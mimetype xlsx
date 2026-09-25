--- v11 (2026-08-22)
+++ v12 (2026-09-25)
@@ -8,97 +8,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="1423" documentId="8_{4428B346-4624-4E90-8ED3-35A8B21432EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4F4D2701-82FD-4164-9C49-61C8D0440457}"/>
+  <xr:revisionPtr revIDLastSave="1484" documentId="8_{4428B346-4624-4E90-8ED3-35A8B21432EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{39977F2B-49FF-4270-A561-3712FE38701B}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="584" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Approved" sheetId="9" r:id="rId1"/>
     <sheet name="Committed" sheetId="10" r:id="rId2"/>
     <sheet name="Probable" sheetId="11" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="States" localSheetId="0">#REF!</definedName>
     <definedName name="States" localSheetId="1">#REF!</definedName>
     <definedName name="States" localSheetId="2">#REF!</definedName>
     <definedName name="States">#REF!</definedName>
     <definedName name="Status" localSheetId="0">#REF!</definedName>
     <definedName name="Status" localSheetId="1">#REF!</definedName>
     <definedName name="Status" localSheetId="2">#REF!</definedName>
     <definedName name="Status">#REF!</definedName>
     <definedName name="Technology" localSheetId="0">#REF!</definedName>
     <definedName name="Technology" localSheetId="1">#REF!</definedName>
     <definedName name="Technology" localSheetId="2">#REF!</definedName>
     <definedName name="Technology">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1046" uniqueCount="521">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="564">
   <si>
     <t>Approved Power Stations</t>
   </si>
   <si>
     <t>The approved power stations table forms part of the register of accredited power stations and data in this table will be incorporated into the register on a periodic basis. The approved power stations table does not include power stations that have been approved prior to 1 January 2026.</t>
   </si>
   <si>
     <t>Accreditation code</t>
   </si>
   <si>
     <t>Power station name</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t>Installed capacity (MW)</t>
   </si>
   <si>
     <t>Fuel Source (s)</t>
   </si>
   <si>
@@ -399,53 +399,50 @@
   <si>
     <t>Forest Glen Solar Farm</t>
   </si>
   <si>
     <t>Uungula Wind Farm</t>
   </si>
   <si>
     <t>Wind</t>
   </si>
   <si>
     <t>St Ives Gold Solar Farm</t>
   </si>
   <si>
     <t>Lotus Creek Wind Farm</t>
   </si>
   <si>
     <t>Boulder Creek Wind Farm</t>
   </si>
   <si>
     <t>Horsham Solar Farm</t>
   </si>
   <si>
     <t>Goulburn River Solar Farm</t>
   </si>
   <si>
-    <t>Wambo Wind Farm Stage 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Warradarge Wind Farm Stage 2</t>
   </si>
   <si>
     <t>Bungama Solar Farm (stage 3)</t>
   </si>
   <si>
     <t>Maryvale Solar Farm</t>
   </si>
   <si>
     <t>Fulham Solar Farm</t>
   </si>
   <si>
     <t>Cloudbreak Solar Farm</t>
   </si>
   <si>
     <t>Port Latta Wind Farm</t>
   </si>
   <si>
     <t>Wandoan South Solar Farm (Stage 2)</t>
   </si>
   <si>
     <t>Wathagar Solar NSW (Stage 2)</t>
   </si>
   <si>
     <t>King Rocks Wind Farm</t>
@@ -537,53 +534,50 @@
   <si>
     <t>Guthrie's Gap Solar Power Station</t>
   </si>
   <si>
     <t>Hexham Wind Farm</t>
   </si>
   <si>
     <t>Hopeland Solar Farm</t>
   </si>
   <si>
     <t>Junction Rivers Wind Farm</t>
   </si>
   <si>
     <t>Kalgoorlie Regional Renewable Energy Project (Solar)</t>
   </si>
   <si>
     <t>Kalgoorlie Regional Renewable Energy Project (Wind)</t>
   </si>
   <si>
     <t>Kentbruck Green Power Hub</t>
   </si>
   <si>
     <t>Kiamal Solar Farm - Stage 2</t>
   </si>
   <si>
-    <t>Kidston Stage 3 Wind Project</t>
-[...1 lines deleted...]
-  <si>
     <t>Lakeland Wind Farm</t>
   </si>
   <si>
     <t>Liverpool Range Wind Stage 1</t>
   </si>
   <si>
     <t>Lower Wonga Solar Farm project</t>
   </si>
   <si>
     <t>Majors Creek Solar Farm</t>
   </si>
   <si>
     <t>Merino Solar Farm</t>
   </si>
   <si>
     <t>Middlebrook Solar Farm</t>
   </si>
   <si>
     <t>Moah Creek Wind Farm</t>
   </si>
   <si>
     <t>Mount Hopeful Wind Farm</t>
   </si>
   <si>
     <t>Northern Midlands Solar Farm</t>
@@ -1596,710 +1590,619 @@
   <si>
     <t>Origin PPA-3366 Moggill Rd Moggill - Solar w SGU - QLD</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>SRPYNSM1</t>
   </si>
   <si>
     <t>Origin PPA-7 Gossan St Broken Hill-Solar w SGU-NSW</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>SRPXSA24</t>
   </si>
   <si>
     <t>Bunnings Woodville - Solar - SA</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>Data as at 31/07/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Stratford Renewable Energy Hub</t>
   </si>
   <si>
     <t>Richmond Valley Solar Farm</t>
   </si>
   <si>
     <t>SRPXQLR2</t>
   </si>
   <si>
     <t>Bundamba AWTP-Solar-QLD</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>CleanPeak Energy - Carawatha Solar Farm - Solar - NSW</t>
   </si>
   <si>
     <t>Mulwala Solar Farm</t>
+  </si>
+  <si>
+    <t>Data as at 31/08/2026</t>
+  </si>
+  <si>
+    <t>SRPYNSN1</t>
+  </si>
+  <si>
+    <t>Daisy Hill Solar Farm - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2675</t>
+  </si>
+  <si>
+    <t>SRPXVCX5</t>
+  </si>
+  <si>
+    <t>GPT Highpoint Coles - Solar - VIC</t>
+  </si>
+  <si>
+    <t>3032</t>
+  </si>
+  <si>
+    <t>SRPYNSP1</t>
+  </si>
+  <si>
+    <t>Redmud Green Energy 216 - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>SRPVNT84</t>
+  </si>
+  <si>
+    <t>ADG Wyuna Cold Store - Solar - NT</t>
+  </si>
+  <si>
+    <t>NT</t>
+  </si>
+  <si>
+    <t>0820</t>
+  </si>
+  <si>
+    <t>SRPYNSO8</t>
+  </si>
+  <si>
+    <t>Balranald-Solar-NSW</t>
+  </si>
+  <si>
+    <t>2715</t>
+  </si>
+  <si>
+    <t>WD00QL11</t>
+  </si>
+  <si>
+    <t>Wambo Wind Farm Stage 2 - Wind - QLD</t>
+  </si>
+  <si>
+    <t>4410</t>
+  </si>
+  <si>
+    <t>SRPYNSN4</t>
+  </si>
+  <si>
+    <t>Expressway Spares - SOLAR - NSW</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>SRPYNSP2</t>
+  </si>
+  <si>
+    <t>Woolworths Melonba 1433 - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPYNSP3</t>
+  </si>
+  <si>
+    <t>Big W Katoomba 169 - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>SRPVWAR0</t>
+  </si>
+  <si>
+    <t>MARKET CITY OPERATOR CO PTY LTD - Solar - WA</t>
+  </si>
+  <si>
+    <t>6155</t>
+  </si>
+  <si>
+    <t>SRPXSA23</t>
+  </si>
+  <si>
+    <t>Naracoorte Energy Project - Solar - SA</t>
+  </si>
+  <si>
+    <t>5271</t>
+  </si>
+  <si>
+    <t>SRPYNSP4</t>
+  </si>
+  <si>
+    <t>P2006 Transurban NCX Solar - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2125</t>
+  </si>
+  <si>
+    <t>SRPXVCX0</t>
+  </si>
+  <si>
+    <t>Warragul Aged Care - Solar w SGU - VIC</t>
+  </si>
+  <si>
+    <t>3820</t>
+  </si>
+  <si>
+    <t>SRPXQLS0</t>
+  </si>
+  <si>
+    <t>Woolworths Warner 2631 - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4500</t>
+  </si>
+  <si>
+    <t>Fraser Coast Solar Farm</t>
+  </si>
+  <si>
+    <t>Sybella Creek Solar Farm</t>
+  </si>
+  <si>
+    <t>Jackson North Wind Farm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.000_-;\-* #,##0.000_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="12"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF005874"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...17 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...43 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="43">
     <dxf>
-      <font>
-[...10 lines deleted...]
-      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...29 lines deleted...]
-      </font>
       <numFmt numFmtId="166" formatCode="#,##0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...10 lines deleted...]
-      <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...10 lines deleted...]
-      <numFmt numFmtId="166" formatCode="#,##0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...29 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="none"/>
+        <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
+      <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
+      <numFmt numFmtId="168" formatCode="0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
@@ -2520,88 +2423,88 @@
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{DE1A6D83-2535-42C5-A7CA-DA0BA77256C9}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFFFF00"/>
       <color rgb="FFD5D6D4"/>
       <color rgb="FF005874"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="Table264" displayName="Table264" ref="A4:H133" totalsRowShown="0" headerRowDxfId="17" dataDxfId="16" totalsRowDxfId="37" tableBorderDxfId="38" totalsRowBorderDxfId="36">
-  <autoFilter ref="A4:H133" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="Table264" displayName="Table264" ref="A4:H147" totalsRowShown="0" headerRowDxfId="22" dataDxfId="21" totalsRowDxfId="37" tableBorderDxfId="38" totalsRowBorderDxfId="36">
+  <autoFilter ref="A4:H147" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="22"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="20"/>
+    <tableColumn id="2" xr3:uid="{CADAFA37-C8E3-422D-A7D3-91AD4EA5D0DF}" name="Power station name" dataDxfId="19"/>
+    <tableColumn id="3" xr3:uid="{2B2127FB-057C-46F0-AA26-9609842B7E74}" name="State" dataDxfId="18"/>
+    <tableColumn id="4" xr3:uid="{3FF39BEC-FBC0-4B18-9CB8-AA042622F5FF}" name="Postcode" dataDxfId="17"/>
+    <tableColumn id="5" xr3:uid="{626FDD98-5558-4BF0-B2E4-D801DE3552C5}" name="Installed capacity (MW)" dataDxfId="16"/>
+    <tableColumn id="6" xr3:uid="{C7C3E84D-B1C5-4395-8C7A-42D493A0876D}" name="Fuel Source (s)" dataDxfId="15"/>
+    <tableColumn id="7" xr3:uid="{A3571B06-4783-4E83-9572-9468520C8C59}" name="Accreditation start date" dataDxfId="14"/>
+    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="13"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="Table2" displayName="Table2" ref="A4:E48" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11" totalsRowDxfId="34" tableBorderDxfId="35">
-  <autoFilter ref="A4:E48" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="Table2" displayName="Table2" ref="A4:E51" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11" totalsRowDxfId="34" tableBorderDxfId="35">
+  <autoFilter ref="A4:E51" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="15"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="3"/>
+    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="10"/>
+    <tableColumn id="2" xr3:uid="{D7E42F01-B2CB-4152-91A0-60DCBF1D5C9C}" name="State " dataDxfId="9"/>
+    <tableColumn id="3" xr3:uid="{7606CABA-955E-453E-90A9-4D9B6CBD7105}" name="MW Capacity" dataDxfId="8"/>
+    <tableColumn id="4" xr3:uid="{C9D0AF91-BAF0-462E-8296-7AD6990E0FDD}" name="Fuel Source" dataDxfId="7"/>
+    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="Table1" displayName="Table1" ref="A4:D84" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6" tableBorderDxfId="33">
-  <autoFilter ref="A4:D84" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="Table1" displayName="Table1" ref="A4:D82" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4" tableBorderDxfId="33">
+  <autoFilter ref="A4:D82" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="10" totalsRowDxfId="32"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="8" totalsRowDxfId="29"/>
+    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="3" totalsRowDxfId="32"/>
+    <tableColumn id="2" xr3:uid="{8822E2A4-C749-4723-93A2-B42A2506EAE9}" name="State " dataDxfId="2" totalsRowDxfId="31"/>
+    <tableColumn id="3" xr3:uid="{3315BE4D-E527-48C5-A7B8-40187787A8C8}" name="MW Capacity" dataDxfId="1" totalsRowDxfId="30"/>
+    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="0" totalsRowDxfId="29"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2839,5559 +2742,5946 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1174958-96CB-415F-9990-A65FDA46B647}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:H134"/>
+  <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.81640625" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="8.7265625" style="6"/>
+    <col min="1" max="1" width="19.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="63.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="23.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.44140625" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
-    <row r="2" spans="1:8" ht="31.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:8" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="22"/>
-[...8 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="E5" s="12">
+        <v>0.4209</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="13">
+        <v>45951</v>
+      </c>
+      <c r="H5" s="13">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="E6" s="12">
+        <v>0.1903</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="13">
+        <v>46000</v>
+      </c>
+      <c r="H6" s="13">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="E7" s="12">
+        <v>0.16239999999999999</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="13">
+        <v>45978</v>
+      </c>
+      <c r="H7" s="13">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="E8" s="12">
+        <v>0.13969999999999999</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="13">
+        <v>46007</v>
+      </c>
+      <c r="H8" s="13">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="E9" s="12">
+        <v>0.84960000000000002</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="13">
+        <v>46008</v>
+      </c>
+      <c r="H9" s="13">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="E10" s="12">
+        <v>0.19939999999999999</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="13">
+        <v>45985</v>
+      </c>
+      <c r="H10" s="13">
+        <v>46031</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="E11" s="12">
+        <v>0.47789999999999999</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="13">
+        <v>46002</v>
+      </c>
+      <c r="H11" s="13">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="E12" s="12">
+        <v>0.25850000000000001</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="13">
+        <v>45910</v>
+      </c>
+      <c r="H12" s="13">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="E13" s="12">
+        <v>0.12509999999999999</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="13">
+        <v>45967</v>
+      </c>
+      <c r="H13" s="13">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>375</v>
+      </c>
+      <c r="E14" s="12">
+        <v>0.52070000000000005</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="13">
+        <v>45933</v>
+      </c>
+      <c r="H14" s="13">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>376</v>
+      </c>
+      <c r="E15" s="12">
+        <v>0.30209999999999998</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="13">
+        <v>45982</v>
+      </c>
+      <c r="H15" s="13">
+        <v>46043</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="E16" s="12">
+        <v>1.1788000000000001</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="13">
+        <v>46003</v>
+      </c>
+      <c r="H16" s="13">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="E17" s="12">
+        <v>7.1567999999999996</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="13">
+        <v>45968</v>
+      </c>
+      <c r="H17" s="13">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>379</v>
+      </c>
+      <c r="E18" s="12">
+        <v>0.2475</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="13">
+        <v>45916</v>
+      </c>
+      <c r="H18" s="13">
+        <v>46045</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="E19" s="12">
+        <v>0.22750000000000001</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="13">
+        <v>45946</v>
+      </c>
+      <c r="H19" s="13">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>380</v>
+      </c>
+      <c r="E20" s="12">
+        <v>0.2999</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="13">
+        <v>45894</v>
+      </c>
+      <c r="H20" s="13">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A21" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="E21" s="12">
+        <v>0.223</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="13">
+        <v>45987</v>
+      </c>
+      <c r="H21" s="13">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A22" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>382</v>
+      </c>
+      <c r="E22" s="12">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="13">
+        <v>45933</v>
+      </c>
+      <c r="H22" s="13">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>383</v>
+      </c>
+      <c r="E23" s="12">
+        <v>0.32969999999999999</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="13">
+        <v>46001</v>
+      </c>
+      <c r="H23" s="13">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="E24" s="12">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="13">
+        <v>46038</v>
+      </c>
+      <c r="H24" s="13">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A25" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="E25" s="12">
+        <v>0.18479999999999999</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="13">
+        <v>46003</v>
+      </c>
+      <c r="H25" s="13">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>386</v>
+      </c>
+      <c r="E26" s="12">
+        <v>0.19989999999999999</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="13">
+        <v>46045</v>
+      </c>
+      <c r="H26" s="13">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="E27" s="12">
+        <v>0.38009999999999999</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="13">
+        <v>46057</v>
+      </c>
+      <c r="H27" s="13">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>388</v>
+      </c>
+      <c r="E28" s="12">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="13">
+        <v>45981</v>
+      </c>
+      <c r="H28" s="13">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>389</v>
+      </c>
+      <c r="E29" s="12">
+        <v>3.9600000000000003E-2</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="13">
+        <v>45965</v>
+      </c>
+      <c r="H29" s="13">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="E30" s="12">
+        <v>0.4788</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="13">
+        <v>46038</v>
+      </c>
+      <c r="H30" s="13">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="E31" s="12">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="13">
+        <v>45988</v>
+      </c>
+      <c r="H31" s="13">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>392</v>
+      </c>
+      <c r="E32" s="12">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="13">
+        <v>46003</v>
+      </c>
+      <c r="H32" s="13">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="E33" s="12">
+        <v>0.52600000000000002</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="13">
+        <v>45876</v>
+      </c>
+      <c r="H33" s="13">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>356</v>
+      </c>
+      <c r="E34" s="12">
+        <v>0.48980000000000001</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="13">
+        <v>45938</v>
+      </c>
+      <c r="H34" s="13">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="E35" s="12">
+        <v>0.4385</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="13">
+        <v>46059</v>
+      </c>
+      <c r="H35" s="13">
+        <v>46073</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A36" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="E36" s="12">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="13">
+        <v>45999</v>
+      </c>
+      <c r="H36" s="13">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A37" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="E37" s="12">
+        <v>0.308</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="13">
+        <v>46010</v>
+      </c>
+      <c r="H37" s="13">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A38" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>397</v>
+      </c>
+      <c r="E38" s="12">
+        <v>6.9943999999999997</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="13">
+        <v>46015</v>
+      </c>
+      <c r="H38" s="13">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A39" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="E39" s="12">
+        <v>1.9028</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="13">
+        <v>46041</v>
+      </c>
+      <c r="H39" s="13">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A40" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="E40" s="12">
+        <v>6.5699999999999995E-2</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="13">
+        <v>45999</v>
+      </c>
+      <c r="H40" s="13">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A41" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>382</v>
+      </c>
+      <c r="E41" s="12">
+        <v>0.73150000000000004</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="13">
+        <v>45933</v>
+      </c>
+      <c r="H41" s="13">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A42" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>399</v>
+      </c>
+      <c r="E42" s="12">
+        <v>1.9728000000000001</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="G42" s="13">
+        <v>46054</v>
+      </c>
+      <c r="H42" s="13">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A43" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>400</v>
+      </c>
+      <c r="E43" s="12">
+        <v>0.19020000000000001</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="13">
+        <v>46045</v>
+      </c>
+      <c r="H43" s="13">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A44" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>401</v>
+      </c>
+      <c r="E44" s="12">
+        <v>96.053700000000006</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="13">
+        <v>46037</v>
+      </c>
+      <c r="H44" s="13">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A45" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>402</v>
+      </c>
+      <c r="E45" s="12">
+        <v>576.6</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="G45" s="13">
+        <v>46050</v>
+      </c>
+      <c r="H45" s="13">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A46" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>403</v>
+      </c>
+      <c r="E46" s="12">
+        <v>1.3109999999999999</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="13">
+        <v>45946</v>
+      </c>
+      <c r="H46" s="13">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A47" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="E47" s="12">
+        <v>0.37480000000000002</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="13">
+        <v>46073</v>
+      </c>
+      <c r="H47" s="13">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A48" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="E48" s="12">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="13">
+        <v>46076</v>
+      </c>
+      <c r="H48" s="13">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A49" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>406</v>
+      </c>
+      <c r="E49" s="12">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="13">
+        <v>46092</v>
+      </c>
+      <c r="H49" s="13">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A50" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="E50" s="12">
+        <v>0.2223</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="13">
+        <v>46051</v>
+      </c>
+      <c r="H50" s="13">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A51" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="E51" s="12">
+        <v>0.3906</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="13">
+        <v>46064</v>
+      </c>
+      <c r="H51" s="13">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A52" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="E52" s="12">
+        <v>377.43470000000002</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="13">
+        <v>46004</v>
+      </c>
+      <c r="H52" s="13">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A53" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="E53" s="12">
+        <v>0.48049999999999998</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="13">
+        <v>46001</v>
+      </c>
+      <c r="H53" s="13">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A54" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>411</v>
+      </c>
+      <c r="E54" s="12">
+        <v>0.45</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="13">
+        <v>46093</v>
+      </c>
+      <c r="H54" s="13">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A55" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>412</v>
+      </c>
+      <c r="E55" s="12">
+        <v>0.22</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="13">
+        <v>46003</v>
+      </c>
+      <c r="H55" s="13">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A56" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>413</v>
+      </c>
+      <c r="E56" s="12">
+        <v>0.35020000000000001</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="13">
+        <v>46093</v>
+      </c>
+      <c r="H56" s="13">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A57" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>414</v>
+      </c>
+      <c r="E57" s="12">
+        <v>0.2006</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="13">
+        <v>46092</v>
+      </c>
+      <c r="H57" s="13">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A58" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="11" t="s">
+        <v>415</v>
+      </c>
+      <c r="E58" s="12">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="13">
+        <v>45972</v>
+      </c>
+      <c r="H58" s="13">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A59" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>413</v>
+      </c>
+      <c r="E59" s="12">
+        <v>0.2306</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="13">
+        <v>46104</v>
+      </c>
+      <c r="H59" s="13">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A60" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="E60" s="12">
+        <v>0.24179999999999999</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="13">
+        <v>46105</v>
+      </c>
+      <c r="H60" s="13">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A61" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="E61" s="12">
+        <v>0.26939999999999997</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="13">
+        <v>46097</v>
+      </c>
+      <c r="H61" s="13">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A62" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>417</v>
+      </c>
+      <c r="E62" s="12">
+        <v>0.13880000000000001</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="13">
+        <v>46003</v>
+      </c>
+      <c r="H62" s="13">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A63" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>418</v>
+      </c>
+      <c r="E63" s="12">
+        <v>0.1993</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="13">
+        <v>46105</v>
+      </c>
+      <c r="H63" s="13">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A64" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="E64" s="12">
+        <v>5.3010000000000002</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="13">
+        <v>45905</v>
+      </c>
+      <c r="H64" s="13">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A65" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="E65" s="12">
+        <v>6.6886000000000001</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="13">
+        <v>46044</v>
+      </c>
+      <c r="H65" s="13">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A66" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>421</v>
+      </c>
+      <c r="E66" s="12">
+        <v>0.13519999999999999</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="13">
+        <v>45968</v>
+      </c>
+      <c r="H66" s="13">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A67" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="E67" s="12">
+        <v>0.87819999999999998</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="13">
+        <v>46092</v>
+      </c>
+      <c r="H67" s="13">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A68" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="E68" s="12">
+        <v>0.54279999999999995</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="13">
+        <v>46105</v>
+      </c>
+      <c r="H68" s="13">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A69" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="E69" s="12">
+        <v>0.19550000000000001</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="13">
+        <v>46114</v>
+      </c>
+      <c r="H69" s="13">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A70" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>423</v>
+      </c>
+      <c r="E70" s="12">
+        <v>0.24379999999999999</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="13">
+        <v>46112</v>
+      </c>
+      <c r="H70" s="13">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A71" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="E71" s="12">
+        <v>0.1996</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="13">
+        <v>46113</v>
+      </c>
+      <c r="H71" s="13">
+        <v>46136</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A72" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>425</v>
+      </c>
+      <c r="E72" s="12">
+        <v>0.53739999999999999</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="13">
+        <v>46076</v>
+      </c>
+      <c r="H72" s="13">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A73" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="E73" s="12">
+        <v>0.58409999999999995</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="13">
+        <v>46127</v>
+      </c>
+      <c r="H73" s="13">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A74" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>426</v>
+      </c>
+      <c r="E74" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="13">
+        <v>46113</v>
+      </c>
+      <c r="H74" s="13">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A75" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="E75" s="12">
+        <v>1.1865000000000001</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="13">
+        <v>46041</v>
+      </c>
+      <c r="H75" s="13">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A76" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" s="11" t="s">
+        <v>427</v>
+      </c>
+      <c r="E76" s="12">
+        <v>9.8521999999999998</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="13">
+        <v>46101</v>
+      </c>
+      <c r="H76" s="13">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A77" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="E77" s="12">
+        <v>1.2000999999999999</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="13">
+        <v>46105</v>
+      </c>
+      <c r="H77" s="13">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A78" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="E78" s="12">
+        <v>0.28970000000000001</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="13">
+        <v>45999</v>
+      </c>
+      <c r="H78" s="13">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A79" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" s="11" t="s">
+        <v>425</v>
+      </c>
+      <c r="E79" s="12">
+        <v>0.50049999999999994</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="13">
+        <v>46108</v>
+      </c>
+      <c r="H79" s="13">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A80" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="E80" s="12">
+        <v>0.84240000000000004</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="13">
+        <v>46129</v>
+      </c>
+      <c r="H80" s="13">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A81" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D81" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="E81" s="12">
+        <v>0.25869999999999999</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="13">
+        <v>46140</v>
+      </c>
+      <c r="H81" s="13">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A82" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="E82" s="12">
+        <v>1.0004</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="13">
+        <v>46063</v>
+      </c>
+      <c r="H82" s="13">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A83" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="E83" s="12">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="13">
+        <v>46142</v>
+      </c>
+      <c r="H83" s="13">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A84" s="2" t="s">
         <v>513</v>
       </c>
-      <c r="B3" s="2"/>
-[...17 lines deleted...]
-      <c r="D4" s="23" t="s">
+      <c r="B84" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" s="11" t="s">
+        <v>515</v>
+      </c>
+      <c r="E84" s="12">
+        <v>0.43519999999999998</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="13">
+        <v>46204</v>
+      </c>
+      <c r="H84" s="13">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A85" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="E85" s="12">
+        <v>8.2286000000000001</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="13">
+        <v>45996</v>
+      </c>
+      <c r="H85" s="13">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A86" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" s="11" t="s">
+        <v>433</v>
+      </c>
+      <c r="E86" s="12">
+        <v>319.77850000000001</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="13">
+        <v>46076</v>
+      </c>
+      <c r="H86" s="13">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A87" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" s="11" t="s">
+        <v>434</v>
+      </c>
+      <c r="E87" s="12">
+        <v>1.3863000000000001</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="13">
+        <v>46099</v>
+      </c>
+      <c r="H87" s="13">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A88" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="E88" s="12">
+        <v>0.70499999999999996</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="13">
+        <v>46160</v>
+      </c>
+      <c r="H88" s="13">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A89" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="E89" s="12">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="13">
+        <v>46092</v>
+      </c>
+      <c r="H89" s="13">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A90" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D90" s="11" t="s">
+        <v>435</v>
+      </c>
+      <c r="E90" s="12">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="13">
+        <v>46149</v>
+      </c>
+      <c r="H90" s="13">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A91" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="E91" s="12">
+        <v>0.19919999999999999</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="13">
+        <v>46142</v>
+      </c>
+      <c r="H91" s="13">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A92" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D92" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="E92" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="13">
+        <v>46150</v>
+      </c>
+      <c r="H92" s="13">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A93" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="E93" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="13">
+        <v>46140</v>
+      </c>
+      <c r="H93" s="13">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A94" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="11" t="s">
+        <v>328</v>
+      </c>
+      <c r="E94" s="12">
+        <v>0.26400000000000001</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="13">
+        <v>46154</v>
+      </c>
+      <c r="H94" s="13">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A95" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="E95" s="12">
+        <v>0.2525</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="13">
+        <v>46140</v>
+      </c>
+      <c r="H95" s="13">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A96" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="E96" s="12">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="13">
+        <v>46177</v>
+      </c>
+      <c r="H96" s="13">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A97" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="E97" s="12">
+        <v>0.58089999999999997</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="13">
+        <v>46149</v>
+      </c>
+      <c r="H97" s="13">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A98" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="E98" s="12">
+        <v>0.15129999999999999</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="13">
+        <v>46175</v>
+      </c>
+      <c r="H98" s="13">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A99" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D99" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="E99" s="12">
+        <v>0.60740000000000005</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="13">
+        <v>46177</v>
+      </c>
+      <c r="H99" s="13">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A100" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="E100" s="12">
+        <v>0.1981</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="13">
+        <v>46168</v>
+      </c>
+      <c r="H100" s="13">
+        <v>46196</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A101" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D101" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="E101" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="13">
+        <v>46148</v>
+      </c>
+      <c r="H101" s="13">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A102" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="E102" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="13">
+        <v>46148</v>
+      </c>
+      <c r="H102" s="13">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A103" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="E103" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="13">
+        <v>46113</v>
+      </c>
+      <c r="H103" s="13">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A104" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" s="11" t="s">
+        <v>356</v>
+      </c>
+      <c r="E104" s="12">
+        <v>0.20369999999999999</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="13">
+        <v>46167</v>
+      </c>
+      <c r="H104" s="13">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A105" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D105" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="E105" s="12">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="13">
+        <v>46177</v>
+      </c>
+      <c r="H105" s="13">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A106" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D106" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="E106" s="12">
+        <v>0.25</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="13">
+        <v>46184</v>
+      </c>
+      <c r="H106" s="13">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A107" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107" s="11" t="s">
+        <v>438</v>
+      </c>
+      <c r="E107" s="12">
+        <v>105.70910000000001</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="13">
+        <v>46125</v>
+      </c>
+      <c r="H107" s="13">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A108" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D108" s="11" t="s">
+        <v>441</v>
+      </c>
+      <c r="E108" s="12">
+        <v>98.562299999999993</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="13">
+        <v>46009</v>
+      </c>
+      <c r="H108" s="13">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A109" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D109" s="11" t="s">
+        <v>444</v>
+      </c>
+      <c r="E109" s="12">
+        <v>0.1993</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="13">
+        <v>46183</v>
+      </c>
+      <c r="H109" s="13">
+        <v>46208</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A110" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="11" t="s">
+        <v>425</v>
+      </c>
+      <c r="E110" s="12">
+        <v>0.12180000000000001</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="13">
+        <v>46190</v>
+      </c>
+      <c r="H110" s="13">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A111" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D111" s="11" t="s">
+        <v>449</v>
+      </c>
+      <c r="E111" s="12">
+        <v>0.29210000000000003</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="13">
+        <v>46150</v>
+      </c>
+      <c r="H111" s="13">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A112" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D112" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="E112" s="12">
+        <v>0.2455</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="13">
+        <v>46192</v>
+      </c>
+      <c r="H112" s="13">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A113" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="E113" s="12">
+        <v>0.18509999999999999</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="13">
+        <v>46190</v>
+      </c>
+      <c r="H113" s="13">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A114" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="E114" s="12">
+        <v>0.29299999999999998</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="13">
+        <v>46150</v>
+      </c>
+      <c r="H114" s="13">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A115" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="E115" s="12">
+        <v>0.1832</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="13">
+        <v>46153</v>
+      </c>
+      <c r="H115" s="13">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A116" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D116" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="E116" s="12">
+        <v>0.3155</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="13">
+        <v>46181</v>
+      </c>
+      <c r="H116" s="13">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A117" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D117" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="E117" s="12">
+        <v>0.51</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="13">
+        <v>46153</v>
+      </c>
+      <c r="H117" s="13">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A118" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D118" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="E118" s="12">
+        <v>0.85270000000000001</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="13">
+        <v>46211</v>
+      </c>
+      <c r="H118" s="13">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A119" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D119" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="E119" s="12">
+        <v>6.1387</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="13">
+        <v>46121</v>
+      </c>
+      <c r="H119" s="13">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A120" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D120" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="E120" s="12">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="13">
+        <v>46216</v>
+      </c>
+      <c r="H120" s="13">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A121" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D121" s="11" t="s">
+        <v>444</v>
+      </c>
+      <c r="E121" s="12">
+        <v>0.89429999999999998</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="13">
+        <v>46211</v>
+      </c>
+      <c r="H121" s="13">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A122" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D122" s="11" t="s">
+        <v>477</v>
+      </c>
+      <c r="E122" s="12">
+        <v>0.25080000000000002</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="13">
+        <v>46178</v>
+      </c>
+      <c r="H122" s="13">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A123" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D123" s="11" t="s">
+        <v>386</v>
+      </c>
+      <c r="E123" s="12">
+        <v>0.23319999999999999</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="13">
+        <v>46218</v>
+      </c>
+      <c r="H123" s="13">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A124" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D124" s="11" t="s">
+        <v>482</v>
+      </c>
+      <c r="E124" s="12">
+        <v>0.19059999999999999</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="13">
+        <v>46064</v>
+      </c>
+      <c r="H124" s="13">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A125" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D125" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="E125" s="12">
+        <v>0.1346</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="13">
+        <v>46150</v>
+      </c>
+      <c r="H125" s="13">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A126" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D126" s="11" t="s">
+        <v>488</v>
+      </c>
+      <c r="E126" s="12">
+        <v>6.8514999999999997</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="13">
+        <v>46169</v>
+      </c>
+      <c r="H126" s="13">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A127" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D127" s="11" t="s">
+        <v>491</v>
+      </c>
+      <c r="E127" s="12">
+        <v>0.1497</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="13">
+        <v>46106</v>
+      </c>
+      <c r="H127" s="13">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A128" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D128" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="E128" s="12">
+        <v>0.21240000000000001</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="13">
+        <v>46121</v>
+      </c>
+      <c r="H128" s="13">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A129" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" s="11" t="s">
+        <v>497</v>
+      </c>
+      <c r="E129" s="12">
+        <v>1.0669999999999999</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="G129" s="13">
+        <v>46195</v>
+      </c>
+      <c r="H129" s="13">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A130" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" s="11" t="s">
+        <v>501</v>
+      </c>
+      <c r="E130" s="12">
+        <v>0.48799999999999999</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="13">
+        <v>46190</v>
+      </c>
+      <c r="H130" s="13">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A131" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" s="11" t="s">
+        <v>504</v>
+      </c>
+      <c r="E131" s="12">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="13">
+        <v>46192</v>
+      </c>
+      <c r="H131" s="13">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A132" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D132" s="11" t="s">
+        <v>507</v>
+      </c>
+      <c r="E132" s="12">
+        <v>0.2069</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="13">
+        <v>46150</v>
+      </c>
+      <c r="H132" s="13">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A133" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D133" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="E133" s="12">
+        <v>0.30009999999999998</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="13">
+        <v>46211</v>
+      </c>
+      <c r="H133" s="13">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A134" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D134" s="11" t="s">
+        <v>521</v>
+      </c>
+      <c r="E134" s="12">
+        <v>6.0983999999999998</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="13">
+        <v>46188</v>
+      </c>
+      <c r="H134" s="13">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A135" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135" s="11" t="s">
+        <v>524</v>
+      </c>
+      <c r="E135" s="12">
+        <v>0.31490000000000001</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="13">
+        <v>46164</v>
+      </c>
+      <c r="H135" s="13">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A136" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D136" s="11" t="s">
+        <v>527</v>
+      </c>
+      <c r="E136" s="12">
+        <v>6.6867999999999999</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="13">
+        <v>46220</v>
+      </c>
+      <c r="H136" s="13">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A137" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="D137" s="11" t="s">
+        <v>531</v>
+      </c>
+      <c r="E137" s="12">
+        <v>0.93630000000000002</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="13">
+        <v>46122</v>
+      </c>
+      <c r="H137" s="13">
+        <v>46253</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A138" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D138" s="11" t="s">
+        <v>534</v>
+      </c>
+      <c r="E138" s="12">
+        <v>11.565099999999999</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="13">
+        <v>46206</v>
+      </c>
+      <c r="H138" s="13">
+        <v>46253</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A139" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="E139" s="12">
+        <v>254.2</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="G139" s="13">
+        <v>46189</v>
+      </c>
+      <c r="H139" s="13">
+        <v>46258</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A140" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D140" s="11" t="s">
+        <v>540</v>
+      </c>
+      <c r="E140" s="12">
+        <v>0.161</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="13">
+        <v>46176</v>
+      </c>
+      <c r="H140" s="13">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A141" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D141" s="11" t="s">
+        <v>425</v>
+      </c>
+      <c r="E141" s="12">
+        <v>0.35670000000000002</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="13">
+        <v>46237</v>
+      </c>
+      <c r="H141" s="13">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A142" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D142" s="11" t="s">
+        <v>545</v>
+      </c>
+      <c r="E142" s="12">
+        <v>0.16059999999999999</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="13">
+        <v>46237</v>
+      </c>
+      <c r="H142" s="13">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A143" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D143" s="11" t="s">
+        <v>548</v>
+      </c>
+      <c r="E143" s="12">
         <v>5</v>
       </c>
-      <c r="E4" s="24" t="s">
-[...19 lines deleted...]
-      <c r="C5" s="6" t="s">
+      <c r="F143" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="13">
+        <v>46183</v>
+      </c>
+      <c r="H143" s="13">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A144" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D144" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="E144" s="12">
+        <v>6.7121000000000004</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="13">
+        <v>46205</v>
+      </c>
+      <c r="H144" s="13">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A145" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D145" s="11" t="s">
+        <v>554</v>
+      </c>
+      <c r="E145" s="12">
+        <v>0.6502</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="13">
+        <v>46246</v>
+      </c>
+      <c r="H145" s="13">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A146" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D146" s="11" t="s">
+        <v>557</v>
+      </c>
+      <c r="E146" s="12">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="13">
+        <v>46230</v>
+      </c>
+      <c r="H146" s="13">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A147" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C147" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="27" t="s">
-[...3344 lines deleted...]
-      <c r="A134" s="11" t="s">
+      <c r="D147" s="11" t="s">
+        <v>560</v>
+      </c>
+      <c r="E147" s="12">
+        <v>0.24990000000000001</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="13">
+        <v>46248</v>
+      </c>
+      <c r="H147" s="13">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A148" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D134" s="27"/>
-[...5 lines deleted...]
-        <v>129</v>
+      <c r="D148" s="11"/>
+      <c r="E148" s="15">
+        <v>1995.9386</v>
+      </c>
+      <c r="G148" s="13"/>
+      <c r="H148" s="16">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
+  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="D4" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17D509DD-F9D3-4AE4-8F6D-5626C0D94F16}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:E49"/>
+  <dimension ref="A1:E52"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="47.453125" style="6" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="16384" width="8.54296875" style="6"/>
+    <col min="1" max="1" width="48.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="29.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="11" width="8.5546875" style="2"/>
+    <col min="12" max="12" width="10.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.5546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="1"/>
-[...5 lines deleted...]
-      <c r="A2" s="13" t="s">
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+    </row>
+    <row r="2" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="19" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="13"/>
-[...14 lines deleted...]
-      <c r="A4" s="14" t="s">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+    </row>
+    <row r="4" spans="1:5" s="22" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="15" t="s">
+      <c r="B4" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="C4" s="16" t="s">
+      <c r="C4" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="D4" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="E4" s="21" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A5" s="6" t="s">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="23">
         <v>29</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E5" s="19">
+      <c r="E5" s="24">
         <v>43822</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A6" s="6" t="s">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="23">
         <v>5</v>
       </c>
-      <c r="D6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="19">
+      <c r="D6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="24">
         <v>44441</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A7" s="6" t="s">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="9">
+      <c r="B7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="23">
         <v>5</v>
       </c>
-      <c r="D7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="19">
+      <c r="D7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="24">
         <v>44766</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A8" s="6" t="s">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="B8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="9">
+      <c r="B8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="23">
         <v>60</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="19">
+      <c r="D8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="24">
         <v>44825</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A9" s="6" t="s">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9" s="23">
         <v>250</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="24">
         <v>45118</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A10" s="6" t="s">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="B10" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="9">
+      <c r="B10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="23">
         <v>320</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="19">
+      <c r="D10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="24">
         <v>45131</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A11" s="6" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="B11" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="9">
+      <c r="B11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="23">
         <v>90</v>
       </c>
-      <c r="D11" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="19">
+      <c r="D11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="24">
         <v>45291</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A12" s="6" t="s">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="B12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="9">
+      <c r="B12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="23">
         <v>414</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="24">
         <v>45302</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A13" s="6" t="s">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C13" s="23">
         <v>77</v>
       </c>
-      <c r="D13" s="6" t="s">
+      <c r="D13" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="24">
         <v>45362</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A14" s="6" t="s">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C14" s="23">
         <v>285</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="D14" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="24">
         <v>45519</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A15" s="6" t="s">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="23">
         <v>228</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="D15" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E15" s="19">
+      <c r="E15" s="24">
         <v>45562</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A16" s="6" t="s">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="B16" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16" s="23">
         <v>118.8</v>
       </c>
-      <c r="D16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="19">
+      <c r="D16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="24">
         <v>45616</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A17" s="6" t="s">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="9">
+      <c r="B17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="23">
         <v>450</v>
       </c>
-      <c r="D17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="19">
+      <c r="D17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="24">
         <v>45643</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A18" s="6" t="s">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="B18" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="23">
+        <v>108</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E18" s="24">
+        <v>45649</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="23">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="24">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="23">
+        <v>280</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="24">
+        <v>45694</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="23">
+        <v>172</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="24">
+        <v>45727</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="23">
+        <v>80</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="24">
+        <v>45756</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="23">
+        <v>190</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="24">
+        <v>45763</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="23">
+        <v>25</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E24" s="24">
+        <v>45765</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="9">
-[...2 lines deleted...]
-      <c r="D18" s="6" t="s">
+      <c r="C25" s="23">
+        <v>240</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="24">
+        <v>45776</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="23">
+        <v>31</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="24">
+        <v>45827</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="23">
+        <v>27</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="24">
+        <v>45862</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="23">
+        <v>105</v>
+      </c>
+      <c r="D28" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E18" s="19">
-[...7 lines deleted...]
-      <c r="B19" s="6" t="s">
+      <c r="E28" s="24">
+        <v>45951</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="23">
+        <v>300</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="24">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="9">
+      <c r="C30" s="23">
         <v>108</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="D30" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E19" s="19">
-[...24 lines deleted...]
-      <c r="B21" s="6" t="s">
+      <c r="E30" s="24">
+        <v>46007</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="9">
-[...30 lines deleted...]
-      <c r="B23" s="6" t="s">
+      <c r="C31" s="23">
+        <v>247</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" s="24">
+        <v>46010</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="9">
-[...13 lines deleted...]
-      <c r="B24" s="6" t="s">
+      <c r="C32" s="23">
+        <v>205</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E32" s="24">
+        <v>46014</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="23">
+        <v>288</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="24">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C24" s="9">
-[...10 lines deleted...]
-      <c r="A25" s="6" t="s">
+      <c r="C34" s="23">
+        <v>133</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" s="24">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="23">
+        <v>55</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="24">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="23">
+        <v>30</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="24">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="23">
+        <v>440</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="24">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" s="23">
+        <v>75</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="24">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="25" t="s">
+        <v>256</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="23">
+        <v>135</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="24">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="23">
+        <v>300</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="24">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="23">
+        <v>300</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="24">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="23">
+        <v>690</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="24">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C43" s="23">
+        <v>100</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="24">
+        <v>46176</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="23">
+        <v>281</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="24">
+        <v>46178</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="23">
         <v>120</v>
       </c>
-      <c r="B25" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="6" t="s">
+      <c r="D45" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E45" s="24">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="23">
+        <v>320</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="24">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="23">
+        <v>435</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="24">
+        <v>46227</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" s="23">
+        <v>200</v>
+      </c>
+      <c r="D48" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E25" s="19">
-[...7 lines deleted...]
-      <c r="B26" s="6" t="s">
+      <c r="E48" s="24">
+        <v>46232</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A49" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C26" s="9">
-[...251 lines deleted...]
-      <c r="B41" s="6" t="s">
+      <c r="C49" s="23">
+        <v>150</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E49" s="24">
+        <v>46247</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="B50" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C41" s="9">
-[...13 lines deleted...]
-      <c r="B42" s="6" t="s">
+      <c r="C50" s="23">
+        <v>150</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E50" s="24">
+        <v>46247</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A51" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B51" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C42" s="9">
-[...112 lines deleted...]
-      <c r="A49" s="11" t="s">
+      <c r="C51" s="23">
+        <v>72</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E51" s="24">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="C49" s="21">
-        <v>8494</v>
+      <c r="C52" s="26">
+        <v>8732</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
+  <phoneticPr fontId="6" type="noConversion"/>
   <conditionalFormatting sqref="A39">
     <cfRule type="duplicateValues" dxfId="28" priority="4"/>
     <cfRule type="expression" dxfId="27" priority="5">
       <formula>$B39=1</formula>
     </cfRule>
     <cfRule type="duplicateValues" dxfId="26" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A41 A43">
     <cfRule type="duplicateValues" dxfId="25" priority="1"/>
     <cfRule type="expression" dxfId="24" priority="2">
       <formula>$B41=1</formula>
     </cfRule>
     <cfRule type="duplicateValues" dxfId="23" priority="3"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1837E23-2EB2-4CF7-AAE7-B6789B654D68}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:D85"/>
+  <dimension ref="A1:D83"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="45.36328125" style="6" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.7265625" style="6"/>
+    <col min="1" max="1" width="46.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="54.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="26" x14ac:dyDescent="0.35">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:4" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A1" s="27" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+    </row>
+    <row r="2" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
         <v>130</v>
       </c>
-      <c r="B1" s="3"/>
-[...4 lines deleted...]
-      <c r="A2" s="4" t="s">
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+    </row>
+    <row r="3" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
+        <v>518</v>
+      </c>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A4" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>95</v>
+      </c>
+      <c r="D4" s="30" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="23">
+        <v>1400</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="32" t="s">
+        <v>298</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="23">
+        <v>280</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="B2" s="4"/>
-[...18 lines deleted...]
-      <c r="C4" s="8" t="s">
+      <c r="B7" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="23">
+        <v>64</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="23">
+        <v>250</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="23">
+        <v>224</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="23">
+        <v>252</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="23">
+        <v>75</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="23">
+        <v>600</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="23">
+        <v>400</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="23">
+        <v>1000</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="23">
+        <v>775</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="23">
+        <v>100</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="23">
+        <v>240</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="23">
+        <v>1400</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="23">
+        <v>205</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" s="23">
+        <v>350</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="23">
+        <v>704</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A22" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="23">
+        <v>66</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="23">
+        <v>284</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="23">
+        <v>440</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="23">
         <v>95</v>
       </c>
-      <c r="D4" s="7" t="s">
-[...13 lines deleted...]
-      <c r="D5" s="6" t="s">
+      <c r="D25" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="23">
+        <v>800</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="23">
+        <v>357</v>
+      </c>
+      <c r="D27" s="2" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A6" s="10" t="s">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="23">
+        <v>125</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="23">
+        <v>350</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="23">
+        <v>77</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="23">
+        <v>399</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="23">
+        <v>60</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="23">
         <v>300</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="D33" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="23">
+        <v>380</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="23">
+        <v>250</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="23">
+        <v>450</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="23">
+        <v>600</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B38" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="9">
-[...2 lines deleted...]
-      <c r="D6" s="6" t="s">
+      <c r="C38" s="23">
+        <v>250</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="23">
+        <v>600</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="23">
+        <v>585</v>
+      </c>
+      <c r="D40" s="2" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B7" s="6" t="s">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="23">
+        <v>138</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="23">
+        <v>256</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="23">
+        <v>100</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C7" s="9">
-[...7 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="C44" s="23">
+        <v>600</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C45" s="23">
+        <v>150</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" s="23">
+        <v>350</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="23">
+        <v>230</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C48" s="23">
+        <v>60</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="23">
+        <v>100</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" s="23">
+        <v>634</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B51" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" s="23">
+        <v>550</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="23">
+        <v>450</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" s="23">
+        <v>363</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="23">
+        <v>360</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" s="23">
+        <v>90</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="23">
+        <v>350</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C57" s="23">
+        <v>288</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B58" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C58" s="23">
+        <v>300</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A59" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" s="23">
+        <v>490</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A60" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C60" s="23">
+        <v>300</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A61" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" s="23">
+        <v>400</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A62" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" s="23">
+        <v>700</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A63" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C63" s="23">
+        <v>120</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A64" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" s="23">
+        <v>700</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A65" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C65" s="23">
+        <v>500</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A66" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" s="23">
+        <v>436.5</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A67" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" s="23">
+        <v>1000</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A68" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="23">
+        <v>1152</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A69" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" s="23">
+        <v>230</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A70" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="23">
+        <v>1100</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A71" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" s="23">
+        <v>62</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A72" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" s="23">
+        <v>936</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A73" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C73" s="23">
+        <v>120</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A74" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" s="23">
+        <v>265</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A75" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C75" s="23">
         <v>250</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...13 lines deleted...]
-      <c r="D9" s="6" t="s">
+      <c r="D75" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A76" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C76" s="23">
+        <v>300</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A77" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C77" s="23">
+        <v>600</v>
+      </c>
+      <c r="D77" s="2" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="B11" s="6" t="s">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A78" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C78" s="23">
+        <v>450</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A79" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C79" s="23">
+        <v>108</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A80" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C80" s="23">
+        <v>70</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A81" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C81" s="23">
+        <v>1500</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A82" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B82" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="9">
-[...44 lines deleted...]
-      <c r="D14" s="6" t="s">
+      <c r="C82" s="23">
+        <v>500</v>
+      </c>
+      <c r="D82" s="2" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
-[...594 lines deleted...]
-      <c r="C57" s="9">
+    <row r="83" spans="1:4" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D57" s="6" t="s">
-[...386 lines deleted...]
-        <v>32265.5</v>
+      <c r="C83" s="15">
+        <v>32445.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
+  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8865,121 +9155,121 @@
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </m580224f57af48d5998ad1d627b3f8a6>
     <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
     <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
     <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </g1c5c8a5ed744825af876dc81dccc5dd>
     <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
-    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-759</_dlc_DocId>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-5926</_dlc_DocId>
     <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
     <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
     <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
     <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">LRET</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d2fb7dd3-b0cf-409c-b56b-719140036095</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Website</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de827eaf-f7a3-4176-8f93-379c9f475bb6</TermId>
         </TermInfo>
       </Terms>
     </jfdbf192cf3e432bae7ead6b01437832>
     <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">RET</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a9e05a0d-e9cf-41f9-8c8f-424688151957</TermId>
         </TermInfo>
       </Terms>
     </fbf5ba1606af44cc8a6bbbd47132b0ab>
     <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
     <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </i0f84bba906045b4af568ee102a52dcb>
     <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
-      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-759</Url>
-      <Description>EDICOMMS-978595777-759</Description>
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-5926</Url>
+      <Description>EDICOMMS-978595777-5926</Description>
     </_dlc_DocIdUrl>
     <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
     <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
     <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
     <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </c275726743ff40b1bd16afcbde5101e0>
     <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2">
       <Value>34</Value>
       <Value>66</Value>
       <Value>105</Value>
     </TaxCatchAll>
     <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
     <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
-    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-08-10T23:01:21+00:00</EDi_DocumentDate>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-09-21T05:54:14+00:00</EDi_DocumentDate>
     <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47163206-8AC2-4328-B240-C060024021F3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B22D1D22-DE8C-4A2C-9EBE-488CBC4173B6}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0ADA2C30-B6F8-4244-8E45-E004CC04F050}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCBB7D61-F98E-43FC-A707-97C93B3E755B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67EF16BA-72FE-4624-9869-ABEDE5CF3239}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93E7EEAF-8714-40E3-B8CC-FA1B3A894DE6}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A6C40BD-E83B-43EA-B404-592CDF66E0A2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51D1A3C6-C387-4E33-B939-FF5F6CD0AB0A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Approved</vt:lpstr>
       <vt:lpstr>Committed</vt:lpstr>
       <vt:lpstr>Probable</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -9013,35 +9303,35 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CER_Scheme">
     <vt:lpwstr>66;#RET|a9e05a0d-e9cf-41f9-8c8f-424688151957</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RevIMBCS">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CER_Client">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CER_FileKeywords">
     <vt:lpwstr>105;#LRET|d2fb7dd3-b0cf-409c-b56b-719140036095;#34;#Website|de827eaf-f7a3-4176-8f93-379c9f475bb6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EDi_DocumentKeywords">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>575853b2-a152-4f0f-8a9c-b88b9bf36caa</vt:lpwstr>
+    <vt:lpwstr>3261000c-96c9-4b6a-ab48-f74892800304</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_State">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CER_Agency">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>