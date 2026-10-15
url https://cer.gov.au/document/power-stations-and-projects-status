--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,104 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="1484" documentId="8_{4428B346-4624-4E90-8ED3-35A8B21432EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{39977F2B-49FF-4270-A561-3712FE38701B}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="8_{90A40AB3-0A83-4A73-931F-C29A2DF42846}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5EECF579-4B22-49DB-A4D4-9BBEEF0AE841}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="584" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="584" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Approved" sheetId="9" r:id="rId1"/>
     <sheet name="Committed" sheetId="10" r:id="rId2"/>
     <sheet name="Probable" sheetId="11" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...12 lines deleted...]
-  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="564">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1233" uniqueCount="628">
   <si>
     <t>Approved Power Stations</t>
   </si>
   <si>
     <t>The approved power stations table forms part of the register of accredited power stations and data in this table will be incorporated into the register on a periodic basis. The approved power stations table does not include power stations that have been approved prior to 1 January 2026.</t>
   </si>
   <si>
     <t>Accreditation code</t>
   </si>
   <si>
     <t>Power station name</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t>Installed capacity (MW)</t>
   </si>
   <si>
     <t>Fuel Source (s)</t>
   </si>
   <si>
@@ -1149,53 +1136,50 @@
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>SRPYNSN6</t>
   </si>
   <si>
     <t>Warral-Solar-NSW</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>SRPYNSN9</t>
   </si>
   <si>
     <t>Origin PPA - 4-6 Messenger Avenue Boorooma - Solar wSGU - NSW</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>Hazelwood North Solar Farm</t>
   </si>
   <si>
-    <t>Waroona Rewable Energy Project (Stage 1)</t>
-[...1 lines deleted...]
-  <si>
     <t>Mambourin Marketplace - Solar - VIC</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>6010</t>
@@ -1590,107 +1574,95 @@
   <si>
     <t>Origin PPA-3366 Moggill Rd Moggill - Solar w SGU - QLD</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>SRPYNSM1</t>
   </si>
   <si>
     <t>Origin PPA-7 Gossan St Broken Hill-Solar w SGU-NSW</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>SRPXSA24</t>
   </si>
   <si>
     <t>Bunnings Woodville - Solar - SA</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>Stratford Renewable Energy Hub</t>
-[...1 lines deleted...]
-  <si>
     <t>Richmond Valley Solar Farm</t>
   </si>
   <si>
     <t>SRPXQLR2</t>
   </si>
   <si>
     <t>Bundamba AWTP-Solar-QLD</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>CleanPeak Energy - Carawatha Solar Farm - Solar - NSW</t>
   </si>
   <si>
-    <t>Mulwala Solar Farm</t>
-[...4 lines deleted...]
-  <si>
     <t>SRPYNSN1</t>
   </si>
   <si>
     <t>Daisy Hill Solar Farm - Solar - NSW</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>SRPXVCX5</t>
   </si>
   <si>
     <t>GPT Highpoint Coles - Solar - VIC</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>SRPYNSP1</t>
   </si>
   <si>
     <t>Redmud Green Energy 216 - Solar - NSW</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>SRPVNT84</t>
   </si>
   <si>
-    <t>ADG Wyuna Cold Store - Solar - NT</t>
-[...1 lines deleted...]
-  <si>
     <t>NT</t>
   </si>
   <si>
     <t>0820</t>
   </si>
   <si>
     <t>SRPYNSO8</t>
   </si>
   <si>
     <t>Balranald-Solar-NSW</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>WD00QL11</t>
   </si>
   <si>
     <t>Wambo Wind Farm Stage 2 - Wind - QLD</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>SRPYNSN4</t>
@@ -1747,50 +1719,257 @@
     <t>SRPXVCX0</t>
   </si>
   <si>
     <t>Warragul Aged Care - Solar w SGU - VIC</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>SRPXQLS0</t>
   </si>
   <si>
     <t>Woolworths Warner 2631 - Solar - QLD</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>Fraser Coast Solar Farm</t>
   </si>
   <si>
     <t>Sybella Creek Solar Farm</t>
   </si>
   <si>
     <t>Jackson North Wind Farm</t>
+  </si>
+  <si>
+    <t>Data as at 30/09/2026</t>
+  </si>
+  <si>
+    <t>ADG PV08 - Solar - NT</t>
+  </si>
+  <si>
+    <t>SRPVWAQ7</t>
+  </si>
+  <si>
+    <t>Hazelmere Interchange LOT56 - Solar - WA</t>
+  </si>
+  <si>
+    <t>SRPVWAO2</t>
+  </si>
+  <si>
+    <t>Centurion Transport Yagine Cl No2 Perth Airport- Solar- WA</t>
+  </si>
+  <si>
+    <t>6105</t>
+  </si>
+  <si>
+    <t>SRPXVCV5</t>
+  </si>
+  <si>
+    <t>Harvey Norman Melton Stage 2 - Solar w SGU - VIC</t>
+  </si>
+  <si>
+    <t>3337</t>
+  </si>
+  <si>
+    <t>SRPXQLS7</t>
+  </si>
+  <si>
+    <t>Retail First Sunny Park-Solar-QLD</t>
+  </si>
+  <si>
+    <t>SRPVWAR3</t>
+  </si>
+  <si>
+    <t>Bunnings Mandurah - Solar - WA</t>
+  </si>
+  <si>
+    <t>6210</t>
+  </si>
+  <si>
+    <t>SRPYNSN3</t>
+  </si>
+  <si>
+    <t>SRPYNSM7</t>
+  </si>
+  <si>
+    <t>MULWALA SOLAR FARM - SOLAR - NSW</t>
+  </si>
+  <si>
+    <t>2647</t>
+  </si>
+  <si>
+    <t>SRPXVCX8</t>
+  </si>
+  <si>
+    <t>Bunnings Preston - Solar - VIC</t>
+  </si>
+  <si>
+    <t>3072</t>
+  </si>
+  <si>
+    <t>BEBGVC28</t>
+  </si>
+  <si>
+    <t>Saputo Dairy Australia - Biogas - VIC</t>
+  </si>
+  <si>
+    <t>3277</t>
+  </si>
+  <si>
+    <t>Food processing waste</t>
+  </si>
+  <si>
+    <t>SRPYNSP5</t>
+  </si>
+  <si>
+    <t>Wonderland Drive DC - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2766</t>
+  </si>
+  <si>
+    <t>SRPXVCX7</t>
+  </si>
+  <si>
+    <t>Cosmax NBT - Solar - VIC</t>
+  </si>
+  <si>
+    <t>SRPYNSP8</t>
+  </si>
+  <si>
+    <t>DUX P1942 - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
+    <t>SRPXSA16</t>
+  </si>
+  <si>
+    <t>Koompartu Farms Microgrid - Solar - SA</t>
+  </si>
+  <si>
+    <t>5342</t>
+  </si>
+  <si>
+    <t>SRPXVCY0</t>
+  </si>
+  <si>
+    <t>Pakenham WH2 - Solar - VIC</t>
+  </si>
+  <si>
+    <t>3810</t>
+  </si>
+  <si>
+    <t>SRPYNSP7</t>
+  </si>
+  <si>
+    <t>Upper South Creek AWRC - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2178</t>
+  </si>
+  <si>
+    <t>SRPXQLR7</t>
+  </si>
+  <si>
+    <t>Port West Industrial Estate - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4178</t>
+  </si>
+  <si>
+    <t>SRPXQLS9</t>
+  </si>
+  <si>
+    <t>Caterpillar Yatala - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4207</t>
+  </si>
+  <si>
+    <t>SRPVWAP5</t>
+  </si>
+  <si>
+    <t>Centurion Transport Abernethy Rd - SOLAR -WA</t>
+  </si>
+  <si>
+    <t>SRPXQLT0</t>
+  </si>
+  <si>
+    <t>Ventora Stapylton - Solar - QLD</t>
+  </si>
+  <si>
+    <t>SRPXQLR4</t>
+  </si>
+  <si>
+    <t>Update/add name in CorrectedPSNames sheet.</t>
+  </si>
+  <si>
+    <t>4119</t>
+  </si>
+  <si>
+    <t>SRPYNSO2</t>
+  </si>
+  <si>
+    <t>Origin PPA-111 Quarry Rd Erskine Park MDB3-Solar-NSW</t>
+  </si>
+  <si>
+    <t>2759</t>
+  </si>
+  <si>
+    <t>SRPYNSO3</t>
+  </si>
+  <si>
+    <t>Origin PPA-111 Quarry Rd Erskine Park MDB4-Solar-NSW</t>
+  </si>
+  <si>
+    <t>SRPXQLM7</t>
+  </si>
+  <si>
+    <t>Origin PPA-114 Spencer St Gatton - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4343</t>
+  </si>
+  <si>
+    <t>SRPYNSO1</t>
+  </si>
+  <si>
+    <t>Origin PPA-8 Station St Fairfield - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2165</t>
+  </si>
+  <si>
+    <t>Jinbi Solar Project 1</t>
+  </si>
+  <si>
+    <t>Waroona Renewable Energy Project (Stage 1)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.000_-;\-* #,##0.000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="0.000"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
@@ -1837,379 +2016,418 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF005874"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C2C4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C2C4"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF9BC2E6"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C2C4"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C2C4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C2C4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C2C4"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C2C4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C2C4"/>
+      </left>
+      <right style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C2C4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C2C4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C2C4"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC0C2C4"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFC0C2C4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C2C4"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C2C4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C2C4"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-9.9948118533890809E-2"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9948118533890809E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="43">
-[...218 lines deleted...]
-    </dxf>
+  <dxfs count="40">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
@@ -2233,154 +2451,495 @@
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="35" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
       <border outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF005874"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
       </font>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="168" formatCode="0.000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <border>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
       </font>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FF9BC2E6"/>
         </top>
       </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -2393,118 +2952,122 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="42"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="39"/>
+      <tableStyleElement type="wholeTable" dxfId="39"/>
+      <tableStyleElement type="headerRow" dxfId="38"/>
+      <tableStyleElement type="firstColumn" dxfId="37"/>
+      <tableStyleElement type="firstRowStripe" dxfId="36"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{DE1A6D83-2535-42C5-A7CA-DA0BA77256C9}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFFFF00"/>
       <color rgb="FFD5D6D4"/>
       <color rgb="FF005874"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="Table264" displayName="Table264" ref="A4:H147" totalsRowShown="0" headerRowDxfId="22" dataDxfId="21" totalsRowDxfId="37" tableBorderDxfId="38" totalsRowBorderDxfId="36">
-  <autoFilter ref="A4:H147" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H171" totalsRowShown="0" dataDxfId="35" totalsRowDxfId="33" tableBorderDxfId="34" totalsRowBorderDxfId="32">
+  <autoFilter ref="A4:H171" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="20"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="13"/>
+    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="31"/>
+    <tableColumn id="2" xr3:uid="{CADAFA37-C8E3-422D-A7D3-91AD4EA5D0DF}" name="Power station name" dataDxfId="30"/>
+    <tableColumn id="3" xr3:uid="{2B2127FB-057C-46F0-AA26-9609842B7E74}" name="State" dataDxfId="29"/>
+    <tableColumn id="4" xr3:uid="{3FF39BEC-FBC0-4B18-9CB8-AA042622F5FF}" name="Postcode" dataDxfId="28"/>
+    <tableColumn id="5" xr3:uid="{626FDD98-5558-4BF0-B2E4-D801DE3552C5}" name="Installed capacity (MW)" dataDxfId="27"/>
+    <tableColumn id="6" xr3:uid="{C7C3E84D-B1C5-4395-8C7A-42D493A0876D}" name="Fuel Source (s)" dataDxfId="26"/>
+    <tableColumn id="7" xr3:uid="{A3571B06-4783-4E83-9572-9468520C8C59}" name="Accreditation start date" dataDxfId="25"/>
+    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="24"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="Table2" displayName="Table2" ref="A4:E51" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11" totalsRowDxfId="34" tableBorderDxfId="35">
-  <autoFilter ref="A4:E51" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E52" totalsRowShown="0" dataDxfId="23" totalsRowDxfId="21" tableBorderDxfId="22">
+  <autoFilter ref="A4:E52" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="10"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="6"/>
+    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="20"/>
+    <tableColumn id="2" xr3:uid="{D7E42F01-B2CB-4152-91A0-60DCBF1D5C9C}" name="State " dataDxfId="19"/>
+    <tableColumn id="3" xr3:uid="{7606CABA-955E-453E-90A9-4D9B6CBD7105}" name="MW Capacity" dataDxfId="18"/>
+    <tableColumn id="4" xr3:uid="{C9D0AF91-BAF0-462E-8296-7AD6990E0FDD}" name="Fuel Source" dataDxfId="17"/>
+    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="16"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="Table1" displayName="Table1" ref="A4:D82" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4" tableBorderDxfId="33">
-  <autoFilter ref="A4:D82" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D79" totalsRowShown="0" headerRowDxfId="15" tableBorderDxfId="14">
+  <autoFilter ref="A4:D79" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="3" totalsRowDxfId="32"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="0" totalsRowDxfId="29"/>
+    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="13" totalsRowDxfId="12"/>
+    <tableColumn id="2" xr3:uid="{8822E2A4-C749-4723-93A2-B42A2506EAE9}" name="State " dataDxfId="11" totalsRowDxfId="10"/>
+    <tableColumn id="3" xr3:uid="{3315BE4D-E527-48C5-A7B8-40187787A8C8}" name="MW Capacity" dataDxfId="9" totalsRowDxfId="8"/>
+    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="7" totalsRowDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2742,5938 +3305,6533 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1174958-96CB-415F-9990-A65FDA46B647}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:H148"/>
+  <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="19.109375" style="2" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="20.15234375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="69.15234375" customWidth="1"/>
+    <col min="3" max="3" width="10.3828125" customWidth="1"/>
+    <col min="4" max="4" width="17.3046875" customWidth="1"/>
+    <col min="5" max="5" width="27.69140625" customWidth="1"/>
+    <col min="6" max="6" width="23.61328125" customWidth="1"/>
+    <col min="7" max="7" width="26.53515625" customWidth="1"/>
+    <col min="8" max="8" width="20.69140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...8 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+    </row>
+    <row r="2" spans="1:8" ht="34.4" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3"/>
-[...8 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+    </row>
+    <row r="3" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="46" t="s">
+        <v>559</v>
+      </c>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+    </row>
+    <row r="4" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A5" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>365</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0.4209</v>
+      </c>
+      <c r="F5" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="25">
+        <v>45951</v>
+      </c>
+      <c r="H5" s="26">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A6" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>366</v>
+      </c>
+      <c r="E6" s="24">
+        <v>0.1903</v>
+      </c>
+      <c r="F6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="25">
+        <v>46000</v>
+      </c>
+      <c r="H6" s="26">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="23" t="s">
+        <v>367</v>
+      </c>
+      <c r="E7" s="24">
+        <v>0.16239999999999999</v>
+      </c>
+      <c r="F7" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="25">
+        <v>45978</v>
+      </c>
+      <c r="H7" s="26">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A8" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="23" t="s">
+        <v>368</v>
+      </c>
+      <c r="E8" s="24">
+        <v>0.13969999999999999</v>
+      </c>
+      <c r="F8" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="25">
+        <v>46007</v>
+      </c>
+      <c r="H8" s="26">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A9" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>369</v>
+      </c>
+      <c r="E9" s="24">
+        <v>0.84960000000000002</v>
+      </c>
+      <c r="F9" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="25">
+        <v>46008</v>
+      </c>
+      <c r="H9" s="26">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A10" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>370</v>
+      </c>
+      <c r="E10" s="24">
+        <v>0.19939999999999999</v>
+      </c>
+      <c r="F10" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="25">
+        <v>45985</v>
+      </c>
+      <c r="H10" s="26">
+        <v>46031</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A11" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="23" t="s">
+        <v>371</v>
+      </c>
+      <c r="E11" s="24">
+        <v>0.47789999999999999</v>
+      </c>
+      <c r="F11" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="25">
+        <v>46002</v>
+      </c>
+      <c r="H11" s="26">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A12" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="23" t="s">
+        <v>372</v>
+      </c>
+      <c r="E12" s="24">
+        <v>0.25850000000000001</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="25">
+        <v>45910</v>
+      </c>
+      <c r="H12" s="26">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A13" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>373</v>
+      </c>
+      <c r="E13" s="24">
+        <v>0.12509999999999999</v>
+      </c>
+      <c r="F13" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="25">
+        <v>45967</v>
+      </c>
+      <c r="H13" s="26">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A14" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>374</v>
+      </c>
+      <c r="E14" s="24">
+        <v>0.52070000000000005</v>
+      </c>
+      <c r="F14" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="25">
+        <v>45933</v>
+      </c>
+      <c r="H14" s="26">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A15" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>375</v>
+      </c>
+      <c r="E15" s="24">
+        <v>0.30209999999999998</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="25">
+        <v>45982</v>
+      </c>
+      <c r="H15" s="26">
+        <v>46043</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A16" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>376</v>
+      </c>
+      <c r="E16" s="24">
+        <v>1.1788000000000001</v>
+      </c>
+      <c r="F16" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="25">
+        <v>46003</v>
+      </c>
+      <c r="H16" s="26">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A17" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>377</v>
+      </c>
+      <c r="E17" s="24">
+        <v>7.1567999999999996</v>
+      </c>
+      <c r="F17" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="25">
+        <v>45968</v>
+      </c>
+      <c r="H17" s="26">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A18" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="23" t="s">
+        <v>378</v>
+      </c>
+      <c r="E18" s="24">
+        <v>0.2475</v>
+      </c>
+      <c r="F18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="25">
+        <v>45916</v>
+      </c>
+      <c r="H18" s="26">
+        <v>46045</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A19" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>366</v>
+      </c>
+      <c r="E19" s="24">
+        <v>0.22750000000000001</v>
+      </c>
+      <c r="F19" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="25">
+        <v>45946</v>
+      </c>
+      <c r="H19" s="26">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A20" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>379</v>
+      </c>
+      <c r="E20" s="24">
+        <v>0.2999</v>
+      </c>
+      <c r="F20" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="25">
+        <v>45894</v>
+      </c>
+      <c r="H20" s="26">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A21" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>380</v>
+      </c>
+      <c r="E21" s="24">
+        <v>0.223</v>
+      </c>
+      <c r="F21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="25">
+        <v>45987</v>
+      </c>
+      <c r="H21" s="26">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A22" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>381</v>
+      </c>
+      <c r="E22" s="24">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="25">
+        <v>45933</v>
+      </c>
+      <c r="H22" s="26">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A23" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>382</v>
+      </c>
+      <c r="E23" s="24">
+        <v>0.32969999999999999</v>
+      </c>
+      <c r="F23" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="25">
+        <v>46001</v>
+      </c>
+      <c r="H23" s="26">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A24" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>383</v>
+      </c>
+      <c r="E24" s="24">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="F24" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="25">
+        <v>46038</v>
+      </c>
+      <c r="H24" s="26">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A25" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>384</v>
+      </c>
+      <c r="E25" s="24">
+        <v>0.18479999999999999</v>
+      </c>
+      <c r="F25" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="25">
+        <v>46003</v>
+      </c>
+      <c r="H25" s="26">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A26" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>385</v>
+      </c>
+      <c r="E26" s="24">
+        <v>0.19989999999999999</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="25">
+        <v>46045</v>
+      </c>
+      <c r="H26" s="26">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A27" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>386</v>
+      </c>
+      <c r="E27" s="24">
+        <v>0.38009999999999999</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="25">
+        <v>46057</v>
+      </c>
+      <c r="H27" s="26">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A28" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>387</v>
+      </c>
+      <c r="E28" s="24">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="25">
+        <v>45981</v>
+      </c>
+      <c r="H28" s="26">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A29" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>388</v>
+      </c>
+      <c r="E29" s="24">
+        <v>3.9600000000000003E-2</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="25">
+        <v>45965</v>
+      </c>
+      <c r="H29" s="26">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>389</v>
+      </c>
+      <c r="E30" s="24">
+        <v>0.4788</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="25">
+        <v>46038</v>
+      </c>
+      <c r="H30" s="26">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A31" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>390</v>
+      </c>
+      <c r="E31" s="24">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="25">
+        <v>45988</v>
+      </c>
+      <c r="H31" s="26">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A32" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>391</v>
+      </c>
+      <c r="E32" s="24">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="25">
+        <v>46003</v>
+      </c>
+      <c r="H32" s="26">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A33" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="23" t="s">
+        <v>392</v>
+      </c>
+      <c r="E33" s="24">
+        <v>0.52600000000000002</v>
+      </c>
+      <c r="F33" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="25">
+        <v>45876</v>
+      </c>
+      <c r="H33" s="26">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A34" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="23" t="s">
+        <v>356</v>
+      </c>
+      <c r="E34" s="24">
+        <v>0.48980000000000001</v>
+      </c>
+      <c r="F34" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="25">
+        <v>45938</v>
+      </c>
+      <c r="H34" s="26">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A35" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="23" t="s">
+        <v>393</v>
+      </c>
+      <c r="E35" s="24">
+        <v>0.4385</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="25">
+        <v>46059</v>
+      </c>
+      <c r="H35" s="26">
+        <v>46073</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A36" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="23" t="s">
+        <v>394</v>
+      </c>
+      <c r="E36" s="24">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="F36" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="25">
+        <v>45999</v>
+      </c>
+      <c r="H36" s="26">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A37" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="23" t="s">
+        <v>395</v>
+      </c>
+      <c r="E37" s="24">
+        <v>0.308</v>
+      </c>
+      <c r="F37" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="25">
+        <v>46010</v>
+      </c>
+      <c r="H37" s="26">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A38" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="23" t="s">
+        <v>396</v>
+      </c>
+      <c r="E38" s="24">
+        <v>6.9943999999999997</v>
+      </c>
+      <c r="F38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="25">
+        <v>46015</v>
+      </c>
+      <c r="H38" s="26">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A39" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="23" t="s">
+        <v>397</v>
+      </c>
+      <c r="E39" s="24">
+        <v>1.9028</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="25">
+        <v>46041</v>
+      </c>
+      <c r="H39" s="26">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A40" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="23" t="s">
+        <v>339</v>
+      </c>
+      <c r="E40" s="24">
+        <v>6.5699999999999995E-2</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="25">
+        <v>45999</v>
+      </c>
+      <c r="H40" s="26">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A41" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>188</v>
+      </c>
+      <c r="C41" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="23" t="s">
+        <v>381</v>
+      </c>
+      <c r="E41" s="24">
+        <v>0.73150000000000004</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="25">
+        <v>45933</v>
+      </c>
+      <c r="H41" s="26">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A42" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="B42" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="C42" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="23" t="s">
+        <v>398</v>
+      </c>
+      <c r="E42" s="24">
+        <v>1.9728000000000001</v>
+      </c>
+      <c r="F42" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="G42" s="25">
+        <v>46054</v>
+      </c>
+      <c r="H42" s="26">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A43" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="B43" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="C43" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="23" t="s">
+        <v>399</v>
+      </c>
+      <c r="E43" s="24">
+        <v>0.19020000000000001</v>
+      </c>
+      <c r="F43" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="25">
+        <v>46045</v>
+      </c>
+      <c r="H43" s="26">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A44" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="C44" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="23" t="s">
+        <v>400</v>
+      </c>
+      <c r="E44" s="24">
+        <v>96.053700000000006</v>
+      </c>
+      <c r="F44" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="25">
+        <v>46037</v>
+      </c>
+      <c r="H44" s="26">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A45" s="21" t="s">
+        <v>195</v>
+      </c>
+      <c r="B45" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="C45" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" s="23" t="s">
+        <v>401</v>
+      </c>
+      <c r="E45" s="24">
+        <v>576.6</v>
+      </c>
+      <c r="F45" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="G45" s="25">
+        <v>46050</v>
+      </c>
+      <c r="H45" s="26">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A46" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="23" t="s">
+        <v>402</v>
+      </c>
+      <c r="E46" s="24">
+        <v>1.3109999999999999</v>
+      </c>
+      <c r="F46" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="25">
+        <v>45946</v>
+      </c>
+      <c r="H46" s="26">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A47" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="C47" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="23" t="s">
+        <v>403</v>
+      </c>
+      <c r="E47" s="24">
+        <v>0.37480000000000002</v>
+      </c>
+      <c r="F47" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="25">
+        <v>46073</v>
+      </c>
+      <c r="H47" s="26">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A48" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>202</v>
+      </c>
+      <c r="C48" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="23" t="s">
+        <v>404</v>
+      </c>
+      <c r="E48" s="24">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="F48" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="25">
+        <v>46076</v>
+      </c>
+      <c r="H48" s="26">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A49" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" s="22" t="s">
+        <v>204</v>
+      </c>
+      <c r="C49" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>405</v>
+      </c>
+      <c r="E49" s="24">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F49" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="25">
+        <v>46092</v>
+      </c>
+      <c r="H49" s="26">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A50" s="21" t="s">
+        <v>205</v>
+      </c>
+      <c r="B50" s="22" t="s">
+        <v>206</v>
+      </c>
+      <c r="C50" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>406</v>
+      </c>
+      <c r="E50" s="24">
+        <v>0.2223</v>
+      </c>
+      <c r="F50" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="25">
+        <v>46051</v>
+      </c>
+      <c r="H50" s="26">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A51" s="27" t="s">
+        <v>207</v>
+      </c>
+      <c r="B51" s="28" t="s">
+        <v>208</v>
+      </c>
+      <c r="C51" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="29" t="s">
+        <v>407</v>
+      </c>
+      <c r="E51" s="30">
+        <v>0.3906</v>
+      </c>
+      <c r="F51" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="31">
+        <v>46064</v>
+      </c>
+      <c r="H51" s="32">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A52" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="B52" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="C52" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="23" t="s">
+        <v>408</v>
+      </c>
+      <c r="E52" s="24">
+        <v>377.43470000000002</v>
+      </c>
+      <c r="F52" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="25">
+        <v>46004</v>
+      </c>
+      <c r="H52" s="26">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A53" s="21" t="s">
+        <v>211</v>
+      </c>
+      <c r="B53" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="C53" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="23" t="s">
+        <v>409</v>
+      </c>
+      <c r="E53" s="24">
+        <v>0.48049999999999998</v>
+      </c>
+      <c r="F53" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="25">
+        <v>46001</v>
+      </c>
+      <c r="H53" s="26">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A54" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="B54" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="C54" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="23" t="s">
+        <v>410</v>
+      </c>
+      <c r="E54" s="24">
+        <v>0.45</v>
+      </c>
+      <c r="F54" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="25">
+        <v>46093</v>
+      </c>
+      <c r="H54" s="26">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A55" s="21" t="s">
+        <v>214</v>
+      </c>
+      <c r="B55" s="22" t="s">
+        <v>215</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>411</v>
+      </c>
+      <c r="E55" s="24">
+        <v>0.22</v>
+      </c>
+      <c r="F55" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="25">
+        <v>46003</v>
+      </c>
+      <c r="H55" s="26">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A56" s="21" t="s">
+        <v>216</v>
+      </c>
+      <c r="B56" s="22" t="s">
+        <v>217</v>
+      </c>
+      <c r="C56" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="23" t="s">
+        <v>412</v>
+      </c>
+      <c r="E56" s="24">
+        <v>0.35020000000000001</v>
+      </c>
+      <c r="F56" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="25">
+        <v>46093</v>
+      </c>
+      <c r="H56" s="26">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A57" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="B57" s="22" t="s">
+        <v>219</v>
+      </c>
+      <c r="C57" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="23" t="s">
+        <v>413</v>
+      </c>
+      <c r="E57" s="24">
+        <v>0.2006</v>
+      </c>
+      <c r="F57" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="25">
+        <v>46092</v>
+      </c>
+      <c r="H57" s="26">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A58" s="21" t="s">
+        <v>220</v>
+      </c>
+      <c r="B58" s="22" t="s">
+        <v>221</v>
+      </c>
+      <c r="C58" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="23" t="s">
+        <v>414</v>
+      </c>
+      <c r="E58" s="24">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="F58" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="25">
+        <v>45972</v>
+      </c>
+      <c r="H58" s="26">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A59" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="B59" s="22" t="s">
+        <v>223</v>
+      </c>
+      <c r="C59" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>412</v>
+      </c>
+      <c r="E59" s="24">
+        <v>0.2306</v>
+      </c>
+      <c r="F59" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="25">
+        <v>46104</v>
+      </c>
+      <c r="H59" s="26">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A60" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="B60" s="22" t="s">
+        <v>225</v>
+      </c>
+      <c r="C60" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="23" t="s">
+        <v>406</v>
+      </c>
+      <c r="E60" s="24">
+        <v>0.24179999999999999</v>
+      </c>
+      <c r="F60" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="25">
+        <v>46105</v>
+      </c>
+      <c r="H60" s="26">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A61" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="B61" s="22" t="s">
+        <v>227</v>
+      </c>
+      <c r="C61" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="23" t="s">
+        <v>415</v>
+      </c>
+      <c r="E61" s="24">
+        <v>0.26939999999999997</v>
+      </c>
+      <c r="F61" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="25">
+        <v>46097</v>
+      </c>
+      <c r="H61" s="26">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A62" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="B62" s="22" t="s">
+        <v>236</v>
+      </c>
+      <c r="C62" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="23" t="s">
+        <v>416</v>
+      </c>
+      <c r="E62" s="24">
+        <v>0.13880000000000001</v>
+      </c>
+      <c r="F62" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="25">
+        <v>46003</v>
+      </c>
+      <c r="H62" s="26">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A63" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="B63" s="22" t="s">
+        <v>254</v>
+      </c>
+      <c r="C63" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" s="23" t="s">
+        <v>417</v>
+      </c>
+      <c r="E63" s="24">
+        <v>0.1993</v>
+      </c>
+      <c r="F63" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="25">
+        <v>46105</v>
+      </c>
+      <c r="H63" s="26">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A64" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="B64" s="22" t="s">
+        <v>239</v>
+      </c>
+      <c r="C64" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="23" t="s">
+        <v>418</v>
+      </c>
+      <c r="E64" s="24">
+        <v>5.3010000000000002</v>
+      </c>
+      <c r="F64" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="25">
+        <v>45905</v>
+      </c>
+      <c r="H64" s="26">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A65" s="21" t="s">
+        <v>240</v>
+      </c>
+      <c r="B65" s="22" t="s">
+        <v>241</v>
+      </c>
+      <c r="C65" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="23" t="s">
+        <v>419</v>
+      </c>
+      <c r="E65" s="24">
+        <v>6.6886000000000001</v>
+      </c>
+      <c r="F65" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="25">
+        <v>46044</v>
+      </c>
+      <c r="H65" s="26">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A66" s="21" t="s">
+        <v>242</v>
+      </c>
+      <c r="B66" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="C66" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="23" t="s">
+        <v>420</v>
+      </c>
+      <c r="E66" s="24">
+        <v>0.13519999999999999</v>
+      </c>
+      <c r="F66" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="25">
+        <v>45968</v>
+      </c>
+      <c r="H66" s="26">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A67" s="21" t="s">
+        <v>244</v>
+      </c>
+      <c r="B67" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="C67" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="23" t="s">
+        <v>421</v>
+      </c>
+      <c r="E67" s="24">
+        <v>0.87819999999999998</v>
+      </c>
+      <c r="F67" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="25">
+        <v>46092</v>
+      </c>
+      <c r="H67" s="26">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A68" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="B68" s="22" t="s">
+        <v>247</v>
+      </c>
+      <c r="C68" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="23" t="s">
+        <v>325</v>
+      </c>
+      <c r="E68" s="24">
+        <v>0.54279999999999995</v>
+      </c>
+      <c r="F68" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="25">
+        <v>46105</v>
+      </c>
+      <c r="H68" s="26">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A69" s="21" t="s">
+        <v>248</v>
+      </c>
+      <c r="B69" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="C69" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="E69" s="24">
+        <v>0.19550000000000001</v>
+      </c>
+      <c r="F69" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="25">
+        <v>46114</v>
+      </c>
+      <c r="H69" s="26">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A70" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="B70" s="22" t="s">
+        <v>251</v>
+      </c>
+      <c r="C70" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="23" t="s">
+        <v>422</v>
+      </c>
+      <c r="E70" s="24">
+        <v>0.24379999999999999</v>
+      </c>
+      <c r="F70" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="25">
+        <v>46112</v>
+      </c>
+      <c r="H70" s="26">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A71" s="21" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="22" t="s">
+        <v>253</v>
+      </c>
+      <c r="C71" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="E71" s="24">
+        <v>0.1996</v>
+      </c>
+      <c r="F71" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="25">
+        <v>46113</v>
+      </c>
+      <c r="H71" s="26">
+        <v>46136</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A72" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="B72" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="C72" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D72" s="23" t="s">
+        <v>424</v>
+      </c>
+      <c r="E72" s="33">
+        <v>0.53739999999999999</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="8">
+        <v>46076</v>
+      </c>
+      <c r="H72" s="8">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A73" s="21" t="s">
+        <v>261</v>
+      </c>
+      <c r="B73" s="22" t="s">
+        <v>262</v>
+      </c>
+      <c r="C73" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" s="23" t="s">
+        <v>367</v>
+      </c>
+      <c r="E73" s="33">
+        <v>0.58409999999999995</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="8">
+        <v>46127</v>
+      </c>
+      <c r="H73" s="8">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A74" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="B74" s="22" t="s">
+        <v>264</v>
+      </c>
+      <c r="C74" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" s="23" t="s">
+        <v>425</v>
+      </c>
+      <c r="E74" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="8">
+        <v>46113</v>
+      </c>
+      <c r="H74" s="8">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A75" s="21" t="s">
+        <v>265</v>
+      </c>
+      <c r="B75" s="22" t="s">
+        <v>266</v>
+      </c>
+      <c r="C75" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D75" s="23" t="s">
+        <v>419</v>
+      </c>
+      <c r="E75" s="33">
+        <v>1.1865000000000001</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="8">
+        <v>46041</v>
+      </c>
+      <c r="H75" s="8">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A76" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="B76" s="22" t="s">
+        <v>268</v>
+      </c>
+      <c r="C76" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" s="23" t="s">
+        <v>426</v>
+      </c>
+      <c r="E76" s="33">
+        <v>9.8521999999999998</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="8">
+        <v>46101</v>
+      </c>
+      <c r="H76" s="8">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A77" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="B77" s="22" t="s">
+        <v>270</v>
+      </c>
+      <c r="C77" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" s="23" t="s">
+        <v>427</v>
+      </c>
+      <c r="E77" s="33">
+        <v>1.2000999999999999</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="8">
+        <v>46105</v>
+      </c>
+      <c r="H77" s="8">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A78" s="21" t="s">
+        <v>271</v>
+      </c>
+      <c r="B78" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C78" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="23" t="s">
+        <v>428</v>
+      </c>
+      <c r="E78" s="33">
+        <v>0.28970000000000001</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="8">
+        <v>45999</v>
+      </c>
+      <c r="H78" s="8">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A79" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="B79" s="22" t="s">
+        <v>274</v>
+      </c>
+      <c r="C79" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" s="23" t="s">
+        <v>424</v>
+      </c>
+      <c r="E79" s="33">
+        <v>0.50049999999999994</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="8">
+        <v>46108</v>
+      </c>
+      <c r="H79" s="8">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A80" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="B80" s="22" t="s">
+        <v>276</v>
+      </c>
+      <c r="C80" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" s="23" t="s">
+        <v>429</v>
+      </c>
+      <c r="E80" s="33">
+        <v>0.84240000000000004</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="8">
+        <v>46129</v>
+      </c>
+      <c r="H80" s="8">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A81" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="B81" s="22" t="s">
+        <v>278</v>
+      </c>
+      <c r="C81" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D81" s="23" t="s">
+        <v>397</v>
+      </c>
+      <c r="E81" s="33">
+        <v>0.25869999999999999</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="8">
+        <v>46140</v>
+      </c>
+      <c r="H81" s="8">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A82" s="21" t="s">
+        <v>279</v>
+      </c>
+      <c r="B82" s="22" t="s">
+        <v>280</v>
+      </c>
+      <c r="C82" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="23" t="s">
+        <v>430</v>
+      </c>
+      <c r="E82" s="33">
+        <v>1.0004</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="8">
+        <v>46063</v>
+      </c>
+      <c r="H82" s="8">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A83" s="21" t="s">
+        <v>281</v>
+      </c>
+      <c r="B83" s="22" t="s">
+        <v>282</v>
+      </c>
+      <c r="C83" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="23" t="s">
+        <v>431</v>
+      </c>
+      <c r="E83" s="33">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="8">
+        <v>46142</v>
+      </c>
+      <c r="H83" s="8">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A84" s="21" t="s">
+        <v>511</v>
+      </c>
+      <c r="B84" s="22" t="s">
+        <v>512</v>
+      </c>
+      <c r="C84" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" s="23" t="s">
+        <v>513</v>
+      </c>
+      <c r="E84" s="33">
+        <v>0.43519999999999998</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="8">
+        <v>46204</v>
+      </c>
+      <c r="H84" s="8">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A85" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="B85" s="22" t="s">
+        <v>284</v>
+      </c>
+      <c r="C85" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" s="23" t="s">
+        <v>377</v>
+      </c>
+      <c r="E85" s="33">
+        <v>8.2286000000000001</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="8">
+        <v>45996</v>
+      </c>
+      <c r="H85" s="8">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A86" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="B86" s="22" t="s">
+        <v>286</v>
+      </c>
+      <c r="C86" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" s="23" t="s">
+        <v>432</v>
+      </c>
+      <c r="E86" s="33">
+        <v>319.77850000000001</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="8">
+        <v>46076</v>
+      </c>
+      <c r="H86" s="8">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A87" s="21" t="s">
+        <v>287</v>
+      </c>
+      <c r="B87" s="22" t="s">
+        <v>288</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" s="23" t="s">
+        <v>433</v>
+      </c>
+      <c r="E87" s="33">
+        <v>1.3863000000000001</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="8">
+        <v>46099</v>
+      </c>
+      <c r="H87" s="8">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A88" s="21" t="s">
+        <v>289</v>
+      </c>
+      <c r="B88" s="22" t="s">
+        <v>290</v>
+      </c>
+      <c r="C88" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88" s="23" t="s">
+        <v>380</v>
+      </c>
+      <c r="E88" s="33">
+        <v>0.70499999999999996</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="8">
+        <v>46160</v>
+      </c>
+      <c r="H88" s="8">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A89" s="21" t="s">
+        <v>291</v>
+      </c>
+      <c r="B89" s="22" t="s">
+        <v>292</v>
+      </c>
+      <c r="C89" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" s="23" t="s">
+        <v>359</v>
+      </c>
+      <c r="E89" s="33">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="8">
+        <v>46092</v>
+      </c>
+      <c r="H89" s="8">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A90" s="21" t="s">
+        <v>293</v>
+      </c>
+      <c r="B90" s="22" t="s">
+        <v>294</v>
+      </c>
+      <c r="C90" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D90" s="23" t="s">
+        <v>434</v>
+      </c>
+      <c r="E90" s="33">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="8">
+        <v>46149</v>
+      </c>
+      <c r="H90" s="8">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A91" s="21" t="s">
+        <v>317</v>
+      </c>
+      <c r="B91" s="22" t="s">
+        <v>318</v>
+      </c>
+      <c r="C91" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="23" t="s">
+        <v>319</v>
+      </c>
+      <c r="E91" s="33">
+        <v>0.19919999999999999</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="8">
+        <v>46142</v>
+      </c>
+      <c r="H91" s="8">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A92" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="B92" s="22" t="s">
+        <v>321</v>
+      </c>
+      <c r="C92" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D92" s="23" t="s">
+        <v>322</v>
+      </c>
+      <c r="E92" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="8">
+        <v>46150</v>
+      </c>
+      <c r="H92" s="8">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A93" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="B93" s="22" t="s">
+        <v>324</v>
+      </c>
+      <c r="C93" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93" s="23" t="s">
+        <v>325</v>
+      </c>
+      <c r="E93" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="8">
+        <v>46140</v>
+      </c>
+      <c r="H93" s="8">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A94" s="21" t="s">
+        <v>326</v>
+      </c>
+      <c r="B94" s="22" t="s">
+        <v>327</v>
+      </c>
+      <c r="C94" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="23" t="s">
+        <v>328</v>
+      </c>
+      <c r="E94" s="33">
+        <v>0.26400000000000001</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="8">
+        <v>46154</v>
+      </c>
+      <c r="H94" s="8">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A95" s="21" t="s">
+        <v>329</v>
+      </c>
+      <c r="B95" s="22" t="s">
+        <v>330</v>
+      </c>
+      <c r="C95" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" s="23" t="s">
+        <v>331</v>
+      </c>
+      <c r="E95" s="33">
+        <v>0.2525</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="8">
+        <v>46140</v>
+      </c>
+      <c r="H95" s="8">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A96" s="21" t="s">
+        <v>332</v>
+      </c>
+      <c r="B96" s="22" t="s">
+        <v>333</v>
+      </c>
+      <c r="C96" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" s="23" t="s">
+        <v>334</v>
+      </c>
+      <c r="E96" s="33">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="8">
+        <v>46177</v>
+      </c>
+      <c r="H96" s="8">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A97" s="21" t="s">
+        <v>335</v>
+      </c>
+      <c r="B97" s="22" t="s">
+        <v>364</v>
+      </c>
+      <c r="C97" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97" s="23" t="s">
+        <v>336</v>
+      </c>
+      <c r="E97" s="33">
+        <v>0.58089999999999997</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="8">
+        <v>46149</v>
+      </c>
+      <c r="H97" s="8">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A98" s="21" t="s">
+        <v>337</v>
+      </c>
+      <c r="B98" s="22" t="s">
+        <v>338</v>
+      </c>
+      <c r="C98" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="23" t="s">
+        <v>339</v>
+      </c>
+      <c r="E98" s="33">
+        <v>0.15129999999999999</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="8">
+        <v>46175</v>
+      </c>
+      <c r="H98" s="8">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A99" s="21" t="s">
+        <v>340</v>
+      </c>
+      <c r="B99" s="22" t="s">
+        <v>341</v>
+      </c>
+      <c r="C99" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D99" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="E99" s="33">
+        <v>0.60740000000000005</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="8">
+        <v>46177</v>
+      </c>
+      <c r="H99" s="8">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A100" s="21" t="s">
+        <v>343</v>
+      </c>
+      <c r="B100" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="C100" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" s="23" t="s">
+        <v>345</v>
+      </c>
+      <c r="E100" s="33">
+        <v>0.1981</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="8">
+        <v>46168</v>
+      </c>
+      <c r="H100" s="8">
+        <v>46196</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A101" s="27" t="s">
+        <v>346</v>
+      </c>
+      <c r="B101" s="28" t="s">
+        <v>347</v>
+      </c>
+      <c r="C101" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D101" s="29" t="s">
+        <v>348</v>
+      </c>
+      <c r="E101" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="8">
+        <v>46148</v>
+      </c>
+      <c r="H101" s="8">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A102" s="21" t="s">
+        <v>349</v>
+      </c>
+      <c r="B102" s="22" t="s">
+        <v>350</v>
+      </c>
+      <c r="C102" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" s="23" t="s">
+        <v>348</v>
+      </c>
+      <c r="E102" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="8">
+        <v>46148</v>
+      </c>
+      <c r="H102" s="8">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A103" s="21" t="s">
+        <v>351</v>
+      </c>
+      <c r="B103" s="22" t="s">
+        <v>352</v>
+      </c>
+      <c r="C103" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" s="23" t="s">
+        <v>353</v>
+      </c>
+      <c r="E103" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="8">
+        <v>46113</v>
+      </c>
+      <c r="H103" s="8">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A104" s="21" t="s">
+        <v>354</v>
+      </c>
+      <c r="B104" s="22" t="s">
+        <v>355</v>
+      </c>
+      <c r="C104" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" s="23" t="s">
+        <v>356</v>
+      </c>
+      <c r="E104" s="33">
+        <v>0.20369999999999999</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="8">
+        <v>46167</v>
+      </c>
+      <c r="H104" s="8">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A105" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="B105" s="22" t="s">
+        <v>358</v>
+      </c>
+      <c r="C105" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D105" s="23" t="s">
+        <v>359</v>
+      </c>
+      <c r="E105" s="33">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="8">
+        <v>46177</v>
+      </c>
+      <c r="H105" s="8">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A106" s="21" t="s">
+        <v>360</v>
+      </c>
+      <c r="B106" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="C106" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D106" s="23" t="s">
+        <v>362</v>
+      </c>
+      <c r="E106" s="33">
+        <v>0.25</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="8">
+        <v>46184</v>
+      </c>
+      <c r="H106" s="8">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A107" s="21" t="s">
+        <v>435</v>
+      </c>
+      <c r="B107" s="22" t="s">
+        <v>436</v>
+      </c>
+      <c r="C107" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107" s="23" t="s">
+        <v>437</v>
+      </c>
+      <c r="E107" s="33">
+        <v>105.70910000000001</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="8">
+        <v>46125</v>
+      </c>
+      <c r="H107" s="8">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A108" s="21" t="s">
+        <v>438</v>
+      </c>
+      <c r="B108" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="C108" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D108" s="23" t="s">
+        <v>440</v>
+      </c>
+      <c r="E108" s="33">
+        <v>98.562299999999993</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="8">
+        <v>46009</v>
+      </c>
+      <c r="H108" s="8">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A109" s="27" t="s">
+        <v>441</v>
+      </c>
+      <c r="B109" s="28" t="s">
+        <v>442</v>
+      </c>
+      <c r="C109" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D109" s="29" t="s">
+        <v>443</v>
+      </c>
+      <c r="E109" s="33">
+        <v>0.1993</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="8">
+        <v>46183</v>
+      </c>
+      <c r="H109" s="8">
+        <v>46208</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A110" s="21" t="s">
+        <v>444</v>
+      </c>
+      <c r="B110" s="22" t="s">
+        <v>445</v>
+      </c>
+      <c r="C110" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="23" t="s">
+        <v>424</v>
+      </c>
+      <c r="E110" s="33">
+        <v>0.12180000000000001</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="8">
+        <v>46190</v>
+      </c>
+      <c r="H110" s="8">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A111" s="21" t="s">
+        <v>446</v>
+      </c>
+      <c r="B111" s="22" t="s">
+        <v>447</v>
+      </c>
+      <c r="C111" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D111" s="23" t="s">
+        <v>448</v>
+      </c>
+      <c r="E111" s="33">
+        <v>0.29210000000000003</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="8">
+        <v>46150</v>
+      </c>
+      <c r="H111" s="8">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A112" s="21" t="s">
+        <v>449</v>
+      </c>
+      <c r="B112" s="22" t="s">
+        <v>450</v>
+      </c>
+      <c r="C112" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D112" s="23" t="s">
+        <v>451</v>
+      </c>
+      <c r="E112" s="33">
+        <v>0.2455</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="8">
+        <v>46192</v>
+      </c>
+      <c r="H112" s="8">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A113" s="21" t="s">
+        <v>452</v>
+      </c>
+      <c r="B113" s="22" t="s">
+        <v>453</v>
+      </c>
+      <c r="C113" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="23" t="s">
+        <v>319</v>
+      </c>
+      <c r="E113" s="33">
+        <v>0.18509999999999999</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="8">
+        <v>46190</v>
+      </c>
+      <c r="H113" s="8">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A114" s="21" t="s">
+        <v>454</v>
+      </c>
+      <c r="B114" s="22" t="s">
+        <v>455</v>
+      </c>
+      <c r="C114" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114" s="23" t="s">
+        <v>456</v>
+      </c>
+      <c r="E114" s="33">
+        <v>0.29299999999999998</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="8">
+        <v>46150</v>
+      </c>
+      <c r="H114" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A115" s="21" t="s">
+        <v>457</v>
+      </c>
+      <c r="B115" s="22" t="s">
+        <v>458</v>
+      </c>
+      <c r="C115" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" s="23" t="s">
+        <v>459</v>
+      </c>
+      <c r="E115" s="33">
+        <v>0.1832</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="8">
+        <v>46153</v>
+      </c>
+      <c r="H115" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A116" s="21" t="s">
+        <v>460</v>
+      </c>
+      <c r="B116" s="22" t="s">
+        <v>461</v>
+      </c>
+      <c r="C116" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D116" s="23" t="s">
+        <v>415</v>
+      </c>
+      <c r="E116" s="33">
+        <v>0.3155</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="8">
+        <v>46181</v>
+      </c>
+      <c r="H116" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A117" s="21" t="s">
+        <v>462</v>
+      </c>
+      <c r="B117" s="22" t="s">
+        <v>463</v>
+      </c>
+      <c r="C117" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D117" s="23" t="s">
+        <v>421</v>
+      </c>
+      <c r="E117" s="33">
+        <v>0.51</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="8">
+        <v>46153</v>
+      </c>
+      <c r="H117" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A118" s="21" t="s">
+        <v>464</v>
+      </c>
+      <c r="B118" s="22" t="s">
+        <v>465</v>
+      </c>
+      <c r="C118" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D118" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="E118" s="33">
+        <v>0.85270000000000001</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="8">
+        <v>46211</v>
+      </c>
+      <c r="H118" s="8">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A119" s="21" t="s">
+        <v>466</v>
+      </c>
+      <c r="B119" s="22" t="s">
+        <v>467</v>
+      </c>
+      <c r="C119" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D119" s="23" t="s">
+        <v>468</v>
+      </c>
+      <c r="E119" s="33">
+        <v>6.1387</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="8">
+        <v>46121</v>
+      </c>
+      <c r="H119" s="8">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A120" s="21" t="s">
+        <v>469</v>
+      </c>
+      <c r="B120" s="22" t="s">
+        <v>470</v>
+      </c>
+      <c r="C120" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D120" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="E120" s="33">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="8">
+        <v>46216</v>
+      </c>
+      <c r="H120" s="8">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A121" s="21" t="s">
+        <v>472</v>
+      </c>
+      <c r="B121" s="22" t="s">
+        <v>473</v>
+      </c>
+      <c r="C121" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D121" s="23" t="s">
+        <v>443</v>
+      </c>
+      <c r="E121" s="33">
+        <v>0.89429999999999998</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="8">
+        <v>46211</v>
+      </c>
+      <c r="H121" s="8">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A122" s="21" t="s">
+        <v>474</v>
+      </c>
+      <c r="B122" s="22" t="s">
+        <v>475</v>
+      </c>
+      <c r="C122" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D122" s="23" t="s">
+        <v>476</v>
+      </c>
+      <c r="E122" s="33">
+        <v>0.25080000000000002</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="8">
+        <v>46178</v>
+      </c>
+      <c r="H122" s="8">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A123" s="21" t="s">
+        <v>477</v>
+      </c>
+      <c r="B123" s="22" t="s">
+        <v>478</v>
+      </c>
+      <c r="C123" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D123" s="23" t="s">
+        <v>385</v>
+      </c>
+      <c r="E123" s="33">
+        <v>0.23319999999999999</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="8">
+        <v>46218</v>
+      </c>
+      <c r="H123" s="8">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A124" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="B124" s="22" t="s">
+        <v>480</v>
+      </c>
+      <c r="C124" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D124" s="23" t="s">
+        <v>481</v>
+      </c>
+      <c r="E124" s="33">
+        <v>0.19059999999999999</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="8">
+        <v>46064</v>
+      </c>
+      <c r="H124" s="8">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A125" s="21" t="s">
+        <v>482</v>
+      </c>
+      <c r="B125" s="22" t="s">
+        <v>483</v>
+      </c>
+      <c r="C125" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D125" s="23" t="s">
+        <v>484</v>
+      </c>
+      <c r="E125" s="33">
+        <v>0.1346</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="8">
+        <v>46150</v>
+      </c>
+      <c r="H125" s="8">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A126" s="21" t="s">
+        <v>485</v>
+      </c>
+      <c r="B126" s="22" t="s">
+        <v>486</v>
+      </c>
+      <c r="C126" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D126" s="23" t="s">
+        <v>487</v>
+      </c>
+      <c r="E126" s="33">
+        <v>6.8514999999999997</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="8">
+        <v>46169</v>
+      </c>
+      <c r="H126" s="8">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A127" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="B127" s="22" t="s">
+        <v>489</v>
+      </c>
+      <c r="C127" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D127" s="23" t="s">
+        <v>490</v>
+      </c>
+      <c r="E127" s="33">
+        <v>0.1497</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="8">
+        <v>46106</v>
+      </c>
+      <c r="H127" s="8">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A128" s="21" t="s">
+        <v>491</v>
+      </c>
+      <c r="B128" s="22" t="s">
+        <v>492</v>
+      </c>
+      <c r="C128" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D128" s="23" t="s">
+        <v>493</v>
+      </c>
+      <c r="E128" s="33">
+        <v>0.21240000000000001</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="8">
+        <v>46121</v>
+      </c>
+      <c r="H128" s="8">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A129" s="21" t="s">
+        <v>494</v>
+      </c>
+      <c r="B129" s="22" t="s">
+        <v>495</v>
+      </c>
+      <c r="C129" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" s="23" t="s">
+        <v>496</v>
+      </c>
+      <c r="E129" s="33">
+        <v>1.0669999999999999</v>
+      </c>
+      <c r="F129" t="s">
+        <v>497</v>
+      </c>
+      <c r="G129" s="8">
+        <v>46195</v>
+      </c>
+      <c r="H129" s="8">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A130" s="21" t="s">
+        <v>498</v>
+      </c>
+      <c r="B130" s="22" t="s">
+        <v>499</v>
+      </c>
+      <c r="C130" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" s="23" t="s">
+        <v>500</v>
+      </c>
+      <c r="E130" s="33">
+        <v>0.48799999999999999</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="8">
+        <v>46190</v>
+      </c>
+      <c r="H130" s="8">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A131" s="21" t="s">
+        <v>501</v>
+      </c>
+      <c r="B131" s="22" t="s">
+        <v>502</v>
+      </c>
+      <c r="C131" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" s="23" t="s">
+        <v>503</v>
+      </c>
+      <c r="E131" s="33">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="8">
+        <v>46192</v>
+      </c>
+      <c r="H131" s="8">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A132" s="21" t="s">
+        <v>504</v>
+      </c>
+      <c r="B132" s="22" t="s">
+        <v>505</v>
+      </c>
+      <c r="C132" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D132" s="23" t="s">
+        <v>506</v>
+      </c>
+      <c r="E132" s="33">
+        <v>0.2069</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="8">
+        <v>46150</v>
+      </c>
+      <c r="H132" s="8">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A133" s="21" t="s">
+        <v>507</v>
+      </c>
+      <c r="B133" s="22" t="s">
+        <v>508</v>
+      </c>
+      <c r="C133" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D133" s="23" t="s">
+        <v>509</v>
+      </c>
+      <c r="E133" s="33">
+        <v>0.30009999999999998</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="8">
+        <v>46211</v>
+      </c>
+      <c r="H133" s="8">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A134" s="21" t="s">
+        <v>515</v>
+      </c>
+      <c r="B134" s="22" t="s">
+        <v>516</v>
+      </c>
+      <c r="C134" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D134" s="23" t="s">
+        <v>517</v>
+      </c>
+      <c r="E134" s="33">
+        <v>6.0983999999999998</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="8">
+        <v>46188</v>
+      </c>
+      <c r="H134" s="8">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A135" s="21" t="s">
         <v>518</v>
       </c>
-      <c r="B3" s="4"/>
-[...8 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B135" s="22" t="s">
+        <v>519</v>
+      </c>
+      <c r="C135" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135" s="23" t="s">
+        <v>520</v>
+      </c>
+      <c r="E135" s="33">
+        <v>0.31490000000000001</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="8">
+        <v>46164</v>
+      </c>
+      <c r="H135" s="8">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A136" s="21" t="s">
+        <v>521</v>
+      </c>
+      <c r="B136" s="22" t="s">
+        <v>522</v>
+      </c>
+      <c r="C136" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D136" s="23" t="s">
+        <v>523</v>
+      </c>
+      <c r="E136" s="33">
+        <v>6.6867999999999999</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="8">
+        <v>46220</v>
+      </c>
+      <c r="H136" s="8">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A137" s="21" t="s">
+        <v>524</v>
+      </c>
+      <c r="B137" s="22" t="s">
+        <v>560</v>
+      </c>
+      <c r="C137" s="22" t="s">
+        <v>525</v>
+      </c>
+      <c r="D137" s="23" t="s">
+        <v>526</v>
+      </c>
+      <c r="E137" s="33">
+        <v>0.93630000000000002</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="8">
+        <v>46122</v>
+      </c>
+      <c r="H137" s="8">
+        <v>46253</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A138" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="B138" s="22" t="s">
+        <v>528</v>
+      </c>
+      <c r="C138" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D138" s="23" t="s">
+        <v>529</v>
+      </c>
+      <c r="E138" s="33">
+        <v>11.565099999999999</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="8">
+        <v>46206</v>
+      </c>
+      <c r="H138" s="8">
+        <v>46253</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A139" s="21" t="s">
+        <v>530</v>
+      </c>
+      <c r="B139" s="22" t="s">
+        <v>531</v>
+      </c>
+      <c r="C139" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" s="23" t="s">
+        <v>532</v>
+      </c>
+      <c r="E139" s="33">
+        <v>254.2</v>
+      </c>
+      <c r="F139" t="s">
+        <v>108</v>
+      </c>
+      <c r="G139" s="8">
+        <v>46189</v>
+      </c>
+      <c r="H139" s="8">
+        <v>46258</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A140" s="21" t="s">
+        <v>533</v>
+      </c>
+      <c r="B140" s="22" t="s">
+        <v>534</v>
+      </c>
+      <c r="C140" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D140" s="23" t="s">
+        <v>535</v>
+      </c>
+      <c r="E140" s="33">
+        <v>0.161</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="8">
+        <v>46176</v>
+      </c>
+      <c r="H140" s="8">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A141" s="21" t="s">
+        <v>536</v>
+      </c>
+      <c r="B141" s="22" t="s">
+        <v>537</v>
+      </c>
+      <c r="C141" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D141" s="23" t="s">
+        <v>424</v>
+      </c>
+      <c r="E141" s="33">
+        <v>0.35670000000000002</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="8">
+        <v>46237</v>
+      </c>
+      <c r="H141" s="8">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A142" s="21" t="s">
+        <v>538</v>
+      </c>
+      <c r="B142" s="22" t="s">
+        <v>539</v>
+      </c>
+      <c r="C142" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D142" s="23" t="s">
+        <v>540</v>
+      </c>
+      <c r="E142" s="33">
+        <v>0.16059999999999999</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="8">
+        <v>46237</v>
+      </c>
+      <c r="H142" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A143" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="B143" s="22" t="s">
+        <v>562</v>
+      </c>
+      <c r="C143" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D143" s="23" t="s">
+        <v>434</v>
+      </c>
+      <c r="E143" s="33">
+        <v>0.39929999999999999</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="8">
+        <v>46280</v>
+      </c>
+      <c r="H143" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A144" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="B144" s="22" t="s">
+        <v>542</v>
+      </c>
+      <c r="C144" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D144" s="23" t="s">
+        <v>543</v>
+      </c>
+      <c r="E144" s="33">
+        <v>5</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="8">
+        <v>46183</v>
+      </c>
+      <c r="H144" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A145" s="21" t="s">
+        <v>544</v>
+      </c>
+      <c r="B145" s="22" t="s">
+        <v>545</v>
+      </c>
+      <c r="C145" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D145" s="23" t="s">
+        <v>546</v>
+      </c>
+      <c r="E145" s="33">
+        <v>6.7121000000000004</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="8">
+        <v>46205</v>
+      </c>
+      <c r="H145" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A146" s="21" t="s">
+        <v>547</v>
+      </c>
+      <c r="B146" s="22" t="s">
+        <v>548</v>
+      </c>
+      <c r="C146" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D146" s="23" t="s">
+        <v>549</v>
+      </c>
+      <c r="E146" s="33">
+        <v>0.6502</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="8">
+        <v>46246</v>
+      </c>
+      <c r="H146" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A147" s="27" t="s">
+        <v>550</v>
+      </c>
+      <c r="B147" s="28" t="s">
+        <v>551</v>
+      </c>
+      <c r="C147" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D147" s="29" t="s">
+        <v>552</v>
+      </c>
+      <c r="E147" s="33">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="8">
+        <v>46230</v>
+      </c>
+      <c r="H147" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A148" s="21" t="s">
+        <v>553</v>
+      </c>
+      <c r="B148" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="C148" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D148" s="23" t="s">
+        <v>555</v>
+      </c>
+      <c r="E148" s="33">
+        <v>0.24990000000000001</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="8">
+        <v>46248</v>
+      </c>
+      <c r="H148" s="8">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A149" s="21" t="s">
+        <v>563</v>
+      </c>
+      <c r="B149" s="22" t="s">
+        <v>564</v>
+      </c>
+      <c r="C149" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D149" s="23" t="s">
+        <v>565</v>
+      </c>
+      <c r="E149" s="33">
+        <v>2.1000999999999999</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="8">
+        <v>46058</v>
+      </c>
+      <c r="H149" s="8">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A150" s="21" t="s">
+        <v>566</v>
+      </c>
+      <c r="B150" s="22" t="s">
+        <v>567</v>
+      </c>
+      <c r="C150" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150" s="23" t="s">
+        <v>568</v>
+      </c>
+      <c r="E150" s="33">
+        <v>0.2213</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="8">
+        <v>46241</v>
+      </c>
+      <c r="H150" s="8">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A151" s="21" t="s">
+        <v>569</v>
+      </c>
+      <c r="B151" s="22" t="s">
+        <v>570</v>
+      </c>
+      <c r="C151" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D151" s="23" t="s">
+        <v>391</v>
+      </c>
+      <c r="E151" s="33">
+        <v>0.6018</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="8">
+        <v>46076</v>
+      </c>
+      <c r="H151" s="8">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A152" s="21" t="s">
+        <v>571</v>
+      </c>
+      <c r="B152" s="22" t="s">
+        <v>572</v>
+      </c>
+      <c r="C152" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D152" s="23" t="s">
+        <v>573</v>
+      </c>
+      <c r="E152" s="33">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="8">
+        <v>46247</v>
+      </c>
+      <c r="H152" s="8">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A153" s="21" t="s">
+        <v>574</v>
+      </c>
+      <c r="B153" s="22" t="s">
+        <v>514</v>
+      </c>
+      <c r="C153" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D153" s="23" t="s">
+        <v>334</v>
+      </c>
+      <c r="E153" s="33">
+        <v>8.2495999999999992</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="8">
+        <v>46185</v>
+      </c>
+      <c r="H153" s="8">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A154" s="21" t="s">
+        <v>575</v>
+      </c>
+      <c r="B154" s="22" t="s">
+        <v>576</v>
+      </c>
+      <c r="C154" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D154" s="23" t="s">
+        <v>577</v>
+      </c>
+      <c r="E154" s="33">
+        <v>31.501999999999999</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="8">
+        <v>46169</v>
+      </c>
+      <c r="H154" s="8">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A155" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="B155" s="22" t="s">
+        <v>579</v>
+      </c>
+      <c r="C155" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D155" s="23" t="s">
+        <v>580</v>
+      </c>
+      <c r="E155" s="33">
+        <v>0.29499999999999998</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="8">
+        <v>46247</v>
+      </c>
+      <c r="H155" s="8">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A156" s="21" t="s">
+        <v>581</v>
+      </c>
+      <c r="B156" s="22" t="s">
+        <v>582</v>
+      </c>
+      <c r="C156" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D156" s="23" t="s">
+        <v>583</v>
+      </c>
+      <c r="E156" s="33">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...28 lines deleted...]
-      <c r="C5" s="2" t="s">
+      <c r="F156" t="s">
+        <v>584</v>
+      </c>
+      <c r="G156" s="8">
+        <v>46168</v>
+      </c>
+      <c r="H156" s="8">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A157" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="B157" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="C157" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D157" s="23" t="s">
+        <v>587</v>
+      </c>
+      <c r="E157" s="33">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="8">
+        <v>46255</v>
+      </c>
+      <c r="H157" s="8">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A158" s="21" t="s">
+        <v>588</v>
+      </c>
+      <c r="B158" s="22" t="s">
+        <v>589</v>
+      </c>
+      <c r="C158" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D158" s="23" t="s">
+        <v>325</v>
+      </c>
+      <c r="E158" s="33">
+        <v>1.3134999999999999</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="8">
+        <v>46231</v>
+      </c>
+      <c r="H158" s="8">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A159" s="21" t="s">
+        <v>590</v>
+      </c>
+      <c r="B159" s="22" t="s">
+        <v>591</v>
+      </c>
+      <c r="C159" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D159" s="23" t="s">
+        <v>592</v>
+      </c>
+      <c r="E159" s="33">
+        <v>0.53779999999999994</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="8">
+        <v>46280</v>
+      </c>
+      <c r="H159" s="8">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A160" s="21" t="s">
+        <v>593</v>
+      </c>
+      <c r="B160" s="22" t="s">
+        <v>594</v>
+      </c>
+      <c r="C160" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D160" s="23" t="s">
+        <v>595</v>
+      </c>
+      <c r="E160" s="33">
+        <v>9.2074999999999996</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="8">
+        <v>46191</v>
+      </c>
+      <c r="H160" s="8">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A161" s="21" t="s">
+        <v>596</v>
+      </c>
+      <c r="B161" s="22" t="s">
+        <v>597</v>
+      </c>
+      <c r="C161" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161" s="23" t="s">
+        <v>598</v>
+      </c>
+      <c r="E161" s="33">
+        <v>0.1004</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="8">
+        <v>46255</v>
+      </c>
+      <c r="H161" s="8">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A162" s="21" t="s">
+        <v>599</v>
+      </c>
+      <c r="B162" s="22" t="s">
+        <v>600</v>
+      </c>
+      <c r="C162" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D162" s="23" t="s">
+        <v>601</v>
+      </c>
+      <c r="E162" s="33">
+        <v>4.5750000000000002</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="8">
+        <v>46261</v>
+      </c>
+      <c r="H162" s="8">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A163" s="21" t="s">
+        <v>602</v>
+      </c>
+      <c r="B163" s="22" t="s">
+        <v>603</v>
+      </c>
+      <c r="C163" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="11" t="s">
-[...22 lines deleted...]
-      <c r="C6" s="2" t="s">
+      <c r="D163" s="23" t="s">
+        <v>604</v>
+      </c>
+      <c r="E163" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F163" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="8">
+        <v>46210</v>
+      </c>
+      <c r="H163" s="8">
+        <v>46288</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A164" s="21" t="s">
+        <v>605</v>
+      </c>
+      <c r="B164" s="22" t="s">
+        <v>606</v>
+      </c>
+      <c r="C164" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D164" s="23" t="s">
+        <v>607</v>
+      </c>
+      <c r="E164" s="33">
+        <v>0.50029999999999997</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="8">
+        <v>46268</v>
+      </c>
+      <c r="H164" s="8">
+        <v>46290</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A165" s="21" t="s">
+        <v>608</v>
+      </c>
+      <c r="B165" s="22" t="s">
+        <v>609</v>
+      </c>
+      <c r="C165" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D165" s="23" t="s">
+        <v>565</v>
+      </c>
+      <c r="E165" s="33">
+        <v>2.2136999999999998</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="8">
+        <v>46058</v>
+      </c>
+      <c r="H165" s="8">
+        <v>46290</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A166" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="B166" s="22" t="s">
+        <v>611</v>
+      </c>
+      <c r="C166" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D166" s="23" t="s">
+        <v>607</v>
+      </c>
+      <c r="E166" s="33">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="8">
+        <v>46279</v>
+      </c>
+      <c r="H166" s="8">
+        <v>46290</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A167" s="21" t="s">
+        <v>612</v>
+      </c>
+      <c r="B167" s="22" t="s">
+        <v>613</v>
+      </c>
+      <c r="C167" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D167" s="23" t="s">
+        <v>614</v>
+      </c>
+      <c r="E167" s="33">
+        <v>0.2006</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="8">
+        <v>46134</v>
+      </c>
+      <c r="H167" s="8">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A168" s="21" t="s">
+        <v>615</v>
+      </c>
+      <c r="B168" s="22" t="s">
+        <v>616</v>
+      </c>
+      <c r="C168" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="11" t="s">
-[...22 lines deleted...]
-      <c r="C7" s="2" t="s">
+      <c r="D168" s="23" t="s">
+        <v>617</v>
+      </c>
+      <c r="E168" s="33">
+        <v>0.1792</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="8">
+        <v>46189</v>
+      </c>
+      <c r="H168" s="8">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A169" s="21" t="s">
+        <v>618</v>
+      </c>
+      <c r="B169" s="22" t="s">
+        <v>619</v>
+      </c>
+      <c r="C169" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D169" s="23" t="s">
+        <v>617</v>
+      </c>
+      <c r="E169" s="33">
+        <v>0.37819999999999998</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="8">
+        <v>46189</v>
+      </c>
+      <c r="H169" s="8">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A170" s="21" t="s">
+        <v>620</v>
+      </c>
+      <c r="B170" s="22" t="s">
+        <v>621</v>
+      </c>
+      <c r="C170" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="11" t="s">
-[...22 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="D170" s="23" t="s">
+        <v>622</v>
+      </c>
+      <c r="E170" s="33">
+        <v>0.1094</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="8">
+        <v>46188</v>
+      </c>
+      <c r="H170" s="8">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A171" s="21" t="s">
+        <v>623</v>
+      </c>
+      <c r="B171" s="22" t="s">
+        <v>624</v>
+      </c>
+      <c r="C171" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="11" t="s">
-[...2556 lines deleted...]
-      <c r="G106" s="13">
+      <c r="D171" s="23" t="s">
+        <v>625</v>
+      </c>
+      <c r="E171" s="33">
+        <v>0.35199999999999998</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="8">
         <v>46184</v>
       </c>
-      <c r="H106" s="13">
-[...1070 lines deleted...]
-      <c r="A148" s="14" t="s">
+      <c r="H171" s="8">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A172" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="D148" s="11"/>
-[...6 lines deleted...]
-      </c>
+      <c r="B172" s="9">
+        <v>167</v>
+      </c>
+      <c r="D172" s="12"/>
+      <c r="E172" s="10">
+        <v>2064.1956999999998</v>
+      </c>
+      <c r="G172" s="8"/>
+      <c r="H172" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="D4" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17D509DD-F9D3-4AE4-8F6D-5626C0D94F16}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:E52"/>
+  <dimension ref="A1:E53"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="48.33203125" style="2" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="16384" width="8.5546875" style="2"/>
+    <col min="1" max="1" width="43.69140625" customWidth="1"/>
+    <col min="2" max="2" width="11.07421875" customWidth="1"/>
+    <col min="3" max="3" width="17.3046875" customWidth="1"/>
+    <col min="4" max="4" width="16.53515625" customWidth="1"/>
+    <col min="5" max="5" width="32.3828125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="49" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="18"/>
-[...5 lines deleted...]
-      <c r="A2" s="19" t="s">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+    </row>
+    <row r="2" spans="1:5" ht="31.4" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="50" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="19"/>
-[...14 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+    </row>
+    <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="46" t="s">
+        <v>559</v>
+      </c>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+    </row>
+    <row r="4" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="34" t="s">
         <v>94</v>
       </c>
-      <c r="C4" s="20" t="s">
+      <c r="C4" s="35" t="s">
         <v>95</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="36" t="s">
         <v>96</v>
       </c>
-      <c r="E4" s="21" t="s">
+      <c r="E4" s="37" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A5" s="2" t="s">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A5" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="23">
+      <c r="C5" s="4">
         <v>29</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="E5" s="24">
+      <c r="E5" s="38">
         <v>43822</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A6" s="2" t="s">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A6" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="23">
+      <c r="C6" s="4">
         <v>5</v>
       </c>
-      <c r="D6" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="24">
+      <c r="D6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="38">
         <v>44441</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A7" s="2" t="s">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A7" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C7" s="4">
         <v>5</v>
       </c>
-      <c r="D7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="24">
+      <c r="D7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="38">
         <v>44766</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A8" s="2" t="s">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A8" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="4">
         <v>60</v>
       </c>
-      <c r="D8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="24">
+      <c r="D8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="38">
         <v>44825</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A9" s="2" t="s">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A9" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B9" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="4">
         <v>250</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="38">
         <v>45118</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A10" s="2" t="s">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A10" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B10" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="4">
         <v>320</v>
       </c>
-      <c r="D10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="24">
+      <c r="D10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="38">
         <v>45131</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A11" s="2" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A11" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B11" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="4">
         <v>90</v>
       </c>
-      <c r="D11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="24">
+      <c r="D11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="38">
         <v>45291</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A12" s="2" t="s">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A12" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B12" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="4">
         <v>414</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="38">
         <v>45302</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A13" s="2" t="s">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A13" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B13" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="4">
         <v>77</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="38">
         <v>45362</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A14" s="2" t="s">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A14" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B14" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="4">
         <v>285</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="38">
         <v>45519</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A15" s="2" t="s">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A15" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="B15" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="23">
+      <c r="C15" s="4">
         <v>228</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="38">
         <v>45562</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A16" s="2" t="s">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A16" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B16" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="4">
         <v>118.8</v>
       </c>
-      <c r="D16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="24">
+      <c r="D16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="38">
         <v>45616</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A17" s="2" t="s">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A17" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B17" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C17" s="23">
+      <c r="C17" s="4">
         <v>450</v>
       </c>
-      <c r="D17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="24">
+      <c r="D17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="38">
         <v>45643</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A18" s="2" t="s">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A18" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="B18" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="4">
         <v>108</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="38">
         <v>45649</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B19" s="2" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A19" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="4">
+        <v>280</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="38">
+        <v>45694</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A20" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="23">
-[...13 lines deleted...]
-      <c r="B20" s="2" t="s">
+      <c r="C20" s="4">
+        <v>172</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="38">
+        <v>45727</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A21" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="4">
+        <v>80</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="38">
+        <v>45756</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A22" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="4">
+        <v>190</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="38">
+        <v>45763</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A23" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="4">
+        <v>25</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="38">
+        <v>45765</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A24" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="4">
+        <v>240</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="38">
+        <v>45776</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A25" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="4">
+        <v>27</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="38">
+        <v>45862</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A26" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="4">
+        <v>105</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E26" s="38">
+        <v>45951</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A27" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="4">
+        <v>300</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="38">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A28" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="4">
+        <v>108</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E28" s="38">
+        <v>46007</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A29" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="23">
-[...13 lines deleted...]
-      <c r="B21" s="2" t="s">
+      <c r="C29" s="4">
+        <v>247</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E29" s="38">
+        <v>46010</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="4">
+        <v>205</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E30" s="38">
+        <v>46014</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A31" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="4">
+        <v>288</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" s="38">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A32" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" s="4">
+        <v>133</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E32" s="38">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A33" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="23">
-[...13 lines deleted...]
-      <c r="B22" s="2" t="s">
+      <c r="C33" s="4">
+        <v>55</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="38">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A34" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" s="4">
+        <v>30</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="38">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A35" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" s="4">
+        <v>440</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="38">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A36" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="4">
+        <v>75</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="38">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A37" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="4">
+        <v>75</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="38">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A38" s="39" t="s">
+        <v>256</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="40">
+        <v>135</v>
+      </c>
+      <c r="D38" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="41">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A39" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="40">
+        <v>300</v>
+      </c>
+      <c r="D39" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="41">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="4">
+        <v>300</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="38">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A41" s="42" t="s">
+        <v>296</v>
+      </c>
+      <c r="B41" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="40">
+        <v>690</v>
+      </c>
+      <c r="D41" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="41">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A42" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C22" s="23">
-[...13 lines deleted...]
-      <c r="B23" s="2" t="s">
+      <c r="C42" s="4">
+        <v>100</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="38">
+        <v>46176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A43" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B43" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="40">
+        <v>281</v>
+      </c>
+      <c r="D43" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="41">
+        <v>46178</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A44" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="4">
+        <v>120</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="38">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A45" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="4">
+        <v>435</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E45" s="38">
+        <v>46227</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A46" s="39" t="s">
+        <v>309</v>
+      </c>
+      <c r="B46" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="C23" s="23">
-[...19 lines deleted...]
-      <c r="D24" s="2" t="s">
+      <c r="C46" s="40">
+        <v>200</v>
+      </c>
+      <c r="D46" s="39" t="s">
         <v>108</v>
       </c>
-      <c r="E24" s="24">
-[...4 lines deleted...]
-      <c r="A25" s="2" t="s">
+      <c r="E46" s="41">
+        <v>46232</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A47" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="4">
+        <v>150</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="38">
+        <v>46247</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A48" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="4">
+        <v>150</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E48" s="38">
+        <v>46247</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A49" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="4">
+        <v>72</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E49" s="38">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A50" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="4">
+        <v>399</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E50" s="38">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A51" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" s="4">
         <v>120</v>
       </c>
-      <c r="B25" s="2" t="s">
-[...50 lines deleted...]
-      <c r="B28" s="2" t="s">
+      <c r="D51" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E51" s="38">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A52" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="23">
-[...2 lines deleted...]
-      <c r="D28" s="2" t="s">
+      <c r="C52" s="4">
+        <v>490</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="E28" s="24">
-[...395 lines deleted...]
-      <c r="A52" s="14" t="s">
+      <c r="E52" s="38">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A53" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="C52" s="26">
-        <v>8732</v>
+      <c r="C53" s="11">
+        <v>9456.7999999999993</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <conditionalFormatting sqref="A39">
-    <cfRule type="duplicateValues" dxfId="28" priority="4"/>
-    <cfRule type="expression" dxfId="27" priority="5">
+    <cfRule type="duplicateValues" dxfId="5" priority="6"/>
+    <cfRule type="expression" dxfId="4" priority="7">
       <formula>$B39=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="26" priority="6"/>
+    <cfRule type="duplicateValues" dxfId="3" priority="8"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A41 A43">
-    <cfRule type="duplicateValues" dxfId="25" priority="1"/>
-    <cfRule type="expression" dxfId="24" priority="2">
+    <cfRule type="duplicateValues" dxfId="2" priority="3"/>
+    <cfRule type="expression" dxfId="1" priority="4">
       <formula>$B41=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="23" priority="3"/>
+    <cfRule type="duplicateValues" dxfId="0" priority="5"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1837E23-2EB2-4CF7-AAE7-B6789B654D68}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:D83"/>
+  <dimension ref="A1:D80"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="46.5546875" style="2" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="50.61328125" customWidth="1"/>
+    <col min="2" max="2" width="12.3828125" customWidth="1"/>
+    <col min="3" max="3" width="19" customWidth="1"/>
+    <col min="4" max="4" width="18.15234375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="25.8" x14ac:dyDescent="0.3">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="52" t="s">
         <v>129</v>
       </c>
-      <c r="B1" s="27"/>
-[...4 lines deleted...]
-      <c r="A2" s="28" t="s">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+    </row>
+    <row r="2" spans="1:4" ht="31.4" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="53" t="s">
         <v>130</v>
       </c>
-      <c r="B2" s="28"/>
-[...12 lines deleted...]
-      <c r="A4" s="30" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+    </row>
+    <row r="3" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="51" t="s">
+        <v>559</v>
+      </c>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+    </row>
+    <row r="4" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="45" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="43" t="s">
         <v>94</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="D4" s="43" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A5" s="2" t="s">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A5" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="23">
+      <c r="C5" s="4">
         <v>1400</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A6" s="32" t="s">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A6" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="23">
+      <c r="C6" s="5">
         <v>280</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A7" s="2" t="s">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A7" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C7" s="5">
         <v>64</v>
       </c>
-      <c r="D7" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="D7" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A8" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="5">
         <v>250</v>
       </c>
-      <c r="D8" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="D8" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A9" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B9" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="5">
         <v>224</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A10" s="2" t="s">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A10" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B10" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="5">
         <v>252</v>
       </c>
-      <c r="D10" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="D10" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A11" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="5">
         <v>75</v>
       </c>
-      <c r="D11" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="D11" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A12" s="3" t="s">
         <v>299</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B12" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="5">
         <v>600</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="D12" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A13" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B13" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="5">
         <v>400</v>
       </c>
-      <c r="D13" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="D13" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A14" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B14" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="5">
         <v>1000</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A15" s="2" t="s">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A15" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="B15" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="23">
+      <c r="C15" s="5">
         <v>775</v>
       </c>
-      <c r="D15" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="D15" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A16" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B16" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="5">
         <v>100</v>
       </c>
-      <c r="D16" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="D16" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A17" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B17" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="23">
+      <c r="C17" s="5">
         <v>240</v>
       </c>
-      <c r="D17" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="D17" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A18" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="B18" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="5">
         <v>1400</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A19" s="2" t="s">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A19" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="B19" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="5">
         <v>205</v>
       </c>
-      <c r="D19" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="D19" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A20" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="B20" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C20" s="23">
+      <c r="C20" s="5">
         <v>350</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A21" s="2" t="s">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A21" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="B21" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C21" s="23">
+      <c r="C21" s="5">
         <v>704</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A22" s="2" t="s">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A22" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="B22" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="23">
+      <c r="C22" s="5">
         <v>66</v>
       </c>
-      <c r="D22" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="D22" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A23" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="B23" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C23" s="5">
         <v>284</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A24" s="2" t="s">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A24" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="B24" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C24" s="5">
         <v>440</v>
       </c>
-      <c r="D24" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="2" t="s">
+      <c r="D24" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A25" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="B25" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C25" s="5">
         <v>95</v>
       </c>
-      <c r="D25" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="D25" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A26" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="B26" s="2" t="s">
+      <c r="B26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="23">
+      <c r="C26" s="5">
         <v>800</v>
       </c>
-      <c r="D26" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="D26" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A27" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="B27" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C27" s="5">
         <v>357</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A28" s="2" t="s">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A28" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="B28" s="2" t="s">
+      <c r="B28" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C28" s="23">
+      <c r="C28" s="5">
         <v>125</v>
       </c>
-      <c r="D28" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A29" s="2" t="s">
+      <c r="D28" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A29" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="B29" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C29" s="23">
+      <c r="C29" s="5">
         <v>350</v>
       </c>
-      <c r="D29" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="D29" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A30" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="B30" s="2" t="s">
+      <c r="B30" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="23">
+      <c r="C30" s="5">
         <v>77</v>
       </c>
-      <c r="D30" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B31" s="2" t="s">
+      <c r="D30" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A31" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="5">
+        <v>60</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A32" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="5">
+        <v>300</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A33" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="5">
+        <v>380</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A34" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="5">
+        <v>250</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A35" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="5">
+        <v>450</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A36" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="5">
+        <v>600</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A37" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C31" s="23">
-[...2 lines deleted...]
-      <c r="D31" s="2" t="s">
+      <c r="C37" s="5">
+        <v>250</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A38" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="5">
+        <v>600</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A39" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="5">
+        <v>585</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B32" s="2" t="s">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A40" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" s="5">
+        <v>138</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A41" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="5">
+        <v>256</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A42" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C32" s="23">
+      <c r="C42" s="5">
+        <v>100</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A43" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C43" s="5">
+        <v>600</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A44" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="5">
+        <v>150</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A45" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" s="5">
+        <v>350</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A46" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" s="5">
+        <v>230</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A47" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C47" s="5">
         <v>60</v>
       </c>
-      <c r="D32" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B33" s="2" t="s">
+      <c r="D47" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A48" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="5">
+        <v>100</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A49" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="5">
+        <v>634</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A50" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" s="5">
+        <v>550</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A51" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" s="5">
+        <v>450</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A52" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="5">
+        <v>363</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A53" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="5">
+        <v>360</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A54" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="5">
+        <v>90</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A55" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" s="5">
+        <v>350</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A56" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C56" s="5">
+        <v>288</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A57" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C57" s="5">
+        <v>300</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A58" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B58" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C33" s="23">
+      <c r="C58" s="5">
         <v>300</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D58" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A59" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C59" s="5">
+        <v>400</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A60" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C60" s="5">
+        <v>700</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A61" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" s="5">
+        <v>120</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A62" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" s="5">
+        <v>700</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B34" s="2" t="s">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A63" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C34" s="23">
-[...10 lines deleted...]
-      <c r="B35" s="2" t="s">
+      <c r="C63" s="5">
+        <v>500</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A64" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="5">
+        <v>436.5</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A65" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C65" s="5">
+        <v>1000</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A66" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" s="5">
+        <v>1152</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A67" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B67" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C35" s="23">
+      <c r="C67" s="5">
+        <v>230</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A68" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="5">
+        <v>1100</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A69" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" s="5">
+        <v>62</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A70" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" s="5">
+        <v>936</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A71" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" s="5">
+        <v>265</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A72" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C72" s="5">
         <v>250</v>
       </c>
-      <c r="D35" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B36" s="2" t="s">
+      <c r="D72" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A73" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B73" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C36" s="23">
+      <c r="C73" s="5">
+        <v>300</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A74" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C74" s="5">
+        <v>600</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A75" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C75" s="5">
         <v>450</v>
       </c>
-      <c r="D36" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B37" s="2" t="s">
+      <c r="D75" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A76" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C76" s="5">
+        <v>108</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A77" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B77" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C37" s="23">
-[...2 lines deleted...]
-      <c r="D37" s="2" t="s">
+      <c r="C77" s="5">
+        <v>70</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="B40" s="2" t="s">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A78" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B78" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C40" s="23">
-[...2 lines deleted...]
-      <c r="D40" s="2" t="s">
+      <c r="C78" s="5">
+        <v>1500</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B41" s="2" t="s">
+    <row r="79" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A79" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="B79" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C41" s="23">
-[...16 lines deleted...]
-      <c r="D42" s="2" t="s">
+      <c r="C79" s="5">
+        <v>500</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
-[...174 lines deleted...]
-      <c r="C55" s="23">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A80" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="D55" s="2" t="s">
-[...387 lines deleted...]
-      </c>
+      <c r="B80" s="9"/>
+      <c r="C80" s="10">
+        <v>31436.5</v>
+      </c>
+      <c r="D80" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -9155,121 +10313,121 @@
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </m580224f57af48d5998ad1d627b3f8a6>
     <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
     <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
     <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </g1c5c8a5ed744825af876dc81dccc5dd>
     <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
-    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-5926</_dlc_DocId>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-6552</_dlc_DocId>
     <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
     <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
     <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
     <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">LRET</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d2fb7dd3-b0cf-409c-b56b-719140036095</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Website</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de827eaf-f7a3-4176-8f93-379c9f475bb6</TermId>
         </TermInfo>
       </Terms>
     </jfdbf192cf3e432bae7ead6b01437832>
     <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">RET</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a9e05a0d-e9cf-41f9-8c8f-424688151957</TermId>
         </TermInfo>
       </Terms>
     </fbf5ba1606af44cc8a6bbbd47132b0ab>
     <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
     <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </i0f84bba906045b4af568ee102a52dcb>
     <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
-      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-5926</Url>
-      <Description>EDICOMMS-978595777-5926</Description>
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-6552</Url>
+      <Description>EDICOMMS-978595777-6552</Description>
     </_dlc_DocIdUrl>
     <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
     <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
     <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
     <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </c275726743ff40b1bd16afcbde5101e0>
     <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2">
       <Value>34</Value>
       <Value>66</Value>
       <Value>105</Value>
     </TaxCatchAll>
     <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
     <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
-    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-09-21T05:54:14+00:00</EDi_DocumentDate>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-10-14T06:45:32+00:00</EDi_DocumentDate>
     <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B22D1D22-DE8C-4A2C-9EBE-488CBC4173B6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C91382E3-F7E2-4843-8369-3B4E62DA4172}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCBB7D61-F98E-43FC-A707-97C93B3E755B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F0C59AD-AAFD-4075-B918-99817C135FF8}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93E7EEAF-8714-40E3-B8CC-FA1B3A894DE6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4FF96E5-C4ED-4E27-B364-B66E187417AE}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51D1A3C6-C387-4E33-B939-FF5F6CD0AB0A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54E5A76D-EE5A-458B-94A3-0A1930A0961E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Approved</vt:lpstr>
       <vt:lpstr>Committed</vt:lpstr>
       <vt:lpstr>Probable</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -9293,45 +10451,45 @@
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CER_Scheme">
     <vt:lpwstr>66;#RET|a9e05a0d-e9cf-41f9-8c8f-424688151957</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RevIMBCS">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CER_Client">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_docset_NoMedatataSyncRequired">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="CER_Agency">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CER_FileKeywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="CER_FileKeywords">
     <vt:lpwstr>105;#LRET|d2fb7dd3-b0cf-409c-b56b-719140036095;#34;#Website|de827eaf-f7a3-4176-8f93-379c9f475bb6</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EDi_DocumentKeywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EDi_DocumentKeywords">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>3261000c-96c9-4b6a-ab48-f74892800304</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>39b2999f-617c-4d78-ad16-68f5b6cb0cea</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_State">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CER_Agency">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CER_State">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>