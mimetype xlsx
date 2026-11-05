--- v13 (2026-10-15)
+++ v14 (2026-11-05)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="8" documentId="8_{90A40AB3-0A83-4A73-931F-C29A2DF42846}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5EECF579-4B22-49DB-A4D4-9BBEEF0AE841}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DC549C9D-E261-4D64-946C-18806102D3E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="584" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Approved" sheetId="9" r:id="rId1"/>
     <sheet name="Committed" sheetId="10" r:id="rId2"/>
     <sheet name="Probable" sheetId="11" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -815,53 +814,50 @@
   <si>
     <t>Uniting Starrett Lodge - Solar w SGU - NSW</t>
   </si>
   <si>
     <t>SRPXQLR1</t>
   </si>
   <si>
     <t>Woolworths Doolandella 2938 - Solar - QLD</t>
   </si>
   <si>
     <t>SRPYNSL4</t>
   </si>
   <si>
     <t>AU866 Translink - Solar w SGU - NSW</t>
   </si>
   <si>
     <t>La Salle College PV System - Solar - WA</t>
   </si>
   <si>
     <t>Laceby Solar Farm</t>
   </si>
   <si>
     <t>Muswellbrook Solar Farm</t>
   </si>
   <si>
-    <t>Parron Maam Marang Farm</t>
-[...1 lines deleted...]
-  <si>
     <t>Tarong West Wind Project</t>
   </si>
   <si>
     <t>SRPYNSB0</t>
   </si>
   <si>
     <t>The Gables Retail Centre &amp; BESS - Solar w SGU - NSW</t>
   </si>
   <si>
     <t>SRPXQLR5</t>
   </si>
   <si>
     <t>Willawong Warehouse 1 &amp; BESS - Solar - QLD</t>
   </si>
   <si>
     <t>SRPYNSL5</t>
   </si>
   <si>
     <t>AU470 Airgate - WW Solar w SGU - NSW</t>
   </si>
   <si>
     <t>SRPXSA22</t>
   </si>
   <si>
     <t>Costa Monarto - Solar - SA</t>
@@ -1574,53 +1570,50 @@
   <si>
     <t>Origin PPA-3366 Moggill Rd Moggill - Solar w SGU - QLD</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>SRPYNSM1</t>
   </si>
   <si>
     <t>Origin PPA-7 Gossan St Broken Hill-Solar w SGU-NSW</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>SRPXSA24</t>
   </si>
   <si>
     <t>Bunnings Woodville - Solar - SA</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>Richmond Valley Solar Farm</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLR2</t>
   </si>
   <si>
     <t>Bundamba AWTP-Solar-QLD</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>CleanPeak Energy - Carawatha Solar Farm - Solar - NSW</t>
   </si>
   <si>
     <t>SRPYNSN1</t>
   </si>
   <si>
     <t>Daisy Hill Solar Farm - Solar - NSW</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>SRPXVCX5</t>
   </si>
   <si>
     <t>GPT Highpoint Coles - Solar - VIC</t>
@@ -1926,50 +1919,56 @@
     <t>Origin PPA-111 Quarry Rd Erskine Park MDB4-Solar-NSW</t>
   </si>
   <si>
     <t>SRPXQLM7</t>
   </si>
   <si>
     <t>Origin PPA-114 Spencer St Gatton - Solar - QLD</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>SRPYNSO1</t>
   </si>
   <si>
     <t>Origin PPA-8 Station St Fairfield - Solar - NSW</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>Jinbi Solar Project 1</t>
   </si>
   <si>
     <t>Waroona Renewable Energy Project (Stage 1)</t>
+  </si>
+  <si>
+    <t>Richmond Valley Solar Farm (Stage 1)</t>
+  </si>
+  <si>
+    <t>Parron Maam Marang Wind Farm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.000_-;\-* #,##0.000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="0.000"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
@@ -2260,174 +2259,686 @@
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="2" tint="-9.9948118533890809E-2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="40">
+  <dxfs count="41">
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="0.000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
@@ -2451,495 +2962,189 @@
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
-[...16 lines deleted...]
-    <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="35" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="166" formatCode="#,##0.000"/>
-[...1 lines deleted...]
-    <dxf>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom/>
-      </border>
-[...16 lines deleted...]
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom/>
-      </border>
-[...14 lines deleted...]
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FF005874"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
-      <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
-[...110 lines deleted...]
-    <dxf>
       <font>
         <b val="0"/>
       </font>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
-        </bottom>
-[...129 lines deleted...]
-          <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
       </font>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FF9BC2E6"/>
         </top>
       </border>
-    </dxf>
-[...6 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -2952,122 +3157,118 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="39"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="36"/>
+      <tableStyleElement type="wholeTable" dxfId="40"/>
+      <tableStyleElement type="headerRow" dxfId="39"/>
+      <tableStyleElement type="firstColumn" dxfId="38"/>
+      <tableStyleElement type="firstRowStripe" dxfId="37"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{DE1A6D83-2535-42C5-A7CA-DA0BA77256C9}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFFFF00"/>
       <color rgb="FFD5D6D4"/>
       <color rgb="FF005874"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H171" totalsRowShown="0" dataDxfId="35" totalsRowDxfId="33" tableBorderDxfId="34" totalsRowBorderDxfId="32">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H171" totalsRowShown="0" dataDxfId="11" totalsRowDxfId="35" tableBorderDxfId="36" totalsRowBorderDxfId="34">
   <autoFilter ref="A4:H171" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="31"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="24"/>
+    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="19"/>
+    <tableColumn id="2" xr3:uid="{CADAFA37-C8E3-422D-A7D3-91AD4EA5D0DF}" name="Power station name" dataDxfId="18"/>
+    <tableColumn id="3" xr3:uid="{2B2127FB-057C-46F0-AA26-9609842B7E74}" name="State" dataDxfId="17"/>
+    <tableColumn id="4" xr3:uid="{3FF39BEC-FBC0-4B18-9CB8-AA042622F5FF}" name="Postcode" dataDxfId="16"/>
+    <tableColumn id="5" xr3:uid="{626FDD98-5558-4BF0-B2E4-D801DE3552C5}" name="Installed capacity (MW)" dataDxfId="15"/>
+    <tableColumn id="6" xr3:uid="{C7C3E84D-B1C5-4395-8C7A-42D493A0876D}" name="Fuel Source (s)" dataDxfId="14"/>
+    <tableColumn id="7" xr3:uid="{A3571B06-4783-4E83-9572-9468520C8C59}" name="Accreditation start date" dataDxfId="13"/>
+    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="12"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E52" totalsRowShown="0" dataDxfId="23" totalsRowDxfId="21" tableBorderDxfId="22">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E52" totalsRowShown="0" dataDxfId="5" totalsRowDxfId="32" tableBorderDxfId="33">
   <autoFilter ref="A4:E52" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="20"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="16"/>
+    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="10"/>
+    <tableColumn id="2" xr3:uid="{D7E42F01-B2CB-4152-91A0-60DCBF1D5C9C}" name="State " dataDxfId="9"/>
+    <tableColumn id="3" xr3:uid="{7606CABA-955E-453E-90A9-4D9B6CBD7105}" name="MW Capacity" dataDxfId="8"/>
+    <tableColumn id="4" xr3:uid="{C9D0AF91-BAF0-462E-8296-7AD6990E0FDD}" name="Fuel Source" dataDxfId="7"/>
+    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D79" totalsRowShown="0" headerRowDxfId="15" tableBorderDxfId="14">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D79" totalsRowShown="0" headerRowDxfId="31" dataDxfId="0" tableBorderDxfId="30">
   <autoFilter ref="A4:D79" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="13" totalsRowDxfId="12"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="7" totalsRowDxfId="6"/>
+    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="4" totalsRowDxfId="29"/>
+    <tableColumn id="2" xr3:uid="{8822E2A4-C749-4723-93A2-B42A2506EAE9}" name="State " dataDxfId="3" totalsRowDxfId="28"/>
+    <tableColumn id="3" xr3:uid="{3315BE4D-E527-48C5-A7B8-40187787A8C8}" name="MW Capacity" dataDxfId="2" totalsRowDxfId="27"/>
+    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="1" totalsRowDxfId="26"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3314,6524 +3515,6523 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1174958-96CB-415F-9990-A65FDA46B647}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="20.15234375" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="69.15234375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="20.69140625" customWidth="1"/>
+    <col min="2" max="2" width="68.4609375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.3046875" customWidth="1"/>
+    <col min="4" max="4" width="14.23046875" customWidth="1"/>
+    <col min="5" max="5" width="24.69140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.4609375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="25.921875" customWidth="1"/>
+    <col min="8" max="8" width="18.84375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...8 lines deleted...]
-      <c r="A2" s="47" t="s">
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+    </row>
+    <row r="2" spans="1:8" ht="38.049999999999997" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="47"/>
-[...5 lines deleted...]
-      <c r="H2" s="47"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
     </row>
     <row r="3" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="14" t="s">
+        <v>557</v>
+      </c>
+      <c r="B3" s="14"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+    </row>
+    <row r="4" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A5" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="26" t="s">
+        <v>364</v>
+      </c>
+      <c r="E5" s="27">
+        <v>0.4209</v>
+      </c>
+      <c r="F5" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="28">
+        <v>45951</v>
+      </c>
+      <c r="H5" s="29">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A6" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="26" t="s">
+        <v>365</v>
+      </c>
+      <c r="E6" s="27">
+        <v>0.1903</v>
+      </c>
+      <c r="F6" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="28">
+        <v>46000</v>
+      </c>
+      <c r="H6" s="29">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A7" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>366</v>
+      </c>
+      <c r="E7" s="27">
+        <v>0.16239999999999999</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="28">
+        <v>45978</v>
+      </c>
+      <c r="H7" s="29">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A8" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="26" t="s">
+        <v>367</v>
+      </c>
+      <c r="E8" s="27">
+        <v>0.13969999999999999</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="28">
+        <v>46007</v>
+      </c>
+      <c r="H8" s="29">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="26" t="s">
+        <v>368</v>
+      </c>
+      <c r="E9" s="27">
+        <v>0.84960000000000002</v>
+      </c>
+      <c r="F9" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="28">
+        <v>46008</v>
+      </c>
+      <c r="H9" s="29">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A10" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="26" t="s">
+        <v>369</v>
+      </c>
+      <c r="E10" s="27">
+        <v>0.19939999999999999</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="28">
+        <v>45985</v>
+      </c>
+      <c r="H10" s="29">
+        <v>46031</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="26" t="s">
+        <v>370</v>
+      </c>
+      <c r="E11" s="27">
+        <v>0.47789999999999999</v>
+      </c>
+      <c r="F11" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="28">
+        <v>46002</v>
+      </c>
+      <c r="H11" s="29">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A12" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>371</v>
+      </c>
+      <c r="E12" s="27">
+        <v>0.25850000000000001</v>
+      </c>
+      <c r="F12" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="28">
+        <v>45910</v>
+      </c>
+      <c r="H12" s="29">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A13" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="26" t="s">
+        <v>372</v>
+      </c>
+      <c r="E13" s="27">
+        <v>0.12509999999999999</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="28">
+        <v>45967</v>
+      </c>
+      <c r="H13" s="29">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A14" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="26" t="s">
+        <v>373</v>
+      </c>
+      <c r="E14" s="27">
+        <v>0.52070000000000005</v>
+      </c>
+      <c r="F14" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="28">
+        <v>45933</v>
+      </c>
+      <c r="H14" s="29">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A15" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="26" t="s">
+        <v>374</v>
+      </c>
+      <c r="E15" s="27">
+        <v>0.30209999999999998</v>
+      </c>
+      <c r="F15" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="28">
+        <v>45982</v>
+      </c>
+      <c r="H15" s="29">
+        <v>46043</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A16" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="26" t="s">
+        <v>375</v>
+      </c>
+      <c r="E16" s="27">
+        <v>1.1788000000000001</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="28">
+        <v>46003</v>
+      </c>
+      <c r="H16" s="29">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A17" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="26" t="s">
+        <v>376</v>
+      </c>
+      <c r="E17" s="27">
+        <v>7.1567999999999996</v>
+      </c>
+      <c r="F17" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="28">
+        <v>45968</v>
+      </c>
+      <c r="H17" s="29">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A18" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="26" t="s">
+        <v>377</v>
+      </c>
+      <c r="E18" s="27">
+        <v>0.2475</v>
+      </c>
+      <c r="F18" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="28">
+        <v>45916</v>
+      </c>
+      <c r="H18" s="29">
+        <v>46045</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A19" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="26" t="s">
+        <v>365</v>
+      </c>
+      <c r="E19" s="27">
+        <v>0.22750000000000001</v>
+      </c>
+      <c r="F19" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="28">
+        <v>45946</v>
+      </c>
+      <c r="H19" s="29">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A20" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="26" t="s">
+        <v>378</v>
+      </c>
+      <c r="E20" s="27">
+        <v>0.2999</v>
+      </c>
+      <c r="F20" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="28">
+        <v>45894</v>
+      </c>
+      <c r="H20" s="29">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A21" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="26" t="s">
+        <v>379</v>
+      </c>
+      <c r="E21" s="27">
+        <v>0.223</v>
+      </c>
+      <c r="F21" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="28">
+        <v>45987</v>
+      </c>
+      <c r="H21" s="29">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A22" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="26" t="s">
+        <v>380</v>
+      </c>
+      <c r="E22" s="27">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="F22" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="28">
+        <v>45933</v>
+      </c>
+      <c r="H22" s="29">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A23" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="26" t="s">
+        <v>381</v>
+      </c>
+      <c r="E23" s="27">
+        <v>0.32969999999999999</v>
+      </c>
+      <c r="F23" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="28">
+        <v>46001</v>
+      </c>
+      <c r="H23" s="29">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A24" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="26" t="s">
+        <v>382</v>
+      </c>
+      <c r="E24" s="27">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="F24" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="28">
+        <v>46038</v>
+      </c>
+      <c r="H24" s="29">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A25" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="26" t="s">
+        <v>383</v>
+      </c>
+      <c r="E25" s="27">
+        <v>0.18479999999999999</v>
+      </c>
+      <c r="F25" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="28">
+        <v>46003</v>
+      </c>
+      <c r="H25" s="29">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A26" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="26" t="s">
+        <v>384</v>
+      </c>
+      <c r="E26" s="27">
+        <v>0.19989999999999999</v>
+      </c>
+      <c r="F26" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="28">
+        <v>46045</v>
+      </c>
+      <c r="H26" s="29">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A27" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="26" t="s">
+        <v>385</v>
+      </c>
+      <c r="E27" s="27">
+        <v>0.38009999999999999</v>
+      </c>
+      <c r="F27" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="28">
+        <v>46057</v>
+      </c>
+      <c r="H27" s="29">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A28" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="26" t="s">
+        <v>386</v>
+      </c>
+      <c r="E28" s="27">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="F28" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="28">
+        <v>45981</v>
+      </c>
+      <c r="H28" s="29">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A29" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="26" t="s">
+        <v>387</v>
+      </c>
+      <c r="E29" s="27">
+        <v>3.9600000000000003E-2</v>
+      </c>
+      <c r="F29" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="28">
+        <v>45965</v>
+      </c>
+      <c r="H29" s="29">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A30" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" s="26" t="s">
+        <v>388</v>
+      </c>
+      <c r="E30" s="27">
+        <v>0.4788</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="28">
+        <v>46038</v>
+      </c>
+      <c r="H30" s="29">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A31" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="26" t="s">
+        <v>389</v>
+      </c>
+      <c r="E31" s="27">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="F31" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="28">
+        <v>45988</v>
+      </c>
+      <c r="H31" s="29">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A32" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="26" t="s">
+        <v>390</v>
+      </c>
+      <c r="E32" s="27">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="28">
+        <v>46003</v>
+      </c>
+      <c r="H32" s="29">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A33" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="26" t="s">
+        <v>391</v>
+      </c>
+      <c r="E33" s="27">
+        <v>0.52600000000000002</v>
+      </c>
+      <c r="F33" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="28">
+        <v>45876</v>
+      </c>
+      <c r="H33" s="29">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A34" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="E34" s="27">
+        <v>0.48980000000000001</v>
+      </c>
+      <c r="F34" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="28">
+        <v>45938</v>
+      </c>
+      <c r="H34" s="29">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A35" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="26" t="s">
+        <v>392</v>
+      </c>
+      <c r="E35" s="27">
+        <v>0.4385</v>
+      </c>
+      <c r="F35" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="28">
+        <v>46059</v>
+      </c>
+      <c r="H35" s="29">
+        <v>46073</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A36" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="26" t="s">
+        <v>393</v>
+      </c>
+      <c r="E36" s="27">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="F36" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="28">
+        <v>45999</v>
+      </c>
+      <c r="H36" s="29">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A37" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="26" t="s">
+        <v>394</v>
+      </c>
+      <c r="E37" s="27">
+        <v>0.308</v>
+      </c>
+      <c r="F37" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="28">
+        <v>46010</v>
+      </c>
+      <c r="H37" s="29">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A38" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="26" t="s">
+        <v>395</v>
+      </c>
+      <c r="E38" s="27">
+        <v>6.9943999999999997</v>
+      </c>
+      <c r="F38" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="28">
+        <v>46015</v>
+      </c>
+      <c r="H38" s="29">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A39" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="26" t="s">
+        <v>396</v>
+      </c>
+      <c r="E39" s="27">
+        <v>1.9028</v>
+      </c>
+      <c r="F39" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="28">
+        <v>46041</v>
+      </c>
+      <c r="H39" s="29">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A40" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="26" t="s">
+        <v>338</v>
+      </c>
+      <c r="E40" s="27">
+        <v>6.5699999999999995E-2</v>
+      </c>
+      <c r="F40" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="28">
+        <v>45999</v>
+      </c>
+      <c r="H40" s="29">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A41" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="B41" s="25" t="s">
+        <v>188</v>
+      </c>
+      <c r="C41" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="26" t="s">
+        <v>380</v>
+      </c>
+      <c r="E41" s="27">
+        <v>0.73150000000000004</v>
+      </c>
+      <c r="F41" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="28">
+        <v>45933</v>
+      </c>
+      <c r="H41" s="29">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A42" s="24" t="s">
+        <v>189</v>
+      </c>
+      <c r="B42" s="25" t="s">
+        <v>190</v>
+      </c>
+      <c r="C42" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="26" t="s">
+        <v>397</v>
+      </c>
+      <c r="E42" s="27">
+        <v>1.9728000000000001</v>
+      </c>
+      <c r="F42" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="G42" s="28">
+        <v>46054</v>
+      </c>
+      <c r="H42" s="29">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A43" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="B43" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="C43" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="26" t="s">
+        <v>398</v>
+      </c>
+      <c r="E43" s="27">
+        <v>0.19020000000000001</v>
+      </c>
+      <c r="F43" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="28">
+        <v>46045</v>
+      </c>
+      <c r="H43" s="29">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A44" s="24" t="s">
+        <v>193</v>
+      </c>
+      <c r="B44" s="25" t="s">
+        <v>194</v>
+      </c>
+      <c r="C44" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="26" t="s">
+        <v>399</v>
+      </c>
+      <c r="E44" s="27">
+        <v>96.053700000000006</v>
+      </c>
+      <c r="F44" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="28">
+        <v>46037</v>
+      </c>
+      <c r="H44" s="29">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A45" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="B45" s="25" t="s">
+        <v>196</v>
+      </c>
+      <c r="C45" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" s="26" t="s">
+        <v>400</v>
+      </c>
+      <c r="E45" s="27">
+        <v>576.6</v>
+      </c>
+      <c r="F45" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="G45" s="28">
+        <v>46050</v>
+      </c>
+      <c r="H45" s="29">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A46" s="24" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" s="25" t="s">
+        <v>198</v>
+      </c>
+      <c r="C46" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="26" t="s">
+        <v>401</v>
+      </c>
+      <c r="E46" s="27">
+        <v>1.3109999999999999</v>
+      </c>
+      <c r="F46" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="28">
+        <v>45946</v>
+      </c>
+      <c r="H46" s="29">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A47" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" s="25" t="s">
+        <v>200</v>
+      </c>
+      <c r="C47" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="26" t="s">
+        <v>402</v>
+      </c>
+      <c r="E47" s="27">
+        <v>0.37480000000000002</v>
+      </c>
+      <c r="F47" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="28">
+        <v>46073</v>
+      </c>
+      <c r="H47" s="29">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A48" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" s="25" t="s">
+        <v>202</v>
+      </c>
+      <c r="C48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="26" t="s">
+        <v>403</v>
+      </c>
+      <c r="E48" s="27">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="F48" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="28">
+        <v>46076</v>
+      </c>
+      <c r="H48" s="29">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A49" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="C49" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="26" t="s">
+        <v>404</v>
+      </c>
+      <c r="E49" s="27">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F49" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="28">
+        <v>46092</v>
+      </c>
+      <c r="H49" s="29">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A50" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="B50" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="C50" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="26" t="s">
+        <v>405</v>
+      </c>
+      <c r="E50" s="27">
+        <v>0.2223</v>
+      </c>
+      <c r="F50" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="28">
+        <v>46051</v>
+      </c>
+      <c r="H50" s="29">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A51" s="30" t="s">
+        <v>207</v>
+      </c>
+      <c r="B51" s="31" t="s">
+        <v>208</v>
+      </c>
+      <c r="C51" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="32" t="s">
+        <v>406</v>
+      </c>
+      <c r="E51" s="33">
+        <v>0.3906</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="34">
+        <v>46064</v>
+      </c>
+      <c r="H51" s="35">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A52" s="24" t="s">
+        <v>209</v>
+      </c>
+      <c r="B52" s="25" t="s">
+        <v>210</v>
+      </c>
+      <c r="C52" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="26" t="s">
+        <v>407</v>
+      </c>
+      <c r="E52" s="27">
+        <v>377.43470000000002</v>
+      </c>
+      <c r="F52" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="28">
+        <v>46004</v>
+      </c>
+      <c r="H52" s="29">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A53" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="B53" s="25" t="s">
+        <v>231</v>
+      </c>
+      <c r="C53" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="26" t="s">
+        <v>408</v>
+      </c>
+      <c r="E53" s="27">
+        <v>0.48049999999999998</v>
+      </c>
+      <c r="F53" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="28">
+        <v>46001</v>
+      </c>
+      <c r="H53" s="29">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A54" s="24" t="s">
+        <v>212</v>
+      </c>
+      <c r="B54" s="25" t="s">
+        <v>213</v>
+      </c>
+      <c r="C54" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="26" t="s">
+        <v>409</v>
+      </c>
+      <c r="E54" s="27">
+        <v>0.45</v>
+      </c>
+      <c r="F54" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="28">
+        <v>46093</v>
+      </c>
+      <c r="H54" s="29">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A55" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="B55" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="C55" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" s="26" t="s">
+        <v>410</v>
+      </c>
+      <c r="E55" s="27">
+        <v>0.22</v>
+      </c>
+      <c r="F55" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="28">
+        <v>46003</v>
+      </c>
+      <c r="H55" s="29">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A56" s="24" t="s">
+        <v>216</v>
+      </c>
+      <c r="B56" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="C56" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="E56" s="27">
+        <v>0.35020000000000001</v>
+      </c>
+      <c r="F56" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="28">
+        <v>46093</v>
+      </c>
+      <c r="H56" s="29">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A57" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="B57" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="C57" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="26" t="s">
+        <v>412</v>
+      </c>
+      <c r="E57" s="27">
+        <v>0.2006</v>
+      </c>
+      <c r="F57" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="28">
+        <v>46092</v>
+      </c>
+      <c r="H57" s="29">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A58" s="24" t="s">
+        <v>220</v>
+      </c>
+      <c r="B58" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="C58" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="26" t="s">
+        <v>413</v>
+      </c>
+      <c r="E58" s="27">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="F58" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="28">
+        <v>45972</v>
+      </c>
+      <c r="H58" s="29">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A59" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="B59" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="C59" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="E59" s="27">
+        <v>0.2306</v>
+      </c>
+      <c r="F59" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="28">
+        <v>46104</v>
+      </c>
+      <c r="H59" s="29">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A60" s="24" t="s">
+        <v>224</v>
+      </c>
+      <c r="B60" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="C60" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="26" t="s">
+        <v>405</v>
+      </c>
+      <c r="E60" s="27">
+        <v>0.24179999999999999</v>
+      </c>
+      <c r="F60" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="28">
+        <v>46105</v>
+      </c>
+      <c r="H60" s="29">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A61" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="B61" s="25" t="s">
+        <v>227</v>
+      </c>
+      <c r="C61" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="26" t="s">
+        <v>414</v>
+      </c>
+      <c r="E61" s="27">
+        <v>0.26939999999999997</v>
+      </c>
+      <c r="F61" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="28">
+        <v>46097</v>
+      </c>
+      <c r="H61" s="29">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A62" s="24" t="s">
+        <v>235</v>
+      </c>
+      <c r="B62" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="C62" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="26" t="s">
+        <v>415</v>
+      </c>
+      <c r="E62" s="27">
+        <v>0.13880000000000001</v>
+      </c>
+      <c r="F62" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="28">
+        <v>46003</v>
+      </c>
+      <c r="H62" s="29">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A63" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="B63" s="25" t="s">
+        <v>254</v>
+      </c>
+      <c r="C63" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" s="26" t="s">
+        <v>416</v>
+      </c>
+      <c r="E63" s="27">
+        <v>0.1993</v>
+      </c>
+      <c r="F63" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="28">
+        <v>46105</v>
+      </c>
+      <c r="H63" s="29">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A64" s="24" t="s">
+        <v>238</v>
+      </c>
+      <c r="B64" s="25" t="s">
+        <v>239</v>
+      </c>
+      <c r="C64" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="26" t="s">
+        <v>417</v>
+      </c>
+      <c r="E64" s="27">
+        <v>5.3010000000000002</v>
+      </c>
+      <c r="F64" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="28">
+        <v>45905</v>
+      </c>
+      <c r="H64" s="29">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A65" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="B65" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="C65" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="26" t="s">
+        <v>418</v>
+      </c>
+      <c r="E65" s="27">
+        <v>6.6886000000000001</v>
+      </c>
+      <c r="F65" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="28">
+        <v>46044</v>
+      </c>
+      <c r="H65" s="29">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A66" s="24" t="s">
+        <v>242</v>
+      </c>
+      <c r="B66" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="C66" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="26" t="s">
+        <v>419</v>
+      </c>
+      <c r="E66" s="27">
+        <v>0.13519999999999999</v>
+      </c>
+      <c r="F66" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="28">
+        <v>45968</v>
+      </c>
+      <c r="H66" s="29">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A67" s="24" t="s">
+        <v>244</v>
+      </c>
+      <c r="B67" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="C67" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="26" t="s">
+        <v>420</v>
+      </c>
+      <c r="E67" s="27">
+        <v>0.87819999999999998</v>
+      </c>
+      <c r="F67" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="28">
+        <v>46092</v>
+      </c>
+      <c r="H67" s="29">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A68" s="24" t="s">
+        <v>246</v>
+      </c>
+      <c r="B68" s="25" t="s">
+        <v>247</v>
+      </c>
+      <c r="C68" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="26" t="s">
+        <v>324</v>
+      </c>
+      <c r="E68" s="27">
+        <v>0.54279999999999995</v>
+      </c>
+      <c r="F68" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="28">
+        <v>46105</v>
+      </c>
+      <c r="H68" s="29">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A69" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="B69" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="C69" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="26" t="s">
+        <v>341</v>
+      </c>
+      <c r="E69" s="27">
+        <v>0.19550000000000001</v>
+      </c>
+      <c r="F69" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="28">
+        <v>46114</v>
+      </c>
+      <c r="H69" s="29">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A70" s="24" t="s">
+        <v>250</v>
+      </c>
+      <c r="B70" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="C70" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="26" t="s">
+        <v>421</v>
+      </c>
+      <c r="E70" s="27">
+        <v>0.24379999999999999</v>
+      </c>
+      <c r="F70" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="28">
+        <v>46112</v>
+      </c>
+      <c r="H70" s="29">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A71" s="24" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="25" t="s">
+        <v>253</v>
+      </c>
+      <c r="C71" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" s="26" t="s">
+        <v>422</v>
+      </c>
+      <c r="E71" s="27">
+        <v>0.1996</v>
+      </c>
+      <c r="F71" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="28">
+        <v>46113</v>
+      </c>
+      <c r="H71" s="29">
+        <v>46136</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A72" s="24" t="s">
+        <v>258</v>
+      </c>
+      <c r="B72" s="25" t="s">
+        <v>259</v>
+      </c>
+      <c r="C72" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D72" s="26" t="s">
+        <v>423</v>
+      </c>
+      <c r="E72" s="36">
+        <v>0.53739999999999999</v>
+      </c>
+      <c r="F72" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="38">
+        <v>46076</v>
+      </c>
+      <c r="H72" s="38">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A73" s="24" t="s">
+        <v>260</v>
+      </c>
+      <c r="B73" s="25" t="s">
+        <v>261</v>
+      </c>
+      <c r="C73" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" s="26" t="s">
+        <v>366</v>
+      </c>
+      <c r="E73" s="36">
+        <v>0.58409999999999995</v>
+      </c>
+      <c r="F73" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="38">
+        <v>46127</v>
+      </c>
+      <c r="H73" s="38">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A74" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="B74" s="25" t="s">
+        <v>263</v>
+      </c>
+      <c r="C74" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" s="26" t="s">
+        <v>424</v>
+      </c>
+      <c r="E74" s="36">
+        <v>0.2</v>
+      </c>
+      <c r="F74" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="38">
+        <v>46113</v>
+      </c>
+      <c r="H74" s="38">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A75" s="24" t="s">
+        <v>264</v>
+      </c>
+      <c r="B75" s="25" t="s">
+        <v>265</v>
+      </c>
+      <c r="C75" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D75" s="26" t="s">
+        <v>418</v>
+      </c>
+      <c r="E75" s="36">
+        <v>1.1865000000000001</v>
+      </c>
+      <c r="F75" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="38">
+        <v>46041</v>
+      </c>
+      <c r="H75" s="38">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A76" s="24" t="s">
+        <v>266</v>
+      </c>
+      <c r="B76" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="C76" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" s="26" t="s">
+        <v>425</v>
+      </c>
+      <c r="E76" s="36">
+        <v>9.8521999999999998</v>
+      </c>
+      <c r="F76" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="38">
+        <v>46101</v>
+      </c>
+      <c r="H76" s="38">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A77" s="24" t="s">
+        <v>268</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="C77" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" s="26" t="s">
+        <v>426</v>
+      </c>
+      <c r="E77" s="36">
+        <v>1.2000999999999999</v>
+      </c>
+      <c r="F77" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="38">
+        <v>46105</v>
+      </c>
+      <c r="H77" s="38">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A78" s="24" t="s">
+        <v>270</v>
+      </c>
+      <c r="B78" s="25" t="s">
+        <v>271</v>
+      </c>
+      <c r="C78" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="26" t="s">
+        <v>427</v>
+      </c>
+      <c r="E78" s="36">
+        <v>0.28970000000000001</v>
+      </c>
+      <c r="F78" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="38">
+        <v>45999</v>
+      </c>
+      <c r="H78" s="38">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A79" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>273</v>
+      </c>
+      <c r="C79" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" s="26" t="s">
+        <v>423</v>
+      </c>
+      <c r="E79" s="36">
+        <v>0.50049999999999994</v>
+      </c>
+      <c r="F79" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="38">
+        <v>46108</v>
+      </c>
+      <c r="H79" s="38">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A80" s="24" t="s">
+        <v>274</v>
+      </c>
+      <c r="B80" s="25" t="s">
+        <v>275</v>
+      </c>
+      <c r="C80" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" s="26" t="s">
+        <v>428</v>
+      </c>
+      <c r="E80" s="36">
+        <v>0.84240000000000004</v>
+      </c>
+      <c r="F80" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="38">
+        <v>46129</v>
+      </c>
+      <c r="H80" s="38">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A81" s="24" t="s">
+        <v>276</v>
+      </c>
+      <c r="B81" s="25" t="s">
+        <v>277</v>
+      </c>
+      <c r="C81" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D81" s="26" t="s">
+        <v>396</v>
+      </c>
+      <c r="E81" s="36">
+        <v>0.25869999999999999</v>
+      </c>
+      <c r="F81" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="38">
+        <v>46140</v>
+      </c>
+      <c r="H81" s="38">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A82" s="24" t="s">
+        <v>278</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>279</v>
+      </c>
+      <c r="C82" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="26" t="s">
+        <v>429</v>
+      </c>
+      <c r="E82" s="36">
+        <v>1.0004</v>
+      </c>
+      <c r="F82" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="38">
+        <v>46063</v>
+      </c>
+      <c r="H82" s="38">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A83" s="24" t="s">
+        <v>280</v>
+      </c>
+      <c r="B83" s="25" t="s">
+        <v>281</v>
+      </c>
+      <c r="C83" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="26" t="s">
+        <v>430</v>
+      </c>
+      <c r="E83" s="36">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="F83" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="38">
+        <v>46142</v>
+      </c>
+      <c r="H83" s="38">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A84" s="24" t="s">
+        <v>509</v>
+      </c>
+      <c r="B84" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="C84" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" s="26" t="s">
+        <v>511</v>
+      </c>
+      <c r="E84" s="36">
+        <v>0.43519999999999998</v>
+      </c>
+      <c r="F84" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="38">
+        <v>46204</v>
+      </c>
+      <c r="H84" s="38">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A85" s="24" t="s">
+        <v>282</v>
+      </c>
+      <c r="B85" s="25" t="s">
+        <v>283</v>
+      </c>
+      <c r="C85" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" s="26" t="s">
+        <v>376</v>
+      </c>
+      <c r="E85" s="36">
+        <v>8.2286000000000001</v>
+      </c>
+      <c r="F85" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="38">
+        <v>45996</v>
+      </c>
+      <c r="H85" s="38">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A86" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="B86" s="25" t="s">
+        <v>285</v>
+      </c>
+      <c r="C86" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" s="26" t="s">
+        <v>431</v>
+      </c>
+      <c r="E86" s="36">
+        <v>319.77850000000001</v>
+      </c>
+      <c r="F86" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="38">
+        <v>46076</v>
+      </c>
+      <c r="H86" s="38">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A87" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="B87" s="25" t="s">
+        <v>287</v>
+      </c>
+      <c r="C87" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" s="26" t="s">
+        <v>432</v>
+      </c>
+      <c r="E87" s="36">
+        <v>1.3863000000000001</v>
+      </c>
+      <c r="F87" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="38">
+        <v>46099</v>
+      </c>
+      <c r="H87" s="38">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A88" s="24" t="s">
+        <v>288</v>
+      </c>
+      <c r="B88" s="25" t="s">
+        <v>289</v>
+      </c>
+      <c r="C88" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88" s="26" t="s">
+        <v>379</v>
+      </c>
+      <c r="E88" s="36">
+        <v>0.70499999999999996</v>
+      </c>
+      <c r="F88" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="38">
+        <v>46160</v>
+      </c>
+      <c r="H88" s="38">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A89" s="24" t="s">
+        <v>290</v>
+      </c>
+      <c r="B89" s="25" t="s">
+        <v>291</v>
+      </c>
+      <c r="C89" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" s="26" t="s">
+        <v>358</v>
+      </c>
+      <c r="E89" s="36">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F89" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="38">
+        <v>46092</v>
+      </c>
+      <c r="H89" s="38">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A90" s="24" t="s">
+        <v>292</v>
+      </c>
+      <c r="B90" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="C90" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D90" s="26" t="s">
+        <v>433</v>
+      </c>
+      <c r="E90" s="36">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="F90" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="38">
+        <v>46149</v>
+      </c>
+      <c r="H90" s="38">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A91" s="24" t="s">
+        <v>316</v>
+      </c>
+      <c r="B91" s="25" t="s">
+        <v>317</v>
+      </c>
+      <c r="C91" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="26" t="s">
+        <v>318</v>
+      </c>
+      <c r="E91" s="36">
+        <v>0.19919999999999999</v>
+      </c>
+      <c r="F91" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="38">
+        <v>46142</v>
+      </c>
+      <c r="H91" s="38">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A92" s="24" t="s">
+        <v>319</v>
+      </c>
+      <c r="B92" s="25" t="s">
+        <v>320</v>
+      </c>
+      <c r="C92" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D92" s="26" t="s">
+        <v>321</v>
+      </c>
+      <c r="E92" s="36">
+        <v>3.7</v>
+      </c>
+      <c r="F92" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="38">
+        <v>46150</v>
+      </c>
+      <c r="H92" s="38">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A93" s="24" t="s">
+        <v>322</v>
+      </c>
+      <c r="B93" s="25" t="s">
+        <v>323</v>
+      </c>
+      <c r="C93" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93" s="26" t="s">
+        <v>324</v>
+      </c>
+      <c r="E93" s="36">
+        <v>0.5</v>
+      </c>
+      <c r="F93" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="38">
+        <v>46140</v>
+      </c>
+      <c r="H93" s="38">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A94" s="24" t="s">
+        <v>325</v>
+      </c>
+      <c r="B94" s="25" t="s">
+        <v>326</v>
+      </c>
+      <c r="C94" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="26" t="s">
+        <v>327</v>
+      </c>
+      <c r="E94" s="36">
+        <v>0.26400000000000001</v>
+      </c>
+      <c r="F94" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="38">
+        <v>46154</v>
+      </c>
+      <c r="H94" s="38">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A95" s="24" t="s">
+        <v>328</v>
+      </c>
+      <c r="B95" s="25" t="s">
+        <v>329</v>
+      </c>
+      <c r="C95" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="E95" s="36">
+        <v>0.2525</v>
+      </c>
+      <c r="F95" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="38">
+        <v>46140</v>
+      </c>
+      <c r="H95" s="38">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A96" s="24" t="s">
+        <v>331</v>
+      </c>
+      <c r="B96" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C96" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" s="26" t="s">
+        <v>333</v>
+      </c>
+      <c r="E96" s="36">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F96" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="38">
+        <v>46177</v>
+      </c>
+      <c r="H96" s="38">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A97" s="24" t="s">
+        <v>334</v>
+      </c>
+      <c r="B97" s="25" t="s">
+        <v>363</v>
+      </c>
+      <c r="C97" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97" s="26" t="s">
+        <v>335</v>
+      </c>
+      <c r="E97" s="36">
+        <v>0.58089999999999997</v>
+      </c>
+      <c r="F97" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="38">
+        <v>46149</v>
+      </c>
+      <c r="H97" s="38">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A98" s="24" t="s">
+        <v>336</v>
+      </c>
+      <c r="B98" s="25" t="s">
+        <v>337</v>
+      </c>
+      <c r="C98" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="26" t="s">
+        <v>338</v>
+      </c>
+      <c r="E98" s="36">
+        <v>0.15129999999999999</v>
+      </c>
+      <c r="F98" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="38">
+        <v>46175</v>
+      </c>
+      <c r="H98" s="38">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A99" s="24" t="s">
+        <v>339</v>
+      </c>
+      <c r="B99" s="25" t="s">
+        <v>340</v>
+      </c>
+      <c r="C99" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D99" s="26" t="s">
+        <v>341</v>
+      </c>
+      <c r="E99" s="36">
+        <v>0.60740000000000005</v>
+      </c>
+      <c r="F99" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="38">
+        <v>46177</v>
+      </c>
+      <c r="H99" s="38">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A100" s="24" t="s">
+        <v>342</v>
+      </c>
+      <c r="B100" s="25" t="s">
+        <v>343</v>
+      </c>
+      <c r="C100" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" s="26" t="s">
+        <v>344</v>
+      </c>
+      <c r="E100" s="36">
+        <v>0.1981</v>
+      </c>
+      <c r="F100" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="38">
+        <v>46168</v>
+      </c>
+      <c r="H100" s="38">
+        <v>46196</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A101" s="30" t="s">
+        <v>345</v>
+      </c>
+      <c r="B101" s="31" t="s">
+        <v>346</v>
+      </c>
+      <c r="C101" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D101" s="32" t="s">
+        <v>347</v>
+      </c>
+      <c r="E101" s="36">
+        <v>0.2</v>
+      </c>
+      <c r="F101" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="38">
+        <v>46148</v>
+      </c>
+      <c r="H101" s="38">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A102" s="24" t="s">
+        <v>348</v>
+      </c>
+      <c r="B102" s="25" t="s">
+        <v>349</v>
+      </c>
+      <c r="C102" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" s="26" t="s">
+        <v>347</v>
+      </c>
+      <c r="E102" s="36">
+        <v>0.2</v>
+      </c>
+      <c r="F102" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="38">
+        <v>46148</v>
+      </c>
+      <c r="H102" s="38">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A103" s="24" t="s">
+        <v>350</v>
+      </c>
+      <c r="B103" s="25" t="s">
+        <v>351</v>
+      </c>
+      <c r="C103" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" s="26" t="s">
+        <v>352</v>
+      </c>
+      <c r="E103" s="36">
+        <v>0.2</v>
+      </c>
+      <c r="F103" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="38">
+        <v>46113</v>
+      </c>
+      <c r="H103" s="38">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A104" s="24" t="s">
+        <v>353</v>
+      </c>
+      <c r="B104" s="25" t="s">
+        <v>354</v>
+      </c>
+      <c r="C104" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="E104" s="36">
+        <v>0.20369999999999999</v>
+      </c>
+      <c r="F104" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="38">
+        <v>46167</v>
+      </c>
+      <c r="H104" s="38">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A105" s="24" t="s">
+        <v>356</v>
+      </c>
+      <c r="B105" s="25" t="s">
+        <v>357</v>
+      </c>
+      <c r="C105" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D105" s="26" t="s">
+        <v>358</v>
+      </c>
+      <c r="E105" s="36">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F105" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="38">
+        <v>46177</v>
+      </c>
+      <c r="H105" s="38">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A106" s="24" t="s">
+        <v>359</v>
+      </c>
+      <c r="B106" s="25" t="s">
+        <v>360</v>
+      </c>
+      <c r="C106" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D106" s="26" t="s">
+        <v>361</v>
+      </c>
+      <c r="E106" s="36">
+        <v>0.25</v>
+      </c>
+      <c r="F106" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="38">
+        <v>46184</v>
+      </c>
+      <c r="H106" s="38">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A107" s="24" t="s">
+        <v>434</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>435</v>
+      </c>
+      <c r="C107" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107" s="26" t="s">
+        <v>436</v>
+      </c>
+      <c r="E107" s="36">
+        <v>105.70910000000001</v>
+      </c>
+      <c r="F107" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="38">
+        <v>46125</v>
+      </c>
+      <c r="H107" s="38">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A108" s="24" t="s">
+        <v>437</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>438</v>
+      </c>
+      <c r="C108" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D108" s="26" t="s">
+        <v>439</v>
+      </c>
+      <c r="E108" s="36">
+        <v>98.562299999999993</v>
+      </c>
+      <c r="F108" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="38">
+        <v>46009</v>
+      </c>
+      <c r="H108" s="38">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A109" s="30" t="s">
+        <v>440</v>
+      </c>
+      <c r="B109" s="31" t="s">
+        <v>441</v>
+      </c>
+      <c r="C109" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="D109" s="32" t="s">
+        <v>442</v>
+      </c>
+      <c r="E109" s="36">
+        <v>0.1993</v>
+      </c>
+      <c r="F109" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="38">
+        <v>46183</v>
+      </c>
+      <c r="H109" s="38">
+        <v>46208</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A110" s="24" t="s">
+        <v>443</v>
+      </c>
+      <c r="B110" s="25" t="s">
+        <v>444</v>
+      </c>
+      <c r="C110" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="26" t="s">
+        <v>423</v>
+      </c>
+      <c r="E110" s="36">
+        <v>0.12180000000000001</v>
+      </c>
+      <c r="F110" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="38">
+        <v>46190</v>
+      </c>
+      <c r="H110" s="38">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A111" s="24" t="s">
+        <v>445</v>
+      </c>
+      <c r="B111" s="25" t="s">
+        <v>446</v>
+      </c>
+      <c r="C111" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D111" s="26" t="s">
+        <v>447</v>
+      </c>
+      <c r="E111" s="36">
+        <v>0.29210000000000003</v>
+      </c>
+      <c r="F111" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="38">
+        <v>46150</v>
+      </c>
+      <c r="H111" s="38">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A112" s="24" t="s">
+        <v>448</v>
+      </c>
+      <c r="B112" s="25" t="s">
+        <v>449</v>
+      </c>
+      <c r="C112" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D112" s="26" t="s">
+        <v>450</v>
+      </c>
+      <c r="E112" s="36">
+        <v>0.2455</v>
+      </c>
+      <c r="F112" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="38">
+        <v>46192</v>
+      </c>
+      <c r="H112" s="38">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A113" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="B113" s="25" t="s">
+        <v>452</v>
+      </c>
+      <c r="C113" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="26" t="s">
+        <v>318</v>
+      </c>
+      <c r="E113" s="36">
+        <v>0.18509999999999999</v>
+      </c>
+      <c r="F113" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="38">
+        <v>46190</v>
+      </c>
+      <c r="H113" s="38">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A114" s="24" t="s">
+        <v>453</v>
+      </c>
+      <c r="B114" s="25" t="s">
+        <v>454</v>
+      </c>
+      <c r="C114" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114" s="26" t="s">
+        <v>455</v>
+      </c>
+      <c r="E114" s="36">
+        <v>0.29299999999999998</v>
+      </c>
+      <c r="F114" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="38">
+        <v>46150</v>
+      </c>
+      <c r="H114" s="38">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A115" s="24" t="s">
+        <v>456</v>
+      </c>
+      <c r="B115" s="25" t="s">
+        <v>457</v>
+      </c>
+      <c r="C115" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" s="26" t="s">
+        <v>458</v>
+      </c>
+      <c r="E115" s="36">
+        <v>0.1832</v>
+      </c>
+      <c r="F115" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="38">
+        <v>46153</v>
+      </c>
+      <c r="H115" s="38">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A116" s="24" t="s">
+        <v>459</v>
+      </c>
+      <c r="B116" s="25" t="s">
+        <v>460</v>
+      </c>
+      <c r="C116" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D116" s="26" t="s">
+        <v>414</v>
+      </c>
+      <c r="E116" s="36">
+        <v>0.3155</v>
+      </c>
+      <c r="F116" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="38">
+        <v>46181</v>
+      </c>
+      <c r="H116" s="38">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A117" s="24" t="s">
+        <v>461</v>
+      </c>
+      <c r="B117" s="25" t="s">
+        <v>462</v>
+      </c>
+      <c r="C117" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D117" s="26" t="s">
+        <v>420</v>
+      </c>
+      <c r="E117" s="36">
+        <v>0.51</v>
+      </c>
+      <c r="F117" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="38">
+        <v>46153</v>
+      </c>
+      <c r="H117" s="38">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A118" s="24" t="s">
+        <v>463</v>
+      </c>
+      <c r="B118" s="25" t="s">
+        <v>464</v>
+      </c>
+      <c r="C118" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D118" s="26" t="s">
+        <v>422</v>
+      </c>
+      <c r="E118" s="36">
+        <v>0.85270000000000001</v>
+      </c>
+      <c r="F118" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="38">
+        <v>46211</v>
+      </c>
+      <c r="H118" s="38">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A119" s="24" t="s">
+        <v>465</v>
+      </c>
+      <c r="B119" s="25" t="s">
+        <v>466</v>
+      </c>
+      <c r="C119" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D119" s="26" t="s">
+        <v>467</v>
+      </c>
+      <c r="E119" s="36">
+        <v>6.1387</v>
+      </c>
+      <c r="F119" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="38">
+        <v>46121</v>
+      </c>
+      <c r="H119" s="38">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A120" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="B120" s="25" t="s">
+        <v>469</v>
+      </c>
+      <c r="C120" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D120" s="26" t="s">
+        <v>470</v>
+      </c>
+      <c r="E120" s="36">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F120" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="38">
+        <v>46216</v>
+      </c>
+      <c r="H120" s="38">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A121" s="24" t="s">
+        <v>471</v>
+      </c>
+      <c r="B121" s="25" t="s">
+        <v>472</v>
+      </c>
+      <c r="C121" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D121" s="26" t="s">
+        <v>442</v>
+      </c>
+      <c r="E121" s="36">
+        <v>0.89429999999999998</v>
+      </c>
+      <c r="F121" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="38">
+        <v>46211</v>
+      </c>
+      <c r="H121" s="38">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A122" s="24" t="s">
+        <v>473</v>
+      </c>
+      <c r="B122" s="25" t="s">
+        <v>474</v>
+      </c>
+      <c r="C122" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D122" s="26" t="s">
+        <v>475</v>
+      </c>
+      <c r="E122" s="36">
+        <v>0.25080000000000002</v>
+      </c>
+      <c r="F122" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="38">
+        <v>46178</v>
+      </c>
+      <c r="H122" s="38">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A123" s="24" t="s">
+        <v>476</v>
+      </c>
+      <c r="B123" s="25" t="s">
+        <v>477</v>
+      </c>
+      <c r="C123" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D123" s="26" t="s">
+        <v>384</v>
+      </c>
+      <c r="E123" s="36">
+        <v>0.23319999999999999</v>
+      </c>
+      <c r="F123" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="38">
+        <v>46218</v>
+      </c>
+      <c r="H123" s="38">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A124" s="24" t="s">
+        <v>478</v>
+      </c>
+      <c r="B124" s="25" t="s">
+        <v>479</v>
+      </c>
+      <c r="C124" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D124" s="26" t="s">
+        <v>480</v>
+      </c>
+      <c r="E124" s="36">
+        <v>0.19059999999999999</v>
+      </c>
+      <c r="F124" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="38">
+        <v>46064</v>
+      </c>
+      <c r="H124" s="38">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A125" s="24" t="s">
+        <v>481</v>
+      </c>
+      <c r="B125" s="25" t="s">
+        <v>482</v>
+      </c>
+      <c r="C125" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D125" s="26" t="s">
+        <v>483</v>
+      </c>
+      <c r="E125" s="36">
+        <v>0.1346</v>
+      </c>
+      <c r="F125" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="38">
+        <v>46150</v>
+      </c>
+      <c r="H125" s="38">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A126" s="24" t="s">
+        <v>484</v>
+      </c>
+      <c r="B126" s="25" t="s">
+        <v>485</v>
+      </c>
+      <c r="C126" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D126" s="26" t="s">
+        <v>486</v>
+      </c>
+      <c r="E126" s="36">
+        <v>6.8514999999999997</v>
+      </c>
+      <c r="F126" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="38">
+        <v>46169</v>
+      </c>
+      <c r="H126" s="38">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A127" s="24" t="s">
+        <v>487</v>
+      </c>
+      <c r="B127" s="25" t="s">
+        <v>488</v>
+      </c>
+      <c r="C127" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D127" s="26" t="s">
+        <v>489</v>
+      </c>
+      <c r="E127" s="36">
+        <v>0.1497</v>
+      </c>
+      <c r="F127" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="38">
+        <v>46106</v>
+      </c>
+      <c r="H127" s="38">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A128" s="24" t="s">
+        <v>490</v>
+      </c>
+      <c r="B128" s="25" t="s">
+        <v>491</v>
+      </c>
+      <c r="C128" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D128" s="26" t="s">
+        <v>492</v>
+      </c>
+      <c r="E128" s="36">
+        <v>0.21240000000000001</v>
+      </c>
+      <c r="F128" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="38">
+        <v>46121</v>
+      </c>
+      <c r="H128" s="38">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A129" s="24" t="s">
+        <v>493</v>
+      </c>
+      <c r="B129" s="25" t="s">
+        <v>494</v>
+      </c>
+      <c r="C129" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" s="26" t="s">
+        <v>495</v>
+      </c>
+      <c r="E129" s="36">
+        <v>1.0669999999999999</v>
+      </c>
+      <c r="F129" s="37" t="s">
+        <v>496</v>
+      </c>
+      <c r="G129" s="38">
+        <v>46195</v>
+      </c>
+      <c r="H129" s="38">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A130" s="24" t="s">
+        <v>497</v>
+      </c>
+      <c r="B130" s="25" t="s">
+        <v>498</v>
+      </c>
+      <c r="C130" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" s="26" t="s">
+        <v>499</v>
+      </c>
+      <c r="E130" s="36">
+        <v>0.48799999999999999</v>
+      </c>
+      <c r="F130" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="38">
+        <v>46190</v>
+      </c>
+      <c r="H130" s="38">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A131" s="24" t="s">
+        <v>500</v>
+      </c>
+      <c r="B131" s="25" t="s">
+        <v>501</v>
+      </c>
+      <c r="C131" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" s="26" t="s">
+        <v>502</v>
+      </c>
+      <c r="E131" s="36">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="F131" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="38">
+        <v>46192</v>
+      </c>
+      <c r="H131" s="38">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A132" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="B132" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="C132" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D132" s="26" t="s">
+        <v>505</v>
+      </c>
+      <c r="E132" s="36">
+        <v>0.2069</v>
+      </c>
+      <c r="F132" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="38">
+        <v>46150</v>
+      </c>
+      <c r="H132" s="38">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A133" s="24" t="s">
+        <v>506</v>
+      </c>
+      <c r="B133" s="25" t="s">
+        <v>507</v>
+      </c>
+      <c r="C133" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D133" s="26" t="s">
+        <v>508</v>
+      </c>
+      <c r="E133" s="36">
+        <v>0.30009999999999998</v>
+      </c>
+      <c r="F133" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="38">
+        <v>46211</v>
+      </c>
+      <c r="H133" s="38">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A134" s="24" t="s">
+        <v>513</v>
+      </c>
+      <c r="B134" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="C134" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D134" s="26" t="s">
+        <v>515</v>
+      </c>
+      <c r="E134" s="36">
+        <v>6.0983999999999998</v>
+      </c>
+      <c r="F134" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="38">
+        <v>46188</v>
+      </c>
+      <c r="H134" s="38">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A135" s="24" t="s">
+        <v>516</v>
+      </c>
+      <c r="B135" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="C135" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135" s="26" t="s">
+        <v>518</v>
+      </c>
+      <c r="E135" s="36">
+        <v>0.31490000000000001</v>
+      </c>
+      <c r="F135" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="38">
+        <v>46164</v>
+      </c>
+      <c r="H135" s="38">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A136" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="B136" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="C136" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D136" s="26" t="s">
+        <v>521</v>
+      </c>
+      <c r="E136" s="36">
+        <v>6.6867999999999999</v>
+      </c>
+      <c r="F136" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="38">
+        <v>46220</v>
+      </c>
+      <c r="H136" s="38">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A137" s="24" t="s">
+        <v>522</v>
+      </c>
+      <c r="B137" s="25" t="s">
+        <v>558</v>
+      </c>
+      <c r="C137" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="D137" s="26" t="s">
+        <v>524</v>
+      </c>
+      <c r="E137" s="36">
+        <v>0.93630000000000002</v>
+      </c>
+      <c r="F137" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="38">
+        <v>46122</v>
+      </c>
+      <c r="H137" s="38">
+        <v>46253</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A138" s="24" t="s">
+        <v>525</v>
+      </c>
+      <c r="B138" s="25" t="s">
+        <v>526</v>
+      </c>
+      <c r="C138" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D138" s="26" t="s">
+        <v>527</v>
+      </c>
+      <c r="E138" s="36">
+        <v>11.565099999999999</v>
+      </c>
+      <c r="F138" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="38">
+        <v>46206</v>
+      </c>
+      <c r="H138" s="38">
+        <v>46253</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A139" s="24" t="s">
+        <v>528</v>
+      </c>
+      <c r="B139" s="25" t="s">
+        <v>529</v>
+      </c>
+      <c r="C139" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" s="26" t="s">
+        <v>530</v>
+      </c>
+      <c r="E139" s="36">
+        <v>254.2</v>
+      </c>
+      <c r="F139" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="G139" s="38">
+        <v>46189</v>
+      </c>
+      <c r="H139" s="38">
+        <v>46258</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A140" s="24" t="s">
+        <v>531</v>
+      </c>
+      <c r="B140" s="25" t="s">
+        <v>532</v>
+      </c>
+      <c r="C140" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D140" s="26" t="s">
+        <v>533</v>
+      </c>
+      <c r="E140" s="36">
+        <v>0.161</v>
+      </c>
+      <c r="F140" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="38">
+        <v>46176</v>
+      </c>
+      <c r="H140" s="38">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A141" s="24" t="s">
+        <v>534</v>
+      </c>
+      <c r="B141" s="25" t="s">
+        <v>535</v>
+      </c>
+      <c r="C141" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D141" s="26" t="s">
+        <v>423</v>
+      </c>
+      <c r="E141" s="36">
+        <v>0.35670000000000002</v>
+      </c>
+      <c r="F141" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="38">
+        <v>46237</v>
+      </c>
+      <c r="H141" s="38">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A142" s="24" t="s">
+        <v>536</v>
+      </c>
+      <c r="B142" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="C142" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D142" s="26" t="s">
+        <v>538</v>
+      </c>
+      <c r="E142" s="36">
+        <v>0.16059999999999999</v>
+      </c>
+      <c r="F142" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="38">
+        <v>46237</v>
+      </c>
+      <c r="H142" s="38">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A143" s="24" t="s">
         <v>559</v>
       </c>
-      <c r="B3" s="46"/>
-[...8 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="B143" s="25" t="s">
+        <v>560</v>
+      </c>
+      <c r="C143" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D143" s="26" t="s">
+        <v>433</v>
+      </c>
+      <c r="E143" s="36">
+        <v>0.39929999999999999</v>
+      </c>
+      <c r="F143" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="38">
+        <v>46280</v>
+      </c>
+      <c r="H143" s="38">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A144" s="24" t="s">
+        <v>539</v>
+      </c>
+      <c r="B144" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="C144" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D144" s="26" t="s">
+        <v>541</v>
+      </c>
+      <c r="E144" s="36">
+        <v>5</v>
+      </c>
+      <c r="F144" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="38">
+        <v>46183</v>
+      </c>
+      <c r="H144" s="38">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A145" s="24" t="s">
+        <v>542</v>
+      </c>
+      <c r="B145" s="25" t="s">
+        <v>543</v>
+      </c>
+      <c r="C145" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D145" s="26" t="s">
+        <v>544</v>
+      </c>
+      <c r="E145" s="36">
+        <v>6.7121000000000004</v>
+      </c>
+      <c r="F145" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="38">
+        <v>46205</v>
+      </c>
+      <c r="H145" s="38">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A146" s="24" t="s">
+        <v>545</v>
+      </c>
+      <c r="B146" s="25" t="s">
+        <v>546</v>
+      </c>
+      <c r="C146" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D146" s="26" t="s">
+        <v>547</v>
+      </c>
+      <c r="E146" s="36">
+        <v>0.6502</v>
+      </c>
+      <c r="F146" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="38">
+        <v>46246</v>
+      </c>
+      <c r="H146" s="38">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A147" s="30" t="s">
+        <v>548</v>
+      </c>
+      <c r="B147" s="31" t="s">
+        <v>549</v>
+      </c>
+      <c r="C147" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D147" s="32" t="s">
+        <v>550</v>
+      </c>
+      <c r="E147" s="36">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F147" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="38">
+        <v>46230</v>
+      </c>
+      <c r="H147" s="38">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A148" s="24" t="s">
+        <v>551</v>
+      </c>
+      <c r="B148" s="25" t="s">
+        <v>552</v>
+      </c>
+      <c r="C148" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D148" s="26" t="s">
+        <v>553</v>
+      </c>
+      <c r="E148" s="36">
+        <v>0.24990000000000001</v>
+      </c>
+      <c r="F148" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="38">
+        <v>46248</v>
+      </c>
+      <c r="H148" s="38">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A149" s="24" t="s">
+        <v>561</v>
+      </c>
+      <c r="B149" s="25" t="s">
+        <v>562</v>
+      </c>
+      <c r="C149" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D149" s="26" t="s">
+        <v>563</v>
+      </c>
+      <c r="E149" s="36">
+        <v>2.1000999999999999</v>
+      </c>
+      <c r="F149" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="38">
+        <v>46058</v>
+      </c>
+      <c r="H149" s="38">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A150" s="24" t="s">
+        <v>564</v>
+      </c>
+      <c r="B150" s="25" t="s">
+        <v>565</v>
+      </c>
+      <c r="C150" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150" s="26" t="s">
+        <v>566</v>
+      </c>
+      <c r="E150" s="36">
+        <v>0.2213</v>
+      </c>
+      <c r="F150" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="38">
+        <v>46241</v>
+      </c>
+      <c r="H150" s="38">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A151" s="24" t="s">
+        <v>567</v>
+      </c>
+      <c r="B151" s="25" t="s">
+        <v>568</v>
+      </c>
+      <c r="C151" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D151" s="26" t="s">
+        <v>390</v>
+      </c>
+      <c r="E151" s="36">
+        <v>0.6018</v>
+      </c>
+      <c r="F151" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="38">
+        <v>46076</v>
+      </c>
+      <c r="H151" s="38">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A152" s="24" t="s">
+        <v>569</v>
+      </c>
+      <c r="B152" s="25" t="s">
+        <v>570</v>
+      </c>
+      <c r="C152" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D152" s="26" t="s">
+        <v>571</v>
+      </c>
+      <c r="E152" s="36">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="F152" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="38">
+        <v>46247</v>
+      </c>
+      <c r="H152" s="38">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A153" s="24" t="s">
+        <v>572</v>
+      </c>
+      <c r="B153" s="25" t="s">
+        <v>512</v>
+      </c>
+      <c r="C153" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D153" s="26" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="36">
+        <v>8.2495999999999992</v>
+      </c>
+      <c r="F153" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="38">
+        <v>46185</v>
+      </c>
+      <c r="H153" s="38">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A154" s="24" t="s">
+        <v>573</v>
+      </c>
+      <c r="B154" s="25" t="s">
+        <v>574</v>
+      </c>
+      <c r="C154" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D154" s="26" t="s">
+        <v>575</v>
+      </c>
+      <c r="E154" s="36">
+        <v>31.501999999999999</v>
+      </c>
+      <c r="F154" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="38">
+        <v>46169</v>
+      </c>
+      <c r="H154" s="38">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A155" s="24" t="s">
+        <v>576</v>
+      </c>
+      <c r="B155" s="25" t="s">
+        <v>577</v>
+      </c>
+      <c r="C155" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D155" s="26" t="s">
+        <v>578</v>
+      </c>
+      <c r="E155" s="36">
+        <v>0.29499999999999998</v>
+      </c>
+      <c r="F155" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="38">
+        <v>46247</v>
+      </c>
+      <c r="H155" s="38">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A156" s="24" t="s">
+        <v>579</v>
+      </c>
+      <c r="B156" s="25" t="s">
+        <v>580</v>
+      </c>
+      <c r="C156" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D156" s="26" t="s">
+        <v>581</v>
+      </c>
+      <c r="E156" s="36">
         <v>2</v>
       </c>
-      <c r="B4" s="14" t="s">
-[...28 lines deleted...]
-      <c r="C5" s="22" t="s">
+      <c r="F156" s="37" t="s">
+        <v>582</v>
+      </c>
+      <c r="G156" s="38">
+        <v>46168</v>
+      </c>
+      <c r="H156" s="38">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A157" s="24" t="s">
+        <v>583</v>
+      </c>
+      <c r="B157" s="25" t="s">
+        <v>584</v>
+      </c>
+      <c r="C157" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D157" s="26" t="s">
+        <v>585</v>
+      </c>
+      <c r="E157" s="36">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="F157" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="38">
+        <v>46255</v>
+      </c>
+      <c r="H157" s="38">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A158" s="24" t="s">
+        <v>586</v>
+      </c>
+      <c r="B158" s="25" t="s">
+        <v>587</v>
+      </c>
+      <c r="C158" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D158" s="26" t="s">
+        <v>324</v>
+      </c>
+      <c r="E158" s="36">
+        <v>1.3134999999999999</v>
+      </c>
+      <c r="F158" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="38">
+        <v>46231</v>
+      </c>
+      <c r="H158" s="38">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A159" s="24" t="s">
+        <v>588</v>
+      </c>
+      <c r="B159" s="25" t="s">
+        <v>589</v>
+      </c>
+      <c r="C159" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D159" s="26" t="s">
+        <v>590</v>
+      </c>
+      <c r="E159" s="36">
+        <v>0.53779999999999994</v>
+      </c>
+      <c r="F159" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="38">
+        <v>46280</v>
+      </c>
+      <c r="H159" s="38">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A160" s="24" t="s">
+        <v>591</v>
+      </c>
+      <c r="B160" s="25" t="s">
+        <v>592</v>
+      </c>
+      <c r="C160" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D160" s="26" t="s">
+        <v>593</v>
+      </c>
+      <c r="E160" s="36">
+        <v>9.2074999999999996</v>
+      </c>
+      <c r="F160" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="38">
+        <v>46191</v>
+      </c>
+      <c r="H160" s="38">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A161" s="24" t="s">
+        <v>594</v>
+      </c>
+      <c r="B161" s="25" t="s">
+        <v>595</v>
+      </c>
+      <c r="C161" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161" s="26" t="s">
+        <v>596</v>
+      </c>
+      <c r="E161" s="36">
+        <v>0.1004</v>
+      </c>
+      <c r="F161" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="38">
+        <v>46255</v>
+      </c>
+      <c r="H161" s="38">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A162" s="24" t="s">
+        <v>597</v>
+      </c>
+      <c r="B162" s="25" t="s">
+        <v>598</v>
+      </c>
+      <c r="C162" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D162" s="26" t="s">
+        <v>599</v>
+      </c>
+      <c r="E162" s="36">
+        <v>4.5750000000000002</v>
+      </c>
+      <c r="F162" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="38">
+        <v>46261</v>
+      </c>
+      <c r="H162" s="38">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A163" s="24" t="s">
+        <v>600</v>
+      </c>
+      <c r="B163" s="25" t="s">
+        <v>601</v>
+      </c>
+      <c r="C163" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="23" t="s">
-[...22 lines deleted...]
-      <c r="C6" s="22" t="s">
+      <c r="D163" s="26" t="s">
+        <v>602</v>
+      </c>
+      <c r="E163" s="36">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F163" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="38">
+        <v>46210</v>
+      </c>
+      <c r="H163" s="38">
+        <v>46288</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A164" s="24" t="s">
+        <v>603</v>
+      </c>
+      <c r="B164" s="25" t="s">
+        <v>604</v>
+      </c>
+      <c r="C164" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D164" s="26" t="s">
+        <v>605</v>
+      </c>
+      <c r="E164" s="36">
+        <v>0.50029999999999997</v>
+      </c>
+      <c r="F164" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="38">
+        <v>46268</v>
+      </c>
+      <c r="H164" s="38">
+        <v>46290</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A165" s="24" t="s">
+        <v>606</v>
+      </c>
+      <c r="B165" s="25" t="s">
+        <v>607</v>
+      </c>
+      <c r="C165" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D165" s="26" t="s">
+        <v>563</v>
+      </c>
+      <c r="E165" s="36">
+        <v>2.2136999999999998</v>
+      </c>
+      <c r="F165" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="38">
+        <v>46058</v>
+      </c>
+      <c r="H165" s="38">
+        <v>46290</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A166" s="24" t="s">
+        <v>608</v>
+      </c>
+      <c r="B166" s="25" t="s">
+        <v>609</v>
+      </c>
+      <c r="C166" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D166" s="26" t="s">
+        <v>605</v>
+      </c>
+      <c r="E166" s="36">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="F166" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="38">
+        <v>46279</v>
+      </c>
+      <c r="H166" s="38">
+        <v>46290</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A167" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B167" s="25" t="s">
+        <v>611</v>
+      </c>
+      <c r="C167" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D167" s="26" t="s">
+        <v>612</v>
+      </c>
+      <c r="E167" s="36">
+        <v>0.2006</v>
+      </c>
+      <c r="F167" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="38">
+        <v>46134</v>
+      </c>
+      <c r="H167" s="38">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A168" s="24" t="s">
+        <v>613</v>
+      </c>
+      <c r="B168" s="25" t="s">
+        <v>614</v>
+      </c>
+      <c r="C168" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="23" t="s">
-[...22 lines deleted...]
-      <c r="C7" s="22" t="s">
+      <c r="D168" s="26" t="s">
+        <v>615</v>
+      </c>
+      <c r="E168" s="36">
+        <v>0.1792</v>
+      </c>
+      <c r="F168" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="38">
+        <v>46189</v>
+      </c>
+      <c r="H168" s="38">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A169" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="B169" s="25" t="s">
+        <v>617</v>
+      </c>
+      <c r="C169" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D169" s="26" t="s">
+        <v>615</v>
+      </c>
+      <c r="E169" s="36">
+        <v>0.37819999999999998</v>
+      </c>
+      <c r="F169" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="38">
+        <v>46189</v>
+      </c>
+      <c r="H169" s="38">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A170" s="24" t="s">
+        <v>618</v>
+      </c>
+      <c r="B170" s="25" t="s">
+        <v>619</v>
+      </c>
+      <c r="C170" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="23" t="s">
-[...22 lines deleted...]
-      <c r="C8" s="22" t="s">
+      <c r="D170" s="26" t="s">
+        <v>620</v>
+      </c>
+      <c r="E170" s="36">
+        <v>0.1094</v>
+      </c>
+      <c r="F170" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="38">
+        <v>46188</v>
+      </c>
+      <c r="H170" s="38">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A171" s="24" t="s">
+        <v>621</v>
+      </c>
+      <c r="B171" s="25" t="s">
+        <v>622</v>
+      </c>
+      <c r="C171" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="23" t="s">
-[...2556 lines deleted...]
-      <c r="G106" s="8">
+      <c r="D171" s="26" t="s">
+        <v>623</v>
+      </c>
+      <c r="E171" s="36">
+        <v>0.35199999999999998</v>
+      </c>
+      <c r="F171" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="38">
         <v>46184</v>
       </c>
-      <c r="H106" s="8">
-[...1585 lines deleted...]
-      <c r="H167" s="8">
+      <c r="H171" s="38">
         <v>46294</v>
       </c>
     </row>
-    <row r="168" spans="1:8" x14ac:dyDescent="0.4">
-[...102 lines deleted...]
-    </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A172" s="9" t="s">
+      <c r="A172" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="B172" s="9">
+      <c r="B172" s="6">
         <v>167</v>
       </c>
-      <c r="D172" s="12"/>
-      <c r="E172" s="10">
+      <c r="D172" s="9"/>
+      <c r="E172" s="7">
         <v>2064.1956999999998</v>
       </c>
-      <c r="G172" s="8"/>
-      <c r="H172" s="13"/>
+      <c r="G172" s="5"/>
+      <c r="H172" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="D4" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17D509DD-F9D3-4AE4-8F6D-5626C0D94F16}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:E53"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="43.69140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="32.3828125" customWidth="1"/>
+    <col min="1" max="1" width="46.3828125" customWidth="1"/>
+    <col min="2" max="2" width="10.15234375" customWidth="1"/>
+    <col min="3" max="3" width="17.921875" customWidth="1"/>
+    <col min="4" max="4" width="16.4609375" customWidth="1"/>
+    <col min="5" max="5" width="34" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="49"/>
-[...5 lines deleted...]
-      <c r="A2" s="50" t="s">
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+    </row>
+    <row r="2" spans="1:5" ht="96" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="52" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="50"/>
-[...11 lines deleted...]
-      <c r="E3" s="46"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+    </row>
+    <row r="3" spans="1:5" s="23" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="14" t="s">
+        <v>557</v>
+      </c>
+      <c r="B3" s="14"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
     </row>
     <row r="4" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="2" t="s">
+      <c r="A4" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="48" t="s">
         <v>94</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="49" t="s">
         <v>95</v>
       </c>
-      <c r="D4" s="36" t="s">
+      <c r="D4" s="50" t="s">
         <v>96</v>
       </c>
-      <c r="E4" s="37" t="s">
+      <c r="E4" s="51" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A5" s="1" t="s">
+      <c r="A5" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="4">
+      <c r="C5" s="43">
         <v>29</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" s="42" t="s">
         <v>99</v>
       </c>
-      <c r="E5" s="38">
+      <c r="E5" s="44">
         <v>43822</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A6" s="1" t="s">
+      <c r="A6" s="42" t="s">
         <v>100</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="B6" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="4">
+      <c r="C6" s="43">
         <v>5</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="38">
+      <c r="D6" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="44">
         <v>44441</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A7" s="1" t="s">
+      <c r="A7" s="42" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B7" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="4">
+      <c r="C7" s="43">
         <v>5</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="38">
+      <c r="D7" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="44">
         <v>44766</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A8" s="1" t="s">
+      <c r="A8" s="42" t="s">
         <v>102</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="B8" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="4">
+      <c r="C8" s="43">
         <v>60</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="38">
+      <c r="D8" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="44">
         <v>44825</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A9" s="1" t="s">
+      <c r="A9" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="B9" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="4">
+      <c r="C9" s="43">
         <v>250</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="D9" s="42" t="s">
         <v>104</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="44">
         <v>45118</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A10" s="1" t="s">
+      <c r="A10" s="42" t="s">
         <v>105</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="B10" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="4">
+      <c r="C10" s="43">
         <v>320</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="38">
+      <c r="D10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="44">
         <v>45131</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A11" s="1" t="s">
+      <c r="A11" s="42" t="s">
         <v>106</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="B11" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="4">
+      <c r="C11" s="43">
         <v>90</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="38">
+      <c r="D11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="44">
         <v>45291</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A12" s="1" t="s">
+      <c r="A12" s="42" t="s">
         <v>107</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="B12" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4">
+      <c r="C12" s="43">
         <v>414</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="D12" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E12" s="44">
         <v>45302</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A13" s="1" t="s">
+      <c r="A13" s="42" t="s">
         <v>109</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="B13" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="4">
+      <c r="C13" s="43">
         <v>77</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="D13" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E13" s="44">
         <v>45362</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A14" s="1" t="s">
+      <c r="A14" s="42" t="s">
         <v>110</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="B14" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="4">
+      <c r="C14" s="43">
         <v>285</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="D14" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E14" s="44">
         <v>45519</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A15" s="1" t="s">
+      <c r="A15" s="42" t="s">
         <v>111</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="B15" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="4">
+      <c r="C15" s="43">
         <v>228</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="D15" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="44">
         <v>45562</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A16" s="1" t="s">
+      <c r="A16" s="42" t="s">
         <v>112</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="B16" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="C16" s="4">
+      <c r="C16" s="43">
         <v>118.8</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="38">
+      <c r="D16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="44">
         <v>45616</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A17" s="1" t="s">
+      <c r="A17" s="42" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="B17" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C17" s="4">
+      <c r="C17" s="43">
         <v>450</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="38">
+      <c r="D17" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="44">
         <v>45643</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A18" s="1" t="s">
+      <c r="A18" s="42" t="s">
         <v>114</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="B18" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="4">
+      <c r="C18" s="43">
         <v>108</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="D18" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E18" s="38">
+      <c r="E18" s="44">
         <v>45649</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A19" s="1" t="s">
+      <c r="A19" s="42" t="s">
         <v>115</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="B19" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="4">
+      <c r="C19" s="43">
         <v>280</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="38">
+      <c r="D19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="44">
         <v>45694</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A20" s="1" t="s">
+      <c r="A20" s="42" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="B20" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="4">
+      <c r="C20" s="43">
         <v>172</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="38">
+      <c r="D20" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="44">
         <v>45727</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A21" s="1" t="s">
+      <c r="A21" s="42" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="B21" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="C21" s="4">
+      <c r="C21" s="43">
         <v>80</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="38">
+      <c r="D21" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="44">
         <v>45756</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A22" s="1" t="s">
+      <c r="A22" s="42" t="s">
         <v>118</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="B22" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="4">
+      <c r="C22" s="43">
         <v>190</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="38">
+      <c r="D22" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="44">
         <v>45763</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A23" s="1" t="s">
+      <c r="A23" s="42" t="s">
         <v>119</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="B23" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="C23" s="4">
+      <c r="C23" s="43">
         <v>25</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="D23" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E23" s="38">
+      <c r="E23" s="44">
         <v>45765</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A24" s="1" t="s">
+      <c r="A24" s="42" t="s">
         <v>120</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="B24" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="C24" s="4">
+      <c r="C24" s="43">
         <v>240</v>
       </c>
-      <c r="D24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="38">
+      <c r="D24" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="44">
         <v>45776</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A25" s="1" t="s">
+      <c r="A25" s="42" t="s">
         <v>121</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="B25" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C25" s="4">
+      <c r="C25" s="43">
         <v>27</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="38">
+      <c r="D25" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="44">
         <v>45862</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A26" s="1" t="s">
+      <c r="A26" s="42" t="s">
         <v>122</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="B26" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C26" s="4">
+      <c r="C26" s="43">
         <v>105</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="D26" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E26" s="38">
+      <c r="E26" s="44">
         <v>45951</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A27" s="1" t="s">
+      <c r="A27" s="42" t="s">
         <v>123</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="B27" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C27" s="4">
+      <c r="C27" s="43">
         <v>300</v>
       </c>
-      <c r="D27" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="38">
+      <c r="D27" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="44">
         <v>45972</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A28" s="1" t="s">
+      <c r="A28" s="42" t="s">
         <v>124</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="B28" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="4">
+      <c r="C28" s="43">
         <v>108</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="D28" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E28" s="38">
+      <c r="E28" s="44">
         <v>46007</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A29" s="1" t="s">
+      <c r="A29" s="42" t="s">
         <v>125</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="B29" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="4">
+      <c r="C29" s="43">
         <v>247</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="D29" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E29" s="38">
+      <c r="E29" s="44">
         <v>46010</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A30" s="1" t="s">
+      <c r="A30" s="42" t="s">
         <v>126</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="B30" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="4">
+      <c r="C30" s="43">
         <v>205</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="D30" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E30" s="38">
+      <c r="E30" s="44">
         <v>46014</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A31" s="1" t="s">
+      <c r="A31" s="42" t="s">
         <v>127</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="B31" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="C31" s="4">
-[...2 lines deleted...]
-      <c r="D31" s="1" t="s">
+      <c r="C31" s="43">
+        <v>274</v>
+      </c>
+      <c r="D31" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E31" s="38">
+      <c r="E31" s="44">
         <v>46030</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A32" s="1" t="s">
+      <c r="A32" s="42" t="s">
         <v>128</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="B32" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C32" s="4">
+      <c r="C32" s="43">
         <v>133</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="D32" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E32" s="38">
+      <c r="E32" s="44">
         <v>46037</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A33" s="1" t="s">
+      <c r="A33" s="42" t="s">
         <v>228</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="B33" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C33" s="4">
+      <c r="C33" s="43">
         <v>55</v>
       </c>
-      <c r="D33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="38">
+      <c r="D33" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="44">
         <v>46083</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A34" s="1" t="s">
+      <c r="A34" s="42" t="s">
         <v>229</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="B34" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C34" s="4">
+      <c r="C34" s="43">
         <v>30</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="38">
+      <c r="D34" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="44">
         <v>46085</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A35" s="1" t="s">
+      <c r="A35" s="42" t="s">
         <v>230</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="B35" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="4">
+      <c r="C35" s="43">
         <v>440</v>
       </c>
-      <c r="D35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="38">
+      <c r="D35" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="44">
         <v>46090</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A36" s="1" t="s">
+      <c r="A36" s="42" t="s">
+        <v>624</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="43">
+        <v>75</v>
+      </c>
+      <c r="D36" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="44">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A37" s="42" t="s">
+        <v>294</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="43">
+        <v>75</v>
+      </c>
+      <c r="D37" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="44">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A38" s="45" t="s">
+        <v>256</v>
+      </c>
+      <c r="B38" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="46">
+        <v>135</v>
+      </c>
+      <c r="D38" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="47">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A39" s="41" t="s">
+        <v>151</v>
+      </c>
+      <c r="B39" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="46">
+        <v>300</v>
+      </c>
+      <c r="D39" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="47">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A40" s="42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="43">
+        <v>300</v>
+      </c>
+      <c r="D40" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="44">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A41" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="46">
+        <v>644</v>
+      </c>
+      <c r="D41" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="47">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A42" s="42" t="s">
+        <v>183</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" s="43">
+        <v>100</v>
+      </c>
+      <c r="D42" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="44">
+        <v>46176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A43" s="41" t="s">
+        <v>161</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="46">
+        <v>380</v>
+      </c>
+      <c r="D43" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="47">
+        <v>46178</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A44" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="43">
+        <v>290</v>
+      </c>
+      <c r="D44" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="44">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A45" s="42" t="s">
         <v>626</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="B45" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="43">
+        <v>200</v>
+      </c>
+      <c r="D45" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E45" s="44">
+        <v>46227</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A46" s="45" t="s">
+        <v>308</v>
+      </c>
+      <c r="B46" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="C36" s="4">
-[...13 lines deleted...]
-      <c r="B37" s="1" t="s">
+      <c r="C46" s="46">
+        <v>179</v>
+      </c>
+      <c r="D46" s="45" t="s">
+        <v>108</v>
+      </c>
+      <c r="E46" s="47">
+        <v>46232</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A47" s="42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="43">
+        <v>150</v>
+      </c>
+      <c r="D47" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="44">
+        <v>46247</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A48" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="43">
+        <v>150</v>
+      </c>
+      <c r="D48" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E48" s="44">
+        <v>46247</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A49" s="42" t="s">
+        <v>555</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="43">
+        <v>72</v>
+      </c>
+      <c r="D49" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E49" s="44">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A50" s="42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="43">
+        <v>408</v>
+      </c>
+      <c r="D50" s="42" t="s">
+        <v>108</v>
+      </c>
+      <c r="E50" s="44">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A51" s="42" t="s">
+        <v>625</v>
+      </c>
+      <c r="B51" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C37" s="4">
-[...64 lines deleted...]
-      <c r="B41" s="39" t="s">
+      <c r="C51" s="43">
+        <v>132</v>
+      </c>
+      <c r="D51" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E51" s="44">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A52" s="42" t="s">
+        <v>627</v>
+      </c>
+      <c r="B52" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C41" s="40">
-[...87 lines deleted...]
-      <c r="D46" s="39" t="s">
+      <c r="C52" s="43">
+        <v>484</v>
+      </c>
+      <c r="D52" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="E46" s="41">
-[...101 lines deleted...]
-      <c r="E52" s="38">
+      <c r="E52" s="44">
         <v>46295</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.4">
-      <c r="A53" s="9" t="s">
+      <c r="A53" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="C53" s="11">
-        <v>9456.7999999999993</v>
+      <c r="C53" s="8">
+        <v>9424.7999999999993</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <conditionalFormatting sqref="A39">
-    <cfRule type="duplicateValues" dxfId="5" priority="6"/>
-    <cfRule type="expression" dxfId="4" priority="7">
+    <cfRule type="duplicateValues" dxfId="25" priority="4"/>
+    <cfRule type="expression" dxfId="24" priority="5">
       <formula>$B39=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="3" priority="8"/>
+    <cfRule type="duplicateValues" dxfId="23" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A41 A43">
-    <cfRule type="duplicateValues" dxfId="2" priority="3"/>
-    <cfRule type="expression" dxfId="1" priority="4">
+    <cfRule type="duplicateValues" dxfId="22" priority="1"/>
+    <cfRule type="expression" dxfId="21" priority="2">
       <formula>$B41=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="0" priority="5"/>
+    <cfRule type="duplicateValues" dxfId="20" priority="3"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1837E23-2EB2-4CF7-AAE7-B6789B654D68}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:D80"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="50.61328125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="18.15234375" customWidth="1"/>
+    <col min="1" max="1" width="49.53515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.53515625" customWidth="1"/>
+    <col min="3" max="3" width="20.53515625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="19.61328125" customWidth="1"/>
+    <col min="5" max="5" width="54.84375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="12" t="s">
         <v>129</v>
       </c>
-      <c r="B1" s="52"/>
-[...4 lines deleted...]
-      <c r="A2" s="53" t="s">
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+    </row>
+    <row r="2" spans="1:4" ht="38.049999999999997" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="56" t="s">
         <v>130</v>
       </c>
-      <c r="B2" s="53"/>
-[...12 lines deleted...]
-      <c r="A4" s="45" t="s">
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+    </row>
+    <row r="3" spans="1:4" s="23" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="55" t="s">
+        <v>557</v>
+      </c>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A4" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="43" t="s">
+      <c r="B4" s="53" t="s">
         <v>94</v>
       </c>
-      <c r="C4" s="44" t="s">
+      <c r="C4" s="54" t="s">
         <v>95</v>
       </c>
-      <c r="D4" s="43" t="s">
+      <c r="D4" s="53" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.4">
-      <c r="A5" s="3" t="s">
+      <c r="A5" s="57" t="s">
+        <v>296</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="40">
+        <v>1400</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A6" s="58" t="s">
         <v>297</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B6" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="59">
+        <v>280</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A7" s="57" t="s">
+        <v>131</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="59">
+        <v>64</v>
+      </c>
+      <c r="D7" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A8" s="57" t="s">
+        <v>232</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="59">
+        <v>250</v>
+      </c>
+      <c r="D8" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A9" s="57" t="s">
+        <v>132</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="59">
+        <v>224</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A10" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="B10" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="4">
+      <c r="C10" s="59">
+        <v>252</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A11" s="57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B11" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="59">
+        <v>75</v>
+      </c>
+      <c r="D11" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A12" s="57" t="s">
+        <v>298</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="59">
+        <v>600</v>
+      </c>
+      <c r="D12" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A13" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="59">
+        <v>400</v>
+      </c>
+      <c r="D13" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A14" s="57" t="s">
+        <v>299</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="59">
+        <v>1000</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A15" s="57" t="s">
+        <v>135</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="59">
+        <v>775</v>
+      </c>
+      <c r="D15" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A16" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="59">
+        <v>100</v>
+      </c>
+      <c r="D16" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A17" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="B17" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="59">
+        <v>240</v>
+      </c>
+      <c r="D17" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
+        <v>138</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="59">
         <v>1400</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D18" s="39" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B6" s="1" t="s">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A19" s="57" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="59">
+        <v>205</v>
+      </c>
+      <c r="D19" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A20" s="57" t="s">
+        <v>300</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" s="59">
+        <v>350</v>
+      </c>
+      <c r="D20" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A21" s="57" t="s">
+        <v>140</v>
+      </c>
+      <c r="B21" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="5">
-[...2 lines deleted...]
-      <c r="D6" s="1" t="s">
+      <c r="C21" s="59">
+        <v>704</v>
+      </c>
+      <c r="D21" s="39" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B7" s="1" t="s">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A22" s="57" t="s">
+        <v>301</v>
+      </c>
+      <c r="B22" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="59">
+        <v>66</v>
+      </c>
+      <c r="D22" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A23" s="57" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="59">
+        <v>284</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A24" s="57" t="s">
+        <v>186</v>
+      </c>
+      <c r="B24" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="C7" s="5">
-[...10 lines deleted...]
-      <c r="B8" s="1" t="s">
+      <c r="C24" s="59">
+        <v>440</v>
+      </c>
+      <c r="D24" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A25" s="57" t="s">
+        <v>142</v>
+      </c>
+      <c r="B25" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C25" s="59">
+        <v>95</v>
+      </c>
+      <c r="D25" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A26" s="57" t="s">
+        <v>302</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="59">
+        <v>800</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A27" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="59">
+        <v>357</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A28" s="57" t="s">
+        <v>144</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="59">
+        <v>125</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A29" s="57" t="s">
+        <v>145</v>
+      </c>
+      <c r="B29" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="59">
+        <v>350</v>
+      </c>
+      <c r="D29" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A30" s="57" t="s">
+        <v>146</v>
+      </c>
+      <c r="B30" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="59">
+        <v>77</v>
+      </c>
+      <c r="D30" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A31" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="B31" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="59">
+        <v>60</v>
+      </c>
+      <c r="D31" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A32" s="57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B32" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="59">
+        <v>300</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A33" s="57" t="s">
+        <v>303</v>
+      </c>
+      <c r="B33" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="59">
+        <v>380</v>
+      </c>
+      <c r="D33" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A34" s="57" t="s">
+        <v>304</v>
+      </c>
+      <c r="B34" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="59">
         <v>250</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B9" s="1" t="s">
+      <c r="D34" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A35" s="57" t="s">
+        <v>362</v>
+      </c>
+      <c r="B35" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="59">
+        <v>450</v>
+      </c>
+      <c r="D35" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A36" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="59">
+        <v>600</v>
+      </c>
+      <c r="D36" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A37" s="57" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="59">
+        <v>250</v>
+      </c>
+      <c r="D37" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A38" s="57" t="s">
+        <v>556</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="59">
+        <v>600</v>
+      </c>
+      <c r="D38" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A39" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="59">
+        <v>585</v>
+      </c>
+      <c r="D39" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A40" s="57" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" s="59">
+        <v>138</v>
+      </c>
+      <c r="D40" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A41" s="57" t="s">
+        <v>156</v>
+      </c>
+      <c r="B41" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="59">
+        <v>256</v>
+      </c>
+      <c r="D41" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A42" s="57" t="s">
+        <v>305</v>
+      </c>
+      <c r="B42" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="59">
+        <v>100</v>
+      </c>
+      <c r="D42" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A43" s="57" t="s">
+        <v>157</v>
+      </c>
+      <c r="B43" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C43" s="59">
+        <v>600</v>
+      </c>
+      <c r="D43" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A44" s="57" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="59">
+        <v>150</v>
+      </c>
+      <c r="D44" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A45" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B45" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" s="59">
+        <v>350</v>
+      </c>
+      <c r="D45" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A46" s="57" t="s">
+        <v>233</v>
+      </c>
+      <c r="B46" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" s="59">
+        <v>230</v>
+      </c>
+      <c r="D46" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A47" s="57" t="s">
+        <v>255</v>
+      </c>
+      <c r="B47" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C47" s="59">
+        <v>60</v>
+      </c>
+      <c r="D47" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A48" s="57" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="59">
+        <v>100</v>
+      </c>
+      <c r="D48" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A49" s="57" t="s">
+        <v>160</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="59">
+        <v>634</v>
+      </c>
+      <c r="D49" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A50" s="57" t="s">
+        <v>234</v>
+      </c>
+      <c r="B50" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" s="59">
+        <v>550</v>
+      </c>
+      <c r="D50" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A51" s="57" t="s">
+        <v>163</v>
+      </c>
+      <c r="B51" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" s="59">
+        <v>450</v>
+      </c>
+      <c r="D51" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A52" s="57" t="s">
+        <v>164</v>
+      </c>
+      <c r="B52" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="59">
+        <v>363</v>
+      </c>
+      <c r="D52" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A53" s="57" t="s">
+        <v>165</v>
+      </c>
+      <c r="B53" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="59">
+        <v>360</v>
+      </c>
+      <c r="D53" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A54" s="57" t="s">
+        <v>307</v>
+      </c>
+      <c r="B54" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="59">
+        <v>90</v>
+      </c>
+      <c r="D54" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A55" s="57" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" s="59">
+        <v>350</v>
+      </c>
+      <c r="D55" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A56" s="57" t="s">
+        <v>167</v>
+      </c>
+      <c r="B56" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="C9" s="5">
-[...2 lines deleted...]
-      <c r="D9" s="1" t="s">
+      <c r="C56" s="59">
+        <v>288</v>
+      </c>
+      <c r="D56" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A57" s="57" t="s">
+        <v>168</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C57" s="59">
+        <v>300</v>
+      </c>
+      <c r="D57" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A58" s="57" t="s">
+        <v>169</v>
+      </c>
+      <c r="B58" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C58" s="59">
+        <v>300</v>
+      </c>
+      <c r="D58" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A59" s="57" t="s">
+        <v>170</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C59" s="59">
+        <v>400</v>
+      </c>
+      <c r="D59" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A60" s="57" t="s">
+        <v>171</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C60" s="59">
+        <v>700</v>
+      </c>
+      <c r="D60" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A61" s="57" t="s">
+        <v>172</v>
+      </c>
+      <c r="B61" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" s="59">
+        <v>120</v>
+      </c>
+      <c r="D61" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A62" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="B62" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" s="59">
+        <v>700</v>
+      </c>
+      <c r="D62" s="39" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B10" s="1" t="s">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A63" s="57" t="s">
+        <v>175</v>
+      </c>
+      <c r="B63" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="5">
-[...10 lines deleted...]
-      <c r="B11" s="1" t="s">
+      <c r="C63" s="59">
+        <v>500</v>
+      </c>
+      <c r="D63" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A64" s="57" t="s">
+        <v>257</v>
+      </c>
+      <c r="B64" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="59">
+        <v>436.5</v>
+      </c>
+      <c r="D64" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A65" s="57" t="s">
+        <v>309</v>
+      </c>
+      <c r="B65" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="5">
-[...10 lines deleted...]
-      <c r="B12" s="1" t="s">
+      <c r="C65" s="59">
+        <v>1000</v>
+      </c>
+      <c r="D65" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A66" s="57" t="s">
+        <v>176</v>
+      </c>
+      <c r="B66" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" s="59">
+        <v>1152</v>
+      </c>
+      <c r="D66" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A67" s="57" t="s">
+        <v>177</v>
+      </c>
+      <c r="B67" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C67" s="59">
+        <v>230</v>
+      </c>
+      <c r="D67" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A68" s="57" t="s">
+        <v>178</v>
+      </c>
+      <c r="B68" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="59">
+        <v>1100</v>
+      </c>
+      <c r="D68" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A69" s="57" t="s">
+        <v>179</v>
+      </c>
+      <c r="B69" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" s="59">
+        <v>62</v>
+      </c>
+      <c r="D69" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A70" s="57" t="s">
+        <v>180</v>
+      </c>
+      <c r="B70" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" s="59">
+        <v>936</v>
+      </c>
+      <c r="D70" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A71" s="57" t="s">
+        <v>310</v>
+      </c>
+      <c r="B71" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" s="59">
+        <v>265</v>
+      </c>
+      <c r="D71" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A72" s="57" t="s">
+        <v>311</v>
+      </c>
+      <c r="B72" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C72" s="59">
+        <v>250</v>
+      </c>
+      <c r="D72" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A73" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="B73" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C73" s="59">
+        <v>300</v>
+      </c>
+      <c r="D73" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A74" s="57" t="s">
+        <v>312</v>
+      </c>
+      <c r="B74" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C74" s="59">
         <v>600</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="1" t="s">
+      <c r="D74" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A75" s="57" t="s">
+        <v>313</v>
+      </c>
+      <c r="B75" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C75" s="59">
+        <v>450</v>
+      </c>
+      <c r="D75" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A76" s="57" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C76" s="59">
+        <v>108</v>
+      </c>
+      <c r="D76" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A77" s="57" t="s">
+        <v>184</v>
+      </c>
+      <c r="B77" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C77" s="59">
+        <v>70</v>
+      </c>
+      <c r="D77" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A78" s="57" t="s">
+        <v>314</v>
+      </c>
+      <c r="B78" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C78" s="59">
+        <v>1500</v>
+      </c>
+      <c r="D78" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A79" s="57" t="s">
+        <v>315</v>
+      </c>
+      <c r="B79" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="5">
-[...16 lines deleted...]
-      <c r="D14" s="1" t="s">
+      <c r="C79" s="59">
+        <v>500</v>
+      </c>
+      <c r="D79" s="39" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.4">
-[...552 lines deleted...]
-      <c r="C54" s="5">
+    <row r="80" spans="1:4" s="6" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A80" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="D54" s="1" t="s">
-[...358 lines deleted...]
-      <c r="C80" s="10">
+      <c r="C80" s="7">
         <v>31436.5</v>
       </c>
-      <c r="D80" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -10304,130 +10504,112 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g1c5c8a5ed744825af876dc81dccc5dd>
+    <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
+    <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jfdbf192cf3e432bae7ead6b01437832>
+    <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
+    <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
+    <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
     <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </m580224f57af48d5998ad1d627b3f8a6>
+    <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
     <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
-    <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
-[...4 lines deleted...]
-    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-6552</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-6705</Url>
+      <Description>EDICOMMS-978595777-6705</Description>
+    </_dlc_DocIdUrl>
     <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
-    <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
-[...12 lines deleted...]
-    </jfdbf192cf3e432bae7ead6b01437832>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-6705</_dlc_DocId>
     <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </fbf5ba1606af44cc8a6bbbd47132b0ab>
-    <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
-    <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    </i0f84bba906045b4af568ee102a52dcb>
-[...6 lines deleted...]
-    <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
     <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </c275726743ff40b1bd16afcbde5101e0>
-    <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
-[...7 lines deleted...]
-    </TaxCatchAll>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-10-19T07:29:39+00:00</EDi_DocumentDate>
     <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
-    <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
-[...1 lines deleted...]
-    <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C91382E3-F7E2-4843-8369-3B4E62DA4172}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90430B8A-30E0-4517-B160-046BB8FEEF06}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F0C59AD-AAFD-4075-B918-99817C135FF8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B622E616-1810-4864-96AB-0A5E748FBDC8}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4FF96E5-C4ED-4E27-B364-B66E187417AE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{419EB47C-88AA-45FE-8B66-63935AF5B06E}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54E5A76D-EE5A-458B-94A3-0A1930A0961E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E177F397-E1E8-4467-B347-FB455644A0C2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Approved</vt:lpstr>
       <vt:lpstr>Committed</vt:lpstr>
       <vt:lpstr>Probable</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -10436,60 +10618,36 @@
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="RevIMBCS">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-[...27 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>e6cddf89-48e1-47c4-a836-9f474f56b25e</vt:lpwstr>
   </property>
 </Properties>
 </file>