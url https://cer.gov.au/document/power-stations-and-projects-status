--- v5 (2026-02-16)
+++ v6 (2026-04-01)
@@ -3,728 +3,875 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D40787C-6D17-4A9D-87F9-8D54179DFC3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C51B911-CAA1-4432-AF95-D919A1E7CF01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="-9675" windowWidth="57840" windowHeight="31920" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Approved" sheetId="9" r:id="rId1"/>
     <sheet name="Committed" sheetId="10" r:id="rId2"/>
     <sheet name="Probable" sheetId="11" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="234">
   <si>
     <t>Approved Power Stations</t>
   </si>
   <si>
+    <t>The approved power stations table forms part of the register of accredited power stations and data in this table will be incorporated into the register on a periodic basis. The approved power stations table does not include power stations that have been approved prior to 1 January 2026.</t>
+  </si>
+  <si>
+    <t>Data as at 28/02/2026</t>
+  </si>
+  <si>
     <t>Accreditation code</t>
   </si>
   <si>
     <t>Power station name</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t>Installed capacity (MW)</t>
   </si>
   <si>
     <t>Fuel Source (s)</t>
   </si>
   <si>
     <t>Accreditation start date</t>
   </si>
   <si>
     <t>Approval date</t>
   </si>
   <si>
+    <t>SRPXQLO8</t>
+  </si>
+  <si>
+    <t>DONS FORT - SOLAR W SGU - QLD</t>
+  </si>
+  <si>
+    <t>QLD</t>
+  </si>
+  <si>
+    <t>4660</t>
+  </si>
+  <si>
+    <t>Solar</t>
+  </si>
+  <si>
+    <t>SRPYNSK0</t>
+  </si>
+  <si>
+    <t>Mintus Coles - Solar w SGU- NSW</t>
+  </si>
+  <si>
+    <t>NSW</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>SRPXQLP1</t>
+  </si>
+  <si>
+    <t>Ventora - Acacia Ridge - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4110</t>
+  </si>
+  <si>
+    <t>SRPYNSK3</t>
+  </si>
+  <si>
+    <t>Bayside Aged Care - Solar - Morisset - NSW</t>
+  </si>
+  <si>
+    <t>2264</t>
+  </si>
+  <si>
+    <t>SRPVWAQ0</t>
+  </si>
+  <si>
+    <t>Matrix Composites and Engineering Pty Ltd - Solar - WA</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>6166</t>
+  </si>
+  <si>
+    <t>SRPXQLP4</t>
+  </si>
+  <si>
+    <t>Accensi Narangba - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4504</t>
+  </si>
+  <si>
+    <t>SRPXSA19</t>
+  </si>
+  <si>
+    <t>Bunge Port Giles - Solar - SA</t>
+  </si>
+  <si>
+    <t>SA</t>
+  </si>
+  <si>
+    <t>5583</t>
+  </si>
+  <si>
+    <t>SRPVWAP2</t>
+  </si>
+  <si>
+    <t>HBF Stadium Carpark 4 PV System - Solar w SGU - WA</t>
+  </si>
+  <si>
+    <t>6010</t>
+  </si>
+  <si>
+    <t>SRPYNSJ2</t>
+  </si>
+  <si>
+    <t>Stockland M-park Building C - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>SRPXVCU9</t>
+  </si>
+  <si>
+    <t>Waverley Gardens - Solar w SGU - VIC</t>
+  </si>
+  <si>
+    <t>VIC</t>
+  </si>
+  <si>
+    <t>3170</t>
+  </si>
+  <si>
+    <t>SRPXQLP3</t>
+  </si>
+  <si>
+    <t>The Barracks - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>4000</t>
+  </si>
+  <si>
+    <t>SRPXVCW5</t>
+  </si>
+  <si>
+    <t>Altona Stage 1 &amp; BESS - Solar - Vic</t>
+  </si>
+  <si>
+    <t>3018</t>
+  </si>
+  <si>
+    <t>SRPYNSJ3</t>
+  </si>
+  <si>
+    <t>Tabbita-Solar-NSW</t>
+  </si>
+  <si>
+    <t>2652</t>
+  </si>
+  <si>
+    <t>SRPXQLO3</t>
+  </si>
+  <si>
+    <t>CLV GUV Village - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>4215</t>
+  </si>
+  <si>
+    <t>SRPYNSI3</t>
+  </si>
+  <si>
+    <t>BAULKHAM HILLS - SOLAR W SGU - NSW</t>
+  </si>
+  <si>
+    <t>SRPVWAO8</t>
+  </si>
+  <si>
+    <t>RAAFA (ARK) - Solar - WA</t>
+  </si>
+  <si>
+    <t>6149</t>
+  </si>
+  <si>
+    <t>SRPXVCW2</t>
+  </si>
+  <si>
+    <t>CHARTER HALL-CL3030 DRYSTONE-SOLAR-VIC</t>
+  </si>
+  <si>
+    <t>3029</t>
+  </si>
+  <si>
+    <t>SRPYNSI1</t>
+  </si>
+  <si>
+    <t>Leppington BP 3 &amp; BESS - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>SRPXSA17</t>
+  </si>
+  <si>
+    <t>Woolworths CFC Adelaide 8849 - Solar - SA</t>
+  </si>
+  <si>
+    <t>5035</t>
+  </si>
+  <si>
+    <t>SRPXSA21</t>
+  </si>
+  <si>
+    <t>Yumbah Aquaculture Ltd - Solar - SA</t>
+  </si>
+  <si>
+    <t>5223</t>
+  </si>
+  <si>
+    <t>SRPVAC42</t>
+  </si>
+  <si>
+    <t>40 Cameron Ave - Solar - ACT</t>
+  </si>
+  <si>
+    <t>ACT</t>
+  </si>
+  <si>
+    <t>2617</t>
+  </si>
+  <si>
+    <t>SRPXQLQ6</t>
+  </si>
+  <si>
+    <t>BC Westcourt - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4870</t>
+  </si>
+  <si>
+    <t>SRPXQLJ9</t>
+  </si>
+  <si>
+    <t>Bunnings Carseldine - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4036</t>
+  </si>
+  <si>
+    <t>SRPXVCW1</t>
+  </si>
+  <si>
+    <t>Goodman AU744 Lawrence &amp; Hanson - Solar - VIC</t>
+  </si>
+  <si>
+    <t>3194</t>
+  </si>
+  <si>
+    <t>SRPYNSJ0</t>
+  </si>
+  <si>
+    <t>Porsche Centre Parramatta - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>SRPVTA30</t>
+  </si>
+  <si>
+    <t>UA Aldergate Village - Solar - TAS</t>
+  </si>
+  <si>
+    <t>TAS</t>
+  </si>
+  <si>
+    <t>7248</t>
+  </si>
+  <si>
+    <t>SRPXQLP5</t>
+  </si>
+  <si>
+    <t>BC Parkinson - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>4115</t>
+  </si>
+  <si>
+    <t>SRPXQLQ4</t>
+  </si>
+  <si>
+    <t>BC Sunnybank Hills - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4109</t>
+  </si>
+  <si>
+    <t>SRPXQLM6</t>
+  </si>
+  <si>
+    <t>Martin Brower North Brisbane - Solar -QLD</t>
+  </si>
+  <si>
+    <t>4008</t>
+  </si>
+  <si>
+    <t>SRPYNSI2</t>
+  </si>
+  <si>
+    <t>Real Juice - Solar WSGU - NSW</t>
+  </si>
+  <si>
+    <t>2680</t>
+  </si>
+  <si>
+    <t>SRPYNSK6</t>
+  </si>
+  <si>
+    <t>Shellharbour Retail Centre &amp; BESS - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>SRPXQLP9</t>
+  </si>
+  <si>
+    <t>BC Murrumba Downs - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4503</t>
+  </si>
+  <si>
+    <t>SRPXVCW4</t>
+  </si>
+  <si>
+    <t>CleanPeak Energy - 8 Acacia Place - Solar - VIC</t>
+  </si>
+  <si>
+    <t>3168</t>
+  </si>
+  <si>
+    <t>SRPYNSK5</t>
+  </si>
+  <si>
+    <t>Glen Innes-Solar-NSW</t>
+  </si>
+  <si>
+    <t>2370</t>
+  </si>
+  <si>
+    <t>SRPYNSK7</t>
+  </si>
+  <si>
+    <t>Tweed City Shopping Centre, Tweed Heads South - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>SRPXQLQ0</t>
+  </si>
+  <si>
+    <t>BC Bundaberg - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4670</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
     <t>Committed Projects</t>
-  </si>
-[...271 lines deleted...]
-    <t>Biomass</t>
   </si>
   <si>
     <t xml:space="preserve">Committed projects refers to large-scale renewable energy projects that have received all development approvals and reached a final investment decision (FID) according to the commercial understanding of the term. 
 The committed date field is based on the date that FID was reached as reported in open source media. Where a FID date has not been announced, the construction start date or the LRET accreditation application date is used as a proxy for the FID date. While care is taken to accurately report FID dates, accuracy depends on information found in open source publications and is subject to change. </t>
   </si>
   <si>
-    <t>3018</t>
-[...2 lines deleted...]
-    <t>2652</t>
+    <t>Project Name</t>
+  </si>
+  <si>
+    <t xml:space="preserve">State </t>
+  </si>
+  <si>
+    <t>MW Capacity</t>
+  </si>
+  <si>
+    <t>Fuel Source</t>
+  </si>
+  <si>
+    <t>Committed Date (Month/Year)</t>
+  </si>
+  <si>
+    <t>East Rockingham Resource Recovery Facility</t>
+  </si>
+  <si>
+    <t>Biomass</t>
+  </si>
+  <si>
+    <t>Mangalore Renewable Energy Project</t>
+  </si>
+  <si>
+    <t>Orange Community Renewable Energy Park</t>
+  </si>
+  <si>
+    <t>Moorebank Logistics Park</t>
+  </si>
+  <si>
+    <t>Kidston Pumped Hydro Storage Project</t>
+  </si>
+  <si>
+    <t>Hydro</t>
+  </si>
+  <si>
+    <t>New England Solar Farm - Stage 2</t>
+  </si>
+  <si>
+    <t>Forest Glen Solar Farm</t>
+  </si>
+  <si>
+    <t>Uungula Wind Farm</t>
+  </si>
+  <si>
+    <t>Wind</t>
+  </si>
+  <si>
+    <t>St Ives Gold Solar Farm</t>
+  </si>
+  <si>
+    <t>Arnotts Huntingwood Solar Project</t>
+  </si>
+  <si>
+    <t>Quorn Park Solar Hybrid</t>
+  </si>
+  <si>
+    <t>Lotus Creek Wind Farm</t>
+  </si>
+  <si>
+    <t>Goorambat Solar Farm</t>
+  </si>
+  <si>
+    <t>Hay Solar Farm</t>
+  </si>
+  <si>
+    <t>Broadsound Solar Farm</t>
+  </si>
+  <si>
+    <t>Boulder Creek Wind Farm</t>
+  </si>
+  <si>
+    <t>Horsham Solar Farm</t>
+  </si>
+  <si>
+    <t>Goulburn River Solar Farm</t>
+  </si>
+  <si>
+    <t>Wambo Wind Farm Stage 2</t>
+  </si>
+  <si>
+    <t>Warradarge Wind Farm Stage 2</t>
+  </si>
+  <si>
+    <t>Bungama Solar Farm (stage 3)</t>
+  </si>
+  <si>
+    <t>Maryvale Solar Farm</t>
+  </si>
+  <si>
+    <t>Lancaster Solar Farm</t>
+  </si>
+  <si>
+    <t>Fulham Solar Farm</t>
+  </si>
+  <si>
+    <t>Cloudbreak Solar Farm</t>
+  </si>
+  <si>
+    <t>Port Latta Wind Farm</t>
+  </si>
+  <si>
+    <t>Wandoan South Solar Farm (Stage 2)</t>
+  </si>
+  <si>
+    <t>Mulwala Solar Farm</t>
+  </si>
+  <si>
+    <t>Wathagar Solar NSW (Stage 2)</t>
+  </si>
+  <si>
+    <t>King Rocks Wind Farm</t>
+  </si>
+  <si>
+    <t>Blind Creek Solar Farm</t>
+  </si>
+  <si>
+    <t>Waddi Wind Farm</t>
+  </si>
+  <si>
+    <t>Carmody's Hill Wind Farm</t>
+  </si>
+  <si>
+    <t>Delburn Wind Farm</t>
+  </si>
+  <si>
+    <t>Palmer Wind Farm</t>
+  </si>
+  <si>
+    <t>Nullagine Wind Farm</t>
+  </si>
+  <si>
+    <t>Probable Projects</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Probable projects have a high degree of confidence that they will proceed following a public announcement of a power purchase agreement with a strong counter party or other evidence of funding. </t>
+  </si>
+  <si>
+    <t>Barnawartha Solar Farm</t>
+  </si>
+  <si>
+    <t>Barwon solar farm</t>
   </si>
   <si>
     <t>Bell Bay Wind Farm</t>
   </si>
   <si>
     <t>Bendemeer Energy Hub - Solar</t>
   </si>
   <si>
+    <t>Boddington Giga Energy</t>
+  </si>
+  <si>
+    <t>Bulli Creek Solar project Stage 1</t>
+  </si>
+  <si>
+    <t>Bullyard Solar Farm</t>
+  </si>
+  <si>
     <t>Bundey Solar Farm</t>
   </si>
   <si>
-    <t>Carmody's Hill Wind Farm</t>
-[...2 lines deleted...]
-    <t>Corop Solar Farm (stage 1)</t>
+    <t>Bungaban Wind Farm</t>
+  </si>
+  <si>
+    <t>Campbells Forest Solar Farm</t>
+  </si>
+  <si>
+    <t>Clarke Creek Wind Farm Stage 2</t>
+  </si>
+  <si>
+    <t>Coppabella Wind Farm</t>
+  </si>
+  <si>
+    <t>Derby Solar Farm &amp; Battery</t>
   </si>
   <si>
     <t>Dinawan Wind Farm Stage 1</t>
   </si>
   <si>
+    <t>Elaine Solar Farm</t>
+  </si>
+  <si>
+    <t>Eurimbula Solar Farm</t>
+  </si>
+  <si>
+    <t>Frasers Solar Farm</t>
+  </si>
+  <si>
+    <t>Ganymirra Solar Power Station</t>
+  </si>
+  <si>
     <t>Gawara Baya Wind Farm</t>
   </si>
   <si>
+    <t>Glanmire Solar Farm</t>
+  </si>
+  <si>
+    <t>Goyder North Wind Farm Stage 1</t>
+  </si>
+  <si>
+    <t>Guthrie's Gap Solar Power Station</t>
+  </si>
+  <si>
     <t>Hexham Wind Farm</t>
   </si>
   <si>
+    <t>Hopeland Solar Farm</t>
+  </si>
+  <si>
+    <t>Junction Rivers Wind Farm</t>
+  </si>
+  <si>
+    <t>Kalgoorlie Regional Renewable Energy Project (Solar)</t>
+  </si>
+  <si>
+    <t>Kalgoorlie Regional Renewable Energy Project (Wind)</t>
+  </si>
+  <si>
+    <t>Kentbruck Green Power Hub</t>
+  </si>
+  <si>
+    <t>Kiamal Solar Farm - Stage 2</t>
+  </si>
+  <si>
+    <t>Kidston Stage 3 Wind Project</t>
+  </si>
+  <si>
+    <t>Lakeland Wind Farm</t>
+  </si>
+  <si>
     <t>Liverpool Range Wind Stage 1</t>
   </si>
   <si>
     <t>Lower Wonga Solar Farm project</t>
   </si>
   <si>
+    <t>Majors Creek Solar Farm</t>
+  </si>
+  <si>
     <t>Merino Solar Farm</t>
   </si>
   <si>
     <t>Middlebrook Solar Farm</t>
   </si>
   <si>
     <t>Moah Creek Wind Farm</t>
   </si>
   <si>
+    <t>Mount Hopeful Wind Farm</t>
+  </si>
+  <si>
+    <t>Northern Midlands Solar Farm</t>
+  </si>
+  <si>
     <t>Nowingi Solar Power Station</t>
   </si>
   <si>
+    <t>Port Augusta Energy Park Stage 2</t>
+  </si>
+  <si>
     <t>Punchs Creek Solar Farm</t>
   </si>
   <si>
+    <t>Sandy Creek Solar Farm</t>
+  </si>
+  <si>
+    <t>Silverleaf Solar Farm</t>
+  </si>
+  <si>
     <t>Smoky Creek Solar Power Station</t>
   </si>
   <si>
+    <t>Spicers Creek Wind Farm</t>
+  </si>
+  <si>
     <t>Tallawang Solar Farm</t>
   </si>
   <si>
-    <t>Waddi Wind Farm</t>
+    <t>Theodore Wind Farm</t>
+  </si>
+  <si>
+    <t>Thunderbolt Wind Farm stage 1</t>
+  </si>
+  <si>
+    <t>Upper Calliope Solar Farm</t>
+  </si>
+  <si>
+    <t>Vales Point Solar Farm</t>
+  </si>
+  <si>
+    <t>Valley of the Winds</t>
+  </si>
+  <si>
+    <t>Waroona Solar Farm</t>
+  </si>
+  <si>
+    <t>West Mokoan Solar Farm</t>
   </si>
   <si>
     <t>Willogoleche 2 Wind Farm</t>
   </si>
   <si>
-    <t>King Rocks Wind Farm</t>
-[...194 lines deleted...]
-    <t>3029</t>
+    <t>Winton North Solar Farm</t>
+  </si>
+  <si>
+    <t>Woolsthorpe Wind Farm</t>
+  </si>
+  <si>
+    <t>Binningup Solar Facility</t>
+  </si>
+  <si>
+    <t>Corop Solar Farm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color rgb="FF005874"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12.5"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005874"/>
         <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF9BC2E6"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -878,286 +1025,323 @@
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="2" tint="-9.9948118533890809E-2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="33">
+  <dxfs count="39">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="166" formatCode="#,##0.000"/>
-      <fill>
-[...4 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <numFmt numFmtId="166" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom/>
+      </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
@@ -1183,50 +1367,69 @@
       </border>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
@@ -1383,239 +1586,360 @@
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right/>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="166" formatCode="#,##0.000"/>
-      <fill>
-[...20 lines deleted...]
-    <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FF9BC2E6"/>
         </top>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
@@ -1634,118 +1958,118 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="32"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="29"/>
+      <tableStyleElement type="wholeTable" dxfId="38"/>
+      <tableStyleElement type="headerRow" dxfId="37"/>
+      <tableStyleElement type="firstColumn" dxfId="36"/>
+      <tableStyleElement type="firstRowStripe" dxfId="35"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{DE1A6D83-2535-42C5-A7CA-DA0BA77256C9}"/>
   </tableStyles>
   <colors>
     <mruColors>
-      <color rgb="FF005874"/>
       <color rgb="FFFFFF00"/>
       <color rgb="FFD5D6D4"/>
+      <color rgb="FF005874"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H24" totalsRowShown="0" dataDxfId="28" tableBorderDxfId="27" totalsRowBorderDxfId="26">
-  <autoFilter ref="A4:H24" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H40" totalsRowShown="0" headerRowDxfId="34" dataDxfId="33" tableBorderDxfId="32" totalsRowBorderDxfId="31">
+  <autoFilter ref="A4:H40" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="25"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="18"/>
+    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="30"/>
+    <tableColumn id="2" xr3:uid="{CADAFA37-C8E3-422D-A7D3-91AD4EA5D0DF}" name="Power station name" dataDxfId="29"/>
+    <tableColumn id="3" xr3:uid="{2B2127FB-057C-46F0-AA26-9609842B7E74}" name="State" dataDxfId="28"/>
+    <tableColumn id="4" xr3:uid="{3FF39BEC-FBC0-4B18-9CB8-AA042622F5FF}" name="Postcode" dataDxfId="27"/>
+    <tableColumn id="5" xr3:uid="{626FDD98-5558-4BF0-B2E4-D801DE3552C5}" name="Installed capacity (MW)" dataDxfId="26"/>
+    <tableColumn id="6" xr3:uid="{C7C3E84D-B1C5-4395-8C7A-42D493A0876D}" name="Fuel Source (s)" dataDxfId="25"/>
+    <tableColumn id="7" xr3:uid="{A3571B06-4783-4E83-9572-9468520C8C59}" name="Accreditation start date" dataDxfId="24"/>
+    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="22" totalsRowDxfId="23"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E41" totalsRowShown="0" dataDxfId="11" tableBorderDxfId="17">
-  <autoFilter ref="A4:E41" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E40" totalsRowShown="0" headerRowDxfId="15" dataDxfId="14" tableBorderDxfId="21">
+  <autoFilter ref="A4:E40" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="16"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="12"/>
+    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="20"/>
+    <tableColumn id="2" xr3:uid="{D7E42F01-B2CB-4152-91A0-60DCBF1D5C9C}" name="State " dataDxfId="19"/>
+    <tableColumn id="3" xr3:uid="{7606CABA-955E-453E-90A9-4D9B6CBD7105}" name="MW Capacity" dataDxfId="18"/>
+    <tableColumn id="4" xr3:uid="{C9D0AF91-BAF0-462E-8296-7AD6990E0FDD}" name="Fuel Source" dataDxfId="17"/>
+    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="16"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D66" totalsRowShown="0" headerRowDxfId="7" dataDxfId="0" tableBorderDxfId="6">
-  <autoFilter ref="A4:D66" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D63" totalsRowShown="0" headerRowDxfId="10" dataDxfId="0" tableBorderDxfId="9">
+  <autoFilter ref="A4:D63" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="4"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Probable Projects" dataDxfId="4" totalsRowDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{8822E2A4-C749-4723-93A2-B42A2506EAE9}" name="State " dataDxfId="3" totalsRowDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{3315BE4D-E527-48C5-A7B8-40187787A8C8}" name="MW Capacity" dataDxfId="2" totalsRowDxfId="6"/>
+    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="1" totalsRowDxfId="5"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1983,2329 +2307,2685 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1174958-96CB-415F-9990-A65FDA46B647}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="27.90625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="33.26953125" customWidth="1"/>
+    <col min="1" max="1" width="32.765625" customWidth="1"/>
+    <col min="2" max="2" width="67.921875" customWidth="1"/>
+    <col min="3" max="3" width="13.84375" customWidth="1"/>
+    <col min="4" max="4" width="16.921875" customWidth="1"/>
+    <col min="5" max="5" width="37.3828125" customWidth="1"/>
+    <col min="6" max="6" width="20.84375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.69140625" customWidth="1"/>
     <col min="8" max="8" width="21" customWidth="1"/>
-    <col min="9" max="9" width="8.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:8" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9"/>
-[...32 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+    </row>
+    <row r="2" spans="1:8" s="18" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="11" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+    </row>
+    <row r="3" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="12" t="s">
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+    </row>
+    <row r="4" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="B4" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="14" t="s">
+      <c r="C4" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="15" t="s">
+      <c r="D4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="16" t="s">
+      <c r="E4" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="F4" s="14" t="s">
         <v>8</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C5" s="5" t="s">
+      <c r="G4" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="7">
+        <v>0.4209</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="8">
+        <v>45951</v>
+      </c>
+      <c r="H5" s="9">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="7">
+        <v>0.1903</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="8">
+        <v>46000</v>
+      </c>
+      <c r="H6" s="9">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="B7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="7">
+        <v>0.16239999999999999</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="8">
+        <v>45978</v>
+      </c>
+      <c r="H7" s="9">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="7">
-[...16 lines deleted...]
-      <c r="D6" s="5" t="s">
+      <c r="D8" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="7">
+        <v>0.13969999999999999</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="8">
+        <v>46007</v>
+      </c>
+      <c r="H8" s="9">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="7">
+        <v>0.84960000000000002</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="8">
+        <v>46008</v>
+      </c>
+      <c r="H9" s="9">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="7">
+        <v>0.19939999999999999</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="8">
+        <v>45985</v>
+      </c>
+      <c r="H10" s="9">
+        <v>46031</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="7">
+        <v>0.47789999999999999</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="8">
+        <v>46002</v>
+      </c>
+      <c r="H11" s="9">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="7">
+        <v>0.25850000000000001</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="8">
+        <v>45910</v>
+      </c>
+      <c r="H12" s="9">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="7">
+        <v>0.12509999999999999</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="8">
+        <v>45967</v>
+      </c>
+      <c r="H13" s="9">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="7">
+        <v>0.52070000000000005</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="8">
+        <v>45933</v>
+      </c>
+      <c r="H14" s="9">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="7">
+        <v>0.30209999999999998</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="8">
+        <v>45982</v>
+      </c>
+      <c r="H15" s="9">
+        <v>46043</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="7">
+        <v>1.1788000000000001</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="8">
+        <v>46003</v>
+      </c>
+      <c r="H16" s="9">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" s="7">
+        <v>7.1567999999999996</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="8">
+        <v>45968</v>
+      </c>
+      <c r="H17" s="9">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="7">
+        <v>0.2475</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" s="8">
+        <v>45916</v>
+      </c>
+      <c r="H18" s="9">
+        <v>46045</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="7">
+        <v>0.22750000000000001</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" s="8">
+        <v>45946</v>
+      </c>
+      <c r="H19" s="9">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E20" s="7">
+        <v>0.2999</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="8">
+        <v>45894</v>
+      </c>
+      <c r="H20" s="9">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="E21" s="7">
+        <v>0.223</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="8">
+        <v>45987</v>
+      </c>
+      <c r="H21" s="9">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" s="7">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="8">
+        <v>45933</v>
+      </c>
+      <c r="H22" s="9">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" s="7">
+        <v>0.32969999999999999</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="8">
+        <v>46001</v>
+      </c>
+      <c r="H23" s="9">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E24" s="7">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" s="8">
+        <v>46038</v>
+      </c>
+      <c r="H24" s="9">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" s="7">
+        <v>0.18479999999999999</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" s="8">
+        <v>46003</v>
+      </c>
+      <c r="H25" s="9">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="E26" s="7">
+        <v>0.19989999999999999</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G26" s="8">
+        <v>46045</v>
+      </c>
+      <c r="H26" s="9">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="7">
+        <v>0.38009999999999999</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G27" s="8">
+        <v>46057</v>
+      </c>
+      <c r="H27" s="9">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="E6" s="6">
-[...2 lines deleted...]
-      <c r="F6" s="5" t="s">
+      <c r="C28" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="E28" s="7">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G28" s="8">
+        <v>45981</v>
+      </c>
+      <c r="H28" s="9">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G6" s="7">
-[...22 lines deleted...]
-      <c r="F7" s="5" t="s">
+      <c r="D29" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E29" s="7">
+        <v>3.9600000000000003E-2</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G29" s="8">
+        <v>45965</v>
+      </c>
+      <c r="H29" s="9">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E30" s="7">
+        <v>0.4788</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="8">
+        <v>46038</v>
+      </c>
+      <c r="H30" s="9">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" s="7">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G31" s="8">
+        <v>45988</v>
+      </c>
+      <c r="H31" s="9">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="7">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G32" s="8">
+        <v>46003</v>
+      </c>
+      <c r="H32" s="9">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="7">
+        <v>0.52600000000000002</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G33" s="8">
+        <v>45876</v>
+      </c>
+      <c r="H33" s="9">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G7" s="7">
-[...22 lines deleted...]
-      <c r="F8" s="5" t="s">
+      <c r="D34" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="E34" s="7">
+        <v>0.48980000000000001</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G34" s="8">
+        <v>45938</v>
+      </c>
+      <c r="H34" s="9">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G8" s="7">
-[...22 lines deleted...]
-      <c r="F9" s="5" t="s">
+      <c r="D35" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="E35" s="7">
+        <v>0.4385</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G35" s="8">
+        <v>46059</v>
+      </c>
+      <c r="H35" s="9">
+        <v>46073</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="E36" s="7">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" s="8">
+        <v>45999</v>
+      </c>
+      <c r="H36" s="9">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="E37" s="7">
+        <v>0.308</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" s="8">
+        <v>46010</v>
+      </c>
+      <c r="H37" s="9">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C38" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G9" s="7">
-[...22 lines deleted...]
-      <c r="F10" s="5" t="s">
+      <c r="D38" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E38" s="7">
+        <v>6.9943999999999997</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" s="8">
+        <v>46015</v>
+      </c>
+      <c r="H38" s="9">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="C39" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G10" s="7">
-[...378 lines deleted...]
-        <v>20</v>
+      <c r="D39" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="E39" s="7">
+        <v>1.9028</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" s="8">
+        <v>46041</v>
+      </c>
+      <c r="H39" s="9">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="E40" s="7">
+        <v>6.5699999999999995E-2</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" s="8">
+        <v>45999</v>
+      </c>
+      <c r="H40" s="9">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="E41" s="20">
+        <v>27.183</v>
+      </c>
+      <c r="H41" s="21">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17D509DD-F9D3-4AE4-8F6D-5626C0D94F16}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:E42"/>
+  <dimension ref="A1:E41"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="57.6328125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="41.81640625" customWidth="1"/>
+    <col min="1" max="1" width="47.23046875" style="24" customWidth="1"/>
+    <col min="2" max="2" width="16.07421875" style="24" customWidth="1"/>
+    <col min="3" max="3" width="21.84375" style="24" customWidth="1"/>
+    <col min="4" max="4" width="21.53515625" style="24" customWidth="1"/>
+    <col min="5" max="5" width="38.61328125" style="24" customWidth="1"/>
+    <col min="6" max="16384" width="8.765625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="A3" s="38" t="s">
+    <row r="1" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+    </row>
+    <row r="2" spans="1:5" s="39" customFormat="1" ht="100" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="38" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+    </row>
+    <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="C4" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>132</v>
+      </c>
+      <c r="E4" s="29" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" s="30" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="38"/>
-[...14 lines deleted...]
-      <c r="D4" s="22" t="s">
+      <c r="B5" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="31">
+        <v>29</v>
+      </c>
+      <c r="D5" s="30" t="s">
+        <v>135</v>
+      </c>
+      <c r="E5" s="32">
+        <v>43822</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="31">
+        <v>5</v>
+      </c>
+      <c r="D6" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="32">
+        <v>44441</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="30" t="s">
+        <v>137</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="31">
+        <v>5</v>
+      </c>
+      <c r="D7" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="32">
+        <v>44766</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="30" t="s">
+        <v>138</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="31">
+        <v>60</v>
+      </c>
+      <c r="D8" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="32">
+        <v>44825</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="B9" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="23" t="s">
-[...21 lines deleted...]
-      <c r="A6" s="27" t="s">
+      <c r="C9" s="31">
+        <v>250</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>140</v>
+      </c>
+      <c r="E9" s="32">
+        <v>45118</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="30" t="s">
+        <v>141</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="31">
+        <v>320</v>
+      </c>
+      <c r="D10" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="32">
+        <v>45131</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="31">
+        <v>90</v>
+      </c>
+      <c r="D11" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="32">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="31">
+        <v>414</v>
+      </c>
+      <c r="D12" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="E12" s="32">
+        <v>45302</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="30" t="s">
+        <v>145</v>
+      </c>
+      <c r="B13" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="27" t="s">
+      <c r="C13" s="31">
+        <v>77</v>
+      </c>
+      <c r="D13" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="E13" s="32">
+        <v>45362</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="30" t="s">
+        <v>146</v>
+      </c>
+      <c r="B14" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="29">
-[...13 lines deleted...]
-      <c r="D7" s="27" t="s">
+      <c r="C14" s="31">
+        <v>4.95</v>
+      </c>
+      <c r="D14" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="32">
+        <v>45440</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="30" t="s">
+        <v>147</v>
+      </c>
+      <c r="B15" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="29">
-[...4 lines deleted...]
-      <c r="A8" s="27" t="s">
+      <c r="C15" s="31">
+        <v>98</v>
+      </c>
+      <c r="D15" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="32">
+        <v>45457</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="31">
+        <v>285</v>
+      </c>
+      <c r="D16" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="E16" s="32">
+        <v>45519</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="31">
+        <v>250</v>
+      </c>
+      <c r="D17" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="32">
+        <v>45520</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="30" t="s">
+        <v>150</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="31">
+        <v>7.5</v>
+      </c>
+      <c r="D18" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="32">
+        <v>45539</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="31">
+        <v>376</v>
+      </c>
+      <c r="D19" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="32">
+        <v>45540</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="30" t="s">
+        <v>152</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="31">
+        <v>228</v>
+      </c>
+      <c r="D20" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="E20" s="32">
+        <v>45562</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="30" t="s">
+        <v>153</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="31">
+        <v>118.8</v>
+      </c>
+      <c r="D21" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="32">
+        <v>45616</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="30" t="s">
+        <v>154</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="31">
+        <v>450</v>
+      </c>
+      <c r="D22" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="32">
+        <v>45643</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="30" t="s">
+        <v>155</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="31">
+        <v>254</v>
+      </c>
+      <c r="D23" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="E23" s="32">
+        <v>45644</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="31">
+        <v>108</v>
+      </c>
+      <c r="D24" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="E24" s="32">
+        <v>45649</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="30" t="s">
+        <v>157</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="31">
+        <v>280</v>
+      </c>
+      <c r="D25" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="32">
+        <v>45694</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="30" t="s">
+        <v>158</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="31">
+        <v>172</v>
+      </c>
+      <c r="D26" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="32">
+        <v>45727</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="30" t="s">
+        <v>159</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="31">
+        <v>106</v>
+      </c>
+      <c r="D27" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="32">
+        <v>45741</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C28" s="31">
+        <v>80</v>
+      </c>
+      <c r="D28" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" s="32">
+        <v>45756</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="30" t="s">
+        <v>161</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="31">
+        <v>190</v>
+      </c>
+      <c r="D29" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="32">
+        <v>45763</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="30" t="s">
+        <v>162</v>
+      </c>
+      <c r="B30" s="30" t="s">
         <v>94</v>
       </c>
-      <c r="B8" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="27" t="s">
+      <c r="C30" s="31">
+        <v>25</v>
+      </c>
+      <c r="D30" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="E30" s="32">
+        <v>45765</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="31">
+        <v>240</v>
+      </c>
+      <c r="D31" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="32">
+        <v>45776</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="30" t="s">
+        <v>164</v>
+      </c>
+      <c r="B32" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="E8" s="29">
-[...4 lines deleted...]
-      <c r="A9" s="27" t="s">
+      <c r="C32" s="31">
+        <v>31</v>
+      </c>
+      <c r="D32" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="32">
+        <v>45827</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="31">
         <v>27</v>
       </c>
-      <c r="B9" s="27" t="s">
-[...22 lines deleted...]
-      <c r="D10" s="27" t="s">
+      <c r="D33" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="32">
+        <v>45862</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="30" t="s">
+        <v>166</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="31">
+        <v>105</v>
+      </c>
+      <c r="D34" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="E34" s="32">
+        <v>45951</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="B35" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="29">
-[...106 lines deleted...]
-      <c r="A17" s="27" t="s">
+      <c r="C35" s="31">
+        <v>300</v>
+      </c>
+      <c r="D35" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="32">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="30" t="s">
+        <v>168</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="31">
+        <v>108</v>
+      </c>
+      <c r="D36" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="E36" s="32">
+        <v>46007</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="30" t="s">
+        <v>169</v>
+      </c>
+      <c r="B37" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="27" t="s">
-[...172 lines deleted...]
-      <c r="C27" s="28">
+      <c r="C37" s="31">
+        <v>247</v>
+      </c>
+      <c r="D37" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="E37" s="32">
+        <v>46010</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="33" t="s">
+        <v>170</v>
+      </c>
+      <c r="B38" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="34">
+        <v>205</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>144</v>
+      </c>
+      <c r="E38" s="35">
+        <v>46014</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="B39" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="34">
+        <v>288</v>
+      </c>
+      <c r="D39" s="33" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" s="35">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="30" t="s">
         <v>172</v>
       </c>
-      <c r="D27" s="27" t="s">
-[...234 lines deleted...]
-      <c r="C41" s="28">
+      <c r="B40" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="31">
         <v>133</v>
       </c>
-      <c r="D41" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="29">
+      <c r="D40" s="30" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="32">
         <v>46037</v>
       </c>
     </row>
-    <row r="42" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>6541.25</v>
+    <row r="41" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="C41" s="37">
+        <v>5967.25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <conditionalFormatting sqref="A39">
-    <cfRule type="duplicateValues" dxfId="10" priority="1"/>
-    <cfRule type="expression" dxfId="9" priority="2">
+    <cfRule type="duplicateValues" dxfId="13" priority="1"/>
+    <cfRule type="expression" dxfId="12" priority="2">
       <formula>$B39=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="8" priority="3"/>
+    <cfRule type="duplicateValues" dxfId="11" priority="3"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1837E23-2EB2-4CF7-AAE7-B6789B654D68}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:D67"/>
+  <dimension ref="A1:D64"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="79.54296875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="8.7265625" customWidth="1"/>
+    <col min="1" max="1" width="50.15234375" customWidth="1"/>
+    <col min="2" max="2" width="14.69140625" customWidth="1"/>
+    <col min="3" max="3" width="21.765625" customWidth="1"/>
+    <col min="4" max="4" width="18.3046875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-[...33 lines deleted...]
-      <c r="D4" s="26" t="s">
+    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+    </row>
+    <row r="2" spans="1:4" s="44" customFormat="1" ht="35.049999999999997" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="43" t="s">
+        <v>174</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+    </row>
+    <row r="3" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+    </row>
+    <row r="4" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="C4" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="D4" s="40" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" s="46" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="48">
+        <v>64</v>
+      </c>
+      <c r="D5" s="47" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="49" t="s">
+        <v>176</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="50">
+        <v>250</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="49" t="s">
+        <v>177</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="C7" s="50">
+        <v>224</v>
+      </c>
+      <c r="D7" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="49" t="s">
+        <v>178</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="50">
+        <v>252</v>
+      </c>
+      <c r="D8" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="49" t="s">
+        <v>232</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="50">
+        <v>75</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="49" t="s">
+        <v>179</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="50">
+        <v>400</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="49" t="s">
+        <v>180</v>
+      </c>
+      <c r="B11" s="23" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="C11" s="50">
+        <v>775</v>
+      </c>
+      <c r="D11" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="49" t="s">
+        <v>181</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="50">
+        <v>100</v>
+      </c>
+      <c r="D12" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="49" t="s">
+        <v>182</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="50">
+        <v>240</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="49" t="s">
+        <v>183</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="50">
+        <v>1400</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="49" t="s">
+        <v>184</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="50">
+        <v>205</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="49" t="s">
+        <v>185</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="50">
+        <v>704</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="49" t="s">
+        <v>186</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="50">
+        <v>284</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="49" t="s">
+        <v>233</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="50">
+        <v>440</v>
+      </c>
+      <c r="D18" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="49" t="s">
+        <v>187</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="50">
+        <v>95</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="49" t="s">
+        <v>188</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="50">
+        <v>357</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="50">
+        <v>125</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="49" t="s">
+        <v>190</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="50">
+        <v>350</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="49" t="s">
+        <v>191</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" s="50">
         <v>77</v>
       </c>
-      <c r="B5" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="27" t="s">
+      <c r="D23" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="50">
+        <v>150</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="49" t="s">
+        <v>193</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="50">
+        <v>399</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="B26" s="23" t="s">
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C6" s="37">
+      <c r="C26" s="50">
+        <v>60</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="50">
+        <v>300</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="50">
+        <v>300</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="49" t="s">
+        <v>197</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" s="50">
+        <v>600</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="49" t="s">
+        <v>198</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="50">
         <v>250</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D30" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="B31" s="23" t="s">
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C7" s="37">
+      <c r="C31" s="50">
+        <v>585</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="49" t="s">
+        <v>200</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="50">
+        <v>138</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="49" t="s">
+        <v>201</v>
+      </c>
+      <c r="B33" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="50">
+        <v>256</v>
+      </c>
+      <c r="D33" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="49" t="s">
+        <v>202</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="50">
+        <v>600</v>
+      </c>
+      <c r="D34" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="50">
+        <v>150</v>
+      </c>
+      <c r="D35" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="B36" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="50">
+        <v>120</v>
+      </c>
+      <c r="D36" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="B37" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" s="50">
+        <v>100</v>
+      </c>
+      <c r="D37" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="49" t="s">
+        <v>206</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C38" s="50">
+        <v>634</v>
+      </c>
+      <c r="D38" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="49" t="s">
+        <v>207</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="50">
+        <v>281</v>
+      </c>
+      <c r="D39" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="49" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="50">
+        <v>150</v>
+      </c>
+      <c r="D40" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="49" t="s">
+        <v>209</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C41" s="50">
+        <v>450</v>
+      </c>
+      <c r="D41" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A42" s="49" t="s">
+        <v>210</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42" s="50">
+        <v>363</v>
+      </c>
+      <c r="D42" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A43" s="49" t="s">
+        <v>211</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" s="50">
+        <v>360</v>
+      </c>
+      <c r="D43" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A44" s="49" t="s">
+        <v>212</v>
+      </c>
+      <c r="B44" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" s="50">
+        <v>350</v>
+      </c>
+      <c r="D44" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A45" s="49" t="s">
+        <v>213</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="50">
+        <v>288</v>
+      </c>
+      <c r="D45" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A46" s="49" t="s">
+        <v>214</v>
+      </c>
+      <c r="B46" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="50">
+        <v>300</v>
+      </c>
+      <c r="D46" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A47" s="49" t="s">
+        <v>215</v>
+      </c>
+      <c r="B47" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C47" s="50">
+        <v>300</v>
+      </c>
+      <c r="D47" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A48" s="49" t="s">
+        <v>216</v>
+      </c>
+      <c r="B48" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="50">
+        <v>400</v>
+      </c>
+      <c r="D48" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A49" s="49" t="s">
+        <v>217</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="50">
+        <v>700</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A50" s="49" t="s">
+        <v>218</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C50" s="50">
+        <v>120</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A51" s="49" t="s">
+        <v>219</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="50">
+        <v>300</v>
+      </c>
+      <c r="D51" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A52" s="49" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C52" s="50">
+        <v>700</v>
+      </c>
+      <c r="D52" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A53" s="49" t="s">
+        <v>221</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C53" s="50">
+        <v>500</v>
+      </c>
+      <c r="D53" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A54" s="49" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" s="50">
+        <v>1152</v>
+      </c>
+      <c r="D54" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A55" s="49" t="s">
+        <v>223</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C55" s="50">
+        <v>230</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A56" s="49" t="s">
         <v>224</v>
       </c>
-      <c r="D7" s="27" t="s">
-[...13 lines deleted...]
-      <c r="D8" s="27" t="s">
+      <c r="B56" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" s="50">
+        <v>1100</v>
+      </c>
+      <c r="D56" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A57" s="49" t="s">
+        <v>225</v>
+      </c>
+      <c r="B57" s="23" t="s">
         <v>18</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D9" s="27" t="s">
+      <c r="C57" s="50">
+        <v>62</v>
+      </c>
+      <c r="D57" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A58" s="49" t="s">
+        <v>226</v>
+      </c>
+      <c r="B58" s="23" t="s">
         <v>18</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="C11" s="37">
+      <c r="C58" s="50">
+        <v>936</v>
+      </c>
+      <c r="D58" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A59" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C59" s="50">
+        <v>120</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A60" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="B60" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C60" s="50">
+        <v>300</v>
+      </c>
+      <c r="D60" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A61" s="49" t="s">
+        <v>229</v>
+      </c>
+      <c r="B61" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C61" s="50">
+        <v>108</v>
+      </c>
+      <c r="D61" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A62" s="49" t="s">
+        <v>230</v>
+      </c>
+      <c r="B62" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C62" s="50">
         <v>100</v>
       </c>
-      <c r="D11" s="27" t="s">
-[...312 lines deleted...]
-      <c r="A34" s="36" t="s">
+      <c r="D62" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A63" s="49" t="s">
+        <v>231</v>
+      </c>
+      <c r="B63" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B34" s="27" t="s">
-[...80 lines deleted...]
-      <c r="A40" s="36" t="s">
+      <c r="C63" s="50">
         <v>70</v>
       </c>
-      <c r="B40" s="27" t="s">
-[...375 lines deleted...]
-        <v>20542.7</v>
+      <c r="D63" s="23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="C64" s="22">
+        <v>20799</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">