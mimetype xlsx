--- v6 (2026-04-01)
+++ v7 (2026-04-21)
@@ -5,125 +5,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C51B911-CAA1-4432-AF95-D919A1E7CF01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B6DCE152-28D0-4C6E-84C9-95F3F12D9401}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-32914" yWindow="-4663" windowWidth="30883" windowHeight="15694" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Approved" sheetId="9" r:id="rId1"/>
     <sheet name="Committed" sheetId="10" r:id="rId2"/>
     <sheet name="Probable" sheetId="11" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="301">
   <si>
     <t>Approved Power Stations</t>
   </si>
   <si>
     <t>The approved power stations table forms part of the register of accredited power stations and data in this table will be incorporated into the register on a periodic basis. The approved power stations table does not include power stations that have been approved prior to 1 January 2026.</t>
   </si>
   <si>
-    <t>Data as at 28/02/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Accreditation code</t>
   </si>
   <si>
     <t>Power station name</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t>Installed capacity (MW)</t>
   </si>
   <si>
-    <t>Fuel Source (s)</t>
-[...1 lines deleted...]
-  <si>
     <t>Accreditation start date</t>
   </si>
   <si>
     <t>Approval date</t>
   </si>
   <si>
     <t>SRPXQLO8</t>
   </si>
   <si>
     <t>DONS FORT - SOLAR W SGU - QLD</t>
   </si>
   <si>
     <t>QLD</t>
-  </si>
-[...1 lines deleted...]
-    <t>4660</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>SRPYNSK0</t>
   </si>
   <si>
     <t>Mintus Coles - Solar w SGU- NSW</t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>SRPXQLP1</t>
   </si>
   <si>
     <t>Ventora - Acacia Ridge - Solar - QLD</t>
   </si>
   <si>
     <t>4110</t>
   </si>
@@ -491,53 +482,50 @@
   <si>
     <t>Uungula Wind Farm</t>
   </si>
   <si>
     <t>Wind</t>
   </si>
   <si>
     <t>St Ives Gold Solar Farm</t>
   </si>
   <si>
     <t>Arnotts Huntingwood Solar Project</t>
   </si>
   <si>
     <t>Quorn Park Solar Hybrid</t>
   </si>
   <si>
     <t>Lotus Creek Wind Farm</t>
   </si>
   <si>
     <t>Goorambat Solar Farm</t>
   </si>
   <si>
     <t>Hay Solar Farm</t>
   </si>
   <si>
-    <t>Broadsound Solar Farm</t>
-[...1 lines deleted...]
-  <si>
     <t>Boulder Creek Wind Farm</t>
   </si>
   <si>
     <t>Horsham Solar Farm</t>
   </si>
   <si>
     <t>Goulburn River Solar Farm</t>
   </si>
   <si>
     <t>Wambo Wind Farm Stage 2</t>
   </si>
   <si>
     <t>Warradarge Wind Farm Stage 2</t>
   </si>
   <si>
     <t>Bungama Solar Farm (stage 3)</t>
   </si>
   <si>
     <t>Maryvale Solar Farm</t>
   </si>
   <si>
     <t>Lancaster Solar Farm</t>
   </si>
   <si>
     <t>Fulham Solar Farm</t>
@@ -566,53 +554,50 @@
   <si>
     <t>Waddi Wind Farm</t>
   </si>
   <si>
     <t>Carmody's Hill Wind Farm</t>
   </si>
   <si>
     <t>Delburn Wind Farm</t>
   </si>
   <si>
     <t>Palmer Wind Farm</t>
   </si>
   <si>
     <t>Nullagine Wind Farm</t>
   </si>
   <si>
     <t>Probable Projects</t>
   </si>
   <si>
     <t xml:space="preserve">Probable projects have a high degree of confidence that they will proceed following a public announcement of a power purchase agreement with a strong counter party or other evidence of funding. </t>
   </si>
   <si>
     <t>Barnawartha Solar Farm</t>
   </si>
   <si>
-    <t>Barwon solar farm</t>
-[...1 lines deleted...]
-  <si>
     <t>Bell Bay Wind Farm</t>
   </si>
   <si>
     <t>Bendemeer Energy Hub - Solar</t>
   </si>
   <si>
     <t>Boddington Giga Energy</t>
   </si>
   <si>
     <t>Bulli Creek Solar project Stage 1</t>
   </si>
   <si>
     <t>Bullyard Solar Farm</t>
   </si>
   <si>
     <t>Bundey Solar Farm</t>
   </si>
   <si>
     <t>Bungaban Wind Farm</t>
   </si>
   <si>
     <t>Campbells Forest Solar Farm</t>
   </si>
   <si>
     <t>Clarke Creek Wind Farm Stage 2</t>
@@ -738,62 +723,279 @@
     <t>Vales Point Solar Farm</t>
   </si>
   <si>
     <t>Valley of the Winds</t>
   </si>
   <si>
     <t>Waroona Solar Farm</t>
   </si>
   <si>
     <t>West Mokoan Solar Farm</t>
   </si>
   <si>
     <t>Willogoleche 2 Wind Farm</t>
   </si>
   <si>
     <t>Winton North Solar Farm</t>
   </si>
   <si>
     <t>Woolsthorpe Wind Farm</t>
   </si>
   <si>
     <t>Binningup Solar Facility</t>
   </si>
   <si>
     <t>Corop Solar Farm</t>
+  </si>
+  <si>
+    <t>Data as at 31/03/2026</t>
+  </si>
+  <si>
+    <t>SRPYNSI0</t>
+  </si>
+  <si>
+    <t>Leppington BP 1 &amp; BESS - Solar - NSW</t>
+  </si>
+  <si>
+    <t>WD00WA29</t>
+  </si>
+  <si>
+    <t>Summergold - Wind w SGU- WA</t>
+  </si>
+  <si>
+    <t>6507</t>
+  </si>
+  <si>
+    <t>SRPXQLQ5</t>
+  </si>
+  <si>
+    <t>Sunshine Coast Airport - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4564</t>
+  </si>
+  <si>
+    <t>SRPXQLO9</t>
+  </si>
+  <si>
+    <t>Bundaberg Solar Farm - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4671</t>
+  </si>
+  <si>
+    <t>WD00VC52</t>
+  </si>
+  <si>
+    <t>Golden Plains Wind Farm West - Wind - Vic</t>
+  </si>
+  <si>
+    <t>3352</t>
+  </si>
+  <si>
+    <t>SRPXSA15</t>
+  </si>
+  <si>
+    <t>Laucke Mills - Solar - SA</t>
+  </si>
+  <si>
+    <t>5355</t>
+  </si>
+  <si>
+    <t>SRPXQLP7</t>
+  </si>
+  <si>
+    <t>AU923 Redbank Weedman Street - Solar W SGU - QLD</t>
+  </si>
+  <si>
+    <t>4301</t>
+  </si>
+  <si>
+    <t>SRPYNSD0</t>
+  </si>
+  <si>
+    <t>Ingleburn Logistics Park WH1 &amp; BESS - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>SRPXVCW3</t>
+  </si>
+  <si>
+    <t>Romsey Community Aged Care - Solar w SGU - VIC</t>
+  </si>
+  <si>
+    <t>3434</t>
+  </si>
+  <si>
+    <t>SRPYNSK4</t>
+  </si>
+  <si>
+    <t>ALBION PARK - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>SRPXQLN8</t>
+  </si>
+  <si>
+    <t>Australian Stockman's Hall of Fame - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>4730</t>
+  </si>
+  <si>
+    <t>SRPXQLN6</t>
+  </si>
+  <si>
+    <t>Broadsound Solar Farm Pty Ltd-Solar-QLD</t>
+  </si>
+  <si>
+    <t>4705</t>
+  </si>
+  <si>
+    <t>SRPYNSK1</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>SRPXQLQ7</t>
+  </si>
+  <si>
+    <t>Homeco Coomera City Centre - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>4209</t>
+  </si>
+  <si>
+    <t>SRPXSA18</t>
+  </si>
+  <si>
+    <t>Central Plaza - Solar w SGU - SA</t>
+  </si>
+  <si>
+    <t>5000</t>
+  </si>
+  <si>
+    <t>SRPXQLQ8</t>
+  </si>
+  <si>
+    <t>HomeCo Mackay A - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4740</t>
+  </si>
+  <si>
+    <t>SRPXQLN4</t>
+  </si>
+  <si>
+    <t>Woolworths Sarina 2518 - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4737</t>
+  </si>
+  <si>
+    <t>SRPYNSJ4</t>
+  </si>
+  <si>
+    <t>Agright Griffith Carrathool - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2711</t>
+  </si>
+  <si>
+    <t>SRPXQLQ9</t>
+  </si>
+  <si>
+    <t>HomeCo Mackay B - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>SRPYNSL3</t>
+  </si>
+  <si>
+    <t>Woolworths Calderwood Village Centre 1051 - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPYNSL1</t>
+  </si>
+  <si>
+    <t>Woolworths Lisarow 1574 - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>2250</t>
+  </si>
+  <si>
+    <t>1,086.310</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Dunedoo Solar Farm</t>
+  </si>
+  <si>
+    <t>Project Helios - Phase 1</t>
+  </si>
+  <si>
+    <t>Solomon Airport Solar Farm</t>
+  </si>
+  <si>
+    <t>Bunnings Frenchs Forest - Solar - NSW</t>
+  </si>
+  <si>
+    <t>Barwon Solar Farm</t>
+  </si>
+  <si>
+    <t>Kondinin Wind Farm</t>
+  </si>
+  <si>
+    <t>Marri Wind Farm</t>
+  </si>
+  <si>
+    <t>Parron Wind Farm</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 22,069.00 </t>
+  </si>
+  <si>
+    <t>Fuel Source(s)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <numFmts count="3">
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
@@ -805,77 +1007,89 @@
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12.5"/>
+      <b/>
+      <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005874"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF9BC2E6"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </left>
       <right style="thin">
@@ -919,50 +1133,85 @@
       </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C2C4"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC0C2C4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </left>
       <right style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </top>
@@ -1025,411 +1274,241 @@
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="2" tint="-9.9948118533890809E-2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...18 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="39">
+  <dxfs count="42">
     <dxf>
       <font>
-        <strike val="0"/>
-[...8 lines deleted...]
-        <scheme val="minor"/>
+        <color rgb="FF9C0006"/>
       </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
-      <font>
-[...24 lines deleted...]
-      </border>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
-      <font>
-[...136 lines deleted...]
-      </font>
       <fill>
-        <patternFill patternType="solid">
-[...1 lines deleted...]
-          <bgColor rgb="FF005874"/>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...9 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...9 lines deleted...]
-      </font>
       <fill>
-        <patternFill patternType="none">
-[...1 lines deleted...]
-          <bgColor auto="1"/>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
@@ -1576,376 +1655,531 @@
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <border outline="0">
-[...6 lines deleted...]
-      </border>
+      <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right/>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
-[...1 lines deleted...]
-    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="166" formatCode="#,##0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
-[...32 lines deleted...]
-        <sz val="11"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF005874"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <border>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FF9BC2E6"/>
         </top>
       </border>
-    </dxf>
-[...36 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -1958,120 +2192,120 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="38"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="35"/>
+      <tableStyleElement type="wholeTable" dxfId="41"/>
+      <tableStyleElement type="headerRow" dxfId="40"/>
+      <tableStyleElement type="firstColumn" dxfId="39"/>
+      <tableStyleElement type="firstRowStripe" dxfId="38"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{DE1A6D83-2535-42C5-A7CA-DA0BA77256C9}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFFFF00"/>
       <color rgb="FFD5D6D4"/>
       <color rgb="FF005874"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H40" totalsRowShown="0" headerRowDxfId="34" dataDxfId="33" tableBorderDxfId="32" totalsRowBorderDxfId="31">
-  <autoFilter ref="A4:H40" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H61" totalsRowShown="0" headerRowDxfId="23" dataDxfId="14" tableBorderDxfId="37" totalsRowBorderDxfId="36">
+  <autoFilter ref="A4:H61" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="30"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="22" totalsRowDxfId="23"/>
+    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="22"/>
+    <tableColumn id="2" xr3:uid="{CADAFA37-C8E3-422D-A7D3-91AD4EA5D0DF}" name="Power station name" dataDxfId="21"/>
+    <tableColumn id="3" xr3:uid="{2B2127FB-057C-46F0-AA26-9609842B7E74}" name="State" dataDxfId="20"/>
+    <tableColumn id="4" xr3:uid="{3FF39BEC-FBC0-4B18-9CB8-AA042622F5FF}" name="Postcode" dataDxfId="19"/>
+    <tableColumn id="5" xr3:uid="{626FDD98-5558-4BF0-B2E4-D801DE3552C5}" name="Installed capacity (MW)" dataDxfId="18"/>
+    <tableColumn id="6" xr3:uid="{C7C3E84D-B1C5-4395-8C7A-42D493A0876D}" name="Fuel Source(s)" dataDxfId="17"/>
+    <tableColumn id="7" xr3:uid="{A3571B06-4783-4E83-9572-9468520C8C59}" name="Accreditation start date" dataDxfId="16"/>
+    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="15" totalsRowDxfId="13"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E40" totalsRowShown="0" headerRowDxfId="15" dataDxfId="14" tableBorderDxfId="21">
-  <autoFilter ref="A4:E40" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E42" totalsRowShown="0" dataDxfId="7" tableBorderDxfId="35">
+  <autoFilter ref="A4:E42" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="20"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="16"/>
+    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="12" totalsRowDxfId="34"/>
+    <tableColumn id="2" xr3:uid="{D7E42F01-B2CB-4152-91A0-60DCBF1D5C9C}" name="State " dataDxfId="11" totalsRowDxfId="33"/>
+    <tableColumn id="3" xr3:uid="{7606CABA-955E-453E-90A9-4D9B6CBD7105}" name="MW Capacity" dataDxfId="10" totalsRowDxfId="32"/>
+    <tableColumn id="4" xr3:uid="{C9D0AF91-BAF0-462E-8296-7AD6990E0FDD}" name="Fuel Source" dataDxfId="9" totalsRowDxfId="31"/>
+    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="8" totalsRowDxfId="30"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D63" totalsRowShown="0" headerRowDxfId="10" dataDxfId="0" tableBorderDxfId="9">
-  <autoFilter ref="A4:D63" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D66" totalsRowShown="0" headerRowDxfId="29" tableBorderDxfId="28">
+  <autoFilter ref="A4:D66" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Probable Projects" dataDxfId="4" totalsRowDxfId="8"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="1" totalsRowDxfId="5"/>
+    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="27"/>
+    <tableColumn id="2" xr3:uid="{8822E2A4-C749-4723-93A2-B42A2506EAE9}" name="State " dataDxfId="26"/>
+    <tableColumn id="3" xr3:uid="{3315BE4D-E527-48C5-A7B8-40187787A8C8}" name="MW Capacity" dataDxfId="25"/>
+    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="24"/>
   </tableColumns>
-  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2307,2677 +2541,3316 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1174958-96CB-415F-9990-A65FDA46B647}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:H41"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="32.765625" customWidth="1"/>
-    <col min="2" max="2" width="67.921875" customWidth="1"/>
+    <col min="1" max="1" width="21.23046875" customWidth="1"/>
+    <col min="2" max="2" width="60.53515625" customWidth="1"/>
     <col min="3" max="3" width="13.84375" customWidth="1"/>
-    <col min="4" max="4" width="16.921875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="21" customWidth="1"/>
+    <col min="4" max="4" width="14.69140625" customWidth="1"/>
+    <col min="5" max="5" width="25.15234375" customWidth="1"/>
+    <col min="6" max="6" width="18" customWidth="1"/>
+    <col min="7" max="7" width="24.84375" customWidth="1"/>
+    <col min="8" max="8" width="19.4609375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2"/>
-[...8 lines deleted...]
-      <c r="A2" s="17" t="s">
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+    </row>
+    <row r="2" spans="1:8" ht="34.4" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="17"/>
-[...8 lines deleted...]
-      <c r="A3" s="19" t="s">
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+    </row>
+    <row r="4" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="19"/>
-[...8 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="C4" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="D4" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="13" t="s">
+      <c r="F4" s="20" t="s">
+        <v>300</v>
+      </c>
+      <c r="G4" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="H4" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="15" t="s">
+    </row>
+    <row r="5" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="16" t="s">
+      <c r="B5" s="24" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="C5" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="6" t="s">
+      <c r="D5" s="25">
+        <v>4660</v>
+      </c>
+      <c r="E5" s="26">
+        <v>0.4209</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="27">
+        <v>45951</v>
+      </c>
+      <c r="H5" s="28">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="B6" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="7">
-[...2 lines deleted...]
-      <c r="F5" s="6" t="s">
+      <c r="C6" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="G5" s="8">
-[...2 lines deleted...]
-      <c r="H5" s="9">
+      <c r="D6" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="26">
+        <v>0.1903</v>
+      </c>
+      <c r="F6" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="27">
+        <v>46000</v>
+      </c>
+      <c r="H6" s="28">
         <v>46028</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A6" s="5" t="s">
+    <row r="7" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="26">
+        <v>0.16239999999999999</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="27">
+        <v>45978</v>
+      </c>
+      <c r="H7" s="28">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="26">
+        <v>0.13969999999999999</v>
+      </c>
+      <c r="F8" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="27">
+        <v>46007</v>
+      </c>
+      <c r="H8" s="28">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="26">
+        <v>0.84960000000000002</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="27">
+        <v>46008</v>
+      </c>
+      <c r="H9" s="28">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="26">
+        <v>0.19939999999999999</v>
+      </c>
+      <c r="F10" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="27">
+        <v>45985</v>
+      </c>
+      <c r="H10" s="28">
+        <v>46031</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="26">
+        <v>0.47789999999999999</v>
+      </c>
+      <c r="F11" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="27">
+        <v>46002</v>
+      </c>
+      <c r="H11" s="28">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="26">
+        <v>0.25850000000000001</v>
+      </c>
+      <c r="F12" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="27">
+        <v>45910</v>
+      </c>
+      <c r="H12" s="28">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="26">
+        <v>0.12509999999999999</v>
+      </c>
+      <c r="F13" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="27">
+        <v>45967</v>
+      </c>
+      <c r="H13" s="28">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="26">
+        <v>0.52070000000000005</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="27">
+        <v>45933</v>
+      </c>
+      <c r="H14" s="28">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="26">
+        <v>0.30209999999999998</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="27">
+        <v>45982</v>
+      </c>
+      <c r="H15" s="28">
+        <v>46043</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="26">
+        <v>1.1788000000000001</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="27">
+        <v>46003</v>
+      </c>
+      <c r="H16" s="28">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="26">
+        <v>7.1567999999999996</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="27">
+        <v>45968</v>
+      </c>
+      <c r="H17" s="28">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="26">
+        <v>0.2475</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="27">
+        <v>45916</v>
+      </c>
+      <c r="H18" s="28">
+        <v>46045</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="6" t="s">
-[...11 lines deleted...]
-      <c r="F6" s="6" t="s">
+      <c r="E19" s="26">
+        <v>0.22750000000000001</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="27">
+        <v>45946</v>
+      </c>
+      <c r="H19" s="28">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" s="26">
+        <v>0.2999</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="27">
+        <v>45894</v>
+      </c>
+      <c r="H20" s="28">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="E21" s="26">
+        <v>0.223</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="27">
+        <v>45987</v>
+      </c>
+      <c r="H21" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="8">
-[...22 lines deleted...]
-      <c r="F7" s="6" t="s">
+      <c r="D22" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="E22" s="26">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="27">
+        <v>45933</v>
+      </c>
+      <c r="H22" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="E23" s="26">
+        <v>0.32969999999999999</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="27">
+        <v>46001</v>
+      </c>
+      <c r="H23" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" s="26">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="27">
+        <v>46038</v>
+      </c>
+      <c r="H24" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="E25" s="26">
+        <v>0.18479999999999999</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="27">
+        <v>46003</v>
+      </c>
+      <c r="H25" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" s="26">
+        <v>0.19989999999999999</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="27">
+        <v>46045</v>
+      </c>
+      <c r="H26" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="E27" s="26">
+        <v>0.38009999999999999</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="27">
+        <v>46057</v>
+      </c>
+      <c r="H27" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="E28" s="26">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="27">
+        <v>45981</v>
+      </c>
+      <c r="H28" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="8">
-[...16 lines deleted...]
-      <c r="D8" s="6" t="s">
+      <c r="D29" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="E29" s="26">
+        <v>3.9600000000000003E-2</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="27">
+        <v>45965</v>
+      </c>
+      <c r="H29" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="D30" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="E30" s="26">
+        <v>0.4788</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="27">
+        <v>46038</v>
+      </c>
+      <c r="H30" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="E31" s="26">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="27">
+        <v>45988</v>
+      </c>
+      <c r="H31" s="28">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" s="26">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="27">
+        <v>46003</v>
+      </c>
+      <c r="H32" s="28">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" s="26">
+        <v>0.52600000000000002</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="27">
+        <v>45876</v>
+      </c>
+      <c r="H33" s="28">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="E34" s="26">
+        <v>0.48980000000000001</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="27">
+        <v>45938</v>
+      </c>
+      <c r="H34" s="28">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="E35" s="26">
+        <v>0.4385</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="27">
+        <v>46059</v>
+      </c>
+      <c r="H35" s="28">
+        <v>46073</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="E36" s="26">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="27">
+        <v>45999</v>
+      </c>
+      <c r="H36" s="28">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="23" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="E37" s="26">
+        <v>0.308</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="27">
+        <v>46010</v>
+      </c>
+      <c r="H37" s="28">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="E38" s="26">
+        <v>6.9943999999999997</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="27">
+        <v>46015</v>
+      </c>
+      <c r="H38" s="28">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D39" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="E39" s="26">
+        <v>1.9028</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" s="27">
+        <v>46041</v>
+      </c>
+      <c r="H39" s="28">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="E40" s="26">
+        <v>6.5699999999999995E-2</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" s="27">
+        <v>45999</v>
+      </c>
+      <c r="H40" s="28">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="23" t="s">
+        <v>230</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="E41" s="26">
+        <v>0.73150000000000004</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="27">
+        <v>45933</v>
+      </c>
+      <c r="H41" s="28">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A42" s="23" t="s">
+        <v>232</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="C42" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="E8" s="7">
-[...2 lines deleted...]
-      <c r="F8" s="6" t="s">
+      <c r="D42" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="E42" s="26">
+        <v>1.9728000000000001</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="G42" s="27">
+        <v>46054</v>
+      </c>
+      <c r="H42" s="28">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A43" s="23" t="s">
+        <v>235</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>236</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="25" t="s">
+        <v>237</v>
+      </c>
+      <c r="E43" s="26">
+        <v>0.19020000000000001</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="27">
+        <v>46045</v>
+      </c>
+      <c r="H43" s="28">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A44" s="23" t="s">
+        <v>238</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>239</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>240</v>
+      </c>
+      <c r="E44" s="26">
+        <v>96.053700000000006</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="27">
+        <v>46037</v>
+      </c>
+      <c r="H44" s="28">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A45" s="23" t="s">
+        <v>241</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>242</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E45" s="26">
+        <v>576.6</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="G45" s="27">
+        <v>46050</v>
+      </c>
+      <c r="H45" s="28">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A46" s="23" t="s">
+        <v>244</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46" s="25" t="s">
+        <v>246</v>
+      </c>
+      <c r="E46" s="26">
+        <v>1.3109999999999999</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G46" s="27">
+        <v>45946</v>
+      </c>
+      <c r="H46" s="28">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A47" s="23" t="s">
+        <v>247</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="E47" s="26">
+        <v>0.37480000000000002</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="27">
+        <v>46073</v>
+      </c>
+      <c r="H47" s="28">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A48" s="23" t="s">
+        <v>250</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>251</v>
+      </c>
+      <c r="C48" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="G8" s="8">
-[...22 lines deleted...]
-      <c r="F9" s="6" t="s">
+      <c r="D48" s="25" t="s">
+        <v>252</v>
+      </c>
+      <c r="E48" s="26">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" s="27">
+        <v>46076</v>
+      </c>
+      <c r="H48" s="28">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A49" s="23" t="s">
+        <v>253</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>254</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" s="25" t="s">
+        <v>255</v>
+      </c>
+      <c r="E49" s="26">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" s="27">
+        <v>46092</v>
+      </c>
+      <c r="H49" s="28">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A50" s="23" t="s">
+        <v>256</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>257</v>
+      </c>
+      <c r="C50" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="G9" s="8">
-[...16 lines deleted...]
-      <c r="D10" s="6" t="s">
+      <c r="D50" s="25" t="s">
+        <v>258</v>
+      </c>
+      <c r="E50" s="26">
+        <v>0.2223</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" s="27">
+        <v>46051</v>
+      </c>
+      <c r="H50" s="28">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A51" s="29" t="s">
+        <v>259</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>260</v>
+      </c>
+      <c r="C51" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>261</v>
+      </c>
+      <c r="E51" s="32">
+        <v>0.3906</v>
+      </c>
+      <c r="F51" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="33">
+        <v>46064</v>
+      </c>
+      <c r="H51" s="34">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A52" s="23" t="s">
+        <v>262</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>263</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="E52" s="26">
+        <v>377.43470000000002</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="27">
+        <v>46004</v>
+      </c>
+      <c r="H52" s="28">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A53" s="23" t="s">
+        <v>265</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="25" t="s">
+        <v>266</v>
+      </c>
+      <c r="E53" s="26">
+        <v>0.48049999999999998</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" s="27">
+        <v>46001</v>
+      </c>
+      <c r="H53" s="28">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A54" s="23" t="s">
+        <v>267</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>268</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="E54" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" s="27">
+        <v>46093</v>
+      </c>
+      <c r="H54" s="28">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A55" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="C55" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="7">
-[...2 lines deleted...]
-      <c r="F10" s="6" t="s">
+      <c r="D55" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="E55" s="26">
+        <v>0.22</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="27">
+        <v>46003</v>
+      </c>
+      <c r="H55" s="28">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A56" s="23" t="s">
+        <v>273</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>274</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="25" t="s">
+        <v>275</v>
+      </c>
+      <c r="E56" s="26">
+        <v>0.35020000000000001</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="27">
+        <v>46093</v>
+      </c>
+      <c r="H56" s="28">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A57" s="23" t="s">
+        <v>276</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>277</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="25" t="s">
+        <v>278</v>
+      </c>
+      <c r="E57" s="26">
+        <v>0.2006</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="27">
+        <v>46092</v>
+      </c>
+      <c r="H57" s="28">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A58" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>280</v>
+      </c>
+      <c r="C58" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="G10" s="8">
-[...22 lines deleted...]
-      <c r="F11" s="6" t="s">
+      <c r="D58" s="25" t="s">
+        <v>281</v>
+      </c>
+      <c r="E58" s="26">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="F58" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="27">
+        <v>45972</v>
+      </c>
+      <c r="H58" s="28">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A59" s="23" t="s">
+        <v>282</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>283</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="25" t="s">
+        <v>275</v>
+      </c>
+      <c r="E59" s="26">
+        <v>0.2306</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" s="27">
+        <v>46104</v>
+      </c>
+      <c r="H59" s="28">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A60" s="23" t="s">
+        <v>284</v>
+      </c>
+      <c r="B60" s="24" t="s">
+        <v>285</v>
+      </c>
+      <c r="C60" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="G11" s="8">
-[...22 lines deleted...]
-      <c r="F12" s="6" t="s">
+      <c r="D60" s="25" t="s">
+        <v>258</v>
+      </c>
+      <c r="E60" s="26">
+        <v>0.24179999999999999</v>
+      </c>
+      <c r="F60" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="27">
+        <v>46105</v>
+      </c>
+      <c r="H60" s="28">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A61" s="29" t="s">
+        <v>286</v>
+      </c>
+      <c r="B61" s="30" t="s">
+        <v>287</v>
+      </c>
+      <c r="C61" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="8">
-[...709 lines deleted...]
-      <c r="A40" s="5" t="s">
+      <c r="D61" s="31" t="s">
+        <v>288</v>
+      </c>
+      <c r="E61" s="32">
+        <v>0.26939999999999997</v>
+      </c>
+      <c r="F61" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="33">
+        <v>46097</v>
+      </c>
+      <c r="H61" s="34">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A62" s="40" t="s">
         <v>123</v>
       </c>
-      <c r="B40" s="6" t="s">
-[...29 lines deleted...]
-        <v>36</v>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="38" t="s">
+        <v>289</v>
+      </c>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="39" t="s">
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="D5:D40 D41:D61" numberStoredAsText="1"/>
+  </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17D509DD-F9D3-4AE4-8F6D-5626C0D94F16}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:E41"/>
+  <dimension ref="A1:E43"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="47.23046875" style="24" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.765625" style="24"/>
+    <col min="1" max="1" width="42.15234375" customWidth="1"/>
+    <col min="2" max="2" width="12.69140625" customWidth="1"/>
+    <col min="3" max="3" width="18.3046875" customWidth="1"/>
+    <col min="4" max="4" width="18" customWidth="1"/>
+    <col min="5" max="5" width="22.3046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+    </row>
+    <row r="2" spans="1:5" ht="90.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+    </row>
+    <row r="3" spans="1:5" s="36" customFormat="1" ht="15.9" x14ac:dyDescent="0.4">
+      <c r="A3" s="41" t="s">
+        <v>229</v>
+      </c>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+    </row>
+    <row r="4" spans="1:5" ht="35.049999999999997" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4" s="49" t="s">
         <v>127</v>
       </c>
-      <c r="B1" s="2"/>
-[...5 lines deleted...]
-      <c r="A2" s="38" t="s">
+      <c r="C4" s="50" t="s">
         <v>128</v>
       </c>
-      <c r="B2" s="38"/>
-[...14 lines deleted...]
-      <c r="A4" s="25" t="s">
+      <c r="D4" s="51" t="s">
         <v>129</v>
       </c>
-      <c r="B4" s="26" t="s">
+      <c r="E4" s="52" t="s">
         <v>130</v>
       </c>
-      <c r="C4" s="27" t="s">
+    </row>
+    <row r="5" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" s="43" t="s">
         <v>131</v>
       </c>
-      <c r="D4" s="28" t="s">
+      <c r="B5" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="44">
+        <v>29</v>
+      </c>
+      <c r="D5" s="43" t="s">
         <v>132</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E5" s="45">
+        <v>43822</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="43" t="s">
         <v>133</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="30" t="s">
+      <c r="B6" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="44">
+        <v>5</v>
+      </c>
+      <c r="D6" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="45">
+        <v>44441</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="43" t="s">
         <v>134</v>
       </c>
-      <c r="B5" s="30" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="30" t="s">
+      <c r="B7" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="44">
+        <v>5</v>
+      </c>
+      <c r="D7" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="45">
+        <v>44766</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="43" t="s">
         <v>135</v>
       </c>
-      <c r="E5" s="32">
-[...4 lines deleted...]
-      <c r="A6" s="30" t="s">
+      <c r="B8" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="44">
+        <v>60</v>
+      </c>
+      <c r="D8" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="45">
+        <v>44825</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="43" t="s">
         <v>136</v>
       </c>
-      <c r="B6" s="30" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="30" t="s">
+      <c r="B9" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="44">
+        <v>250</v>
+      </c>
+      <c r="D9" s="43" t="s">
+        <v>137</v>
+      </c>
+      <c r="E9" s="45">
+        <v>45118</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="43" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="32">
-[...13 lines deleted...]
-      <c r="D7" s="30" t="s">
+      <c r="C10" s="44">
+        <v>320</v>
+      </c>
+      <c r="D10" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="45">
+        <v>45131</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="43" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="32">
-[...13 lines deleted...]
-      <c r="D8" s="30" t="s">
+      <c r="C11" s="44">
+        <v>90</v>
+      </c>
+      <c r="D11" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="45">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="43" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="32">
-[...10 lines deleted...]
-      <c r="C9" s="31">
+      <c r="C12" s="44">
+        <v>414</v>
+      </c>
+      <c r="D12" s="43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E12" s="45">
+        <v>45302</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="43" t="s">
+        <v>142</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="44">
+        <v>77</v>
+      </c>
+      <c r="D13" s="43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E13" s="45">
+        <v>45362</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="43" t="s">
+        <v>143</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="44">
+        <v>4.95</v>
+      </c>
+      <c r="D14" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="45">
+        <v>45440</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="43" t="s">
+        <v>144</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="44">
+        <v>98</v>
+      </c>
+      <c r="D15" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="45">
+        <v>45457</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="43" t="s">
+        <v>145</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="44">
+        <v>285</v>
+      </c>
+      <c r="D16" s="43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E16" s="45">
+        <v>45519</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="44">
         <v>250</v>
       </c>
-      <c r="D9" s="30" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="30" t="s">
+      <c r="D17" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="45">
+        <v>45520</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="44">
+        <v>7.5</v>
+      </c>
+      <c r="D18" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="45">
+        <v>45539</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="44">
+        <v>228</v>
+      </c>
+      <c r="D19" s="43" t="s">
         <v>141</v>
       </c>
-      <c r="B10" s="30" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="30" t="s">
+      <c r="E19" s="45">
+        <v>45562</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="44">
+        <v>118.8</v>
+      </c>
+      <c r="D20" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="45">
+        <v>45616</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="B21" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="32">
-[...13 lines deleted...]
-      <c r="D11" s="30" t="s">
+      <c r="C21" s="44">
+        <v>450</v>
+      </c>
+      <c r="D21" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="45">
+        <v>45643</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="44">
+        <v>254</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E22" s="45">
+        <v>45644</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="43" t="s">
+        <v>152</v>
+      </c>
+      <c r="B23" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="44">
+        <v>108</v>
+      </c>
+      <c r="D23" s="43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E23" s="45">
+        <v>45649</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="43" t="s">
+        <v>153</v>
+      </c>
+      <c r="B24" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="44">
+        <v>280</v>
+      </c>
+      <c r="D24" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="45">
+        <v>45694</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B25" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="E11" s="32">
-[...47 lines deleted...]
-      <c r="D14" s="30" t="s">
+      <c r="C25" s="44">
+        <v>172</v>
+      </c>
+      <c r="D25" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="45">
+        <v>45727</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="44">
+        <v>106</v>
+      </c>
+      <c r="D26" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="45">
+        <v>45741</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="43" t="s">
+        <v>156</v>
+      </c>
+      <c r="B27" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="44">
+        <v>80</v>
+      </c>
+      <c r="D27" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="45">
+        <v>45756</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="43" t="s">
+        <v>157</v>
+      </c>
+      <c r="B28" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="44">
+        <v>190</v>
+      </c>
+      <c r="D28" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="45">
+        <v>45763</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="43" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="C29" s="44">
+        <v>25</v>
+      </c>
+      <c r="D29" s="43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E29" s="45">
+        <v>45765</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="B30" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" s="44">
+        <v>240</v>
+      </c>
+      <c r="D30" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="45">
+        <v>45776</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="43" t="s">
+        <v>160</v>
+      </c>
+      <c r="B31" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="32">
-[...13 lines deleted...]
-      <c r="D15" s="30" t="s">
+      <c r="C31" s="44">
+        <v>31</v>
+      </c>
+      <c r="D31" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="45">
+        <v>45827</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="43" t="s">
+        <v>161</v>
+      </c>
+      <c r="B32" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="E15" s="32">
-[...30 lines deleted...]
-      <c r="D17" s="30" t="s">
+      <c r="C32" s="44">
+        <v>27</v>
+      </c>
+      <c r="D32" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="45">
+        <v>45862</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="43" t="s">
+        <v>162</v>
+      </c>
+      <c r="B33" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="44">
+        <v>105</v>
+      </c>
+      <c r="D33" s="43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E33" s="45">
+        <v>45951</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="B34" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="32">
-[...13 lines deleted...]
-      <c r="D18" s="30" t="s">
+      <c r="C34" s="44">
+        <v>300</v>
+      </c>
+      <c r="D34" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="45">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="43" t="s">
+        <v>164</v>
+      </c>
+      <c r="B35" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C35" s="44">
+        <v>108</v>
+      </c>
+      <c r="D35" s="43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E35" s="45">
+        <v>46007</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B36" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="44">
+        <v>247</v>
+      </c>
+      <c r="D36" s="43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E36" s="45">
+        <v>46010</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="43" t="s">
+        <v>166</v>
+      </c>
+      <c r="B37" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="C37" s="44">
+        <v>205</v>
+      </c>
+      <c r="D37" s="43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E37" s="45">
+        <v>46014</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="46" t="s">
+        <v>167</v>
+      </c>
+      <c r="B38" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="C38" s="47">
+        <v>288</v>
+      </c>
+      <c r="D38" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="E38" s="48">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" s="47">
+        <v>133</v>
+      </c>
+      <c r="D39" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="E39" s="48">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="43" t="s">
+        <v>291</v>
+      </c>
+      <c r="B40" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="E18" s="32">
-[...197 lines deleted...]
-      <c r="C30" s="31">
+      <c r="C40" s="44">
+        <v>55</v>
+      </c>
+      <c r="D40" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="45">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="43" t="s">
+        <v>292</v>
+      </c>
+      <c r="B41" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="D30" s="30" t="s">
-[...179 lines deleted...]
-      </c>
+      <c r="C41" s="44">
+        <v>30</v>
+      </c>
+      <c r="D41" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="45">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A42" s="46" t="s">
+        <v>293</v>
+      </c>
+      <c r="B42" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="C42" s="47">
+        <v>440</v>
+      </c>
+      <c r="D42" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="48">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A43" s="40" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" s="53"/>
+      <c r="C43" s="54">
+        <v>6116.25</v>
+      </c>
+      <c r="D43" s="53"/>
+      <c r="E43" s="55"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
-    <mergeCell ref="A3:E3"/>
   </mergeCells>
   <conditionalFormatting sqref="A39">
-    <cfRule type="duplicateValues" dxfId="13" priority="1"/>
-    <cfRule type="expression" dxfId="12" priority="2">
+    <cfRule type="duplicateValues" dxfId="5" priority="2"/>
+    <cfRule type="expression" dxfId="4" priority="3">
       <formula>$B39=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="11" priority="3"/>
+    <cfRule type="duplicateValues" dxfId="3" priority="4"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1837E23-2EB2-4CF7-AAE7-B6789B654D68}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:D64"/>
+  <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="50.15234375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="18.3046875" customWidth="1"/>
+    <col min="1" max="1" width="48.61328125" customWidth="1"/>
+    <col min="2" max="2" width="11.53515625" customWidth="1"/>
+    <col min="3" max="3" width="20.23046875" customWidth="1"/>
+    <col min="4" max="4" width="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:4" ht="26.15" x14ac:dyDescent="0.4">
+      <c r="A1" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+    </row>
+    <row r="2" spans="1:4" ht="33.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+    </row>
+    <row r="3" spans="1:4" ht="15.9" x14ac:dyDescent="0.4">
+      <c r="A3" s="56" t="s">
+        <v>229</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+    </row>
+    <row r="4" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4" s="57" t="s">
+        <v>127</v>
+      </c>
+      <c r="C4" s="58" t="s">
+        <v>128</v>
+      </c>
+      <c r="D4" s="57" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="6">
+        <v>64</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="7">
+        <v>250</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C7" s="7">
+        <v>224</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="1"/>
-[...4 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="B8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="7">
+        <v>252</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="7">
+        <v>75</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="B2" s="43"/>
-[...26 lines deleted...]
-      <c r="A5" s="46" t="s">
+      <c r="B10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="7">
+        <v>400</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="B5" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="47" t="s">
+      <c r="B11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="7">
+        <v>775</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="7">
+        <v>100</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="7">
+        <v>240</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="7">
+        <v>1400</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="7">
+        <v>205</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="7">
+        <v>704</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>15</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C6" s="50">
+      <c r="C17" s="7">
+        <v>284</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="7">
+        <v>440</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="7">
+        <v>95</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="7">
+        <v>357</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="7">
+        <v>125</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="7">
+        <v>350</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="7">
+        <v>77</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="7">
+        <v>150</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="7">
+        <v>399</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="7">
+        <v>60</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="7">
+        <v>300</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="7">
+        <v>300</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="7">
+        <v>600</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" s="7">
         <v>250</v>
       </c>
-      <c r="D6" s="23" t="s">
+      <c r="D30" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B31" s="1" t="s">
         <v>15</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C7" s="50">
+      <c r="C31" s="7">
+        <v>585</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="7">
+        <v>138</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="7">
+        <v>256</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34" s="7">
+        <v>600</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C35" s="7">
+        <v>150</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" s="7">
+        <v>120</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" s="7">
+        <v>230</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C38" s="7">
+        <v>100</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="7">
+        <v>634</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="7">
+        <v>281</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C41" s="7">
+        <v>150</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A42" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C42" s="7">
+        <v>550</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A43" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="7">
+        <v>450</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A44" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" s="7">
+        <v>363</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A45" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C45" s="7">
+        <v>360</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A46" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C46" s="7">
+        <v>350</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A47" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="7">
+        <v>288</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A48" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C48" s="7">
+        <v>300</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A49" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C49" s="7">
+        <v>490</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A50" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C50" s="7">
+        <v>300</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A51" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" s="7">
+        <v>400</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A52" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" s="7">
+        <v>700</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A53" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" s="7">
+        <v>120</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A54" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C54" s="7">
+        <v>300</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A55" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" s="7">
+        <v>700</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A56" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" s="7">
+        <v>500</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A57" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" s="7">
+        <v>1152</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A58" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" s="7">
+        <v>230</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A59" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C59" s="7">
+        <v>1100</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A60" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" s="7">
+        <v>62</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A61" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" s="7">
+        <v>936</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A62" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62" s="7">
+        <v>120</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A63" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C63" s="7">
+        <v>300</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A64" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="D7" s="23" t="s">
-[...66 lines deleted...]
-      <c r="C12" s="50">
+      <c r="B64" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C64" s="7">
+        <v>108</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A65" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C65" s="7">
         <v>100</v>
       </c>
-      <c r="D12" s="23" t="s">
-[...634 lines deleted...]
-      <c r="A58" s="49" t="s">
+      <c r="D65" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A66" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="B58" s="23" t="s">
-[...72 lines deleted...]
-      <c r="C63" s="50">
+      <c r="B66" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C66" s="7">
         <v>70</v>
       </c>
-      <c r="D63" s="23" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="D66" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="12.55" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A67" s="59" t="s">
+        <v>123</v>
+      </c>
+      <c r="B67" s="37"/>
+      <c r="C67" s="60" t="s">
+        <v>299</v>
+      </c>
+      <c r="D67" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>