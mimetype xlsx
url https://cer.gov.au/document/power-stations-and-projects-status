--- v7 (2026-04-21)
+++ v8 (2026-06-03)
@@ -3,103 +3,106 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B6DCE152-28D0-4C6E-84C9-95F3F12D9401}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7FA9D91E-5AF2-444E-ABB4-468D38DFAC3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-32914" yWindow="-4663" windowWidth="30883" windowHeight="15694" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Approved" sheetId="9" r:id="rId1"/>
     <sheet name="Committed" sheetId="10" r:id="rId2"/>
     <sheet name="Probable" sheetId="11" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="335">
   <si>
     <t>Approved Power Stations</t>
   </si>
   <si>
     <t>The approved power stations table forms part of the register of accredited power stations and data in this table will be incorporated into the register on a periodic basis. The approved power stations table does not include power stations that have been approved prior to 1 January 2026.</t>
   </si>
   <si>
     <t>Accreditation code</t>
   </si>
   <si>
     <t>Power station name</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t>Installed capacity (MW)</t>
+  </si>
+  <si>
+    <t>Fuel Source (s)</t>
   </si>
   <si>
     <t>Accreditation start date</t>
   </si>
   <si>
     <t>Approval date</t>
   </si>
   <si>
     <t>SRPXQLO8</t>
   </si>
   <si>
     <t>DONS FORT - SOLAR W SGU - QLD</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>SRPYNSK0</t>
   </si>
   <si>
     <t>Mintus Coles - Solar w SGU- NSW</t>
   </si>
@@ -725,53 +728,50 @@
   <si>
     <t>Valley of the Winds</t>
   </si>
   <si>
     <t>Waroona Solar Farm</t>
   </si>
   <si>
     <t>West Mokoan Solar Farm</t>
   </si>
   <si>
     <t>Willogoleche 2 Wind Farm</t>
   </si>
   <si>
     <t>Winton North Solar Farm</t>
   </si>
   <si>
     <t>Woolsthorpe Wind Farm</t>
   </si>
   <si>
     <t>Binningup Solar Facility</t>
   </si>
   <si>
     <t>Corop Solar Farm</t>
   </si>
   <si>
-    <t>Data as at 31/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSI0</t>
   </si>
   <si>
     <t>Leppington BP 1 &amp; BESS - Solar - NSW</t>
   </si>
   <si>
     <t>WD00WA29</t>
   </si>
   <si>
     <t>Summergold - Wind w SGU- WA</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>SRPXQLQ5</t>
   </si>
   <si>
     <t>Sunshine Coast Airport - Solar - QLD</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>SRPXQLO9</t>
@@ -905,187 +905,282 @@
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>SRPXQLQ9</t>
   </si>
   <si>
     <t>HomeCo Mackay B - Solar w SGU - QLD</t>
   </si>
   <si>
     <t>SRPYNSL3</t>
   </si>
   <si>
     <t>Woolworths Calderwood Village Centre 1051 - Solar - NSW</t>
   </si>
   <si>
     <t>SRPYNSL1</t>
   </si>
   <si>
     <t>Woolworths Lisarow 1574 - Solar w SGU - NSW</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>1,086.310</t>
-[...4 lines deleted...]
-  <si>
     <t>Dunedoo Solar Farm</t>
   </si>
   <si>
     <t>Project Helios - Phase 1</t>
   </si>
   <si>
     <t>Solomon Airport Solar Farm</t>
   </si>
   <si>
     <t>Bunnings Frenchs Forest - Solar - NSW</t>
   </si>
   <si>
     <t>Barwon Solar Farm</t>
   </si>
   <si>
     <t>Kondinin Wind Farm</t>
   </si>
   <si>
     <t>Marri Wind Farm</t>
   </si>
   <si>
-    <t>Parron Wind Farm</t>
-[...5 lines deleted...]
-    <t>Fuel Source(s)</t>
+    <t>Data as at 30/04/2026</t>
+  </si>
+  <si>
+    <t>4660</t>
+  </si>
+  <si>
+    <t>SRPXQLQ3</t>
+  </si>
+  <si>
+    <t>BC Bongaree - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>4507</t>
+  </si>
+  <si>
+    <t>SRPVWAQ5</t>
+  </si>
+  <si>
+    <t>6056</t>
+  </si>
+  <si>
+    <t>SRPYNSG9</t>
+  </si>
+  <si>
+    <t>Midkin Solar Farm - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>SRPXSA20</t>
+  </si>
+  <si>
+    <t>Monarto Energy Project - Solar - SA</t>
+  </si>
+  <si>
+    <t>5254</t>
+  </si>
+  <si>
+    <t>SRPYNSJ5</t>
+  </si>
+  <si>
+    <t>Westfield Chatswood and Dougherty Centre - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>SRPYNSK9</t>
+  </si>
+  <si>
+    <t>Conga foods Yennora - solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>SRPXVCW8</t>
+  </si>
+  <si>
+    <t>Fletcher Dandenong - Solar - VIC</t>
+  </si>
+  <si>
+    <t>3175</t>
+  </si>
+  <si>
+    <t>SRPYNSL6</t>
+  </si>
+  <si>
+    <t>Uniting Starrett Lodge - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>2259</t>
+  </si>
+  <si>
+    <t>SRPXQLR1</t>
+  </si>
+  <si>
+    <t>Woolworths Doolandella 2938 - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4077</t>
+  </si>
+  <si>
+    <t>SRPYNSL4</t>
+  </si>
+  <si>
+    <t>AU866 Translink - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>La Salle College PV System - Solar - WA</t>
+  </si>
+  <si>
+    <t>1,100.832</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Laceby Solar Farm</t>
+  </si>
+  <si>
+    <t>Muswellbrook Solar Farm</t>
+  </si>
+  <si>
+    <t>Parron Maam Marang Farm</t>
+  </si>
+  <si>
+    <t>Tarong West Wind Project</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 22,700.50 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="12.5"/>
+      <color rgb="FF005874"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005874"/>
         <bgColor indexed="64"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF9BC2E6"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1274,243 +1369,441 @@
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="2" tint="-9.9948118533890809E-2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="42">
+  <dxfs count="39">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF005874"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
@@ -1655,531 +1948,308 @@
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
+      <border outline="0">
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-[...67 lines deleted...]
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...12 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="166" formatCode="#,##0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...12 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <alignment vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0"/>
-[...171 lines deleted...]
-    <dxf>
       <border>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FF9BC2E6"/>
         </top>
       </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -2192,120 +2262,120 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="41"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="38"/>
+      <tableStyleElement type="wholeTable" dxfId="38"/>
+      <tableStyleElement type="headerRow" dxfId="37"/>
+      <tableStyleElement type="firstColumn" dxfId="36"/>
+      <tableStyleElement type="firstRowStripe" dxfId="35"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{DE1A6D83-2535-42C5-A7CA-DA0BA77256C9}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFFFF00"/>
       <color rgb="FFD5D6D4"/>
       <color rgb="FF005874"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H61" totalsRowShown="0" headerRowDxfId="23" dataDxfId="14" tableBorderDxfId="37" totalsRowBorderDxfId="36">
-  <autoFilter ref="A4:H61" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H71" totalsRowShown="0" dataDxfId="34" tableBorderDxfId="33" totalsRowBorderDxfId="32">
+  <autoFilter ref="A4:H71" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="22"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="15" totalsRowDxfId="13"/>
+    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="31"/>
+    <tableColumn id="2" xr3:uid="{CADAFA37-C8E3-422D-A7D3-91AD4EA5D0DF}" name="Power station name" dataDxfId="30"/>
+    <tableColumn id="3" xr3:uid="{2B2127FB-057C-46F0-AA26-9609842B7E74}" name="State" dataDxfId="29"/>
+    <tableColumn id="4" xr3:uid="{3FF39BEC-FBC0-4B18-9CB8-AA042622F5FF}" name="Postcode" dataDxfId="28"/>
+    <tableColumn id="5" xr3:uid="{626FDD98-5558-4BF0-B2E4-D801DE3552C5}" name="Installed capacity (MW)" dataDxfId="27"/>
+    <tableColumn id="6" xr3:uid="{C7C3E84D-B1C5-4395-8C7A-42D493A0876D}" name="Fuel Source (s)" dataDxfId="26"/>
+    <tableColumn id="7" xr3:uid="{A3571B06-4783-4E83-9572-9468520C8C59}" name="Accreditation start date" dataDxfId="25"/>
+    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="24"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E42" totalsRowShown="0" dataDxfId="7" tableBorderDxfId="35">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E42" totalsRowShown="0" dataDxfId="17" tableBorderDxfId="23">
   <autoFilter ref="A4:E42" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="12" totalsRowDxfId="34"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="8" totalsRowDxfId="30"/>
+    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="22"/>
+    <tableColumn id="2" xr3:uid="{D7E42F01-B2CB-4152-91A0-60DCBF1D5C9C}" name="State " dataDxfId="21"/>
+    <tableColumn id="3" xr3:uid="{7606CABA-955E-453E-90A9-4D9B6CBD7105}" name="MW Capacity" dataDxfId="20"/>
+    <tableColumn id="4" xr3:uid="{C9D0AF91-BAF0-462E-8296-7AD6990E0FDD}" name="Fuel Source" dataDxfId="19"/>
+    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="18"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D66" totalsRowShown="0" headerRowDxfId="29" tableBorderDxfId="28">
-  <autoFilter ref="A4:D66" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D69" totalsRowShown="0" headerRowDxfId="16" dataDxfId="0" tableBorderDxfId="15">
+  <autoFilter ref="A4:D69" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="27"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="24"/>
+    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="4"/>
+    <tableColumn id="2" xr3:uid="{8822E2A4-C749-4723-93A2-B42A2506EAE9}" name="State " dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{3315BE4D-E527-48C5-A7B8-40187787A8C8}" name="MW Capacity" dataDxfId="2" totalsRowDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="1"/>
   </tableColumns>
-  <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2541,3324 +2611,3613 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1174958-96CB-415F-9990-A65FDA46B647}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="21.23046875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="19.4609375" customWidth="1"/>
+    <col min="1" max="1" width="26.69140625" customWidth="1"/>
+    <col min="2" max="2" width="72.69140625" customWidth="1"/>
+    <col min="3" max="4" width="18.69140625" customWidth="1"/>
+    <col min="5" max="5" width="26.69140625" customWidth="1"/>
+    <col min="6" max="6" width="20.84375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="26.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="10" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="10"/>
-[...7 lines deleted...]
-    <row r="2" spans="1:8" ht="34.4" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+    </row>
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
     </row>
-    <row r="3" spans="1:8" ht="15.65" customHeight="1" x14ac:dyDescent="0.4">
-[...9 lines deleted...]
-      <c r="H3" s="35"/>
+    <row r="3" spans="1:8" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
     </row>
     <row r="4" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="18" t="s">
+      <c r="C4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="19" t="s">
+      <c r="D4" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="20" t="s">
+      <c r="F4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>297</v>
+      </c>
+      <c r="E5" s="22">
+        <v>0.4209</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="23">
+        <v>45951</v>
+      </c>
+      <c r="H5" s="24">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="22">
+        <v>0.1903</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="23">
+        <v>46000</v>
+      </c>
+      <c r="H6" s="24">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="22">
+        <v>0.16239999999999999</v>
+      </c>
+      <c r="F7" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="23">
+        <v>45978</v>
+      </c>
+      <c r="H7" s="24">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="22">
+        <v>0.13969999999999999</v>
+      </c>
+      <c r="F8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="23">
+        <v>46007</v>
+      </c>
+      <c r="H8" s="24">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="22">
+        <v>0.84960000000000002</v>
+      </c>
+      <c r="F9" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="23">
+        <v>46008</v>
+      </c>
+      <c r="H9" s="24">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="22">
+        <v>0.19939999999999999</v>
+      </c>
+      <c r="F10" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="23">
+        <v>45985</v>
+      </c>
+      <c r="H10" s="24">
+        <v>46031</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="22">
+        <v>0.47789999999999999</v>
+      </c>
+      <c r="F11" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="23">
+        <v>46002</v>
+      </c>
+      <c r="H11" s="24">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="22">
+        <v>0.25850000000000001</v>
+      </c>
+      <c r="F12" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="23">
+        <v>45910</v>
+      </c>
+      <c r="H12" s="24">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="22">
+        <v>0.12509999999999999</v>
+      </c>
+      <c r="F13" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="23">
+        <v>45967</v>
+      </c>
+      <c r="H13" s="24">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="22">
+        <v>0.52070000000000005</v>
+      </c>
+      <c r="F14" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="23">
+        <v>45933</v>
+      </c>
+      <c r="H14" s="24">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="22">
+        <v>0.30209999999999998</v>
+      </c>
+      <c r="F15" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="23">
+        <v>45982</v>
+      </c>
+      <c r="H15" s="24">
+        <v>46043</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" s="22">
+        <v>1.1788000000000001</v>
+      </c>
+      <c r="F16" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="23">
+        <v>46003</v>
+      </c>
+      <c r="H16" s="24">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E17" s="22">
+        <v>7.1567999999999996</v>
+      </c>
+      <c r="F17" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="23">
+        <v>45968</v>
+      </c>
+      <c r="H17" s="24">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="22">
+        <v>0.2475</v>
+      </c>
+      <c r="F18" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="23">
+        <v>45916</v>
+      </c>
+      <c r="H18" s="24">
+        <v>46045</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="22">
+        <v>0.22750000000000001</v>
+      </c>
+      <c r="F19" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="23">
+        <v>45946</v>
+      </c>
+      <c r="H19" s="24">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="E20" s="22">
+        <v>0.2999</v>
+      </c>
+      <c r="F20" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="23">
+        <v>45894</v>
+      </c>
+      <c r="H20" s="24">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="C21" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" s="22">
+        <v>0.223</v>
+      </c>
+      <c r="F21" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="23">
+        <v>45987</v>
+      </c>
+      <c r="H21" s="24">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="22">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="F22" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="23">
+        <v>45933</v>
+      </c>
+      <c r="H22" s="24">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E23" s="22">
+        <v>0.32969999999999999</v>
+      </c>
+      <c r="F23" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="23">
+        <v>46001</v>
+      </c>
+      <c r="H23" s="24">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E24" s="22">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="F24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="23">
+        <v>46038</v>
+      </c>
+      <c r="H24" s="24">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="E25" s="22">
+        <v>0.18479999999999999</v>
+      </c>
+      <c r="F25" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="23">
+        <v>46003</v>
+      </c>
+      <c r="H25" s="24">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="E26" s="22">
+        <v>0.19989999999999999</v>
+      </c>
+      <c r="F26" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="23">
+        <v>46045</v>
+      </c>
+      <c r="H26" s="24">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" s="22">
+        <v>0.38009999999999999</v>
+      </c>
+      <c r="F27" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="23">
+        <v>46057</v>
+      </c>
+      <c r="H27" s="24">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="E28" s="22">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="F28" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="23">
+        <v>45981</v>
+      </c>
+      <c r="H28" s="24">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="C29" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" s="22">
+        <v>3.9600000000000003E-2</v>
+      </c>
+      <c r="F29" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="23">
+        <v>45965</v>
+      </c>
+      <c r="H29" s="24">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="E30" s="22">
+        <v>0.4788</v>
+      </c>
+      <c r="F30" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="23">
+        <v>46038</v>
+      </c>
+      <c r="H30" s="24">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" s="22">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="F31" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="23">
+        <v>45988</v>
+      </c>
+      <c r="H31" s="24">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C32" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="E32" s="22">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="F32" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="23">
+        <v>46003</v>
+      </c>
+      <c r="H32" s="24">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="E33" s="22">
+        <v>0.52600000000000002</v>
+      </c>
+      <c r="F33" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="23">
+        <v>45876</v>
+      </c>
+      <c r="H33" s="24">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="C34" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="E34" s="22">
+        <v>0.48980000000000001</v>
+      </c>
+      <c r="F34" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="23">
+        <v>45938</v>
+      </c>
+      <c r="H34" s="24">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="C35" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="E35" s="22">
+        <v>0.4385</v>
+      </c>
+      <c r="F35" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="23">
+        <v>46059</v>
+      </c>
+      <c r="H35" s="24">
+        <v>46073</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="E36" s="22">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="F36" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="23">
+        <v>45999</v>
+      </c>
+      <c r="H36" s="24">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="B37" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="C37" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="E37" s="22">
+        <v>0.308</v>
+      </c>
+      <c r="F37" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="23">
+        <v>46010</v>
+      </c>
+      <c r="H37" s="24">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B38" s="20" t="s">
+        <v>116</v>
+      </c>
+      <c r="C38" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="E38" s="22">
+        <v>6.9943999999999997</v>
+      </c>
+      <c r="F38" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="23">
+        <v>46015</v>
+      </c>
+      <c r="H38" s="24">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="B39" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="C39" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="E39" s="22">
+        <v>1.9028</v>
+      </c>
+      <c r="F39" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="23">
+        <v>46041</v>
+      </c>
+      <c r="H39" s="24">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="B40" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="C40" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="E40" s="22">
+        <v>6.5699999999999995E-2</v>
+      </c>
+      <c r="F40" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="23">
+        <v>45999</v>
+      </c>
+      <c r="H40" s="24">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="19" t="s">
+        <v>230</v>
+      </c>
+      <c r="B41" s="20" t="s">
+        <v>231</v>
+      </c>
+      <c r="C41" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E41" s="22">
+        <v>0.73150000000000004</v>
+      </c>
+      <c r="F41" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="23">
+        <v>45933</v>
+      </c>
+      <c r="H41" s="24">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A42" s="19" t="s">
+        <v>232</v>
+      </c>
+      <c r="B42" s="20" t="s">
+        <v>233</v>
+      </c>
+      <c r="C42" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>234</v>
+      </c>
+      <c r="E42" s="22">
+        <v>1.9728000000000001</v>
+      </c>
+      <c r="F42" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="G42" s="23">
+        <v>46054</v>
+      </c>
+      <c r="H42" s="24">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A43" s="19" t="s">
+        <v>235</v>
+      </c>
+      <c r="B43" s="20" t="s">
+        <v>236</v>
+      </c>
+      <c r="C43" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="E43" s="22">
+        <v>0.19020000000000001</v>
+      </c>
+      <c r="F43" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="23">
+        <v>46045</v>
+      </c>
+      <c r="H43" s="24">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A44" s="19" t="s">
+        <v>238</v>
+      </c>
+      <c r="B44" s="20" t="s">
+        <v>239</v>
+      </c>
+      <c r="C44" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>240</v>
+      </c>
+      <c r="E44" s="22">
+        <v>96.053700000000006</v>
+      </c>
+      <c r="F44" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="23">
+        <v>46037</v>
+      </c>
+      <c r="H44" s="24">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A45" s="19" t="s">
+        <v>241</v>
+      </c>
+      <c r="B45" s="20" t="s">
+        <v>242</v>
+      </c>
+      <c r="C45" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>243</v>
+      </c>
+      <c r="E45" s="22">
+        <v>576.6</v>
+      </c>
+      <c r="F45" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="G45" s="23">
+        <v>46050</v>
+      </c>
+      <c r="H45" s="24">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A46" s="19" t="s">
+        <v>244</v>
+      </c>
+      <c r="B46" s="20" t="s">
+        <v>245</v>
+      </c>
+      <c r="C46" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="E46" s="22">
+        <v>1.3109999999999999</v>
+      </c>
+      <c r="F46" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="23">
+        <v>45946</v>
+      </c>
+      <c r="H46" s="24">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A47" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>248</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="E47" s="22">
+        <v>0.37480000000000002</v>
+      </c>
+      <c r="F47" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="23">
+        <v>46073</v>
+      </c>
+      <c r="H47" s="24">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A48" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="B48" s="20" t="s">
+        <v>251</v>
+      </c>
+      <c r="C48" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>252</v>
+      </c>
+      <c r="E48" s="22">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="F48" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="23">
+        <v>46076</v>
+      </c>
+      <c r="H48" s="24">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A49" s="19" t="s">
+        <v>253</v>
+      </c>
+      <c r="B49" s="20" t="s">
+        <v>254</v>
+      </c>
+      <c r="C49" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>255</v>
+      </c>
+      <c r="E49" s="22">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F49" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="23">
+        <v>46092</v>
+      </c>
+      <c r="H49" s="24">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A50" s="19" t="s">
+        <v>256</v>
+      </c>
+      <c r="B50" s="20" t="s">
+        <v>257</v>
+      </c>
+      <c r="C50" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="E50" s="22">
+        <v>0.2223</v>
+      </c>
+      <c r="F50" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="23">
+        <v>46051</v>
+      </c>
+      <c r="H50" s="24">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A51" s="25" t="s">
+        <v>259</v>
+      </c>
+      <c r="B51" s="26" t="s">
+        <v>260</v>
+      </c>
+      <c r="C51" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="27" t="s">
+        <v>261</v>
+      </c>
+      <c r="E51" s="28">
+        <v>0.3906</v>
+      </c>
+      <c r="F51" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="29">
+        <v>46064</v>
+      </c>
+      <c r="H51" s="30">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A52" s="19" t="s">
+        <v>262</v>
+      </c>
+      <c r="B52" s="20" t="s">
+        <v>263</v>
+      </c>
+      <c r="C52" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>264</v>
+      </c>
+      <c r="E52" s="22">
+        <v>377.43470000000002</v>
+      </c>
+      <c r="F52" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="23">
+        <v>46004</v>
+      </c>
+      <c r="H52" s="24">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A53" s="19" t="s">
+        <v>265</v>
+      </c>
+      <c r="B53" s="20" t="s">
+        <v>292</v>
+      </c>
+      <c r="C53" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>266</v>
+      </c>
+      <c r="E53" s="22">
+        <v>0.48049999999999998</v>
+      </c>
+      <c r="F53" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="23">
+        <v>46001</v>
+      </c>
+      <c r="H53" s="24">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A54" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="B54" s="20" t="s">
+        <v>268</v>
+      </c>
+      <c r="C54" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="E54" s="22">
+        <v>0.45</v>
+      </c>
+      <c r="F54" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="23">
+        <v>46093</v>
+      </c>
+      <c r="H54" s="24">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A55" s="19" t="s">
+        <v>270</v>
+      </c>
+      <c r="B55" s="20" t="s">
+        <v>271</v>
+      </c>
+      <c r="C55" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>272</v>
+      </c>
+      <c r="E55" s="22">
+        <v>0.22</v>
+      </c>
+      <c r="F55" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="23">
+        <v>46003</v>
+      </c>
+      <c r="H55" s="24">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A56" s="19" t="s">
+        <v>273</v>
+      </c>
+      <c r="B56" s="20" t="s">
+        <v>274</v>
+      </c>
+      <c r="C56" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="E56" s="22">
+        <v>0.35020000000000001</v>
+      </c>
+      <c r="F56" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="23">
+        <v>46093</v>
+      </c>
+      <c r="H56" s="24">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A57" s="19" t="s">
+        <v>276</v>
+      </c>
+      <c r="B57" s="20" t="s">
+        <v>277</v>
+      </c>
+      <c r="C57" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E57" s="22">
+        <v>0.2006</v>
+      </c>
+      <c r="F57" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="23">
+        <v>46092</v>
+      </c>
+      <c r="H57" s="24">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A58" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="B58" s="20" t="s">
+        <v>280</v>
+      </c>
+      <c r="C58" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>281</v>
+      </c>
+      <c r="E58" s="22">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="F58" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="23">
+        <v>45972</v>
+      </c>
+      <c r="H58" s="24">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A59" s="19" t="s">
+        <v>282</v>
+      </c>
+      <c r="B59" s="20" t="s">
+        <v>283</v>
+      </c>
+      <c r="C59" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="E59" s="22">
+        <v>0.2306</v>
+      </c>
+      <c r="F59" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="23">
+        <v>46104</v>
+      </c>
+      <c r="H59" s="24">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A60" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="B60" s="20" t="s">
+        <v>285</v>
+      </c>
+      <c r="C60" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="E60" s="22">
+        <v>0.24179999999999999</v>
+      </c>
+      <c r="F60" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="23">
+        <v>46105</v>
+      </c>
+      <c r="H60" s="24">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A61" s="19" t="s">
+        <v>286</v>
+      </c>
+      <c r="B61" s="20" t="s">
+        <v>287</v>
+      </c>
+      <c r="C61" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>288</v>
+      </c>
+      <c r="E61" s="22">
+        <v>0.26939999999999997</v>
+      </c>
+      <c r="F61" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="23">
+        <v>46097</v>
+      </c>
+      <c r="H61" s="24">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A62" s="19" t="s">
+        <v>298</v>
+      </c>
+      <c r="B62" s="20" t="s">
+        <v>299</v>
+      </c>
+      <c r="C62" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="21" t="s">
         <v>300</v>
       </c>
-      <c r="G4" s="21" t="s">
-[...22 lines deleted...]
-      <c r="F5" s="24" t="s">
+      <c r="E62" s="22">
+        <v>0.13880000000000001</v>
+      </c>
+      <c r="F62" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="23">
+        <v>46003</v>
+      </c>
+      <c r="H62" s="24">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A63" s="19" t="s">
+        <v>301</v>
+      </c>
+      <c r="B63" s="20" t="s">
+        <v>327</v>
+      </c>
+      <c r="C63" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="E63" s="22">
+        <v>0.1993</v>
+      </c>
+      <c r="F63" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="23">
+        <v>46105</v>
+      </c>
+      <c r="H63" s="24">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A64" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="B64" s="20" t="s">
+        <v>304</v>
+      </c>
+      <c r="C64" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>305</v>
+      </c>
+      <c r="E64" s="22">
+        <v>5.3010000000000002</v>
+      </c>
+      <c r="F64" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="23">
+        <v>45905</v>
+      </c>
+      <c r="H64" s="24">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A65" s="19" t="s">
+        <v>306</v>
+      </c>
+      <c r="B65" s="20" t="s">
+        <v>307</v>
+      </c>
+      <c r="C65" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>308</v>
+      </c>
+      <c r="E65" s="22">
+        <v>6.6886000000000001</v>
+      </c>
+      <c r="F65" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="23">
+        <v>46044</v>
+      </c>
+      <c r="H65" s="24">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A66" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="B66" s="20" t="s">
+        <v>310</v>
+      </c>
+      <c r="C66" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>311</v>
+      </c>
+      <c r="E66" s="22">
+        <v>0.13519999999999999</v>
+      </c>
+      <c r="F66" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="23">
+        <v>45968</v>
+      </c>
+      <c r="H66" s="24">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A67" s="19" t="s">
+        <v>312</v>
+      </c>
+      <c r="B67" s="20" t="s">
+        <v>313</v>
+      </c>
+      <c r="C67" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="E67" s="22">
+        <v>0.87819999999999998</v>
+      </c>
+      <c r="F67" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="23">
+        <v>46092</v>
+      </c>
+      <c r="H67" s="24">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A68" s="19" t="s">
+        <v>315</v>
+      </c>
+      <c r="B68" s="20" t="s">
+        <v>316</v>
+      </c>
+      <c r="C68" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>317</v>
+      </c>
+      <c r="E68" s="22">
+        <v>0.54279999999999995</v>
+      </c>
+      <c r="F68" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="23">
+        <v>46105</v>
+      </c>
+      <c r="H68" s="24">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A69" s="19" t="s">
+        <v>318</v>
+      </c>
+      <c r="B69" s="20" t="s">
+        <v>319</v>
+      </c>
+      <c r="C69" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="E69" s="22">
+        <v>0.19550000000000001</v>
+      </c>
+      <c r="F69" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="23">
+        <v>46114</v>
+      </c>
+      <c r="H69" s="24">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A70" s="19" t="s">
+        <v>321</v>
+      </c>
+      <c r="B70" s="20" t="s">
+        <v>322</v>
+      </c>
+      <c r="C70" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="27">
-[...16 lines deleted...]
-      <c r="D6" s="25" t="s">
+      <c r="D70" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="E70" s="22">
+        <v>0.24379999999999999</v>
+      </c>
+      <c r="F70" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="23">
+        <v>46112</v>
+      </c>
+      <c r="H70" s="24">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A71" s="19" t="s">
+        <v>324</v>
+      </c>
+      <c r="B71" s="20" t="s">
+        <v>325</v>
+      </c>
+      <c r="C71" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="26">
-[...1455 lines deleted...]
-        <v>290</v>
+      <c r="D71" s="21" t="s">
+        <v>326</v>
+      </c>
+      <c r="E71" s="22">
+        <v>0.1996</v>
+      </c>
+      <c r="F71" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="23">
+        <v>46113</v>
+      </c>
+      <c r="H71" s="24">
+        <v>46136</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A72" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="E72" s="32" t="s">
+        <v>328</v>
+      </c>
+      <c r="H72" s="32" t="s">
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="D5:D40 D41:D61" numberStoredAsText="1"/>
+    <ignoredError sqref="D4:D71" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17D509DD-F9D3-4AE4-8F6D-5626C0D94F16}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="42.15234375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="22.3046875" customWidth="1"/>
+    <col min="1" max="1" width="41.23046875" customWidth="1"/>
+    <col min="2" max="4" width="18.69140625" customWidth="1"/>
+    <col min="5" max="5" width="32.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+    </row>
+    <row r="2" spans="1:5" ht="90" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+    </row>
+    <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="33" t="s">
+        <v>296</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+    </row>
+    <row r="4" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>128</v>
+      </c>
+      <c r="C4" s="35" t="s">
+        <v>129</v>
+      </c>
+      <c r="D4" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="E4" s="37" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="40">
+        <v>29</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="E5" s="41">
+        <v>43822</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="40">
+        <v>5</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="41">
+        <v>44441</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="39" t="s">
+        <v>135</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="40">
+        <v>5</v>
+      </c>
+      <c r="D7" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="41">
+        <v>44766</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="39" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="40">
+        <v>60</v>
+      </c>
+      <c r="D8" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="41">
+        <v>44825</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="39" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="40">
+        <v>250</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>138</v>
+      </c>
+      <c r="E9" s="41">
+        <v>45118</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="40">
+        <v>320</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="41">
+        <v>45131</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B11" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="40">
+        <v>90</v>
+      </c>
+      <c r="D11" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="41">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="40">
+        <v>414</v>
+      </c>
+      <c r="D12" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E12" s="41">
+        <v>45302</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="40">
+        <v>77</v>
+      </c>
+      <c r="D13" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E13" s="41">
+        <v>45362</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="40">
+        <v>4.95</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="41">
+        <v>45440</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="39" t="s">
+        <v>145</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="40">
+        <v>98</v>
+      </c>
+      <c r="D15" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="41">
+        <v>45457</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="40">
+        <v>285</v>
+      </c>
+      <c r="D16" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E16" s="41">
+        <v>45519</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="39" t="s">
+        <v>147</v>
+      </c>
+      <c r="B17" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="40">
+        <v>250</v>
+      </c>
+      <c r="D17" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="41">
+        <v>45520</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="39" t="s">
+        <v>148</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="40">
+        <v>7.5</v>
+      </c>
+      <c r="D18" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="41">
+        <v>45539</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="39" t="s">
+        <v>149</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="40">
+        <v>228</v>
+      </c>
+      <c r="D19" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E19" s="41">
+        <v>45562</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="40">
+        <v>118.8</v>
+      </c>
+      <c r="D20" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="41">
+        <v>45616</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="39" t="s">
+        <v>151</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="40">
+        <v>450</v>
+      </c>
+      <c r="D21" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="41">
+        <v>45643</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="39" t="s">
+        <v>152</v>
+      </c>
+      <c r="B22" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="40">
+        <v>254</v>
+      </c>
+      <c r="D22" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E22" s="41">
+        <v>45644</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="40">
+        <v>108</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E23" s="41">
+        <v>45649</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="39" t="s">
+        <v>154</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="40">
+        <v>280</v>
+      </c>
+      <c r="D24" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="41">
+        <v>45694</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B25" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="40">
+        <v>172</v>
+      </c>
+      <c r="D25" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="41">
+        <v>45727</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="40">
+        <v>106</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="41">
+        <v>45741</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="39" t="s">
+        <v>157</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="40">
+        <v>80</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="41">
+        <v>45756</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="40">
+        <v>190</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="41">
+        <v>45763</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B29" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="C29" s="40">
+        <v>25</v>
+      </c>
+      <c r="D29" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E29" s="41">
+        <v>45765</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="40">
+        <v>240</v>
+      </c>
+      <c r="D30" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="41">
+        <v>45776</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B31" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="40">
+        <v>31</v>
+      </c>
+      <c r="D31" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" s="41">
+        <v>45827</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="39" t="s">
+        <v>162</v>
+      </c>
+      <c r="B32" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="40">
+        <v>27</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="41">
+        <v>45862</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="39" t="s">
+        <v>163</v>
+      </c>
+      <c r="B33" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="40">
+        <v>105</v>
+      </c>
+      <c r="D33" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E33" s="41">
+        <v>45951</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="39" t="s">
+        <v>164</v>
+      </c>
+      <c r="B34" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="40">
+        <v>300</v>
+      </c>
+      <c r="D34" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="41">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B35" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="40">
+        <v>108</v>
+      </c>
+      <c r="D35" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E35" s="41">
+        <v>46007</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="B36" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="40">
+        <v>247</v>
+      </c>
+      <c r="D36" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E36" s="41">
+        <v>46010</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B37" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C37" s="40">
+        <v>205</v>
+      </c>
+      <c r="D37" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E37" s="41">
+        <v>46014</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38" s="43">
+        <v>288</v>
+      </c>
+      <c r="D38" s="42" t="s">
+        <v>142</v>
+      </c>
+      <c r="E38" s="44">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="45" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" s="43">
+        <v>133</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="44">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="39" t="s">
+        <v>289</v>
+      </c>
+      <c r="B40" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="40">
+        <v>55</v>
+      </c>
+      <c r="D40" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="41">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="39" t="s">
+        <v>290</v>
+      </c>
+      <c r="B41" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C41" s="40">
+        <v>30</v>
+      </c>
+      <c r="D41" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="41">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A42" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B42" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" s="40">
+        <v>440</v>
+      </c>
+      <c r="D42" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="41">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A43" s="38" t="s">
         <v>124</v>
       </c>
-      <c r="B1" s="11"/>
-[...690 lines deleted...]
-      <c r="C43" s="54">
+      <c r="C43" s="32">
         <v>6116.25</v>
       </c>
-      <c r="D43" s="53"/>
-      <c r="E43" s="55"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
   </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
   <conditionalFormatting sqref="A39">
-    <cfRule type="duplicateValues" dxfId="5" priority="2"/>
-    <cfRule type="expression" dxfId="4" priority="3">
+    <cfRule type="duplicateValues" dxfId="11" priority="3"/>
+    <cfRule type="expression" dxfId="10" priority="4">
       <formula>$B39=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="3" priority="4"/>
+    <cfRule type="duplicateValues" dxfId="9" priority="5"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1837E23-2EB2-4CF7-AAE7-B6789B654D68}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:D67"/>
+  <dimension ref="A1:D70"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="48.61328125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="18" customWidth="1"/>
+    <col min="1" max="1" width="60.15234375" customWidth="1"/>
+    <col min="2" max="2" width="18.69140625" customWidth="1"/>
+    <col min="3" max="4" width="21.69140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="26.15" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="A2" s="14" t="s">
+    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="7" t="s">
         <v>170</v>
       </c>
-      <c r="B2" s="14"/>
-[...4 lines deleted...]
-      <c r="A3" s="56" t="s">
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+    </row>
+    <row r="2" spans="1:4" s="10" customFormat="1" ht="35.049999999999997" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="46" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+    </row>
+    <row r="3" spans="1:4" s="47" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="33" t="s">
+        <v>296</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+    </row>
+    <row r="4" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" s="48" t="s">
+        <v>128</v>
+      </c>
+      <c r="C4" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="D4" s="48" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="40">
+        <v>64</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="51" t="s">
+        <v>293</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="52">
+        <v>250</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="51" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="52">
+        <v>224</v>
+      </c>
+      <c r="D7" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="52">
+        <v>252</v>
+      </c>
+      <c r="D8" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="51" t="s">
+        <v>228</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="52">
+        <v>75</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="51" t="s">
+        <v>175</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="52">
+        <v>400</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B11" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="52">
+        <v>775</v>
+      </c>
+      <c r="D11" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="51" t="s">
+        <v>177</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="52">
+        <v>100</v>
+      </c>
+      <c r="D12" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="51" t="s">
+        <v>178</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="52">
+        <v>240</v>
+      </c>
+      <c r="D13" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="51" t="s">
+        <v>179</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="52">
+        <v>1400</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="51" t="s">
+        <v>180</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="52">
+        <v>205</v>
+      </c>
+      <c r="D15" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="51" t="s">
+        <v>181</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="52">
+        <v>704</v>
+      </c>
+      <c r="D16" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="51" t="s">
+        <v>182</v>
+      </c>
+      <c r="B17" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="52">
+        <v>284</v>
+      </c>
+      <c r="D17" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="51" t="s">
         <v>229</v>
       </c>
-      <c r="B3" s="56"/>
-[...27 lines deleted...]
-      <c r="D5" s="2" t="s">
+      <c r="B18" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="52">
+        <v>440</v>
+      </c>
+      <c r="D18" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="51" t="s">
+        <v>183</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="52">
+        <v>95</v>
+      </c>
+      <c r="D19" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="51" t="s">
+        <v>184</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="52">
+        <v>357</v>
+      </c>
+      <c r="D20" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="51" t="s">
+        <v>185</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="52">
+        <v>125</v>
+      </c>
+      <c r="D21" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="51" t="s">
+        <v>186</v>
+      </c>
+      <c r="B22" s="39" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="C22" s="52">
+        <v>350</v>
+      </c>
+      <c r="D22" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="51" t="s">
+        <v>187</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="52">
+        <v>77</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="51" t="s">
+        <v>188</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="52">
+        <v>150</v>
+      </c>
+      <c r="D24" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="51" t="s">
+        <v>189</v>
+      </c>
+      <c r="B25" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="52">
+        <v>399</v>
+      </c>
+      <c r="D25" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="51" t="s">
+        <v>190</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="52">
+        <v>60</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="51" t="s">
+        <v>191</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="52">
+        <v>300</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="51" t="s">
+        <v>192</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="52">
+        <v>300</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="51" t="s">
+        <v>193</v>
+      </c>
+      <c r="B29" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="52">
+        <v>600</v>
+      </c>
+      <c r="D29" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="51" t="s">
+        <v>194</v>
+      </c>
+      <c r="B30" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="52">
+        <v>250</v>
+      </c>
+      <c r="D30" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="51" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="52">
+        <v>585</v>
+      </c>
+      <c r="D31" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="B32" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="52">
+        <v>138</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="51" t="s">
+        <v>197</v>
+      </c>
+      <c r="B33" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="52">
+        <v>256</v>
+      </c>
+      <c r="D33" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B34" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C34" s="52">
+        <v>600</v>
+      </c>
+      <c r="D34" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="B35" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C35" s="52">
+        <v>150</v>
+      </c>
+      <c r="D35" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="51" t="s">
+        <v>200</v>
+      </c>
+      <c r="B36" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="52">
+        <v>120</v>
+      </c>
+      <c r="D36" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="51" t="s">
+        <v>294</v>
+      </c>
+      <c r="B37" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="52">
+        <v>230</v>
+      </c>
+      <c r="D37" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="51" t="s">
+        <v>330</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C38" s="52">
+        <v>60</v>
+      </c>
+      <c r="D38" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="51" t="s">
+        <v>201</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="52">
+        <v>100</v>
+      </c>
+      <c r="D39" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="51" t="s">
+        <v>202</v>
+      </c>
+      <c r="B40" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="52">
+        <v>634</v>
+      </c>
+      <c r="D40" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="51" t="s">
+        <v>203</v>
+      </c>
+      <c r="B41" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="52">
+        <v>281</v>
+      </c>
+      <c r="D41" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A42" s="51" t="s">
+        <v>204</v>
+      </c>
+      <c r="B42" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="52">
+        <v>150</v>
+      </c>
+      <c r="D42" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A43" s="51" t="s">
         <v>295</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="1" t="s">
+      <c r="B43" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C43" s="52">
+        <v>550</v>
+      </c>
+      <c r="D43" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A44" s="51" t="s">
+        <v>205</v>
+      </c>
+      <c r="B44" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" s="52">
+        <v>450</v>
+      </c>
+      <c r="D44" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A45" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="B45" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="52">
+        <v>363</v>
+      </c>
+      <c r="D45" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A46" s="51" t="s">
+        <v>207</v>
+      </c>
+      <c r="B46" s="39" t="s">
         <v>12</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C7" s="7">
+      <c r="C46" s="52">
+        <v>360</v>
+      </c>
+      <c r="D46" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A47" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B47" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="52">
+        <v>350</v>
+      </c>
+      <c r="D47" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A48" s="51" t="s">
+        <v>331</v>
+      </c>
+      <c r="B48" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="52">
+        <v>135</v>
+      </c>
+      <c r="D48" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A49" s="51" t="s">
+        <v>209</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="C49" s="52">
+        <v>288</v>
+      </c>
+      <c r="D49" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A50" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C50" s="52">
+        <v>300</v>
+      </c>
+      <c r="D50" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A51" s="51" t="s">
+        <v>332</v>
+      </c>
+      <c r="B51" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C51" s="52">
+        <v>490</v>
+      </c>
+      <c r="D51" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A52" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="B52" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C52" s="52">
+        <v>300</v>
+      </c>
+      <c r="D52" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A53" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="B53" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="52">
+        <v>400</v>
+      </c>
+      <c r="D53" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A54" s="51" t="s">
+        <v>213</v>
+      </c>
+      <c r="B54" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" s="52">
+        <v>700</v>
+      </c>
+      <c r="D54" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A55" s="51" t="s">
+        <v>214</v>
+      </c>
+      <c r="B55" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="52">
+        <v>120</v>
+      </c>
+      <c r="D55" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A56" s="51" t="s">
+        <v>215</v>
+      </c>
+      <c r="B56" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="52">
+        <v>300</v>
+      </c>
+      <c r="D56" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A57" s="51" t="s">
+        <v>216</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C57" s="52">
+        <v>700</v>
+      </c>
+      <c r="D57" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A58" s="51" t="s">
+        <v>217</v>
+      </c>
+      <c r="B58" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" s="52">
+        <v>500</v>
+      </c>
+      <c r="D58" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A59" s="51" t="s">
+        <v>333</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C59" s="52">
+        <v>436.5</v>
+      </c>
+      <c r="D59" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A60" s="51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" s="52">
+        <v>1152</v>
+      </c>
+      <c r="D60" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A61" s="51" t="s">
+        <v>219</v>
+      </c>
+      <c r="B61" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" s="52">
+        <v>230</v>
+      </c>
+      <c r="D61" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A62" s="51" t="s">
+        <v>220</v>
+      </c>
+      <c r="B62" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" s="52">
+        <v>1100</v>
+      </c>
+      <c r="D62" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A63" s="51" t="s">
+        <v>221</v>
+      </c>
+      <c r="B63" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C63" s="52">
+        <v>62</v>
+      </c>
+      <c r="D63" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A64" s="51" t="s">
+        <v>222</v>
+      </c>
+      <c r="B64" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" s="52">
+        <v>936</v>
+      </c>
+      <c r="D64" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A65" s="51" t="s">
+        <v>223</v>
+      </c>
+      <c r="B65" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C65" s="52">
+        <v>120</v>
+      </c>
+      <c r="D65" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A66" s="51" t="s">
         <v>224</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...18 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B66" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C66" s="52">
+        <v>300</v>
+      </c>
+      <c r="D66" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A67" s="51" t="s">
+        <v>225</v>
+      </c>
+      <c r="B67" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C67" s="52">
+        <v>108</v>
+      </c>
+      <c r="D67" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A68" s="51" t="s">
+        <v>226</v>
+      </c>
+      <c r="B68" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C68" s="52">
+        <v>100</v>
+      </c>
+      <c r="D68" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A69" s="51" t="s">
         <v>227</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...800 lines deleted...]
-      <c r="C66" s="7">
+      <c r="B69" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C69" s="52">
         <v>70</v>
       </c>
-      <c r="D66" s="1" t="s">
-[...11 lines deleted...]
-      <c r="D67" s="37"/>
+      <c r="D69" s="39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A70" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="C70" s="32" t="s">
+        <v>334</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
-  <phoneticPr fontId="6" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">