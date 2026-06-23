--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -3,83 +3,83 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7FA9D91E-5AF2-444E-ABB4-468D38DFAC3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE2BDA56-EF19-406C-9C26-80B369423733}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="584" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Approved" sheetId="9" r:id="rId1"/>
     <sheet name="Committed" sheetId="10" r:id="rId2"/>
     <sheet name="Probable" sheetId="11" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="731" uniqueCount="323">
   <si>
     <t>Approved Power Stations</t>
   </si>
   <si>
     <t>The approved power stations table forms part of the register of accredited power stations and data in this table will be incorporated into the register on a periodic basis. The approved power stations table does not include power stations that have been approved prior to 1 January 2026.</t>
   </si>
   <si>
     <t>Accreditation code</t>
   </si>
   <si>
     <t>Power station name</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t>Installed capacity (MW)</t>
   </si>
   <si>
     <t>Fuel Source (s)</t>
   </si>
   <si>
@@ -88,369 +88,267 @@
   <si>
     <t>Approval date</t>
   </si>
   <si>
     <t>SRPXQLO8</t>
   </si>
   <si>
     <t>DONS FORT - SOLAR W SGU - QLD</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>SRPYNSK0</t>
   </si>
   <si>
     <t>Mintus Coles - Solar w SGU- NSW</t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
-    <t>2153</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLP1</t>
   </si>
   <si>
     <t>Ventora - Acacia Ridge - Solar - QLD</t>
   </si>
   <si>
-    <t>4110</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSK3</t>
   </si>
   <si>
     <t>Bayside Aged Care - Solar - Morisset - NSW</t>
   </si>
   <si>
-    <t>2264</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPVWAQ0</t>
   </si>
   <si>
     <t>Matrix Composites and Engineering Pty Ltd - Solar - WA</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
-    <t>6166</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLP4</t>
   </si>
   <si>
     <t>Accensi Narangba - Solar - QLD</t>
   </si>
   <si>
-    <t>4504</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXSA19</t>
   </si>
   <si>
     <t>Bunge Port Giles - Solar - SA</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
-    <t>5583</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPVWAP2</t>
   </si>
   <si>
     <t>HBF Stadium Carpark 4 PV System - Solar w SGU - WA</t>
   </si>
   <si>
-    <t>6010</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSJ2</t>
   </si>
   <si>
     <t>Stockland M-park Building C - Solar - NSW</t>
   </si>
   <si>
-    <t>2113</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXVCU9</t>
   </si>
   <si>
     <t>Waverley Gardens - Solar w SGU - VIC</t>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
-    <t>3170</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLP3</t>
   </si>
   <si>
     <t>The Barracks - Solar w SGU - QLD</t>
   </si>
   <si>
-    <t>4000</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXVCW5</t>
   </si>
   <si>
     <t>Altona Stage 1 &amp; BESS - Solar - Vic</t>
   </si>
   <si>
-    <t>3018</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSJ3</t>
   </si>
   <si>
     <t>Tabbita-Solar-NSW</t>
   </si>
   <si>
-    <t>2652</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLO3</t>
   </si>
   <si>
     <t>CLV GUV Village - Solar w SGU - QLD</t>
   </si>
   <si>
-    <t>4215</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSI3</t>
   </si>
   <si>
     <t>BAULKHAM HILLS - SOLAR W SGU - NSW</t>
   </si>
   <si>
     <t>SRPVWAO8</t>
   </si>
   <si>
     <t>RAAFA (ARK) - Solar - WA</t>
   </si>
   <si>
-    <t>6149</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXVCW2</t>
   </si>
   <si>
     <t>CHARTER HALL-CL3030 DRYSTONE-SOLAR-VIC</t>
   </si>
   <si>
-    <t>3029</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSI1</t>
   </si>
   <si>
     <t>Leppington BP 3 &amp; BESS - Solar w SGU - NSW</t>
   </si>
   <si>
-    <t>2179</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXSA17</t>
   </si>
   <si>
     <t>Woolworths CFC Adelaide 8849 - Solar - SA</t>
   </si>
   <si>
-    <t>5035</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXSA21</t>
   </si>
   <si>
     <t>Yumbah Aquaculture Ltd - Solar - SA</t>
   </si>
   <si>
-    <t>5223</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPVAC42</t>
   </si>
   <si>
     <t>40 Cameron Ave - Solar - ACT</t>
   </si>
   <si>
     <t>ACT</t>
   </si>
   <si>
-    <t>2617</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLQ6</t>
   </si>
   <si>
     <t>BC Westcourt - Solar - QLD</t>
   </si>
   <si>
-    <t>4870</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLJ9</t>
   </si>
   <si>
     <t>Bunnings Carseldine - Solar - QLD</t>
   </si>
   <si>
-    <t>4036</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXVCW1</t>
   </si>
   <si>
     <t>Goodman AU744 Lawrence &amp; Hanson - Solar - VIC</t>
   </si>
   <si>
-    <t>3194</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSJ0</t>
   </si>
   <si>
     <t>Porsche Centre Parramatta - Solar - NSW</t>
   </si>
   <si>
-    <t>2142</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPVTA30</t>
   </si>
   <si>
     <t>UA Aldergate Village - Solar - TAS</t>
   </si>
   <si>
     <t>TAS</t>
   </si>
   <si>
-    <t>7248</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLP5</t>
   </si>
   <si>
     <t>BC Parkinson - Solar w SGU - QLD</t>
   </si>
   <si>
-    <t>4115</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLQ4</t>
   </si>
   <si>
     <t>BC Sunnybank Hills - Solar - QLD</t>
   </si>
   <si>
-    <t>4109</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLM6</t>
   </si>
   <si>
     <t>Martin Brower North Brisbane - Solar -QLD</t>
   </si>
   <si>
-    <t>4008</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSI2</t>
   </si>
   <si>
     <t>Real Juice - Solar WSGU - NSW</t>
   </si>
   <si>
-    <t>2680</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSK6</t>
   </si>
   <si>
     <t>Shellharbour Retail Centre &amp; BESS - Solar - NSW</t>
   </si>
   <si>
-    <t>2529</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLP9</t>
   </si>
   <si>
     <t>BC Murrumba Downs - Solar - QLD</t>
   </si>
   <si>
-    <t>4503</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXVCW4</t>
   </si>
   <si>
     <t>CleanPeak Energy - 8 Acacia Place - Solar - VIC</t>
   </si>
   <si>
-    <t>3168</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSK5</t>
   </si>
   <si>
     <t>Glen Innes-Solar-NSW</t>
   </si>
   <si>
-    <t>2370</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSK7</t>
   </si>
   <si>
     <t>Tweed City Shopping Centre, Tweed Heads South - Solar - NSW</t>
   </si>
   <si>
-    <t>2486</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLQ0</t>
   </si>
   <si>
     <t>BC Bundaberg - Solar - QLD</t>
-  </si>
-[...1 lines deleted...]
-    <t>4670</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Committed Projects</t>
   </si>
   <si>
     <t xml:space="preserve">Committed projects refers to large-scale renewable energy projects that have received all development approvals and reached a final investment decision (FID) according to the commercial understanding of the term. 
 The committed date field is based on the date that FID was reached as reported in open source media. Where a FID date has not been announced, the construction start date or the LRET accreditation application date is used as a proxy for the FID date. While care is taken to accurately report FID dates, accuracy depends on information found in open source publications and is subject to change. </t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t xml:space="preserve">State </t>
   </si>
   <si>
     <t>MW Capacity</t>
   </si>
   <si>
     <t>Fuel Source</t>
   </si>
   <si>
     <t>Committed Date (Month/Year)</t>
@@ -470,65 +368,56 @@
   <si>
     <t>Moorebank Logistics Park</t>
   </si>
   <si>
     <t>Kidston Pumped Hydro Storage Project</t>
   </si>
   <si>
     <t>Hydro</t>
   </si>
   <si>
     <t>New England Solar Farm - Stage 2</t>
   </si>
   <si>
     <t>Forest Glen Solar Farm</t>
   </si>
   <si>
     <t>Uungula Wind Farm</t>
   </si>
   <si>
     <t>Wind</t>
   </si>
   <si>
     <t>St Ives Gold Solar Farm</t>
   </si>
   <si>
-    <t>Arnotts Huntingwood Solar Project</t>
-[...1 lines deleted...]
-  <si>
     <t>Quorn Park Solar Hybrid</t>
   </si>
   <si>
     <t>Lotus Creek Wind Farm</t>
   </si>
   <si>
-    <t>Goorambat Solar Farm</t>
-[...4 lines deleted...]
-  <si>
     <t>Boulder Creek Wind Farm</t>
   </si>
   <si>
     <t>Horsham Solar Farm</t>
   </si>
   <si>
     <t>Goulburn River Solar Farm</t>
   </si>
   <si>
     <t>Wambo Wind Farm Stage 2</t>
   </si>
   <si>
     <t>Warradarge Wind Farm Stage 2</t>
   </si>
   <si>
     <t>Bungama Solar Farm (stage 3)</t>
   </si>
   <si>
     <t>Maryvale Solar Farm</t>
   </si>
   <si>
     <t>Lancaster Solar Farm</t>
   </si>
   <si>
     <t>Fulham Solar Farm</t>
@@ -707,396 +596,471 @@
   <si>
     <t>Smoky Creek Solar Power Station</t>
   </si>
   <si>
     <t>Spicers Creek Wind Farm</t>
   </si>
   <si>
     <t>Tallawang Solar Farm</t>
   </si>
   <si>
     <t>Theodore Wind Farm</t>
   </si>
   <si>
     <t>Thunderbolt Wind Farm stage 1</t>
   </si>
   <si>
     <t>Upper Calliope Solar Farm</t>
   </si>
   <si>
     <t>Vales Point Solar Farm</t>
   </si>
   <si>
     <t>Valley of the Winds</t>
   </si>
   <si>
-    <t>Waroona Solar Farm</t>
-[...1 lines deleted...]
-  <si>
     <t>West Mokoan Solar Farm</t>
   </si>
   <si>
     <t>Willogoleche 2 Wind Farm</t>
   </si>
   <si>
     <t>Winton North Solar Farm</t>
   </si>
   <si>
     <t>Woolsthorpe Wind Farm</t>
   </si>
   <si>
     <t>Binningup Solar Facility</t>
   </si>
   <si>
     <t>Corop Solar Farm</t>
   </si>
   <si>
     <t>SRPYNSI0</t>
   </si>
   <si>
     <t>Leppington BP 1 &amp; BESS - Solar - NSW</t>
   </si>
   <si>
     <t>WD00WA29</t>
   </si>
   <si>
     <t>Summergold - Wind w SGU- WA</t>
   </si>
   <si>
-    <t>6507</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLQ5</t>
   </si>
   <si>
     <t>Sunshine Coast Airport - Solar - QLD</t>
   </si>
   <si>
-    <t>4564</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLO9</t>
   </si>
   <si>
     <t>Bundaberg Solar Farm - Solar - QLD</t>
   </si>
   <si>
-    <t>4671</t>
-[...1 lines deleted...]
-  <si>
     <t>WD00VC52</t>
   </si>
   <si>
     <t>Golden Plains Wind Farm West - Wind - Vic</t>
   </si>
   <si>
-    <t>3352</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXSA15</t>
   </si>
   <si>
     <t>Laucke Mills - Solar - SA</t>
   </si>
   <si>
-    <t>5355</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLP7</t>
   </si>
   <si>
     <t>AU923 Redbank Weedman Street - Solar W SGU - QLD</t>
   </si>
   <si>
-    <t>4301</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSD0</t>
   </si>
   <si>
     <t>Ingleburn Logistics Park WH1 &amp; BESS - Solar - NSW</t>
   </si>
   <si>
-    <t>2565</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXVCW3</t>
   </si>
   <si>
     <t>Romsey Community Aged Care - Solar w SGU - VIC</t>
   </si>
   <si>
-    <t>3434</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSK4</t>
   </si>
   <si>
     <t>ALBION PARK - Solar w SGU - NSW</t>
   </si>
   <si>
-    <t>2527</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLN8</t>
   </si>
   <si>
     <t>Australian Stockman's Hall of Fame - Solar w SGU - QLD</t>
   </si>
   <si>
-    <t>4730</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLN6</t>
   </si>
   <si>
     <t>Broadsound Solar Farm Pty Ltd-Solar-QLD</t>
   </si>
   <si>
-    <t>4705</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSK1</t>
   </si>
   <si>
-    <t>2086</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLQ7</t>
   </si>
   <si>
     <t>Homeco Coomera City Centre - Solar w SGU - QLD</t>
   </si>
   <si>
-    <t>4209</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXSA18</t>
   </si>
   <si>
     <t>Central Plaza - Solar w SGU - SA</t>
   </si>
   <si>
-    <t>5000</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLQ8</t>
   </si>
   <si>
     <t>HomeCo Mackay A - Solar - QLD</t>
   </si>
   <si>
-    <t>4740</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLN4</t>
   </si>
   <si>
     <t>Woolworths Sarina 2518 - Solar - QLD</t>
   </si>
   <si>
-    <t>4737</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSJ4</t>
   </si>
   <si>
     <t>Agright Griffith Carrathool - Solar - NSW</t>
   </si>
   <si>
-    <t>2711</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLQ9</t>
   </si>
   <si>
     <t>HomeCo Mackay B - Solar w SGU - QLD</t>
   </si>
   <si>
     <t>SRPYNSL3</t>
   </si>
   <si>
     <t>Woolworths Calderwood Village Centre 1051 - Solar - NSW</t>
   </si>
   <si>
     <t>SRPYNSL1</t>
   </si>
   <si>
     <t>Woolworths Lisarow 1574 - Solar w SGU - NSW</t>
   </si>
   <si>
-    <t>2250</t>
-[...1 lines deleted...]
-  <si>
     <t>Dunedoo Solar Farm</t>
   </si>
   <si>
     <t>Project Helios - Phase 1</t>
   </si>
   <si>
     <t>Solomon Airport Solar Farm</t>
   </si>
   <si>
     <t>Bunnings Frenchs Forest - Solar - NSW</t>
   </si>
   <si>
     <t>Barwon Solar Farm</t>
   </si>
   <si>
     <t>Kondinin Wind Farm</t>
   </si>
   <si>
     <t>Marri Wind Farm</t>
   </si>
   <si>
-    <t>Data as at 30/04/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>SRPXQLQ3</t>
   </si>
   <si>
     <t>BC Bongaree - Solar w SGU - QLD</t>
   </si>
   <si>
-    <t>4507</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPVWAQ5</t>
   </si>
   <si>
-    <t>6056</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSG9</t>
   </si>
   <si>
     <t>Midkin Solar Farm - Solar - NSW</t>
   </si>
   <si>
-    <t>2400</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXSA20</t>
   </si>
   <si>
     <t>Monarto Energy Project - Solar - SA</t>
   </si>
   <si>
-    <t>5254</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSJ5</t>
   </si>
   <si>
     <t>Westfield Chatswood and Dougherty Centre - Solar - NSW</t>
   </si>
   <si>
-    <t>2067</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSK9</t>
   </si>
   <si>
     <t>Conga foods Yennora - solar w SGU - NSW</t>
   </si>
   <si>
-    <t>2161</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXVCW8</t>
   </si>
   <si>
     <t>Fletcher Dandenong - Solar - VIC</t>
   </si>
   <si>
-    <t>3175</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSL6</t>
   </si>
   <si>
     <t>Uniting Starrett Lodge - Solar w SGU - NSW</t>
   </si>
   <si>
-    <t>2259</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLR1</t>
   </si>
   <si>
     <t>Woolworths Doolandella 2938 - Solar - QLD</t>
   </si>
   <si>
-    <t>4077</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPYNSL4</t>
   </si>
   <si>
     <t>AU866 Translink - Solar w SGU - NSW</t>
   </si>
   <si>
-    <t>2019</t>
-[...1 lines deleted...]
-  <si>
     <t>La Salle College PV System - Solar - WA</t>
   </si>
   <si>
-    <t>1,100.832</t>
-[...4 lines deleted...]
-  <si>
     <t>Laceby Solar Farm</t>
   </si>
   <si>
     <t>Muswellbrook Solar Farm</t>
   </si>
   <si>
     <t>Parron Maam Marang Farm</t>
   </si>
   <si>
     <t>Tarong West Wind Project</t>
   </si>
   <si>
-    <t xml:space="preserve"> 22,700.50 </t>
+    <t>Data as at 31/05/2026</t>
+  </si>
+  <si>
+    <t>SRPYNSB0</t>
+  </si>
+  <si>
+    <t>The Gables Retail Centre &amp; BESS - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>SRPXQLR5</t>
+  </si>
+  <si>
+    <t>Willawong Warehouse 1 &amp; BESS - Solar - QLD</t>
+  </si>
+  <si>
+    <t>SRPYNSL5</t>
+  </si>
+  <si>
+    <t>AU470 Airgate - WW Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>SRPXSA22</t>
+  </si>
+  <si>
+    <t>Costa Monarto - Solar - SA</t>
+  </si>
+  <si>
+    <t>SRPVWAQ4</t>
+  </si>
+  <si>
+    <t>Exmouth-Solar-WA</t>
+  </si>
+  <si>
+    <t>SRPXVCW7</t>
+  </si>
+  <si>
+    <t>Fletcher Building Wendouree - Solar - VIC</t>
+  </si>
+  <si>
+    <t>SRPXQLQ2</t>
+  </si>
+  <si>
+    <t>Agile Energy - Holcim Rockhampton - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>SRPYNSL2</t>
+  </si>
+  <si>
+    <t>EQT Marsden Park - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPVWAQ3</t>
+  </si>
+  <si>
+    <t>Geraldton Airport Microgrid - Solar - WA</t>
+  </si>
+  <si>
+    <t>SRPYNSL7</t>
+  </si>
+  <si>
+    <t>Woolworths Banora Point 2641 - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPVWAQ1</t>
+  </si>
+  <si>
+    <t>Bridgewest Perth Pharma - Solar - WA</t>
+  </si>
+  <si>
+    <t>SRPVWAQ8</t>
+  </si>
+  <si>
+    <t>Woolworths Beechboro 4384 - Solar - WA</t>
+  </si>
+  <si>
+    <t>SRPYNSJ9</t>
+  </si>
+  <si>
+    <t>Clean Peak Energy - Uranquinty Solar Farm - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPXVCV6</t>
+  </si>
+  <si>
+    <t>Goorambat East Solar Farm - Solar - Vic</t>
+  </si>
+  <si>
+    <t>SRPYNSL0</t>
+  </si>
+  <si>
+    <t>Goulburn Community SF &amp; BESS - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPXVCX1</t>
+  </si>
+  <si>
+    <t>Melbourne Business Park &amp; BESS - Solar w SGU - VIC</t>
+  </si>
+  <si>
+    <t>SRPYNSJ1</t>
+  </si>
+  <si>
+    <t>Tamworth-Solar-NSW</t>
+  </si>
+  <si>
+    <t>SRPVWAQ9</t>
+  </si>
+  <si>
+    <t>WesTrac PDC South Guildford - Solar - WA</t>
+  </si>
+  <si>
+    <t>Project Jinbi Solar Farm</t>
+  </si>
+  <si>
+    <t>Turner River Solar Hub</t>
+  </si>
+  <si>
+    <t>Baldon Wind Farm</t>
+  </si>
+  <si>
+    <t>Banana Range Wind Farm</t>
+  </si>
+  <si>
+    <t>Birriwa Solar and Battery Project</t>
+  </si>
+  <si>
+    <t>Bullawah Wind Farm</t>
+  </si>
+  <si>
+    <t>Cellars Hill Wind Farm</t>
+  </si>
+  <si>
+    <t>Collie Solar and Battery Project</t>
+  </si>
+  <si>
+    <t>Dinawan Solar Farm</t>
+  </si>
+  <si>
+    <t>Gundary Solar Farm</t>
+  </si>
+  <si>
+    <t>Gunning Solar Farm</t>
+  </si>
+  <si>
+    <t>Kayuga Solar Farm</t>
+  </si>
+  <si>
+    <t>Killawarra Hybrid Project</t>
+  </si>
+  <si>
+    <t>Moranbah Solar Farm</t>
+  </si>
+  <si>
+    <t>Narrogin Wind Farm</t>
+  </si>
+  <si>
+    <t>Tathra Wind Farm</t>
+  </si>
+  <si>
+    <t>Wattle Creek Solar Farm</t>
+  </si>
+  <si>
+    <t>Weasel Solar Farm</t>
+  </si>
+  <si>
+    <t>Whyte Yarcowie Wind Farm</t>
+  </si>
+  <si>
+    <t>Willatook Wind Farm</t>
+  </si>
+  <si>
+    <t>Yanco Delta Wind Farm</t>
+  </si>
+  <si>
+    <t>Yathroo Wind Farm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
@@ -1117,57 +1081,50 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="12.5"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005874"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1369,317 +1326,170 @@
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="2" tint="-9.9948118533890809E-2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="39">
-[...140 lines deleted...]
-    </dxf>
+  <dxfs count="57">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
@@ -1697,109 +1507,387 @@
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="166" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FF005874"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -1860,56 +1948,50 @@
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="166" formatCode="#,##0.000"/>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
@@ -1948,92 +2030,104 @@
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <border outline="0">
-[...8 lines deleted...]
-    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
@@ -2174,82 +2268,225 @@
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="2" tint="-0.24994659260841701"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <border>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FF9BC2E6"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...8 lines deleted...]
-        <scheme val="minor"/>
+        <b val="0"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -2262,118 +2499,121 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="38"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="35"/>
+      <tableStyleElement type="wholeTable" dxfId="56"/>
+      <tableStyleElement type="headerRow" dxfId="55"/>
+      <tableStyleElement type="firstColumn" dxfId="54"/>
+      <tableStyleElement type="firstRowStripe" dxfId="53"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{DE1A6D83-2535-42C5-A7CA-DA0BA77256C9}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFFFF00"/>
       <color rgb="FFD5D6D4"/>
       <color rgb="FF005874"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H71" totalsRowShown="0" dataDxfId="34" tableBorderDxfId="33" totalsRowBorderDxfId="32">
-  <autoFilter ref="A4:H71" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H89" totalsRowShown="0" dataDxfId="31" totalsRowDxfId="50" tableBorderDxfId="49" totalsRowBorderDxfId="48">
+  <autoFilter ref="A4:H89" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="31"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="24"/>
+    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="39" totalsRowDxfId="47"/>
+    <tableColumn id="2" xr3:uid="{CADAFA37-C8E3-422D-A7D3-91AD4EA5D0DF}" name="Power station name" dataDxfId="38" totalsRowDxfId="46"/>
+    <tableColumn id="3" xr3:uid="{2B2127FB-057C-46F0-AA26-9609842B7E74}" name="State" dataDxfId="37" totalsRowDxfId="45"/>
+    <tableColumn id="4" xr3:uid="{3FF39BEC-FBC0-4B18-9CB8-AA042622F5FF}" name="Postcode" dataDxfId="36" totalsRowDxfId="44"/>
+    <tableColumn id="5" xr3:uid="{626FDD98-5558-4BF0-B2E4-D801DE3552C5}" name="Installed capacity (MW)" dataDxfId="35" totalsRowDxfId="43"/>
+    <tableColumn id="6" xr3:uid="{C7C3E84D-B1C5-4395-8C7A-42D493A0876D}" name="Fuel Source (s)" dataDxfId="34" totalsRowDxfId="42"/>
+    <tableColumn id="7" xr3:uid="{A3571B06-4783-4E83-9572-9468520C8C59}" name="Accreditation start date" dataDxfId="33" totalsRowDxfId="41"/>
+    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="32" totalsRowDxfId="40"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E42" totalsRowShown="0" dataDxfId="17" tableBorderDxfId="23">
-  <autoFilter ref="A4:E42" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E44" totalsRowShown="0" dataDxfId="25" totalsRowDxfId="51" tableBorderDxfId="52">
+  <autoFilter ref="A4:E44" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="22"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="18"/>
+    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="30" totalsRowDxfId="24"/>
+    <tableColumn id="2" xr3:uid="{D7E42F01-B2CB-4152-91A0-60DCBF1D5C9C}" name="State " dataDxfId="29" totalsRowDxfId="23"/>
+    <tableColumn id="3" xr3:uid="{7606CABA-955E-453E-90A9-4D9B6CBD7105}" name="MW Capacity" dataDxfId="28" totalsRowDxfId="22"/>
+    <tableColumn id="4" xr3:uid="{C9D0AF91-BAF0-462E-8296-7AD6990E0FDD}" name="Fuel Source" dataDxfId="27" totalsRowDxfId="21"/>
+    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="26" totalsRowDxfId="20"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D69" totalsRowShown="0" headerRowDxfId="16" dataDxfId="0" tableBorderDxfId="15">
-  <autoFilter ref="A4:D69" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D85" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18" tableBorderDxfId="17">
+  <autoFilter ref="A4:D85" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:D85">
+    <sortCondition descending="1" ref="C4:C85"/>
+  </sortState>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="4"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="16"/>
+    <tableColumn id="2" xr3:uid="{8822E2A4-C749-4723-93A2-B42A2506EAE9}" name="State " dataDxfId="15"/>
+    <tableColumn id="3" xr3:uid="{3315BE4D-E527-48C5-A7B8-40187787A8C8}" name="MW Capacity" dataDxfId="13" totalsRowDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="12"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2611,3604 +2851,4342 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1174958-96CB-415F-9990-A65FDA46B647}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:H72"/>
+  <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="26.69140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="26.69140625" customWidth="1"/>
+    <col min="1" max="1" width="21.3046875" customWidth="1"/>
+    <col min="2" max="2" width="56.53515625" customWidth="1"/>
+    <col min="3" max="3" width="13.84375" customWidth="1"/>
+    <col min="4" max="4" width="12.921875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.61328125" customWidth="1"/>
     <col min="6" max="6" width="20.84375" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="26.69140625" customWidth="1"/>
+    <col min="7" max="7" width="25.15234375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4"/>
-[...7 lines deleted...]
-    <row r="2" spans="1:8" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+    </row>
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="38.049999999999997" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
     </row>
-    <row r="3" spans="1:8" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:8" s="12" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="11" t="s">
-        <v>296</v>
+        <v>264</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
     </row>
     <row r="4" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="12" t="s">
+      <c r="B4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="13" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="D4" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="15" t="s">
+      <c r="E4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="16" t="s">
+      <c r="F4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G4" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="18" t="s">
+      <c r="H4" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A5" s="19" t="s">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A5" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="B5" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="20" t="s">
+      <c r="C5" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="21" t="s">
+      <c r="D5" s="22">
+        <v>4660</v>
+      </c>
+      <c r="E5" s="23">
+        <v>0.4209</v>
+      </c>
+      <c r="F5" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="24">
+        <v>45951</v>
+      </c>
+      <c r="H5" s="25">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="22">
+        <v>2153</v>
+      </c>
+      <c r="E6" s="23">
+        <v>0.1903</v>
+      </c>
+      <c r="F6" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="24">
+        <v>46000</v>
+      </c>
+      <c r="H6" s="25">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A7" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="22">
+        <v>4110</v>
+      </c>
+      <c r="E7" s="23">
+        <v>0.16239999999999999</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="24">
+        <v>45978</v>
+      </c>
+      <c r="H7" s="25">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A8" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="22">
+        <v>2264</v>
+      </c>
+      <c r="E8" s="23">
+        <v>0.13969999999999999</v>
+      </c>
+      <c r="F8" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="24">
+        <v>46007</v>
+      </c>
+      <c r="H8" s="25">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="22">
+        <v>6166</v>
+      </c>
+      <c r="E9" s="23">
+        <v>0.84960000000000002</v>
+      </c>
+      <c r="F9" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="24">
+        <v>46008</v>
+      </c>
+      <c r="H9" s="25">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A10" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="22">
+        <v>4504</v>
+      </c>
+      <c r="E10" s="23">
+        <v>0.19939999999999999</v>
+      </c>
+      <c r="F10" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="24">
+        <v>45985</v>
+      </c>
+      <c r="H10" s="25">
+        <v>46031</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A11" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="22">
+        <v>5583</v>
+      </c>
+      <c r="E11" s="23">
+        <v>0.47789999999999999</v>
+      </c>
+      <c r="F11" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="24">
+        <v>46002</v>
+      </c>
+      <c r="H11" s="25">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A12" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="22">
+        <v>6010</v>
+      </c>
+      <c r="E12" s="23">
+        <v>0.25850000000000001</v>
+      </c>
+      <c r="F12" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="24">
+        <v>45910</v>
+      </c>
+      <c r="H12" s="25">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A13" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="22">
+        <v>2113</v>
+      </c>
+      <c r="E13" s="23">
+        <v>0.12509999999999999</v>
+      </c>
+      <c r="F13" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="24">
+        <v>45967</v>
+      </c>
+      <c r="H13" s="25">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A14" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="22">
+        <v>3170</v>
+      </c>
+      <c r="E14" s="23">
+        <v>0.52070000000000005</v>
+      </c>
+      <c r="F14" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="24">
+        <v>45933</v>
+      </c>
+      <c r="H14" s="25">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A15" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="22">
+        <v>4000</v>
+      </c>
+      <c r="E15" s="23">
+        <v>0.30209999999999998</v>
+      </c>
+      <c r="F15" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="24">
+        <v>45982</v>
+      </c>
+      <c r="H15" s="25">
+        <v>46043</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A16" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="22">
+        <v>3018</v>
+      </c>
+      <c r="E16" s="23">
+        <v>1.1788000000000001</v>
+      </c>
+      <c r="F16" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="24">
+        <v>46003</v>
+      </c>
+      <c r="H16" s="25">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A17" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="22">
+        <v>2652</v>
+      </c>
+      <c r="E17" s="23">
+        <v>7.1567999999999996</v>
+      </c>
+      <c r="F17" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="24">
+        <v>45968</v>
+      </c>
+      <c r="H17" s="25">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A18" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="22">
+        <v>4215</v>
+      </c>
+      <c r="E18" s="23">
+        <v>0.2475</v>
+      </c>
+      <c r="F18" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="24">
+        <v>45916</v>
+      </c>
+      <c r="H18" s="25">
+        <v>46045</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A19" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="22">
+        <v>2153</v>
+      </c>
+      <c r="E19" s="23">
+        <v>0.22750000000000001</v>
+      </c>
+      <c r="F19" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="24">
+        <v>45946</v>
+      </c>
+      <c r="H19" s="25">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A20" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="22">
+        <v>6149</v>
+      </c>
+      <c r="E20" s="23">
+        <v>0.2999</v>
+      </c>
+      <c r="F20" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="24">
+        <v>45894</v>
+      </c>
+      <c r="H20" s="25">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A21" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="22">
+        <v>3029</v>
+      </c>
+      <c r="E21" s="23">
+        <v>0.223</v>
+      </c>
+      <c r="F21" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="24">
+        <v>45987</v>
+      </c>
+      <c r="H21" s="25">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A22" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="22">
+        <v>2179</v>
+      </c>
+      <c r="E22" s="23">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="F22" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="24">
+        <v>45933</v>
+      </c>
+      <c r="H22" s="25">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A23" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="22">
+        <v>5035</v>
+      </c>
+      <c r="E23" s="23">
+        <v>0.32969999999999999</v>
+      </c>
+      <c r="F23" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="24">
+        <v>46001</v>
+      </c>
+      <c r="H23" s="25">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A24" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="22">
+        <v>5223</v>
+      </c>
+      <c r="E24" s="23">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="F24" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="24">
+        <v>46038</v>
+      </c>
+      <c r="H24" s="25">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A25" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="22">
+        <v>2617</v>
+      </c>
+      <c r="E25" s="23">
+        <v>0.18479999999999999</v>
+      </c>
+      <c r="F25" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="24">
+        <v>46003</v>
+      </c>
+      <c r="H25" s="25">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A26" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="22">
+        <v>4870</v>
+      </c>
+      <c r="E26" s="23">
+        <v>0.19989999999999999</v>
+      </c>
+      <c r="F26" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="24">
+        <v>46045</v>
+      </c>
+      <c r="H26" s="25">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A27" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="22">
+        <v>4036</v>
+      </c>
+      <c r="E27" s="23">
+        <v>0.38009999999999999</v>
+      </c>
+      <c r="F27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="24">
+        <v>46057</v>
+      </c>
+      <c r="H27" s="25">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A28" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="22">
+        <v>3194</v>
+      </c>
+      <c r="E28" s="23">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="F28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="24">
+        <v>45981</v>
+      </c>
+      <c r="H28" s="25">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A29" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="22">
+        <v>2142</v>
+      </c>
+      <c r="E29" s="23">
+        <v>3.9600000000000003E-2</v>
+      </c>
+      <c r="F29" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="24">
+        <v>45965</v>
+      </c>
+      <c r="H29" s="25">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A30" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" s="22">
+        <v>7248</v>
+      </c>
+      <c r="E30" s="23">
+        <v>0.4788</v>
+      </c>
+      <c r="F30" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="24">
+        <v>46038</v>
+      </c>
+      <c r="H30" s="25">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A31" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="22">
+        <v>4115</v>
+      </c>
+      <c r="E31" s="23">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="F31" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="24">
+        <v>45988</v>
+      </c>
+      <c r="H31" s="25">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A32" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="22">
+        <v>4109</v>
+      </c>
+      <c r="E32" s="23">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="F32" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="24">
+        <v>46003</v>
+      </c>
+      <c r="H32" s="25">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A33" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="22">
+        <v>4008</v>
+      </c>
+      <c r="E33" s="23">
+        <v>0.52600000000000002</v>
+      </c>
+      <c r="F33" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="24">
+        <v>45876</v>
+      </c>
+      <c r="H33" s="25">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A34" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="22">
+        <v>2680</v>
+      </c>
+      <c r="E34" s="23">
+        <v>0.48980000000000001</v>
+      </c>
+      <c r="F34" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="24">
+        <v>45938</v>
+      </c>
+      <c r="H34" s="25">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A35" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="22">
+        <v>2529</v>
+      </c>
+      <c r="E35" s="23">
+        <v>0.4385</v>
+      </c>
+      <c r="F35" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="24">
+        <v>46059</v>
+      </c>
+      <c r="H35" s="25">
+        <v>46073</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A36" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="22">
+        <v>4503</v>
+      </c>
+      <c r="E36" s="23">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="F36" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="24">
+        <v>45999</v>
+      </c>
+      <c r="H36" s="25">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A37" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="22">
+        <v>3168</v>
+      </c>
+      <c r="E37" s="23">
+        <v>0.308</v>
+      </c>
+      <c r="F37" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="24">
+        <v>46010</v>
+      </c>
+      <c r="H37" s="25">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A38" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="22">
+        <v>2370</v>
+      </c>
+      <c r="E38" s="23">
+        <v>6.9943999999999997</v>
+      </c>
+      <c r="F38" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="24">
+        <v>46015</v>
+      </c>
+      <c r="H38" s="25">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A39" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="22">
+        <v>2486</v>
+      </c>
+      <c r="E39" s="23">
+        <v>1.9028</v>
+      </c>
+      <c r="F39" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="24">
+        <v>46041</v>
+      </c>
+      <c r="H39" s="25">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A40" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="22">
+        <v>4670</v>
+      </c>
+      <c r="E40" s="23">
+        <v>6.5699999999999995E-2</v>
+      </c>
+      <c r="F40" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="24">
+        <v>45999</v>
+      </c>
+      <c r="H40" s="25">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A41" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="22">
+        <v>2179</v>
+      </c>
+      <c r="E41" s="23">
+        <v>0.73150000000000004</v>
+      </c>
+      <c r="F41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="24">
+        <v>45933</v>
+      </c>
+      <c r="H41" s="25">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A42" s="20" t="s">
+        <v>194</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>195</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="22">
+        <v>6507</v>
+      </c>
+      <c r="E42" s="23">
+        <v>1.9728000000000001</v>
+      </c>
+      <c r="F42" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="G42" s="24">
+        <v>46054</v>
+      </c>
+      <c r="H42" s="25">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A43" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="22">
+        <v>4564</v>
+      </c>
+      <c r="E43" s="23">
+        <v>0.19020000000000001</v>
+      </c>
+      <c r="F43" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="24">
+        <v>46045</v>
+      </c>
+      <c r="H43" s="25">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A44" s="20" t="s">
+        <v>198</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="C44" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="22">
+        <v>4671</v>
+      </c>
+      <c r="E44" s="23">
+        <v>96.053700000000006</v>
+      </c>
+      <c r="F44" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="24">
+        <v>46037</v>
+      </c>
+      <c r="H44" s="25">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A45" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" s="22">
+        <v>3352</v>
+      </c>
+      <c r="E45" s="23">
+        <v>576.6</v>
+      </c>
+      <c r="F45" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="G45" s="24">
+        <v>46050</v>
+      </c>
+      <c r="H45" s="25">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A46" s="20" t="s">
+        <v>202</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="C46" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="22">
+        <v>5355</v>
+      </c>
+      <c r="E46" s="23">
+        <v>1.3109999999999999</v>
+      </c>
+      <c r="F46" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="24">
+        <v>45946</v>
+      </c>
+      <c r="H46" s="25">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A47" s="20" t="s">
+        <v>204</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>205</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="22">
+        <v>4301</v>
+      </c>
+      <c r="E47" s="23">
+        <v>0.37480000000000002</v>
+      </c>
+      <c r="F47" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="24">
+        <v>46073</v>
+      </c>
+      <c r="H47" s="25">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A48" s="20" t="s">
+        <v>206</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="C48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="22">
+        <v>2565</v>
+      </c>
+      <c r="E48" s="23">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="F48" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="24">
+        <v>46076</v>
+      </c>
+      <c r="H48" s="25">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A49" s="20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="C49" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="22">
+        <v>3434</v>
+      </c>
+      <c r="E49" s="23">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F49" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="24">
+        <v>46092</v>
+      </c>
+      <c r="H49" s="25">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A50" s="20" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>211</v>
+      </c>
+      <c r="C50" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="22">
+        <v>2527</v>
+      </c>
+      <c r="E50" s="23">
+        <v>0.2223</v>
+      </c>
+      <c r="F50" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="24">
+        <v>46051</v>
+      </c>
+      <c r="H50" s="25">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A51" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>213</v>
+      </c>
+      <c r="C51" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="28">
+        <v>4730</v>
+      </c>
+      <c r="E51" s="29">
+        <v>0.3906</v>
+      </c>
+      <c r="F51" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="30">
+        <v>46064</v>
+      </c>
+      <c r="H51" s="31">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A52" s="20" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="C52" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="22">
+        <v>4705</v>
+      </c>
+      <c r="E52" s="23">
+        <v>377.43470000000002</v>
+      </c>
+      <c r="F52" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="24">
+        <v>46004</v>
+      </c>
+      <c r="H52" s="25">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A53" s="20" t="s">
+        <v>216</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="C53" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="22">
+        <v>2086</v>
+      </c>
+      <c r="E53" s="23">
+        <v>0.48049999999999998</v>
+      </c>
+      <c r="F53" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="24">
+        <v>46001</v>
+      </c>
+      <c r="H53" s="25">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A54" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="C54" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="22">
+        <v>4209</v>
+      </c>
+      <c r="E54" s="23">
+        <v>0.45</v>
+      </c>
+      <c r="F54" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="24">
+        <v>46093</v>
+      </c>
+      <c r="H54" s="25">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A55" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>220</v>
+      </c>
+      <c r="C55" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" s="22">
+        <v>5000</v>
+      </c>
+      <c r="E55" s="23">
+        <v>0.22</v>
+      </c>
+      <c r="F55" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="24">
+        <v>46003</v>
+      </c>
+      <c r="H55" s="25">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A56" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="C56" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="22">
+        <v>4740</v>
+      </c>
+      <c r="E56" s="23">
+        <v>0.35020000000000001</v>
+      </c>
+      <c r="F56" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="24">
+        <v>46093</v>
+      </c>
+      <c r="H56" s="25">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A57" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="C57" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="22">
+        <v>4737</v>
+      </c>
+      <c r="E57" s="23">
+        <v>0.2006</v>
+      </c>
+      <c r="F57" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="24">
+        <v>46092</v>
+      </c>
+      <c r="H57" s="25">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A58" s="20" t="s">
+        <v>225</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="C58" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="22">
+        <v>2711</v>
+      </c>
+      <c r="E58" s="23">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="F58" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="24">
+        <v>45972</v>
+      </c>
+      <c r="H58" s="25">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A59" s="20" t="s">
+        <v>227</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>228</v>
+      </c>
+      <c r="C59" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="22">
+        <v>4740</v>
+      </c>
+      <c r="E59" s="23">
+        <v>0.2306</v>
+      </c>
+      <c r="F59" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="24">
+        <v>46104</v>
+      </c>
+      <c r="H59" s="25">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A60" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>230</v>
+      </c>
+      <c r="C60" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="22">
+        <v>2527</v>
+      </c>
+      <c r="E60" s="23">
+        <v>0.24179999999999999</v>
+      </c>
+      <c r="F60" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="24">
+        <v>46105</v>
+      </c>
+      <c r="H60" s="25">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A61" s="20" t="s">
+        <v>231</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>232</v>
+      </c>
+      <c r="C61" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="22">
+        <v>2250</v>
+      </c>
+      <c r="E61" s="23">
+        <v>0.26939999999999997</v>
+      </c>
+      <c r="F61" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="24">
+        <v>46097</v>
+      </c>
+      <c r="H61" s="25">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A62" s="20" t="s">
+        <v>240</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>241</v>
+      </c>
+      <c r="C62" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="22">
+        <v>4507</v>
+      </c>
+      <c r="E62" s="23">
+        <v>0.13880000000000001</v>
+      </c>
+      <c r="F62" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="24">
+        <v>46003</v>
+      </c>
+      <c r="H62" s="25">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A63" s="20" t="s">
+        <v>242</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C63" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" s="22">
+        <v>6056</v>
+      </c>
+      <c r="E63" s="23">
+        <v>0.1993</v>
+      </c>
+      <c r="F63" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="24">
+        <v>46105</v>
+      </c>
+      <c r="H63" s="25">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A64" s="20" t="s">
+        <v>243</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>244</v>
+      </c>
+      <c r="C64" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="22">
+        <v>2400</v>
+      </c>
+      <c r="E64" s="23">
+        <v>5.3010000000000002</v>
+      </c>
+      <c r="F64" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="24">
+        <v>45905</v>
+      </c>
+      <c r="H64" s="25">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A65" s="20" t="s">
+        <v>245</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="C65" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="22">
+        <v>5254</v>
+      </c>
+      <c r="E65" s="23">
+        <v>6.6886000000000001</v>
+      </c>
+      <c r="F65" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="24">
+        <v>46044</v>
+      </c>
+      <c r="H65" s="25">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A66" s="20" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>248</v>
+      </c>
+      <c r="C66" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="22">
+        <v>2067</v>
+      </c>
+      <c r="E66" s="23">
+        <v>0.13519999999999999</v>
+      </c>
+      <c r="F66" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="24">
+        <v>45968</v>
+      </c>
+      <c r="H66" s="25">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A67" s="20" t="s">
+        <v>249</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="C67" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="22">
+        <v>2161</v>
+      </c>
+      <c r="E67" s="23">
+        <v>0.87819999999999998</v>
+      </c>
+      <c r="F67" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="24">
+        <v>46092</v>
+      </c>
+      <c r="H67" s="25">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A68" s="20" t="s">
+        <v>251</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>252</v>
+      </c>
+      <c r="C68" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="22">
+        <v>3175</v>
+      </c>
+      <c r="E68" s="23">
+        <v>0.54279999999999995</v>
+      </c>
+      <c r="F68" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="24">
+        <v>46105</v>
+      </c>
+      <c r="H68" s="25">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A69" s="20" t="s">
+        <v>253</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>254</v>
+      </c>
+      <c r="C69" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="22">
+        <v>2259</v>
+      </c>
+      <c r="E69" s="23">
+        <v>0.19550000000000001</v>
+      </c>
+      <c r="F69" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="24">
+        <v>46114</v>
+      </c>
+      <c r="H69" s="25">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A70" s="20" t="s">
+        <v>255</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="C70" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="22">
+        <v>4077</v>
+      </c>
+      <c r="E70" s="23">
+        <v>0.24379999999999999</v>
+      </c>
+      <c r="F70" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="24">
+        <v>46112</v>
+      </c>
+      <c r="H70" s="25">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A71" s="20" t="s">
+        <v>257</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="C71" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" s="22">
+        <v>2019</v>
+      </c>
+      <c r="E71" s="23">
+        <v>0.1996</v>
+      </c>
+      <c r="F71" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="24">
+        <v>46113</v>
+      </c>
+      <c r="H71" s="25">
+        <v>46136</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A72" s="20" t="s">
+        <v>265</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>266</v>
+      </c>
+      <c r="C72" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D72" s="22">
+        <v>2765</v>
+      </c>
+      <c r="E72" s="32">
+        <v>0.53739999999999999</v>
+      </c>
+      <c r="F72" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="33">
+        <v>46076</v>
+      </c>
+      <c r="H72" s="33">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A73" s="20" t="s">
+        <v>267</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>268</v>
+      </c>
+      <c r="C73" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" s="22">
+        <v>4110</v>
+      </c>
+      <c r="E73" s="34">
+        <v>0.58409999999999995</v>
+      </c>
+      <c r="F73" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="33">
+        <v>46127</v>
+      </c>
+      <c r="H73" s="33">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A74" s="20" t="s">
+        <v>269</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>270</v>
+      </c>
+      <c r="C74" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" s="22">
+        <v>2020</v>
+      </c>
+      <c r="E74" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="F74" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="33">
+        <v>46113</v>
+      </c>
+      <c r="H74" s="33">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A75" s="20" t="s">
+        <v>271</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>272</v>
+      </c>
+      <c r="C75" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D75" s="22">
+        <v>5254</v>
+      </c>
+      <c r="E75" s="34">
+        <v>1.1865000000000001</v>
+      </c>
+      <c r="F75" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="33">
+        <v>46041</v>
+      </c>
+      <c r="H75" s="33">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A76" s="20" t="s">
+        <v>273</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="C76" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" s="22">
+        <v>6707</v>
+      </c>
+      <c r="E76" s="32">
+        <v>9.8521999999999998</v>
+      </c>
+      <c r="F76" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="33">
+        <v>46101</v>
+      </c>
+      <c r="H76" s="33">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A77" s="20" t="s">
+        <v>275</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="C77" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" s="22">
+        <v>3355</v>
+      </c>
+      <c r="E77" s="32">
+        <v>1.2000999999999999</v>
+      </c>
+      <c r="F77" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="33">
+        <v>46105</v>
+      </c>
+      <c r="H77" s="33">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A78" s="20" t="s">
+        <v>277</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="C78" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="22">
+        <v>4701</v>
+      </c>
+      <c r="E78" s="32">
+        <v>0.28970000000000001</v>
+      </c>
+      <c r="F78" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="33">
+        <v>45999</v>
+      </c>
+      <c r="H78" s="33">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A79" s="20" t="s">
+        <v>279</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="C79" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" s="22">
+        <v>2765</v>
+      </c>
+      <c r="E79" s="32">
+        <v>0.50049999999999994</v>
+      </c>
+      <c r="F79" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="33">
+        <v>46108</v>
+      </c>
+      <c r="H79" s="33">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A80" s="20" t="s">
+        <v>281</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>282</v>
+      </c>
+      <c r="C80" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" s="22">
+        <v>6532</v>
+      </c>
+      <c r="E80" s="32">
+        <v>0.84240000000000004</v>
+      </c>
+      <c r="F80" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="33">
+        <v>46129</v>
+      </c>
+      <c r="H80" s="33">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A81" s="20" t="s">
+        <v>283</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>284</v>
+      </c>
+      <c r="C81" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D81" s="22">
+        <v>2486</v>
+      </c>
+      <c r="E81" s="32">
+        <v>0.25869999999999999</v>
+      </c>
+      <c r="F81" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="33">
+        <v>46140</v>
+      </c>
+      <c r="H81" s="33">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A82" s="20" t="s">
+        <v>285</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>286</v>
+      </c>
+      <c r="C82" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="22">
+        <v>6102</v>
+      </c>
+      <c r="E82" s="32">
+        <v>1.0004</v>
+      </c>
+      <c r="F82" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="33">
+        <v>46063</v>
+      </c>
+      <c r="H82" s="33">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A83" s="20" t="s">
+        <v>287</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>288</v>
+      </c>
+      <c r="C83" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="22">
+        <v>6063</v>
+      </c>
+      <c r="E83" s="32">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="F83" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="33">
+        <v>46142</v>
+      </c>
+      <c r="H83" s="33">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A84" s="20" t="s">
+        <v>289</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="C84" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" s="22">
+        <v>2652</v>
+      </c>
+      <c r="E84" s="32">
+        <v>8.2286000000000001</v>
+      </c>
+      <c r="F84" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="33">
+        <v>45996</v>
+      </c>
+      <c r="H84" s="33">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A85" s="20" t="s">
+        <v>291</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="C85" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85" s="22">
+        <v>3725</v>
+      </c>
+      <c r="E85" s="32">
+        <v>319.77850000000001</v>
+      </c>
+      <c r="F85" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="33">
+        <v>46076</v>
+      </c>
+      <c r="H85" s="33">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A86" s="20" t="s">
+        <v>293</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>294</v>
+      </c>
+      <c r="C86" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="22">
+        <v>2580</v>
+      </c>
+      <c r="E86" s="32">
+        <v>1.3863000000000001</v>
+      </c>
+      <c r="F86" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="33">
+        <v>46099</v>
+      </c>
+      <c r="H86" s="33">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A87" s="20" t="s">
+        <v>295</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>296</v>
+      </c>
+      <c r="C87" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87" s="22">
+        <v>3029</v>
+      </c>
+      <c r="E87" s="32">
+        <v>0.70499999999999996</v>
+      </c>
+      <c r="F87" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="33">
+        <v>46160</v>
+      </c>
+      <c r="H87" s="33">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A88" s="20" t="s">
         <v>297</v>
       </c>
-      <c r="E5" s="22">
-[...19 lines deleted...]
-      <c r="C6" s="20" t="s">
+      <c r="B88" s="21" t="s">
+        <v>298</v>
+      </c>
+      <c r="C88" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="21" t="s">
-[...51 lines deleted...]
-      <c r="D8" s="21" t="s">
+      <c r="D88" s="22">
+        <v>2340</v>
+      </c>
+      <c r="E88" s="32">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F88" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="33">
+        <v>46092</v>
+      </c>
+      <c r="H88" s="33">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A89" s="20" t="s">
+        <v>299</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>300</v>
+      </c>
+      <c r="C89" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="E8" s="22">
-[...510 lines deleted...]
-      <c r="B28" s="20" t="s">
+      <c r="D89" s="22">
+        <v>6055</v>
+      </c>
+      <c r="E89" s="32">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="F89" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="33">
+        <v>46149</v>
+      </c>
+      <c r="H89" s="33">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="E90" s="53">
+        <v>1455.662</v>
+      </c>
+      <c r="H90" s="8">
         <v>85</v>
-      </c>
-[...1145 lines deleted...]
-        <v>329</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="D4:D71" numberStoredAsText="1"/>
+    <ignoredError sqref="D4" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17D509DD-F9D3-4AE4-8F6D-5626C0D94F16}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:E43"/>
+  <dimension ref="A1:E45"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="41.23046875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="32.69140625" customWidth="1"/>
+    <col min="1" max="1" width="43.07421875" customWidth="1"/>
+    <col min="2" max="2" width="21.53515625" customWidth="1"/>
+    <col min="3" max="3" width="18.84375" customWidth="1"/>
+    <col min="4" max="4" width="17.53515625" customWidth="1"/>
+    <col min="5" max="5" width="33.23046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="5" t="s">
-[...14 lines deleted...]
-      <c r="E2" s="6"/>
+      <c r="A1" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+    </row>
+    <row r="2" spans="1:5" ht="96" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="33" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="33"/>
+      <c r="A3" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
     </row>
     <row r="4" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="1" t="s">
-        <v>127</v>
-[...11 lines deleted...]
-        <v>131</v>
+        <v>93</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="C4" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="D4" s="37" t="s">
+        <v>96</v>
+      </c>
+      <c r="E4" s="38" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A5" s="39" t="s">
-        <v>132</v>
+        <v>98</v>
       </c>
       <c r="B5" s="39" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C5" s="40">
         <v>29</v>
       </c>
       <c r="D5" s="39" t="s">
-        <v>133</v>
+        <v>99</v>
       </c>
       <c r="E5" s="41">
         <v>43822</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A6" s="39" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="B6" s="39" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C6" s="40">
         <v>5</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="41">
         <v>44441</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A7" s="39" t="s">
-        <v>135</v>
+        <v>101</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="40">
         <v>5</v>
       </c>
       <c r="D7" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="41">
         <v>44766</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A8" s="39" t="s">
-        <v>136</v>
+        <v>102</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="40">
         <v>60</v>
       </c>
       <c r="D8" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="41">
         <v>44825</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A9" s="39" t="s">
-        <v>137</v>
+        <v>103</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="40">
         <v>250</v>
       </c>
       <c r="D9" s="39" t="s">
-        <v>138</v>
+        <v>104</v>
       </c>
       <c r="E9" s="41">
         <v>45118</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A10" s="39" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="40">
         <v>320</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="41">
         <v>45131</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A11" s="39" t="s">
-        <v>140</v>
+        <v>106</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="40">
         <v>90</v>
       </c>
       <c r="D11" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="41">
         <v>45291</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A12" s="39" t="s">
-        <v>141</v>
+        <v>107</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="40">
         <v>414</v>
       </c>
       <c r="D12" s="39" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="E12" s="41">
         <v>45302</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A13" s="39" t="s">
-        <v>143</v>
+        <v>109</v>
       </c>
       <c r="B13" s="39" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C13" s="40">
         <v>77</v>
       </c>
       <c r="D13" s="39" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="E13" s="41">
         <v>45362</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A14" s="39" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="40">
-        <v>4.95</v>
+        <v>98</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="41">
-        <v>45440</v>
+        <v>45457</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A15" s="39" t="s">
-        <v>145</v>
+        <v>111</v>
       </c>
       <c r="B15" s="39" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C15" s="40">
-        <v>98</v>
+        <v>285</v>
       </c>
       <c r="D15" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="E15" s="41">
-        <v>45457</v>
+        <v>45519</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A16" s="39" t="s">
-        <v>146</v>
+        <v>112</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="40">
-        <v>285</v>
+        <v>228</v>
       </c>
       <c r="D16" s="39" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="E16" s="41">
-        <v>45519</v>
+        <v>45562</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A17" s="39" t="s">
-        <v>147</v>
+        <v>113</v>
       </c>
       <c r="B17" s="39" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C17" s="40">
-        <v>250</v>
+        <v>118.8</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="41">
-        <v>45520</v>
+        <v>45616</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A18" s="39" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="40">
-        <v>7.5</v>
+        <v>450</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="41">
-        <v>45539</v>
+        <v>45643</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A19" s="39" t="s">
-        <v>149</v>
+        <v>115</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="40">
-        <v>228</v>
+        <v>254</v>
       </c>
       <c r="D19" s="39" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="E19" s="41">
-        <v>45562</v>
+        <v>45644</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A20" s="39" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="B20" s="39" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C20" s="40">
-        <v>118.8</v>
+        <v>108</v>
       </c>
       <c r="D20" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="E20" s="41">
-        <v>45616</v>
+        <v>45649</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A21" s="39" t="s">
-        <v>151</v>
+        <v>117</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C21" s="40">
-        <v>450</v>
+        <v>280</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="41">
-        <v>45643</v>
+        <v>45694</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A22" s="39" t="s">
-        <v>152</v>
+        <v>118</v>
       </c>
       <c r="B22" s="39" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C22" s="40">
-        <v>254</v>
+        <v>172</v>
       </c>
       <c r="D22" s="39" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="E22" s="41">
-        <v>45644</v>
+        <v>45727</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A23" s="39" t="s">
-        <v>153</v>
+        <v>119</v>
       </c>
       <c r="B23" s="39" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="C23" s="40">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D23" s="39" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="E23" s="41">
-        <v>45649</v>
+        <v>45741</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A24" s="39" t="s">
-        <v>154</v>
+        <v>120</v>
       </c>
       <c r="B24" s="39" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C24" s="40">
-        <v>280</v>
+        <v>80</v>
       </c>
       <c r="D24" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="41">
-        <v>45694</v>
+        <v>45756</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A25" s="39" t="s">
-        <v>155</v>
+        <v>121</v>
       </c>
       <c r="B25" s="39" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C25" s="40">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="D25" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="41">
-        <v>45727</v>
+        <v>45763</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A26" s="39" t="s">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="B26" s="39" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="C26" s="40">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="D26" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="E26" s="41">
-        <v>45741</v>
+        <v>45765</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A27" s="39" t="s">
-        <v>157</v>
+        <v>123</v>
       </c>
       <c r="B27" s="39" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="C27" s="40">
-        <v>80</v>
+        <v>240</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="41">
-        <v>45756</v>
+        <v>45776</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A28" s="39" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
       <c r="B28" s="39" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C28" s="40">
-        <v>190</v>
+        <v>31</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="41">
-        <v>45763</v>
+        <v>45827</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A29" s="39" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="B29" s="39" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="C29" s="40">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D29" s="39" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="E29" s="41">
-        <v>45765</v>
+        <v>45862</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A30" s="39" t="s">
-        <v>160</v>
+        <v>126</v>
       </c>
       <c r="B30" s="39" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C30" s="40">
-        <v>240</v>
+        <v>105</v>
       </c>
       <c r="D30" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="E30" s="41">
-        <v>45776</v>
+        <v>45951</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A31" s="39" t="s">
-        <v>161</v>
+        <v>127</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="40">
-        <v>31</v>
+        <v>300</v>
       </c>
       <c r="D31" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="41">
-        <v>45827</v>
+        <v>45972</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A32" s="39" t="s">
-        <v>162</v>
+        <v>128</v>
       </c>
       <c r="B32" s="39" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C32" s="40">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="D32" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="E32" s="41">
-        <v>45862</v>
+        <v>46007</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A33" s="39" t="s">
-        <v>163</v>
+        <v>129</v>
       </c>
       <c r="B33" s="39" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C33" s="40">
-        <v>105</v>
+        <v>247</v>
       </c>
       <c r="D33" s="39" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="E33" s="41">
-        <v>45951</v>
+        <v>46010</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A34" s="39" t="s">
-        <v>164</v>
+        <v>130</v>
       </c>
       <c r="B34" s="39" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="C34" s="40">
-        <v>300</v>
+        <v>205</v>
       </c>
       <c r="D34" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="E34" s="41">
-        <v>45972</v>
+        <v>46014</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A35" s="39" t="s">
-        <v>165</v>
+        <v>131</v>
       </c>
       <c r="B35" s="39" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C35" s="40">
+        <v>288</v>
+      </c>
+      <c r="D35" s="39" t="s">
         <v>108</v>
       </c>
-      <c r="D35" s="39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="41">
-        <v>46007</v>
+        <v>46030</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A36" s="39" t="s">
-        <v>166</v>
+        <v>132</v>
       </c>
       <c r="B36" s="39" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C36" s="40">
-        <v>247</v>
+        <v>133</v>
       </c>
       <c r="D36" s="39" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="E36" s="41">
-        <v>46010</v>
+        <v>46037</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A37" s="39" t="s">
-        <v>167</v>
+        <v>233</v>
       </c>
       <c r="B37" s="39" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="C37" s="40">
-        <v>205</v>
+        <v>55</v>
       </c>
       <c r="D37" s="39" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="E37" s="41">
-        <v>46014</v>
+        <v>46083</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A38" s="42" t="s">
-        <v>168</v>
+        <v>234</v>
       </c>
       <c r="B38" s="42" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C38" s="43">
-        <v>288</v>
+        <v>30</v>
       </c>
       <c r="D38" s="42" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="E38" s="44">
-        <v>46030</v>
+        <v>46085</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A39" s="45" t="s">
-        <v>169</v>
+      <c r="A39" s="3" t="s">
+        <v>235</v>
       </c>
       <c r="B39" s="42" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C39" s="43">
-        <v>133</v>
+        <v>440</v>
       </c>
       <c r="D39" s="42" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="E39" s="44">
-        <v>46037</v>
+        <v>46090</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A40" s="39" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="B40" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" s="40">
+        <v>75</v>
+      </c>
+      <c r="D40" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="41">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B41" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C40" s="40">
-[...23 lines deleted...]
-        <v>46085</v>
+      <c r="C41" s="43">
+        <v>135</v>
+      </c>
+      <c r="D41" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="44">
+        <v>46161</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A42" s="39" t="s">
-        <v>291</v>
+        <v>155</v>
       </c>
       <c r="B42" s="39" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C42" s="40">
-        <v>440</v>
+        <v>300</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="41">
-        <v>46090</v>
+        <v>46162</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A43" s="38" t="s">
-[...3 lines deleted...]
-        <v>6116.25</v>
+      <c r="A43" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="43">
+        <v>300</v>
+      </c>
+      <c r="D43" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="44">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A44" s="39" t="s">
+        <v>302</v>
+      </c>
+      <c r="B44" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" s="40">
+        <v>690</v>
+      </c>
+      <c r="D44" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="41">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A45" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C45" s="53">
+        <v>7353.8</v>
+      </c>
+      <c r="E45" s="8">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <conditionalFormatting sqref="A39">
-    <cfRule type="duplicateValues" dxfId="11" priority="3"/>
-    <cfRule type="expression" dxfId="10" priority="4">
+    <cfRule type="duplicateValues" dxfId="9" priority="6"/>
+    <cfRule type="expression" dxfId="8" priority="7">
       <formula>$B39=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="9" priority="5"/>
+    <cfRule type="duplicateValues" dxfId="7" priority="8"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A41 A43">
+    <cfRule type="duplicateValues" dxfId="6" priority="3"/>
+    <cfRule type="expression" dxfId="5" priority="4">
+      <formula>$B41=1</formula>
+    </cfRule>
+    <cfRule type="duplicateValues" dxfId="4" priority="5"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1837E23-2EB2-4CF7-AAE7-B6789B654D68}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:D70"/>
+  <dimension ref="A1:D86"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="60.15234375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="4" width="21.69140625" customWidth="1"/>
+    <col min="1" max="1" width="52.53515625" customWidth="1"/>
+    <col min="2" max="2" width="11.53515625" customWidth="1"/>
+    <col min="3" max="3" width="18.84375" customWidth="1"/>
+    <col min="4" max="4" width="19.84375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="7" t="s">
-        <v>170</v>
+        <v>133</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
     </row>
-    <row r="2" spans="1:4" s="10" customFormat="1" ht="35.049999999999997" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:4" ht="38.049999999999997" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="46" t="s">
-        <v>171</v>
+        <v>134</v>
       </c>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
     </row>
-    <row r="3" spans="1:4" s="47" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.45">
-[...5 lines deleted...]
-      <c r="D3" s="33"/>
+    <row r="3" spans="1:4" s="12" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
     </row>
     <row r="4" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
-        <v>127</v>
-[...8 lines deleted...]
-        <v>130</v>
+        <v>93</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>94</v>
+      </c>
+      <c r="C4" s="51" t="s">
+        <v>95</v>
+      </c>
+      <c r="D4" s="50" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A5" s="50" t="s">
-        <v>172</v>
+      <c r="A5" s="47" t="s">
+        <v>321</v>
       </c>
       <c r="B5" s="39" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="C5" s="40">
-        <v>64</v>
+        <v>1500</v>
       </c>
       <c r="D5" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A6" s="51" t="s">
-        <v>293</v>
+      <c r="A6" s="48" t="s">
+        <v>303</v>
       </c>
       <c r="B6" s="39" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>16</v>
+      </c>
+      <c r="C6" s="49">
+        <v>1400</v>
       </c>
       <c r="D6" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A7" s="51" t="s">
-        <v>173</v>
+      <c r="A7" s="47" t="s">
+        <v>142</v>
       </c>
       <c r="B7" s="39" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>12</v>
+      </c>
+      <c r="C7" s="49">
+        <v>1400</v>
       </c>
       <c r="D7" s="39" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A8" s="51" t="s">
-        <v>174</v>
+      <c r="A8" s="47" t="s">
+        <v>181</v>
       </c>
       <c r="B8" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="49">
+        <v>1152</v>
+      </c>
+      <c r="D8" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="47" t="s">
+        <v>183</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="49">
+        <v>1100</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="47" t="s">
+        <v>306</v>
+      </c>
+      <c r="B10" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="52">
-[...28 lines deleted...]
-        <v>400</v>
+      <c r="C10" s="49">
+        <v>1000</v>
       </c>
       <c r="D10" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A11" s="51" t="s">
-        <v>176</v>
+      <c r="A11" s="47" t="s">
+        <v>316</v>
       </c>
       <c r="B11" s="39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>23</v>
+      </c>
+      <c r="C11" s="49">
+        <v>1000</v>
       </c>
       <c r="D11" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A12" s="51" t="s">
-        <v>177</v>
+      <c r="A12" s="47" t="s">
+        <v>185</v>
       </c>
       <c r="B12" s="39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>16</v>
+      </c>
+      <c r="C12" s="49">
+        <v>936</v>
       </c>
       <c r="D12" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A13" s="51" t="s">
-        <v>178</v>
+      <c r="A13" s="47" t="s">
+        <v>309</v>
       </c>
       <c r="B13" s="39" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>16</v>
+      </c>
+      <c r="C13" s="49">
+        <v>800</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A14" s="51" t="s">
-        <v>179</v>
+      <c r="A14" s="47" t="s">
+        <v>139</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="52">
-        <v>1400</v>
+      <c r="C14" s="49">
+        <v>775</v>
       </c>
       <c r="D14" s="39" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A15" s="51" t="s">
-        <v>180</v>
+      <c r="A15" s="47" t="s">
+        <v>144</v>
       </c>
       <c r="B15" s="39" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>12</v>
+      </c>
+      <c r="C15" s="49">
+        <v>704</v>
       </c>
       <c r="D15" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A16" s="51" t="s">
-        <v>181</v>
+      <c r="A16" s="47" t="s">
+        <v>176</v>
       </c>
       <c r="B16" s="39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>16</v>
+      </c>
+      <c r="C16" s="49">
+        <v>700</v>
       </c>
       <c r="D16" s="39" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A17" s="51" t="s">
-        <v>182</v>
+      <c r="A17" s="47" t="s">
+        <v>179</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C17" s="52">
-        <v>284</v>
+      <c r="C17" s="49">
+        <v>700</v>
       </c>
       <c r="D17" s="39" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A18" s="51" t="s">
-        <v>229</v>
+      <c r="A18" s="47" t="s">
+        <v>165</v>
       </c>
       <c r="B18" s="39" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="C18" s="52">
+        <v>16</v>
+      </c>
+      <c r="C18" s="49">
+        <v>634</v>
+      </c>
+      <c r="D18" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="47" t="s">
+        <v>305</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="49">
+        <v>600</v>
+      </c>
+      <c r="D19" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="49">
+        <v>600</v>
+      </c>
+      <c r="D20" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="47" t="s">
+        <v>161</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="49">
+        <v>600</v>
+      </c>
+      <c r="D21" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="47" t="s">
+        <v>319</v>
+      </c>
+      <c r="B22" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="49">
+        <v>600</v>
+      </c>
+      <c r="D22" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="49">
+        <v>585</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="47" t="s">
+        <v>239</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="49">
+        <v>550</v>
+      </c>
+      <c r="D24" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" s="47" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="49">
+        <v>500</v>
+      </c>
+      <c r="D25" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="47" t="s">
+        <v>322</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="49">
+        <v>500</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="47" t="s">
+        <v>262</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="49">
+        <v>490</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="47" t="s">
+        <v>168</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="49">
+        <v>450</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B29" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="49">
+        <v>450</v>
+      </c>
+      <c r="D29" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="47" t="s">
+        <v>191</v>
+      </c>
+      <c r="B30" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="49">
         <v>440</v>
       </c>
-      <c r="D18" s="39" t="s">
-[...21 lines deleted...]
-      <c r="B20" s="39" t="s">
+      <c r="D30" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="47" t="s">
+        <v>263</v>
+      </c>
+      <c r="B31" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="49">
+        <v>436.5</v>
+      </c>
+      <c r="D31" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="47" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" s="49">
+        <v>400</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="47" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="49">
+        <v>400</v>
+      </c>
+      <c r="D33" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="47" t="s">
+        <v>152</v>
+      </c>
+      <c r="B34" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="49">
+        <v>399</v>
+      </c>
+      <c r="D34" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="47" t="s">
+        <v>310</v>
+      </c>
+      <c r="B35" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="52">
+      <c r="C35" s="49">
+        <v>380</v>
+      </c>
+      <c r="D35" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="47" t="s">
+        <v>169</v>
+      </c>
+      <c r="B36" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="49">
+        <v>363</v>
+      </c>
+      <c r="D36" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" s="47" t="s">
+        <v>170</v>
+      </c>
+      <c r="B37" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="49">
+        <v>360</v>
+      </c>
+      <c r="D37" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="47" t="s">
+        <v>147</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="49">
         <v>357</v>
       </c>
-      <c r="D20" s="39" t="s">
-[...21 lines deleted...]
-      <c r="B22" s="39" t="s">
+      <c r="D38" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="47" t="s">
+        <v>307</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="49">
+        <v>350</v>
+      </c>
+      <c r="D39" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="47" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="C22" s="52">
+      <c r="C40" s="49">
         <v>350</v>
       </c>
-      <c r="D22" s="39" t="s">
-[...250 lines deleted...]
-      </c>
       <c r="D40" s="39" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A41" s="51" t="s">
-        <v>203</v>
+      <c r="A41" s="47" t="s">
+        <v>313</v>
       </c>
       <c r="B41" s="39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>23</v>
+      </c>
+      <c r="C41" s="49">
+        <v>350</v>
       </c>
       <c r="D41" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A42" s="51" t="s">
-        <v>204</v>
+      <c r="A42" s="47" t="s">
+        <v>171</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="C42" s="52">
-        <v>150</v>
+      <c r="C42" s="49">
+        <v>350</v>
       </c>
       <c r="D42" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A43" s="51" t="s">
-        <v>295</v>
+      <c r="A43" s="47" t="s">
+        <v>154</v>
       </c>
       <c r="B43" s="39" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>28</v>
+      </c>
+      <c r="C43" s="49">
+        <v>300</v>
       </c>
       <c r="D43" s="39" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A44" s="51" t="s">
-        <v>205</v>
+      <c r="A44" s="47" t="s">
+        <v>173</v>
       </c>
       <c r="B44" s="39" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>35</v>
+      </c>
+      <c r="C44" s="49">
+        <v>300</v>
       </c>
       <c r="D44" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A45" s="51" t="s">
-        <v>206</v>
+      <c r="A45" s="47" t="s">
+        <v>174</v>
       </c>
       <c r="B45" s="39" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>28</v>
+      </c>
+      <c r="C45" s="49">
+        <v>300</v>
       </c>
       <c r="D45" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A46" s="51" t="s">
-        <v>207</v>
+      <c r="A46" s="47" t="s">
+        <v>186</v>
       </c>
       <c r="B46" s="39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>35</v>
+      </c>
+      <c r="C46" s="49">
+        <v>300</v>
       </c>
       <c r="D46" s="39" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A47" s="51" t="s">
-        <v>208</v>
+      <c r="A47" s="47" t="s">
+        <v>172</v>
       </c>
       <c r="B47" s="39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>69</v>
+      </c>
+      <c r="C47" s="49">
+        <v>288</v>
       </c>
       <c r="D47" s="39" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A48" s="51" t="s">
-        <v>331</v>
+      <c r="A48" s="47" t="s">
+        <v>145</v>
       </c>
       <c r="B48" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C48" s="52">
-        <v>135</v>
+      <c r="C48" s="49">
+        <v>284</v>
       </c>
       <c r="D48" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A49" s="51" t="s">
-        <v>209</v>
+      <c r="A49" s="47" t="s">
+        <v>166</v>
       </c>
       <c r="B49" s="39" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>12</v>
+      </c>
+      <c r="C49" s="49">
+        <v>281</v>
       </c>
       <c r="D49" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A50" s="51" t="s">
-        <v>210</v>
+      <c r="A50" s="47" t="s">
+        <v>304</v>
       </c>
       <c r="B50" s="39" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>12</v>
+      </c>
+      <c r="C50" s="49">
+        <v>280</v>
       </c>
       <c r="D50" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A51" s="51" t="s">
-        <v>332</v>
+      <c r="A51" s="47" t="s">
+        <v>317</v>
       </c>
       <c r="B51" s="39" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>16</v>
+      </c>
+      <c r="C51" s="49">
+        <v>265</v>
       </c>
       <c r="D51" s="39" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A52" s="51" t="s">
-        <v>211</v>
+      <c r="A52" s="47" t="s">
+        <v>160</v>
       </c>
       <c r="B52" s="39" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>23</v>
+      </c>
+      <c r="C52" s="49">
+        <v>256</v>
       </c>
       <c r="D52" s="39" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A53" s="51" t="s">
-        <v>212</v>
+      <c r="A53" s="47" t="s">
+        <v>137</v>
       </c>
       <c r="B53" s="39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>16</v>
+      </c>
+      <c r="C53" s="49">
+        <v>252</v>
       </c>
       <c r="D53" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A54" s="51" t="s">
-        <v>213</v>
+      <c r="A54" s="47" t="s">
+        <v>237</v>
       </c>
       <c r="B54" s="39" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>35</v>
+      </c>
+      <c r="C54" s="49">
+        <v>250</v>
       </c>
       <c r="D54" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A55" s="51" t="s">
-        <v>214</v>
+      <c r="A55" s="47" t="s">
+        <v>311</v>
       </c>
       <c r="B55" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C55" s="52">
-        <v>120</v>
+      <c r="C55" s="49">
+        <v>250</v>
       </c>
       <c r="D55" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A56" s="51" t="s">
-        <v>215</v>
+      <c r="A56" s="47" t="s">
+        <v>157</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="C56" s="52">
-        <v>300</v>
+      <c r="C56" s="49">
+        <v>250</v>
       </c>
       <c r="D56" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A57" s="51" t="s">
-        <v>216</v>
+      <c r="A57" s="47" t="s">
+        <v>318</v>
       </c>
       <c r="B57" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C57" s="49">
+        <v>250</v>
+      </c>
+      <c r="D57" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A58" s="47" t="s">
+        <v>141</v>
+      </c>
+      <c r="B58" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C58" s="49">
+        <v>240</v>
+      </c>
+      <c r="D58" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A59" s="47" t="s">
+        <v>238</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" s="49">
+        <v>230</v>
+      </c>
+      <c r="D59" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A60" s="47" t="s">
+        <v>182</v>
+      </c>
+      <c r="B60" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C57" s="52">
-[...10 lines deleted...]
-      <c r="B58" s="39" t="s">
+      <c r="C60" s="49">
+        <v>230</v>
+      </c>
+      <c r="D60" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A61" s="47" t="s">
+        <v>136</v>
+      </c>
+      <c r="B61" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C61" s="49">
+        <v>224</v>
+      </c>
+      <c r="D61" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A62" s="47" t="s">
+        <v>143</v>
+      </c>
+      <c r="B62" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C62" s="49">
+        <v>205</v>
+      </c>
+      <c r="D62" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A63" s="47" t="s">
+        <v>315</v>
+      </c>
+      <c r="B63" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C63" s="49">
+        <v>200</v>
+      </c>
+      <c r="D63" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A64" s="47" t="s">
+        <v>151</v>
+      </c>
+      <c r="B64" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="49">
+        <v>150</v>
+      </c>
+      <c r="D64" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A65" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="B65" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C65" s="49">
+        <v>150</v>
+      </c>
+      <c r="D65" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A66" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="B66" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" s="49">
+        <v>150</v>
+      </c>
+      <c r="D66" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A67" s="47" t="s">
+        <v>159</v>
+      </c>
+      <c r="B67" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" s="49">
+        <v>138</v>
+      </c>
+      <c r="D67" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A68" s="47" t="s">
+        <v>148</v>
+      </c>
+      <c r="B68" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C68" s="49">
+        <v>125</v>
+      </c>
+      <c r="D68" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A69" s="47" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="49">
+        <v>120</v>
+      </c>
+      <c r="D69" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A70" s="47" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C58" s="52">
-[...10 lines deleted...]
-      <c r="B59" s="39" t="s">
+      <c r="C70" s="49">
+        <v>120</v>
+      </c>
+      <c r="D70" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A71" s="47" t="s">
+        <v>187</v>
+      </c>
+      <c r="B71" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C71" s="49">
+        <v>108</v>
+      </c>
+      <c r="D71" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A72" s="47" t="s">
+        <v>140</v>
+      </c>
+      <c r="B72" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="C59" s="52">
-[...10 lines deleted...]
-      <c r="B60" s="39" t="s">
+      <c r="C72" s="49">
+        <v>100</v>
+      </c>
+      <c r="D72" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A73" s="47" t="s">
+        <v>312</v>
+      </c>
+      <c r="B73" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="49">
+        <v>100</v>
+      </c>
+      <c r="D73" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A74" s="47" t="s">
+        <v>164</v>
+      </c>
+      <c r="B74" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="C60" s="52">
-[...10 lines deleted...]
-      <c r="B61" s="39" t="s">
+      <c r="C74" s="49">
+        <v>100</v>
+      </c>
+      <c r="D74" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A75" s="47" t="s">
+        <v>188</v>
+      </c>
+      <c r="B75" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C75" s="49">
+        <v>100</v>
+      </c>
+      <c r="D75" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A76" s="47" t="s">
+        <v>146</v>
+      </c>
+      <c r="B76" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C76" s="49">
+        <v>95</v>
+      </c>
+      <c r="D76" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A77" s="47" t="s">
+        <v>314</v>
+      </c>
+      <c r="B77" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" s="49">
+        <v>90</v>
+      </c>
+      <c r="D77" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A78" s="47" t="s">
+        <v>150</v>
+      </c>
+      <c r="B78" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C78" s="49">
+        <v>77</v>
+      </c>
+      <c r="D78" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A79" s="47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B79" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C79" s="49">
+        <v>75</v>
+      </c>
+      <c r="D79" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A80" s="47" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C80" s="49">
+        <v>70</v>
+      </c>
+      <c r="D80" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A81" s="47" t="s">
+        <v>308</v>
+      </c>
+      <c r="B81" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C81" s="49">
+        <v>66</v>
+      </c>
+      <c r="D81" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A82" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="B82" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C82" s="49">
+        <v>64</v>
+      </c>
+      <c r="D82" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A83" s="47" t="s">
+        <v>184</v>
+      </c>
+      <c r="B83" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C61" s="52">
-[...24 lines deleted...]
-      <c r="B63" s="39" t="s">
+      <c r="C83" s="49">
+        <v>62</v>
+      </c>
+      <c r="D83" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A84" s="47" t="s">
+        <v>153</v>
+      </c>
+      <c r="B84" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C63" s="52">
-[...95 lines deleted...]
-        <v>334</v>
+      <c r="C84" s="49">
+        <v>60</v>
+      </c>
+      <c r="D84" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A85" s="47" t="s">
+        <v>260</v>
+      </c>
+      <c r="B85" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C85" s="49">
+        <v>60</v>
+      </c>
+      <c r="D85" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A86" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C86" s="52">
+        <v>32276.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>