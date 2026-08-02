--- v9 (2026-06-23)
+++ v10 (2026-08-02)
@@ -3,83 +3,97 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE2BDA56-EF19-406C-9C26-80B369423733}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3A744E1-A396-437B-8269-F0F702AC816A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="584" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-30828" yWindow="-120" windowWidth="30936" windowHeight="16776" tabRatio="584" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Approved" sheetId="9" r:id="rId1"/>
     <sheet name="Committed" sheetId="10" r:id="rId2"/>
     <sheet name="Probable" sheetId="11" r:id="rId3"/>
   </sheets>
+  <definedNames>
+    <definedName name="States" localSheetId="0">#REF!</definedName>
+    <definedName name="States" localSheetId="1">#REF!</definedName>
+    <definedName name="States" localSheetId="2">#REF!</definedName>
+    <definedName name="States">#REF!</definedName>
+    <definedName name="Status" localSheetId="0">#REF!</definedName>
+    <definedName name="Status" localSheetId="1">#REF!</definedName>
+    <definedName name="Status" localSheetId="2">#REF!</definedName>
+    <definedName name="Status">#REF!</definedName>
+    <definedName name="Technology" localSheetId="0">#REF!</definedName>
+    <definedName name="Technology" localSheetId="1">#REF!</definedName>
+    <definedName name="Technology" localSheetId="2">#REF!</definedName>
+    <definedName name="Technology">#REF!</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="731" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="908" uniqueCount="445">
   <si>
     <t>Approved Power Stations</t>
   </si>
   <si>
     <t>The approved power stations table forms part of the register of accredited power stations and data in this table will be incorporated into the register on a periodic basis. The approved power stations table does not include power stations that have been approved prior to 1 January 2026.</t>
   </si>
   <si>
     <t>Accreditation code</t>
   </si>
   <si>
     <t>Power station name</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t>Installed capacity (MW)</t>
   </si>
   <si>
     <t>Fuel Source (s)</t>
   </si>
   <si>
@@ -410,1120 +424,1250 @@
   <si>
     <t>Warradarge Wind Farm Stage 2</t>
   </si>
   <si>
     <t>Bungama Solar Farm (stage 3)</t>
   </si>
   <si>
     <t>Maryvale Solar Farm</t>
   </si>
   <si>
     <t>Lancaster Solar Farm</t>
   </si>
   <si>
     <t>Fulham Solar Farm</t>
   </si>
   <si>
     <t>Cloudbreak Solar Farm</t>
   </si>
   <si>
     <t>Port Latta Wind Farm</t>
   </si>
   <si>
     <t>Wandoan South Solar Farm (Stage 2)</t>
   </si>
   <si>
+    <t>Wathagar Solar NSW (Stage 2)</t>
+  </si>
+  <si>
+    <t>King Rocks Wind Farm</t>
+  </si>
+  <si>
+    <t>Blind Creek Solar Farm</t>
+  </si>
+  <si>
+    <t>Waddi Wind Farm</t>
+  </si>
+  <si>
+    <t>Carmody's Hill Wind Farm</t>
+  </si>
+  <si>
+    <t>Delburn Wind Farm</t>
+  </si>
+  <si>
+    <t>Palmer Wind Farm</t>
+  </si>
+  <si>
+    <t>Nullagine Wind Farm</t>
+  </si>
+  <si>
+    <t>Probable Projects</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Probable projects have a high degree of confidence that they will proceed following a public announcement of a power purchase agreement with a strong counter party or other evidence of funding. </t>
+  </si>
+  <si>
+    <t>Barnawartha Solar Farm</t>
+  </si>
+  <si>
+    <t>Bell Bay Wind Farm</t>
+  </si>
+  <si>
+    <t>Bendemeer Energy Hub - Solar</t>
+  </si>
+  <si>
+    <t>Boddington Giga Energy</t>
+  </si>
+  <si>
+    <t>Bulli Creek Solar project Stage 1</t>
+  </si>
+  <si>
+    <t>Bullyard Solar Farm</t>
+  </si>
+  <si>
+    <t>Bundey Solar Farm</t>
+  </si>
+  <si>
+    <t>Bungaban Wind Farm</t>
+  </si>
+  <si>
+    <t>Campbells Forest Solar Farm</t>
+  </si>
+  <si>
+    <t>Clarke Creek Wind Farm Stage 2</t>
+  </si>
+  <si>
+    <t>Coppabella Wind Farm</t>
+  </si>
+  <si>
+    <t>Derby Solar Farm &amp; Battery</t>
+  </si>
+  <si>
+    <t>Dinawan Wind Farm Stage 1</t>
+  </si>
+  <si>
+    <t>Elaine Solar Farm</t>
+  </si>
+  <si>
+    <t>Eurimbula Solar Farm</t>
+  </si>
+  <si>
+    <t>Frasers Solar Farm</t>
+  </si>
+  <si>
+    <t>Ganymirra Solar Power Station</t>
+  </si>
+  <si>
+    <t>Gawara Baya Wind Farm</t>
+  </si>
+  <si>
+    <t>Glanmire Solar Farm</t>
+  </si>
+  <si>
+    <t>Goyder North Wind Farm Stage 1</t>
+  </si>
+  <si>
+    <t>Guthrie's Gap Solar Power Station</t>
+  </si>
+  <si>
+    <t>Hexham Wind Farm</t>
+  </si>
+  <si>
+    <t>Hopeland Solar Farm</t>
+  </si>
+  <si>
+    <t>Junction Rivers Wind Farm</t>
+  </si>
+  <si>
+    <t>Kalgoorlie Regional Renewable Energy Project (Solar)</t>
+  </si>
+  <si>
+    <t>Kalgoorlie Regional Renewable Energy Project (Wind)</t>
+  </si>
+  <si>
+    <t>Kentbruck Green Power Hub</t>
+  </si>
+  <si>
+    <t>Kiamal Solar Farm - Stage 2</t>
+  </si>
+  <si>
+    <t>Kidston Stage 3 Wind Project</t>
+  </si>
+  <si>
+    <t>Lakeland Wind Farm</t>
+  </si>
+  <si>
+    <t>Liverpool Range Wind Stage 1</t>
+  </si>
+  <si>
+    <t>Lower Wonga Solar Farm project</t>
+  </si>
+  <si>
+    <t>Majors Creek Solar Farm</t>
+  </si>
+  <si>
+    <t>Merino Solar Farm</t>
+  </si>
+  <si>
+    <t>Middlebrook Solar Farm</t>
+  </si>
+  <si>
+    <t>Moah Creek Wind Farm</t>
+  </si>
+  <si>
+    <t>Mount Hopeful Wind Farm</t>
+  </si>
+  <si>
+    <t>Northern Midlands Solar Farm</t>
+  </si>
+  <si>
+    <t>Nowingi Solar Power Station</t>
+  </si>
+  <si>
+    <t>Port Augusta Energy Park Stage 2</t>
+  </si>
+  <si>
+    <t>Punchs Creek Solar Farm</t>
+  </si>
+  <si>
+    <t>Sandy Creek Solar Farm</t>
+  </si>
+  <si>
+    <t>Silverleaf Solar Farm</t>
+  </si>
+  <si>
+    <t>Smoky Creek Solar Power Station</t>
+  </si>
+  <si>
+    <t>Spicers Creek Wind Farm</t>
+  </si>
+  <si>
+    <t>Tallawang Solar Farm</t>
+  </si>
+  <si>
+    <t>Theodore Wind Farm</t>
+  </si>
+  <si>
+    <t>Thunderbolt Wind Farm stage 1</t>
+  </si>
+  <si>
+    <t>Upper Calliope Solar Farm</t>
+  </si>
+  <si>
+    <t>Vales Point Solar Farm</t>
+  </si>
+  <si>
+    <t>Valley of the Winds</t>
+  </si>
+  <si>
+    <t>West Mokoan Solar Farm</t>
+  </si>
+  <si>
+    <t>Willogoleche 2 Wind Farm</t>
+  </si>
+  <si>
+    <t>Winton North Solar Farm</t>
+  </si>
+  <si>
+    <t>Woolsthorpe Wind Farm</t>
+  </si>
+  <si>
+    <t>Binningup Solar Facility</t>
+  </si>
+  <si>
+    <t>Corop Solar Farm</t>
+  </si>
+  <si>
+    <t>SRPYNSI0</t>
+  </si>
+  <si>
+    <t>Leppington BP 1 &amp; BESS - Solar - NSW</t>
+  </si>
+  <si>
+    <t>WD00WA29</t>
+  </si>
+  <si>
+    <t>Summergold - Wind w SGU- WA</t>
+  </si>
+  <si>
+    <t>SRPXQLQ5</t>
+  </si>
+  <si>
+    <t>Sunshine Coast Airport - Solar - QLD</t>
+  </si>
+  <si>
+    <t>SRPXQLO9</t>
+  </si>
+  <si>
+    <t>Bundaberg Solar Farm - Solar - QLD</t>
+  </si>
+  <si>
+    <t>WD00VC52</t>
+  </si>
+  <si>
+    <t>Golden Plains Wind Farm West - Wind - Vic</t>
+  </si>
+  <si>
+    <t>SRPXSA15</t>
+  </si>
+  <si>
+    <t>Laucke Mills - Solar - SA</t>
+  </si>
+  <si>
+    <t>SRPXQLP7</t>
+  </si>
+  <si>
+    <t>AU923 Redbank Weedman Street - Solar W SGU - QLD</t>
+  </si>
+  <si>
+    <t>SRPYNSD0</t>
+  </si>
+  <si>
+    <t>Ingleburn Logistics Park WH1 &amp; BESS - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPXVCW3</t>
+  </si>
+  <si>
+    <t>Romsey Community Aged Care - Solar w SGU - VIC</t>
+  </si>
+  <si>
+    <t>SRPYNSK4</t>
+  </si>
+  <si>
+    <t>ALBION PARK - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>SRPXQLN8</t>
+  </si>
+  <si>
+    <t>Australian Stockman's Hall of Fame - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>SRPXQLN6</t>
+  </si>
+  <si>
+    <t>Broadsound Solar Farm Pty Ltd-Solar-QLD</t>
+  </si>
+  <si>
+    <t>SRPYNSK1</t>
+  </si>
+  <si>
+    <t>SRPXQLQ7</t>
+  </si>
+  <si>
+    <t>Homeco Coomera City Centre - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>SRPXSA18</t>
+  </si>
+  <si>
+    <t>Central Plaza - Solar w SGU - SA</t>
+  </si>
+  <si>
+    <t>SRPXQLQ8</t>
+  </si>
+  <si>
+    <t>HomeCo Mackay A - Solar - QLD</t>
+  </si>
+  <si>
+    <t>SRPXQLN4</t>
+  </si>
+  <si>
+    <t>Woolworths Sarina 2518 - Solar - QLD</t>
+  </si>
+  <si>
+    <t>SRPYNSJ4</t>
+  </si>
+  <si>
+    <t>Agright Griffith Carrathool - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPXQLQ9</t>
+  </si>
+  <si>
+    <t>HomeCo Mackay B - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>SRPYNSL3</t>
+  </si>
+  <si>
+    <t>Woolworths Calderwood Village Centre 1051 - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPYNSL1</t>
+  </si>
+  <si>
+    <t>Woolworths Lisarow 1574 - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>Dunedoo Solar Farm</t>
+  </si>
+  <si>
+    <t>Project Helios - Phase 1</t>
+  </si>
+  <si>
+    <t>Solomon Airport Solar Farm</t>
+  </si>
+  <si>
+    <t>Bunnings Frenchs Forest - Solar - NSW</t>
+  </si>
+  <si>
+    <t>Barwon Solar Farm</t>
+  </si>
+  <si>
+    <t>Kondinin Wind Farm</t>
+  </si>
+  <si>
+    <t>Marri Wind Farm</t>
+  </si>
+  <si>
+    <t>SRPXQLQ3</t>
+  </si>
+  <si>
+    <t>BC Bongaree - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>SRPVWAQ5</t>
+  </si>
+  <si>
+    <t>SRPYNSG9</t>
+  </si>
+  <si>
+    <t>Midkin Solar Farm - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPXSA20</t>
+  </si>
+  <si>
+    <t>Monarto Energy Project - Solar - SA</t>
+  </si>
+  <si>
+    <t>SRPYNSJ5</t>
+  </si>
+  <si>
+    <t>Westfield Chatswood and Dougherty Centre - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPYNSK9</t>
+  </si>
+  <si>
+    <t>Conga foods Yennora - solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>SRPXVCW8</t>
+  </si>
+  <si>
+    <t>Fletcher Dandenong - Solar - VIC</t>
+  </si>
+  <si>
+    <t>SRPYNSL6</t>
+  </si>
+  <si>
+    <t>Uniting Starrett Lodge - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>SRPXQLR1</t>
+  </si>
+  <si>
+    <t>Woolworths Doolandella 2938 - Solar - QLD</t>
+  </si>
+  <si>
+    <t>SRPYNSL4</t>
+  </si>
+  <si>
+    <t>AU866 Translink - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>La Salle College PV System - Solar - WA</t>
+  </si>
+  <si>
+    <t>Laceby Solar Farm</t>
+  </si>
+  <si>
+    <t>Muswellbrook Solar Farm</t>
+  </si>
+  <si>
+    <t>Parron Maam Marang Farm</t>
+  </si>
+  <si>
+    <t>Tarong West Wind Project</t>
+  </si>
+  <si>
+    <t>SRPYNSB0</t>
+  </si>
+  <si>
+    <t>The Gables Retail Centre &amp; BESS - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>SRPXQLR5</t>
+  </si>
+  <si>
+    <t>Willawong Warehouse 1 &amp; BESS - Solar - QLD</t>
+  </si>
+  <si>
+    <t>SRPYNSL5</t>
+  </si>
+  <si>
+    <t>AU470 Airgate - WW Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>SRPXSA22</t>
+  </si>
+  <si>
+    <t>Costa Monarto - Solar - SA</t>
+  </si>
+  <si>
+    <t>SRPVWAQ4</t>
+  </si>
+  <si>
+    <t>Exmouth-Solar-WA</t>
+  </si>
+  <si>
+    <t>SRPXVCW7</t>
+  </si>
+  <si>
+    <t>Fletcher Building Wendouree - Solar - VIC</t>
+  </si>
+  <si>
+    <t>SRPXQLQ2</t>
+  </si>
+  <si>
+    <t>Agile Energy - Holcim Rockhampton - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>SRPYNSL2</t>
+  </si>
+  <si>
+    <t>EQT Marsden Park - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPVWAQ3</t>
+  </si>
+  <si>
+    <t>Geraldton Airport Microgrid - Solar - WA</t>
+  </si>
+  <si>
+    <t>SRPYNSL7</t>
+  </si>
+  <si>
+    <t>Woolworths Banora Point 2641 - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPVWAQ1</t>
+  </si>
+  <si>
+    <t>Bridgewest Perth Pharma - Solar - WA</t>
+  </si>
+  <si>
+    <t>SRPVWAQ8</t>
+  </si>
+  <si>
+    <t>Woolworths Beechboro 4384 - Solar - WA</t>
+  </si>
+  <si>
+    <t>SRPYNSJ9</t>
+  </si>
+  <si>
+    <t>Clean Peak Energy - Uranquinty Solar Farm - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPXVCV6</t>
+  </si>
+  <si>
+    <t>Goorambat East Solar Farm - Solar - Vic</t>
+  </si>
+  <si>
+    <t>SRPYNSL0</t>
+  </si>
+  <si>
+    <t>Goulburn Community SF &amp; BESS - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPXVCX1</t>
+  </si>
+  <si>
+    <t>Melbourne Business Park &amp; BESS - Solar w SGU - VIC</t>
+  </si>
+  <si>
+    <t>SRPYNSJ1</t>
+  </si>
+  <si>
+    <t>Tamworth-Solar-NSW</t>
+  </si>
+  <si>
+    <t>SRPVWAQ9</t>
+  </si>
+  <si>
+    <t>WesTrac PDC South Guildford - Solar - WA</t>
+  </si>
+  <si>
+    <t>Project Jinbi Solar Farm</t>
+  </si>
+  <si>
+    <t>Turner River Solar Hub</t>
+  </si>
+  <si>
+    <t>Baldon Wind Farm</t>
+  </si>
+  <si>
+    <t>Banana Range Wind Farm</t>
+  </si>
+  <si>
+    <t>Birriwa Solar and Battery Project</t>
+  </si>
+  <si>
+    <t>Bullawah Wind Farm</t>
+  </si>
+  <si>
+    <t>Cellars Hill Wind Farm</t>
+  </si>
+  <si>
+    <t>Collie Solar and Battery Project</t>
+  </si>
+  <si>
+    <t>Dinawan Solar Farm</t>
+  </si>
+  <si>
+    <t>Gundary Solar Farm</t>
+  </si>
+  <si>
+    <t>Gunning Solar Farm</t>
+  </si>
+  <si>
+    <t>Kayuga Solar Farm</t>
+  </si>
+  <si>
+    <t>Killawarra Hybrid Project</t>
+  </si>
+  <si>
+    <t>Moranbah Solar Farm</t>
+  </si>
+  <si>
+    <t>Narrogin Wind Farm</t>
+  </si>
+  <si>
+    <t>Tathra Wind Farm</t>
+  </si>
+  <si>
+    <t>Wattle Creek Solar Farm</t>
+  </si>
+  <si>
+    <t>Weasel Solar Farm</t>
+  </si>
+  <si>
+    <t>Whyte Yarcowie Wind Farm</t>
+  </si>
+  <si>
+    <t>Willatook Wind Farm</t>
+  </si>
+  <si>
+    <t>Yanco Delta Wind Farm</t>
+  </si>
+  <si>
+    <t>Yathroo Wind Farm</t>
+  </si>
+  <si>
+    <t>Data as at 30/06/2026</t>
+  </si>
+  <si>
+    <t>SRPXQLR6</t>
+  </si>
+  <si>
+    <t>Bellevue Avenue Gaythorne - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4051</t>
+  </si>
+  <si>
+    <t>SRPYNSM4</t>
+  </si>
+  <si>
+    <t>Goodman Amazon BWU4 - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>SRPXVCW9</t>
+  </si>
+  <si>
+    <t>WALKINSHAW - SOLAR - VIC</t>
+  </si>
+  <si>
+    <t>3175</t>
+  </si>
+  <si>
+    <t>SRPYNSM2</t>
+  </si>
+  <si>
+    <t>Woolworths Cranebrook 1014 - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2749</t>
+  </si>
+  <si>
+    <t>SRPXQLQ1</t>
+  </si>
+  <si>
+    <t>Woolworths Logan Reserve 2684 - Solar - QLD</t>
+  </si>
+  <si>
+    <t>4133</t>
+  </si>
+  <si>
+    <t>SRPYNSN7</t>
+  </si>
+  <si>
+    <t>Finley-Solar-NSW</t>
+  </si>
+  <si>
+    <t>2713</t>
+  </si>
+  <si>
+    <t>SRPYNSK8</t>
+  </si>
+  <si>
+    <t>3024</t>
+  </si>
+  <si>
+    <t>SRPXQLR8</t>
+  </si>
+  <si>
+    <t>BF BUNDABERG - SOLAR - QLD</t>
+  </si>
+  <si>
+    <t>4670</t>
+  </si>
+  <si>
+    <t>SRPYNSN8</t>
+  </si>
+  <si>
+    <t>Tuggerah Home 613kW - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2259</t>
+  </si>
+  <si>
+    <t>SRPYNSM9</t>
+  </si>
+  <si>
+    <t>Uniting Eden - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>SRPYNSM0</t>
+  </si>
+  <si>
+    <t>Goodman AU059 Lidcombe BP Fujitsu - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>2141</t>
+  </si>
+  <si>
+    <t>SRPYNSL9</t>
+  </si>
+  <si>
+    <t>Goodman AU059 Lidcombe BP Rentokil - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>SRPXQLR3</t>
+  </si>
+  <si>
+    <t>Agile Energy - Bupa Tugun - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>4224</t>
+  </si>
+  <si>
+    <t>SRPYNSM8</t>
+  </si>
+  <si>
+    <t>Uniting Griffith - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2680</t>
+  </si>
+  <si>
+    <t>SRPYNSN6</t>
+  </si>
+  <si>
+    <t>Warral-Solar-NSW</t>
+  </si>
+  <si>
+    <t>2340</t>
+  </si>
+  <si>
+    <t>SRPYNSN9</t>
+  </si>
+  <si>
+    <t>Origin PPA - 4-6 Messenger Avenue Boorooma - Solar wSGU - NSW</t>
+  </si>
+  <si>
+    <t>2650</t>
+  </si>
+  <si>
+    <t>Hazelwood North Solar Farm</t>
+  </si>
+  <si>
+    <t>Waroona Rewable Energy Project (Stage 1)</t>
+  </si>
+  <si>
+    <t>Mambourin Marketplace - Solar - VIC</t>
+  </si>
+  <si>
+    <t>4660</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>4110</t>
+  </si>
+  <si>
+    <t>2264</t>
+  </si>
+  <si>
+    <t>6166</t>
+  </si>
+  <si>
+    <t>4504</t>
+  </si>
+  <si>
+    <t>5583</t>
+  </si>
+  <si>
+    <t>6010</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>3170</t>
+  </si>
+  <si>
+    <t>4000</t>
+  </si>
+  <si>
+    <t>3018</t>
+  </si>
+  <si>
+    <t>2652</t>
+  </si>
+  <si>
+    <t>4215</t>
+  </si>
+  <si>
+    <t>6149</t>
+  </si>
+  <si>
+    <t>3029</t>
+  </si>
+  <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>5035</t>
+  </si>
+  <si>
+    <t>5223</t>
+  </si>
+  <si>
+    <t>2617</t>
+  </si>
+  <si>
+    <t>4870</t>
+  </si>
+  <si>
+    <t>4036</t>
+  </si>
+  <si>
+    <t>3194</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>7248</t>
+  </si>
+  <si>
+    <t>4115</t>
+  </si>
+  <si>
+    <t>4109</t>
+  </si>
+  <si>
+    <t>4008</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>4503</t>
+  </si>
+  <si>
+    <t>3168</t>
+  </si>
+  <si>
+    <t>2370</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>6507</t>
+  </si>
+  <si>
+    <t>4564</t>
+  </si>
+  <si>
+    <t>4671</t>
+  </si>
+  <si>
+    <t>3352</t>
+  </si>
+  <si>
+    <t>5355</t>
+  </si>
+  <si>
+    <t>4301</t>
+  </si>
+  <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>3434</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>4730</t>
+  </si>
+  <si>
+    <t>4705</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>4209</t>
+  </si>
+  <si>
+    <t>5000</t>
+  </si>
+  <si>
+    <t>4740</t>
+  </si>
+  <si>
+    <t>4737</t>
+  </si>
+  <si>
+    <t>2711</t>
+  </si>
+  <si>
+    <t>2250</t>
+  </si>
+  <si>
+    <t>4507</t>
+  </si>
+  <si>
+    <t>6056</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>5254</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>4077</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>6707</t>
+  </si>
+  <si>
+    <t>3355</t>
+  </si>
+  <si>
+    <t>4701</t>
+  </si>
+  <si>
+    <t>6532</t>
+  </si>
+  <si>
+    <t>6102</t>
+  </si>
+  <si>
+    <t>6063</t>
+  </si>
+  <si>
+    <t>3725</t>
+  </si>
+  <si>
+    <t>2580</t>
+  </si>
+  <si>
+    <t>6055</t>
+  </si>
+  <si>
+    <t>CleanPeak Energy - Carawatha Solar Farm - Solar - NSW</t>
+  </si>
+  <si>
+    <t>1,477.186</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
     <t>Mulwala Solar Farm</t>
-  </si>
-[...592 lines deleted...]
-    <t>Yathroo Wind Farm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <numFmts count="3">
+  <numFmts count="5">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.000_-;\-* #,##0.000_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color rgb="FF005874"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF005874"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
-      <color rgb="FF005874"/>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="12.5"/>
-      <color rgb="FF005874"/>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="18">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...215 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...67 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="57">
-[...33 lines deleted...]
-    </dxf>
+  <dxfs count="56">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
@@ -1533,781 +1677,682 @@
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
       <fill>
-        <patternFill>
-          <bgColor theme="9" tint="0.79998168889431442"/>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...1 lines deleted...]
-      </font>
       <fill>
-        <patternFill>
-          <bgColor rgb="FFFFC7CE"/>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...24 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
-      <font>
-[...11 lines deleted...]
-      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
-      <numFmt numFmtId="166" formatCode="#,##0.000"/>
-[...77 lines deleted...]
-      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
-        <patternFill patternType="solid">
+        <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor rgb="FF005874"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
-        <b/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...8 lines deleted...]
-      </border>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
-        <b/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...8 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
-        <b/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
-      <numFmt numFmtId="166" formatCode="#,##0.000"/>
-[...9 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
-        <b/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...8 lines deleted...]
-      </border>
+      <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
-        <b/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...8 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...12 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...12 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="166" formatCode="#,##0.000"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...12 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...12 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <name val="Calibri"/>
-[...52 lines deleted...]
-        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <font>
+        <b/>
+        <i val="0"/>
         <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="0" formatCode="General"/>
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <numFmt numFmtId="35" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color theme="2" tint="-0.24994659260841701"/>
+          <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
-          <color theme="2" tint="-0.24994659260841701"/>
+          <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
-          <color theme="2" tint="-0.24994659260841701"/>
+          <color theme="0" tint="-0.34998626667073579"/>
         </top>
-        <bottom style="thin">
-[...1 lines deleted...]
-        </bottom>
+        <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
+        <b/>
+        <i val="0"/>
         <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
-        <left style="thin">
-[...1 lines deleted...]
-        </left>
+        <left/>
         <right style="thin">
-          <color theme="2" tint="-0.24994659260841701"/>
+          <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
-          <color theme="2" tint="-0.24994659260841701"/>
+          <color theme="0" tint="-0.34998626667073579"/>
         </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
         <bottom style="thin">
-          <color theme="2" tint="-0.24994659260841701"/>
+          <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
         <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color theme="2" tint="-0.24994659260841701"/>
+          <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
-          <color theme="2" tint="-0.24994659260841701"/>
+          <color theme="0" tint="-0.34998626667073579"/>
         </right>
-        <top style="thin">
-[...4 lines deleted...]
-        </bottom>
+        <top/>
+        <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
         <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
-        <left/>
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
         <right style="thin">
-          <color theme="2" tint="-0.24994659260841701"/>
+          <color theme="0" tint="-0.34998626667073579"/>
         </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.34998626667073579"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
         <top style="thin">
-          <color theme="2" tint="-0.24994659260841701"/>
+          <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
-          <color theme="2" tint="-0.24994659260841701"/>
+          <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
@@ -2399,93 +2444,94 @@
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
       </border>
     </dxf>
     <dxf>
-      <border outline="0">
-[...5 lines deleted...]
-    <dxf>
       <font>
         <b val="0"/>
       </font>
     </dxf>
     <dxf>
-      <font>
-[...3 lines deleted...]
-    <dxf>
       <border outline="0">
         <top style="thin">
-          <color rgb="FFC0C2C4"/>
+          <color rgb="FF9BC2E6"/>
         </top>
-        <bottom style="thin">
-[...1 lines deleted...]
-        </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
@@ -2499,121 +2545,118 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="56"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="53"/>
+      <tableStyleElement type="wholeTable" dxfId="55"/>
+      <tableStyleElement type="headerRow" dxfId="54"/>
+      <tableStyleElement type="firstColumn" dxfId="53"/>
+      <tableStyleElement type="firstRowStripe" dxfId="52"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{DE1A6D83-2535-42C5-A7CA-DA0BA77256C9}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFFFF00"/>
       <color rgb="FFD5D6D4"/>
       <color rgb="FF005874"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="data_Approved" displayName="data_Approved" ref="A4:H89" totalsRowShown="0" dataDxfId="31" totalsRowDxfId="50" tableBorderDxfId="49" totalsRowBorderDxfId="48">
-  <autoFilter ref="A4:H89" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="Table264" displayName="Table264" ref="A4:H105" totalsRowShown="0" headerRowDxfId="28" dataDxfId="27" totalsRowDxfId="50" tableBorderDxfId="51" totalsRowBorderDxfId="49">
+  <autoFilter ref="A4:H105" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="39" totalsRowDxfId="47"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="32" totalsRowDxfId="40"/>
+    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="20" totalsRowDxfId="48"/>
+    <tableColumn id="2" xr3:uid="{CADAFA37-C8E3-422D-A7D3-91AD4EA5D0DF}" name="Power station name" dataDxfId="19" totalsRowDxfId="47"/>
+    <tableColumn id="3" xr3:uid="{2B2127FB-057C-46F0-AA26-9609842B7E74}" name="State" dataDxfId="21" totalsRowDxfId="46"/>
+    <tableColumn id="4" xr3:uid="{3FF39BEC-FBC0-4B18-9CB8-AA042622F5FF}" name="Postcode" dataDxfId="23" totalsRowDxfId="45"/>
+    <tableColumn id="5" xr3:uid="{626FDD98-5558-4BF0-B2E4-D801DE3552C5}" name="Installed capacity (MW)" dataDxfId="22" totalsRowDxfId="44"/>
+    <tableColumn id="6" xr3:uid="{C7C3E84D-B1C5-4395-8C7A-42D493A0876D}" name="Fuel Source (s)" dataDxfId="24" totalsRowDxfId="43"/>
+    <tableColumn id="7" xr3:uid="{A3571B06-4783-4E83-9572-9468520C8C59}" name="Accreditation start date" dataDxfId="26" totalsRowDxfId="42"/>
+    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="25" totalsRowDxfId="41"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="data_Committed" displayName="data_Committed" ref="A4:E44" totalsRowShown="0" dataDxfId="25" totalsRowDxfId="51" tableBorderDxfId="52">
-  <autoFilter ref="A4:E44" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="Table2" displayName="Table2" ref="A4:E46" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" totalsRowDxfId="39" tableBorderDxfId="40">
+  <autoFilter ref="A4:E46" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="30" totalsRowDxfId="24"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="26" totalsRowDxfId="20"/>
+    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="18" totalsRowDxfId="38"/>
+    <tableColumn id="2" xr3:uid="{D7E42F01-B2CB-4152-91A0-60DCBF1D5C9C}" name="State " dataDxfId="17" totalsRowDxfId="37"/>
+    <tableColumn id="3" xr3:uid="{7606CABA-955E-453E-90A9-4D9B6CBD7105}" name="MW Capacity" dataDxfId="12" totalsRowDxfId="36"/>
+    <tableColumn id="4" xr3:uid="{C9D0AF91-BAF0-462E-8296-7AD6990E0FDD}" name="Fuel Source" dataDxfId="16" totalsRowDxfId="35"/>
+    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="15" totalsRowDxfId="34"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="data_Probable" displayName="data_Probable" ref="A4:D85" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18" tableBorderDxfId="17">
-[...3 lines deleted...]
-  </sortState>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="Table1" displayName="Table1" ref="A4:D86" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10" tableBorderDxfId="33">
+  <autoFilter ref="A4:D86" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="16"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="12"/>
+    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="9" totalsRowDxfId="32"/>
+    <tableColumn id="2" xr3:uid="{8822E2A4-C749-4723-93A2-B42A2506EAE9}" name="State " dataDxfId="8" totalsRowDxfId="31"/>
+    <tableColumn id="3" xr3:uid="{3315BE4D-E527-48C5-A7B8-40187787A8C8}" name="MW Capacity" dataDxfId="6" totalsRowDxfId="30"/>
+    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="7" totalsRowDxfId="29"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2851,4351 +2894,4819 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1174958-96CB-415F-9990-A65FDA46B647}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:H90"/>
+  <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.3046875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="21" customWidth="1"/>
+    <col min="1" max="1" width="19.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="56.21875" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11" style="13" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="23.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5"/>
-[...8 lines deleted...]
-      <c r="A2" s="9" t="s">
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+    </row>
+    <row r="2" spans="1:8" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="9"/>
-[...19 lines deleted...]
-    <row r="4" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="B3" s="15"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="14" t="s">
+      <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="15" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="16" t="s">
+      <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="F4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="18" t="s">
+      <c r="G4" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="19" t="s">
+      <c r="H4" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A5" s="20" t="s">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="21" t="s">
+      <c r="B5" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="21" t="s">
+      <c r="C5" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="22">
-[...2 lines deleted...]
-      <c r="E5" s="23">
+      <c r="D5" s="19" t="s">
+        <v>371</v>
+      </c>
+      <c r="E5" s="16">
         <v>0.4209</v>
       </c>
-      <c r="F5" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="24">
+      <c r="F5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="17">
         <v>45951</v>
       </c>
-      <c r="H5" s="25">
+      <c r="H5" s="17">
         <v>46028</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A6" s="20" t="s">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="22">
-[...2 lines deleted...]
-      <c r="E6" s="23">
+      <c r="D6" s="19" t="s">
+        <v>372</v>
+      </c>
+      <c r="E6" s="16">
         <v>0.1903</v>
       </c>
-      <c r="F6" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="24">
+      <c r="F6" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="17">
         <v>46000</v>
       </c>
-      <c r="H6" s="25">
+      <c r="H6" s="17">
         <v>46028</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A7" s="20" t="s">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="21" t="s">
+      <c r="B7" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="21" t="s">
+      <c r="C7" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="22">
-[...2 lines deleted...]
-      <c r="E7" s="23">
+      <c r="D7" s="19" t="s">
+        <v>373</v>
+      </c>
+      <c r="E7" s="16">
         <v>0.16239999999999999</v>
       </c>
-      <c r="F7" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="24">
+      <c r="F7" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="17">
         <v>45978</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="17">
         <v>46028</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="21" t="s">
+      <c r="B8" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="21" t="s">
+      <c r="C8" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="22">
-[...2 lines deleted...]
-      <c r="E8" s="23">
+      <c r="D8" s="19" t="s">
+        <v>374</v>
+      </c>
+      <c r="E8" s="16">
         <v>0.13969999999999999</v>
       </c>
-      <c r="F8" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="24">
+      <c r="F8" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="17">
         <v>46007</v>
       </c>
-      <c r="H8" s="25">
+      <c r="H8" s="17">
         <v>46030</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="21" t="s">
+      <c r="B9" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="21" t="s">
+      <c r="C9" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="22">
-[...2 lines deleted...]
-      <c r="E9" s="23">
+      <c r="D9" s="19" t="s">
+        <v>375</v>
+      </c>
+      <c r="E9" s="16">
         <v>0.84960000000000002</v>
       </c>
-      <c r="F9" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="24">
+      <c r="F9" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="17">
         <v>46008</v>
       </c>
-      <c r="H9" s="25">
+      <c r="H9" s="17">
         <v>46030</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A10" s="20" t="s">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="21" t="s">
+      <c r="B10" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="21" t="s">
+      <c r="C10" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D10" s="22">
-[...2 lines deleted...]
-      <c r="E10" s="23">
+      <c r="D10" s="19" t="s">
+        <v>376</v>
+      </c>
+      <c r="E10" s="16">
         <v>0.19939999999999999</v>
       </c>
-      <c r="F10" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="24">
+      <c r="F10" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="17">
         <v>45985</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="17">
         <v>46031</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A11" s="20" t="s">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="21" t="s">
+      <c r="B11" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="21" t="s">
+      <c r="C11" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="22">
-[...2 lines deleted...]
-      <c r="E11" s="23">
+      <c r="D11" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="E11" s="16">
         <v>0.47789999999999999</v>
       </c>
-      <c r="F11" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="24">
+      <c r="F11" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="17">
         <v>46002</v>
       </c>
-      <c r="H11" s="25">
+      <c r="H11" s="17">
         <v>46038</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A12" s="20" t="s">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="21" t="s">
+      <c r="B12" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="C12" s="21" t="s">
+      <c r="C12" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="D12" s="22">
-[...2 lines deleted...]
-      <c r="E12" s="23">
+      <c r="D12" s="19" t="s">
+        <v>378</v>
+      </c>
+      <c r="E12" s="16">
         <v>0.25850000000000001</v>
       </c>
-      <c r="F12" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="24">
+      <c r="F12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="17">
         <v>45910</v>
       </c>
-      <c r="H12" s="25">
+      <c r="H12" s="17">
         <v>46038</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A13" s="20" t="s">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="21" t="s">
+      <c r="B13" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="21" t="s">
+      <c r="C13" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="22">
-[...2 lines deleted...]
-      <c r="E13" s="23">
+      <c r="D13" s="19" t="s">
+        <v>379</v>
+      </c>
+      <c r="E13" s="16">
         <v>0.12509999999999999</v>
       </c>
-      <c r="F13" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="24">
+      <c r="F13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="17">
         <v>45967</v>
       </c>
-      <c r="H13" s="25">
+      <c r="H13" s="17">
         <v>46038</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A14" s="20" t="s">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="21" t="s">
+      <c r="B14" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="21" t="s">
+      <c r="C14" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D14" s="22">
-[...2 lines deleted...]
-      <c r="E14" s="23">
+      <c r="D14" s="19" t="s">
+        <v>380</v>
+      </c>
+      <c r="E14" s="16">
         <v>0.52070000000000005</v>
       </c>
-      <c r="F14" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="24">
+      <c r="F14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="17">
         <v>45933</v>
       </c>
-      <c r="H14" s="25">
+      <c r="H14" s="17">
         <v>46042</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A15" s="20" t="s">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="21" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="C15" s="21" t="s">
+      <c r="C15" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D15" s="22">
-[...2 lines deleted...]
-      <c r="E15" s="23">
+      <c r="D15" s="19" t="s">
+        <v>381</v>
+      </c>
+      <c r="E15" s="16">
         <v>0.30209999999999998</v>
       </c>
-      <c r="F15" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="24">
+      <c r="F15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="17">
         <v>45982</v>
       </c>
-      <c r="H15" s="25">
+      <c r="H15" s="17">
         <v>46043</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A16" s="20" t="s">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="21" t="s">
+      <c r="C16" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D16" s="22">
-[...2 lines deleted...]
-      <c r="E16" s="23">
+      <c r="D16" s="19" t="s">
+        <v>382</v>
+      </c>
+      <c r="E16" s="16">
         <v>1.1788000000000001</v>
       </c>
-      <c r="F16" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="24">
+      <c r="F16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="17">
         <v>46003</v>
       </c>
-      <c r="H16" s="25">
+      <c r="H16" s="17">
         <v>46044</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A17" s="20" t="s">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="B17" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="21" t="s">
+      <c r="C17" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="22">
-[...2 lines deleted...]
-      <c r="E17" s="23">
+      <c r="D17" s="19" t="s">
+        <v>383</v>
+      </c>
+      <c r="E17" s="16">
         <v>7.1567999999999996</v>
       </c>
-      <c r="F17" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="24">
+      <c r="F17" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="17">
         <v>45968</v>
       </c>
-      <c r="H17" s="25">
+      <c r="H17" s="17">
         <v>46044</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A18" s="20" t="s">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="21" t="s">
+      <c r="B18" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="C18" s="21" t="s">
+      <c r="C18" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D18" s="22">
-[...2 lines deleted...]
-      <c r="E18" s="23">
+      <c r="D18" s="19" t="s">
+        <v>384</v>
+      </c>
+      <c r="E18" s="16">
         <v>0.2475</v>
       </c>
-      <c r="F18" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="24">
+      <c r="F18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="17">
         <v>45916</v>
       </c>
-      <c r="H18" s="25">
+      <c r="H18" s="17">
         <v>46045</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A19" s="20" t="s">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A19" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="21" t="s">
+      <c r="B19" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="C19" s="21" t="s">
+      <c r="C19" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D19" s="22">
-[...2 lines deleted...]
-      <c r="E19" s="23">
+      <c r="D19" s="19" t="s">
+        <v>372</v>
+      </c>
+      <c r="E19" s="16">
         <v>0.22750000000000001</v>
       </c>
-      <c r="F19" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="24">
+      <c r="F19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="17">
         <v>45946</v>
       </c>
-      <c r="H19" s="25">
+      <c r="H19" s="17">
         <v>46049</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A20" s="20" t="s">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="21" t="s">
+      <c r="B20" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="C20" s="21" t="s">
+      <c r="C20" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="D20" s="22">
-[...2 lines deleted...]
-      <c r="E20" s="23">
+      <c r="D20" s="19" t="s">
+        <v>385</v>
+      </c>
+      <c r="E20" s="16">
         <v>0.2999</v>
       </c>
-      <c r="F20" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="24">
+      <c r="F20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="17">
         <v>45894</v>
       </c>
-      <c r="H20" s="25">
+      <c r="H20" s="17">
         <v>46049</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A21" s="20" t="s">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A21" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="21" t="s">
+      <c r="B21" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="C21" s="21" t="s">
+      <c r="C21" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D21" s="22">
-[...2 lines deleted...]
-      <c r="E21" s="23">
+      <c r="D21" s="19" t="s">
+        <v>386</v>
+      </c>
+      <c r="E21" s="16">
         <v>0.223</v>
       </c>
-      <c r="F21" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="24">
+      <c r="F21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="17">
         <v>45987</v>
       </c>
-      <c r="H21" s="25">
+      <c r="H21" s="17">
         <v>46051</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A22" s="20" t="s">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A22" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B22" s="21" t="s">
+      <c r="B22" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="C22" s="21" t="s">
+      <c r="C22" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D22" s="22">
-[...2 lines deleted...]
-      <c r="E22" s="23">
+      <c r="D22" s="19" t="s">
+        <v>387</v>
+      </c>
+      <c r="E22" s="16">
         <v>0.78339999999999999</v>
       </c>
-      <c r="F22" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="24">
+      <c r="F22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="17">
         <v>45933</v>
       </c>
-      <c r="H22" s="25">
+      <c r="H22" s="17">
         <v>46051</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A23" s="20" t="s">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A23" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B23" s="21" t="s">
+      <c r="B23" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="21" t="s">
+      <c r="C23" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="D23" s="22">
-[...2 lines deleted...]
-      <c r="E23" s="23">
+      <c r="D23" s="19" t="s">
+        <v>388</v>
+      </c>
+      <c r="E23" s="16">
         <v>0.32969999999999999</v>
       </c>
-      <c r="F23" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="24">
+      <c r="F23" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="17">
         <v>46001</v>
       </c>
-      <c r="H23" s="25">
+      <c r="H23" s="17">
         <v>46051</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A24" s="20" t="s">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="21" t="s">
+      <c r="B24" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="C24" s="21" t="s">
+      <c r="C24" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="D24" s="22">
-[...2 lines deleted...]
-      <c r="E24" s="23">
+      <c r="D24" s="19" t="s">
+        <v>389</v>
+      </c>
+      <c r="E24" s="16">
         <v>0.75239999999999996</v>
       </c>
-      <c r="F24" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="24">
+      <c r="F24" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="17">
         <v>46038</v>
       </c>
-      <c r="H24" s="25">
+      <c r="H24" s="17">
         <v>46051</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A25" s="20" t="s">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B25" s="21" t="s">
+      <c r="B25" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="C25" s="21" t="s">
+      <c r="C25" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="D25" s="22">
-[...2 lines deleted...]
-      <c r="E25" s="23">
+      <c r="D25" s="19" t="s">
+        <v>390</v>
+      </c>
+      <c r="E25" s="16">
         <v>0.18479999999999999</v>
       </c>
-      <c r="F25" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="24">
+      <c r="F25" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="17">
         <v>46003</v>
       </c>
-      <c r="H25" s="25">
+      <c r="H25" s="17">
         <v>46064</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A26" s="20" t="s">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A26" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="21" t="s">
+      <c r="B26" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="C26" s="21" t="s">
+      <c r="C26" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D26" s="22">
-[...2 lines deleted...]
-      <c r="E26" s="23">
+      <c r="D26" s="19" t="s">
+        <v>391</v>
+      </c>
+      <c r="E26" s="16">
         <v>0.19989999999999999</v>
       </c>
-      <c r="F26" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="24">
+      <c r="F26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="17">
         <v>46045</v>
       </c>
-      <c r="H26" s="25">
+      <c r="H26" s="17">
         <v>46064</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A27" s="20" t="s">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A27" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B27" s="21" t="s">
+      <c r="B27" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="C27" s="21" t="s">
+      <c r="C27" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D27" s="22">
-[...2 lines deleted...]
-      <c r="E27" s="23">
+      <c r="D27" s="19" t="s">
+        <v>392</v>
+      </c>
+      <c r="E27" s="16">
         <v>0.38009999999999999</v>
       </c>
-      <c r="F27" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="24">
+      <c r="F27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="17">
         <v>46057</v>
       </c>
-      <c r="H27" s="25">
+      <c r="H27" s="17">
         <v>46064</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A28" s="20" t="s">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A28" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B28" s="21" t="s">
+      <c r="B28" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="C28" s="21" t="s">
+      <c r="C28" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D28" s="22">
-[...2 lines deleted...]
-      <c r="E28" s="23">
+      <c r="D28" s="19" t="s">
+        <v>393</v>
+      </c>
+      <c r="E28" s="16">
         <v>0.10100000000000001</v>
       </c>
-      <c r="F28" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="24">
+      <c r="F28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="17">
         <v>45981</v>
       </c>
-      <c r="H28" s="25">
+      <c r="H28" s="17">
         <v>46064</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A29" s="20" t="s">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A29" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B29" s="21" t="s">
+      <c r="B29" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="C29" s="21" t="s">
+      <c r="C29" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D29" s="22">
-[...2 lines deleted...]
-      <c r="E29" s="23">
+      <c r="D29" s="19" t="s">
+        <v>394</v>
+      </c>
+      <c r="E29" s="16">
         <v>3.9600000000000003E-2</v>
       </c>
-      <c r="F29" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="24">
+      <c r="F29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="17">
         <v>45965</v>
       </c>
-      <c r="H29" s="25">
+      <c r="H29" s="17">
         <v>46064</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A30" s="20" t="s">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A30" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B30" s="21" t="s">
+      <c r="B30" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C30" s="21" t="s">
+      <c r="C30" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="D30" s="22">
-[...2 lines deleted...]
-      <c r="E30" s="23">
+      <c r="D30" s="19" t="s">
+        <v>395</v>
+      </c>
+      <c r="E30" s="16">
         <v>0.4788</v>
       </c>
-      <c r="F30" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="24">
+      <c r="F30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="17">
         <v>46038</v>
       </c>
-      <c r="H30" s="25">
+      <c r="H30" s="17">
         <v>46064</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A31" s="20" t="s">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A31" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B31" s="21" t="s">
+      <c r="B31" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="C31" s="21" t="s">
+      <c r="C31" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D31" s="22">
-[...2 lines deleted...]
-      <c r="E31" s="23">
+      <c r="D31" s="19" t="s">
+        <v>396</v>
+      </c>
+      <c r="E31" s="16">
         <v>0.16600000000000001</v>
       </c>
-      <c r="F31" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="24">
+      <c r="F31" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="17">
         <v>45988</v>
       </c>
-      <c r="H31" s="25">
+      <c r="H31" s="17">
         <v>46072</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A32" s="20" t="s">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A32" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B32" s="21" t="s">
+      <c r="B32" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="C32" s="21" t="s">
+      <c r="C32" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D32" s="22">
-[...2 lines deleted...]
-      <c r="E32" s="23">
+      <c r="D32" s="19" t="s">
+        <v>397</v>
+      </c>
+      <c r="E32" s="16">
         <v>4.8899999999999999E-2</v>
       </c>
-      <c r="F32" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="24">
+      <c r="F32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="17">
         <v>46003</v>
       </c>
-      <c r="H32" s="25">
+      <c r="H32" s="17">
         <v>46072</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A33" s="20" t="s">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A33" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B33" s="21" t="s">
+      <c r="B33" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="C33" s="21" t="s">
+      <c r="C33" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D33" s="22">
-[...2 lines deleted...]
-      <c r="E33" s="23">
+      <c r="D33" s="19" t="s">
+        <v>398</v>
+      </c>
+      <c r="E33" s="16">
         <v>0.52600000000000002</v>
       </c>
-      <c r="F33" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="24">
+      <c r="F33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="17">
         <v>45876</v>
       </c>
-      <c r="H33" s="25">
+      <c r="H33" s="17">
         <v>46072</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A34" s="20" t="s">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A34" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B34" s="21" t="s">
+      <c r="B34" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="C34" s="21" t="s">
+      <c r="C34" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D34" s="22">
-[...2 lines deleted...]
-      <c r="E34" s="23">
+      <c r="D34" s="19" t="s">
+        <v>361</v>
+      </c>
+      <c r="E34" s="16">
         <v>0.48980000000000001</v>
       </c>
-      <c r="F34" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="24">
+      <c r="F34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="17">
         <v>45938</v>
       </c>
-      <c r="H34" s="25">
+      <c r="H34" s="17">
         <v>46072</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A35" s="20" t="s">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A35" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B35" s="21" t="s">
+      <c r="B35" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="C35" s="21" t="s">
+      <c r="C35" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D35" s="22">
-[...2 lines deleted...]
-      <c r="E35" s="23">
+      <c r="D35" s="19" t="s">
+        <v>399</v>
+      </c>
+      <c r="E35" s="16">
         <v>0.4385</v>
       </c>
-      <c r="F35" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="24">
+      <c r="F35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="17">
         <v>46059</v>
       </c>
-      <c r="H35" s="25">
+      <c r="H35" s="17">
         <v>46073</v>
       </c>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A36" s="20" t="s">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A36" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B36" s="21" t="s">
+      <c r="B36" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="C36" s="21" t="s">
+      <c r="C36" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D36" s="22">
-[...2 lines deleted...]
-      <c r="E36" s="23">
+      <c r="D36" s="19" t="s">
+        <v>400</v>
+      </c>
+      <c r="E36" s="16">
         <v>1.2699999999999999E-2</v>
       </c>
-      <c r="F36" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G36" s="24">
+      <c r="F36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="17">
         <v>45999</v>
       </c>
-      <c r="H36" s="25">
+      <c r="H36" s="17">
         <v>46077</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A37" s="20" t="s">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A37" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B37" s="21" t="s">
+      <c r="B37" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="C37" s="21" t="s">
+      <c r="C37" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D37" s="22">
-[...2 lines deleted...]
-      <c r="E37" s="23">
+      <c r="D37" s="19" t="s">
+        <v>401</v>
+      </c>
+      <c r="E37" s="16">
         <v>0.308</v>
       </c>
-      <c r="F37" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="24">
+      <c r="F37" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="17">
         <v>46010</v>
       </c>
-      <c r="H37" s="25">
+      <c r="H37" s="17">
         <v>46077</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A38" s="20" t="s">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B38" s="21" t="s">
+      <c r="B38" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="C38" s="21" t="s">
+      <c r="C38" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D38" s="22">
-[...2 lines deleted...]
-      <c r="E38" s="23">
+      <c r="D38" s="19" t="s">
+        <v>402</v>
+      </c>
+      <c r="E38" s="16">
         <v>6.9943999999999997</v>
       </c>
-      <c r="F38" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="24">
+      <c r="F38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="17">
         <v>46015</v>
       </c>
-      <c r="H38" s="25">
+      <c r="H38" s="17">
         <v>46078</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A39" s="20" t="s">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A39" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B39" s="21" t="s">
+      <c r="B39" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="C39" s="21" t="s">
+      <c r="C39" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D39" s="22">
-[...2 lines deleted...]
-      <c r="E39" s="23">
+      <c r="D39" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="E39" s="16">
         <v>1.9028</v>
       </c>
-      <c r="F39" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="24">
+      <c r="F39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="17">
         <v>46041</v>
       </c>
-      <c r="H39" s="25">
+      <c r="H39" s="17">
         <v>46078</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A40" s="20" t="s">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A40" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B40" s="21" t="s">
+      <c r="B40" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="C40" s="21" t="s">
+      <c r="C40" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D40" s="22">
-[...2 lines deleted...]
-      <c r="E40" s="23">
+      <c r="D40" s="19" t="s">
+        <v>344</v>
+      </c>
+      <c r="E40" s="16">
         <v>6.5699999999999995E-2</v>
       </c>
-      <c r="F40" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="24">
+      <c r="F40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="17">
         <v>45999</v>
       </c>
-      <c r="H40" s="25">
+      <c r="H40" s="17">
         <v>46079</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A41" s="20" t="s">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A41" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="B41" s="13" t="s">
         <v>192</v>
       </c>
-      <c r="B41" s="21" t="s">
+      <c r="C41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="19" t="s">
+        <v>387</v>
+      </c>
+      <c r="E41" s="16">
+        <v>0.73150000000000004</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="17">
+        <v>45933</v>
+      </c>
+      <c r="H41" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A42" s="13" t="s">
         <v>193</v>
       </c>
-      <c r="C41" s="21" t="s">
+      <c r="B42" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="19" t="s">
+        <v>404</v>
+      </c>
+      <c r="E42" s="16">
+        <v>1.9728000000000001</v>
+      </c>
+      <c r="F42" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="G42" s="17">
+        <v>46054</v>
+      </c>
+      <c r="H42" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A43" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="19" t="s">
+        <v>405</v>
+      </c>
+      <c r="E43" s="16">
+        <v>0.19020000000000001</v>
+      </c>
+      <c r="F43" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="17">
+        <v>46045</v>
+      </c>
+      <c r="H43" s="17">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A44" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="19" t="s">
+        <v>406</v>
+      </c>
+      <c r="E44" s="16">
+        <v>96.053700000000006</v>
+      </c>
+      <c r="F44" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="17">
+        <v>46037</v>
+      </c>
+      <c r="H44" s="17">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A45" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" s="19" t="s">
+        <v>407</v>
+      </c>
+      <c r="E45" s="16">
+        <v>576.6</v>
+      </c>
+      <c r="F45" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="G45" s="17">
+        <v>46050</v>
+      </c>
+      <c r="H45" s="17">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A46" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="19" t="s">
+        <v>408</v>
+      </c>
+      <c r="E46" s="16">
+        <v>1.3109999999999999</v>
+      </c>
+      <c r="F46" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="17">
+        <v>45946</v>
+      </c>
+      <c r="H46" s="17">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A47" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="19" t="s">
+        <v>409</v>
+      </c>
+      <c r="E47" s="16">
+        <v>0.37480000000000002</v>
+      </c>
+      <c r="F47" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="17">
+        <v>46073</v>
+      </c>
+      <c r="H47" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A48" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C48" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D41" s="22">
-[...22 lines deleted...]
-      <c r="C42" s="21" t="s">
+      <c r="D48" s="19" t="s">
+        <v>410</v>
+      </c>
+      <c r="E48" s="16">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="F48" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="17">
+        <v>46076</v>
+      </c>
+      <c r="H48" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A49" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="19" t="s">
+        <v>411</v>
+      </c>
+      <c r="E49" s="16">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F49" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="17">
+        <v>46092</v>
+      </c>
+      <c r="H49" s="17">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A50" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="19" t="s">
+        <v>412</v>
+      </c>
+      <c r="E50" s="16">
+        <v>0.2223</v>
+      </c>
+      <c r="F50" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="17">
+        <v>46051</v>
+      </c>
+      <c r="H50" s="17">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A51" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="19" t="s">
+        <v>413</v>
+      </c>
+      <c r="E51" s="16">
+        <v>0.3906</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="17">
+        <v>46064</v>
+      </c>
+      <c r="H51" s="17">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A52" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="19" t="s">
+        <v>414</v>
+      </c>
+      <c r="E52" s="16">
+        <v>377.43470000000002</v>
+      </c>
+      <c r="F52" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="17">
+        <v>46004</v>
+      </c>
+      <c r="H52" s="17">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A53" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="19" t="s">
+        <v>415</v>
+      </c>
+      <c r="E53" s="16">
+        <v>0.48049999999999998</v>
+      </c>
+      <c r="F53" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="17">
+        <v>46001</v>
+      </c>
+      <c r="H53" s="17">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A54" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="19" t="s">
+        <v>416</v>
+      </c>
+      <c r="E54" s="16">
+        <v>0.45</v>
+      </c>
+      <c r="F54" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="17">
+        <v>46093</v>
+      </c>
+      <c r="H54" s="17">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A55" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" s="19" t="s">
+        <v>417</v>
+      </c>
+      <c r="E55" s="16">
+        <v>0.22</v>
+      </c>
+      <c r="F55" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="17">
+        <v>46003</v>
+      </c>
+      <c r="H55" s="17">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A56" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="19" t="s">
+        <v>418</v>
+      </c>
+      <c r="E56" s="16">
+        <v>0.35020000000000001</v>
+      </c>
+      <c r="F56" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="17">
+        <v>46093</v>
+      </c>
+      <c r="H56" s="17">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A57" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="19" t="s">
+        <v>419</v>
+      </c>
+      <c r="E57" s="16">
+        <v>0.2006</v>
+      </c>
+      <c r="F57" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="17">
+        <v>46092</v>
+      </c>
+      <c r="H57" s="17">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A58" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="19" t="s">
+        <v>420</v>
+      </c>
+      <c r="E58" s="16">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="F58" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="17">
+        <v>45972</v>
+      </c>
+      <c r="H58" s="17">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A59" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="19" t="s">
+        <v>418</v>
+      </c>
+      <c r="E59" s="16">
+        <v>0.2306</v>
+      </c>
+      <c r="F59" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="17">
+        <v>46104</v>
+      </c>
+      <c r="H59" s="17">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A60" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="19" t="s">
+        <v>412</v>
+      </c>
+      <c r="E60" s="16">
+        <v>0.24179999999999999</v>
+      </c>
+      <c r="F60" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="17">
+        <v>46105</v>
+      </c>
+      <c r="H60" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A61" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="19" t="s">
+        <v>421</v>
+      </c>
+      <c r="E61" s="16">
+        <v>0.26939999999999997</v>
+      </c>
+      <c r="F61" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="17">
+        <v>46097</v>
+      </c>
+      <c r="H61" s="17">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A62" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="19" t="s">
+        <v>422</v>
+      </c>
+      <c r="E62" s="16">
+        <v>0.13880000000000001</v>
+      </c>
+      <c r="F62" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="17">
+        <v>46003</v>
+      </c>
+      <c r="H62" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A63" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="C63" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="D42" s="22">
-[...22 lines deleted...]
-      <c r="C43" s="21" t="s">
+      <c r="D63" s="19" t="s">
+        <v>423</v>
+      </c>
+      <c r="E63" s="16">
+        <v>0.1993</v>
+      </c>
+      <c r="F63" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="17">
+        <v>46105</v>
+      </c>
+      <c r="H63" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A64" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="19" t="s">
+        <v>424</v>
+      </c>
+      <c r="E64" s="16">
+        <v>5.3010000000000002</v>
+      </c>
+      <c r="F64" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="17">
+        <v>45905</v>
+      </c>
+      <c r="H64" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A65" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="19" t="s">
+        <v>425</v>
+      </c>
+      <c r="E65" s="16">
+        <v>6.6886000000000001</v>
+      </c>
+      <c r="F65" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="17">
+        <v>46044</v>
+      </c>
+      <c r="H65" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A66" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="19" t="s">
+        <v>426</v>
+      </c>
+      <c r="E66" s="16">
+        <v>0.13519999999999999</v>
+      </c>
+      <c r="F66" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="17">
+        <v>45968</v>
+      </c>
+      <c r="H66" s="17">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A67" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="19" t="s">
+        <v>427</v>
+      </c>
+      <c r="E67" s="16">
+        <v>0.87819999999999998</v>
+      </c>
+      <c r="F67" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="17">
+        <v>46092</v>
+      </c>
+      <c r="H67" s="17">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A68" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="B68" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="19" t="s">
+        <v>330</v>
+      </c>
+      <c r="E68" s="16">
+        <v>0.54279999999999995</v>
+      </c>
+      <c r="F68" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="17">
+        <v>46105</v>
+      </c>
+      <c r="H68" s="17">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A69" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="19" t="s">
+        <v>347</v>
+      </c>
+      <c r="E69" s="16">
+        <v>0.19550000000000001</v>
+      </c>
+      <c r="F69" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="17">
+        <v>46114</v>
+      </c>
+      <c r="H69" s="17">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A70" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="C70" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D43" s="22">
-[...22 lines deleted...]
-      <c r="C44" s="21" t="s">
+      <c r="D70" s="19" t="s">
+        <v>428</v>
+      </c>
+      <c r="E70" s="16">
+        <v>0.24379999999999999</v>
+      </c>
+      <c r="F70" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="17">
+        <v>46112</v>
+      </c>
+      <c r="H70" s="17">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A71" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" s="19" t="s">
+        <v>429</v>
+      </c>
+      <c r="E71" s="16">
+        <v>0.1996</v>
+      </c>
+      <c r="F71" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="17">
+        <v>46113</v>
+      </c>
+      <c r="H71" s="17">
+        <v>46136</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A72" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="B72" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D72" s="19" t="s">
+        <v>430</v>
+      </c>
+      <c r="E72" s="16">
+        <v>0.53739999999999999</v>
+      </c>
+      <c r="F72" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="17">
+        <v>46076</v>
+      </c>
+      <c r="H72" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A73" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="C73" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D44" s="22">
-[...22 lines deleted...]
-      <c r="C45" s="21" t="s">
+      <c r="D73" s="19" t="s">
+        <v>373</v>
+      </c>
+      <c r="E73" s="16">
+        <v>0.58409999999999995</v>
+      </c>
+      <c r="F73" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="17">
+        <v>46127</v>
+      </c>
+      <c r="H73" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A74" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" s="19" t="s">
+        <v>431</v>
+      </c>
+      <c r="E74" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="F74" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="17">
+        <v>46113</v>
+      </c>
+      <c r="H74" s="17">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A75" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D75" s="19" t="s">
+        <v>425</v>
+      </c>
+      <c r="E75" s="16">
+        <v>1.1865000000000001</v>
+      </c>
+      <c r="F75" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="17">
+        <v>46041</v>
+      </c>
+      <c r="H75" s="17">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A76" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" s="19" t="s">
+        <v>432</v>
+      </c>
+      <c r="E76" s="16">
+        <v>9.8521999999999998</v>
+      </c>
+      <c r="F76" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="17">
+        <v>46101</v>
+      </c>
+      <c r="H76" s="17">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A77" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="B77" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="C77" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D45" s="22">
-[...37 lines deleted...]
-      <c r="H46" s="25">
+      <c r="D77" s="19" t="s">
+        <v>433</v>
+      </c>
+      <c r="E77" s="16">
+        <v>1.2000999999999999</v>
+      </c>
+      <c r="F77" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="17">
+        <v>46105</v>
+      </c>
+      <c r="H77" s="17">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A78" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="19" t="s">
+        <v>434</v>
+      </c>
+      <c r="E78" s="16">
+        <v>0.28970000000000001</v>
+      </c>
+      <c r="F78" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="17">
+        <v>45999</v>
+      </c>
+      <c r="H78" s="17">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A79" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="B79" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" s="19" t="s">
+        <v>430</v>
+      </c>
+      <c r="E79" s="16">
+        <v>0.50049999999999994</v>
+      </c>
+      <c r="F79" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="17">
+        <v>46108</v>
+      </c>
+      <c r="H79" s="17">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A80" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="B80" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" s="19" t="s">
+        <v>435</v>
+      </c>
+      <c r="E80" s="16">
+        <v>0.84240000000000004</v>
+      </c>
+      <c r="F80" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="17">
+        <v>46129</v>
+      </c>
+      <c r="H80" s="17">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A81" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B81" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D81" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="E81" s="16">
+        <v>0.25869999999999999</v>
+      </c>
+      <c r="F81" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="17">
+        <v>46140</v>
+      </c>
+      <c r="H81" s="17">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A82" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B82" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="19" t="s">
+        <v>436</v>
+      </c>
+      <c r="E82" s="16">
+        <v>1.0004</v>
+      </c>
+      <c r="F82" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="17">
+        <v>46063</v>
+      </c>
+      <c r="H82" s="17">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A83" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="B83" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="C83" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="19" t="s">
+        <v>437</v>
+      </c>
+      <c r="E83" s="16">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="F83" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="17">
+        <v>46142</v>
+      </c>
+      <c r="H83" s="17">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A84" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="B84" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="C84" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" s="19" t="s">
+        <v>383</v>
+      </c>
+      <c r="E84" s="16">
+        <v>8.2286000000000001</v>
+      </c>
+      <c r="F84" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="17">
+        <v>45996</v>
+      </c>
+      <c r="H84" s="17">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A85" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85" s="19" t="s">
+        <v>438</v>
+      </c>
+      <c r="E85" s="16">
+        <v>319.77850000000001</v>
+      </c>
+      <c r="F85" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="17">
+        <v>46076</v>
+      </c>
+      <c r="H85" s="17">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A86" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="19" t="s">
+        <v>439</v>
+      </c>
+      <c r="E86" s="16">
+        <v>1.3863000000000001</v>
+      </c>
+      <c r="F86" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="17">
+        <v>46099</v>
+      </c>
+      <c r="H86" s="17">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A87" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87" s="19" t="s">
+        <v>386</v>
+      </c>
+      <c r="E87" s="16">
+        <v>0.70499999999999996</v>
+      </c>
+      <c r="F87" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="17">
+        <v>46160</v>
+      </c>
+      <c r="H87" s="17">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A88" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="C88" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D88" s="19" t="s">
+        <v>364</v>
+      </c>
+      <c r="E88" s="16">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F88" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="17">
         <v>46092</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C47" s="21" t="s">
+      <c r="H88" s="17">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A89" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="C89" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D89" s="19" t="s">
+        <v>440</v>
+      </c>
+      <c r="E89" s="16">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="F89" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="17">
+        <v>46149</v>
+      </c>
+      <c r="H89" s="17">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A90" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="C90" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D47" s="22">
-[...22 lines deleted...]
-      <c r="C48" s="21" t="s">
+      <c r="D90" s="19" t="s">
+        <v>324</v>
+      </c>
+      <c r="E90" s="16">
+        <v>0.19919999999999999</v>
+      </c>
+      <c r="F90" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="17">
+        <v>46142</v>
+      </c>
+      <c r="H90" s="17">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A91" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="C91" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D48" s="22">
-[...22 lines deleted...]
-      <c r="C49" s="21" t="s">
+      <c r="D91" s="19" t="s">
+        <v>327</v>
+      </c>
+      <c r="E91" s="16">
+        <v>3.7</v>
+      </c>
+      <c r="F91" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="17">
+        <v>46150</v>
+      </c>
+      <c r="H91" s="17">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A92" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="B92" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="C92" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D49" s="22">
-[...22 lines deleted...]
-      <c r="C50" s="21" t="s">
+      <c r="D92" s="19" t="s">
+        <v>330</v>
+      </c>
+      <c r="E92" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F92" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="17">
+        <v>46140</v>
+      </c>
+      <c r="H92" s="17">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A93" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C93" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D50" s="22">
-[...22 lines deleted...]
-      <c r="C51" s="27" t="s">
+      <c r="D93" s="19" t="s">
+        <v>333</v>
+      </c>
+      <c r="E93" s="16">
+        <v>0.26400000000000001</v>
+      </c>
+      <c r="F93" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="17">
+        <v>46154</v>
+      </c>
+      <c r="H93" s="17">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A94" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="C94" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D51" s="28">
-[...22 lines deleted...]
-      <c r="C52" s="21" t="s">
+      <c r="D94" s="19" t="s">
+        <v>336</v>
+      </c>
+      <c r="E94" s="16">
+        <v>0.2525</v>
+      </c>
+      <c r="F94" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="17">
+        <v>46140</v>
+      </c>
+      <c r="H94" s="17">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A95" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C95" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D95" s="19" t="s">
+        <v>339</v>
+      </c>
+      <c r="E95" s="16">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F95" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="17">
+        <v>46177</v>
+      </c>
+      <c r="H95" s="17">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A96" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="B96" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="C96" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96" s="19" t="s">
+        <v>341</v>
+      </c>
+      <c r="E96" s="16">
+        <v>0.58089999999999997</v>
+      </c>
+      <c r="F96" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="17">
+        <v>46149</v>
+      </c>
+      <c r="H96" s="17">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A97" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="C97" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D52" s="22">
-[...22 lines deleted...]
-      <c r="C53" s="21" t="s">
+      <c r="D97" s="19" t="s">
+        <v>344</v>
+      </c>
+      <c r="E97" s="16">
+        <v>0.15129999999999999</v>
+      </c>
+      <c r="F97" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="17">
+        <v>46175</v>
+      </c>
+      <c r="H97" s="17">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A98" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="B98" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="C98" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D53" s="22">
-[...22 lines deleted...]
-      <c r="C54" s="21" t="s">
+      <c r="D98" s="19" t="s">
+        <v>347</v>
+      </c>
+      <c r="E98" s="16">
+        <v>0.60740000000000005</v>
+      </c>
+      <c r="F98" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="17">
+        <v>46177</v>
+      </c>
+      <c r="H98" s="17">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A99" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D99" s="19" t="s">
+        <v>350</v>
+      </c>
+      <c r="E99" s="16">
+        <v>0.1981</v>
+      </c>
+      <c r="F99" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="17">
+        <v>46168</v>
+      </c>
+      <c r="H99" s="17">
+        <v>46196</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A100" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="C100" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" s="19" t="s">
+        <v>353</v>
+      </c>
+      <c r="E100" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="F100" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="17">
+        <v>46148</v>
+      </c>
+      <c r="H100" s="17">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A101" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D101" s="19" t="s">
+        <v>353</v>
+      </c>
+      <c r="E101" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="F101" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="17">
+        <v>46148</v>
+      </c>
+      <c r="H101" s="17">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A102" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="C102" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D54" s="22">
-[...100 lines deleted...]
-      <c r="C58" s="21" t="s">
+      <c r="D102" s="19" t="s">
+        <v>358</v>
+      </c>
+      <c r="E102" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="F102" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="17">
+        <v>46113</v>
+      </c>
+      <c r="H102" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A103" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>360</v>
+      </c>
+      <c r="C103" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D58" s="22">
-[...48 lines deleted...]
-      <c r="C60" s="21" t="s">
+      <c r="D103" s="19" t="s">
+        <v>361</v>
+      </c>
+      <c r="E103" s="16">
+        <v>0.20369999999999999</v>
+      </c>
+      <c r="F103" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="17">
+        <v>46167</v>
+      </c>
+      <c r="H103" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A104" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="C104" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D60" s="22">
-[...22 lines deleted...]
-      <c r="C61" s="21" t="s">
+      <c r="D104" s="19" t="s">
+        <v>364</v>
+      </c>
+      <c r="E104" s="16">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F104" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="17">
+        <v>46177</v>
+      </c>
+      <c r="H104" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A105" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C105" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D61" s="22">
-[...748 lines deleted...]
-        <v>85</v>
+      <c r="D105" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="E105" s="16">
+        <v>0.25</v>
+      </c>
+      <c r="F105" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="17">
+        <v>46184</v>
+      </c>
+      <c r="H105" s="17">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A106" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="E106" s="21" t="s">
+        <v>442</v>
+      </c>
+      <c r="H106" s="40" t="s">
+        <v>443</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="D4" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17D509DD-F9D3-4AE4-8F6D-5626C0D94F16}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:E45"/>
+  <dimension ref="A1:E47"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="43.07421875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="33.23046875" customWidth="1"/>
+    <col min="1" max="1" width="48.33203125" style="22" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.44140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.88671875" style="22" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="29.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.5546875" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:5" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="6"/>
-[...5 lines deleted...]
-      <c r="A2" s="45" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="23" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="45"/>
-[...14 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="1:5" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="24" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="35" t="s">
+      <c r="B4" s="25" t="s">
         <v>94</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="D4" s="37" t="s">
+      <c r="D4" s="24" t="s">
         <v>96</v>
       </c>
-      <c r="E4" s="38" t="s">
+      <c r="E4" s="27" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A5" s="39" t="s">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="40">
+      <c r="C5" s="29">
         <v>29</v>
       </c>
-      <c r="D5" s="39" t="s">
+      <c r="D5" s="22" t="s">
         <v>99</v>
       </c>
-      <c r="E5" s="41">
+      <c r="E5" s="30">
         <v>43822</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A6" s="39" t="s">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="22" t="s">
         <v>100</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="40">
+      <c r="C6" s="29">
         <v>5</v>
       </c>
-      <c r="D6" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="41">
+      <c r="D6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="30">
         <v>44441</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A7" s="39" t="s">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="39" t="s">
+      <c r="B7" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="40">
+      <c r="C7" s="29">
         <v>5</v>
       </c>
-      <c r="D7" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="41">
+      <c r="D7" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="30">
         <v>44766</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A8" s="39" t="s">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="22" t="s">
         <v>102</v>
       </c>
-      <c r="B8" s="39" t="s">
+      <c r="B8" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="40">
+      <c r="C8" s="29">
         <v>60</v>
       </c>
-      <c r="D8" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="41">
+      <c r="D8" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="30">
         <v>44825</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A9" s="39" t="s">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="22" t="s">
         <v>103</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="29">
         <v>250</v>
       </c>
-      <c r="D9" s="39" t="s">
+      <c r="D9" s="22" t="s">
         <v>104</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="30">
         <v>45118</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A10" s="39" t="s">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="22" t="s">
         <v>105</v>
       </c>
-      <c r="B10" s="39" t="s">
+      <c r="B10" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="29">
         <v>320</v>
       </c>
-      <c r="D10" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="41">
+      <c r="D10" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="30">
         <v>45131</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A11" s="39" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B11" s="39" t="s">
+      <c r="B11" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="29">
         <v>90</v>
       </c>
-      <c r="D11" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="41">
+      <c r="D11" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="30">
         <v>45291</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A12" s="39" t="s">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="22" t="s">
         <v>107</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B12" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="29">
         <v>414</v>
       </c>
-      <c r="D12" s="39" t="s">
+      <c r="D12" s="22" t="s">
         <v>108</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="30">
         <v>45302</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A13" s="39" t="s">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="22" t="s">
         <v>109</v>
       </c>
-      <c r="B13" s="39" t="s">
+      <c r="B13" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="40">
+      <c r="C13" s="29">
         <v>77</v>
       </c>
-      <c r="D13" s="39" t="s">
+      <c r="D13" s="22" t="s">
         <v>108</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="30">
         <v>45362</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A14" s="39" t="s">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="22" t="s">
         <v>110</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="40">
+      <c r="C14" s="29">
         <v>98</v>
       </c>
-      <c r="D14" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="41">
+      <c r="D14" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="30">
         <v>45457</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A15" s="39" t="s">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
         <v>111</v>
       </c>
-      <c r="B15" s="39" t="s">
+      <c r="B15" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="40">
+      <c r="C15" s="29">
         <v>285</v>
       </c>
-      <c r="D15" s="39" t="s">
+      <c r="D15" s="22" t="s">
         <v>108</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="30">
         <v>45519</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A16" s="39" t="s">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="22" t="s">
         <v>112</v>
       </c>
-      <c r="B16" s="39" t="s">
+      <c r="B16" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="40">
+      <c r="C16" s="29">
         <v>228</v>
       </c>
-      <c r="D16" s="39" t="s">
+      <c r="D16" s="22" t="s">
         <v>108</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="30">
         <v>45562</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A17" s="39" t="s">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="22" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="39" t="s">
+      <c r="B17" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="40">
+      <c r="C17" s="29">
         <v>118.8</v>
       </c>
-      <c r="D17" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="41">
+      <c r="D17" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="30">
         <v>45616</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A18" s="39" t="s">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="22" t="s">
         <v>114</v>
       </c>
-      <c r="B18" s="39" t="s">
+      <c r="B18" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="40">
+      <c r="C18" s="29">
         <v>450</v>
       </c>
-      <c r="D18" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="41">
+      <c r="D18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="30">
         <v>45643</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A19" s="39" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
         <v>115</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B19" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="40">
+      <c r="C19" s="29">
         <v>254</v>
       </c>
-      <c r="D19" s="39" t="s">
+      <c r="D19" s="22" t="s">
         <v>108</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="30">
         <v>45644</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A20" s="39" t="s">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="22" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="39" t="s">
+      <c r="B20" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="C20" s="40">
+      <c r="C20" s="29">
         <v>108</v>
       </c>
-      <c r="D20" s="39" t="s">
+      <c r="D20" s="22" t="s">
         <v>108</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="30">
         <v>45649</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A21" s="39" t="s">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="22" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="39" t="s">
+      <c r="B21" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="40">
+      <c r="C21" s="29">
         <v>280</v>
       </c>
-      <c r="D21" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="41">
+      <c r="D21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="30">
         <v>45694</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A22" s="39" t="s">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="22" t="s">
         <v>118</v>
       </c>
-      <c r="B22" s="39" t="s">
+      <c r="B22" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="40">
+      <c r="C22" s="29">
         <v>172</v>
       </c>
-      <c r="D22" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="41">
+      <c r="D22" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="30">
         <v>45727</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A23" s="39" t="s">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
         <v>119</v>
       </c>
-      <c r="B23" s="39" t="s">
+      <c r="B23" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="40">
-[...5 lines deleted...]
-      <c r="E23" s="41">
+      <c r="C23" s="29">
+        <v>105.70910000000001</v>
+      </c>
+      <c r="D23" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="30">
         <v>45741</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A24" s="39" t="s">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="22" t="s">
+        <v>441</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="29">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="30">
+        <v>45748</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="22" t="s">
         <v>120</v>
       </c>
-      <c r="B24" s="39" t="s">
+      <c r="B25" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C24" s="40">
+      <c r="C25" s="29">
         <v>80</v>
       </c>
-      <c r="D24" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="41">
+      <c r="D25" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="30">
         <v>45756</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A25" s="39" t="s">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="22" t="s">
         <v>121</v>
       </c>
-      <c r="B25" s="39" t="s">
+      <c r="B26" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="40">
+      <c r="C26" s="29">
         <v>190</v>
       </c>
-      <c r="D25" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="41">
+      <c r="D26" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="30">
         <v>45763</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A26" s="39" t="s">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="B26" s="39" t="s">
+      <c r="B27" s="22" t="s">
         <v>69</v>
       </c>
-      <c r="C26" s="40">
+      <c r="C27" s="29">
         <v>25</v>
       </c>
-      <c r="D26" s="39" t="s">
+      <c r="D27" s="22" t="s">
         <v>108</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E27" s="30">
         <v>45765</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A27" s="39" t="s">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="B27" s="39" t="s">
+      <c r="B28" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="40">
+      <c r="C28" s="29">
         <v>240</v>
       </c>
-      <c r="D27" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="41">
+      <c r="D28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="30">
         <v>45776</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A28" s="39" t="s">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="22" t="s">
+        <v>444</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="29">
+        <v>31.501999999999999</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="30">
+        <v>45827</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="22" t="s">
         <v>124</v>
       </c>
-      <c r="B28" s="39" t="s">
+      <c r="B30" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C28" s="40">
-[...10 lines deleted...]
-      <c r="A29" s="39" t="s">
+      <c r="C30" s="29">
+        <v>27</v>
+      </c>
+      <c r="D30" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="30">
+        <v>45862</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="B29" s="39" t="s">
+      <c r="B31" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="29">
+        <v>105</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" s="30">
+        <v>45951</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C29" s="40">
-[...13 lines deleted...]
-      <c r="B30" s="39" t="s">
+      <c r="C32" s="29">
+        <v>300</v>
+      </c>
+      <c r="D32" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="30">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="B33" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="C30" s="40">
-[...2 lines deleted...]
-      <c r="D30" s="39" t="s">
+      <c r="C33" s="29">
         <v>108</v>
       </c>
-      <c r="E30" s="41">
-[...7 lines deleted...]
-      <c r="B31" s="39" t="s">
+      <c r="D33" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="30">
+        <v>46007</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="29">
+        <v>247</v>
+      </c>
+      <c r="D34" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" s="30">
+        <v>46010</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="29">
+        <v>205</v>
+      </c>
+      <c r="D35" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="E35" s="30">
+        <v>46014</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="29">
+        <v>288</v>
+      </c>
+      <c r="D36" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="E36" s="30">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="29">
+        <v>133</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="E37" s="30">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="22" t="s">
+        <v>232</v>
+      </c>
+      <c r="B38" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C31" s="40">
+      <c r="C38" s="29">
+        <v>55</v>
+      </c>
+      <c r="D38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="30">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="31" t="s">
+        <v>233</v>
+      </c>
+      <c r="B39" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" s="29">
+        <v>30</v>
+      </c>
+      <c r="D39" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="30">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="22" t="s">
+        <v>234</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" s="29">
+        <v>440</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="30">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="31" t="s">
+        <v>299</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="29">
+        <v>75</v>
+      </c>
+      <c r="D41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="30">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="B42" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="29">
+        <v>135</v>
+      </c>
+      <c r="D42" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="30">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="31" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="29">
         <v>300</v>
       </c>
-      <c r="D31" s="39" t="s">
-[...10 lines deleted...]
-      <c r="B32" s="39" t="s">
+      <c r="D43" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="30">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="29">
+        <v>300</v>
+      </c>
+      <c r="D44" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="30">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="22" t="s">
+        <v>300</v>
+      </c>
+      <c r="B45" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="C32" s="40">
-[...166 lines deleted...]
-      <c r="B42" s="39" t="s">
+      <c r="C45" s="29">
+        <v>690</v>
+      </c>
+      <c r="D45" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E45" s="30">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="B46" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C42" s="40">
-[...44 lines deleted...]
-      <c r="A45" s="8" t="s">
+      <c r="C46" s="29">
+        <v>281</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="30">
+        <v>46178</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="32" t="s">
         <v>90</v>
       </c>
-      <c r="C45" s="53">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="C47" s="33">
+        <v>7643.2111000000004</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="6" type="noConversion"/>
   <conditionalFormatting sqref="A39">
-    <cfRule type="duplicateValues" dxfId="9" priority="6"/>
-    <cfRule type="expression" dxfId="8" priority="7">
+    <cfRule type="duplicateValues" dxfId="5" priority="4"/>
+    <cfRule type="expression" dxfId="4" priority="5">
       <formula>$B39=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="7" priority="8"/>
+    <cfRule type="duplicateValues" dxfId="3" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A41 A43">
-    <cfRule type="duplicateValues" dxfId="6" priority="3"/>
-    <cfRule type="expression" dxfId="5" priority="4">
+    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
+    <cfRule type="expression" dxfId="1" priority="2">
       <formula>$B41=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="4" priority="5"/>
+    <cfRule type="duplicateValues" dxfId="0" priority="3"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1837E23-2EB2-4CF7-AAE7-B6789B654D68}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:D86"/>
+  <dimension ref="A1:D87"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="52.53515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="19.84375" customWidth="1"/>
+    <col min="1" max="1" width="46.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.44140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:4" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
+        <v>132</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+    </row>
+    <row r="2" spans="1:4" ht="31.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="B1" s="7"/>
-[...4 lines deleted...]
-      <c r="A2" s="46" t="s">
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+    </row>
+    <row r="3" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="36" t="s">
+        <v>321</v>
+      </c>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A4" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>94</v>
+      </c>
+      <c r="C4" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="D4" s="37" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="10">
+        <v>1400</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="39" t="s">
+        <v>302</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="10">
+        <v>280</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="B2" s="46"/>
-[...18 lines deleted...]
-      <c r="C4" s="51" t="s">
+      <c r="B7" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="10">
+        <v>64</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="10">
+        <v>250</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="10">
+        <v>224</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="10">
+        <v>252</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="10">
+        <v>75</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="10">
+        <v>600</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="10">
+        <v>400</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>1000</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="10">
+        <v>775</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="10">
+        <v>100</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="10">
+        <v>240</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="10">
+        <v>1400</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="10">
+        <v>205</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" s="10">
+        <v>350</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="10">
+        <v>704</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A22" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="10">
+        <v>66</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="10">
+        <v>284</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="10">
+        <v>440</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="10">
         <v>95</v>
       </c>
-      <c r="D4" s="50" t="s">
-[...7 lines deleted...]
-      <c r="B5" s="39" t="s">
+      <c r="D25" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B26" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="40">
+      <c r="C26" s="10">
+        <v>800</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="10">
+        <v>357</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="10">
+        <v>125</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="10">
+        <v>350</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="10">
+        <v>77</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="10">
+        <v>150</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="10">
+        <v>399</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="10">
+        <v>60</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="10">
+        <v>300</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="10">
+        <v>380</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="10">
+        <v>250</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="10">
+        <v>450</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="10">
+        <v>600</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="10">
+        <v>250</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="10">
+        <v>585</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="10">
+        <v>138</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="10">
+        <v>256</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="10">
+        <v>100</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="10">
+        <v>600</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C45" s="10">
+        <v>150</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="10">
+        <v>120</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="10">
+        <v>350</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" s="10">
+        <v>230</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C49" s="10">
+        <v>60</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="10">
+        <v>100</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" s="10">
+        <v>634</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="10">
+        <v>150</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" s="10">
+        <v>550</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" s="10">
+        <v>450</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="10">
+        <v>363</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="10">
+        <v>360</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" s="10">
+        <v>90</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="10">
+        <v>350</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A59" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" s="10">
+        <v>200</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A60" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C60" s="10">
+        <v>288</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A61" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C61" s="10">
+        <v>300</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A62" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C62" s="10">
+        <v>490</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A63" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" s="10">
+        <v>300</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A64" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="10">
+        <v>400</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A65" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C65" s="10">
+        <v>700</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A66" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" s="10">
+        <v>120</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A67" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" s="10">
+        <v>700</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A68" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C68" s="10">
+        <v>500</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A69" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="10">
+        <v>436.5</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A70" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C70" s="10">
+        <v>1000</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A71" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" s="10">
+        <v>1152</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A72" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" s="10">
+        <v>230</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A73" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" s="10">
+        <v>1100</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A74" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" s="10">
+        <v>62</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A75" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" s="10">
+        <v>936</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A76" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C76" s="10">
+        <v>120</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A77" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" s="10">
+        <v>265</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A78" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C78" s="10">
+        <v>250</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A79" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C79" s="10">
+        <v>300</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A80" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C80" s="10">
+        <v>600</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A81" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C81" s="10">
+        <v>450</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A82" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C82" s="10">
+        <v>108</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A83" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C83" s="10">
+        <v>100</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A84" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C84" s="10">
+        <v>70</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A85" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85" s="10">
         <v>1500</v>
       </c>
-      <c r="D5" s="39" t="s">
+      <c r="D85" s="2" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-[...9 lines deleted...]
-      <c r="D6" s="39" t="s">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A86" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C86" s="10">
+        <v>500</v>
+      </c>
+      <c r="D86" s="2" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
-[...986 lines deleted...]
-      <c r="C77" s="49">
+    <row r="87" spans="1:4" s="11" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="D77" s="39" t="s">
-[...120 lines deleted...]
-        <v>32276.5</v>
+      <c r="C87" s="20">
+        <v>32565.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">