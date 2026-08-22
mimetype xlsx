--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,99 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3A744E1-A396-437B-8269-F0F702AC816A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1423" documentId="8_{4428B346-4624-4E90-8ED3-35A8B21432EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4F4D2701-82FD-4164-9C49-61C8D0440457}"/>
   <bookViews>
-    <workbookView xWindow="-30828" yWindow="-120" windowWidth="30936" windowHeight="16776" tabRatio="584" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="584" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Approved" sheetId="9" r:id="rId1"/>
     <sheet name="Committed" sheetId="10" r:id="rId2"/>
     <sheet name="Probable" sheetId="11" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="States" localSheetId="0">#REF!</definedName>
     <definedName name="States" localSheetId="1">#REF!</definedName>
     <definedName name="States" localSheetId="2">#REF!</definedName>
     <definedName name="States">#REF!</definedName>
     <definedName name="Status" localSheetId="0">#REF!</definedName>
     <definedName name="Status" localSheetId="1">#REF!</definedName>
     <definedName name="Status" localSheetId="2">#REF!</definedName>
     <definedName name="Status">#REF!</definedName>
     <definedName name="Technology" localSheetId="0">#REF!</definedName>
     <definedName name="Technology" localSheetId="1">#REF!</definedName>
     <definedName name="Technology" localSheetId="2">#REF!</definedName>
     <definedName name="Technology">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="908" uniqueCount="445">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1046" uniqueCount="521">
   <si>
     <t>Approved Power Stations</t>
   </si>
   <si>
     <t>The approved power stations table forms part of the register of accredited power stations and data in this table will be incorporated into the register on a periodic basis. The approved power stations table does not include power stations that have been approved prior to 1 January 2026.</t>
   </si>
   <si>
     <t>Accreditation code</t>
   </si>
   <si>
     <t>Power station name</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t>Installed capacity (MW)</t>
   </si>
   <si>
     <t>Fuel Source (s)</t>
   </si>
   <si>
@@ -382,80 +387,74 @@
   <si>
     <t>Moorebank Logistics Park</t>
   </si>
   <si>
     <t>Kidston Pumped Hydro Storage Project</t>
   </si>
   <si>
     <t>Hydro</t>
   </si>
   <si>
     <t>New England Solar Farm - Stage 2</t>
   </si>
   <si>
     <t>Forest Glen Solar Farm</t>
   </si>
   <si>
     <t>Uungula Wind Farm</t>
   </si>
   <si>
     <t>Wind</t>
   </si>
   <si>
     <t>St Ives Gold Solar Farm</t>
   </si>
   <si>
-    <t>Quorn Park Solar Hybrid</t>
-[...1 lines deleted...]
-  <si>
     <t>Lotus Creek Wind Farm</t>
   </si>
   <si>
     <t>Boulder Creek Wind Farm</t>
   </si>
   <si>
     <t>Horsham Solar Farm</t>
   </si>
   <si>
     <t>Goulburn River Solar Farm</t>
   </si>
   <si>
     <t>Wambo Wind Farm Stage 2</t>
   </si>
   <si>
     <t>Warradarge Wind Farm Stage 2</t>
   </si>
   <si>
     <t>Bungama Solar Farm (stage 3)</t>
   </si>
   <si>
     <t>Maryvale Solar Farm</t>
   </si>
   <si>
-    <t>Lancaster Solar Farm</t>
-[...1 lines deleted...]
-  <si>
     <t>Fulham Solar Farm</t>
   </si>
   <si>
     <t>Cloudbreak Solar Farm</t>
   </si>
   <si>
     <t>Port Latta Wind Farm</t>
   </si>
   <si>
     <t>Wandoan South Solar Farm (Stage 2)</t>
   </si>
   <si>
     <t>Wathagar Solar NSW (Stage 2)</t>
   </si>
   <si>
     <t>King Rocks Wind Farm</t>
   </si>
   <si>
     <t>Blind Creek Solar Farm</t>
   </si>
   <si>
     <t>Waddi Wind Farm</t>
   </si>
   <si>
     <t>Carmody's Hill Wind Farm</t>
@@ -1015,53 +1014,50 @@
   <si>
     <t>Narrogin Wind Farm</t>
   </si>
   <si>
     <t>Tathra Wind Farm</t>
   </si>
   <si>
     <t>Wattle Creek Solar Farm</t>
   </si>
   <si>
     <t>Weasel Solar Farm</t>
   </si>
   <si>
     <t>Whyte Yarcowie Wind Farm</t>
   </si>
   <si>
     <t>Willatook Wind Farm</t>
   </si>
   <si>
     <t>Yanco Delta Wind Farm</t>
   </si>
   <si>
     <t>Yathroo Wind Farm</t>
   </si>
   <si>
-    <t>Data as at 30/06/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SRPXQLR6</t>
   </si>
   <si>
     <t>Bellevue Avenue Gaythorne - Solar - QLD</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>SRPYNSM4</t>
   </si>
   <si>
     <t>Goodman Amazon BWU4 - Solar w SGU - NSW</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>SRPXVCW9</t>
   </si>
   <si>
     <t>WALKINSHAW - SOLAR - VIC</t>
   </si>
   <si>
     <t>3175</t>
@@ -1375,498 +1371,667 @@
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
+    <t>SRPXVCW6</t>
+  </si>
+  <si>
+    <t>LANCASTER SOLAR FARM - SOLAR - VIC</t>
+  </si>
+  <si>
+    <t>3620</t>
+  </si>
+  <si>
+    <t>SRPYNSK2</t>
+  </si>
+  <si>
+    <t>Quorn Park Solar Hybrid - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2870</t>
+  </si>
+  <si>
+    <t>SRPVWAR1</t>
+  </si>
+  <si>
+    <t>SOC Bibra Lake - Solar - WA</t>
+  </si>
+  <si>
+    <t>6163</t>
+  </si>
+  <si>
+    <t>SRPYNSO4</t>
+  </si>
+  <si>
+    <t>Origin PPA-111 Elara Bvd Marsden Park -Solar wSGU- NSW</t>
+  </si>
+  <si>
+    <t>SRPYNSL8</t>
+  </si>
+  <si>
+    <t>Origin PPA-30 Diamond Dr Thurgoona-Solar-NSW</t>
+  </si>
+  <si>
+    <t>2640</t>
+  </si>
+  <si>
+    <t>SRPXQLS4</t>
+  </si>
+  <si>
+    <t>Origin PPA-32 William St Beaudesert-Solar wSGU-QLD</t>
+  </si>
+  <si>
+    <t>4285</t>
+  </si>
+  <si>
+    <t>SRPXQLS2</t>
+  </si>
+  <si>
+    <t>Origin PPA-45 Samford Rd Alderley-Solar-QLD</t>
+  </si>
+  <si>
+    <t>SRPXVCS7</t>
+  </si>
+  <si>
+    <t>Origin PPA-2 Colgan St Cobram-Solar-VIC</t>
+  </si>
+  <si>
+    <t>3644</t>
+  </si>
+  <si>
+    <t>SRPYNSM6</t>
+  </si>
+  <si>
+    <t>Origin PPA-22 Empire St Huntlee-Solar wSGU- NSW</t>
+  </si>
+  <si>
+    <t>2335</t>
+  </si>
+  <si>
+    <t>SRPYNSN5</t>
+  </si>
+  <si>
+    <t>Origin PPA-2598 Wisemans Ferry Rd Mangrove Mountain-Solar wSGU-NSW</t>
+  </si>
+  <si>
+    <t>SRPYNSM5</t>
+  </si>
+  <si>
+    <t>Origin PPA-66 Loftus Rd Yennora-Solar-NSW</t>
+  </si>
+  <si>
+    <t>SRPYNSO6</t>
+  </si>
+  <si>
+    <t>Banksmeadow - Solar - NSW</t>
+  </si>
+  <si>
+    <t>SRPXSA12</t>
+  </si>
+  <si>
+    <t>Coonawarra Energy Project - Solar - SA</t>
+  </si>
+  <si>
+    <t>5263</t>
+  </si>
+  <si>
+    <t>SRPYNSO9</t>
+  </si>
+  <si>
+    <t>Alto Castle Hill - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>SRPVWAR2</t>
+  </si>
+  <si>
+    <t>Bibra Lake - Solar - WA</t>
+  </si>
+  <si>
+    <t>SRPYNSN2</t>
+  </si>
+  <si>
+    <t>Harvey Norman Bathurst - Solar w SGU - NSW</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>SRPXQLS6</t>
+  </si>
+  <si>
+    <t>Alsco Cairns - Solar - QLD</t>
+  </si>
+  <si>
+    <t>SRPVWAQ2</t>
+  </si>
+  <si>
+    <t>Geraldton Building and Cabinet Services - 190.64kW - Solar w SGU - WA</t>
+  </si>
+  <si>
+    <t>6530</t>
+  </si>
+  <si>
+    <t>SRPYNSM3</t>
+  </si>
+  <si>
+    <t>Origin PPA 33 Bendooley St Bowral - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2576</t>
+  </si>
+  <si>
+    <t>SRPYNSN0</t>
+  </si>
+  <si>
+    <t>Redmud Green Energy 166 Pty Ltd - Solar - NSW</t>
+  </si>
+  <si>
+    <t>2671</t>
+  </si>
+  <si>
+    <t>SRPXQLR0</t>
+  </si>
+  <si>
+    <t>RGGS Rocky Girls Grammar - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>4700</t>
+  </si>
+  <si>
+    <t>SRPVWAQ6</t>
+  </si>
+  <si>
+    <t>Erinfair - Solar - WA</t>
+  </si>
+  <si>
+    <t>6230</t>
+  </si>
+  <si>
+    <t>BEBGQL38</t>
+  </si>
+  <si>
+    <t>Nambour-LFG-QLD</t>
+  </si>
+  <si>
+    <t>4560</t>
+  </si>
+  <si>
+    <t>Landfill gas</t>
+  </si>
+  <si>
+    <t>SRPXQLS1</t>
+  </si>
+  <si>
+    <t>Origin PPA-2 Sirett St Berrinba - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>4117</t>
+  </si>
+  <si>
+    <t>SRPXQLS3</t>
+  </si>
+  <si>
+    <t>Origin PPA-3366 Moggill Rd Moggill - Solar w SGU - QLD</t>
+  </si>
+  <si>
+    <t>4070</t>
+  </si>
+  <si>
+    <t>SRPYNSM1</t>
+  </si>
+  <si>
+    <t>Origin PPA-7 Gossan St Broken Hill-Solar w SGU-NSW</t>
+  </si>
+  <si>
+    <t>2880</t>
+  </si>
+  <si>
+    <t>SRPXSA24</t>
+  </si>
+  <si>
+    <t>Bunnings Woodville - Solar - SA</t>
+  </si>
+  <si>
+    <t>5011</t>
+  </si>
+  <si>
+    <t>Data as at 31/07/2026</t>
+  </si>
+  <si>
+    <t>Stratford Renewable Energy Hub</t>
+  </si>
+  <si>
+    <t>Richmond Valley Solar Farm</t>
+  </si>
+  <si>
+    <t>SRPXQLR2</t>
+  </si>
+  <si>
+    <t>Bundamba AWTP-Solar-QLD</t>
+  </si>
+  <si>
+    <t>4304</t>
+  </si>
+  <si>
     <t>CleanPeak Energy - Carawatha Solar Farm - Solar - NSW</t>
-  </si>
-[...4 lines deleted...]
-    <t>101</t>
   </si>
   <si>
     <t>Mulwala Solar Farm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="d/m/yy;@"/>
     <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.000_-;\-* #,##0.000_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <sz val="12"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
-[...13 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
-[...3 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="56">
+  <dxfs count="43">
     <dxf>
       <font>
-        <color rgb="FF9C0006"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
-        <patternFill>
-          <bgColor rgb="FFFFC7CE"/>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <strike/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
-      <numFmt numFmtId="0" formatCode="General"/>
-[...4 lines deleted...]
-      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
-        <patternFill>
-          <bgColor rgb="FFFFC7CE"/>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF9C0006"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
-      <fill>
-[...21 lines deleted...]
-    <dxf>
       <numFmt numFmtId="166" formatCode="#,##0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...22 lines deleted...]
-    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <b/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
+      <numFmt numFmtId="166" formatCode="#,##0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...9 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="166" formatCode="#,##0.000"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <b/>
+        <i val="0"/>
         <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
@@ -1897,232 +2062,300 @@
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
-[...40 lines deleted...]
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
-[...39 lines deleted...]
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
@@ -2169,350 +2402,62 @@
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </left>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <numFmt numFmtId="165" formatCode="mmm\-yyyy"/>
-[...127 lines deleted...]
-    <dxf>
       <font>
         <b val="0"/>
       </font>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.34998626667073579"/>
         </bottom>
-      </border>
-[...157 lines deleted...]
-        <bottom/>
       </border>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color theme="2" tint="-0.24994659260841701"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
       </font>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FF9BC2E6"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
@@ -2545,118 +2490,118 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="55"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="52"/>
+      <tableStyleElement type="wholeTable" dxfId="42"/>
+      <tableStyleElement type="headerRow" dxfId="41"/>
+      <tableStyleElement type="firstColumn" dxfId="40"/>
+      <tableStyleElement type="firstRowStripe" dxfId="39"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{DE1A6D83-2535-42C5-A7CA-DA0BA77256C9}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFFFF00"/>
       <color rgb="FFD5D6D4"/>
       <color rgb="FF005874"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="Table264" displayName="Table264" ref="A4:H105" totalsRowShown="0" headerRowDxfId="28" dataDxfId="27" totalsRowDxfId="50" tableBorderDxfId="51" totalsRowBorderDxfId="49">
-  <autoFilter ref="A4:H105" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}" name="Table264" displayName="Table264" ref="A4:H133" totalsRowShown="0" headerRowDxfId="17" dataDxfId="16" totalsRowDxfId="37" tableBorderDxfId="38" totalsRowBorderDxfId="36">
+  <autoFilter ref="A4:H133" xr:uid="{AF0CBF8E-B745-42BB-B700-7CFDCFA3C2A1}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="20" totalsRowDxfId="48"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="25" totalsRowDxfId="41"/>
+    <tableColumn id="1" xr3:uid="{69EF0CD5-54A1-46DC-9F80-79B2181CE2D4}" name="Accreditation code" dataDxfId="22"/>
+    <tableColumn id="2" xr3:uid="{CADAFA37-C8E3-422D-A7D3-91AD4EA5D0DF}" name="Power station name" dataDxfId="21"/>
+    <tableColumn id="3" xr3:uid="{2B2127FB-057C-46F0-AA26-9609842B7E74}" name="State" dataDxfId="20"/>
+    <tableColumn id="4" xr3:uid="{3FF39BEC-FBC0-4B18-9CB8-AA042622F5FF}" name="Postcode" dataDxfId="19"/>
+    <tableColumn id="5" xr3:uid="{626FDD98-5558-4BF0-B2E4-D801DE3552C5}" name="Installed capacity (MW)" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{C7C3E84D-B1C5-4395-8C7A-42D493A0876D}" name="Fuel Source (s)" dataDxfId="18"/>
+    <tableColumn id="7" xr3:uid="{A3571B06-4783-4E83-9572-9468520C8C59}" name="Accreditation start date" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{988C0320-DEE4-4D05-8469-E57F59F8F21C}" name="Approval date" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="Table2" displayName="Table2" ref="A4:E46" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" totalsRowDxfId="39" tableBorderDxfId="40">
-  <autoFilter ref="A4:E46" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}" name="Table2" displayName="Table2" ref="A4:E48" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11" totalsRowDxfId="34" tableBorderDxfId="35">
+  <autoFilter ref="A4:E48" xr:uid="{FF69E58C-9793-438F-AC5C-9B56C323D6B3}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="18" totalsRowDxfId="38"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="15" totalsRowDxfId="34"/>
+    <tableColumn id="1" xr3:uid="{FF838285-E6D7-4A1A-9D8B-C8C6ACA6857E}" name="Project Name" dataDxfId="15"/>
+    <tableColumn id="2" xr3:uid="{D7E42F01-B2CB-4152-91A0-60DCBF1D5C9C}" name="State " dataDxfId="14"/>
+    <tableColumn id="3" xr3:uid="{7606CABA-955E-453E-90A9-4D9B6CBD7105}" name="MW Capacity" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{C9D0AF91-BAF0-462E-8296-7AD6990E0FDD}" name="Fuel Source" dataDxfId="13"/>
+    <tableColumn id="5" xr3:uid="{882DBEE5-9D88-4E58-86DE-96F816460B46}" name="Committed Date (Month/Year)" dataDxfId="3"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="Table1" displayName="Table1" ref="A4:D86" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10" tableBorderDxfId="33">
-  <autoFilter ref="A4:D86" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}" name="Table1" displayName="Table1" ref="A4:D84" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6" tableBorderDxfId="33">
+  <autoFilter ref="A4:D84" xr:uid="{24998735-FA51-42C4-86CC-36EFB829514B}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="9" totalsRowDxfId="32"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="7" totalsRowDxfId="29"/>
+    <tableColumn id="1" xr3:uid="{A69C7930-C420-4619-AC85-D29E8B4208E8}" name="Project Name" dataDxfId="10" totalsRowDxfId="32"/>
+    <tableColumn id="2" xr3:uid="{8822E2A4-C749-4723-93A2-B42A2506EAE9}" name="State " dataDxfId="9" totalsRowDxfId="31"/>
+    <tableColumn id="3" xr3:uid="{3315BE4D-E527-48C5-A7B8-40187787A8C8}" name="MW Capacity" dataDxfId="5" totalsRowDxfId="30"/>
+    <tableColumn id="4" xr3:uid="{E2F46840-2276-4BBF-8441-0809042E635C}" name="Fuel Source" dataDxfId="8" totalsRowDxfId="29"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2894,4849 +2839,6209 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1174958-96CB-415F-9990-A65FDA46B647}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:H106"/>
+  <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="19.109375" style="13" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="8.88671875" style="13"/>
+    <col min="1" max="1" width="18.81640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="64.08984375" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.54296875" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.90625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="23" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.36328125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.1796875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.90625" style="30" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.453125" style="6" customWidth="1"/>
+    <col min="10" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="12"/>
-[...8 lines deleted...]
-      <c r="A2" s="14" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" ht="31.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...8 lines deleted...]
-      <c r="A3" s="15" t="s">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A4" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="26" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="27" t="s">
+        <v>368</v>
+      </c>
+      <c r="E5" s="9">
+        <v>0.4209</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="28">
+        <v>45951</v>
+      </c>
+      <c r="H5" s="28">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>369</v>
+      </c>
+      <c r="E6" s="9">
+        <v>0.1903</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="28">
+        <v>46000</v>
+      </c>
+      <c r="H6" s="28">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="27" t="s">
+        <v>370</v>
+      </c>
+      <c r="E7" s="9">
+        <v>0.16239999999999999</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="28">
+        <v>45978</v>
+      </c>
+      <c r="H7" s="28">
+        <v>46028</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="27" t="s">
+        <v>371</v>
+      </c>
+      <c r="E8" s="9">
+        <v>0.13969999999999999</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="28">
+        <v>46007</v>
+      </c>
+      <c r="H8" s="28">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="27" t="s">
+        <v>372</v>
+      </c>
+      <c r="E9" s="9">
+        <v>0.84960000000000002</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="28">
+        <v>46008</v>
+      </c>
+      <c r="H9" s="28">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="E10" s="9">
+        <v>0.19939999999999999</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="28">
+        <v>45985</v>
+      </c>
+      <c r="H10" s="28">
+        <v>46031</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="27" t="s">
+        <v>374</v>
+      </c>
+      <c r="E11" s="9">
+        <v>0.47789999999999999</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="28">
+        <v>46002</v>
+      </c>
+      <c r="H11" s="28">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="27" t="s">
+        <v>375</v>
+      </c>
+      <c r="E12" s="9">
+        <v>0.25850000000000001</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="28">
+        <v>45910</v>
+      </c>
+      <c r="H12" s="28">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>376</v>
+      </c>
+      <c r="E13" s="9">
+        <v>0.12509999999999999</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="28">
+        <v>45967</v>
+      </c>
+      <c r="H13" s="28">
+        <v>46038</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="27" t="s">
+        <v>377</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0.52070000000000005</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="28">
+        <v>45933</v>
+      </c>
+      <c r="H14" s="28">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="27" t="s">
+        <v>378</v>
+      </c>
+      <c r="E15" s="9">
+        <v>0.30209999999999998</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="28">
+        <v>45982</v>
+      </c>
+      <c r="H15" s="28">
+        <v>46043</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="27" t="s">
+        <v>379</v>
+      </c>
+      <c r="E16" s="9">
+        <v>1.1788000000000001</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="28">
+        <v>46003</v>
+      </c>
+      <c r="H16" s="28">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A17" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>380</v>
+      </c>
+      <c r="E17" s="9">
+        <v>7.1567999999999996</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="28">
+        <v>45968</v>
+      </c>
+      <c r="H17" s="28">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A18" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="27" t="s">
+        <v>381</v>
+      </c>
+      <c r="E18" s="9">
+        <v>0.2475</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="28">
+        <v>45916</v>
+      </c>
+      <c r="H18" s="28">
+        <v>46045</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A19" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="27" t="s">
+        <v>369</v>
+      </c>
+      <c r="E19" s="9">
+        <v>0.22750000000000001</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="28">
+        <v>45946</v>
+      </c>
+      <c r="H19" s="28">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A20" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="27" t="s">
+        <v>382</v>
+      </c>
+      <c r="E20" s="9">
+        <v>0.2999</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="28">
+        <v>45894</v>
+      </c>
+      <c r="H20" s="28">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A21" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="27" t="s">
+        <v>383</v>
+      </c>
+      <c r="E21" s="9">
+        <v>0.223</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="28">
+        <v>45987</v>
+      </c>
+      <c r="H21" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A22" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="27" t="s">
+        <v>384</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="28">
+        <v>45933</v>
+      </c>
+      <c r="H22" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A23" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="27" t="s">
+        <v>385</v>
+      </c>
+      <c r="E23" s="9">
+        <v>0.32969999999999999</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="28">
+        <v>46001</v>
+      </c>
+      <c r="H23" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A24" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="27" t="s">
+        <v>386</v>
+      </c>
+      <c r="E24" s="9">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="28">
+        <v>46038</v>
+      </c>
+      <c r="H24" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A25" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="27" t="s">
+        <v>387</v>
+      </c>
+      <c r="E25" s="9">
+        <v>0.18479999999999999</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="28">
+        <v>46003</v>
+      </c>
+      <c r="H25" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A26" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="27" t="s">
+        <v>388</v>
+      </c>
+      <c r="E26" s="9">
+        <v>0.19989999999999999</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="28">
+        <v>46045</v>
+      </c>
+      <c r="H26" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A27" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="27" t="s">
+        <v>389</v>
+      </c>
+      <c r="E27" s="9">
+        <v>0.38009999999999999</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="28">
+        <v>46057</v>
+      </c>
+      <c r="H27" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A28" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="27" t="s">
+        <v>390</v>
+      </c>
+      <c r="E28" s="9">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="28">
+        <v>45981</v>
+      </c>
+      <c r="H28" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A29" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="27" t="s">
+        <v>391</v>
+      </c>
+      <c r="E29" s="9">
+        <v>3.9600000000000003E-2</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="28">
+        <v>45965</v>
+      </c>
+      <c r="H29" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" s="27" t="s">
+        <v>392</v>
+      </c>
+      <c r="E30" s="9">
+        <v>0.4788</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="28">
+        <v>46038</v>
+      </c>
+      <c r="H30" s="28">
+        <v>46064</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="27" t="s">
+        <v>393</v>
+      </c>
+      <c r="E31" s="9">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="28">
+        <v>45988</v>
+      </c>
+      <c r="H31" s="28">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A32" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="27" t="s">
+        <v>394</v>
+      </c>
+      <c r="E32" s="9">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="28">
+        <v>46003</v>
+      </c>
+      <c r="H32" s="28">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A33" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="27" t="s">
+        <v>395</v>
+      </c>
+      <c r="E33" s="9">
+        <v>0.52600000000000002</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="28">
+        <v>45876</v>
+      </c>
+      <c r="H33" s="28">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A34" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="27" t="s">
+        <v>358</v>
+      </c>
+      <c r="E34" s="9">
+        <v>0.48980000000000001</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="28">
+        <v>45938</v>
+      </c>
+      <c r="H34" s="28">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A35" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="27" t="s">
+        <v>396</v>
+      </c>
+      <c r="E35" s="9">
+        <v>0.4385</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="28">
+        <v>46059</v>
+      </c>
+      <c r="H35" s="28">
+        <v>46073</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A36" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="27" t="s">
+        <v>397</v>
+      </c>
+      <c r="E36" s="9">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="28">
+        <v>45999</v>
+      </c>
+      <c r="H36" s="28">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A37" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="27" t="s">
+        <v>398</v>
+      </c>
+      <c r="E37" s="9">
+        <v>0.308</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="28">
+        <v>46010</v>
+      </c>
+      <c r="H37" s="28">
+        <v>46077</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A38" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="E38" s="9">
+        <v>6.9943999999999997</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="28">
+        <v>46015</v>
+      </c>
+      <c r="H38" s="28">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A39" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="27" t="s">
+        <v>400</v>
+      </c>
+      <c r="E39" s="9">
+        <v>1.9028</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="28">
+        <v>46041</v>
+      </c>
+      <c r="H39" s="28">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A40" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="27" t="s">
+        <v>341</v>
+      </c>
+      <c r="E40" s="9">
+        <v>6.5699999999999995E-2</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="28">
+        <v>45999</v>
+      </c>
+      <c r="H40" s="28">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A41" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="27" t="s">
+        <v>384</v>
+      </c>
+      <c r="E41" s="9">
+        <v>0.73150000000000004</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="28">
+        <v>45933</v>
+      </c>
+      <c r="H41" s="28">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A42" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="27" t="s">
+        <v>401</v>
+      </c>
+      <c r="E42" s="9">
+        <v>1.9728000000000001</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G42" s="28">
+        <v>46054</v>
+      </c>
+      <c r="H42" s="28">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A43" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="27" t="s">
+        <v>402</v>
+      </c>
+      <c r="E43" s="9">
+        <v>0.19020000000000001</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="28">
+        <v>46045</v>
+      </c>
+      <c r="H43" s="28">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A44" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="27" t="s">
+        <v>403</v>
+      </c>
+      <c r="E44" s="9">
+        <v>96.053700000000006</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="28">
+        <v>46037</v>
+      </c>
+      <c r="H44" s="28">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A45" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" s="27" t="s">
+        <v>404</v>
+      </c>
+      <c r="E45" s="9">
+        <v>576.6</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G45" s="28">
+        <v>46050</v>
+      </c>
+      <c r="H45" s="28">
+        <v>46086</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A46" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="E46" s="9">
+        <v>1.3109999999999999</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="28">
+        <v>45946</v>
+      </c>
+      <c r="H46" s="28">
+        <v>46092</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A47" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="27" t="s">
+        <v>406</v>
+      </c>
+      <c r="E47" s="9">
+        <v>0.37480000000000002</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="28">
+        <v>46073</v>
+      </c>
+      <c r="H47" s="28">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A48" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="27" t="s">
+        <v>407</v>
+      </c>
+      <c r="E48" s="9">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="28">
+        <v>46076</v>
+      </c>
+      <c r="H48" s="28">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A49" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="27" t="s">
+        <v>408</v>
+      </c>
+      <c r="E49" s="9">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="28">
+        <v>46092</v>
+      </c>
+      <c r="H49" s="28">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A50" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="27" t="s">
+        <v>409</v>
+      </c>
+      <c r="E50" s="9">
+        <v>0.2223</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="28">
+        <v>46051</v>
+      </c>
+      <c r="H50" s="28">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A51" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="27" t="s">
+        <v>410</v>
+      </c>
+      <c r="E51" s="9">
+        <v>0.3906</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="28">
+        <v>46064</v>
+      </c>
+      <c r="H51" s="28">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A52" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="27" t="s">
+        <v>411</v>
+      </c>
+      <c r="E52" s="9">
+        <v>377.43470000000002</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="28">
+        <v>46004</v>
+      </c>
+      <c r="H52" s="28">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A53" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="27" t="s">
+        <v>412</v>
+      </c>
+      <c r="E53" s="9">
+        <v>0.48049999999999998</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="28">
+        <v>46001</v>
+      </c>
+      <c r="H53" s="28">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A54" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="27" t="s">
+        <v>413</v>
+      </c>
+      <c r="E54" s="9">
+        <v>0.45</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="28">
+        <v>46093</v>
+      </c>
+      <c r="H54" s="28">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A55" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" s="27" t="s">
+        <v>414</v>
+      </c>
+      <c r="E55" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="28">
+        <v>46003</v>
+      </c>
+      <c r="H55" s="28">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A56" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="27" t="s">
+        <v>415</v>
+      </c>
+      <c r="E56" s="9">
+        <v>0.35020000000000001</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="28">
+        <v>46093</v>
+      </c>
+      <c r="H56" s="28">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A57" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="27" t="s">
+        <v>416</v>
+      </c>
+      <c r="E57" s="9">
+        <v>0.2006</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="28">
+        <v>46092</v>
+      </c>
+      <c r="H57" s="28">
+        <v>46104</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A58" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="27" t="s">
+        <v>417</v>
+      </c>
+      <c r="E58" s="9">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="F58" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="28">
+        <v>45972</v>
+      </c>
+      <c r="H58" s="28">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A59" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="27" t="s">
+        <v>415</v>
+      </c>
+      <c r="E59" s="9">
+        <v>0.2306</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="28">
+        <v>46104</v>
+      </c>
+      <c r="H59" s="28">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A60" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="27" t="s">
+        <v>409</v>
+      </c>
+      <c r="E60" s="9">
+        <v>0.24179999999999999</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="28">
+        <v>46105</v>
+      </c>
+      <c r="H60" s="28">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A61" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="27" t="s">
+        <v>418</v>
+      </c>
+      <c r="E61" s="9">
+        <v>0.26939999999999997</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="28">
+        <v>46097</v>
+      </c>
+      <c r="H61" s="28">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A62" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="27" t="s">
+        <v>419</v>
+      </c>
+      <c r="E62" s="9">
+        <v>0.13880000000000001</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="28">
+        <v>46003</v>
+      </c>
+      <c r="H62" s="28">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A63" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" s="27" t="s">
+        <v>420</v>
+      </c>
+      <c r="E63" s="9">
+        <v>0.1993</v>
+      </c>
+      <c r="F63" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="28">
+        <v>46105</v>
+      </c>
+      <c r="H63" s="28">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A64" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="27" t="s">
+        <v>421</v>
+      </c>
+      <c r="E64" s="9">
+        <v>5.3010000000000002</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="28">
+        <v>45905</v>
+      </c>
+      <c r="H64" s="28">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A65" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="27" t="s">
+        <v>422</v>
+      </c>
+      <c r="E65" s="9">
+        <v>6.6886000000000001</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="28">
+        <v>46044</v>
+      </c>
+      <c r="H65" s="28">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A66" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="27" t="s">
+        <v>423</v>
+      </c>
+      <c r="E66" s="9">
+        <v>0.13519999999999999</v>
+      </c>
+      <c r="F66" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="28">
+        <v>45968</v>
+      </c>
+      <c r="H66" s="28">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A67" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="27" t="s">
+        <v>424</v>
+      </c>
+      <c r="E67" s="9">
+        <v>0.87819999999999998</v>
+      </c>
+      <c r="F67" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="28">
+        <v>46092</v>
+      </c>
+      <c r="H67" s="28">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A68" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="27" t="s">
+        <v>327</v>
+      </c>
+      <c r="E68" s="9">
+        <v>0.54279999999999995</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="28">
+        <v>46105</v>
+      </c>
+      <c r="H68" s="28">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A69" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="27" t="s">
+        <v>344</v>
+      </c>
+      <c r="E69" s="9">
+        <v>0.19550000000000001</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="28">
+        <v>46114</v>
+      </c>
+      <c r="H69" s="28">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A70" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="27" t="s">
+        <v>425</v>
+      </c>
+      <c r="E70" s="9">
+        <v>0.24379999999999999</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="28">
+        <v>46112</v>
+      </c>
+      <c r="H70" s="28">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A71" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" s="27" t="s">
+        <v>426</v>
+      </c>
+      <c r="E71" s="9">
+        <v>0.1996</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="28">
+        <v>46113</v>
+      </c>
+      <c r="H71" s="28">
+        <v>46136</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A72" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D72" s="27" t="s">
+        <v>427</v>
+      </c>
+      <c r="E72" s="9">
+        <v>0.53739999999999999</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="28">
+        <v>46076</v>
+      </c>
+      <c r="H72" s="28">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A73" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" s="27" t="s">
+        <v>370</v>
+      </c>
+      <c r="E73" s="9">
+        <v>0.58409999999999995</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="28">
+        <v>46127</v>
+      </c>
+      <c r="H73" s="28">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A74" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" s="27" t="s">
+        <v>428</v>
+      </c>
+      <c r="E74" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="F74" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="28">
+        <v>46113</v>
+      </c>
+      <c r="H74" s="28">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A75" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D75" s="27" t="s">
+        <v>422</v>
+      </c>
+      <c r="E75" s="9">
+        <v>1.1865000000000001</v>
+      </c>
+      <c r="F75" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="28">
+        <v>46041</v>
+      </c>
+      <c r="H75" s="28">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A76" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" s="27" t="s">
+        <v>429</v>
+      </c>
+      <c r="E76" s="9">
+        <v>9.8521999999999998</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="28">
+        <v>46101</v>
+      </c>
+      <c r="H76" s="28">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A77" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" s="27" t="s">
+        <v>430</v>
+      </c>
+      <c r="E77" s="9">
+        <v>1.2000999999999999</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="28">
+        <v>46105</v>
+      </c>
+      <c r="H77" s="28">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A78" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="B78" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="27" t="s">
+        <v>431</v>
+      </c>
+      <c r="E78" s="9">
+        <v>0.28970000000000001</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="28">
+        <v>45999</v>
+      </c>
+      <c r="H78" s="28">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A79" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" s="27" t="s">
+        <v>427</v>
+      </c>
+      <c r="E79" s="9">
+        <v>0.50049999999999994</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="28">
+        <v>46108</v>
+      </c>
+      <c r="H79" s="28">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A80" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" s="27" t="s">
+        <v>432</v>
+      </c>
+      <c r="E80" s="9">
+        <v>0.84240000000000004</v>
+      </c>
+      <c r="F80" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="28">
+        <v>46129</v>
+      </c>
+      <c r="H80" s="28">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A81" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D81" s="27" t="s">
+        <v>400</v>
+      </c>
+      <c r="E81" s="9">
+        <v>0.25869999999999999</v>
+      </c>
+      <c r="F81" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="28">
+        <v>46140</v>
+      </c>
+      <c r="H81" s="28">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A82" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="B82" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="27" t="s">
+        <v>433</v>
+      </c>
+      <c r="E82" s="9">
+        <v>1.0004</v>
+      </c>
+      <c r="F82" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="28">
+        <v>46063</v>
+      </c>
+      <c r="H82" s="28">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A83" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="27" t="s">
+        <v>434</v>
+      </c>
+      <c r="E83" s="9">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="F83" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="28">
+        <v>46142</v>
+      </c>
+      <c r="H83" s="28">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A84" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="B84" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" s="27" t="s">
+        <v>518</v>
+      </c>
+      <c r="E84" s="9">
+        <v>0.43519999999999998</v>
+      </c>
+      <c r="F84" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="28">
+        <v>46204</v>
+      </c>
+      <c r="H84" s="28">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A85" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" s="27" t="s">
+        <v>380</v>
+      </c>
+      <c r="E85" s="9">
+        <v>8.2286000000000001</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="28">
+        <v>45996</v>
+      </c>
+      <c r="H85" s="28">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A86" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="B86" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" s="27" t="s">
+        <v>435</v>
+      </c>
+      <c r="E86" s="9">
+        <v>319.77850000000001</v>
+      </c>
+      <c r="F86" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="28">
+        <v>46076</v>
+      </c>
+      <c r="H86" s="28">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A87" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" s="27" t="s">
+        <v>436</v>
+      </c>
+      <c r="E87" s="9">
+        <v>1.3863000000000001</v>
+      </c>
+      <c r="F87" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="28">
+        <v>46099</v>
+      </c>
+      <c r="H87" s="28">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A88" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="B88" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88" s="27" t="s">
+        <v>383</v>
+      </c>
+      <c r="E88" s="9">
+        <v>0.70499999999999996</v>
+      </c>
+      <c r="F88" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="28">
+        <v>46160</v>
+      </c>
+      <c r="H88" s="28">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A89" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" s="27" t="s">
+        <v>361</v>
+      </c>
+      <c r="E89" s="9">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="28">
+        <v>46092</v>
+      </c>
+      <c r="H89" s="28">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A90" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="B90" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D90" s="27" t="s">
+        <v>437</v>
+      </c>
+      <c r="E90" s="9">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="F90" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="28">
+        <v>46149</v>
+      </c>
+      <c r="H90" s="28">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A91" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="27" t="s">
         <v>321</v>
       </c>
-      <c r="B3" s="15"/>
-[...40 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="E91" s="9">
+        <v>0.19919999999999999</v>
+      </c>
+      <c r="F91" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="28">
+        <v>46142</v>
+      </c>
+      <c r="H91" s="28">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A92" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="B92" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D92" s="27" t="s">
+        <v>324</v>
+      </c>
+      <c r="E92" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="F92" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="28">
+        <v>46150</v>
+      </c>
+      <c r="H92" s="28">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A93" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93" s="27" t="s">
+        <v>327</v>
+      </c>
+      <c r="E93" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="F93" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="28">
+        <v>46140</v>
+      </c>
+      <c r="H93" s="28">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A94" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="B94" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="27" t="s">
+        <v>330</v>
+      </c>
+      <c r="E94" s="9">
+        <v>0.26400000000000001</v>
+      </c>
+      <c r="F94" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="28">
+        <v>46154</v>
+      </c>
+      <c r="H94" s="28">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A95" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="C95" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="D95" s="27" t="s">
+        <v>333</v>
+      </c>
+      <c r="E95" s="9">
+        <v>0.2525</v>
+      </c>
+      <c r="F95" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="28">
+        <v>46140</v>
+      </c>
+      <c r="H95" s="28">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A96" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="B96" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="C96" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="D96" s="27" t="s">
+        <v>336</v>
+      </c>
+      <c r="E96" s="9">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="28">
+        <v>46177</v>
+      </c>
+      <c r="H96" s="28">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A97" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97" s="27" t="s">
+        <v>338</v>
+      </c>
+      <c r="E97" s="9">
+        <v>0.58089999999999997</v>
+      </c>
+      <c r="F97" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="28">
+        <v>46149</v>
+      </c>
+      <c r="H97" s="28">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A98" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="B98" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="C98" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="D98" s="27" t="s">
+        <v>341</v>
+      </c>
+      <c r="E98" s="9">
+        <v>0.15129999999999999</v>
+      </c>
+      <c r="F98" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="28">
+        <v>46175</v>
+      </c>
+      <c r="H98" s="28">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A99" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="C99" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="D99" s="27" t="s">
+        <v>344</v>
+      </c>
+      <c r="E99" s="9">
+        <v>0.60740000000000005</v>
+      </c>
+      <c r="F99" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="28">
+        <v>46177</v>
+      </c>
+      <c r="H99" s="28">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A100" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" s="27" t="s">
+        <v>347</v>
+      </c>
+      <c r="E100" s="9">
+        <v>0.1981</v>
+      </c>
+      <c r="F100" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="28">
+        <v>46168</v>
+      </c>
+      <c r="H100" s="28">
+        <v>46196</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A101" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>349</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D101" s="27" t="s">
+        <v>350</v>
+      </c>
+      <c r="E101" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="F101" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="28">
+        <v>46148</v>
+      </c>
+      <c r="H101" s="28">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A102" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="B102" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" s="27" t="s">
+        <v>350</v>
+      </c>
+      <c r="E102" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="F102" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="28">
+        <v>46148</v>
+      </c>
+      <c r="H102" s="28">
+        <v>46197</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A103" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="B103" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" s="27" t="s">
+        <v>355</v>
+      </c>
+      <c r="E103" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="28">
+        <v>46113</v>
+      </c>
+      <c r="H103" s="28">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A104" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="B104" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" s="27" t="s">
+        <v>358</v>
+      </c>
+      <c r="E104" s="9">
+        <v>0.20369999999999999</v>
+      </c>
+      <c r="F104" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="28">
+        <v>46167</v>
+      </c>
+      <c r="H104" s="28">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A105" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="B105" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D105" s="27" t="s">
+        <v>361</v>
+      </c>
+      <c r="E105" s="9">
+        <v>7.0087000000000002</v>
+      </c>
+      <c r="F105" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="28">
+        <v>46177</v>
+      </c>
+      <c r="H105" s="28">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A106" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="B106" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D106" s="27" t="s">
+        <v>364</v>
+      </c>
+      <c r="E106" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="F106" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="28">
+        <v>46184</v>
+      </c>
+      <c r="H106" s="28">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A107" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="B107" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107" s="27" t="s">
+        <v>440</v>
+      </c>
+      <c r="E107" s="9">
+        <v>105.70910000000001</v>
+      </c>
+      <c r="F107" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="28">
+        <v>46125</v>
+      </c>
+      <c r="H107" s="28">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A108" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="B108" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D108" s="27" t="s">
+        <v>443</v>
+      </c>
+      <c r="E108" s="9">
+        <v>98.562299999999993</v>
+      </c>
+      <c r="F108" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="28">
+        <v>46009</v>
+      </c>
+      <c r="H108" s="28">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A109" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="C109" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="D109" s="27" t="s">
+        <v>446</v>
+      </c>
+      <c r="E109" s="9">
+        <v>0.1993</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="28">
+        <v>46183</v>
+      </c>
+      <c r="H109" s="28">
+        <v>46208</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A110" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="B110" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="27" t="s">
+        <v>427</v>
+      </c>
+      <c r="E110" s="9">
+        <v>0.12180000000000001</v>
+      </c>
+      <c r="F110" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="28">
+        <v>46190</v>
+      </c>
+      <c r="H110" s="28">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A111" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="B111" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D111" s="27" t="s">
+        <v>451</v>
+      </c>
+      <c r="E111" s="9">
+        <v>0.29210000000000003</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="28">
+        <v>46150</v>
+      </c>
+      <c r="H111" s="28">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A112" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="C112" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="D10" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="D112" s="27" t="s">
+        <v>454</v>
+      </c>
+      <c r="E112" s="9">
+        <v>0.2455</v>
+      </c>
+      <c r="F112" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="28">
+        <v>46192</v>
+      </c>
+      <c r="H112" s="28">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A113" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="27" t="s">
+        <v>321</v>
+      </c>
+      <c r="E113" s="9">
+        <v>0.18509999999999999</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="28">
+        <v>46190</v>
+      </c>
+      <c r="H113" s="28">
+        <v>46213</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A114" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="B114" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114" s="27" t="s">
+        <v>459</v>
+      </c>
+      <c r="E114" s="9">
+        <v>0.29299999999999998</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="28">
+        <v>46150</v>
+      </c>
+      <c r="H114" s="28">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A115" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="B115" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" s="27" t="s">
+        <v>462</v>
+      </c>
+      <c r="E115" s="9">
+        <v>0.1832</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="28">
+        <v>46153</v>
+      </c>
+      <c r="H115" s="28">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A116" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="B116" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D116" s="27" t="s">
+        <v>418</v>
+      </c>
+      <c r="E116" s="9">
+        <v>0.3155</v>
+      </c>
+      <c r="F116" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="28">
+        <v>46181</v>
+      </c>
+      <c r="H116" s="28">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A117" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D117" s="27" t="s">
+        <v>424</v>
+      </c>
+      <c r="E117" s="9">
+        <v>0.51</v>
+      </c>
+      <c r="F117" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="28">
+        <v>46153</v>
+      </c>
+      <c r="H117" s="28">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A118" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="B118" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D118" s="27" t="s">
+        <v>426</v>
+      </c>
+      <c r="E118" s="9">
+        <v>0.85270000000000001</v>
+      </c>
+      <c r="F118" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="28">
+        <v>46211</v>
+      </c>
+      <c r="H118" s="28">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A119" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="B119" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="C119" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="D119" s="27" t="s">
+        <v>471</v>
+      </c>
+      <c r="E119" s="9">
+        <v>6.1387</v>
+      </c>
+      <c r="F119" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="28">
+        <v>46121</v>
+      </c>
+      <c r="H119" s="28">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A120" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="B120" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D120" s="27" t="s">
+        <v>474</v>
+      </c>
+      <c r="E120" s="9">
+        <v>0.19980000000000001</v>
+      </c>
+      <c r="F120" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="28">
+        <v>46216</v>
+      </c>
+      <c r="H120" s="28">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A121" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="B121" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="C121" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="D12" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="D121" s="27" t="s">
+        <v>446</v>
+      </c>
+      <c r="E121" s="9">
+        <v>0.89429999999999998</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="28">
+        <v>46211</v>
+      </c>
+      <c r="H121" s="28">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A122" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="B122" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="C122" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="19" t="s">
-[...48 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="D122" s="27" t="s">
+        <v>479</v>
+      </c>
+      <c r="E122" s="9">
+        <v>0.25080000000000002</v>
+      </c>
+      <c r="F122" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="28">
+        <v>46178</v>
+      </c>
+      <c r="H122" s="28">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A123" s="6" t="s">
+        <v>480</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="C123" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="D15" s="19" t="s">
-[...48 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="D123" s="27" t="s">
+        <v>388</v>
+      </c>
+      <c r="E123" s="9">
+        <v>0.23319999999999999</v>
+      </c>
+      <c r="F123" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="28">
+        <v>46218</v>
+      </c>
+      <c r="H123" s="28">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A124" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D124" s="27" t="s">
+        <v>484</v>
+      </c>
+      <c r="E124" s="9">
+        <v>0.19059999999999999</v>
+      </c>
+      <c r="F124" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="28">
+        <v>46064</v>
+      </c>
+      <c r="H124" s="28">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A125" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="B125" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="C125" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C18" s="13" t="s">
+      <c r="D125" s="27" t="s">
+        <v>487</v>
+      </c>
+      <c r="E125" s="9">
+        <v>0.1346</v>
+      </c>
+      <c r="F125" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="28">
+        <v>46150</v>
+      </c>
+      <c r="H125" s="28">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A126" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="B126" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D126" s="27" t="s">
+        <v>490</v>
+      </c>
+      <c r="E126" s="9">
+        <v>6.8514999999999997</v>
+      </c>
+      <c r="F126" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="28">
+        <v>46169</v>
+      </c>
+      <c r="H126" s="28">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A127" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="B127" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="C127" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="D18" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C19" s="13" t="s">
+      <c r="D127" s="27" t="s">
+        <v>493</v>
+      </c>
+      <c r="E127" s="9">
+        <v>0.1497</v>
+      </c>
+      <c r="F127" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="28">
+        <v>46106</v>
+      </c>
+      <c r="H127" s="28">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A128" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="B128" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D128" s="27" t="s">
+        <v>496</v>
+      </c>
+      <c r="E128" s="9">
+        <v>0.21240000000000001</v>
+      </c>
+      <c r="F128" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="28">
+        <v>46121</v>
+      </c>
+      <c r="H128" s="28">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A129" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="B129" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" s="27" t="s">
+        <v>499</v>
+      </c>
+      <c r="E129" s="9">
+        <v>1.0669999999999999</v>
+      </c>
+      <c r="F129" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="G129" s="28">
+        <v>46195</v>
+      </c>
+      <c r="H129" s="28">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A130" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="B130" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" s="27" t="s">
+        <v>503</v>
+      </c>
+      <c r="E130" s="9">
+        <v>0.48799999999999999</v>
+      </c>
+      <c r="F130" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="28">
+        <v>46190</v>
+      </c>
+      <c r="H130" s="28">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A131" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>505</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" s="27" t="s">
+        <v>506</v>
+      </c>
+      <c r="E131" s="9">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="F131" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="28">
+        <v>46192</v>
+      </c>
+      <c r="H131" s="28">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A132" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="B132" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="C132" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D19" s="19" t="s">
-[...100 lines deleted...]
-      <c r="C23" s="13" t="s">
+      <c r="D132" s="27" t="s">
+        <v>509</v>
+      </c>
+      <c r="E132" s="9">
+        <v>0.2069</v>
+      </c>
+      <c r="F132" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="28">
+        <v>46150</v>
+      </c>
+      <c r="H132" s="28">
+        <v>46225</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A133" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="B133" s="6" t="s">
+        <v>511</v>
+      </c>
+      <c r="C133" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D23" s="19" t="s">
-[...2148 lines deleted...]
-      <c r="A106" s="11" t="s">
+      <c r="D133" s="27" t="s">
+        <v>512</v>
+      </c>
+      <c r="E133" s="9">
+        <v>0.30009999999999998</v>
+      </c>
+      <c r="F133" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="28">
+        <v>46211</v>
+      </c>
+      <c r="H133" s="28">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A134" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="E106" s="21" t="s">
-[...3 lines deleted...]
-        <v>443</v>
+      <c r="D134" s="27"/>
+      <c r="E134" s="29">
+        <v>1702.6467999999995</v>
+      </c>
+      <c r="G134" s="28"/>
+      <c r="H134" s="11">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
-  <phoneticPr fontId="6" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="D4" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17D509DD-F9D3-4AE4-8F6D-5626C0D94F16}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:E47"/>
+  <dimension ref="A1:E49"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="48.33203125" style="22" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.5546875" style="22"/>
+    <col min="1" max="1" width="47.453125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.90625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.26953125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.7265625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="29.36328125" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="11" width="8.54296875" style="6"/>
+    <col min="12" max="12" width="10.54296875" style="6" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.54296875" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
-    <row r="2" spans="1:5" ht="31.35" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:5" ht="31.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="23"/>
-[...14 lines deleted...]
-      <c r="A4" s="24" t="s">
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+    </row>
+    <row r="4" spans="1:5" s="18" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="25" t="s">
+      <c r="B4" s="15" t="s">
         <v>94</v>
       </c>
-      <c r="C4" s="26" t="s">
+      <c r="C4" s="16" t="s">
         <v>95</v>
       </c>
-      <c r="D4" s="24" t="s">
+      <c r="D4" s="14" t="s">
         <v>96</v>
       </c>
-      <c r="E4" s="27" t="s">
+      <c r="E4" s="17" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A5" s="22" t="s">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A5" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="22" t="s">
+      <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="29">
+      <c r="C5" s="9">
         <v>29</v>
       </c>
-      <c r="D5" s="22" t="s">
+      <c r="D5" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="E5" s="30">
+      <c r="E5" s="19">
         <v>43822</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A6" s="22" t="s">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A6" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="29">
+      <c r="C6" s="9">
         <v>5</v>
       </c>
-      <c r="D6" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="30">
+      <c r="D6" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="19">
         <v>44441</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A7" s="22" t="s">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="22" t="s">
+      <c r="B7" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="29">
+      <c r="C7" s="9">
         <v>5</v>
       </c>
-      <c r="D7" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="30">
+      <c r="D7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="19">
         <v>44766</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A8" s="22" t="s">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A8" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="29">
+      <c r="C8" s="9">
         <v>60</v>
       </c>
-      <c r="D8" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="30">
+      <c r="D8" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19">
         <v>44825</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A9" s="22" t="s">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="B9" s="22" t="s">
+      <c r="B9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="9">
         <v>250</v>
       </c>
-      <c r="D9" s="22" t="s">
+      <c r="D9" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="19">
         <v>45118</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A10" s="22" t="s">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="B10" s="22" t="s">
+      <c r="B10" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="29">
+      <c r="C10" s="9">
         <v>320</v>
       </c>
-      <c r="D10" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="30">
+      <c r="D10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="19">
         <v>45131</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A11" s="22" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B11" s="22" t="s">
+      <c r="B11" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="29">
+      <c r="C11" s="9">
         <v>90</v>
       </c>
-      <c r="D11" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="30">
+      <c r="D11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="19">
         <v>45291</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A12" s="22" t="s">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="B12" s="22" t="s">
+      <c r="B12" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="29">
+      <c r="C12" s="9">
         <v>414</v>
       </c>
-      <c r="D12" s="22" t="s">
+      <c r="D12" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="19">
         <v>45302</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A13" s="22" t="s">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="B13" s="22" t="s">
+      <c r="B13" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="29">
+      <c r="C13" s="9">
         <v>77</v>
       </c>
-      <c r="D13" s="22" t="s">
+      <c r="D13" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="19">
         <v>45362</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A14" s="22" t="s">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A14" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="B14" s="22" t="s">
+      <c r="B14" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="9">
+        <v>285</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E14" s="19">
+        <v>45519</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="9">
+        <v>228</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E15" s="19">
+        <v>45562</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="9">
+        <v>118.8</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="19">
+        <v>45616</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A17" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="29">
-[...13 lines deleted...]
-      <c r="B15" s="22" t="s">
+      <c r="C17" s="9">
+        <v>450</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="19">
+        <v>45643</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A18" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="29">
-[...2 lines deleted...]
-      <c r="D15" s="22" t="s">
+      <c r="C18" s="9">
+        <v>254</v>
+      </c>
+      <c r="D18" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="E15" s="30">
-[...7 lines deleted...]
-      <c r="B16" s="22" t="s">
+      <c r="E18" s="19">
+        <v>45644</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="9">
+        <v>108</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E19" s="19">
+        <v>45649</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="9">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="19">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A21" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="9">
+        <v>280</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="19">
+        <v>45694</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A22" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="9">
+        <v>172</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="19">
+        <v>45727</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A23" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="9">
+        <v>80</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="19">
+        <v>45756</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A24" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="9">
+        <v>190</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="19">
+        <v>45763</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A25" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" s="9">
+        <v>25</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E25" s="19">
+        <v>45765</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A26" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B26" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="29">
-[...2 lines deleted...]
-      <c r="D16" s="22" t="s">
+      <c r="C26" s="9">
+        <v>240</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="19">
+        <v>45776</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A27" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="9">
+        <v>31</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="19">
+        <v>45827</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A28" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="9">
+        <v>27</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="19">
+        <v>45862</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A29" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="9">
+        <v>105</v>
+      </c>
+      <c r="D29" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="E16" s="30">
-[...7 lines deleted...]
-      <c r="B17" s="22" t="s">
+      <c r="E29" s="19">
+        <v>45951</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A30" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="9">
+        <v>300</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="19">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A31" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="9">
+        <v>108</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" s="19">
+        <v>46007</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A32" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="9">
+        <v>247</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E32" s="19">
+        <v>46010</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A33" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B33" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="29">
-[...13 lines deleted...]
-      <c r="B18" s="22" t="s">
+      <c r="C33" s="9">
+        <v>205</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="19">
+        <v>46014</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A34" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="9">
+        <v>288</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" s="19">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A35" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" s="9">
+        <v>133</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E35" s="19">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A36" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="B36" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="29">
-[...13 lines deleted...]
-      <c r="B19" s="22" t="s">
+      <c r="C36" s="9">
+        <v>55</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="19">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A37" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="9">
+        <v>30</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="19">
+        <v>46085</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A38" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" s="9">
+        <v>440</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="19">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A39" s="20" t="s">
+        <v>297</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" s="9">
+        <v>75</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="19">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A40" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="9">
+        <v>135</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="19">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A41" s="20" t="s">
+        <v>152</v>
+      </c>
+      <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="29">
-[...2 lines deleted...]
-      <c r="D19" s="22" t="s">
+      <c r="C41" s="9">
+        <v>300</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="19">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A42" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="9">
+        <v>300</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="19">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A43" s="20" t="s">
+        <v>298</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" s="9">
+        <v>690</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="19">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A44" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="9">
+        <v>100</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="19">
+        <v>46176</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A45" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="9">
+        <v>281</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E45" s="19">
+        <v>46178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A46" s="6" t="s">
+        <v>514</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="9">
+        <v>320</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="19">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A47" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="9">
+        <v>435</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="19">
+        <v>46227</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A48" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" s="9">
+        <v>200</v>
+      </c>
+      <c r="D48" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="E19" s="30">
-[...463 lines deleted...]
-      <c r="A47" s="32" t="s">
+      <c r="E48" s="19">
+        <v>46232</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A49" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="C47" s="33">
-        <v>7643.2111000000004</v>
+      <c r="C49" s="21">
+        <v>8494</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
-  <phoneticPr fontId="6" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <conditionalFormatting sqref="A39">
-    <cfRule type="duplicateValues" dxfId="5" priority="4"/>
-    <cfRule type="expression" dxfId="4" priority="5">
+    <cfRule type="duplicateValues" dxfId="28" priority="4"/>
+    <cfRule type="expression" dxfId="27" priority="5">
       <formula>$B39=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="3" priority="6"/>
+    <cfRule type="duplicateValues" dxfId="26" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A41 A43">
-    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
-    <cfRule type="expression" dxfId="1" priority="2">
+    <cfRule type="duplicateValues" dxfId="25" priority="1"/>
+    <cfRule type="expression" dxfId="24" priority="2">
       <formula>$B41=1</formula>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="0" priority="3"/>
+    <cfRule type="duplicateValues" dxfId="23" priority="3"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1837E23-2EB2-4CF7-AAE7-B6789B654D68}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:D87"/>
+  <dimension ref="A1:D85"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="46.5546875" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="45.36328125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.90625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.26953125" style="9" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.7265625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="54.81640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="25.8" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A1" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4" ht="31.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+    </row>
+    <row r="3" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A4" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A5" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="9">
+        <v>1400</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A6" s="10" t="s">
+        <v>300</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="9">
+        <v>280</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A7" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="34"/>
-[...4 lines deleted...]
-      <c r="A2" s="35" t="s">
+      <c r="B7" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="9">
+        <v>64</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A8" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="9">
+        <v>250</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A9" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="B2" s="35"/>
-[...18 lines deleted...]
-      <c r="C4" s="38" t="s">
+      <c r="B9" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="9">
+        <v>224</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A10" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="9">
+        <v>252</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A11" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="9">
+        <v>75</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A12" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="9">
+        <v>600</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A13" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="9">
+        <v>400</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A14" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="9">
+        <v>1000</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="9">
+        <v>775</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A16" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="9">
+        <v>100</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A17" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="9">
+        <v>240</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A18" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="9">
+        <v>1400</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A19" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="9">
+        <v>205</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A20" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" s="9">
+        <v>350</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A21" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="9">
+        <v>704</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A22" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="9">
+        <v>66</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A23" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="9">
+        <v>284</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A24" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="9">
+        <v>440</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A25" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="9">
         <v>95</v>
       </c>
-      <c r="D4" s="37" t="s">
-[...7 lines deleted...]
-      <c r="B5" s="2" t="s">
+      <c r="D25" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A26" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="B26" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="10">
-[...2 lines deleted...]
-      <c r="D5" s="2" t="s">
+      <c r="C26" s="9">
+        <v>800</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A27" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="9">
+        <v>357</v>
+      </c>
+      <c r="D27" s="6" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B6" s="2" t="s">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A28" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="9">
+        <v>125</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A29" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="10">
-[...2 lines deleted...]
-      <c r="D6" s="2" t="s">
+      <c r="C29" s="9">
+        <v>350</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A30" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="9">
+        <v>77</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A31" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="9">
+        <v>150</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A32" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="9">
+        <v>399</v>
+      </c>
+      <c r="D32" s="6" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B7" s="2" t="s">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A33" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="9">
+        <v>60</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A34" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="9">
+        <v>300</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A35" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="9">
+        <v>380</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A36" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="9">
+        <v>250</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A37" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="B37" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C7" s="10">
-[...7 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="C37" s="9">
+        <v>450</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A38" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="9">
+        <v>600</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A39" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="9">
+        <v>250</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A40" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="9">
+        <v>585</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A41" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="9">
+        <v>138</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A42" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="9">
+        <v>256</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A43" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="9">
+        <v>100</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A44" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="9">
+        <v>600</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A45" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C45" s="9">
+        <v>150</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A46" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="9">
+        <v>120</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A47" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="9">
+        <v>350</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A48" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" s="9">
+        <v>230</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A49" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C49" s="9">
+        <v>60</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A50" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="9">
+        <v>100</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A51" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" s="9">
+        <v>634</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A52" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="9">
+        <v>150</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A53" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B53" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" s="9">
+        <v>550</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A54" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" s="9">
+        <v>450</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A55" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="9">
+        <v>363</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A56" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="9">
+        <v>360</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A57" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" s="9">
+        <v>90</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A58" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="9">
+        <v>350</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A59" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" s="9">
+        <v>288</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A60" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C60" s="9">
+        <v>300</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A61" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" s="9">
+        <v>490</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A62" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="9">
+        <v>300</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A63" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="9">
+        <v>400</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A64" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" s="9">
+        <v>700</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A65" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C65" s="9">
+        <v>120</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A66" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" s="9">
+        <v>700</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A67" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" s="9">
+        <v>500</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A68" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="9">
+        <v>436.5</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A69" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C69" s="9">
+        <v>1000</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A70" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="9">
+        <v>1152</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A71" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" s="9">
+        <v>230</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A72" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" s="9">
+        <v>1100</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A73" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="9">
+        <v>62</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A74" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" s="9">
+        <v>936</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A75" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C75" s="9">
+        <v>120</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A76" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" s="9">
+        <v>265</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A77" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C77" s="9">
         <v>250</v>
       </c>
-      <c r="D8" s="2" t="s">
-[...13 lines deleted...]
-      <c r="D9" s="2" t="s">
+      <c r="D77" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A78" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="B78" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C78" s="9">
+        <v>300</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A79" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C79" s="9">
+        <v>600</v>
+      </c>
+      <c r="D79" s="6" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B10" s="2" t="s">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A80" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C80" s="9">
+        <v>450</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A81" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C81" s="9">
+        <v>108</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A82" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="B82" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C82" s="9">
+        <v>70</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A83" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="B83" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="10">
-[...10 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="C83" s="9">
+        <v>1500</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A84" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="B84" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="10">
-[...44 lines deleted...]
-      <c r="D14" s="2" t="s">
+      <c r="C84" s="9">
+        <v>500</v>
+      </c>
+      <c r="D84" s="6" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
-[...594 lines deleted...]
-      <c r="C57" s="10">
+    <row r="85" spans="1:4" s="11" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="D57" s="2" t="s">
-[...414 lines deleted...]
-        <v>32565.5</v>
+      <c r="C85" s="12">
+        <v>32265.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
-  <phoneticPr fontId="6" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EDi Document" ma:contentTypeID="0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015" ma:contentTypeVersion="861" ma:contentTypeDescription="Any document other than an email or document link" ma:contentTypeScope="" ma:versionID="79d00fca72bde5db372f25aa9c6110d4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xmlns:ns3="fea560b0-206f-46eb-a9d8-4504da3da1d2" xmlns:ns4="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xmlns:ns5="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xmlns:ns6="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" xmlns:ns7="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8487099320925c2828261db25e76c4e8" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
+    <xsd:import namespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <xsd:import namespace="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+    <xsd:import namespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <xsd:import namespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <xsd:import namespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048"/>
+    <xsd:import namespace="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:c275726743ff40b1bd16afcbde5101e0" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDate" minOccurs="0"/>
+                <xsd:element ref="ns2:m580224f57af48d5998ad1d627b3f8a6" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_VitalDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:EDi_BCPDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:CER_DocumentGUID" minOccurs="0"/>
+                <xsd:element ref="ns5:EDi1_DocID" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_DLM" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:aa7cfb7b7c8a4cdc88e464a139bfbbb5" minOccurs="0"/>
+                <xsd:element ref="ns2:jfdbf192cf3e432bae7ead6b01437832" minOccurs="0"/>
+                <xsd:element ref="ns2:g1c5c8a5ed744825af876dc81dccc5dd" minOccurs="0"/>
+                <xsd:element ref="ns2:fbf5ba1606af44cc8a6bbbd47132b0ab" minOccurs="0"/>
+                <xsd:element ref="ns2:i0f84bba906045b4af568ee102a52dcb" minOccurs="0"/>
+                <xsd:element ref="ns7:Documenttype" minOccurs="0"/>
+                <xsd:element ref="ns7:Segment" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns7:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDescription" ma:index="11" nillable="true" ma:displayName="Document Description" ma:default="" ma:description="Document Description." ma:internalName="EDi_DocumentDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="c275726743ff40b1bd16afcbde5101e0" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="c275726743ff40b1bd16afcbde5101e0" ma:taxonomyFieldName="EDi_DocumentKeywords" ma:displayName="Document Keywords" ma:readOnly="false" ma:default="" ma:fieldId="{c2757267-43ff-40b1-bd16-afcbde5101e0}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDate" ma:index="16" nillable="true" ma:displayName="Document Date" ma:default="[today]" ma:description="Original Date of the Document." ma:format="DateOnly" ma:internalName="EDi_DocumentDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="m580224f57af48d5998ad1d627b3f8a6" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="m580224f57af48d5998ad1d627b3f8a6" ma:taxonomyFieldName="CER_Agency" ma:displayName="Agency" ma:readOnly="false" ma:default="" ma:fieldId="{6580224f-57af-48d5-998a-d1d627b3f8a6}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0f908e50-4941-4432-a5bc-5464d577a362" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_VitalDocument" ma:index="19" nillable="true" ma:displayName="Vital Document" ma:default="No" ma:description="Is this a vital business document?" ma:format="Dropdown" ma:internalName="EDi_VitalDocument" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_RecordNumber" ma:index="24" nillable="true" ma:displayName="Record Number" ma:default="" ma:description="Enter any external reference numbers." ma:internalName="EDi_RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DLM" ma:index="26" nillable="true" ma:displayName="File DLM" ma:default="None" ma:description="Information management markers and caveats can only be applied to OFFICIAL: Sensitive or PROTECTED information, when necessary." ma:format="RadioButtons" ma:internalName="CER_DLM">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="None"/>
+          <xsd:enumeration value="Personal privacy"/>
+          <xsd:enumeration value="Legal privilege"/>
+          <xsd:enumeration value="Legislative secrecy"/>
+          <xsd:enumeration value="Cabinet"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileClassification" ma:index="27" nillable="true" ma:displayName="File Classification" ma:default="OFFICIAL" ma:description="Select the appropriate security classification. The system is rated to maximum of PROTECTED." ma:format="RadioButtons" ma:internalName="CER_FileClassification">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL: Sensitive"/>
+          <xsd:enumeration value="PROTECTED"/>
+          <xsd:enumeration value="UNOFFICIAL"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileStatus" ma:index="28" nillable="true" ma:displayName="File Status" ma:default="Open" ma:format="RadioButtons" ma:internalName="CER_FileStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Open"/>
+          <xsd:enumeration value="Closed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:index="32" nillable="true" ma:taxonomy="true" ma:internalName="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:taxonomyFieldName="CER_Client" ma:displayName="Client" ma:default="" ma:fieldId="{aa7cfb7b-7c8a-4cdc-88e4-64a139bfbbb5}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="19a43a92-e145-45da-907d-30d9c1c24101" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="jfdbf192cf3e432bae7ead6b01437832" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="jfdbf192cf3e432bae7ead6b01437832" ma:taxonomyFieldName="CER_FileKeywords" ma:displayName="File Keywords" ma:default="" ma:fieldId="{3fdbf192-cf3e-432b-ae7e-ad6b01437832}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="g1c5c8a5ed744825af876dc81dccc5dd" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="g1c5c8a5ed744825af876dc81dccc5dd" ma:taxonomyFieldName="CER_State" ma:displayName="State" ma:default="" ma:fieldId="{01c5c8a5-ed74-4825-af87-6dc81dccc5dd}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="a9130a4c-2414-44de-bf19-0a462096b5ec" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:taxonomyFieldName="CER_Scheme" ma:displayName="Scheme" ma:default="" ma:fieldId="{fbf5ba16-06af-44cc-8a6b-bbd47132b0ab}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="7ff3da5f-6c54-49cc-aabb-e0080ce1ebed" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i0f84bba906045b4af568ee102a52dcb" ma:index="37" nillable="true" ma:taxonomy="true" ma:internalName="i0f84bba906045b4af568ee102a52dcb" ma:taxonomyFieldName="RevIMBCS" ma:displayName="Business Activity" ma:indexed="true" ma:default="" ma:fieldId="{20f84bba-9060-45b4-af56-8ee102a52dcb}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="cb773ad8-1bb2-40a7-b425-e5f5ef8677fd" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fea560b0-206f-46eb-a9d8-4504da3da1d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAllLabel" ma:readOnly="false" ma:showField="CatchAllDataLabel" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi_BCPDocument" ma:index="20" nillable="true" ma:displayName="BCP Document" ma:default="No" ma:description="Is this document required as part of the Business Continuity Plan or Disaster Recovery Strategy?&lt;!-- Field: EDi --&gt;" ma:format="Dropdown" ma:internalName="EDi_BCPDocument" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DocumentGUID" ma:index="21" nillable="true" ma:displayName="Document GUID" ma:description="CRM Document GUID" ma:hidden="true" ma:internalName="CER_DocumentGUID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi1_DocID" ma:index="22" nillable="true" ma:displayName="EDi1_DocID" ma:description="Document ID from EDi v1" ma:hidden="true" ma:internalName="EDi1_DocID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="23" nillable="true" ma:displayName="EDi1_DocID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl0" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Documenttype" ma:index="38" nillable="true" ma:displayName="Document type" ma:format="Dropdown" ma:internalName="Documenttype">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Meeting minutes"/>
+          <xsd:enumeration value="Templates"/>
+          <xsd:enumeration value="Evaluation"/>
+          <xsd:enumeration value="HR"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Segment" ma:index="39" nillable="true" ma:displayName="Category" ma:format="Dropdown" ma:internalName="Segment">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="ACCU"/>
+          <xsd:enumeration value="Carbon Markets"/>
+          <xsd:enumeration value="Compliance"/>
+          <xsd:enumeration value="Corporate, Legal and CEO"/>
+          <xsd:enumeration value="Digital Services"/>
+          <xsd:enumeration value="NGER and Safeguard"/>
+          <xsd:enumeration value="NRM"/>
+          <xsd:enumeration value="PGO"/>
+          <xsd:enumeration value="RET and REGO"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="40" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="41" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="43" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="44" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="45" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="46" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="47" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </m580224f57af48d5998ad1d627b3f8a6>
+    <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
+    <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
+    <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g1c5c8a5ed744825af876dc81dccc5dd>
+    <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-759</_dlc_DocId>
+    <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
+    <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
+    <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">LRET</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d2fb7dd3-b0cf-409c-b56b-719140036095</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Website</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de827eaf-f7a3-4176-8f93-379c9f475bb6</TermId>
+        </TermInfo>
+      </Terms>
+    </jfdbf192cf3e432bae7ead6b01437832>
+    <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">RET</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a9e05a0d-e9cf-41f9-8c8f-424688151957</TermId>
+        </TermInfo>
+      </Terms>
+    </fbf5ba1606af44cc8a6bbbd47132b0ab>
+    <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-759</Url>
+      <Description>EDICOMMS-978595777-759</Description>
+    </_dlc_DocIdUrl>
+    <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
+    <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c275726743ff40b1bd16afcbde5101e0>
+    <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <Value>34</Value>
+      <Value>66</Value>
+      <Value>105</Value>
+    </TaxCatchAll>
+    <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
+    <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-08-10T23:01:21+00:00</EDi_DocumentDate>
+    <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47163206-8AC2-4328-B240-C060024021F3}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0ADA2C30-B6F8-4244-8E45-E004CC04F050}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67EF16BA-72FE-4624-9869-ABEDE5CF3239}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A6C40BD-E83B-43EA-B404-592CDF66E0A2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Approved</vt:lpstr>
       <vt:lpstr>Committed</vt:lpstr>
       <vt:lpstr>Probable</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CER_Scheme">
+    <vt:lpwstr>66;#RET|a9e05a0d-e9cf-41f9-8c8f-424688151957</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RevIMBCS">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CER_Client">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CER_FileKeywords">
+    <vt:lpwstr>105;#LRET|d2fb7dd3-b0cf-409c-b56b-719140036095;#34;#Website|de827eaf-f7a3-4176-8f93-379c9f475bb6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EDi_DocumentKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>575853b2-a152-4f0f-8a9c-b88b9bf36caa</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_State">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CER_Agency">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>