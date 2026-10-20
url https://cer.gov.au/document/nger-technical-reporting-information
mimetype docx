--- v0 (2026-07-29)
+++ v1 (2026-10-20)
@@ -712,51 +712,51 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="9FB76F"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shape w14:anchorId="6A9E3E4A" id="Freeform: Shape 1546128136" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:436.35pt;margin-top:78.75pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAIDlLtjgAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoE1BaGuJUAQRIBKnqjzg78TaJiNdR7Lbh7VlO&#10;cNyZ0ew32WqyvTjh6DtHCuJZBAKpdqajRsF+93JzD8IHTUb3jlDBN3pY5ZcXmU6NO9MGT9vQCC4h&#10;n2oFbQhDKqWvW7Taz9yAxN7BjVYHPsdGmlGfudz28jaK5tLqjvhDqwd8arH+2h6tgsNb8vpRVOvH&#10;afdZlM17W66Xz6VS11dT8QAi4BT+wvCLz+iQM1PljmS86BXwkMBqskhAsL1cJDGIipX4Lp6DzDP5&#10;f0H+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIDlLtjgAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACfDQAAAAA=&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#9fb76f" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007730A6" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E592EA0" wp14:editId="0F565F1E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>180975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>2381250</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2664000" cy="2664000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -873,70 +873,82 @@
       <w:r w:rsidR="00E12300">
         <w:t>July 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699D58D2" w14:textId="6255E214" w:rsidR="00534556" w:rsidRPr="00B26B05" w:rsidRDefault="009C5C91">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34899C1B" wp14:editId="66124CA7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34899C1B" wp14:editId="3A448235">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+              <wp:posOffset>1638300</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>2167329</wp:posOffset>
+              <wp:posOffset>1886585</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2908300" cy="1329055"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="566824096" name="Picture 1"/>
+            <wp:docPr id="566824096" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="566824096" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2908300" cy="1329055"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -4510,72 +4522,68 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528AFB7A" w14:textId="4E797618" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="007499"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="571CAC67" wp14:editId="3BA3F1D5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="571CAC67" wp14:editId="1E9B0A62">
             <wp:extent cx="5731510" cy="1839595"/>
             <wp:effectExtent l="0" t="0" r="2540" b="8255"/>
-            <wp:docPr id="1997839453" name="Picture 4" descr="A screenshot of the Emissions and Energy Reporting System. Method 1 is selected. A tick-box is available that says: tick to report this activity using the default emission factor. The box is not ticked. The carbon dioxide emission factor is shown as 13.9 kilograms of carbon dioxide equivalence per gigajoule. ">
-[...1 lines deleted...]
-            </wp:docPr>
+            <wp:docPr id="1997839453" name="Picture 4" descr="A screenshot of the Emissions and Energy Reporting System. Method 1 is selected. A tick-box is available that says: tick to report this activity using the default emission factor. The box is not ticked. The carbon dioxide emission factor is shown as 13.9 kilograms of carbon dioxide equivalence per gigajoule. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1997839453" name="Picture 4" descr="A screenshot of the Emissions and Energy Reporting System. Method 1 is selected. A tick-box is available that says: tick to report this activity using the default emission factor. The box is not ticked. The carbon dioxide emission factor is shown as 13.9 kilograms of carbon dioxide equivalence per gigajoule. ">
-[...1 lines deleted...]
-                    </pic:cNvPr>
+                    <pic:cNvPr id="1997839453" name="Picture 4" descr="A screenshot of the Emissions and Energy Reporting System. Method 1 is selected. A tick-box is available that says: tick to report this activity using the default emission factor. The box is not ticked. The carbon dioxide emission factor is shown as 13.9 kilograms of carbon dioxide equivalence per gigajoule. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="1839595"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -6970,51 +6978,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
       <w:r w:rsidR="006142EF" w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
       <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tooltip="A link to the Estimating emissions and energy from electricity production and consumption guide on the Clean Energy Regulator website" w:history="1">
+      <w:hyperlink r:id="rId30" w:tooltip="A link to the Estimating emissions and energy from electricity production and consumption guide on the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidR="007214C6">
           <w:rPr>
             <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
             <w:color w:val="007499"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Estimating emissions and energy from electricity production and consumption guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D36F7" w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="007214C6" w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> f</w:t>
       </w:r>
       <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
@@ -7304,51 +7312,51 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> where</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> a facility:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F849EE" w14:textId="3C689B55" w:rsidR="002264E3" w:rsidRPr="002264E3" w:rsidRDefault="002264E3" w:rsidP="002264E3">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002264E3">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">has scope 1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:anchor="covered-emissions" w:history="1">
+      <w:hyperlink r:id="rId31" w:anchor="covered-emissions" w:history="1">
         <w:r w:rsidRPr="002264E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>covered emissions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A476F4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="002264E3">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tCO</w:t>
       </w:r>
       <w:r w:rsidRPr="002264E3">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -7365,86 +7373,86 @@
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002264E3">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>-e in a financial year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E38E3EA" w14:textId="2CA8B721" w:rsidR="002264E3" w:rsidRPr="002264E3" w:rsidRDefault="002264E3" w:rsidP="002264E3">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002264E3">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">has an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:anchor="apply-for-a-multi-year-monitoring-period" w:history="1">
+      <w:hyperlink r:id="rId32" w:anchor="apply-for-a-multi-year-monitoring-period" w:history="1">
         <w:r w:rsidRPr="002264E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>multi-year monitoring period</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C6346B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="002264E3">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> covering the relevant financial year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7BD250" w14:textId="4477CD09" w:rsidR="006F46BC" w:rsidRDefault="002264E3" w:rsidP="006B331C">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002264E3">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">is an ‘eligible facility’ as defined under section 58B of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="002264E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Safeguard Rule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C6346B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E50F324" w14:textId="46899B98" w:rsidR="00F17192" w:rsidRDefault="00F17192" w:rsidP="00F17192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1527">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -7542,51 +7550,51 @@
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1527">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>do not exceed the safeguard threshold</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399F90C0" w14:textId="77777777" w:rsidR="00444909" w:rsidRPr="00AD1527" w:rsidRDefault="00444909" w:rsidP="00444909">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1527">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">is not an ‘eligible facility’ as defined under section 58B of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00AD1527">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Safeguard Rule</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3980E686" w14:textId="77777777" w:rsidR="00444909" w:rsidRPr="003827F3" w:rsidRDefault="00444909" w:rsidP="00444909">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>is part of a facility aggregate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2118752E" w14:textId="77777777" w:rsidR="00444909" w:rsidRPr="00CC0ED6" w:rsidRDefault="00444909" w:rsidP="00444909">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
@@ -7595,88 +7603,88 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC0ED6">
         <w:lastRenderedPageBreak/>
         <w:t>is a grid-connected electricity generator and the principal activity of the facility is electricity generation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (ANZSIC code 261).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161368A5" w14:textId="66003515" w:rsidR="009D7212" w:rsidRPr="00B914F8" w:rsidRDefault="009D7212" w:rsidP="009D7212">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B914F8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Production variable quantities are used to calculate a Safeguard facility’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00B914F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>baseline emissions number</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00760F05">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="00B914F8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the financial year, or part of a financial year if applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A22F47" w14:textId="77777777" w:rsidR="009D7212" w:rsidRDefault="009D7212" w:rsidP="009D7212">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Production variable quantities must be measured consistently with the requirements of each production variable in Schedule 1 of the</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00F66B43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> Safeguard Rule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FC6626" w14:textId="77777777" w:rsidR="009D7212" w:rsidRPr="002A66E8" w:rsidRDefault="009D7212" w:rsidP="009D7212">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7728,51 +7736,51 @@
         </w:rPr>
         <w:t>If you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> need to add a production variable for a Safeguard</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB126B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> facility:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="750570EF" w14:textId="5D8EF073" w:rsidR="009D7212" w:rsidRDefault="009D7212" w:rsidP="009D7212">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="002B5FD3">
         <w:t>and the facility produced a production variable(s) from 2017-18 to 2021-22 and does not have an</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:anchor="standard-baseline" w:history="1">
+      <w:hyperlink r:id="rId37" w:anchor="standard-baseline" w:history="1">
         <w:r w:rsidRPr="002B5FD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> emissions-intensity determination</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00760F05" w:rsidRPr="002A6BC2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00BB126B">
         <w:t xml:space="preserve"> – add that production variable(s) in the form and select ‘historical’ production variable type.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB80C42" w14:textId="56125B6D" w:rsidR="003C4645" w:rsidRDefault="009D7212" w:rsidP="003C4645">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
@@ -7854,73 +7862,73 @@
       <w:r w:rsidRPr="00BB126B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB126B">
         <w:t>– select the ‘NLCH4’ production variable and then provide the quantity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A60884E" w14:textId="04E87618" w:rsidR="00AB5D97" w:rsidRDefault="009D7212" w:rsidP="009D7212">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB126B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Further information on production variables including determining if a production variable is applicable to your facility, product specifications and measurement requirements can be found in Schedule 1 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00BB126B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Safeguard Rule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002D136C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00BB126B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00BB126B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Safeguard Mechanism Document</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002D136C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="00BB126B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="043838D5" w14:textId="77777777" w:rsidR="00FD5D5B" w:rsidRDefault="00FD5D5B">
       <w:pPr>
         <w:rPr>
@@ -9273,96 +9281,82 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>If the latitude and longitude fields have been automatically populated, please confirm that this corresponds to the location of the facility. We expect the location pin to be placed as accurately as possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A2B79F" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you need to adjust the location of the pin, you can type directly into the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> fields.</w:t>
+        <w:t>If you need to adjust the location of the pin, you can type directly into the coordinates fields.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546B277A" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00FB41F9" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB41F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Converting to decimal degrees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD64F8F" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A street address can be converted to coordinates in decimal degrees using the Latitude and Longitude Finder at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:tooltip="A link to the website Latitude and Longitude Finder" w:history="1">
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:tooltip="A link to the website Latitude and Longitude Finder" w:history="1">
         <w:r w:rsidRPr="00462B12">
           <w:rPr>
             <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
             <w:color w:val="007499"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>LatLong.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B6EB6E" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
@@ -9425,106 +9419,106 @@
     <w:p w14:paraId="5524E72C" w14:textId="77777777" w:rsidR="006B2E21" w:rsidRDefault="006B2E21" w:rsidP="006B2E21">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">To simplify reporting against your corporate structure, you are encouraged to remove facilities and activities that no longer apply to your operations. Removal of historical facilities and activities makes navigation easier and will reduce the time it takes to prepare your report. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139D14BC" w14:textId="0AEBB904" w:rsidR="00813BE4" w:rsidRPr="002E1D42" w:rsidRDefault="006B2E21" w:rsidP="006B2E21">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="002B32E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>EERS navigation guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B32E1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for instructions on how to edit your corporate structure.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00813BE4" w:rsidRPr="002E1D42" w:rsidSect="008928CF">
-      <w:headerReference w:type="default" r:id="rId43"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId46"/>
+      <w:headerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:footerReference w:type="first" r:id="rId45"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2909C183" w14:textId="77777777" w:rsidR="00B86A05" w:rsidRDefault="00B86A05" w:rsidP="009F2C65">
+    <w:p w14:paraId="145E81CE" w14:textId="77777777" w:rsidR="00F1017D" w:rsidRDefault="00F1017D" w:rsidP="009F2C65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30C7E2DD" w14:textId="77777777" w:rsidR="00B86A05" w:rsidRDefault="00B86A05" w:rsidP="009F2C65">
+    <w:p w14:paraId="760E50F7" w14:textId="77777777" w:rsidR="00F1017D" w:rsidRDefault="00F1017D" w:rsidP="009F2C65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="462657EC" w14:textId="77777777" w:rsidR="00B86A05" w:rsidRDefault="00B86A05" w:rsidP="009F2C65">
+    <w:p w14:paraId="58737011" w14:textId="77777777" w:rsidR="00F1017D" w:rsidRDefault="00F1017D" w:rsidP="009F2C65">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9785,120 +9779,120 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A2EBABC" w14:textId="04FE583D" w:rsidR="009F2C65" w:rsidRPr="001D71DC" w:rsidRDefault="008D141B" w:rsidP="00841235">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="720"/>
       <w:ind w:right="242"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="752BD891" wp14:editId="2E203C05">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="752BD891" wp14:editId="6018F65D">
           <wp:extent cx="2097679" cy="638134"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="2" name="Picture 2" descr="CER National Greenhouse and Energy Reporting logo wordmark"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="2" name="Picture 2" descr="CER National Greenhouse and Energy Reporting logo wordmark"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2148425" cy="653571"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DF66D0F" w14:textId="77777777" w:rsidR="00B86A05" w:rsidRDefault="00B86A05" w:rsidP="009F2C65">
+    <w:p w14:paraId="45EBDFD1" w14:textId="77777777" w:rsidR="00F1017D" w:rsidRDefault="00F1017D" w:rsidP="009F2C65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BEA05CF" w14:textId="77777777" w:rsidR="00B86A05" w:rsidRDefault="00B86A05" w:rsidP="009F2C65">
+    <w:p w14:paraId="7236804E" w14:textId="77777777" w:rsidR="00F1017D" w:rsidRDefault="00F1017D" w:rsidP="009F2C65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2A9DE940" w14:textId="77777777" w:rsidR="00B86A05" w:rsidRDefault="00B86A05" w:rsidP="009F2C65">
+    <w:p w14:paraId="02F4B8F4" w14:textId="77777777" w:rsidR="00F1017D" w:rsidRDefault="00F1017D" w:rsidP="009F2C65">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4CF46996" w14:textId="5BF7B71D" w:rsidR="00574DDF" w:rsidRPr="00AF497B" w:rsidRDefault="00574DDF" w:rsidP="00574DDF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF497B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AF497B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A4C54" w:rsidRPr="006B331C">
         <w:t>https://www.legislation.gov.au/Series/C2007A00175</w:t>
       </w:r>
@@ -17779,50 +17773,51 @@
     <w:rsid w:val="001650F0"/>
     <w:rsid w:val="001651D8"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="00165230"/>
     <w:rsid w:val="001663D6"/>
     <w:rsid w:val="001668A8"/>
     <w:rsid w:val="00166E87"/>
     <w:rsid w:val="001671BF"/>
     <w:rsid w:val="001676EA"/>
     <w:rsid w:val="001706E6"/>
     <w:rsid w:val="00170A7D"/>
     <w:rsid w:val="00170C3E"/>
     <w:rsid w:val="00170DC3"/>
     <w:rsid w:val="0017117E"/>
     <w:rsid w:val="001713D2"/>
     <w:rsid w:val="001719F0"/>
     <w:rsid w:val="00172117"/>
     <w:rsid w:val="001722C9"/>
     <w:rsid w:val="001723E5"/>
     <w:rsid w:val="00172B34"/>
     <w:rsid w:val="00172F37"/>
     <w:rsid w:val="00172FE5"/>
     <w:rsid w:val="001735A5"/>
     <w:rsid w:val="001735E5"/>
     <w:rsid w:val="001738FE"/>
+    <w:rsid w:val="00173ABA"/>
     <w:rsid w:val="001740CD"/>
     <w:rsid w:val="00174673"/>
     <w:rsid w:val="001748F9"/>
     <w:rsid w:val="00174C92"/>
     <w:rsid w:val="00175A88"/>
     <w:rsid w:val="00175F1A"/>
     <w:rsid w:val="001762A2"/>
     <w:rsid w:val="00176798"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
     <w:rsid w:val="00176DD2"/>
     <w:rsid w:val="00177269"/>
     <w:rsid w:val="001777B7"/>
     <w:rsid w:val="001804A8"/>
     <w:rsid w:val="00181130"/>
     <w:rsid w:val="00181324"/>
     <w:rsid w:val="001813C7"/>
     <w:rsid w:val="001813DE"/>
     <w:rsid w:val="001818A0"/>
     <w:rsid w:val="00181C09"/>
     <w:rsid w:val="00181D35"/>
     <w:rsid w:val="00182193"/>
     <w:rsid w:val="00182745"/>
     <w:rsid w:val="00183447"/>
     <w:rsid w:val="0018399B"/>
@@ -19614,50 +19609,51 @@
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="00603551"/>
     <w:rsid w:val="00603C05"/>
     <w:rsid w:val="00604278"/>
     <w:rsid w:val="00604CC7"/>
     <w:rsid w:val="00604EB0"/>
     <w:rsid w:val="00604F9E"/>
     <w:rsid w:val="006055DC"/>
     <w:rsid w:val="0060578F"/>
     <w:rsid w:val="00605E98"/>
     <w:rsid w:val="00605F42"/>
     <w:rsid w:val="00605FD0"/>
     <w:rsid w:val="00606694"/>
     <w:rsid w:val="00606DA3"/>
     <w:rsid w:val="00607716"/>
     <w:rsid w:val="00607994"/>
     <w:rsid w:val="00607AA3"/>
     <w:rsid w:val="00607F28"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="006106A7"/>
     <w:rsid w:val="006109DA"/>
     <w:rsid w:val="0061196D"/>
     <w:rsid w:val="00611993"/>
     <w:rsid w:val="00612061"/>
     <w:rsid w:val="006128B6"/>
+    <w:rsid w:val="00612CA1"/>
     <w:rsid w:val="006130D6"/>
     <w:rsid w:val="006133C2"/>
     <w:rsid w:val="00613A70"/>
     <w:rsid w:val="006142EF"/>
     <w:rsid w:val="0061446A"/>
     <w:rsid w:val="006147E5"/>
     <w:rsid w:val="00615194"/>
     <w:rsid w:val="00615FF1"/>
     <w:rsid w:val="00616097"/>
     <w:rsid w:val="00617303"/>
     <w:rsid w:val="006173E9"/>
     <w:rsid w:val="0061749D"/>
     <w:rsid w:val="00617888"/>
     <w:rsid w:val="0062051C"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00620B38"/>
     <w:rsid w:val="006216D4"/>
     <w:rsid w:val="00621950"/>
     <w:rsid w:val="00621CF5"/>
     <w:rsid w:val="00622229"/>
     <w:rsid w:val="00622339"/>
     <w:rsid w:val="006224B5"/>
     <w:rsid w:val="00622506"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="00622E3B"/>
@@ -20273,50 +20269,51 @@
     <w:rsid w:val="007A6758"/>
     <w:rsid w:val="007A6897"/>
     <w:rsid w:val="007A7239"/>
     <w:rsid w:val="007A72E4"/>
     <w:rsid w:val="007A760F"/>
     <w:rsid w:val="007A787C"/>
     <w:rsid w:val="007A78D8"/>
     <w:rsid w:val="007A79A9"/>
     <w:rsid w:val="007A7D95"/>
     <w:rsid w:val="007A7F99"/>
     <w:rsid w:val="007B0628"/>
     <w:rsid w:val="007B0768"/>
     <w:rsid w:val="007B0B54"/>
     <w:rsid w:val="007B1026"/>
     <w:rsid w:val="007B136D"/>
     <w:rsid w:val="007B1A7D"/>
     <w:rsid w:val="007B1C08"/>
     <w:rsid w:val="007B1E08"/>
     <w:rsid w:val="007B24C7"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B336F"/>
     <w:rsid w:val="007B3B31"/>
     <w:rsid w:val="007B3B7A"/>
     <w:rsid w:val="007B3B8A"/>
+    <w:rsid w:val="007B4699"/>
     <w:rsid w:val="007B4A66"/>
     <w:rsid w:val="007B4EFD"/>
     <w:rsid w:val="007B53E8"/>
     <w:rsid w:val="007B603F"/>
     <w:rsid w:val="007B63C0"/>
     <w:rsid w:val="007B69B3"/>
     <w:rsid w:val="007B6DBD"/>
     <w:rsid w:val="007B6EED"/>
     <w:rsid w:val="007B7606"/>
     <w:rsid w:val="007B7694"/>
     <w:rsid w:val="007C090C"/>
     <w:rsid w:val="007C0B34"/>
     <w:rsid w:val="007C0D27"/>
     <w:rsid w:val="007C0DC3"/>
     <w:rsid w:val="007C1B2B"/>
     <w:rsid w:val="007C22A3"/>
     <w:rsid w:val="007C237F"/>
     <w:rsid w:val="007C25EC"/>
     <w:rsid w:val="007C27D4"/>
     <w:rsid w:val="007C29B9"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C334C"/>
     <w:rsid w:val="007C3670"/>
     <w:rsid w:val="007C3B96"/>
     <w:rsid w:val="007C43D9"/>
@@ -21574,50 +21571,51 @@
     <w:rsid w:val="00AE6FF8"/>
     <w:rsid w:val="00AE73EB"/>
     <w:rsid w:val="00AE7829"/>
     <w:rsid w:val="00AE7D48"/>
     <w:rsid w:val="00AE7FEF"/>
     <w:rsid w:val="00AF00ED"/>
     <w:rsid w:val="00AF04E7"/>
     <w:rsid w:val="00AF063C"/>
     <w:rsid w:val="00AF0B45"/>
     <w:rsid w:val="00AF1075"/>
     <w:rsid w:val="00AF1556"/>
     <w:rsid w:val="00AF174E"/>
     <w:rsid w:val="00AF19EC"/>
     <w:rsid w:val="00AF1BDF"/>
     <w:rsid w:val="00AF1EDE"/>
     <w:rsid w:val="00AF4130"/>
     <w:rsid w:val="00AF43F3"/>
     <w:rsid w:val="00AF44C4"/>
     <w:rsid w:val="00AF44E7"/>
     <w:rsid w:val="00AF4947"/>
     <w:rsid w:val="00AF521C"/>
     <w:rsid w:val="00AF5326"/>
     <w:rsid w:val="00AF5643"/>
     <w:rsid w:val="00AF5796"/>
     <w:rsid w:val="00AF593E"/>
+    <w:rsid w:val="00AF5CA9"/>
     <w:rsid w:val="00AF5DF2"/>
     <w:rsid w:val="00AF5F77"/>
     <w:rsid w:val="00AF6483"/>
     <w:rsid w:val="00AF6A85"/>
     <w:rsid w:val="00AF6AD5"/>
     <w:rsid w:val="00AF6E83"/>
     <w:rsid w:val="00AF7BFD"/>
     <w:rsid w:val="00AF7C3E"/>
     <w:rsid w:val="00AF7FBC"/>
     <w:rsid w:val="00B00AA4"/>
     <w:rsid w:val="00B027C8"/>
     <w:rsid w:val="00B03425"/>
     <w:rsid w:val="00B039C5"/>
     <w:rsid w:val="00B03ABF"/>
     <w:rsid w:val="00B0444C"/>
     <w:rsid w:val="00B04DF0"/>
     <w:rsid w:val="00B0635B"/>
     <w:rsid w:val="00B0650F"/>
     <w:rsid w:val="00B06527"/>
     <w:rsid w:val="00B0695F"/>
     <w:rsid w:val="00B06F0F"/>
     <w:rsid w:val="00B07368"/>
     <w:rsid w:val="00B07DA5"/>
     <w:rsid w:val="00B10569"/>
     <w:rsid w:val="00B10A34"/>
@@ -22366,50 +22364,51 @@
     <w:rsid w:val="00CF532E"/>
     <w:rsid w:val="00CF5898"/>
     <w:rsid w:val="00CF5C12"/>
     <w:rsid w:val="00CF5CFB"/>
     <w:rsid w:val="00CF6547"/>
     <w:rsid w:val="00CF6953"/>
     <w:rsid w:val="00CF69C2"/>
     <w:rsid w:val="00CF6BE4"/>
     <w:rsid w:val="00CF7A9D"/>
     <w:rsid w:val="00CF7D2C"/>
     <w:rsid w:val="00D00171"/>
     <w:rsid w:val="00D00366"/>
     <w:rsid w:val="00D00904"/>
     <w:rsid w:val="00D009EF"/>
     <w:rsid w:val="00D00D41"/>
     <w:rsid w:val="00D01563"/>
     <w:rsid w:val="00D02239"/>
     <w:rsid w:val="00D02AE1"/>
     <w:rsid w:val="00D03396"/>
     <w:rsid w:val="00D03C99"/>
     <w:rsid w:val="00D03CC1"/>
     <w:rsid w:val="00D03E13"/>
     <w:rsid w:val="00D040AB"/>
     <w:rsid w:val="00D0480D"/>
     <w:rsid w:val="00D04C1E"/>
+    <w:rsid w:val="00D04C8B"/>
     <w:rsid w:val="00D050EA"/>
     <w:rsid w:val="00D05828"/>
     <w:rsid w:val="00D05B5C"/>
     <w:rsid w:val="00D06205"/>
     <w:rsid w:val="00D06E6A"/>
     <w:rsid w:val="00D0707E"/>
     <w:rsid w:val="00D07087"/>
     <w:rsid w:val="00D07279"/>
     <w:rsid w:val="00D07697"/>
     <w:rsid w:val="00D078DD"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D07947"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D10440"/>
     <w:rsid w:val="00D1061D"/>
     <w:rsid w:val="00D10650"/>
     <w:rsid w:val="00D10AA8"/>
     <w:rsid w:val="00D11805"/>
     <w:rsid w:val="00D118F0"/>
     <w:rsid w:val="00D11B50"/>
     <w:rsid w:val="00D125B8"/>
     <w:rsid w:val="00D12A1B"/>
     <w:rsid w:val="00D12E05"/>
     <w:rsid w:val="00D12FCD"/>
     <w:rsid w:val="00D135B2"/>
@@ -23168,50 +23167,51 @@
     <w:rsid w:val="00EF5379"/>
     <w:rsid w:val="00EF6C95"/>
     <w:rsid w:val="00EF6CB6"/>
     <w:rsid w:val="00EF73DF"/>
     <w:rsid w:val="00F005C2"/>
     <w:rsid w:val="00F006FF"/>
     <w:rsid w:val="00F00AB6"/>
     <w:rsid w:val="00F00E70"/>
     <w:rsid w:val="00F01B77"/>
     <w:rsid w:val="00F02218"/>
     <w:rsid w:val="00F02452"/>
     <w:rsid w:val="00F0262C"/>
     <w:rsid w:val="00F027A1"/>
     <w:rsid w:val="00F036C6"/>
     <w:rsid w:val="00F043F0"/>
     <w:rsid w:val="00F04A78"/>
     <w:rsid w:val="00F04B04"/>
     <w:rsid w:val="00F04B08"/>
     <w:rsid w:val="00F04CFA"/>
     <w:rsid w:val="00F050A6"/>
     <w:rsid w:val="00F05756"/>
     <w:rsid w:val="00F05CF0"/>
     <w:rsid w:val="00F069A1"/>
     <w:rsid w:val="00F07AE3"/>
     <w:rsid w:val="00F07DE6"/>
+    <w:rsid w:val="00F1017D"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F1128F"/>
     <w:rsid w:val="00F116FB"/>
     <w:rsid w:val="00F11C02"/>
     <w:rsid w:val="00F11CD2"/>
     <w:rsid w:val="00F1212E"/>
     <w:rsid w:val="00F121DC"/>
     <w:rsid w:val="00F121E9"/>
     <w:rsid w:val="00F12411"/>
     <w:rsid w:val="00F12E5A"/>
     <w:rsid w:val="00F1304F"/>
     <w:rsid w:val="00F132B7"/>
     <w:rsid w:val="00F13A18"/>
     <w:rsid w:val="00F1406A"/>
     <w:rsid w:val="00F14780"/>
     <w:rsid w:val="00F14B69"/>
     <w:rsid w:val="00F14BAE"/>
     <w:rsid w:val="00F15412"/>
     <w:rsid w:val="00F15E87"/>
     <w:rsid w:val="00F161C1"/>
     <w:rsid w:val="00F16A12"/>
     <w:rsid w:val="00F16D84"/>
     <w:rsid w:val="00F17192"/>
     <w:rsid w:val="00F17252"/>
     <w:rsid w:val="00F174F9"/>
@@ -23340,50 +23340,51 @@
     <w:rsid w:val="00F7269E"/>
     <w:rsid w:val="00F72F24"/>
     <w:rsid w:val="00F738C8"/>
     <w:rsid w:val="00F73FA2"/>
     <w:rsid w:val="00F7418E"/>
     <w:rsid w:val="00F74287"/>
     <w:rsid w:val="00F743B7"/>
     <w:rsid w:val="00F7489F"/>
     <w:rsid w:val="00F75531"/>
     <w:rsid w:val="00F7595F"/>
     <w:rsid w:val="00F763A5"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F76E0B"/>
     <w:rsid w:val="00F774D8"/>
     <w:rsid w:val="00F80298"/>
     <w:rsid w:val="00F8032E"/>
     <w:rsid w:val="00F8044C"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F80860"/>
     <w:rsid w:val="00F80F7F"/>
     <w:rsid w:val="00F81017"/>
     <w:rsid w:val="00F81485"/>
     <w:rsid w:val="00F818FA"/>
     <w:rsid w:val="00F81B3C"/>
     <w:rsid w:val="00F82A11"/>
+    <w:rsid w:val="00F82D63"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F838A1"/>
     <w:rsid w:val="00F857B1"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F864DA"/>
     <w:rsid w:val="00F86617"/>
     <w:rsid w:val="00F86891"/>
     <w:rsid w:val="00F86D3C"/>
     <w:rsid w:val="00F86E52"/>
     <w:rsid w:val="00F87221"/>
     <w:rsid w:val="00F87712"/>
     <w:rsid w:val="00F90B6E"/>
     <w:rsid w:val="00F9101E"/>
     <w:rsid w:val="00F914D6"/>
     <w:rsid w:val="00F9160D"/>
     <w:rsid w:val="00F91709"/>
     <w:rsid w:val="00F91858"/>
     <w:rsid w:val="00F9193E"/>
     <w:rsid w:val="00F91AE9"/>
     <w:rsid w:val="00F92682"/>
     <w:rsid w:val="00F92989"/>
     <w:rsid w:val="00F931DC"/>
     <w:rsid w:val="00F9332C"/>
     <w:rsid w:val="00F93B59"/>
     <w:rsid w:val="00F9417C"/>
@@ -25707,51 +25708,51 @@
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2124381592">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/PublishingImages/Oils%20and%20greases.jpg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/safeguard-mechanism-document" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/safeguard-baselines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-generation-transmission-and-distribution-sectors" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/managing-excess-emissions" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/safeguard-baselines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.latlong.net/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/safeguard-mechanism-document" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/managing-excess-emissions" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/safeguard-baselines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.latlong.net/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-generation-transmission-and-distribution-sectors" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/safeguard-baselines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -26058,51 +26059,51 @@
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8857ACCA-5C9F-46B2-AE2D-CF31C949A857}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
   <Words>5044</Words>
   <Characters>26938</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>508</Lines>
   <Paragraphs>304</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>31678</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NGER technical reporting information</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>