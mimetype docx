--- v0 (2025-10-14)
+++ v1 (2026-07-25)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="35356B1B" w14:textId="6A40D983" w:rsidR="004B523C" w:rsidRPr="00B26B05" w:rsidRDefault="009C5C91" w:rsidP="007730A6">
+    <w:p w14:paraId="35356B1B" w14:textId="3EBB2A29" w:rsidR="004B523C" w:rsidRPr="00B26B05" w:rsidRDefault="009C5C91" w:rsidP="007730A6">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="2400"/>
         <w:ind w:left="5103" w:right="-40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DB70532" wp14:editId="2F5FFB4D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1000076</wp:posOffset>
@@ -712,67 +712,67 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="9FB76F"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:shape w14:anchorId="7102A6E6" id="Freeform: Shape 1546128136" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:436.35pt;margin-top:78.75pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAIDlLtjgAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoE1BaGuJUAQRIBKnqjzg78TaJiNdR7Lbh7VlO&#10;cNyZ0ew32WqyvTjh6DtHCuJZBAKpdqajRsF+93JzD8IHTUb3jlDBN3pY5ZcXmU6NO9MGT9vQCC4h&#10;n2oFbQhDKqWvW7Taz9yAxN7BjVYHPsdGmlGfudz28jaK5tLqjvhDqwd8arH+2h6tgsNb8vpRVOvH&#10;afdZlM17W66Xz6VS11dT8QAi4BT+wvCLz+iQM1PljmS86BXwkMBqskhAsL1cJDGIipX4Lp6DzDP5&#10;f0H+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIDlLtjgAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACfDQAAAAA=&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#9fb76f" stroked="f">
+              <v:shape w14:anchorId="6A9E3E4A" id="Freeform: Shape 1546128136" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:436.35pt;margin-top:78.75pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAIDlLtjgAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoE1BaGuJUAQRIBKnqjzg78TaJiNdR7Lbh7VlO&#10;cNyZ0ew32WqyvTjh6DtHCuJZBAKpdqajRsF+93JzD8IHTUb3jlDBN3pY5ZcXmU6NO9MGT9vQCC4h&#10;n2oFbQhDKqWvW7Taz9yAxN7BjVYHPsdGmlGfudz28jaK5tLqjvhDqwd8arH+2h6tgsNb8vpRVOvH&#10;afdZlM17W66Xz6VS11dT8QAi4BT+wvCLz+iQM1PljmS86BXwkMBqskhAsL1cJDGIipX4Lp6DzDP5&#10;f0H+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIDlLtjgAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACfDQAAAAA=&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#9fb76f" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007730A6" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E592EA0" wp14:editId="0F565F1E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E592EA0" wp14:editId="0F565F1E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>180975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>2381250</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2664000" cy="2664000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1899505935" name="Graphic 1899505935" descr="Gears outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="22" name="Picture 22" descr="Gears outline">
@@ -799,125 +799,125 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2664000" cy="2664000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="007811B0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>NGER quick help topics</w:t>
+        <w:t xml:space="preserve">NGER </w:t>
+      </w:r>
+      <w:r w:rsidR="001A445E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">technical reporting information </w:t>
       </w:r>
       <w:r w:rsidR="007730A6" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007730A6" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">National Greenhouse and Energy Reporting (NGER) </w:t>
       </w:r>
       <w:r w:rsidR="004B523C" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Scheme and the Emissions and Energy Reporting System (EERS)</w:t>
+        <w:t>Scheme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5ABA15" w14:textId="717D8785" w:rsidR="007730A6" w:rsidRPr="00B26B05" w:rsidRDefault="007730A6" w:rsidP="007730A6">
+    <w:p w14:paraId="5D5ABA15" w14:textId="17AAD4A0" w:rsidR="007730A6" w:rsidRPr="00B26B05" w:rsidRDefault="007730A6" w:rsidP="007730A6">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:left="5103" w:right="101"/>
       </w:pPr>
       <w:r w:rsidRPr="00B26B05">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F1755B">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00E12300">
+        <w:t>July 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699D58D2" w14:textId="6255E214" w:rsidR="00534556" w:rsidRPr="00B26B05" w:rsidRDefault="009C5C91">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34899C1B" wp14:editId="66124CA7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34899C1B" wp14:editId="66124CA7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2167329</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2908300" cy="1329055"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="566824096" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
@@ -938,51 +938,51 @@
                       <a:ext cx="2908300" cy="1329055"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="007730A6" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4697EF54" wp14:editId="24C490AD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4697EF54" wp14:editId="24C490AD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4772025</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6929120</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1328400" cy="1328400"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1882121979" name="Graphic 1882121979" descr="Bulldozer outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="27" name="Picture 27" descr="Bulldozer outline">
@@ -1011,51 +1011,51 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="1328400" cy="1328400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="007730A6" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CF7F0F" wp14:editId="474A279C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CF7F0F" wp14:editId="474A279C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3848100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5262245</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1419860" cy="1419860"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1537276593" name="Graphic 1537276593" descr="Solar Panels outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Picture 20" descr="Solar Panels outline">
@@ -1084,51 +1084,51 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="1419860" cy="1419860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="007730A6" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02DE5841" wp14:editId="26EC5B27">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02DE5841" wp14:editId="26EC5B27">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1657350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5367020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1327785"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="18" name="Graphic 18" descr="Factory outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 16" descr="Factory outline">
@@ -1157,51 +1157,51 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="1327785" cy="1327785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="007730A6" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5471C115" wp14:editId="2B093246">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5471C115" wp14:editId="2B093246">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>76200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5372100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1327785"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1116812683" name="Graphic 1116812683" descr="Power Plant outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 16" descr="Power Plant outline">
@@ -1263,3212 +1263,1652 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA81E9A" w14:textId="77777777" w:rsidR="00C45F12" w:rsidRPr="00E13E13" w:rsidRDefault="002C702A" w:rsidP="0076376C">
       <w:pPr>
         <w:pStyle w:val="Contents"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc161842538"/>
       <w:r w:rsidRPr="00E13E13">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="28506EEC" w14:textId="75FB0AD7" w:rsidR="0076376C" w:rsidRDefault="00EB7F5F">
+    <w:p w14:paraId="7088A8FB" w14:textId="6F6F2BF5" w:rsidR="009073BE" w:rsidRDefault="00EB7F5F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B26B05">
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc205447222" w:history="1">
-        <w:r w:rsidR="0076376C" w:rsidRPr="009C0010">
+      <w:hyperlink w:anchor="_Toc235718910" w:history="1">
+        <w:r w:rsidR="009073BE" w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Disclaimer</w:t>
         </w:r>
-        <w:r w:rsidR="0076376C">
+        <w:r w:rsidR="009073BE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0076376C">
+        <w:r w:rsidR="009073BE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076376C">
+        <w:r w:rsidR="009073BE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447222 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718910 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0076376C">
+        <w:r w:rsidR="009073BE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0076376C">
+        <w:r w:rsidR="009073BE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0076376C">
+        <w:r w:rsidR="009073BE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0076376C">
+        <w:r w:rsidR="009073BE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30BC0D0E" w14:textId="1FA91692" w:rsidR="0076376C" w:rsidRDefault="0076376C">
+    <w:p w14:paraId="45C79E1E" w14:textId="035BC0BF" w:rsidR="009073BE" w:rsidRDefault="009073BE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc205447223" w:history="1">
-        <w:r w:rsidRPr="009C0010">
+      <w:hyperlink w:anchor="_Toc235718911" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2024–25 updates</w:t>
+          <w:t>Purpose</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447223 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718911 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1609C556" w14:textId="3AE45CEF" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718912" w:history="1">
+        <w:r w:rsidRPr="0000641B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>NGER technical reporting information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718912 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="394DAA34" w14:textId="335B071E" w:rsidR="0076376C" w:rsidRDefault="0076376C">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    <w:p w14:paraId="0FE41EF4" w14:textId="2B2EED20" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="009C0010">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718913" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>National Greenhouse and Energy Reporting (NGER) Scheme</w:t>
+          <w:t>Nomination of energy commodity for liquefied petroleum gas (LPG)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447224 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718913 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D843EA6" w14:textId="6CC004F4" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718914" w:history="1">
+        <w:r w:rsidRPr="0000641B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Reporting E10 in EERS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718914 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15642F23" w14:textId="7917A648" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718915" w:history="1">
+        <w:r w:rsidRPr="0000641B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>The CO</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0000641B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:vertAlign w:val="subscript"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0000641B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t> emission factors for petroleum-based oils and petroleum-based greases when used as lubricants</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718915 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="738757BE" w14:textId="4285C2B4" w:rsidR="0076376C" w:rsidRDefault="0076376C">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    <w:p w14:paraId="3F711A78" w14:textId="5D367A9D" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="009C0010">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718916" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>General EERS information</w:t>
+          <w:t>The ANZSIC codes for oil and gas activities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447225 \h </w:instrText>
-[...141 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447227 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718916 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C9C6C71" w14:textId="62E8AE4B" w:rsidR="0076376C" w:rsidRDefault="0076376C">
+    <w:p w14:paraId="711155BE" w14:textId="4E378D9F" w:rsidR="009073BE" w:rsidRDefault="009073BE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc205447228" w:history="1">
-        <w:r w:rsidRPr="009C0010">
+      <w:hyperlink w:anchor="_Toc235718917" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Unable to enter data for your facility because the Add Activity' button is disabled</w:t>
+          <w:t>Where to report appraisal and development activities associated with oil or gas wells</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447228 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718917 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57F8FC59" w14:textId="493038DD" w:rsidR="0076376C" w:rsidRDefault="0076376C">
+    <w:p w14:paraId="4113464C" w14:textId="0831DB40" w:rsidR="009073BE" w:rsidRDefault="009073BE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc205447229" w:history="1">
-        <w:r w:rsidRPr="009C0010">
+      <w:hyperlink w:anchor="_Toc235718918" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Entering data when the ‘Data Entry’ function is locked</w:t>
+          <w:t>Reporting crude oil and natural gas condensates</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447229 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718918 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05F5BF3F" w14:textId="24B79996" w:rsidR="0076376C" w:rsidRDefault="0076376C">
+    <w:p w14:paraId="1B7C9738" w14:textId="65F190A5" w:rsidR="009073BE" w:rsidRDefault="009073BE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc205447230" w:history="1">
-        <w:r w:rsidRPr="009C0010">
+      <w:hyperlink w:anchor="_Toc235718919" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Correctly report facility location information in EERS</w:t>
+          <w:t>The meaning of ‘tonnes of flared gas' when estimating emissions from oil and gas flaring activities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447230 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718919 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FB6905B" w14:textId="37E008F7" w:rsidR="0076376C" w:rsidRDefault="0076376C">
+    <w:p w14:paraId="15C20F5F" w14:textId="5DE7FDF7" w:rsidR="009073BE" w:rsidRDefault="009073BE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc205447231" w:history="1">
-        <w:r w:rsidRPr="009C0010">
+      <w:hyperlink w:anchor="_Toc235718920" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Facility location information you must provide in your NGER report</w:t>
+          <w:t>The requirements for reporting energy consumption associated with oil and gas venting, flaring and leakage activities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447231 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718920 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="50D462B0" w14:textId="281C13C8" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718921" w:history="1">
+        <w:r w:rsidRPr="0000641B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Reporting equipment or component use</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718921 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EDAD619" w14:textId="359680BB" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718922" w:history="1">
+        <w:r w:rsidRPr="0000641B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Reporting average hours of operation of equipment or components</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718922 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C5466F5" w14:textId="36A324D0" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718923" w:history="1">
+        <w:r w:rsidRPr="0000641B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>What you should do if your emissions are counted twice</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718923 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3CFE91CE" w14:textId="36E511B2" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718924" w:history="1">
+        <w:r w:rsidRPr="0000641B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Avoid non-compliance with NGER legislation by using a Basis of Preparation (BoP)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718924 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D2C6CA6" w14:textId="38F5D982" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718925" w:history="1">
+        <w:r w:rsidRPr="0000641B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>How to report scope 2 emissions if your electricity invoice includes ‘unaccounted for energy’</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718925 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59CCBCF0" w14:textId="1C24CE85" w:rsidR="0076376C" w:rsidRDefault="0076376C">
+    <w:p w14:paraId="7C50C37D" w14:textId="60DA002D" w:rsidR="009073BE" w:rsidRDefault="009073BE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc205447232" w:history="1">
-        <w:r w:rsidRPr="009C0010">
+      <w:hyperlink w:anchor="_Toc235718926" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Confirming the latitude and longitude for a facility</w:t>
+          <w:t>Simulated Natural Gas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447232 \h </w:instrText>
-[...70 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447233 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718926 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27EB20C0" w14:textId="5BA19323" w:rsidR="0076376C" w:rsidRDefault="0076376C">
+    <w:p w14:paraId="4168928A" w14:textId="5BC6033D" w:rsidR="009073BE" w:rsidRDefault="009073BE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc205447234" w:history="1">
-        <w:r w:rsidRPr="009C0010">
+      <w:hyperlink w:anchor="_Toc235718927" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Attaching documents to your report in EERS</w:t>
+          <w:t>Production variable reporting for Safeguard facilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447234 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718927 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="025430E8" w14:textId="08C7DAD7" w:rsidR="0076376C" w:rsidRDefault="0076376C">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="63CA82FC" w14:textId="34C60C22" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
-          <w:color w:val="auto"/>
-          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="009C0010">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718928" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Confirming your NGER report has been successfully submitted in EERS</w:t>
+          <w:t>Administrative information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447235 \h </w:instrText>
-[...69 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447236 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718928 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53ACE2DD" w14:textId="2B48134F" w:rsidR="0076376C" w:rsidRDefault="0076376C">
+    <w:p w14:paraId="6B0FE8FE" w14:textId="34BE0107" w:rsidR="009073BE" w:rsidRDefault="009073BE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc205447237" w:history="1">
-        <w:r w:rsidRPr="009C0010">
+      <w:hyperlink w:anchor="_Toc235718929" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>The reporting deadline cannot be extended</w:t>
+          <w:t>Facility location information you must provide in your NGER report</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447237 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718929 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A8820D0" w14:textId="799E3468" w:rsidR="0076376C" w:rsidRDefault="0076376C">
+    <w:p w14:paraId="5C6A443E" w14:textId="6A10481F" w:rsidR="009073BE" w:rsidRDefault="009073BE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc205447238" w:history="1">
-        <w:r w:rsidRPr="009C0010">
+      <w:hyperlink w:anchor="_Toc235718930" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Errors in a submitted NGER report</w:t>
+          <w:t>Confirming the latitude and longitude for a facility</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447238 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718930 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="435F8DF3" w14:textId="49C8F939" w:rsidR="0076376C" w:rsidRDefault="0076376C">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    <w:p w14:paraId="73C8F4FB" w14:textId="116F317E" w:rsidR="009073BE" w:rsidRDefault="009073BE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="009C0010">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235718931" w:history="1">
+        <w:r w:rsidRPr="0000641B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Technical NGER reporting information</w:t>
+          <w:t>Tidying up your EERS workspace</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc205447239 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235718931 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43D57A92" w14:textId="3451422E" w:rsidR="0076376C" w:rsidRDefault="0076376C">
-[...1860 lines deleted...]
-    <w:p w14:paraId="21481E73" w14:textId="51001913" w:rsidR="00E12286" w:rsidRPr="00B26B05" w:rsidRDefault="00EB7F5F" w:rsidP="002C702A">
+    <w:p w14:paraId="21481E73" w14:textId="7F6B480D" w:rsidR="00E12286" w:rsidRPr="00B26B05" w:rsidRDefault="00EB7F5F" w:rsidP="002C702A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6771CD5C" w14:textId="0D8B3C1C" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4479,14093 +2919,6625 @@
       <w:bookmarkStart w:id="1" w:name="Suggested-Reading"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3A224E" w14:textId="5B096E9D" w:rsidR="00574DDF" w:rsidRPr="00B652D0" w:rsidRDefault="00574DDF" w:rsidP="00B652D0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc109135113"/>
       <w:bookmarkStart w:id="3" w:name="_Toc140649763"/>
       <w:bookmarkStart w:id="4" w:name="_Toc161842539"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc205447222"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235718910"/>
       <w:r w:rsidRPr="00B652D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0442EB99" w14:textId="1544F106" w:rsidR="00574DDF" w:rsidRPr="00F1755B" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
+    <w:p w14:paraId="0442EB99" w14:textId="1544F106" w:rsidR="00574DDF" w:rsidRPr="002B5FD3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk43829006"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk43905249"/>
-      <w:r w:rsidRPr="00F1755B">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This guideline has been developed by the Clean Energy Regulator (CER) to assist entities to comply with their reporting obligations under the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1755B">
+      <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
         <w:r w:rsidRPr="00F1755B">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:color w:val="006C93"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting Act 2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="8" w:name="_Ref105748531"/>
-      <w:r w:rsidRPr="00F1755B">
+      <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00F1755B">
+      <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1755B">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(NGER Act) and associated legislation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1654F738" w14:textId="77777777" w:rsidR="00574DDF" w:rsidRPr="00F1755B" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
+    <w:p w14:paraId="1654F738" w14:textId="77777777" w:rsidR="00574DDF" w:rsidRPr="002B5FD3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="549CE061" w14:textId="6862E638" w:rsidR="00574DDF" w:rsidRPr="00F1755B" w:rsidRDefault="00D20C2F" w:rsidP="009F2C65">
+    <w:p w14:paraId="549CE061" w14:textId="3958DB75" w:rsidR="00574DDF" w:rsidRPr="002B5FD3" w:rsidRDefault="00D20C2F" w:rsidP="009F2C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
-[...5 lines deleted...]
-          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="00041BAE" w:rsidRPr="00F1755B">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidR="00041BAE" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>guidance</w:t>
       </w:r>
-      <w:r w:rsidR="008122CF" w:rsidRPr="00F1755B">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidR="008122CF" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00574DDF" w:rsidRPr="00F1755B">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidR="00574DDF" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">only applies to the </w:t>
       </w:r>
-      <w:r w:rsidR="00127300" w:rsidRPr="00F1755B">
-[...9 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidR="00127300" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31EE2" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00127300" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31EE2" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00574DDF" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> NGER reporting year and should be read in conjunction with the NGER Act,</w:t>
       </w:r>
-      <w:r w:rsidR="00574DDF" w:rsidRPr="00F1755B">
+      <w:r w:rsidR="00574DDF" w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy regulations 2008" w:history="1">
         <w:r w:rsidR="00574DDF" w:rsidRPr="00F1755B">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="006C93"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Regulations 2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00574DDF" w:rsidRPr="00F1755B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00574DDF" w:rsidRPr="00F1755B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...4 lines deleted...]
-          <w:color w:val="383A42"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00574DDF" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00574DDF" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NGER Regulations), and</w:t>
       </w:r>
-      <w:r w:rsidR="00574DDF" w:rsidRPr="00F1755B">
+      <w:r w:rsidR="00574DDF" w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Measurement Determination" w:history="1">
         <w:r w:rsidR="00574DDF" w:rsidRPr="00F1755B">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="006C93"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting (Measurement) Determination 2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00574DDF" w:rsidRPr="00F1755B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00574DDF" w:rsidRPr="00F1755B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00574DDF" w:rsidRPr="00F1755B">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidR="00574DDF" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(NGER Measurement Determination), as in force for this reporting period. These laws and their interpretation are subject to change, which may affect the accuracy of the information contained in the guideline. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2158DC8E" w14:textId="77777777" w:rsidR="00574DDF" w:rsidRPr="00F1755B" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
+    <w:p w14:paraId="2158DC8E" w14:textId="77777777" w:rsidR="00574DDF" w:rsidRPr="002B5FD3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6911FBF7" w14:textId="540A25E0" w:rsidR="00574DDF" w:rsidRPr="00CD3EA3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
+    <w:p w14:paraId="6911FBF7" w14:textId="540A25E0" w:rsidR="00574DDF" w:rsidRPr="002B5FD3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
-[...5 lines deleted...]
-          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The guidance provided in this document is not exhaustive, nor does it consider all circumstances applicable to all entities. This guidance is not intended to comprehensively deal with its subject area, and it is not a substitute for independent legal advice. Although entities are not bound to follow the guidance provided in this document, they must ensure they meet their obligations under the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1755B">
+      <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:tooltip="A link to the NGER scheme page of the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidRPr="00CD3EA3">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="006C93"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National Greenhouse and Energy Reporting (NGER) </w:t>
         </w:r>
         <w:r w:rsidR="002F4E10" w:rsidRPr="00CD3EA3">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="006C93"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>S</w:t>
         </w:r>
         <w:r w:rsidRPr="00CD3EA3">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="006C93"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>cheme</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CD3EA3">
+      <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00CD3EA3">
+      <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3EA3">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">at all times. CER encourages all users of this guidance to seek independent legal advice before taking any action or decision </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00CD3EA3">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00CD3EA3">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> this guidance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FC1E66" w14:textId="77777777" w:rsidR="00574DDF" w:rsidRPr="00CD3EA3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
+    <w:p w14:paraId="71FC1E66" w14:textId="77777777" w:rsidR="00574DDF" w:rsidRPr="002B5FD3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70272FEE" w14:textId="56EE80A5" w:rsidR="00574DDF" w:rsidRPr="00CD3EA3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
+    <w:p w14:paraId="70272FEE" w14:textId="56EE80A5" w:rsidR="00574DDF" w:rsidRPr="002B5FD3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
-[...5 lines deleted...]
-          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CER and the Australian Government will not be liable for any loss or damage from any cause (including negligence) whether arising directly, incidentally or as consequential loss, out of or in connection with, any use of this </w:t>
       </w:r>
-      <w:r w:rsidR="00FA4CEF" w:rsidRPr="00CD3EA3">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidR="00FA4CEF" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">guidance </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3EA3">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or reliance on it, for any purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A66A77C" w14:textId="77777777" w:rsidR="00574DDF" w:rsidRPr="00CD3EA3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
+    <w:p w14:paraId="2A66A77C" w14:textId="77777777" w:rsidR="00574DDF" w:rsidRPr="002B5FD3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F341AC9" w14:textId="2629C601" w:rsidR="00574DDF" w:rsidRPr="00CD3EA3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
+    <w:p w14:paraId="3F341AC9" w14:textId="2629C601" w:rsidR="00574DDF" w:rsidRPr="002B5FD3" w:rsidRDefault="00574DDF" w:rsidP="009F2C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
-[...5 lines deleted...]
-          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5F65" w:rsidRPr="00CD3EA3">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidR="00ED5F65" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheme </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3EA3">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">in a manner that is inconsistent with the guidance provided in this document, CER, or an independent auditor, may require the entity to demonstrate that they are compliant with </w:t>
       </w:r>
-      <w:r w:rsidR="003874D3" w:rsidRPr="00CD3EA3">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidR="003874D3" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3EA3">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>requirements of the NGER Act, NGER Regulations, and/or the NGER Measurement Determination. Entities are responsible for determining their obligations under the law and for applying the law to their individual circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A32243" w14:textId="77777777" w:rsidR="00852F0B" w:rsidRDefault="00852F0B">
-      <w:pPr>
+    <w:p w14:paraId="4130B7DB" w14:textId="77777777" w:rsidR="0081617B" w:rsidRDefault="00852F0B" w:rsidP="002B5FD3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-        <w:t>2024–25 updates</w:t>
+      <w:bookmarkStart w:id="9" w:name="_Toc235718911"/>
+      <w:r w:rsidR="001310CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="4A58D75C" w14:textId="77777777" w:rsidR="00215C4C" w:rsidRDefault="00976326" w:rsidP="00215C4C">
-[...386 lines deleted...]
-    <w:p w14:paraId="33C54F45" w14:textId="05A84D95" w:rsidR="000F4BA5" w:rsidRPr="00524BD0" w:rsidRDefault="000F4BA5" w:rsidP="009F2C65">
+    <w:p w14:paraId="404CFFCF" w14:textId="52BC53E0" w:rsidR="00D40D0C" w:rsidRPr="002B5FD3" w:rsidRDefault="0081617B" w:rsidP="006B331C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00524BD0">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">The NGER </w:t>
-[...4 lines deleted...]
-          <w:color w:val="383A42"/>
+        <w:t xml:space="preserve">The purpose of this guideline is to provide technical reporting information which is not covered in </w:t>
+      </w:r>
+      <w:r w:rsidR="006448F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...112 lines deleted...]
-        <w:r w:rsidR="00311DE7" w:rsidRPr="003401ED">
+        <w:t xml:space="preserve">the NGER </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor="sector-specific-guidelines" w:history="1">
+        <w:r w:rsidR="008D09A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>Online Services</w:t>
+          <w:t>sector-specific</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00527606">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidR="006448F5">
+        <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
-[...66 lines deleted...]
-        <w:r w:rsidR="006F2C9C" w:rsidRPr="00E71FDD">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:anchor="activity-based-guidelines" w:history="1">
+        <w:r w:rsidR="006448F5" w:rsidRPr="008D09A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t xml:space="preserve">EERS </w:t>
+          <w:t>activity-based</w:t>
         </w:r>
-        <w:r w:rsidR="006F2C9C">
+      </w:hyperlink>
+      <w:r w:rsidR="006448F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383A42"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5F07" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4539F" w:rsidRPr="64F4A55C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:r w:rsidR="00A021C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>includes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4539F" w:rsidRPr="64F4A55C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> topics for the oil and gas sector and reporting facility location information.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4539F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40D0C" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Many of the topics covered in this guideline are frequent reporter questions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401541F1" w14:textId="5C83A10A" w:rsidR="00336CD5" w:rsidRPr="002B5FD3" w:rsidRDefault="00D40D0C" w:rsidP="006B331C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00726D3E" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>after consulting this and your sector-specific guideline you still have outstanding questions, contact us on 1300 553 542 or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00726D3E" w:rsidRPr="002B5FD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-            <w:szCs w:val="28"/>
-[...345 lines deleted...]
-            <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>cer-nger-reporting@cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00524BD0">
+      <w:r w:rsidR="00726D3E" w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t> if you have questions.</w:t>
-      </w:r>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383A42"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00336CD5" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADC7CCD" w14:textId="04F98497" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="001A445E" w:rsidP="001D71DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc235718912"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>NGER t</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">echnical reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1774">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="07ACB432" w14:textId="302484D0" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="0088793E" w:rsidP="001D71DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="Contents"/>
+      <w:bookmarkStart w:id="12" w:name="EERS-access-password-and-Client-Portal-q"/>
+      <w:bookmarkStart w:id="13" w:name="What-is-the-difference-between-Client-Po"/>
+      <w:bookmarkStart w:id="14" w:name="Client-Portal"/>
+      <w:bookmarkStart w:id="15" w:name="EERS"/>
+      <w:bookmarkStart w:id="16" w:name="How-do-I-get-access-to-my-organisations-"/>
+      <w:bookmarkStart w:id="17" w:name="_Getting_access_to"/>
+      <w:bookmarkStart w:id="18" w:name="How-do-I-manage-users-in-my-organisation"/>
+      <w:bookmarkStart w:id="19" w:name="_Managing_users_in"/>
+      <w:bookmarkStart w:id="20" w:name="What-roles-can-an-EERS-user-have"/>
+      <w:bookmarkStart w:id="21" w:name="_EERS_user_roles"/>
+      <w:bookmarkStart w:id="22" w:name="The-NGER-contact-person-and-executive-of"/>
+      <w:bookmarkStart w:id="23" w:name="General-EERS-questions"/>
+      <w:bookmarkStart w:id="24" w:name="Can-information-be-carried-over-from-the"/>
+      <w:bookmarkStart w:id="25" w:name="Can-you-explain-the-corporate-structure-"/>
+      <w:bookmarkStart w:id="26" w:name="Can-I-modify-my-corporate-structure"/>
+      <w:bookmarkStart w:id="27" w:name="I-have-entered-data-in-EERS-but-it-does-"/>
+      <w:bookmarkStart w:id="28" w:name="I-have-made-changes-to-my-EERS-account-b"/>
+      <w:bookmarkStart w:id="29" w:name="I-am-unable-to-enter-data-for-my-facilit"/>
+      <w:bookmarkStart w:id="30" w:name="I-want-to-enter-data-but-the-Data-Entry-"/>
+      <w:bookmarkStart w:id="31" w:name="_Entering_data_when"/>
+      <w:bookmarkStart w:id="32" w:name="How-do-I-correctly-report-facility-locat"/>
+      <w:bookmarkStart w:id="33" w:name="How-do-I-enter-view-or-edit-location-inf"/>
+      <w:bookmarkStart w:id="34" w:name="What-facility-location-information-do-I-"/>
+      <w:bookmarkStart w:id="35" w:name="How-do-I-check-if-I-have-entered-the-cor"/>
+      <w:bookmarkStart w:id="36" w:name="Converting-to-decimal-degrees"/>
+      <w:bookmarkStart w:id="37" w:name="What-is-the-small-facilities-percentages"/>
+      <w:bookmarkStart w:id="38" w:name="I-cant-generate-a-draft-report-in-EERS-w"/>
+      <w:bookmarkStart w:id="39" w:name="How-do-I-attach-documents-to-my-report-i"/>
+      <w:bookmarkStart w:id="40" w:name="Who-can-submit-a-report"/>
+      <w:bookmarkStart w:id="41" w:name="How-do-I-save-an-electronic-copy-of-my-r"/>
+      <w:bookmarkStart w:id="42" w:name="Will-I-be-notified-when-I-successfully-s"/>
+      <w:bookmarkStart w:id="43" w:name="How-can-I-tidy-up-my-EERS-workspace"/>
+      <w:bookmarkStart w:id="44" w:name="Common-NGER-reporting-questions"/>
+      <w:bookmarkStart w:id="45" w:name="Can-I-get-an-extension-to-the-reporting-"/>
+      <w:bookmarkStart w:id="46" w:name="What-if-I-find-an-error-in-a-submitted-N"/>
+      <w:bookmarkStart w:id="47" w:name="Technical-NGER-reporting-questions"/>
+      <w:bookmarkStart w:id="48" w:name="Is-liquefied-petroleum-gas-LPG-a-primary"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235718913"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc161842570"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
-    </w:p>
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc205447225"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
-      <w:r w:rsidRPr="00B26B05">
-[...4 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="27"/>
-      <w:r w:rsidR="001F384F">
-[...4 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="28"/>
-    </w:p>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Toc205447226"/>
       <w:bookmarkEnd w:id="29"/>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
-    </w:p>
-[...162 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc205447227"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Nomination of energy commodity for l</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>iquefied petroleum gas (LPG)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="00B26B05" w:rsidDel="0088793E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="25AEDD0C" w14:textId="5C5E8BA7" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+    <w:p w14:paraId="32B3B39D" w14:textId="4FB2034D" w:rsidR="00930A43" w:rsidRPr="002B5FD3" w:rsidRDefault="00C65E26" w:rsidP="009F2C65">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hen reporting liquefied petroleum gas (LPG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, you must nominate whether it is a </w:t>
+      </w:r>
+      <w:r w:rsidR="005E23AB" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>primary or a secondary fuel</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B32B4CE" w14:textId="7DCE344A" w:rsidR="00930A43" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purchased LPG (item 44 in schedule 1 of the NGER Regulations) is a secondary </w:t>
+      </w:r>
+      <w:r w:rsidR="005E23AB" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fuel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00576390" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LPG </w:t>
+      </w:r>
+      <w:r w:rsidR="005A545F" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consumed at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00492023" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">same </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">facility where it </w:t>
+      </w:r>
+      <w:r w:rsidR="007D609D" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">produced, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A545F" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LPG is </w:t>
+      </w:r>
+      <w:r w:rsidR="005A545F" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">considered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a primary </w:t>
+      </w:r>
+      <w:r w:rsidR="005E23AB" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fuel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07898EFA" w14:textId="0D6C9F94" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00462B12">
-[...74 lines deleted...]
-        <w:r w:rsidR="00777CDC" w:rsidRPr="00524BD0">
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Read </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Determining_if_a" w:history="1">
+        <w:r w:rsidR="00972F01">
           <w:rPr>
             <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
             <w:color w:val="007499"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>threshold</w:t>
-[...384 lines deleted...]
-          <w:t>cer-nger-reporting@cer.gov.au</w:t>
+          <w:t>Determining if a fuel is primary or secondary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00462B12">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for more information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C60E1CD" w14:textId="7D5AF5CC" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00BC2278" w:rsidP="001D71DC">
+    <w:p w14:paraId="433EB1C3" w14:textId="370D704E" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="0088793E" w:rsidP="001D71DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="I-have-made-changes-to-my-EERS-account-b"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkStart w:id="51" w:name="How-do-I-report-E10-in-EERS"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc161842571"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235718914"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>U</w:t>
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">nable to enter data for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A0B78">
+        <w:t>eport</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>your</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A0B78" w:rsidRPr="00B26B05">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+        <w:t xml:space="preserve"> E10 in EERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w14:paraId="21109EF0" w14:textId="5233FE78" w:rsidR="00EE766D" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+    <w:p w14:paraId="596965C1" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">and operational control period. </w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="Background"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>E10 is a common blended fuel produced by blending up to 10 per cent ethanol with gasoline.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185FDB64" w14:textId="77777777" w:rsidR="00EE766D" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+    <w:p w14:paraId="3B7195C0" w14:textId="6EED4C02" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Under section 1.8 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Measurement Determination" w:history="1">
+        <w:r w:rsidRPr="00462B12">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+            <w:color w:val="007499"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>National Greenhouse and Energy Reporting (Measurement) Determination 2008</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00963297" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> (NGER Measurement Determination) a blended fuel is a fuel that is a blend of fossil and biogenic carbon fuels. For example, E10 is a blend of gasoline (fossil fuel) and up to 10 per cent ethanol (biogenic carbon fuel).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF5FFB3" w14:textId="4C511C9F" w:rsidR="001F6F6C" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+    <w:p w14:paraId="0F8AAB2A" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Examples of biogenic carbon fuels under the NGER legislation are listed in items 10—16; 28—30 and 52—54 of Schedule 1 of the NGER Regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D51783" w14:textId="6E7EDE5F" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The NGER legislation does not define fossil fuels. However, taking the ordinary meaning of the term</w:t>
+      </w:r>
+      <w:r w:rsidR="004B526A" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a fossil fuel is a carbon-based fuel from fossil hydrocarbon deposits including coal, oil and natural gas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF3F1B3" w14:textId="0D392EF3" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>E10 is not a listed fuel type under the NGER Regulations, therefore E10 is not reported in EERS. Rather, when E10 is consumed</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23F09" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the components that make up E10 need to be reported.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66604" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> When reporting these components, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E767A" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you will need to provide additional information about </w:t>
+      </w:r>
+      <w:r w:rsidR="00733DA5" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the blended fuel, in the form of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97B7C" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00733DA5" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atters to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97B7C" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00733DA5" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dentified (MTBIs).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8C5C8F" w14:textId="5780ED52" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00777CDC" w:rsidP="004B4150">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="Examplereporting-greenhouse-gas-emission"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Example—reporting greenhouse gas emissions and energy consumption from combustion of E10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C7AF98" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>A facility purchases 10,000 litres of E10 for use in a transport facility. Using the product specifications provided by the manufacturer, it is determined that the E10 is made up of 7% ethanol and 93% gasoline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A8254D" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Therefore, the purchased E10 contains 700 litres of ethanol and 9,300 litres of gasoline. The purchased E10 is used to fuel fleet cars for the corporations, meaning that the fuel is combusted for use in an internal combustion engine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AABAE9A" w14:textId="7B9DBA87" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As both the ethanol and gasoline are listed </w:t>
+      </w:r>
+      <w:r w:rsidR="00741668" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fuels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, the corporation with operational control of the facility must report the greenhouse gas emissions and energy consumption from the combustion of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17560332" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>ethanol (item 53—ethanol for use in an internal combustion engine, Schedule 1 of the NGER Regulations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C54B73" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>gasoline (item 35—gasoline (other than for use as fuel in an aircraft, Schedule 1 of the NGER Regulations) as consumed by combustion).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0360D3BC" w14:textId="1B24FA17" w:rsidR="00741668" w:rsidRDefault="004D015D" w:rsidP="00741668">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>A separate activity must be reported for each fuel</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2492">
+        <w:t xml:space="preserve">. For each </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73BC0">
+        <w:t>activit</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0254">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73BC0">
+        <w:t>, the corporation need</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0254">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73BC0">
+        <w:t xml:space="preserve"> to check the box in EERS </w:t>
+      </w:r>
+      <w:r w:rsidR="003507D8">
+        <w:t>specifying “</w:t>
+      </w:r>
+      <w:r w:rsidR="003507D8" w:rsidRPr="003507D8">
+        <w:t>Is the fuel combusted in this activity part of a blend?</w:t>
+      </w:r>
+      <w:r w:rsidR="003507D8">
+        <w:t xml:space="preserve">” and provide the following additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00607994">
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3258">
+        <w:t xml:space="preserve"> as MTBIs</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20EF5">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EEDD73" w14:textId="694C383A" w:rsidR="00741668" w:rsidRDefault="00F20EF5" w:rsidP="00741668">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The section under Part 2.6 used to determine the amounts of each kind of fuel in a blended fuel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9CCA79" w14:textId="3493470C" w:rsidR="00F20EF5" w:rsidRDefault="00104CF6" w:rsidP="009C2890">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In this case, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3258">
+        <w:t xml:space="preserve">for both activities, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2522">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3258">
+        <w:t xml:space="preserve">MTBI </w:t>
+      </w:r>
+      <w:r w:rsidR="00066784">
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3258">
+        <w:t>entered as</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00371711">
+        <w:t>‘S</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6912">
+        <w:t>ection 2.67 Blended liquid fuels</w:t>
+      </w:r>
+      <w:r w:rsidR="00371711">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6912">
+        <w:t>, which permits adopting the manufacturer’s determination</w:t>
+      </w:r>
+      <w:r w:rsidR="00293EEF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F58F5C" w14:textId="641A8EC7" w:rsidR="00293EEF" w:rsidRDefault="00293EEF" w:rsidP="00293EEF">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The amount of each type of fuel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DE7CEF" w14:textId="353BDFCF" w:rsidR="00293EEF" w:rsidRPr="00972F01" w:rsidRDefault="00293EEF" w:rsidP="002B5FD3">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In this case, </w:t>
+      </w:r>
+      <w:r w:rsidR="002275DD">
+        <w:t xml:space="preserve">for both </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3258">
+        <w:t xml:space="preserve">activities, the MTBI </w:t>
+      </w:r>
+      <w:r w:rsidR="00066784">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3258">
+        <w:t xml:space="preserve"> be entered as </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2522">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00304690">
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2522">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB2522">
+        <w:t>kL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB2522">
+        <w:t xml:space="preserve"> of gasoline and </w:t>
+      </w:r>
+      <w:r w:rsidR="00304690">
+        <w:t>0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2522">
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB2522">
+        <w:t>kL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB2522">
+        <w:t xml:space="preserve"> of ethanol</w:t>
+      </w:r>
+      <w:r w:rsidR="00F454B5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37088">
+        <w:t xml:space="preserve">Adding this data </w:t>
+      </w:r>
+      <w:r w:rsidR="00066784">
+        <w:t xml:space="preserve">as an MTBI </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37088">
+        <w:t>for both activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00F454B5">
+        <w:t xml:space="preserve"> does not change the emissions or energy totals </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37088">
+        <w:t xml:space="preserve">for the </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7D33">
+        <w:t>facility but</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37088">
+        <w:t xml:space="preserve"> rather provides context for the composition of the blend used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EC5868" w14:textId="12819B6B" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00462B12">
-[...14 lines deleted...]
-        <w:r w:rsidR="001F6F6C" w:rsidRPr="00E87593">
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Read the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tooltip="A link to the Reporting blended fuels, other fuel mixes, bitumen and explosives guide on the Clean Energy Regulator website" w:history="1">
+        <w:r w:rsidR="00B21739">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+            <w:color w:val="007499"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EERS </w:t>
+          <w:t>r</w:t>
         </w:r>
-        <w:r w:rsidR="00E87593" w:rsidRPr="00E87593">
+        <w:r w:rsidRPr="00B07DA5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+            <w:color w:val="007499"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>n</w:t>
-[...20 lines deleted...]
-          <w:t>uide</w:t>
+          <w:t>eporting blended fuels, other fuel mixes, bitumen and explosives guideline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001F6F6C">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00E8204B" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> for more information on the reporting of E10 and other blended fuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0837E442" w14:textId="6A4116D3" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00596E7B" w:rsidP="001D71DC">
+    <w:p w14:paraId="06082C81" w14:textId="50B75863" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="0088793E" w:rsidP="001D71DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="What-are-the-CO2-emission-factors-for-pe"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc161842572"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235718915"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Entering</w:t>
+        <w:t>he CO</w:t>
       </w:r>
       <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="19"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> when</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:t> emission factors for petroleum-based oils</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidR="00D40FE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0028056C">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20C59">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:t>petroleum-based</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40FE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Data Entry</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0028056C">
+        <w:t xml:space="preserve"> greases when used as lubricants</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidR="004C3E13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00630C0E">
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="7457E613" w14:textId="0D4084AE" w:rsidR="00A17196" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
-[...234 lines deleted...]
-    <w:p w14:paraId="2E3F9E52" w14:textId="34DB550C" w:rsidR="00F16A12" w:rsidRPr="00462B12" w:rsidRDefault="00F16A12" w:rsidP="009F2C65">
+    <w:p w14:paraId="02A0167A" w14:textId="564D7852" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00181A39">
-        <w:rPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>EERS requires reporters to specify the carbon dioxide emissions factor when entering activity data for petroleum-based oils and greases</w:t>
+      </w:r>
+      <w:r w:rsidR="00112595" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when used as lubricants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, as shown below</w:t>
+      </w:r>
+      <w:r w:rsidR="006E21B8" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528AFB7A" w14:textId="4E797618" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383A42"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:noProof/>
+          <w:color w:val="007499"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D5A7D3B" wp14:editId="4E7F62E7">
-[...2 lines deleted...]
-            <wp:docPr id="1348075550" name="Picture 1" descr="A screenshot the Clean Energy Regulator website with the page titled 'Reports'. A heading labelled 'Reports' is highlighted. A link labelled 'withdraw' is also highlighted, and an orange callout box next to it contains the text 'Click to withdraw the draft report'. "/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="571CAC67" wp14:editId="3BA3F1D5">
+            <wp:extent cx="5731510" cy="1839595"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="8255"/>
+            <wp:docPr id="1997839453" name="Picture 4" descr="A screenshot of the Emissions and Energy Reporting System. Method 1 is selected. A tick-box is available that says: tick to report this activity using the default emission factor. The box is not ticked. The carbon dioxide emission factor is shown as 13.9 kilograms of carbon dioxide equivalence per gigajoule. ">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId29"/>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1348075550" name="Picture 1" descr="A screenshot the Clean Energy Regulator website with the page titled 'Reports'. A heading labelled 'Reports' is highlighted. A link labelled 'withdraw' is also highlighted, and an orange callout box next to it contains the text 'Click to withdraw the draft report'. "/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="1997839453" name="Picture 4" descr="A screenshot of the Emissions and Energy Reporting System. Method 1 is selected. A tick-box is available that says: tick to report this activity using the default emission factor. The box is not ticked. The carbon dioxide emission factor is shown as 13.9 kilograms of carbon dioxide equivalence per gigajoule. ">
+                      <a:hlinkClick r:id="rId29"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36"/>
+                    <a:blip r:embed="rId30">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6184900" cy="2173605"/>
+                      <a:ext cx="5731510" cy="1839595"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9C49D4" w14:textId="0CAAD33B" w:rsidR="001C27EF" w:rsidRDefault="001C27EF" w:rsidP="009F2C65">
+    <w:p w14:paraId="754431BC" w14:textId="548DE90D" w:rsidR="00742E4A" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The carbon dioxide emission factor refers to the amount of carbon dioxide emitted per unit of fuel. Part 3 of Schedule 1 in the NGER Measurement Determination provides a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7E37" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> default</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emission factor of</w:t>
+      </w:r>
+      <w:r w:rsidR="00742E4A" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020BE202" w14:textId="750DC524" w:rsidR="00742E4A" w:rsidRPr="00462B12" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>13.9 (kg CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972F01">
+        <w:t xml:space="preserve">-e/GJ) for the combustion of petroleum-based oils for stationary </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51296" w:rsidRPr="00972F01">
+        <w:t xml:space="preserve">or transport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>energy purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DE57E2" w14:textId="5FB1BBA5" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00742E4A" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>3.5 (kg CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>-e/GJ) for the combustion of petroleum-based greases f</w:t>
+      </w:r>
+      <w:r w:rsidR="006840D9" w:rsidRPr="00972F01">
+        <w:t xml:space="preserve">or stationary </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51296" w:rsidRPr="00972F01">
+        <w:t xml:space="preserve">or transport </w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00972F01">
+        <w:t>energy purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BE02F1" w14:textId="3D8DC2B0" w:rsidR="009B6DA2" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Alternatively, a site-specific carbon dioxide emissions factor can be used in accordance with Method 1 under section 2.48A(2) of the NGER Measurement Determination, or Method 2 or 3 under sections 2.48B and 2.48C respectively.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7BB9" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D4A6760" w14:textId="2B42AC43" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+    <w:p w14:paraId="08BB34BC" w14:textId="77777777" w:rsidR="00043715" w:rsidRPr="002B5FD3" w:rsidRDefault="00043715" w:rsidP="009F2C65">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3509CA30" w14:textId="68C4DF6E" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00C948B9" w:rsidP="001D71DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="What-is-net-energy-consumption-and-how-d"/>
+      <w:bookmarkStart w:id="60" w:name="How-do-I-know-if-a-fuel-is-primary-or-se"/>
+      <w:bookmarkStart w:id="61" w:name="_Determining_if_a"/>
+      <w:bookmarkStart w:id="62" w:name="Which-ANZSIC-codes-are-oil-and-gas-activ"/>
+      <w:bookmarkStart w:id="63" w:name="_Why_do_I"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc161842576"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc235718916"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANZSIC codes </w:t>
+      </w:r>
+      <w:r w:rsidR="00274FAB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oil and gas activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="539E6CFA" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>In accordance with 4.04A(2)(g) of the NGER Regulations, the activities constituting the facility must be attributed to an industry sector. This is done using the ANZSIC industry classification codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC78EFB" w14:textId="19440C14" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>The activity type constituting the principal activity of the facility determines the industry sector. A reporter should determine the ANZSIC code of the facility by comparing the principal activity at the facility with the list of ANZSIC industry classifications in Schedule 2 of the NGER Regulations.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4523D" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C4523D" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Principal activity is defined in NGER Regulation 4.31:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AEDC38" w14:textId="7F13669C" w:rsidR="00671EC2" w:rsidRPr="00462B12" w:rsidRDefault="00671EC2" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="subsection"/>
+        <w:spacing w:before="180" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1854" w:hanging="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, in relation to a facility, means the activity that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C43453B" w14:textId="5E187A07" w:rsidR="00671EC2" w:rsidRPr="00462B12" w:rsidRDefault="00671EC2" w:rsidP="00462B12">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00462B12">
+        <w:t> (a) results in the production of a product or service that is produced for sale on the market</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC3D010" w14:textId="77777777" w:rsidR="00671EC2" w:rsidRPr="00972F01" w:rsidRDefault="00671EC2" w:rsidP="00462B12">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00462B12">
+        <w:t> (b) produces the most value for the facility out of any of the activities forming part of the facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C51D0F" w14:textId="6C5A8ACA" w:rsidR="00777CDC" w:rsidRPr="00147572" w:rsidRDefault="00777CDC" w:rsidP="001D71DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="Where-should-appraisal-and-development-a"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc235718917"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc161842577"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidRPr="00147572">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:r w:rsidR="00274FAB" w:rsidRPr="00147572">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00C948B9" w:rsidRPr="00147572">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147572">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appraisal and development activities associated with oil or gas wells</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidRPr="00147572">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="15F89541" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oil or gas exploration and development </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>involves</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carrying out activities with the purpose of finding and appraising natural underground oil and gas accumulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C82990E" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The CER considers that oil or gas exploration may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3936A200" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>conducting geochemical, geological, or geophysical surveys</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF1B3D6" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>drilling wells</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768D10C6" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>well completions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC97BD6" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>well workovers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A0769D" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>drilling mud degassing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF355E1" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>carrying out testing in relation to a well</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1832617F" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>venting and flaring associated with oil or gas exploration activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD306EC" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:t>taking samples for chemical or other analysis for exploration purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBD7802" w14:textId="0E86383F" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fugitive emissions from appraisal and development activities should be reported </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21845" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in EERS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>as the emissions source 'Oil or gas exploration and development—flaring' or 'Oil or gas exploration and development (other than flaring)'', as appropriate, using methods detailed under Division 3.3.2 of the NGER Measurement Determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E483B0" w14:textId="38857CB3" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Where water is pumped from wells during exploration and development activities, emissions from this source should be reported as the emissions source 'Produced water from oil and gas exploration and development, crude oil production, natural gas production or natural gas gathering and boosting (other than emissions that are vented or flared)' using methods detailed under Division 3.3.6D of the NGER (Measurement) Determination</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6950" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DD9565" w14:textId="444FE75A" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00385ED8" w:rsidP="001D71DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="How-do-I-report-crude-oil-condensates-an"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc161842578"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc235718918"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="0C17B2FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>eport</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="0C17B2FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> crude oil and natural gas condensates</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="49B9215A" w14:textId="6BE19A10" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1.03 of the NGER Regulations includes the following definitions related to condensates, which have been changed as of the 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1323" w:rsidRPr="00DD1323">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>22 reporting period:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E41557B" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>crude oil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972F01">
+        <w:t> includes field condensates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B793D15" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>field condensate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972F01">
+        <w:t> means a mixture of lower molecular weight hydrocarbons that are recovered from an oil or gas field at surface separation facilities at or near the field</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45290999" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00972F01" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972F01">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>plant condensate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972F01">
+        <w:t> means liquid separated in a processing plant from a gaseous hydrocarbon stream by condensation, other than liquefied petroleum gas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52620A8C" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The list of fuel types in Schedule 1 of the NGER Regulations includes 'Crude oil' as item 33, and 'Plant condensate and other natural gas liquids not covered by another item in this table' as item 34. Energy production or consumption of condensates should be reported as one of these items, as appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163B8024" w14:textId="0F451AAD" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="0010182F" w:rsidP="001D71DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="What-is-meant-by-the-tonnes-of-flared-ga"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc161842579"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc235718919"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="007504BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>he meaning of</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007504BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tonnes of flared gas'</w:t>
+      </w:r>
+      <w:r w:rsidR="008476D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>when estimating emissions from oil and gas flaring activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="03AFB268" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Emissions released from gas flared during oil and gas flaring activities can be estimated using Method 1, 2, 2A or 3. The 'tonnes of flared gas' and 'tonnes of flared crude oil and liquids' referred to under Method 1 is the total waste gas stream (in tonnes) to pass through the flare during the year, not just the hydrocarbon component of the fuel. This includes any inert gases in the waste gas stream.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619CC1A4" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Methods 2 and 3 allow the total quantity of hydrocarbons within the waste gas stream to be determined and the calculation of facility specific emission factors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132ADEA6" w14:textId="71E85FD3" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="008476D9" w:rsidP="001D71DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="What-are-the-requirements-for-reporting-"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc161842580"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc235718920"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements for reporting energy consumption associated with oil and gas venting, flaring and leakage activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="6EAC3C53" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>As disposal and loss of energy is considered to be consumption of energy (under 2.26 of NGER Regulations), it is necessary to report the energy content of fuels that are disposed of or lost through fugitive emissions activities, including venting, flaring or leakage activities, where the energy consumed is a fuel listed in Schedule 1 of the NGER Regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BD8E16" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>When flaring emission sources and activities are entered into the EERS, a reporter will be required to select the type of fuel and quantity of gas flared. When a fuel type is selected, a reporter will then be required to enter the energy content factor associated with the fuel. This may be the default energy content factor associated with the fuel (from Schedule 1 of the NGER Measurement Determination) or a facility-specific energy content factor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B48A331" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>EERS will automatically calculate the energy consumption associated with the quantity of the selected fuel type. The energy consumption will be categorised in the NGER report as 'energy consumed by means of combustion for purposes other than producing electricity, producing a chemical or metal product, or for transport'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA94366" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>When energy is consumed through venting or leakage, the energy consumption must be reported in EERS through a separate activity from the venting or leakage emissions activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048B8D87" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Please note where production of a fuel type occurs at a facility, any quantity of that fuel type consumed at the facility through venting, flaring or leakage activities should be included in the reported quantity of fuel type produced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54047FBD" w14:textId="6D6CD166" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="008C4CF4" w:rsidP="001D71DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="What-are-the-requirements-for-the-use-of"/>
+      <w:bookmarkStart w:id="79" w:name="How-do-I-report-equipment-or-component-u"/>
+      <w:bookmarkStart w:id="80" w:name="_Reporting_consumption_of"/>
+      <w:bookmarkStart w:id="81" w:name="_Reporting_production_of"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc161842588"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc235718921"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>eport</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment or component use</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="4BA557F7" w14:textId="1AC12B90" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Many of the '</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15C13" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>atters to be identified' for the new 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE74B7" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22 oil and gas sources require reporting of the number and average hours of operation for particular 'types of equipment' or 'types of components'. In cases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>where equipment or components are used for multiple reportable activities, reporters must do one of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212C848F" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>report all hours against one of the activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E63605" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>distribute the total hours across the different sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B33003" w14:textId="28B0979A" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are distributing the </w:t>
+      </w:r>
+      <w:r w:rsidR="008049BD" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hours,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you must keep records describing how you determined how the usage should be split.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0245C6E6" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>It is important that all hours, and therefore emissions, are included but not counted twice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EC16EF" w14:textId="182B6075" w:rsidR="00777CDC" w:rsidRPr="00DE74B7" w:rsidRDefault="008C4CF4" w:rsidP="001D71DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="How-do-I-report-average-hours-of-operati"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc161842589"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc235718922"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r w:rsidRPr="00DE74B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00DE74B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>eport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE74B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00DE74B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> average hours of operation of equipment or components</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+    </w:p>
+    <w:p w14:paraId="01389D35" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>'Average hours of operation of equipment (or component) type X' is to be interpreted as the average number of hours a given equipment or component type is operated over the entire NGER reporting year. Do not include hours when equipment or components may be used for non-NGER reportable activities or not in use due to maintenance or other reasons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287E9F9C" w14:textId="1BE5D5FD" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00777CDC" w:rsidP="001D71DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="What-do-I-do-if-my-monitoring-equipment-"/>
+      <w:bookmarkStart w:id="88" w:name="What-should-I-do-if-my-emissions-are-cou"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc161842592"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc235718923"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47250">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should do if </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47250">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emissions are counted twice</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="1CBDF533" w14:textId="2B029539" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>The fugitive emissions sources for oil and gas added from the 2021–22 reporting year have the potential to cause emissions to be double counted. The sources are designed to comprehensively cover the emissions from a facility. Your activities may meet the definition of multiple source categories. In this case, the emissions from these activities should only be reported once under a single source, to avoid double counting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485C4443" w14:textId="5B4EFCBC" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Reporters should assign the emissions to a single source and record their reasoning in their basis of preparation documents. CER expects that these assignments are consistent between reporting years. If there is a change in how the emissions are assigned to a source, CER expects that this decision is recorded for record keeping purposes as per section 22 of the NGER Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511637C9" w14:textId="15BA62DA" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="0076383B" w:rsidP="00FC7707">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="When-are-petroleumbased-oils-and-greases"/>
+      <w:bookmarkStart w:id="92" w:name="What-is-Basis-of-Preparation-BoP"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc161842594"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc235718924"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Avoid non-compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC28D5" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with NGER</w:t>
+      </w:r>
+      <w:r w:rsidR="00511EA0" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legislation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by using a</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Basis of Preparation (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="3DE969D5" w14:textId="77777777" w:rsidR="008023B4" w:rsidRPr="002B5FD3" w:rsidRDefault="008023B4" w:rsidP="008023B4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>As per section 22 of the NGER Act, a registered corporation must keep records that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8DE400" w14:textId="77777777" w:rsidR="008023B4" w:rsidRPr="002B5FD3" w:rsidRDefault="008023B4" w:rsidP="002B5FD3">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:t xml:space="preserve">allow it to report accurately under the NGER Act </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6470A2BF" w14:textId="77777777" w:rsidR="008023B4" w:rsidRPr="002B5FD3" w:rsidRDefault="008023B4" w:rsidP="002B5FD3">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:t xml:space="preserve">enable the CER to ascertain whether the corporation has complied with its obligations under the NGER Act. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502075EB" w14:textId="77777777" w:rsidR="008023B4" w:rsidRPr="002B5FD3" w:rsidRDefault="008023B4" w:rsidP="008023B4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your records must be kept in a form that is easily and quickly accessible for inspection and audit. You must keep the records for 5 years from the end of the financial year in which the relevant activity took place.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DED6FD9" w14:textId="08588DDE" w:rsidR="008023B4" w:rsidRPr="002B5FD3" w:rsidRDefault="008023B4" w:rsidP="008023B4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>An Executive Officer (EO) must approve the NGER report that is submitted to the CER. The EO must also confirm that the NGER report has been prepared in accordance with the NGER legislation and that the general principles have been appropriately applied. It is up to you to determine the appropriate processes and internal controls to ensure that a compliant report is submitted on time and supported by adequate records. The processes should be documented and repeatable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C67065D" w14:textId="60E39376" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00F43C7C" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6221" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Basis of Preparation (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CB6221" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> records the methodology by which a</w:t>
+      </w:r>
+      <w:r w:rsidR="005C48C4" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NGER report has been prepared. </w:t>
+      </w:r>
+      <w:r w:rsidR="0095442C" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11B77" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6076" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00723B0B" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gives you the ability to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65FAB" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00065BEE" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>assurance</w:t>
+      </w:r>
+      <w:r w:rsidR="00370AE2" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over the</w:t>
+      </w:r>
+      <w:r w:rsidR="00467B60" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data</w:t>
+      </w:r>
+      <w:r w:rsidR="00370AE2" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reported </w:t>
+      </w:r>
+      <w:r w:rsidR="00467B60" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to the CER</w:t>
+      </w:r>
+      <w:r w:rsidR="00370AE2" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00461522" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>minimises the likelihood of non-compliance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6D18" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">record keeping requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00461522" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94711" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>NGER</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94711" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C7E6D7" w14:textId="5238F5AF" w:rsidR="009550B3" w:rsidRPr="002B5FD3" w:rsidRDefault="00D4694B" w:rsidP="009550B3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>While t</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93B59" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>he st</w:t>
+      </w:r>
+      <w:r w:rsidR="00534962" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ructure of your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00534962" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="003638C6" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00534962" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00534962" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depends on your individual circumstances</w:t>
+      </w:r>
+      <w:r w:rsidR="009550B3" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a typical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009550B3" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009550B3" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would include</w:t>
+      </w:r>
+      <w:r w:rsidR="00136DF8" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your</w:t>
+      </w:r>
+      <w:r w:rsidR="009550B3" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0047332F" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>justifications and explanations of</w:t>
+      </w:r>
+      <w:r w:rsidR="009550B3" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEF9468" w14:textId="34BE477A" w:rsidR="009550B3" w:rsidRPr="002B5FD3" w:rsidRDefault="009550B3" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>assessment of operational control</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1202" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0096750B" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1202" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>including contractors</w:t>
+      </w:r>
+      <w:r w:rsidR="0096750B" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1D2C80" w14:textId="2DD0A020" w:rsidR="009550B3" w:rsidRPr="002B5FD3" w:rsidRDefault="009550B3" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">facility boundaries </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404118B8" w14:textId="379BC5C4" w:rsidR="009550B3" w:rsidRPr="002B5FD3" w:rsidRDefault="003E1874" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reportable </w:t>
+      </w:r>
+      <w:r w:rsidR="00412E2D" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>activities and</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1026" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associated</w:t>
+      </w:r>
+      <w:r w:rsidR="00412E2D" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8031D" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emissions and energy </w:t>
+      </w:r>
+      <w:r w:rsidR="009550B3" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sources </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6EC77F" w14:textId="6DFEB762" w:rsidR="007053A4" w:rsidRPr="002B5FD3" w:rsidRDefault="00422D1E" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>method selection</w:t>
+      </w:r>
+      <w:r w:rsidR="00A930E6" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6A85" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00234F3B" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how you </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4BC2" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2173" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1DA0" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="005C65D2" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2173" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="005C65D2" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the metho</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64783" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D71BDCE" w14:textId="57DC3449" w:rsidR="00393253" w:rsidRPr="002B5FD3" w:rsidRDefault="00D32F16" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00887DC8" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sampling </w:t>
+      </w:r>
+      <w:r w:rsidR="00131121" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strategy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00393253" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>methods that involve sampling</w:t>
+      </w:r>
+      <w:r w:rsidR="00887DC8" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00131121" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD60B5" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how the strategy</w:t>
+      </w:r>
+      <w:r w:rsidR="00393253" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D19250" w14:textId="27309C29" w:rsidR="009550B3" w:rsidRPr="002B5FD3" w:rsidRDefault="009550B3" w:rsidP="002C323D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>meets standard</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3D4F" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for duration and frequency to enable reliable estimates </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E6EA57" w14:textId="261B8B72" w:rsidR="009550B3" w:rsidRPr="002B5FD3" w:rsidRDefault="009550B3" w:rsidP="002C323D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>addresses bias</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06205" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> especially relating to under or over-stating emissions when compared to the likely true value</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A47895" w14:textId="5A2D7395" w:rsidR="005E1D43" w:rsidRPr="002B5FD3" w:rsidRDefault="00BE4DC7" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>quality assurance and review processes</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71FBC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, including</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1D43" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340C8B54" w14:textId="77777777" w:rsidR="00812518" w:rsidRPr="002B5FD3" w:rsidRDefault="003B4351" w:rsidP="002C323D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>written procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129117CB" w14:textId="77777777" w:rsidR="0076357B" w:rsidRPr="002B5FD3" w:rsidRDefault="00ED008E" w:rsidP="002C323D">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adjustments made </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75E0E" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for changes in </w:t>
+      </w:r>
+      <w:r w:rsidR="00273560" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB8FF4C" w14:textId="7F41CA6B" w:rsidR="009550B3" w:rsidRPr="002B5FD3" w:rsidRDefault="009550B3" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>key personnel roles and responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00A419F9" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, such as</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22B19" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB22A1" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">those involved in </w:t>
+      </w:r>
+      <w:r w:rsidR="00096D11" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the activities and producing the report</w:t>
+      </w:r>
+      <w:r w:rsidR="007512D1" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00642997" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidR="00273560" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consultants and experts</w:t>
+      </w:r>
+      <w:r w:rsidR="007512D1" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5E284C" w14:textId="25F2A593" w:rsidR="007512D1" w:rsidRPr="002B5FD3" w:rsidRDefault="007512D1" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">record keeping. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487EA83D" w14:textId="302113F3" w:rsidR="00CF43C0" w:rsidRPr="002B5FD3" w:rsidRDefault="00CF43C0" w:rsidP="00CF43C0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We encourage </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4D8D" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to submit </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4D8D" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or summary) with each year’s NGER report to clarify</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4D8D" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> key assumptions and decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA535BB" w14:textId="4F0DBA95" w:rsidR="00D93E7B" w:rsidRPr="002B5FD3" w:rsidRDefault="0060012C" w:rsidP="00462B12">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submitting </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93E7B" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">additional documents to support your NGER </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">report </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93E7B" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>submission is particularly helpful when the NGER data submitted in EERS does not tell the full story. For example, there may be a significant reduction in emissions from a particular source compared to the previous year, which may be explained by a three-month shut down for maintenance or a temporary shut down due to a natural disaster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212DA159" w14:textId="796F854A" w:rsidR="00C63FFB" w:rsidRPr="002B5FD3" w:rsidRDefault="00C63FFB" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The submission of a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with an NGER report </w:t>
+      </w:r>
+      <w:r w:rsidR="00160907" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5AFE" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reduce the need for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00727BD0" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00420E28" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to contact you</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3914" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00232B1B" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to cl</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5C34" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arify </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC34BD" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the information included in your NGER report</w:t>
+      </w:r>
+      <w:r w:rsidR="002641A6" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C79B9B" w14:textId="73D95AF1" w:rsidR="00777CDC" w:rsidRPr="00D459AE" w:rsidRDefault="00A47250" w:rsidP="006B5F25">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="My-electricity-invoice-has-Unaccounted-f"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc235718925"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc161842595"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:r w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How to report </w:t>
+      </w:r>
+      <w:r w:rsidR="00D459AE" w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scope 2 emissions if your electricity invoice </w:t>
+      </w:r>
+      <w:r w:rsidR="00767F60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>includes</w:t>
+      </w:r>
+      <w:r w:rsidR="00D459AE" w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67296" w:rsidRPr="00D459AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>‘u</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00D459AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naccounted for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67296" w:rsidRPr="00D459AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="00D459AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nergy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67296" w:rsidRPr="00D459AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="96"/>
+      <w:r w:rsidR="00D459AE" w:rsidRPr="00462B12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="97"/>
+    </w:p>
+    <w:p w14:paraId="1A54FEF5" w14:textId="6BE672F5" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00855D70" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00462B12">
-[...16 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Read</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00462B12">
-[...42 lines deleted...]
-        <w:r w:rsidRPr="00462B12">
+      <w:r w:rsidR="00B45705" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r w:rsidR="006142EF" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:tooltip="A link to the Estimating emissions and energy from electricity production and consumption guide on the Clean Energy Regulator website" w:history="1">
+        <w:r w:rsidR="007214C6">
           <w:rPr>
             <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
             <w:color w:val="007499"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">contact </w:t>
-[...24 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>Estimating emissions and energy from electricity production and consumption guideline</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="009D36F7" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="007214C6" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or more information on reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="00767F60" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scope 2 emissions if your invoice includes ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="002D28CF" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>unaccounted for energy</w:t>
+      </w:r>
+      <w:r w:rsidR="00767F60" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00777CDC" w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1A6CA518" w14:textId="2898FD48" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00FF5008" w:rsidP="228B311B">
-[...452 lines deleted...]
-    <w:p w14:paraId="46EFB3C7" w14:textId="77777777" w:rsidR="00586E99" w:rsidRDefault="00586E99">
+    <w:p w14:paraId="70F57296" w14:textId="77777777" w:rsidR="00FC7707" w:rsidRDefault="00FC7707">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc161842558"/>
+      <w:bookmarkStart w:id="98" w:name="What-is-Simulated-Natural-Gas"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc161842596"/>
+      <w:bookmarkEnd w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7743144F" w14:textId="444284DC" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00FF5008" w:rsidP="001D71DC">
+    <w:p w14:paraId="49C5CA68" w14:textId="7A74E155" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00777CDC" w:rsidP="001D71DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc205447231"/>
-      <w:r>
+      <w:bookmarkStart w:id="100" w:name="_Toc235718926"/>
+      <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...38 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Simulated Natural Gas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
-    <w:p w14:paraId="636F12F5" w14:textId="7C546823" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+    <w:p w14:paraId="43F2C39C" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Simulated Natural Gas (SNG), also known as ‘Synthetic Natural Gas’, is a mixture of vaporised ‘liquefied petroleum gas’ (LPG) and compressed air. SNG cannot be considered a ‘blended fuel’ because air is not a biogenic carbon fuel. SNG cannot be considered a ‘fuel mix’ because air is not a fossil fuel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53470A9E" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>SNG is not separately listed as a fuel under NGER legislation. SNG can be categorised under Schedule 1 of NGER Regulations as ‘27 - Gaseous fossil fuels other than those mentioned in item 17 to 26’. The energy content and emission factor for this fuel is listed in Schedule 1 of the NGER Measurement Determination. When reporting the energy quantity of SNG, the reporter must consider the entire volume of air and LPG present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676F2C28" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>To report the production and use of SNG, a reporter should include the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFDF5CA" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>energy consumed (without combustion) of the quantity of LPG used to make SNG during the reporting year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCB1881" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>energy production of ‘27 - Gaseous fossil fuels other than those mentioned in item 17 to 26’ as a Secondary fuel during the reporting year. Estimate the energy of the SNG either in GJ, or cubic meters in accordance with industry practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D77E9B4" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>energy consumed (with or without combustion) of the SNG consumed during the reporting year. The measurement criteria available are dependent on how the SNG was acquired.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4D53E4" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>If the quantity of SNG has been acquired:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D981FD4" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>without a commercial transaction, it must be estimated using measurement criteria AAA or BBB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6009E53A" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>through a commercial transaction then measurement criterion A, AA, or AAA must be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C969C6" w14:textId="654944F6" w:rsidR="00813BE4" w:rsidRPr="002B5FD3" w:rsidRDefault="00777CDC" w:rsidP="00FE3FBF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>See Division 2.3.6—Measurement of quantity of gaseous fuels in the NGER Measurement Determination for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8DA914" w14:textId="4D104C3E" w:rsidR="008F235A" w:rsidRDefault="008F235A" w:rsidP="008F235A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="_Toc235718927"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Production variable reporting for Safeguard facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p w14:paraId="07EA7A36" w14:textId="77777777" w:rsidR="00720C10" w:rsidRDefault="00720C10" w:rsidP="00720C10">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1527">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Production variable quantities must be reported</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>for a financial year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1527">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a facility:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F849EE" w14:textId="3C689B55" w:rsidR="002264E3" w:rsidRPr="002264E3" w:rsidRDefault="002264E3" w:rsidP="002264E3">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264E3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has scope 1 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:anchor="covered-emissions" w:history="1">
+        <w:r w:rsidRPr="002264E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>covered emissions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A476F4">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="002264E3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tCO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264E3">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264E3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>-e) that exceed the Safeguard threshold of 100,000 tCO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264E3">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002264E3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>-e in a financial year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E38E3EA" w14:textId="2CA8B721" w:rsidR="002264E3" w:rsidRPr="002264E3" w:rsidRDefault="002264E3" w:rsidP="002264E3">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264E3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:anchor="apply-for-a-multi-year-monitoring-period" w:history="1">
+        <w:r w:rsidRPr="002264E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>multi-year monitoring period</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C6346B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="002264E3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> covering the relevant financial year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7BD250" w14:textId="4477CD09" w:rsidR="006F46BC" w:rsidRDefault="002264E3" w:rsidP="006B331C">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002264E3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is an ‘eligible facility’ as defined under section 58B of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="002264E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C6346B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E50F324" w14:textId="46899B98" w:rsidR="00F17192" w:rsidRDefault="00F17192" w:rsidP="00F17192">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1527">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Production variable </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quantities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1527">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>do not need to be reported</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>for a financial year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1527">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1527">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where a facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1527">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1221E6CA" w14:textId="77777777" w:rsidR="00444909" w:rsidRPr="00AD1527" w:rsidRDefault="00444909" w:rsidP="00444909">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>has s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1527">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cope 1 covered emissions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1527">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>do not exceed the safeguard threshold</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399F90C0" w14:textId="77777777" w:rsidR="00444909" w:rsidRPr="00AD1527" w:rsidRDefault="00444909" w:rsidP="00444909">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1527">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is not an ‘eligible facility’ as defined under section 58B of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00AD1527">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3980E686" w14:textId="77777777" w:rsidR="00444909" w:rsidRPr="003827F3" w:rsidRDefault="00444909" w:rsidP="00444909">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>is part of a facility aggregate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2118752E" w14:textId="77777777" w:rsidR="00444909" w:rsidRPr="00CC0ED6" w:rsidRDefault="00444909" w:rsidP="00444909">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0ED6">
+        <w:lastRenderedPageBreak/>
+        <w:t>is a grid-connected electricity generator and the principal activity of the facility is electricity generation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (ANZSIC code 261).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161368A5" w14:textId="66003515" w:rsidR="009D7212" w:rsidRPr="00B914F8" w:rsidRDefault="009D7212" w:rsidP="009D7212">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B914F8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Production variable quantities are used to calculate a Safeguard facility’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00B914F8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>baseline emissions number</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00760F05">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00B914F8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the financial year, or part of a financial year if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A22F47" w14:textId="77777777" w:rsidR="009D7212" w:rsidRDefault="009D7212" w:rsidP="009D7212">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Production variable quantities must be measured consistently with the requirements of each production variable in Schedule 1 of the</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00F66B43">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FC6626" w14:textId="77777777" w:rsidR="009D7212" w:rsidRPr="002A66E8" w:rsidRDefault="009D7212" w:rsidP="009D7212">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Production variables will be pre-filled based on production variables reported on in the previous financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE791D9" w14:textId="77777777" w:rsidR="009D7212" w:rsidRPr="00BB126B" w:rsidRDefault="009D7212" w:rsidP="009D7212">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB126B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there was no production of a production variable </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in a financial year </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB126B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>enter zero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D33988" w14:textId="77777777" w:rsidR="009D7212" w:rsidRPr="00BB126B" w:rsidRDefault="009D7212" w:rsidP="009D7212">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB126B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>If you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> need to add a production variable for a Safeguard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB126B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facility:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750570EF" w14:textId="5D8EF073" w:rsidR="009D7212" w:rsidRDefault="009D7212" w:rsidP="009D7212">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:t>and the facility produced a production variable(s) from 2017-18 to 2021-22 and does not have an</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:anchor="standard-baseline" w:history="1">
+        <w:r w:rsidRPr="002B5FD3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> emissions-intensity determination</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00760F05" w:rsidRPr="002A6BC2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB126B">
+        <w:t xml:space="preserve"> – add that production variable(s) in the form and select ‘historical’ production variable type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB80C42" w14:textId="56125B6D" w:rsidR="003C4645" w:rsidRDefault="009D7212" w:rsidP="003C4645">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB126B">
+        <w:t>A production variable is ‘historical’ if it was produced by the facility during any of the historical financial years (that is, 2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00107626" w:rsidRPr="00107626">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB126B">
+        <w:t>18 to 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00107626" w:rsidRPr="00107626">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB126B">
+        <w:t xml:space="preserve">22) and it was not non-commercial production for any historical financial year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE4FBF2" w14:textId="0522A246" w:rsidR="009D7212" w:rsidRPr="00BB126B" w:rsidRDefault="009D7212" w:rsidP="006B331C">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB126B">
+        <w:t xml:space="preserve">Non-commercial production involves production where the product is not produced for sale but is only produced </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB126B">
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB126B">
+        <w:t xml:space="preserve"> testing and pilot activities. Examples include production where the facility is in exploration phase, plant commissioning, piloting or testing of a new product.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A23826" w14:textId="014C5A04" w:rsidR="009D7212" w:rsidRPr="00BB126B" w:rsidRDefault="009D7212" w:rsidP="006B331C">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:t>and the facility did not produce a production variable(s) from 2017</w:t>
+      </w:r>
+      <w:r w:rsidR="0048175B" w:rsidRPr="0048175B">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:t>18 to 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="0048175B" w:rsidRPr="0048175B">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:t>22 but commenced production in 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="0048175B" w:rsidRPr="0048175B">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB126B">
+        <w:t xml:space="preserve"> – add that production variable(s) in the form and select ‘new’ production variable type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5750DD59" w14:textId="77777777" w:rsidR="009D7212" w:rsidRPr="00DF3443" w:rsidRDefault="009D7212" w:rsidP="006B331C">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:t>and the facility is a landfill facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB126B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB126B">
+        <w:t>– select the ‘NLCH4’ production variable and then provide the quantity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A60884E" w14:textId="04E87618" w:rsidR="00AB5D97" w:rsidRDefault="009D7212" w:rsidP="009D7212">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB126B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further information on production variables including determining if a production variable is applicable to your facility, product specifications and measurement requirements can be found in Schedule 1 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00BB126B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Safeguard Rule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002D136C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB126B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00BB126B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Safeguard Mechanism Document</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002D136C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB126B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043838D5" w14:textId="77777777" w:rsidR="00FD5D5B" w:rsidRDefault="00FD5D5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41818345" w14:textId="5D0AD91E" w:rsidR="00AB5D97" w:rsidRPr="002B5FD3" w:rsidRDefault="00AB5D97" w:rsidP="002B5FD3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="_Toc235718928"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A97783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dministrative </w:t>
+      </w:r>
+      <w:r w:rsidR="00030B95">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="102"/>
+    </w:p>
+    <w:p w14:paraId="603567CC" w14:textId="77777777" w:rsidR="00BC2F16" w:rsidRPr="002B5FD3" w:rsidRDefault="00BC2F16" w:rsidP="002B5FD3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Correctly report facility location information in EERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDBF464" w14:textId="77777777" w:rsidR="00BC2F16" w:rsidRPr="00BC2F16" w:rsidRDefault="00BC2F16" w:rsidP="00BC2F16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC2F16">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A corporation’s NGER report must include specific identifying information for a facility as per 4.04A(2)(a) to (h) of the NGER Regulations. Identifying information includes location information such as address, latitude and longitude and the state or territory in which the facility is located. You should enter accurate location information to ensure compliant reporting. Accurate location information also assists data users with analysis of the NGER data set.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2743CBB8" w14:textId="403BA720" w:rsidR="008531AA" w:rsidRPr="00BD562B" w:rsidRDefault="00BC2F16" w:rsidP="00BC2F16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC2F16">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Facility location information is automatically rolled over into your EERS workspace each year. We request that facility location information is reviewed each year to maintain its accuracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5497A093" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B26B05" w:rsidRDefault="006861B7" w:rsidP="002B5FD3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Toc205447231"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc235718929"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acility location information </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>you must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NGER report</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+    </w:p>
+    <w:p w14:paraId="57F80237" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00462B12" w:rsidRDefault="006861B7" w:rsidP="006861B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462B12">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
         <w:t>There are different requirements for the location information that must be reported by facilities, depending on the facility</w:t>
       </w:r>
-      <w:r w:rsidR="005E5D17">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00462B12">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
         <w:t xml:space="preserve"> Australian and New Zealand Standard Industrial Classification (ANZSIC) code. The requirements are outlined in 4.04A(2)(a) to (h) of the NGER Regulations and summarised in </w:t>
       </w:r>
-      <w:r w:rsidR="001940DD" w:rsidRPr="00462B12">
+      <w:r w:rsidRPr="00462B12">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001940DD" w:rsidRPr="00462B12">
+      <w:r w:rsidRPr="00462B12">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref174547413 \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="00053306">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="001940DD" w:rsidRPr="00462B12">
+      <w:r w:rsidRPr="00462B12">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001940DD" w:rsidRPr="00462B12">
+      <w:r w:rsidRPr="00462B12">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001940DD" w:rsidRPr="00053306">
+      <w:r w:rsidRPr="00053306">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="001940DD" w:rsidRPr="00053306">
+      <w:r w:rsidRPr="00053306">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001940DD" w:rsidRPr="00462B12">
+      <w:r w:rsidRPr="00462B12">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="001E196C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="00462B12">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
           <w:color w:val="383A42"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418C9005" w14:textId="11DEEF50" w:rsidR="001940DD" w:rsidRDefault="001940DD" w:rsidP="00462B12">
+    <w:p w14:paraId="6079D783" w14:textId="77777777" w:rsidR="006861B7" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Ref174547413"/>
+      <w:bookmarkStart w:id="105" w:name="_Ref174547413"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="105"/>
       <w:r>
-        <w:t xml:space="preserve">: Location information </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">that you must submit for your facility </w:t>
+        <w:t xml:space="preserve">: Location information that you must submit for your facility </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2063"/>
+        <w:gridCol w:w="2128"/>
         <w:gridCol w:w="1903"/>
-        <w:gridCol w:w="1847"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2080"/>
+        <w:gridCol w:w="1903"/>
+        <w:gridCol w:w="1903"/>
+        <w:gridCol w:w="1903"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00220323" w:rsidRPr="00B652D0" w14:paraId="7F44A425" w14:textId="77777777" w:rsidTr="00C20B49">
+      <w:tr w:rsidR="006861B7" w:rsidRPr="00B652D0" w14:paraId="2F5587CA" w14:textId="77777777" w:rsidTr="00B33650">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1187"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcW w:w="1092" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37372F60" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="3D4DAD22" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B652D0" w:rsidRDefault="006861B7" w:rsidP="00DD11C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B213EB4" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="67F7C472" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B652D0" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Transport Facility</w:t>
             </w:r>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>(2.19 (3) of the NGER Regulations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="256F6E83" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="2738341D" w14:textId="65071BCE" w:rsidR="006861B7" w:rsidRPr="00B652D0" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Network or Pipeline Facility</w:t>
             </w:r>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>(2.20 (2) of the NGER Regulations)</w:t>
+              <w:t>(2.20(2) of the NGER Regulations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52980E2F" w14:textId="26BFDB57" w:rsidR="00F253F8" w:rsidRPr="00B652D0" w:rsidRDefault="00AE0F53" w:rsidP="00F253F8">
+          <w:p w14:paraId="32340930" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B652D0" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Multi-site cement facility</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17DDFD07" w14:textId="252B2B18" w:rsidR="000E4FB2" w:rsidRPr="00B652D0" w:rsidRDefault="000E4FB2" w:rsidP="009F2C65">
+          <w:p w14:paraId="11514950" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B652D0" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EEF5961" w14:textId="7BA22E7A" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="7676317D" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B652D0" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220323" w:rsidRPr="00B652D0" w14:paraId="1E7F8A69" w14:textId="77777777" w:rsidTr="00B652D0">
+      <w:tr w:rsidR="006861B7" w:rsidRPr="00B652D0" w14:paraId="1C724E4A" w14:textId="77777777" w:rsidTr="00B33650">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcW w:w="1092" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="075A0B58" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="7F472220" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B652D0" w:rsidRDefault="006861B7" w:rsidP="00DD11C1">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ANZSIC code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2471D1AA" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="66F52C58" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>291, 461, 462, 471, 472, 481, 482, 490, 501, 510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D851E0E" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="66B31C95" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>262, 263, 270, 281, 502, 580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="107480EC" w14:textId="69B6C1C8" w:rsidR="000E4FB2" w:rsidRPr="00B652D0" w:rsidRDefault="00F069A1" w:rsidP="009F2C65">
+          <w:p w14:paraId="005C808F" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36DEDAE0" w14:textId="791E0A0D" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="77BCAE29" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Any other ANZSIC code not listed for transport or network or pipeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220323" w:rsidRPr="00B652D0" w14:paraId="27134B68" w14:textId="77777777" w:rsidTr="00B652D0">
+      <w:tr w:rsidR="006861B7" w:rsidRPr="00B652D0" w14:paraId="32D51150" w14:textId="77777777" w:rsidTr="00B33650">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcW w:w="1092" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DED991E" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="68322441" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B652D0" w:rsidRDefault="006861B7" w:rsidP="00DD11C1">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address (if any)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F17C580" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="66A5B45E" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E00A2C9" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="7E05636B" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59CC9FAA" w14:textId="284DBA36" w:rsidR="000E4FB2" w:rsidRPr="00B652D0" w:rsidRDefault="001D43F3" w:rsidP="009F2C65">
+          <w:p w14:paraId="2FC407F1" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49719FFB" w14:textId="278CA618" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="0E717D00" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220323" w:rsidRPr="00B652D0" w14:paraId="3B85B6DB" w14:textId="77777777" w:rsidTr="00B652D0">
+      <w:tr w:rsidR="006861B7" w:rsidRPr="00B652D0" w14:paraId="2A141926" w14:textId="77777777" w:rsidTr="00B33650">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcW w:w="1092" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A40ABD9" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="3305F943" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B652D0" w:rsidRDefault="006861B7" w:rsidP="00DD11C1">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Latitude and longitude</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E0D8039" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="073858F5" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36FCBCC3" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="17B96BC6" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3585B975" w14:textId="0B408211" w:rsidR="000E4FB2" w:rsidRPr="00B652D0" w:rsidRDefault="001D43F3" w:rsidP="009F2C65">
+          <w:p w14:paraId="3F684A52" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18E24535" w14:textId="4F9C2D61" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="1EF7F8E5" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220323" w:rsidRPr="00B652D0" w14:paraId="67B55297" w14:textId="77777777" w:rsidTr="00B652D0">
+      <w:tr w:rsidR="006861B7" w:rsidRPr="00B652D0" w14:paraId="2F1C7DB0" w14:textId="77777777" w:rsidTr="00B33650">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcW w:w="1092" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13C4B6AB" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="601583DF" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B652D0" w:rsidRDefault="006861B7" w:rsidP="00DD11C1">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>State – in which facility is located</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CA0800E" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="3470DD47" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="345D934C" w14:textId="0F5D6AB5" w:rsidR="00777CDC" w:rsidRPr="00A273E5" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="68E5A968" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A273E5">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Yes</w:t>
+              <w:t xml:space="preserve">Yes - may </w:t>
             </w:r>
-            <w:r w:rsidR="00751B5B" w:rsidRPr="006A1114">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...14 lines deleted...]
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>be located in</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006A1114">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> more than one state or territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25B1751D" w14:textId="659FE78F" w:rsidR="000E4FB2" w:rsidRPr="00A273E5" w:rsidRDefault="008F5570" w:rsidP="009F2C65">
+          <w:p w14:paraId="4DA0F8F6" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A273E5">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Yes</w:t>
+              <w:t xml:space="preserve">Yes - may </w:t>
             </w:r>
-            <w:r w:rsidR="00751B5B" w:rsidRPr="006A1114">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...14 lines deleted...]
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>be located in</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006A1114">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> more than one state or territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04E887FB" w14:textId="5DC690E4" w:rsidR="00777CDC" w:rsidRPr="00A273E5" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="337BCAB6" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A273E5">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220323" w:rsidRPr="00B652D0" w14:paraId="0D1A4CF0" w14:textId="77777777" w:rsidTr="00B652D0">
+      <w:tr w:rsidR="006861B7" w:rsidRPr="00B652D0" w14:paraId="47DD005E" w14:textId="77777777" w:rsidTr="00B33650">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcW w:w="1092" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="322E63B7" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="730E8D0B" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B652D0" w:rsidRDefault="006861B7" w:rsidP="00DD11C1">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>State – to which activities constituting facility are attributable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38B43CCC" w14:textId="0318093E" w:rsidR="00777CDC" w:rsidRPr="00A273E5" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="1045E379" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A273E5">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Yes</w:t>
-[...13 lines deleted...]
-              <w:t>efer to 2.19(2) of the NGER Regulations</w:t>
+              <w:t>Yes - refer to 2.19(2) of the NGER Regulations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="758D255D" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00A273E5" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="643451D3" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A273E5">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68178214" w14:textId="00D922C2" w:rsidR="000E4FB2" w:rsidRPr="00A273E5" w:rsidRDefault="006F14A5" w:rsidP="009F2C65">
+          <w:p w14:paraId="463406AF" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A273E5">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Yes</w:t>
-[...13 lines deleted...]
-              <w:t>efer to 4.28A(2) of the NGER Regulations</w:t>
+              <w:t>Yes - refer to 4.28A(2) of the NGER Regulations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="pct"/>
+            <w:tcW w:w="977" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42DF5706" w14:textId="2D401F31" w:rsidR="00777CDC" w:rsidRPr="00A273E5" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="54F14B27" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A273E5">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="383A42"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Yes</w:t>
-[...13 lines deleted...]
-              <w:t>efer to 2.19(2) of the NGER Regulations</w:t>
+              <w:t>Yes - refer to 2.19(2) of the NGER Regulations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220323" w:rsidRPr="00B652D0" w14:paraId="3F2D3246" w14:textId="77777777" w:rsidTr="00B652D0">
+      <w:tr w:rsidR="00824B0C" w:rsidRPr="00B652D0" w14:paraId="5BFD09F4" w14:textId="77777777" w:rsidTr="00B33650">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="2526"/>
+          <w:trHeight w:val="1456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcW w:w="1092" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="450638CD" w14:textId="2DB1D9F1" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="0463F0E4" w14:textId="77777777" w:rsidR="00824B0C" w:rsidRPr="00B652D0" w:rsidRDefault="00824B0C" w:rsidP="00DD11C1">
             <w:pPr>
               <w:spacing w:before="225"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Location and </w:t>
-[...35 lines deleted...]
-              <w:t>escription</w:t>
+              <w:t>Location and activity description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2873" w:type="pct"/>
+            <w:tcW w:w="2931" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EA4EE29" w14:textId="4D12234D" w:rsidR="0002592A" w:rsidRPr="00B652D0" w:rsidRDefault="00493BC1" w:rsidP="00462B12">
+          <w:p w14:paraId="17E9DA01" w14:textId="77777777" w:rsidR="00824B0C" w:rsidRPr="002B5FD3" w:rsidRDefault="00824B0C" w:rsidP="002B5FD3">
             <w:pPr>
-              <w:spacing w:before="90" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="90"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B5FD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>A brief description of your facility’s location, activities and a state or territory designation must be provided in EERS if your facility:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="015D17E8" w14:textId="77777777" w:rsidR="00824B0C" w:rsidRPr="002B5FD3" w:rsidRDefault="00824B0C" w:rsidP="002B5FD3">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B5FD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>is a transport, network or pipeline, or multi-site cement facility</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6AD3F4" w14:textId="77777777" w:rsidR="00824B0C" w:rsidRPr="002B5FD3" w:rsidRDefault="00824B0C" w:rsidP="002B5FD3">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B5FD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>is not a ‘single site’ facility (refer to 1.03 of the NGER Regulations)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A65B2BA" w14:textId="13C658AD" w:rsidR="00824B0C" w:rsidRPr="00B652D0" w:rsidRDefault="00824B0C" w:rsidP="002B5FD3">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:spacing w:before="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B652D0">
+            <w:r w:rsidRPr="002B5FD3">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>A brief description of your facility’s location, activities and a state or territory designation must be provided in EERS if your facility:</w:t>
-[...113 lines deleted...]
-              <w:t xml:space="preserve"> street address</w:t>
+              <w:t>does not have an Australian street address.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="977" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB5DEB2" w14:textId="58A06023" w:rsidR="00777CDC" w:rsidRPr="00B652D0" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+          <w:p w14:paraId="11E0111C" w14:textId="16B869B8" w:rsidR="00824B0C" w:rsidRPr="00B652D0" w:rsidRDefault="00824B0C" w:rsidP="00CD2F7A">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B652D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="383A42"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E4D043A" w14:textId="0CA30396" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00FF5008" w:rsidP="001D71DC">
+    <w:p w14:paraId="1573CAFB" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00B26B05" w:rsidRDefault="006861B7" w:rsidP="00B941BF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="How-do-I-check-if-I-have-entered-the-cor"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc161842559"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc205447232"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc235718930"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Confirming the</w:t>
       </w:r>
-      <w:r w:rsidR="00777CDC" w:rsidRPr="00B26B05">
+      <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> latitude and longitude for a facility</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA7FCBC" w14:textId="04A806EB" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00E450D7" w:rsidP="009F2C65">
+    <w:p w14:paraId="163EC3E5" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
-[...105 lines deleted...]
-        <w:t>This is consistent with the formats used in internet and portable GPS tools commonly available in Australia.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Latitude and longitude coordinates (coordinates) for a facility must be provided in decimal degrees in EERS. EERS accepts input to six decimal places, but you are only required to provide precision to 3 decimal places. This is consistent with the formats used in internet and portable GPS tools commonly available in Australia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7697A610" w14:textId="40671CA9" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+    <w:p w14:paraId="00EDF153" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
-[...14 lines deleted...]
-        <w:t>by either:</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Coordinates can be reported in EERS by either:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CAB810" w14:textId="0FA34F9A" w:rsidR="00777CDC" w:rsidRPr="00053306" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+    <w:p w14:paraId="434FBB6B" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="007A760F" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r w:rsidRPr="00053306">
-[...9 lines deleted...]
-        <w:t>to 6 decimal places)</w:t>
+      <w:r w:rsidRPr="007A760F">
+        <w:t>selecting an address from the list in the address search bar will automatically populate the coordinates fields (precision to 6 decimal places)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26040838" w14:textId="438BB416" w:rsidR="00777CDC" w:rsidRPr="00053306" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+    <w:p w14:paraId="64D5CF89" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="007A760F" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r w:rsidRPr="00053306">
-[...6 lines deleted...]
-        <w:t>3 decimal places required)</w:t>
+      <w:r w:rsidRPr="007A760F">
+        <w:t>typing directly into the coordinates text fields (precision to 3 decimal places required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BC0DFC" w14:textId="4F2825F6" w:rsidR="00777CDC" w:rsidRPr="00053306" w:rsidRDefault="00777CDC" w:rsidP="00462B12">
+    <w:p w14:paraId="7987B400" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="007A760F" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r w:rsidRPr="00053306">
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="007A760F">
+        <w:t>clicking on the interactive map will place a coordinates pin (location pin) and automatically populate the coordinates fields (precision to 6 decimal places).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60713484" w14:textId="483026E5" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00113EFD" w:rsidP="009F2C65">
+    <w:p w14:paraId="66116027" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
-[...35 lines deleted...]
-        <w:t>We expect the location pin to be placed as accurately as possible.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If the latitude and longitude fields have been automatically populated, please confirm that this corresponds to the location of the facility. We expect the location pin to be placed as accurately as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F8A017" w14:textId="380AC9A4" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+    <w:p w14:paraId="43A2B79F" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you need to adjust the location of the pin, you can type directly into the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>coordinates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fields.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A228106" w14:textId="77777777" w:rsidR="00777CDC" w:rsidRPr="00FB41F9" w:rsidRDefault="00777CDC" w:rsidP="00FB41F9">
+    <w:p w14:paraId="546B277A" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="00FB41F9" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="Converting-to-decimal-degrees"/>
-      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="00FB41F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Converting to decimal degrees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BCA7F5" w14:textId="45EAF81C" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+    <w:p w14:paraId="2DD64F8F" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
-[...5 lines deleted...]
-          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A street address can be converted to coordinates in decimal degrees using the Latitude and Longitude Finder at </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:tooltip="A link to the website Latitude and Longitude Finder" w:history="1">
         <w:r w:rsidRPr="00462B12">
           <w:rPr>
             <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
             <w:color w:val="007499"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>LatLong.net</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AC2E29">
+      <w:r w:rsidRPr="002B5FD3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidRPr="00462B12">
-[...2 lines deleted...]
-          <w:color w:val="383A42"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0884479C" w14:textId="12028FBC" w:rsidR="00777CDC" w:rsidRPr="00462B12" w:rsidRDefault="00777CDC" w:rsidP="009F2C65">
+    <w:p w14:paraId="11B6EB6E" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="002B5FD3" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-          <w:color w:val="383A42"/>
-[...21 lines deleted...]
-        <w:t>available through LatLong.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A conversion calculator from degrees, minutes and seconds to decimal degrees is also available through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>LatLong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244E3898" w14:textId="05FA0EF3" w:rsidR="00777CDC" w:rsidRPr="00B26B05" w:rsidRDefault="00CF5898" w:rsidP="50B6ED51">
+    <w:p w14:paraId="0E8C47CB" w14:textId="77777777" w:rsidR="006B2E21" w:rsidRPr="002B5FD3" w:rsidRDefault="006B2E21" w:rsidP="002B5FD3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_Toc235718931"/>
+      <w:r w:rsidRPr="002B5FD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Tidying up your EERS workspace</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="36AAE521" w14:textId="77777777" w:rsidR="006B2E21" w:rsidRDefault="006B2E21" w:rsidP="006B2E21">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EERS prefills any facility and activity descriptions that were present in your NGER report for the preceding reporting period. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6D585C1E" w14:textId="3B7461E3" w:rsidR="004479A1" w:rsidRDefault="00355EE5" w:rsidP="009F2C65">
-[...5 lines deleted...]
-          <w:color w:val="383A42"/>
+    <w:p w14:paraId="5524E72C" w14:textId="77777777" w:rsidR="006B2E21" w:rsidRDefault="006B2E21" w:rsidP="006B2E21">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To simplify reporting against your corporate structure, you are encouraged to remove facilities and activities that no longer apply to your operations. Removal of historical facilities and activities makes navigation easier and will reduce the time it takes to prepare your report. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139D14BC" w14:textId="0AEBB904" w:rsidR="00813BE4" w:rsidRPr="002E1D42" w:rsidRDefault="006B2E21" w:rsidP="006B2E21">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
-[...305 lines deleted...]
-        <w:t xml:space="preserve"> function by your organisation administrator. See the </w:t>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidRPr="00181324">
-[...7866 lines deleted...]
-        <w:r w:rsidRPr="002264E3">
+        <w:r w:rsidRPr="002B32E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>covered emissions</w:t>
+          <w:t>EERS navigation guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A476F4">
+      <w:r w:rsidR="002B32E1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (tCO</w:t>
-[...3 lines deleted...]
-          <w:vertAlign w:val="subscript"/>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...584 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> for instructions on how to edit your corporate structure.</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00813BE4" w:rsidRPr="002E1D42" w:rsidSect="008928CF">
-      <w:headerReference w:type="default" r:id="rId78"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId81"/>
+      <w:headerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId45"/>
+      <w:footerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="519FC012" w14:textId="77777777" w:rsidR="00F14B69" w:rsidRDefault="00F14B69" w:rsidP="009F2C65">
+    <w:p w14:paraId="51B39B52" w14:textId="77777777" w:rsidR="00F348B6" w:rsidRDefault="00F348B6" w:rsidP="009F2C65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="063B30F7" w14:textId="77777777" w:rsidR="00F14B69" w:rsidRDefault="00F14B69" w:rsidP="009F2C65">
+    <w:p w14:paraId="14CF4670" w14:textId="77777777" w:rsidR="00F348B6" w:rsidRDefault="00F348B6" w:rsidP="009F2C65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="447BEAD2" w14:textId="77777777" w:rsidR="00F14B69" w:rsidRDefault="00F14B69" w:rsidP="009F2C65">
+    <w:p w14:paraId="6C4CA28C" w14:textId="77777777" w:rsidR="00F348B6" w:rsidRDefault="00F348B6" w:rsidP="009F2C65">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18575,59 +9547,57 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
@@ -18793,65 +9763,59 @@
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="453E4071" w14:textId="6FB6975E" w:rsidR="009F2C65" w:rsidRPr="003B1096" w:rsidRDefault="003B1096" w:rsidP="003B1096">
+  <w:p w14:paraId="453E4071" w14:textId="5AA37FC8" w:rsidR="009F2C65" w:rsidRPr="003B1096" w:rsidRDefault="009F2C65" w:rsidP="003B1096">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A2EBABC" w14:textId="04FE583D" w:rsidR="009F2C65" w:rsidRPr="001D71DC" w:rsidRDefault="008D141B" w:rsidP="00841235">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="720"/>
       <w:ind w:right="242"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -18889,65 +9853,65 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2148425" cy="653571"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50494ED2" w14:textId="77777777" w:rsidR="00F14B69" w:rsidRDefault="00F14B69" w:rsidP="009F2C65">
+    <w:p w14:paraId="20996179" w14:textId="77777777" w:rsidR="00F348B6" w:rsidRDefault="00F348B6" w:rsidP="009F2C65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6961C150" w14:textId="77777777" w:rsidR="00F14B69" w:rsidRDefault="00F14B69" w:rsidP="009F2C65">
+    <w:p w14:paraId="3C8BC2E9" w14:textId="77777777" w:rsidR="00F348B6" w:rsidRDefault="00F348B6" w:rsidP="009F2C65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D7B5C78" w14:textId="77777777" w:rsidR="00F14B69" w:rsidRDefault="00F14B69" w:rsidP="009F2C65">
+    <w:p w14:paraId="08EE6811" w14:textId="77777777" w:rsidR="00F348B6" w:rsidRDefault="00F348B6" w:rsidP="009F2C65">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4CF46996" w14:textId="5BF7B71D" w:rsidR="00574DDF" w:rsidRPr="00AF497B" w:rsidRDefault="00574DDF" w:rsidP="00574DDF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF497B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AF497B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A4C54" w:rsidRPr="006B331C">
         <w:t>https://www.legislation.gov.au/Series/C2007A00175</w:t>
       </w:r>
@@ -19007,787 +9971,398 @@
     <w:p w14:paraId="75B1DE72" w14:textId="17ABC618" w:rsidR="00574DDF" w:rsidRPr="00740092" w:rsidRDefault="00574DDF" w:rsidP="00574DDF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF497B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AF497B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A4C54" w:rsidRPr="006B331C">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme</w:t>
       </w:r>
       <w:r w:rsidR="00F91AE9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="73EDDBF2" w14:textId="1DB90A7C" w:rsidR="000309D1" w:rsidRPr="006B331C" w:rsidRDefault="000309D1">
+    <w:p w14:paraId="6815A9C4" w14:textId="3A77C23C" w:rsidR="00963297" w:rsidRPr="006B331C" w:rsidRDefault="00963297">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000309D1">
-        <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments</w:t>
+      <w:r w:rsidRPr="00963297">
+        <w:t>https://www.legislation.gov.au/Series/F2008L02309</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="22AE1FFF" w14:textId="6B9F4E09" w:rsidR="00527606" w:rsidRPr="006B331C" w:rsidRDefault="00527606">
+    <w:p w14:paraId="1D54F0C6" w14:textId="3F035135" w:rsidR="00E8204B" w:rsidRPr="006B331C" w:rsidRDefault="00E8204B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00527606">
-        <w:t>https://onlineservices.cer.gov.au/</w:t>
+      <w:r w:rsidRPr="00E8204B">
+        <w:t>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="5E94B9C7" w14:textId="77777777" w:rsidR="006F2C9C" w:rsidRPr="002F3C1D" w:rsidRDefault="006F2C9C" w:rsidP="006F2C9C">
+    <w:p w14:paraId="77CD545F" w14:textId="33CBD6DF" w:rsidR="009D36F7" w:rsidRPr="002E1D42" w:rsidRDefault="009D36F7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00305E25">
-        <w:t>https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide</w:t>
+      <w:r w:rsidRPr="009D36F7">
+        <w:t>https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-generation-transmission-and-distribution-sectors</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0EC3CC69" w14:textId="2DE2CC8C" w:rsidR="003B6388" w:rsidRPr="006B331C" w:rsidRDefault="003B6388">
+    <w:p w14:paraId="141BE545" w14:textId="57CAB5B4" w:rsidR="00A476F4" w:rsidRPr="00A476F4" w:rsidRDefault="00A476F4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC3839" w:rsidRPr="00EC3839">
-        <w:t>https://cer.gov.au/schemes</w:t>
+      <w:r w:rsidRPr="00A476F4">
+        <w:t>https://cer.gov.au/schemes/safeguard-mechanism#covered-emissions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="537B1994" w14:textId="7005BE59" w:rsidR="009F7DFB" w:rsidRPr="006B331C" w:rsidRDefault="009F7DFB">
+    <w:p w14:paraId="5F863E49" w14:textId="17E9D7CE" w:rsidR="00C6346B" w:rsidRPr="00C6346B" w:rsidRDefault="00C6346B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F7DFB">
-        <w:t>https://cer.gov.au/document_page/nger-online-services-user-guide</w:t>
+      <w:r w:rsidRPr="00C6346B">
+        <w:t>https://cer.gov.au/schemes/safeguard-mechanism/managing-excess-emissions#apply-for-a-multi-year-monitoring-period</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="3BBC97A8" w14:textId="39EE12FE" w:rsidR="00E50AA3" w:rsidRPr="006B331C" w:rsidRDefault="00E50AA3">
+    <w:p w14:paraId="4301BB2C" w14:textId="4546CA2C" w:rsidR="00C6346B" w:rsidRPr="00C6346B" w:rsidRDefault="00C6346B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA3">
-        <w:t>https://cer.gov.au/document_page/nger-online-services-user-guide</w:t>
+      <w:r w:rsidRPr="00C6346B">
+        <w:t>https://www.legislation.gov.au/F2015L01637/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="23378251" w14:textId="05538550" w:rsidR="00475FB5" w:rsidRPr="006B331C" w:rsidRDefault="00475FB5">
+    <w:p w14:paraId="31015932" w14:textId="220E409A" w:rsidR="00760F05" w:rsidRPr="00760F05" w:rsidRDefault="00760F05">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5192" w:rsidRPr="00AD5192">
-        <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations#nger-thresholds</w:t>
+      <w:r w:rsidRPr="00760F05">
+        <w:t>https://cer.gov.au/schemes/safeguard-mechanism/safeguard-baselines</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="125896EF" w14:textId="543400C4" w:rsidR="00D07697" w:rsidRPr="006B331C" w:rsidRDefault="00D07697">
+    <w:p w14:paraId="4FAB611D" w14:textId="6E0FD132" w:rsidR="00760F05" w:rsidRPr="00760F05" w:rsidRDefault="00760F05">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07697">
-        <w:t>https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide</w:t>
+      <w:r w:rsidRPr="00760F05">
+        <w:t>https://cer.gov.au/schemes/safeguard-mechanism/safeguard-baselines#standard-baseline</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="37D7529E" w14:textId="4BE12BA6" w:rsidR="00C20B49" w:rsidRPr="00C20B49" w:rsidRDefault="00C20B49">
+    <w:p w14:paraId="5AD5D256" w14:textId="649B2977" w:rsidR="002D136C" w:rsidRPr="002D136C" w:rsidRDefault="002D136C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C20B49">
-        <w:t>https://cer.gov.au/about-us/contact-us</w:t>
+      <w:r w:rsidRPr="002D136C">
+        <w:t>https://www.legislation.gov.au/F2015L01637/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="15CD69D4" w14:textId="77777777" w:rsidR="00A1238F" w:rsidRPr="00495D10" w:rsidRDefault="00A1238F" w:rsidP="00A1238F">
+    <w:p w14:paraId="56584113" w14:textId="772286A8" w:rsidR="002D136C" w:rsidRPr="002D136C" w:rsidRDefault="002D136C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07697">
-        <w:t>https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide</w:t>
+      <w:r w:rsidRPr="002D136C">
+        <w:t>https://www.dcceew.gov.au/climate-change/publications/safeguard-mechanism-document</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="78E621F7" w14:textId="2BCD4F44" w:rsidR="00AC2E29" w:rsidRPr="006B331C" w:rsidRDefault="00AC2E29">
+    <w:p w14:paraId="2B0FB7FB" w14:textId="77777777" w:rsidR="006861B7" w:rsidRPr="006B331C" w:rsidRDefault="006861B7" w:rsidP="006861B7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D40436" w:rsidRPr="00D40436">
+      <w:r w:rsidRPr="00D40436">
         <w:t>https://www.latlong.net/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="4613C5F5" w14:textId="44AB5DE6" w:rsidR="00790F31" w:rsidRPr="006B331C" w:rsidRDefault="00790F31">
+    <w:p w14:paraId="10257425" w14:textId="6688411E" w:rsidR="002B32E1" w:rsidRPr="002B5FD3" w:rsidRDefault="002B32E1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00790F31">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00D07697">
+      <w:r w:rsidRPr="002B32E1">
         <w:t>https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide</w:t>
-      </w:r>
-[...394 lines deleted...]
-        <w:t>https://www.dcceew.gov.au/climate-change/publications/safeguard-mechanism-document</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65665068" w14:textId="2FEA479E" w:rsidR="003B1096" w:rsidRDefault="003B1096" w:rsidP="003B1096">
+  <w:p w14:paraId="65665068" w14:textId="5624BE40" w:rsidR="003B1096" w:rsidRDefault="00F348B6" w:rsidP="003B1096">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="003B1096">
-[...6 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Protectivemarker"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:id w:val="142474290"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Watermarks"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="Protectivemarker"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Protectivemarker"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:pict w14:anchorId="28C95673">
+            <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+              <v:formulas>
+                <v:f eqn="sum #0 0 10800"/>
+                <v:f eqn="prod #0 2 1"/>
+                <v:f eqn="sum 21600 0 @1"/>
+                <v:f eqn="sum 0 0 @2"/>
+                <v:f eqn="sum 21600 0 @3"/>
+                <v:f eqn="if @0 @3 0"/>
+                <v:f eqn="if @0 21600 @1"/>
+                <v:f eqn="if @0 0 @2"/>
+                <v:f eqn="if @0 @4 21600"/>
+                <v:f eqn="mid @5 @6"/>
+                <v:f eqn="mid @8 @5"/>
+                <v:f eqn="mid @7 @8"/>
+                <v:f eqn="mid @6 @7"/>
+                <v:f eqn="sum @6 0 @5"/>
+              </v:formulas>
+              <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+              <v:textpath on="t" fitshape="t"/>
+              <v:handles>
+                <v:h position="#0,bottomRight" xrange="6629,14971"/>
+              </v:handles>
+              <o:lock v:ext="edit" text="t" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="PowerPlusWaterMarkObject357831064" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+              <v:fill opacity=".5"/>
+              <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
   <w:p w14:paraId="2127A16A" w14:textId="77777777" w:rsidR="003B1096" w:rsidRPr="00BE0DA3" w:rsidRDefault="003B1096" w:rsidP="003B1096">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08682E1C" wp14:editId="1FBDB068">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08682E1C" wp14:editId="1FBDB068">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4721420</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-190500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1424451" cy="469454"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 6">
@@ -19815,51 +10390,51 @@
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1BD57536" w14:textId="0729B08A" w:rsidR="009F2C65" w:rsidRPr="003B1096" w:rsidRDefault="009F2C65" w:rsidP="003B1096">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="495A1B61" w14:textId="295D9810" w:rsidR="009F2C65" w:rsidRDefault="008352D1" w:rsidP="00C4009B">
+  <w:p w14:paraId="495A1B61" w14:textId="3FC53526" w:rsidR="009F2C65" w:rsidRDefault="008352D1" w:rsidP="00C4009B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="600"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="00CA2954">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="069F74F5" wp14:editId="2E5697FF">
           <wp:extent cx="2628000" cy="617737"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5080"/>
           <wp:docPr id="4" name="Picture 4" descr="Australian Government Crest - Clean Energy Regulator"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -23979,50 +14554,167 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575531D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="957C3862"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="005874"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1145" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="005874"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1865" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2585" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3305" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F3E20E1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A0AFEAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24127,51 +14819,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FA9108F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB74BFC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24276,51 +14968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FC73123"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1140A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24425,51 +15117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64E16546"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7130BA04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24571,51 +15263,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65A129DE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DDDAA400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24720,51 +15412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67002EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F2E40F2"/>
     <w:lvl w:ilvl="0" w:tplc="04D6DE82">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D22200B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BA886726">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -24806,51 +15498,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6AE6920E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="887A5A7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="670E4FAD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C51AF836"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="360"/>
       </w:pPr>
@@ -24923,51 +15615,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3305" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3665" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69FA6D06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8A4F9EC"/>
     <w:lvl w:ilvl="0" w:tplc="9E887772">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25036,51 +15728,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D7A28C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC0E8FA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25185,51 +15877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D9E0EBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2AA0A358"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25334,51 +16026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="713E2DA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F5CD152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25483,51 +16175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="748261F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4DDEAE3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25632,51 +16324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759A6067"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="51D81FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25781,51 +16473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="760F619B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AADAEBF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25930,51 +16622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77413874"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="02B2AC4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26079,51 +16771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DB23C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ABEC2FB4"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="CERbullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1431" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1791" w:hanging="360"/>
@@ -26197,51 +16889,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3951" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A973685"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1CEA21A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26347,156 +17039,156 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="191461455">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="170606837">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="459693212">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1916931472">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="763573877">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1116217276">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="810027278">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="678700609">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2076658547">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="880635718">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="387192003">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2047175579">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="229653560">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="938365302">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="558901073">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="96564388">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1541472513">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="375467370">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1616280553">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="30883191">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="646321459">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="123355166">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1983806740">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1193693433">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1348943837">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1128234508">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1960993324">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1607494697">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="328563103">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="371464739">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1586379338">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="359548900">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1318729423">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="807937611">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="68384501">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="436632432">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="814416130">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1550264763">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="599067463">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
@@ -26560,4962 +17252,6422 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1603805540">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="507142532">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="137655556">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2093507679">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="229973525">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1276594171">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="2048750224">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="37"/>
+  <w:num w:numId="51" w16cid:durableId="1869491741">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:spinCount="100000" w:hashValue="5H/y2+hQCq37gapDXLkVs1EL23jl30vqbChr26xr3+Q=" w:saltValue="r8xrgrWBnN7/1O96tqECbA==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00777CDC"/>
     <w:rsid w:val="00000603"/>
     <w:rsid w:val="000006D0"/>
     <w:rsid w:val="00001479"/>
     <w:rsid w:val="000014A9"/>
     <w:rsid w:val="00001E30"/>
+    <w:rsid w:val="00002A5E"/>
     <w:rsid w:val="00003976"/>
     <w:rsid w:val="00003AF9"/>
     <w:rsid w:val="00003D76"/>
+    <w:rsid w:val="00004AAE"/>
     <w:rsid w:val="00004BEB"/>
+    <w:rsid w:val="00005A2E"/>
     <w:rsid w:val="00005B4C"/>
     <w:rsid w:val="00005CC2"/>
     <w:rsid w:val="00005F07"/>
+    <w:rsid w:val="00006055"/>
+    <w:rsid w:val="000067FD"/>
+    <w:rsid w:val="000068DF"/>
     <w:rsid w:val="00006901"/>
+    <w:rsid w:val="00006AA7"/>
+    <w:rsid w:val="00006EF5"/>
     <w:rsid w:val="00007501"/>
     <w:rsid w:val="00007C3A"/>
     <w:rsid w:val="00011714"/>
     <w:rsid w:val="00012280"/>
     <w:rsid w:val="00013D08"/>
     <w:rsid w:val="00014A32"/>
+    <w:rsid w:val="00016201"/>
     <w:rsid w:val="00017140"/>
     <w:rsid w:val="000174A7"/>
     <w:rsid w:val="0001751E"/>
     <w:rsid w:val="00017868"/>
     <w:rsid w:val="00017EEB"/>
     <w:rsid w:val="00017F04"/>
     <w:rsid w:val="0002008D"/>
     <w:rsid w:val="00020359"/>
     <w:rsid w:val="0002046A"/>
     <w:rsid w:val="00020486"/>
     <w:rsid w:val="000213B2"/>
+    <w:rsid w:val="000217DB"/>
     <w:rsid w:val="00021BED"/>
     <w:rsid w:val="00022739"/>
     <w:rsid w:val="0002468B"/>
     <w:rsid w:val="00024738"/>
     <w:rsid w:val="000250FA"/>
     <w:rsid w:val="0002592A"/>
     <w:rsid w:val="00025945"/>
     <w:rsid w:val="00026606"/>
     <w:rsid w:val="00026B57"/>
     <w:rsid w:val="00027099"/>
     <w:rsid w:val="000274D4"/>
     <w:rsid w:val="000275D3"/>
     <w:rsid w:val="0002760E"/>
+    <w:rsid w:val="000279D3"/>
     <w:rsid w:val="00027B8D"/>
     <w:rsid w:val="0003006D"/>
     <w:rsid w:val="000301AC"/>
     <w:rsid w:val="00030739"/>
     <w:rsid w:val="000307E8"/>
     <w:rsid w:val="00030952"/>
     <w:rsid w:val="000309D1"/>
+    <w:rsid w:val="00030B95"/>
     <w:rsid w:val="00030CC1"/>
     <w:rsid w:val="00030DF9"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="0003144F"/>
+    <w:rsid w:val="00031827"/>
     <w:rsid w:val="000318F0"/>
     <w:rsid w:val="00031AC7"/>
     <w:rsid w:val="00032270"/>
+    <w:rsid w:val="000324EC"/>
+    <w:rsid w:val="000328C0"/>
     <w:rsid w:val="00032C06"/>
     <w:rsid w:val="00032D11"/>
+    <w:rsid w:val="000331E2"/>
     <w:rsid w:val="00033544"/>
     <w:rsid w:val="00034423"/>
+    <w:rsid w:val="000350B0"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="00036814"/>
     <w:rsid w:val="00036D28"/>
     <w:rsid w:val="000378B6"/>
+    <w:rsid w:val="000378FA"/>
+    <w:rsid w:val="00037F52"/>
     <w:rsid w:val="0004048F"/>
+    <w:rsid w:val="00041426"/>
     <w:rsid w:val="000416BC"/>
     <w:rsid w:val="00041B05"/>
     <w:rsid w:val="00041BAE"/>
     <w:rsid w:val="000426D1"/>
     <w:rsid w:val="00042811"/>
     <w:rsid w:val="00042AF4"/>
     <w:rsid w:val="00042C3F"/>
+    <w:rsid w:val="00043715"/>
+    <w:rsid w:val="000437E8"/>
     <w:rsid w:val="00043877"/>
     <w:rsid w:val="00043B22"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="00045AAC"/>
     <w:rsid w:val="00045E2C"/>
+    <w:rsid w:val="00045F88"/>
     <w:rsid w:val="00046426"/>
     <w:rsid w:val="00046C87"/>
+    <w:rsid w:val="00047060"/>
     <w:rsid w:val="000471E8"/>
     <w:rsid w:val="000479A9"/>
     <w:rsid w:val="0005072E"/>
     <w:rsid w:val="0005190E"/>
     <w:rsid w:val="0005243C"/>
     <w:rsid w:val="000527D4"/>
+    <w:rsid w:val="00052B58"/>
     <w:rsid w:val="00053306"/>
     <w:rsid w:val="000535B1"/>
     <w:rsid w:val="0005395A"/>
     <w:rsid w:val="00053F1C"/>
     <w:rsid w:val="00054634"/>
     <w:rsid w:val="00054855"/>
+    <w:rsid w:val="0005495C"/>
     <w:rsid w:val="00055748"/>
     <w:rsid w:val="00055EF1"/>
     <w:rsid w:val="000564C1"/>
     <w:rsid w:val="000568EE"/>
     <w:rsid w:val="00056DD3"/>
     <w:rsid w:val="00056FF0"/>
+    <w:rsid w:val="00057480"/>
+    <w:rsid w:val="00057F98"/>
+    <w:rsid w:val="000603B8"/>
     <w:rsid w:val="000608F9"/>
     <w:rsid w:val="000609DC"/>
     <w:rsid w:val="0006114A"/>
     <w:rsid w:val="00061822"/>
     <w:rsid w:val="00061889"/>
     <w:rsid w:val="00061922"/>
     <w:rsid w:val="00061F37"/>
     <w:rsid w:val="00062233"/>
     <w:rsid w:val="00063017"/>
     <w:rsid w:val="00063037"/>
+    <w:rsid w:val="000633FF"/>
     <w:rsid w:val="00063B5B"/>
+    <w:rsid w:val="00063DCC"/>
     <w:rsid w:val="00063E8B"/>
     <w:rsid w:val="00063F49"/>
     <w:rsid w:val="000640FF"/>
     <w:rsid w:val="0006415A"/>
     <w:rsid w:val="0006420C"/>
     <w:rsid w:val="00064282"/>
     <w:rsid w:val="00064738"/>
     <w:rsid w:val="00065485"/>
     <w:rsid w:val="00065BEE"/>
+    <w:rsid w:val="00065F75"/>
     <w:rsid w:val="00066784"/>
     <w:rsid w:val="0006694F"/>
     <w:rsid w:val="000669C4"/>
     <w:rsid w:val="00066A17"/>
     <w:rsid w:val="00066EAC"/>
     <w:rsid w:val="000670C2"/>
     <w:rsid w:val="00067273"/>
     <w:rsid w:val="000677B6"/>
     <w:rsid w:val="000678AA"/>
+    <w:rsid w:val="00067CBB"/>
     <w:rsid w:val="00071F79"/>
     <w:rsid w:val="0007236A"/>
     <w:rsid w:val="00072379"/>
     <w:rsid w:val="00072697"/>
+    <w:rsid w:val="00072773"/>
     <w:rsid w:val="0007277F"/>
     <w:rsid w:val="00072E4C"/>
     <w:rsid w:val="00073356"/>
     <w:rsid w:val="0007386F"/>
+    <w:rsid w:val="000739E0"/>
+    <w:rsid w:val="0007410B"/>
     <w:rsid w:val="00075EA6"/>
+    <w:rsid w:val="000760B0"/>
     <w:rsid w:val="000762E2"/>
+    <w:rsid w:val="000766DA"/>
+    <w:rsid w:val="000770A2"/>
     <w:rsid w:val="00080097"/>
+    <w:rsid w:val="00081E04"/>
+    <w:rsid w:val="000830E0"/>
     <w:rsid w:val="00083470"/>
     <w:rsid w:val="000834D5"/>
     <w:rsid w:val="00083FC8"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="00084692"/>
     <w:rsid w:val="00085548"/>
+    <w:rsid w:val="00085849"/>
     <w:rsid w:val="00085CC2"/>
     <w:rsid w:val="00085FCC"/>
     <w:rsid w:val="0008612B"/>
     <w:rsid w:val="000862F5"/>
+    <w:rsid w:val="00086DF6"/>
     <w:rsid w:val="00087153"/>
     <w:rsid w:val="00087334"/>
     <w:rsid w:val="000873E6"/>
     <w:rsid w:val="0008789A"/>
     <w:rsid w:val="0008794E"/>
     <w:rsid w:val="000900E6"/>
     <w:rsid w:val="000901AC"/>
     <w:rsid w:val="000906DE"/>
     <w:rsid w:val="0009094A"/>
     <w:rsid w:val="00092461"/>
+    <w:rsid w:val="000928F8"/>
     <w:rsid w:val="00092DEF"/>
+    <w:rsid w:val="000934A5"/>
     <w:rsid w:val="00093845"/>
     <w:rsid w:val="00094375"/>
+    <w:rsid w:val="000944F5"/>
     <w:rsid w:val="000944FB"/>
     <w:rsid w:val="000948D5"/>
     <w:rsid w:val="000949FD"/>
     <w:rsid w:val="000953E9"/>
     <w:rsid w:val="00095C29"/>
     <w:rsid w:val="000961D9"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="00096B2B"/>
     <w:rsid w:val="00096D11"/>
     <w:rsid w:val="000970B4"/>
+    <w:rsid w:val="000972FB"/>
+    <w:rsid w:val="00097539"/>
     <w:rsid w:val="00097C06"/>
     <w:rsid w:val="00097E44"/>
     <w:rsid w:val="000A0921"/>
+    <w:rsid w:val="000A0CC9"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A1A52"/>
     <w:rsid w:val="000A29A8"/>
     <w:rsid w:val="000A3B6C"/>
+    <w:rsid w:val="000A3F7C"/>
     <w:rsid w:val="000A5587"/>
     <w:rsid w:val="000A5674"/>
     <w:rsid w:val="000A5AFE"/>
+    <w:rsid w:val="000A5D9C"/>
     <w:rsid w:val="000A64D1"/>
     <w:rsid w:val="000A6E00"/>
+    <w:rsid w:val="000A7AF7"/>
     <w:rsid w:val="000B0987"/>
+    <w:rsid w:val="000B1642"/>
     <w:rsid w:val="000B1C8C"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B2372"/>
     <w:rsid w:val="000B3B16"/>
     <w:rsid w:val="000B3B9A"/>
     <w:rsid w:val="000B46B3"/>
     <w:rsid w:val="000B4DAF"/>
     <w:rsid w:val="000B57EF"/>
     <w:rsid w:val="000B5C40"/>
     <w:rsid w:val="000B5D9A"/>
+    <w:rsid w:val="000B628C"/>
     <w:rsid w:val="000B6A8F"/>
     <w:rsid w:val="000B7165"/>
+    <w:rsid w:val="000B7B7B"/>
     <w:rsid w:val="000C01EA"/>
     <w:rsid w:val="000C0509"/>
+    <w:rsid w:val="000C0617"/>
     <w:rsid w:val="000C088A"/>
     <w:rsid w:val="000C09A7"/>
+    <w:rsid w:val="000C0D39"/>
     <w:rsid w:val="000C0D81"/>
     <w:rsid w:val="000C1CDA"/>
+    <w:rsid w:val="000C30D5"/>
     <w:rsid w:val="000C325A"/>
     <w:rsid w:val="000C36DE"/>
     <w:rsid w:val="000C3D07"/>
     <w:rsid w:val="000C43B0"/>
+    <w:rsid w:val="000C4704"/>
     <w:rsid w:val="000C51D1"/>
     <w:rsid w:val="000C524C"/>
+    <w:rsid w:val="000C52EB"/>
     <w:rsid w:val="000C5575"/>
     <w:rsid w:val="000C5777"/>
     <w:rsid w:val="000C591E"/>
     <w:rsid w:val="000C5C56"/>
     <w:rsid w:val="000C5CD5"/>
     <w:rsid w:val="000C6197"/>
+    <w:rsid w:val="000C678F"/>
     <w:rsid w:val="000C68F2"/>
     <w:rsid w:val="000C690C"/>
     <w:rsid w:val="000C7C4B"/>
     <w:rsid w:val="000C7DB2"/>
+    <w:rsid w:val="000C7F25"/>
     <w:rsid w:val="000D0227"/>
     <w:rsid w:val="000D08B5"/>
+    <w:rsid w:val="000D0BF5"/>
     <w:rsid w:val="000D0D2B"/>
     <w:rsid w:val="000D15BC"/>
     <w:rsid w:val="000D185B"/>
     <w:rsid w:val="000D1A86"/>
     <w:rsid w:val="000D1E53"/>
     <w:rsid w:val="000D219B"/>
+    <w:rsid w:val="000D23DD"/>
     <w:rsid w:val="000D2666"/>
     <w:rsid w:val="000D2A1B"/>
     <w:rsid w:val="000D2E74"/>
+    <w:rsid w:val="000D378E"/>
     <w:rsid w:val="000D4B52"/>
     <w:rsid w:val="000D4E24"/>
     <w:rsid w:val="000D4EBF"/>
     <w:rsid w:val="000D51CF"/>
     <w:rsid w:val="000D57BF"/>
     <w:rsid w:val="000D59D0"/>
     <w:rsid w:val="000D63D0"/>
     <w:rsid w:val="000D659F"/>
     <w:rsid w:val="000D69B2"/>
     <w:rsid w:val="000D6A57"/>
     <w:rsid w:val="000D76AC"/>
     <w:rsid w:val="000E017E"/>
     <w:rsid w:val="000E092D"/>
+    <w:rsid w:val="000E184E"/>
     <w:rsid w:val="000E253B"/>
     <w:rsid w:val="000E2B70"/>
     <w:rsid w:val="000E3488"/>
     <w:rsid w:val="000E3528"/>
     <w:rsid w:val="000E3AAC"/>
     <w:rsid w:val="000E3ADA"/>
     <w:rsid w:val="000E4198"/>
     <w:rsid w:val="000E491D"/>
     <w:rsid w:val="000E4FB2"/>
     <w:rsid w:val="000E512F"/>
+    <w:rsid w:val="000E5950"/>
     <w:rsid w:val="000E5A13"/>
+    <w:rsid w:val="000E5EA9"/>
     <w:rsid w:val="000E63CC"/>
+    <w:rsid w:val="000E642C"/>
     <w:rsid w:val="000E64A2"/>
     <w:rsid w:val="000E64A3"/>
+    <w:rsid w:val="000E695D"/>
+    <w:rsid w:val="000E6A9F"/>
     <w:rsid w:val="000E6C7E"/>
     <w:rsid w:val="000E6F73"/>
     <w:rsid w:val="000E7A3A"/>
+    <w:rsid w:val="000E7E21"/>
     <w:rsid w:val="000E7F6E"/>
+    <w:rsid w:val="000F0689"/>
     <w:rsid w:val="000F0E6F"/>
     <w:rsid w:val="000F0F77"/>
     <w:rsid w:val="000F207E"/>
+    <w:rsid w:val="000F22EF"/>
     <w:rsid w:val="000F2875"/>
     <w:rsid w:val="000F2B6C"/>
     <w:rsid w:val="000F374A"/>
     <w:rsid w:val="000F40EE"/>
     <w:rsid w:val="000F4B7D"/>
     <w:rsid w:val="000F4BA5"/>
     <w:rsid w:val="000F4FA2"/>
     <w:rsid w:val="000F535E"/>
     <w:rsid w:val="000F5592"/>
+    <w:rsid w:val="000F58C6"/>
+    <w:rsid w:val="000F64AF"/>
     <w:rsid w:val="000F67CD"/>
     <w:rsid w:val="000F68D4"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="000F7014"/>
     <w:rsid w:val="000F7588"/>
+    <w:rsid w:val="000F7A34"/>
     <w:rsid w:val="000F7A6E"/>
     <w:rsid w:val="000F7A7B"/>
     <w:rsid w:val="000F7C85"/>
     <w:rsid w:val="00100091"/>
     <w:rsid w:val="00100C29"/>
+    <w:rsid w:val="001010E2"/>
     <w:rsid w:val="001013AA"/>
     <w:rsid w:val="0010182F"/>
+    <w:rsid w:val="001018E0"/>
     <w:rsid w:val="00102381"/>
     <w:rsid w:val="001025C1"/>
+    <w:rsid w:val="00102EAF"/>
     <w:rsid w:val="00102FD0"/>
     <w:rsid w:val="00103539"/>
     <w:rsid w:val="001036C6"/>
     <w:rsid w:val="00104CF6"/>
+    <w:rsid w:val="0010528A"/>
     <w:rsid w:val="00105324"/>
     <w:rsid w:val="001056D7"/>
     <w:rsid w:val="00105895"/>
     <w:rsid w:val="001058AA"/>
     <w:rsid w:val="00105ED0"/>
     <w:rsid w:val="00105F0E"/>
     <w:rsid w:val="0010631A"/>
     <w:rsid w:val="001064C2"/>
     <w:rsid w:val="00106C1D"/>
     <w:rsid w:val="00106DC3"/>
+    <w:rsid w:val="00107626"/>
+    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="0011038E"/>
     <w:rsid w:val="00111237"/>
     <w:rsid w:val="00111499"/>
     <w:rsid w:val="0011190F"/>
     <w:rsid w:val="00111D5B"/>
     <w:rsid w:val="00111E7C"/>
     <w:rsid w:val="00111EF0"/>
     <w:rsid w:val="00112595"/>
     <w:rsid w:val="001126B9"/>
+    <w:rsid w:val="00112CEA"/>
     <w:rsid w:val="00112E29"/>
     <w:rsid w:val="00113386"/>
     <w:rsid w:val="00113EFD"/>
     <w:rsid w:val="00113FA3"/>
     <w:rsid w:val="00114416"/>
     <w:rsid w:val="00114779"/>
     <w:rsid w:val="00115506"/>
     <w:rsid w:val="001158C6"/>
     <w:rsid w:val="0011595E"/>
     <w:rsid w:val="001160E0"/>
     <w:rsid w:val="00116142"/>
     <w:rsid w:val="00116261"/>
     <w:rsid w:val="00116C0B"/>
     <w:rsid w:val="00117DFF"/>
+    <w:rsid w:val="00117FFE"/>
     <w:rsid w:val="00120F2A"/>
     <w:rsid w:val="001211AD"/>
     <w:rsid w:val="00121812"/>
+    <w:rsid w:val="001219D6"/>
     <w:rsid w:val="00121A6C"/>
     <w:rsid w:val="0012204B"/>
     <w:rsid w:val="001221EB"/>
     <w:rsid w:val="00122841"/>
     <w:rsid w:val="001229AB"/>
     <w:rsid w:val="00122AE1"/>
+    <w:rsid w:val="00122D27"/>
     <w:rsid w:val="001236D2"/>
     <w:rsid w:val="00125A5D"/>
+    <w:rsid w:val="00125AF4"/>
     <w:rsid w:val="00125D96"/>
+    <w:rsid w:val="00126290"/>
     <w:rsid w:val="00126890"/>
+    <w:rsid w:val="00126FFD"/>
     <w:rsid w:val="00127300"/>
     <w:rsid w:val="001276AA"/>
+    <w:rsid w:val="001278EE"/>
     <w:rsid w:val="0013092A"/>
+    <w:rsid w:val="001310CF"/>
     <w:rsid w:val="00131121"/>
+    <w:rsid w:val="00131507"/>
+    <w:rsid w:val="00131543"/>
     <w:rsid w:val="00131846"/>
+    <w:rsid w:val="00132117"/>
     <w:rsid w:val="00132901"/>
     <w:rsid w:val="00132C8A"/>
     <w:rsid w:val="001335FF"/>
     <w:rsid w:val="00133FA8"/>
+    <w:rsid w:val="001341F5"/>
     <w:rsid w:val="00134289"/>
+    <w:rsid w:val="00134858"/>
     <w:rsid w:val="00134E5D"/>
     <w:rsid w:val="0013567C"/>
+    <w:rsid w:val="00135F53"/>
+    <w:rsid w:val="00136266"/>
     <w:rsid w:val="00136777"/>
     <w:rsid w:val="00136A1D"/>
     <w:rsid w:val="00136DF8"/>
     <w:rsid w:val="0014006F"/>
     <w:rsid w:val="001401AF"/>
     <w:rsid w:val="001406A8"/>
     <w:rsid w:val="001407C4"/>
     <w:rsid w:val="00140D57"/>
     <w:rsid w:val="00141395"/>
     <w:rsid w:val="00141D39"/>
     <w:rsid w:val="001422B6"/>
     <w:rsid w:val="0014281A"/>
     <w:rsid w:val="00142B56"/>
     <w:rsid w:val="00143574"/>
     <w:rsid w:val="0014394B"/>
     <w:rsid w:val="00143C0D"/>
     <w:rsid w:val="00144351"/>
     <w:rsid w:val="00144CAE"/>
     <w:rsid w:val="00144EDA"/>
     <w:rsid w:val="00146369"/>
     <w:rsid w:val="00146810"/>
     <w:rsid w:val="00146BE1"/>
     <w:rsid w:val="00146FC8"/>
     <w:rsid w:val="0014712B"/>
     <w:rsid w:val="0014755C"/>
+    <w:rsid w:val="00147572"/>
+    <w:rsid w:val="00150201"/>
     <w:rsid w:val="001502E2"/>
     <w:rsid w:val="00150603"/>
     <w:rsid w:val="00150882"/>
+    <w:rsid w:val="00150982"/>
     <w:rsid w:val="00150FC6"/>
     <w:rsid w:val="001512C0"/>
+    <w:rsid w:val="001513CB"/>
     <w:rsid w:val="001518B6"/>
     <w:rsid w:val="00152977"/>
     <w:rsid w:val="00153173"/>
     <w:rsid w:val="0015336D"/>
+    <w:rsid w:val="001533B8"/>
     <w:rsid w:val="00153D9A"/>
     <w:rsid w:val="00153F3D"/>
+    <w:rsid w:val="0015557F"/>
     <w:rsid w:val="00155AE2"/>
     <w:rsid w:val="00155E5F"/>
     <w:rsid w:val="0015600B"/>
     <w:rsid w:val="0015643E"/>
     <w:rsid w:val="001564F3"/>
+    <w:rsid w:val="0015690B"/>
     <w:rsid w:val="00156CE1"/>
     <w:rsid w:val="0015704F"/>
     <w:rsid w:val="00157175"/>
     <w:rsid w:val="00157425"/>
+    <w:rsid w:val="001574F0"/>
     <w:rsid w:val="001576E4"/>
     <w:rsid w:val="001579E7"/>
     <w:rsid w:val="00157E8F"/>
     <w:rsid w:val="00160907"/>
     <w:rsid w:val="001613F4"/>
     <w:rsid w:val="0016146B"/>
     <w:rsid w:val="0016207C"/>
     <w:rsid w:val="001624CF"/>
+    <w:rsid w:val="001625BF"/>
     <w:rsid w:val="0016265E"/>
     <w:rsid w:val="00163BD1"/>
     <w:rsid w:val="00164572"/>
     <w:rsid w:val="00164763"/>
     <w:rsid w:val="00164AA2"/>
+    <w:rsid w:val="00164DE7"/>
     <w:rsid w:val="001650D8"/>
     <w:rsid w:val="001650F0"/>
     <w:rsid w:val="001651D8"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="00165230"/>
     <w:rsid w:val="001663D6"/>
     <w:rsid w:val="001668A8"/>
     <w:rsid w:val="00166E87"/>
     <w:rsid w:val="001671BF"/>
+    <w:rsid w:val="001676EA"/>
     <w:rsid w:val="001706E6"/>
+    <w:rsid w:val="00170A7D"/>
+    <w:rsid w:val="00170C3E"/>
     <w:rsid w:val="00170DC3"/>
     <w:rsid w:val="0017117E"/>
     <w:rsid w:val="001713D2"/>
+    <w:rsid w:val="001719F0"/>
+    <w:rsid w:val="00172117"/>
+    <w:rsid w:val="001722C9"/>
     <w:rsid w:val="001723E5"/>
     <w:rsid w:val="00172B34"/>
     <w:rsid w:val="00172F37"/>
     <w:rsid w:val="00172FE5"/>
+    <w:rsid w:val="001735A5"/>
+    <w:rsid w:val="001735E5"/>
     <w:rsid w:val="001738FE"/>
+    <w:rsid w:val="001740CD"/>
+    <w:rsid w:val="00174673"/>
+    <w:rsid w:val="001748F9"/>
     <w:rsid w:val="00174C92"/>
     <w:rsid w:val="00175A88"/>
     <w:rsid w:val="00175F1A"/>
+    <w:rsid w:val="001762A2"/>
     <w:rsid w:val="00176798"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
     <w:rsid w:val="00176DD2"/>
     <w:rsid w:val="00177269"/>
     <w:rsid w:val="001777B7"/>
     <w:rsid w:val="001804A8"/>
+    <w:rsid w:val="00181130"/>
     <w:rsid w:val="00181324"/>
     <w:rsid w:val="001813C7"/>
     <w:rsid w:val="001813DE"/>
+    <w:rsid w:val="001818A0"/>
     <w:rsid w:val="00181C09"/>
     <w:rsid w:val="00181D35"/>
     <w:rsid w:val="00182193"/>
     <w:rsid w:val="00182745"/>
     <w:rsid w:val="00183447"/>
     <w:rsid w:val="0018399B"/>
     <w:rsid w:val="00183A28"/>
     <w:rsid w:val="00183B4E"/>
+    <w:rsid w:val="00183BAB"/>
     <w:rsid w:val="00183F80"/>
     <w:rsid w:val="0018412E"/>
     <w:rsid w:val="00184A9F"/>
     <w:rsid w:val="00184CCA"/>
     <w:rsid w:val="0018546B"/>
     <w:rsid w:val="00185DDB"/>
     <w:rsid w:val="001860F4"/>
     <w:rsid w:val="00186343"/>
     <w:rsid w:val="00186413"/>
     <w:rsid w:val="0018697E"/>
     <w:rsid w:val="00187642"/>
     <w:rsid w:val="001904F2"/>
     <w:rsid w:val="00190566"/>
     <w:rsid w:val="0019083E"/>
     <w:rsid w:val="00190F41"/>
     <w:rsid w:val="001910DE"/>
     <w:rsid w:val="00191774"/>
     <w:rsid w:val="001929C6"/>
     <w:rsid w:val="00192E41"/>
     <w:rsid w:val="0019308F"/>
     <w:rsid w:val="00193A6C"/>
     <w:rsid w:val="001940DD"/>
     <w:rsid w:val="001940FA"/>
     <w:rsid w:val="00194263"/>
     <w:rsid w:val="00194602"/>
     <w:rsid w:val="00195059"/>
     <w:rsid w:val="00195DF4"/>
+    <w:rsid w:val="001965CF"/>
+    <w:rsid w:val="001966D5"/>
     <w:rsid w:val="00196EB6"/>
+    <w:rsid w:val="001979A6"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001A0886"/>
     <w:rsid w:val="001A1353"/>
+    <w:rsid w:val="001A15CA"/>
     <w:rsid w:val="001A1CA5"/>
+    <w:rsid w:val="001A1CCA"/>
     <w:rsid w:val="001A2611"/>
     <w:rsid w:val="001A409E"/>
     <w:rsid w:val="001A4437"/>
+    <w:rsid w:val="001A445E"/>
     <w:rsid w:val="001A4BC6"/>
     <w:rsid w:val="001A4E63"/>
     <w:rsid w:val="001A5329"/>
     <w:rsid w:val="001A67C3"/>
     <w:rsid w:val="001A67F4"/>
     <w:rsid w:val="001A6B4B"/>
     <w:rsid w:val="001A6B51"/>
+    <w:rsid w:val="001A7AFA"/>
+    <w:rsid w:val="001A7CB8"/>
+    <w:rsid w:val="001B065F"/>
     <w:rsid w:val="001B130E"/>
+    <w:rsid w:val="001B1E08"/>
+    <w:rsid w:val="001B1EB6"/>
     <w:rsid w:val="001B23D8"/>
     <w:rsid w:val="001B27AC"/>
     <w:rsid w:val="001B2AE6"/>
     <w:rsid w:val="001B2D70"/>
+    <w:rsid w:val="001B3050"/>
+    <w:rsid w:val="001B319A"/>
     <w:rsid w:val="001B3385"/>
     <w:rsid w:val="001B36D5"/>
     <w:rsid w:val="001B3AC6"/>
     <w:rsid w:val="001B3BEF"/>
     <w:rsid w:val="001B3CF5"/>
     <w:rsid w:val="001B4836"/>
     <w:rsid w:val="001B4B96"/>
     <w:rsid w:val="001B53BB"/>
     <w:rsid w:val="001B55C5"/>
     <w:rsid w:val="001B61DC"/>
     <w:rsid w:val="001B65ED"/>
     <w:rsid w:val="001B66AA"/>
+    <w:rsid w:val="001B6E3B"/>
     <w:rsid w:val="001B72ED"/>
     <w:rsid w:val="001B73B6"/>
     <w:rsid w:val="001C00C1"/>
+    <w:rsid w:val="001C014D"/>
+    <w:rsid w:val="001C0FB3"/>
     <w:rsid w:val="001C1089"/>
     <w:rsid w:val="001C1526"/>
     <w:rsid w:val="001C1850"/>
     <w:rsid w:val="001C191F"/>
+    <w:rsid w:val="001C1D9C"/>
     <w:rsid w:val="001C2304"/>
     <w:rsid w:val="001C245C"/>
     <w:rsid w:val="001C27EF"/>
+    <w:rsid w:val="001C2D54"/>
     <w:rsid w:val="001C3270"/>
     <w:rsid w:val="001C35DB"/>
     <w:rsid w:val="001C4087"/>
     <w:rsid w:val="001C42D3"/>
     <w:rsid w:val="001C42FB"/>
     <w:rsid w:val="001C487A"/>
     <w:rsid w:val="001C5782"/>
     <w:rsid w:val="001C5BD1"/>
     <w:rsid w:val="001C5CC5"/>
     <w:rsid w:val="001C5DAA"/>
     <w:rsid w:val="001C6240"/>
     <w:rsid w:val="001C708C"/>
     <w:rsid w:val="001C72BE"/>
     <w:rsid w:val="001C7C81"/>
     <w:rsid w:val="001D01DF"/>
     <w:rsid w:val="001D0F93"/>
     <w:rsid w:val="001D0FE4"/>
     <w:rsid w:val="001D109C"/>
     <w:rsid w:val="001D1342"/>
     <w:rsid w:val="001D18EA"/>
     <w:rsid w:val="001D1D7D"/>
     <w:rsid w:val="001D24F7"/>
+    <w:rsid w:val="001D29CA"/>
+    <w:rsid w:val="001D2CA1"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D3B14"/>
     <w:rsid w:val="001D3E45"/>
     <w:rsid w:val="001D40A2"/>
     <w:rsid w:val="001D43F3"/>
+    <w:rsid w:val="001D445C"/>
     <w:rsid w:val="001D4A65"/>
     <w:rsid w:val="001D4A71"/>
     <w:rsid w:val="001D4A8E"/>
     <w:rsid w:val="001D4EC3"/>
     <w:rsid w:val="001D4FB1"/>
     <w:rsid w:val="001D5153"/>
     <w:rsid w:val="001D553F"/>
     <w:rsid w:val="001D5D7B"/>
+    <w:rsid w:val="001D5DCA"/>
     <w:rsid w:val="001D5E01"/>
     <w:rsid w:val="001D5E1B"/>
     <w:rsid w:val="001D5E38"/>
     <w:rsid w:val="001D5FC9"/>
+    <w:rsid w:val="001D658A"/>
     <w:rsid w:val="001D67ED"/>
     <w:rsid w:val="001D6C25"/>
     <w:rsid w:val="001D6DB4"/>
     <w:rsid w:val="001D7066"/>
     <w:rsid w:val="001D71DC"/>
     <w:rsid w:val="001D7542"/>
     <w:rsid w:val="001D7580"/>
     <w:rsid w:val="001D7A74"/>
     <w:rsid w:val="001E0209"/>
     <w:rsid w:val="001E037F"/>
     <w:rsid w:val="001E159C"/>
+    <w:rsid w:val="001E17BC"/>
     <w:rsid w:val="001E196C"/>
     <w:rsid w:val="001E19C2"/>
     <w:rsid w:val="001E1B49"/>
     <w:rsid w:val="001E1BAA"/>
     <w:rsid w:val="001E1DFB"/>
     <w:rsid w:val="001E24A4"/>
     <w:rsid w:val="001E2CD1"/>
     <w:rsid w:val="001E2D2B"/>
+    <w:rsid w:val="001E3471"/>
+    <w:rsid w:val="001E35D9"/>
     <w:rsid w:val="001E3833"/>
     <w:rsid w:val="001E3DB2"/>
     <w:rsid w:val="001E4562"/>
+    <w:rsid w:val="001E4662"/>
     <w:rsid w:val="001E4AEE"/>
+    <w:rsid w:val="001E4B48"/>
+    <w:rsid w:val="001E4D4D"/>
+    <w:rsid w:val="001E5770"/>
     <w:rsid w:val="001E681A"/>
     <w:rsid w:val="001E6BC1"/>
     <w:rsid w:val="001E6C38"/>
     <w:rsid w:val="001E6F5D"/>
     <w:rsid w:val="001E739E"/>
     <w:rsid w:val="001E7439"/>
     <w:rsid w:val="001E7A3E"/>
     <w:rsid w:val="001E7FF5"/>
     <w:rsid w:val="001F03B3"/>
     <w:rsid w:val="001F137F"/>
     <w:rsid w:val="001F14BD"/>
     <w:rsid w:val="001F1774"/>
     <w:rsid w:val="001F1EB3"/>
+    <w:rsid w:val="001F1FC7"/>
     <w:rsid w:val="001F22C3"/>
     <w:rsid w:val="001F36F7"/>
     <w:rsid w:val="001F384F"/>
     <w:rsid w:val="001F3DA3"/>
     <w:rsid w:val="001F400D"/>
     <w:rsid w:val="001F41C9"/>
     <w:rsid w:val="001F4214"/>
+    <w:rsid w:val="001F42E5"/>
     <w:rsid w:val="001F4A7B"/>
     <w:rsid w:val="001F555B"/>
     <w:rsid w:val="001F5D50"/>
     <w:rsid w:val="001F6831"/>
     <w:rsid w:val="001F686E"/>
     <w:rsid w:val="001F6F6C"/>
     <w:rsid w:val="001F7A08"/>
     <w:rsid w:val="002001C1"/>
     <w:rsid w:val="00200654"/>
     <w:rsid w:val="002007A4"/>
     <w:rsid w:val="00200A54"/>
     <w:rsid w:val="00200AA4"/>
     <w:rsid w:val="00200DD7"/>
+    <w:rsid w:val="00201386"/>
     <w:rsid w:val="002014BE"/>
     <w:rsid w:val="00202252"/>
+    <w:rsid w:val="00202FE6"/>
     <w:rsid w:val="002033F3"/>
     <w:rsid w:val="002034DA"/>
     <w:rsid w:val="00203EF4"/>
     <w:rsid w:val="002040E1"/>
+    <w:rsid w:val="00204E4C"/>
     <w:rsid w:val="002051B5"/>
     <w:rsid w:val="00205752"/>
     <w:rsid w:val="00205DC3"/>
+    <w:rsid w:val="00205E8D"/>
+    <w:rsid w:val="0020628C"/>
     <w:rsid w:val="00206779"/>
     <w:rsid w:val="00206DAC"/>
     <w:rsid w:val="00207787"/>
+    <w:rsid w:val="0021041C"/>
     <w:rsid w:val="0021128E"/>
     <w:rsid w:val="002118E5"/>
+    <w:rsid w:val="00211C39"/>
     <w:rsid w:val="00211DA3"/>
+    <w:rsid w:val="0021249F"/>
     <w:rsid w:val="00212B3F"/>
     <w:rsid w:val="00212D70"/>
     <w:rsid w:val="00212DF5"/>
     <w:rsid w:val="002142BB"/>
     <w:rsid w:val="002144F7"/>
     <w:rsid w:val="002152D6"/>
     <w:rsid w:val="00215A73"/>
     <w:rsid w:val="00215C4C"/>
     <w:rsid w:val="002168EF"/>
     <w:rsid w:val="00216B0E"/>
     <w:rsid w:val="00216BF2"/>
     <w:rsid w:val="00216D08"/>
+    <w:rsid w:val="00216D99"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="002175B9"/>
+    <w:rsid w:val="002177E5"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="00220323"/>
     <w:rsid w:val="00220531"/>
+    <w:rsid w:val="00220A32"/>
+    <w:rsid w:val="00220F08"/>
     <w:rsid w:val="002214F5"/>
     <w:rsid w:val="00221D7D"/>
     <w:rsid w:val="0022219A"/>
     <w:rsid w:val="002225C6"/>
     <w:rsid w:val="00222C29"/>
+    <w:rsid w:val="00222FD4"/>
     <w:rsid w:val="00223676"/>
+    <w:rsid w:val="002236D7"/>
     <w:rsid w:val="00223773"/>
     <w:rsid w:val="00223ACD"/>
+    <w:rsid w:val="00223F07"/>
     <w:rsid w:val="00224256"/>
     <w:rsid w:val="00225FEB"/>
     <w:rsid w:val="0022622D"/>
     <w:rsid w:val="002264E3"/>
     <w:rsid w:val="002264E6"/>
     <w:rsid w:val="00226DB2"/>
     <w:rsid w:val="00226E9D"/>
     <w:rsid w:val="002275DD"/>
     <w:rsid w:val="00227874"/>
     <w:rsid w:val="00230308"/>
+    <w:rsid w:val="00230970"/>
+    <w:rsid w:val="00230AD8"/>
     <w:rsid w:val="00231C98"/>
     <w:rsid w:val="00231DE2"/>
     <w:rsid w:val="00231F08"/>
+    <w:rsid w:val="002321E3"/>
     <w:rsid w:val="00232473"/>
     <w:rsid w:val="00232696"/>
     <w:rsid w:val="002328E6"/>
     <w:rsid w:val="00232B1B"/>
+    <w:rsid w:val="00232BBB"/>
+    <w:rsid w:val="0023390B"/>
     <w:rsid w:val="00233BD4"/>
     <w:rsid w:val="002345C7"/>
+    <w:rsid w:val="002348C6"/>
     <w:rsid w:val="00234AA7"/>
     <w:rsid w:val="00234C00"/>
     <w:rsid w:val="00234F3B"/>
+    <w:rsid w:val="0023594C"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="002369F7"/>
+    <w:rsid w:val="00236FD0"/>
     <w:rsid w:val="002373DB"/>
+    <w:rsid w:val="002375CD"/>
     <w:rsid w:val="002404A1"/>
     <w:rsid w:val="002404E0"/>
     <w:rsid w:val="002405AB"/>
     <w:rsid w:val="002405C7"/>
     <w:rsid w:val="00240C7C"/>
+    <w:rsid w:val="00240CAD"/>
     <w:rsid w:val="00240E36"/>
     <w:rsid w:val="00240EE2"/>
     <w:rsid w:val="002410B2"/>
     <w:rsid w:val="002412B4"/>
+    <w:rsid w:val="00241539"/>
     <w:rsid w:val="0024181C"/>
+    <w:rsid w:val="002420FE"/>
+    <w:rsid w:val="002423DC"/>
+    <w:rsid w:val="00242AE7"/>
+    <w:rsid w:val="002434AC"/>
     <w:rsid w:val="00243574"/>
+    <w:rsid w:val="00243B3B"/>
+    <w:rsid w:val="00243FBF"/>
     <w:rsid w:val="00244459"/>
+    <w:rsid w:val="00246434"/>
     <w:rsid w:val="00246F41"/>
+    <w:rsid w:val="00246F9E"/>
     <w:rsid w:val="00246FCE"/>
     <w:rsid w:val="0024755C"/>
+    <w:rsid w:val="0024757C"/>
     <w:rsid w:val="00247635"/>
+    <w:rsid w:val="00247ADC"/>
     <w:rsid w:val="00247DB2"/>
+    <w:rsid w:val="002501C0"/>
+    <w:rsid w:val="00250213"/>
     <w:rsid w:val="002506A6"/>
     <w:rsid w:val="00250E59"/>
     <w:rsid w:val="00251045"/>
+    <w:rsid w:val="0025123D"/>
     <w:rsid w:val="002515B1"/>
+    <w:rsid w:val="00251612"/>
+    <w:rsid w:val="00251A61"/>
     <w:rsid w:val="00251BCD"/>
+    <w:rsid w:val="00251EA0"/>
+    <w:rsid w:val="00251F83"/>
     <w:rsid w:val="00252D32"/>
     <w:rsid w:val="00252FBE"/>
     <w:rsid w:val="00253428"/>
+    <w:rsid w:val="0025349A"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
     <w:rsid w:val="00254795"/>
     <w:rsid w:val="00255317"/>
+    <w:rsid w:val="002564ED"/>
     <w:rsid w:val="00256D5D"/>
     <w:rsid w:val="0025753C"/>
+    <w:rsid w:val="002579F9"/>
+    <w:rsid w:val="00257D66"/>
+    <w:rsid w:val="00257E54"/>
     <w:rsid w:val="00260927"/>
     <w:rsid w:val="00260C1C"/>
     <w:rsid w:val="002613E5"/>
     <w:rsid w:val="00261669"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="00262DAA"/>
     <w:rsid w:val="00263C2C"/>
     <w:rsid w:val="00264046"/>
     <w:rsid w:val="002641A6"/>
     <w:rsid w:val="00264EA5"/>
+    <w:rsid w:val="00264EC0"/>
+    <w:rsid w:val="0026524C"/>
     <w:rsid w:val="002653D5"/>
+    <w:rsid w:val="0026549C"/>
+    <w:rsid w:val="00265960"/>
     <w:rsid w:val="00266DE3"/>
     <w:rsid w:val="00266F00"/>
     <w:rsid w:val="0026702D"/>
     <w:rsid w:val="0027001A"/>
     <w:rsid w:val="0027001B"/>
     <w:rsid w:val="00270170"/>
     <w:rsid w:val="002709C6"/>
     <w:rsid w:val="002713DD"/>
     <w:rsid w:val="00271697"/>
     <w:rsid w:val="00272DD2"/>
     <w:rsid w:val="00273212"/>
     <w:rsid w:val="002733B2"/>
     <w:rsid w:val="00273560"/>
+    <w:rsid w:val="00274EFB"/>
     <w:rsid w:val="00274FAB"/>
     <w:rsid w:val="00275C4E"/>
     <w:rsid w:val="00275F96"/>
     <w:rsid w:val="0027659A"/>
     <w:rsid w:val="00276C9A"/>
     <w:rsid w:val="00276D39"/>
     <w:rsid w:val="00276D60"/>
     <w:rsid w:val="00277718"/>
     <w:rsid w:val="00277D03"/>
+    <w:rsid w:val="00277E79"/>
     <w:rsid w:val="0028056C"/>
     <w:rsid w:val="002807D1"/>
+    <w:rsid w:val="0028132C"/>
     <w:rsid w:val="0028149B"/>
     <w:rsid w:val="00281700"/>
+    <w:rsid w:val="00281AF8"/>
     <w:rsid w:val="00281B0B"/>
     <w:rsid w:val="00281BB5"/>
     <w:rsid w:val="00281C01"/>
     <w:rsid w:val="002829C8"/>
     <w:rsid w:val="00282F7F"/>
     <w:rsid w:val="00283C96"/>
     <w:rsid w:val="00283F99"/>
     <w:rsid w:val="002840B3"/>
     <w:rsid w:val="00284821"/>
+    <w:rsid w:val="0028543E"/>
     <w:rsid w:val="00285E6A"/>
     <w:rsid w:val="00286499"/>
     <w:rsid w:val="002868C7"/>
+    <w:rsid w:val="002869AF"/>
+    <w:rsid w:val="00286B42"/>
+    <w:rsid w:val="0028760B"/>
     <w:rsid w:val="00287D89"/>
     <w:rsid w:val="00287F2F"/>
     <w:rsid w:val="00290066"/>
     <w:rsid w:val="00290787"/>
     <w:rsid w:val="00290836"/>
+    <w:rsid w:val="00290BB7"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="00291358"/>
     <w:rsid w:val="002913A3"/>
+    <w:rsid w:val="002917B8"/>
     <w:rsid w:val="0029193C"/>
     <w:rsid w:val="002921EA"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="002926E6"/>
+    <w:rsid w:val="00292707"/>
+    <w:rsid w:val="0029290B"/>
     <w:rsid w:val="0029334F"/>
     <w:rsid w:val="002934C5"/>
     <w:rsid w:val="002938B8"/>
     <w:rsid w:val="00293AEB"/>
     <w:rsid w:val="00293EEF"/>
     <w:rsid w:val="0029443C"/>
     <w:rsid w:val="00294CE9"/>
     <w:rsid w:val="00294D68"/>
+    <w:rsid w:val="00295060"/>
+    <w:rsid w:val="00295798"/>
     <w:rsid w:val="002958E5"/>
     <w:rsid w:val="00295BD7"/>
     <w:rsid w:val="00297270"/>
     <w:rsid w:val="002A0EF7"/>
     <w:rsid w:val="002A1910"/>
     <w:rsid w:val="002A1CEE"/>
     <w:rsid w:val="002A1E42"/>
+    <w:rsid w:val="002A2079"/>
     <w:rsid w:val="002A2641"/>
     <w:rsid w:val="002A35A2"/>
+    <w:rsid w:val="002A3943"/>
     <w:rsid w:val="002A3E4F"/>
     <w:rsid w:val="002A45D3"/>
     <w:rsid w:val="002A4C54"/>
+    <w:rsid w:val="002A4D82"/>
     <w:rsid w:val="002A4EA5"/>
     <w:rsid w:val="002A57B5"/>
     <w:rsid w:val="002A5B63"/>
+    <w:rsid w:val="002A6149"/>
     <w:rsid w:val="002A6503"/>
+    <w:rsid w:val="002A6987"/>
+    <w:rsid w:val="002A6BC2"/>
     <w:rsid w:val="002A7EA6"/>
     <w:rsid w:val="002B01FD"/>
+    <w:rsid w:val="002B0204"/>
     <w:rsid w:val="002B099E"/>
+    <w:rsid w:val="002B10A4"/>
     <w:rsid w:val="002B1BB6"/>
     <w:rsid w:val="002B21DC"/>
+    <w:rsid w:val="002B32E1"/>
+    <w:rsid w:val="002B3C21"/>
     <w:rsid w:val="002B41F9"/>
+    <w:rsid w:val="002B4820"/>
     <w:rsid w:val="002B483B"/>
+    <w:rsid w:val="002B4AC0"/>
+    <w:rsid w:val="002B4B2C"/>
     <w:rsid w:val="002B5327"/>
     <w:rsid w:val="002B5E31"/>
     <w:rsid w:val="002B5ECB"/>
+    <w:rsid w:val="002B5FD3"/>
     <w:rsid w:val="002B6022"/>
     <w:rsid w:val="002B658C"/>
     <w:rsid w:val="002B65E4"/>
     <w:rsid w:val="002B6998"/>
     <w:rsid w:val="002B6BE3"/>
     <w:rsid w:val="002B6D3B"/>
+    <w:rsid w:val="002B723F"/>
     <w:rsid w:val="002B7DAE"/>
     <w:rsid w:val="002C0474"/>
     <w:rsid w:val="002C10B1"/>
     <w:rsid w:val="002C126C"/>
     <w:rsid w:val="002C168D"/>
+    <w:rsid w:val="002C1902"/>
+    <w:rsid w:val="002C1C1E"/>
     <w:rsid w:val="002C1E23"/>
+    <w:rsid w:val="002C2DEE"/>
     <w:rsid w:val="002C323D"/>
     <w:rsid w:val="002C35C5"/>
     <w:rsid w:val="002C3C8F"/>
     <w:rsid w:val="002C3F79"/>
     <w:rsid w:val="002C4216"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C42AE"/>
+    <w:rsid w:val="002C4520"/>
     <w:rsid w:val="002C4616"/>
     <w:rsid w:val="002C49E1"/>
     <w:rsid w:val="002C5588"/>
     <w:rsid w:val="002C6804"/>
     <w:rsid w:val="002C684D"/>
+    <w:rsid w:val="002C6FFF"/>
     <w:rsid w:val="002C702A"/>
+    <w:rsid w:val="002C7322"/>
     <w:rsid w:val="002D04FF"/>
     <w:rsid w:val="002D069C"/>
+    <w:rsid w:val="002D0D60"/>
     <w:rsid w:val="002D136C"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D1DE7"/>
     <w:rsid w:val="002D1E1A"/>
     <w:rsid w:val="002D28C8"/>
     <w:rsid w:val="002D28CF"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D38A3"/>
     <w:rsid w:val="002D4685"/>
+    <w:rsid w:val="002D5431"/>
     <w:rsid w:val="002D547B"/>
     <w:rsid w:val="002D5902"/>
     <w:rsid w:val="002D5981"/>
     <w:rsid w:val="002D5D2E"/>
     <w:rsid w:val="002D6135"/>
+    <w:rsid w:val="002D64BC"/>
     <w:rsid w:val="002D65FB"/>
     <w:rsid w:val="002D6950"/>
     <w:rsid w:val="002D6A8F"/>
     <w:rsid w:val="002D742E"/>
     <w:rsid w:val="002D752C"/>
+    <w:rsid w:val="002D773D"/>
     <w:rsid w:val="002D7B2F"/>
     <w:rsid w:val="002E01D5"/>
     <w:rsid w:val="002E0752"/>
     <w:rsid w:val="002E08CE"/>
     <w:rsid w:val="002E0C16"/>
+    <w:rsid w:val="002E12AA"/>
     <w:rsid w:val="002E142D"/>
     <w:rsid w:val="002E14AA"/>
     <w:rsid w:val="002E1840"/>
     <w:rsid w:val="002E184B"/>
     <w:rsid w:val="002E1AC7"/>
     <w:rsid w:val="002E1D42"/>
+    <w:rsid w:val="002E2D20"/>
     <w:rsid w:val="002E3036"/>
     <w:rsid w:val="002E3733"/>
     <w:rsid w:val="002E48C7"/>
+    <w:rsid w:val="002E50E4"/>
     <w:rsid w:val="002E534E"/>
     <w:rsid w:val="002E57BD"/>
     <w:rsid w:val="002E5D83"/>
     <w:rsid w:val="002E62A7"/>
     <w:rsid w:val="002E647C"/>
     <w:rsid w:val="002E680D"/>
     <w:rsid w:val="002E6E5F"/>
     <w:rsid w:val="002E7405"/>
+    <w:rsid w:val="002E79B2"/>
     <w:rsid w:val="002E7B8E"/>
     <w:rsid w:val="002F0094"/>
+    <w:rsid w:val="002F010E"/>
     <w:rsid w:val="002F0465"/>
+    <w:rsid w:val="002F0A24"/>
+    <w:rsid w:val="002F0C6C"/>
     <w:rsid w:val="002F181C"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F1D6E"/>
+    <w:rsid w:val="002F2745"/>
     <w:rsid w:val="002F29FA"/>
     <w:rsid w:val="002F392C"/>
     <w:rsid w:val="002F4527"/>
     <w:rsid w:val="002F4E10"/>
+    <w:rsid w:val="002F5339"/>
     <w:rsid w:val="002F5459"/>
+    <w:rsid w:val="002F5C56"/>
     <w:rsid w:val="002F600C"/>
     <w:rsid w:val="002F6142"/>
+    <w:rsid w:val="002F78DE"/>
     <w:rsid w:val="002F7B27"/>
     <w:rsid w:val="002F7C2F"/>
     <w:rsid w:val="002F7FB8"/>
     <w:rsid w:val="00300187"/>
     <w:rsid w:val="0030048A"/>
     <w:rsid w:val="00300E68"/>
     <w:rsid w:val="003011DE"/>
     <w:rsid w:val="003012B8"/>
+    <w:rsid w:val="0030255B"/>
     <w:rsid w:val="00302C0A"/>
     <w:rsid w:val="00302FCD"/>
     <w:rsid w:val="00303174"/>
     <w:rsid w:val="00303251"/>
     <w:rsid w:val="0030354C"/>
     <w:rsid w:val="0030411F"/>
     <w:rsid w:val="00304690"/>
     <w:rsid w:val="00305E25"/>
+    <w:rsid w:val="00305F31"/>
     <w:rsid w:val="00306269"/>
+    <w:rsid w:val="00306660"/>
     <w:rsid w:val="00306689"/>
+    <w:rsid w:val="003069DB"/>
     <w:rsid w:val="00306D11"/>
     <w:rsid w:val="00306EF9"/>
+    <w:rsid w:val="00310217"/>
     <w:rsid w:val="00311044"/>
     <w:rsid w:val="003112D1"/>
     <w:rsid w:val="003117EA"/>
     <w:rsid w:val="00311DE7"/>
     <w:rsid w:val="00311FB5"/>
     <w:rsid w:val="0031208E"/>
     <w:rsid w:val="00312178"/>
     <w:rsid w:val="0031257A"/>
+    <w:rsid w:val="00313BB7"/>
     <w:rsid w:val="0031539C"/>
+    <w:rsid w:val="003153E3"/>
+    <w:rsid w:val="00315877"/>
     <w:rsid w:val="00315C82"/>
+    <w:rsid w:val="00317303"/>
     <w:rsid w:val="00317308"/>
     <w:rsid w:val="00320C50"/>
     <w:rsid w:val="00320E48"/>
     <w:rsid w:val="0032146C"/>
+    <w:rsid w:val="00321AF1"/>
     <w:rsid w:val="00322137"/>
     <w:rsid w:val="003222E1"/>
     <w:rsid w:val="0032276F"/>
     <w:rsid w:val="0032281D"/>
     <w:rsid w:val="0032288F"/>
     <w:rsid w:val="00323AA3"/>
     <w:rsid w:val="00323DBD"/>
     <w:rsid w:val="00325056"/>
     <w:rsid w:val="003250E8"/>
     <w:rsid w:val="0032512A"/>
     <w:rsid w:val="00325A94"/>
     <w:rsid w:val="00325CF6"/>
+    <w:rsid w:val="00325D25"/>
     <w:rsid w:val="0032602E"/>
     <w:rsid w:val="0032612F"/>
     <w:rsid w:val="003267A5"/>
     <w:rsid w:val="003269CD"/>
     <w:rsid w:val="00326C59"/>
     <w:rsid w:val="00327186"/>
+    <w:rsid w:val="003271B4"/>
     <w:rsid w:val="003273DC"/>
     <w:rsid w:val="00327A8B"/>
+    <w:rsid w:val="00327CA6"/>
     <w:rsid w:val="00331526"/>
     <w:rsid w:val="0033162F"/>
     <w:rsid w:val="003325CA"/>
+    <w:rsid w:val="003325EB"/>
+    <w:rsid w:val="00332C24"/>
     <w:rsid w:val="00332C87"/>
     <w:rsid w:val="00332DC6"/>
+    <w:rsid w:val="003337E7"/>
     <w:rsid w:val="0033396D"/>
     <w:rsid w:val="00333A2E"/>
     <w:rsid w:val="00333CDA"/>
     <w:rsid w:val="00334050"/>
     <w:rsid w:val="00334141"/>
+    <w:rsid w:val="003344DB"/>
     <w:rsid w:val="00334A76"/>
     <w:rsid w:val="00334A9F"/>
     <w:rsid w:val="00334C4B"/>
+    <w:rsid w:val="00334E0A"/>
     <w:rsid w:val="00335EE8"/>
     <w:rsid w:val="003362EB"/>
     <w:rsid w:val="003362F7"/>
     <w:rsid w:val="00336CD5"/>
     <w:rsid w:val="0033703C"/>
     <w:rsid w:val="003375C4"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="003401BB"/>
     <w:rsid w:val="003401ED"/>
     <w:rsid w:val="00340745"/>
+    <w:rsid w:val="00340872"/>
     <w:rsid w:val="00340DE5"/>
+    <w:rsid w:val="00341A6B"/>
     <w:rsid w:val="00341B63"/>
+    <w:rsid w:val="00341BA6"/>
+    <w:rsid w:val="00341FE2"/>
     <w:rsid w:val="00342AA5"/>
     <w:rsid w:val="00342BB8"/>
     <w:rsid w:val="00343059"/>
     <w:rsid w:val="00343813"/>
     <w:rsid w:val="00343954"/>
     <w:rsid w:val="00343E4E"/>
     <w:rsid w:val="0034473D"/>
     <w:rsid w:val="0034486F"/>
+    <w:rsid w:val="00344A9A"/>
     <w:rsid w:val="00344B21"/>
     <w:rsid w:val="00344C1B"/>
     <w:rsid w:val="00344E72"/>
     <w:rsid w:val="00344EA4"/>
     <w:rsid w:val="00345383"/>
     <w:rsid w:val="003456B2"/>
+    <w:rsid w:val="0034599B"/>
     <w:rsid w:val="00346342"/>
+    <w:rsid w:val="003469E9"/>
     <w:rsid w:val="00347C98"/>
     <w:rsid w:val="00347EE3"/>
     <w:rsid w:val="003502DA"/>
     <w:rsid w:val="003507D8"/>
     <w:rsid w:val="00350D06"/>
     <w:rsid w:val="00350EC2"/>
+    <w:rsid w:val="00350F74"/>
     <w:rsid w:val="0035106E"/>
     <w:rsid w:val="00351D9D"/>
     <w:rsid w:val="00352EAC"/>
     <w:rsid w:val="003532E8"/>
+    <w:rsid w:val="003532EE"/>
     <w:rsid w:val="003545B9"/>
     <w:rsid w:val="00354961"/>
     <w:rsid w:val="003552DF"/>
     <w:rsid w:val="00355779"/>
     <w:rsid w:val="003558F0"/>
     <w:rsid w:val="00355B7D"/>
     <w:rsid w:val="00355EE5"/>
     <w:rsid w:val="00355F3A"/>
+    <w:rsid w:val="00357117"/>
     <w:rsid w:val="00357452"/>
     <w:rsid w:val="00357597"/>
+    <w:rsid w:val="00360506"/>
     <w:rsid w:val="00361314"/>
     <w:rsid w:val="003613B0"/>
     <w:rsid w:val="0036190A"/>
+    <w:rsid w:val="00361A4C"/>
     <w:rsid w:val="003622D9"/>
     <w:rsid w:val="00362352"/>
     <w:rsid w:val="003624B6"/>
     <w:rsid w:val="003624BF"/>
     <w:rsid w:val="00362640"/>
     <w:rsid w:val="0036264F"/>
     <w:rsid w:val="00362972"/>
+    <w:rsid w:val="00362FE2"/>
     <w:rsid w:val="003635F8"/>
     <w:rsid w:val="003638C6"/>
     <w:rsid w:val="00363A33"/>
     <w:rsid w:val="00363A3A"/>
     <w:rsid w:val="00363CE7"/>
+    <w:rsid w:val="0036414B"/>
     <w:rsid w:val="00364229"/>
     <w:rsid w:val="00364921"/>
     <w:rsid w:val="00364C21"/>
     <w:rsid w:val="003656A6"/>
+    <w:rsid w:val="003657BE"/>
     <w:rsid w:val="00365CD3"/>
     <w:rsid w:val="00366171"/>
     <w:rsid w:val="00367A17"/>
     <w:rsid w:val="00367A4A"/>
+    <w:rsid w:val="00367DD6"/>
     <w:rsid w:val="0037017B"/>
     <w:rsid w:val="00370411"/>
     <w:rsid w:val="00370AE2"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="00371372"/>
     <w:rsid w:val="00371711"/>
     <w:rsid w:val="00371E87"/>
     <w:rsid w:val="003723ED"/>
     <w:rsid w:val="0037289B"/>
+    <w:rsid w:val="0037319B"/>
     <w:rsid w:val="0037340B"/>
     <w:rsid w:val="00373826"/>
     <w:rsid w:val="003738DC"/>
     <w:rsid w:val="00374003"/>
     <w:rsid w:val="0037401D"/>
+    <w:rsid w:val="00375733"/>
     <w:rsid w:val="003757D0"/>
+    <w:rsid w:val="00376230"/>
     <w:rsid w:val="0037781B"/>
     <w:rsid w:val="003801FE"/>
     <w:rsid w:val="00380479"/>
+    <w:rsid w:val="00380722"/>
     <w:rsid w:val="003807F2"/>
     <w:rsid w:val="00380841"/>
     <w:rsid w:val="00380D38"/>
+    <w:rsid w:val="00380E38"/>
     <w:rsid w:val="003825DB"/>
     <w:rsid w:val="00382A5B"/>
     <w:rsid w:val="003832F5"/>
+    <w:rsid w:val="003838F4"/>
     <w:rsid w:val="00383FD7"/>
+    <w:rsid w:val="003844EE"/>
     <w:rsid w:val="0038452C"/>
     <w:rsid w:val="003849A8"/>
+    <w:rsid w:val="00385215"/>
     <w:rsid w:val="00385CD3"/>
     <w:rsid w:val="00385ED8"/>
     <w:rsid w:val="00385EEF"/>
     <w:rsid w:val="00386539"/>
     <w:rsid w:val="003866A1"/>
     <w:rsid w:val="003874D3"/>
     <w:rsid w:val="003875A8"/>
     <w:rsid w:val="00387B2B"/>
     <w:rsid w:val="00390171"/>
     <w:rsid w:val="00390366"/>
     <w:rsid w:val="0039095F"/>
     <w:rsid w:val="00390E01"/>
     <w:rsid w:val="00390EBB"/>
     <w:rsid w:val="00391588"/>
     <w:rsid w:val="003916EE"/>
+    <w:rsid w:val="003919DD"/>
     <w:rsid w:val="00392336"/>
     <w:rsid w:val="003930B0"/>
     <w:rsid w:val="00393253"/>
+    <w:rsid w:val="0039382B"/>
     <w:rsid w:val="00393CD7"/>
     <w:rsid w:val="0039404D"/>
     <w:rsid w:val="003945BE"/>
     <w:rsid w:val="00394DA7"/>
     <w:rsid w:val="00395324"/>
     <w:rsid w:val="00395786"/>
     <w:rsid w:val="003963DE"/>
     <w:rsid w:val="0039652B"/>
+    <w:rsid w:val="003966BB"/>
+    <w:rsid w:val="0039680B"/>
     <w:rsid w:val="00397043"/>
     <w:rsid w:val="00397577"/>
     <w:rsid w:val="003A045D"/>
     <w:rsid w:val="003A0A2B"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A0E68"/>
     <w:rsid w:val="003A0F9E"/>
+    <w:rsid w:val="003A13E1"/>
     <w:rsid w:val="003A1498"/>
+    <w:rsid w:val="003A1830"/>
+    <w:rsid w:val="003A193E"/>
     <w:rsid w:val="003A1E52"/>
     <w:rsid w:val="003A1E7E"/>
     <w:rsid w:val="003A23F7"/>
     <w:rsid w:val="003A26D5"/>
     <w:rsid w:val="003A2CCB"/>
+    <w:rsid w:val="003A2D84"/>
     <w:rsid w:val="003A2FD6"/>
+    <w:rsid w:val="003A382B"/>
     <w:rsid w:val="003A38B4"/>
     <w:rsid w:val="003A3970"/>
     <w:rsid w:val="003A3C02"/>
     <w:rsid w:val="003A4220"/>
     <w:rsid w:val="003A48D8"/>
     <w:rsid w:val="003A4BDA"/>
     <w:rsid w:val="003A5299"/>
+    <w:rsid w:val="003A548B"/>
     <w:rsid w:val="003A5739"/>
+    <w:rsid w:val="003A57A5"/>
     <w:rsid w:val="003A5AD6"/>
+    <w:rsid w:val="003A5F1C"/>
     <w:rsid w:val="003A71B7"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003A76BC"/>
+    <w:rsid w:val="003A7E7E"/>
     <w:rsid w:val="003B015D"/>
     <w:rsid w:val="003B02AF"/>
+    <w:rsid w:val="003B08C6"/>
     <w:rsid w:val="003B0B77"/>
     <w:rsid w:val="003B1096"/>
     <w:rsid w:val="003B1532"/>
     <w:rsid w:val="003B15BA"/>
     <w:rsid w:val="003B20AF"/>
     <w:rsid w:val="003B2A45"/>
+    <w:rsid w:val="003B2B1A"/>
     <w:rsid w:val="003B2FB2"/>
     <w:rsid w:val="003B42C6"/>
     <w:rsid w:val="003B4351"/>
     <w:rsid w:val="003B450D"/>
+    <w:rsid w:val="003B4557"/>
     <w:rsid w:val="003B464E"/>
     <w:rsid w:val="003B4720"/>
     <w:rsid w:val="003B49D7"/>
     <w:rsid w:val="003B551A"/>
     <w:rsid w:val="003B552C"/>
     <w:rsid w:val="003B55D0"/>
     <w:rsid w:val="003B6388"/>
+    <w:rsid w:val="003B671D"/>
     <w:rsid w:val="003B73C7"/>
     <w:rsid w:val="003B7D33"/>
     <w:rsid w:val="003C0254"/>
     <w:rsid w:val="003C0AA9"/>
     <w:rsid w:val="003C0EC2"/>
+    <w:rsid w:val="003C188F"/>
+    <w:rsid w:val="003C1896"/>
     <w:rsid w:val="003C1D7F"/>
     <w:rsid w:val="003C1DC7"/>
+    <w:rsid w:val="003C20EA"/>
+    <w:rsid w:val="003C24D4"/>
+    <w:rsid w:val="003C2D2D"/>
+    <w:rsid w:val="003C3E01"/>
     <w:rsid w:val="003C41D0"/>
     <w:rsid w:val="003C41FF"/>
+    <w:rsid w:val="003C45E0"/>
     <w:rsid w:val="003C4645"/>
     <w:rsid w:val="003C46C8"/>
     <w:rsid w:val="003C4864"/>
     <w:rsid w:val="003C49E7"/>
     <w:rsid w:val="003C51B1"/>
     <w:rsid w:val="003C5B60"/>
     <w:rsid w:val="003C63D5"/>
+    <w:rsid w:val="003C65B3"/>
     <w:rsid w:val="003C6CBF"/>
     <w:rsid w:val="003C7257"/>
     <w:rsid w:val="003C7378"/>
     <w:rsid w:val="003C768C"/>
     <w:rsid w:val="003C77A5"/>
+    <w:rsid w:val="003D0276"/>
     <w:rsid w:val="003D0333"/>
     <w:rsid w:val="003D04FB"/>
+    <w:rsid w:val="003D0F77"/>
     <w:rsid w:val="003D1D70"/>
+    <w:rsid w:val="003D20F3"/>
     <w:rsid w:val="003D21F4"/>
     <w:rsid w:val="003D2492"/>
     <w:rsid w:val="003D25F5"/>
     <w:rsid w:val="003D2653"/>
+    <w:rsid w:val="003D2F69"/>
+    <w:rsid w:val="003D3F8E"/>
+    <w:rsid w:val="003D41FB"/>
+    <w:rsid w:val="003D4A08"/>
     <w:rsid w:val="003D4F04"/>
     <w:rsid w:val="003D4F64"/>
     <w:rsid w:val="003D592E"/>
     <w:rsid w:val="003D5938"/>
     <w:rsid w:val="003D5CD4"/>
+    <w:rsid w:val="003D6425"/>
     <w:rsid w:val="003D6643"/>
     <w:rsid w:val="003D723C"/>
     <w:rsid w:val="003D7BCE"/>
     <w:rsid w:val="003D7C7F"/>
+    <w:rsid w:val="003D7E56"/>
     <w:rsid w:val="003E021E"/>
     <w:rsid w:val="003E0468"/>
     <w:rsid w:val="003E05C2"/>
     <w:rsid w:val="003E09FA"/>
     <w:rsid w:val="003E0D0D"/>
     <w:rsid w:val="003E149D"/>
+    <w:rsid w:val="003E15EA"/>
+    <w:rsid w:val="003E170B"/>
     <w:rsid w:val="003E1874"/>
     <w:rsid w:val="003E1A92"/>
     <w:rsid w:val="003E1DAE"/>
     <w:rsid w:val="003E1E3F"/>
     <w:rsid w:val="003E2355"/>
     <w:rsid w:val="003E2F39"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E323F"/>
     <w:rsid w:val="003E40E0"/>
     <w:rsid w:val="003E479A"/>
+    <w:rsid w:val="003E48E4"/>
     <w:rsid w:val="003E4D95"/>
     <w:rsid w:val="003E4FD8"/>
     <w:rsid w:val="003E5661"/>
     <w:rsid w:val="003E5CC6"/>
     <w:rsid w:val="003E6266"/>
     <w:rsid w:val="003E6308"/>
     <w:rsid w:val="003E654F"/>
+    <w:rsid w:val="003E687C"/>
+    <w:rsid w:val="003E6A46"/>
     <w:rsid w:val="003E6B93"/>
     <w:rsid w:val="003E6F09"/>
+    <w:rsid w:val="003E709B"/>
     <w:rsid w:val="003E7482"/>
+    <w:rsid w:val="003E75AA"/>
     <w:rsid w:val="003E767A"/>
     <w:rsid w:val="003E7833"/>
+    <w:rsid w:val="003E7A0B"/>
+    <w:rsid w:val="003E7CBD"/>
     <w:rsid w:val="003F014E"/>
+    <w:rsid w:val="003F04A1"/>
     <w:rsid w:val="003F0638"/>
     <w:rsid w:val="003F0761"/>
     <w:rsid w:val="003F0A3C"/>
     <w:rsid w:val="003F0B73"/>
     <w:rsid w:val="003F12DB"/>
     <w:rsid w:val="003F151D"/>
     <w:rsid w:val="003F16FC"/>
+    <w:rsid w:val="003F1C1B"/>
     <w:rsid w:val="003F1D03"/>
     <w:rsid w:val="003F20FF"/>
     <w:rsid w:val="003F24E2"/>
     <w:rsid w:val="003F3107"/>
     <w:rsid w:val="003F3181"/>
     <w:rsid w:val="003F32C5"/>
     <w:rsid w:val="003F4401"/>
     <w:rsid w:val="003F4CD2"/>
     <w:rsid w:val="003F508F"/>
     <w:rsid w:val="003F57EF"/>
     <w:rsid w:val="003F59B7"/>
     <w:rsid w:val="003F5AC3"/>
+    <w:rsid w:val="003F5BA7"/>
     <w:rsid w:val="003F6246"/>
     <w:rsid w:val="003F6798"/>
+    <w:rsid w:val="003F68F3"/>
+    <w:rsid w:val="003F6B9F"/>
     <w:rsid w:val="003F6C8B"/>
     <w:rsid w:val="003F7089"/>
     <w:rsid w:val="00400002"/>
+    <w:rsid w:val="00400286"/>
     <w:rsid w:val="00400357"/>
     <w:rsid w:val="0040037A"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="004010AD"/>
     <w:rsid w:val="00401467"/>
     <w:rsid w:val="004014A1"/>
     <w:rsid w:val="00401FF5"/>
     <w:rsid w:val="00402112"/>
     <w:rsid w:val="0040214B"/>
     <w:rsid w:val="004023FA"/>
     <w:rsid w:val="00402A46"/>
+    <w:rsid w:val="0040308D"/>
     <w:rsid w:val="00403A7B"/>
     <w:rsid w:val="00403B03"/>
+    <w:rsid w:val="00403CFB"/>
     <w:rsid w:val="00404298"/>
+    <w:rsid w:val="0040440B"/>
     <w:rsid w:val="00405F34"/>
+    <w:rsid w:val="00406082"/>
     <w:rsid w:val="0040662E"/>
     <w:rsid w:val="004066DC"/>
     <w:rsid w:val="00406CFB"/>
     <w:rsid w:val="004076C3"/>
     <w:rsid w:val="00407A97"/>
     <w:rsid w:val="00407B9C"/>
     <w:rsid w:val="00410215"/>
     <w:rsid w:val="004106E2"/>
     <w:rsid w:val="0041080D"/>
     <w:rsid w:val="00412141"/>
     <w:rsid w:val="00412217"/>
     <w:rsid w:val="0041296A"/>
     <w:rsid w:val="00412BB1"/>
     <w:rsid w:val="00412E2D"/>
     <w:rsid w:val="004139EE"/>
     <w:rsid w:val="00413F0E"/>
     <w:rsid w:val="0041416D"/>
+    <w:rsid w:val="004149EA"/>
     <w:rsid w:val="00414AA0"/>
     <w:rsid w:val="00414DC3"/>
     <w:rsid w:val="004151E9"/>
     <w:rsid w:val="004159A5"/>
     <w:rsid w:val="00415B58"/>
     <w:rsid w:val="00415C68"/>
     <w:rsid w:val="00415EF2"/>
     <w:rsid w:val="004166A7"/>
     <w:rsid w:val="004169A8"/>
     <w:rsid w:val="00416EF3"/>
+    <w:rsid w:val="00416FFF"/>
     <w:rsid w:val="00417395"/>
     <w:rsid w:val="00417DFB"/>
     <w:rsid w:val="00420077"/>
+    <w:rsid w:val="004207F3"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="00420E28"/>
+    <w:rsid w:val="0042145E"/>
     <w:rsid w:val="00421491"/>
     <w:rsid w:val="00421C66"/>
     <w:rsid w:val="00422113"/>
     <w:rsid w:val="00422870"/>
+    <w:rsid w:val="004228B4"/>
+    <w:rsid w:val="00422C81"/>
     <w:rsid w:val="00422D1E"/>
     <w:rsid w:val="004234A1"/>
     <w:rsid w:val="00423666"/>
     <w:rsid w:val="00423DF7"/>
     <w:rsid w:val="00424180"/>
     <w:rsid w:val="004243A7"/>
     <w:rsid w:val="004245A5"/>
     <w:rsid w:val="00424BE4"/>
     <w:rsid w:val="00424CC6"/>
+    <w:rsid w:val="0042503D"/>
     <w:rsid w:val="0042508A"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="0042678F"/>
     <w:rsid w:val="00426A73"/>
     <w:rsid w:val="00427B58"/>
+    <w:rsid w:val="004300F6"/>
     <w:rsid w:val="00430BE9"/>
     <w:rsid w:val="00430C24"/>
+    <w:rsid w:val="00430D29"/>
     <w:rsid w:val="004312D0"/>
+    <w:rsid w:val="004313D0"/>
     <w:rsid w:val="00431A70"/>
     <w:rsid w:val="00431FEB"/>
     <w:rsid w:val="0043351B"/>
     <w:rsid w:val="00433A9B"/>
     <w:rsid w:val="00433E3B"/>
     <w:rsid w:val="004341A2"/>
     <w:rsid w:val="004342B7"/>
     <w:rsid w:val="004345A6"/>
     <w:rsid w:val="004345FD"/>
     <w:rsid w:val="00434D82"/>
     <w:rsid w:val="0043502E"/>
     <w:rsid w:val="004350CA"/>
     <w:rsid w:val="0043513D"/>
+    <w:rsid w:val="0043523A"/>
     <w:rsid w:val="0043626D"/>
     <w:rsid w:val="00436377"/>
     <w:rsid w:val="00436A20"/>
+    <w:rsid w:val="00436BC1"/>
     <w:rsid w:val="00436E72"/>
     <w:rsid w:val="00437328"/>
     <w:rsid w:val="004376AA"/>
+    <w:rsid w:val="004378BD"/>
     <w:rsid w:val="004400A7"/>
     <w:rsid w:val="0044044A"/>
     <w:rsid w:val="00440724"/>
     <w:rsid w:val="00441366"/>
     <w:rsid w:val="00441712"/>
     <w:rsid w:val="00441F2E"/>
     <w:rsid w:val="004423E0"/>
     <w:rsid w:val="00442657"/>
     <w:rsid w:val="004429E2"/>
+    <w:rsid w:val="00442E86"/>
     <w:rsid w:val="00443090"/>
     <w:rsid w:val="00443B9D"/>
     <w:rsid w:val="00443C60"/>
     <w:rsid w:val="00443FD4"/>
     <w:rsid w:val="004447CF"/>
     <w:rsid w:val="00444909"/>
     <w:rsid w:val="00444E57"/>
+    <w:rsid w:val="004451FD"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00445B60"/>
     <w:rsid w:val="004461E8"/>
+    <w:rsid w:val="004464DB"/>
     <w:rsid w:val="004473AD"/>
     <w:rsid w:val="004479A1"/>
     <w:rsid w:val="00447BC3"/>
     <w:rsid w:val="00447F9A"/>
+    <w:rsid w:val="00450F5F"/>
     <w:rsid w:val="00451121"/>
+    <w:rsid w:val="004521D5"/>
     <w:rsid w:val="0045257E"/>
+    <w:rsid w:val="00452B17"/>
     <w:rsid w:val="00453015"/>
     <w:rsid w:val="00453C8D"/>
+    <w:rsid w:val="00453E8C"/>
+    <w:rsid w:val="00453F22"/>
     <w:rsid w:val="00454CE0"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="004560C6"/>
+    <w:rsid w:val="0045687E"/>
+    <w:rsid w:val="0045767F"/>
     <w:rsid w:val="00457802"/>
     <w:rsid w:val="00457825"/>
+    <w:rsid w:val="00457864"/>
+    <w:rsid w:val="00457B2C"/>
+    <w:rsid w:val="00457BA6"/>
     <w:rsid w:val="00457CD9"/>
     <w:rsid w:val="00457CFE"/>
     <w:rsid w:val="00457F74"/>
     <w:rsid w:val="0046008B"/>
     <w:rsid w:val="00460D08"/>
     <w:rsid w:val="00461471"/>
     <w:rsid w:val="00461522"/>
+    <w:rsid w:val="00462354"/>
     <w:rsid w:val="0046268D"/>
     <w:rsid w:val="004629A3"/>
     <w:rsid w:val="00462B12"/>
     <w:rsid w:val="0046335E"/>
     <w:rsid w:val="0046351A"/>
     <w:rsid w:val="00463CBA"/>
+    <w:rsid w:val="00463F1A"/>
+    <w:rsid w:val="00463FED"/>
     <w:rsid w:val="00464003"/>
     <w:rsid w:val="00464CA9"/>
     <w:rsid w:val="00465287"/>
+    <w:rsid w:val="004663BB"/>
     <w:rsid w:val="00466E87"/>
     <w:rsid w:val="0046716C"/>
     <w:rsid w:val="004677F1"/>
     <w:rsid w:val="00467B60"/>
+    <w:rsid w:val="00467BB0"/>
+    <w:rsid w:val="00467C83"/>
     <w:rsid w:val="00470876"/>
     <w:rsid w:val="00470CB6"/>
     <w:rsid w:val="00471600"/>
     <w:rsid w:val="00471682"/>
     <w:rsid w:val="004726AA"/>
     <w:rsid w:val="004727D1"/>
+    <w:rsid w:val="004730F6"/>
     <w:rsid w:val="00473181"/>
     <w:rsid w:val="0047332F"/>
+    <w:rsid w:val="004734DC"/>
     <w:rsid w:val="00474B6D"/>
     <w:rsid w:val="00474B8D"/>
     <w:rsid w:val="0047533D"/>
     <w:rsid w:val="0047585A"/>
     <w:rsid w:val="00475A20"/>
     <w:rsid w:val="00475C31"/>
     <w:rsid w:val="00475C59"/>
     <w:rsid w:val="00475FB5"/>
     <w:rsid w:val="004764DA"/>
     <w:rsid w:val="00476642"/>
     <w:rsid w:val="00476E1F"/>
     <w:rsid w:val="0047705C"/>
     <w:rsid w:val="00477AA3"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="00480223"/>
+    <w:rsid w:val="004804EC"/>
+    <w:rsid w:val="00480870"/>
     <w:rsid w:val="00480A46"/>
     <w:rsid w:val="004811A8"/>
     <w:rsid w:val="004811E8"/>
     <w:rsid w:val="00481332"/>
     <w:rsid w:val="004815FF"/>
+    <w:rsid w:val="0048175B"/>
     <w:rsid w:val="004823D0"/>
     <w:rsid w:val="00482BF0"/>
     <w:rsid w:val="00483372"/>
     <w:rsid w:val="00484A10"/>
+    <w:rsid w:val="00484DF5"/>
     <w:rsid w:val="00485AE7"/>
     <w:rsid w:val="00485EA5"/>
     <w:rsid w:val="00485F14"/>
     <w:rsid w:val="00486192"/>
     <w:rsid w:val="0048665E"/>
     <w:rsid w:val="00487B76"/>
     <w:rsid w:val="00487FAB"/>
     <w:rsid w:val="0049012E"/>
     <w:rsid w:val="00490C97"/>
     <w:rsid w:val="00490F97"/>
+    <w:rsid w:val="004915DF"/>
     <w:rsid w:val="00491B73"/>
+    <w:rsid w:val="00491C3D"/>
+    <w:rsid w:val="00491E68"/>
     <w:rsid w:val="00492023"/>
     <w:rsid w:val="004920ED"/>
+    <w:rsid w:val="0049287C"/>
     <w:rsid w:val="00493200"/>
     <w:rsid w:val="0049330D"/>
     <w:rsid w:val="004938D9"/>
     <w:rsid w:val="00493AC5"/>
     <w:rsid w:val="00493BC1"/>
     <w:rsid w:val="00494289"/>
     <w:rsid w:val="004948B6"/>
     <w:rsid w:val="00494B63"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="0049553A"/>
+    <w:rsid w:val="00495FBF"/>
     <w:rsid w:val="004968F5"/>
     <w:rsid w:val="00496A8D"/>
     <w:rsid w:val="00497E24"/>
     <w:rsid w:val="00497F7B"/>
     <w:rsid w:val="004A0320"/>
     <w:rsid w:val="004A0736"/>
     <w:rsid w:val="004A0C46"/>
     <w:rsid w:val="004A0C8E"/>
     <w:rsid w:val="004A22F9"/>
     <w:rsid w:val="004A2809"/>
     <w:rsid w:val="004A2878"/>
     <w:rsid w:val="004A341A"/>
     <w:rsid w:val="004A3914"/>
     <w:rsid w:val="004A4588"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F4F"/>
     <w:rsid w:val="004A5F95"/>
     <w:rsid w:val="004A669C"/>
+    <w:rsid w:val="004A6C77"/>
     <w:rsid w:val="004A7028"/>
     <w:rsid w:val="004A7D32"/>
     <w:rsid w:val="004B0A51"/>
     <w:rsid w:val="004B0C0B"/>
     <w:rsid w:val="004B14E1"/>
+    <w:rsid w:val="004B1679"/>
     <w:rsid w:val="004B1B83"/>
     <w:rsid w:val="004B1CD2"/>
+    <w:rsid w:val="004B1D3A"/>
     <w:rsid w:val="004B30DA"/>
     <w:rsid w:val="004B351C"/>
+    <w:rsid w:val="004B3B76"/>
+    <w:rsid w:val="004B3DFB"/>
+    <w:rsid w:val="004B3FBA"/>
     <w:rsid w:val="004B4150"/>
     <w:rsid w:val="004B4698"/>
+    <w:rsid w:val="004B4714"/>
     <w:rsid w:val="004B4FB7"/>
+    <w:rsid w:val="004B519B"/>
     <w:rsid w:val="004B523C"/>
     <w:rsid w:val="004B526A"/>
     <w:rsid w:val="004B537A"/>
     <w:rsid w:val="004B63CA"/>
     <w:rsid w:val="004B658F"/>
     <w:rsid w:val="004B66A4"/>
     <w:rsid w:val="004B6743"/>
     <w:rsid w:val="004B6AF5"/>
+    <w:rsid w:val="004B6C05"/>
     <w:rsid w:val="004B6E3D"/>
     <w:rsid w:val="004B6FFB"/>
     <w:rsid w:val="004B7058"/>
     <w:rsid w:val="004B7771"/>
     <w:rsid w:val="004B7FC9"/>
     <w:rsid w:val="004C00E6"/>
     <w:rsid w:val="004C011E"/>
     <w:rsid w:val="004C0684"/>
     <w:rsid w:val="004C0E9A"/>
     <w:rsid w:val="004C1F5C"/>
     <w:rsid w:val="004C394B"/>
     <w:rsid w:val="004C3D30"/>
+    <w:rsid w:val="004C3E13"/>
     <w:rsid w:val="004C48D3"/>
     <w:rsid w:val="004C5315"/>
     <w:rsid w:val="004C56F5"/>
     <w:rsid w:val="004C58CE"/>
     <w:rsid w:val="004C5939"/>
     <w:rsid w:val="004C5E91"/>
     <w:rsid w:val="004C6DF4"/>
+    <w:rsid w:val="004C71A6"/>
     <w:rsid w:val="004C7A6E"/>
     <w:rsid w:val="004D004C"/>
     <w:rsid w:val="004D015D"/>
     <w:rsid w:val="004D0162"/>
+    <w:rsid w:val="004D0246"/>
     <w:rsid w:val="004D02DE"/>
+    <w:rsid w:val="004D0BE6"/>
     <w:rsid w:val="004D1AD1"/>
     <w:rsid w:val="004D1BA7"/>
+    <w:rsid w:val="004D1CA6"/>
+    <w:rsid w:val="004D21EC"/>
     <w:rsid w:val="004D294A"/>
     <w:rsid w:val="004D2A1F"/>
+    <w:rsid w:val="004D2C2A"/>
     <w:rsid w:val="004D3321"/>
     <w:rsid w:val="004D37A6"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D458A"/>
+    <w:rsid w:val="004D4736"/>
+    <w:rsid w:val="004D490A"/>
     <w:rsid w:val="004D4ACD"/>
     <w:rsid w:val="004D5192"/>
     <w:rsid w:val="004D546C"/>
     <w:rsid w:val="004D56CE"/>
+    <w:rsid w:val="004D589D"/>
+    <w:rsid w:val="004D5AA6"/>
     <w:rsid w:val="004D623B"/>
     <w:rsid w:val="004D6E8B"/>
     <w:rsid w:val="004D70CF"/>
+    <w:rsid w:val="004D7EC2"/>
     <w:rsid w:val="004E014B"/>
     <w:rsid w:val="004E0BC8"/>
+    <w:rsid w:val="004E0F2F"/>
     <w:rsid w:val="004E3041"/>
     <w:rsid w:val="004E43DC"/>
+    <w:rsid w:val="004E45B7"/>
+    <w:rsid w:val="004E50E7"/>
     <w:rsid w:val="004E5233"/>
     <w:rsid w:val="004E538A"/>
     <w:rsid w:val="004E6798"/>
     <w:rsid w:val="004E698F"/>
     <w:rsid w:val="004E7150"/>
     <w:rsid w:val="004E7D75"/>
+    <w:rsid w:val="004F014C"/>
+    <w:rsid w:val="004F0AF2"/>
     <w:rsid w:val="004F1090"/>
     <w:rsid w:val="004F138C"/>
     <w:rsid w:val="004F1AB5"/>
     <w:rsid w:val="004F1EA0"/>
     <w:rsid w:val="004F1FC8"/>
+    <w:rsid w:val="004F2962"/>
     <w:rsid w:val="004F2DF8"/>
     <w:rsid w:val="004F3061"/>
+    <w:rsid w:val="004F34A3"/>
     <w:rsid w:val="004F386E"/>
     <w:rsid w:val="004F3EAA"/>
+    <w:rsid w:val="004F5616"/>
     <w:rsid w:val="004F5917"/>
     <w:rsid w:val="004F6720"/>
     <w:rsid w:val="004F68AC"/>
     <w:rsid w:val="004F68CE"/>
+    <w:rsid w:val="004F69FB"/>
     <w:rsid w:val="004F6BD7"/>
     <w:rsid w:val="004F76A1"/>
     <w:rsid w:val="004F7AC9"/>
     <w:rsid w:val="004F7B87"/>
+    <w:rsid w:val="00500A77"/>
     <w:rsid w:val="00501F9B"/>
     <w:rsid w:val="005021AA"/>
     <w:rsid w:val="005024EA"/>
     <w:rsid w:val="00502CB9"/>
     <w:rsid w:val="00502E11"/>
     <w:rsid w:val="00503931"/>
     <w:rsid w:val="00504322"/>
     <w:rsid w:val="00504EAC"/>
     <w:rsid w:val="00505051"/>
     <w:rsid w:val="00505588"/>
     <w:rsid w:val="00505E61"/>
     <w:rsid w:val="00505F73"/>
+    <w:rsid w:val="0050634F"/>
     <w:rsid w:val="005065EE"/>
+    <w:rsid w:val="005070E3"/>
     <w:rsid w:val="005071F1"/>
     <w:rsid w:val="005074BD"/>
     <w:rsid w:val="00507534"/>
     <w:rsid w:val="00507B85"/>
+    <w:rsid w:val="00507D87"/>
     <w:rsid w:val="005112F2"/>
     <w:rsid w:val="0051155D"/>
     <w:rsid w:val="00511A62"/>
     <w:rsid w:val="00511D3D"/>
+    <w:rsid w:val="00511DCA"/>
     <w:rsid w:val="00511EA0"/>
     <w:rsid w:val="005126F2"/>
+    <w:rsid w:val="00512BA0"/>
     <w:rsid w:val="00512D75"/>
+    <w:rsid w:val="00512E29"/>
     <w:rsid w:val="0051312F"/>
     <w:rsid w:val="00513C54"/>
+    <w:rsid w:val="00514C04"/>
     <w:rsid w:val="00515054"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="00516669"/>
     <w:rsid w:val="005169AF"/>
     <w:rsid w:val="005169C5"/>
     <w:rsid w:val="00516C1D"/>
     <w:rsid w:val="00516C25"/>
     <w:rsid w:val="00516DB1"/>
     <w:rsid w:val="00516DFA"/>
     <w:rsid w:val="005179EC"/>
     <w:rsid w:val="00520471"/>
     <w:rsid w:val="00520674"/>
     <w:rsid w:val="00520CB9"/>
     <w:rsid w:val="00520D00"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="00521577"/>
     <w:rsid w:val="00521744"/>
     <w:rsid w:val="0052218F"/>
     <w:rsid w:val="00522320"/>
     <w:rsid w:val="00522A1A"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="005234E6"/>
+    <w:rsid w:val="00523644"/>
     <w:rsid w:val="005237AE"/>
     <w:rsid w:val="005237E6"/>
     <w:rsid w:val="00523971"/>
     <w:rsid w:val="0052409F"/>
+    <w:rsid w:val="005244D1"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="005246E8"/>
+    <w:rsid w:val="005249B1"/>
     <w:rsid w:val="00524A55"/>
     <w:rsid w:val="00524BD0"/>
     <w:rsid w:val="005250AB"/>
+    <w:rsid w:val="0052522F"/>
     <w:rsid w:val="005258FA"/>
     <w:rsid w:val="00525F0A"/>
     <w:rsid w:val="00526045"/>
     <w:rsid w:val="0052743F"/>
     <w:rsid w:val="00527606"/>
     <w:rsid w:val="005277DD"/>
     <w:rsid w:val="00527A29"/>
     <w:rsid w:val="005300C4"/>
     <w:rsid w:val="00530C73"/>
     <w:rsid w:val="00530D2C"/>
     <w:rsid w:val="00530FD9"/>
     <w:rsid w:val="005312DD"/>
     <w:rsid w:val="005315A8"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="00531FBD"/>
+    <w:rsid w:val="00532D34"/>
     <w:rsid w:val="00532F51"/>
+    <w:rsid w:val="0053307A"/>
     <w:rsid w:val="005330E2"/>
     <w:rsid w:val="005332EB"/>
+    <w:rsid w:val="00533346"/>
     <w:rsid w:val="00534556"/>
     <w:rsid w:val="00534934"/>
     <w:rsid w:val="00534962"/>
     <w:rsid w:val="00534D41"/>
     <w:rsid w:val="0053513B"/>
+    <w:rsid w:val="005358D1"/>
     <w:rsid w:val="0053600B"/>
     <w:rsid w:val="0053618E"/>
     <w:rsid w:val="00536491"/>
     <w:rsid w:val="005367BC"/>
+    <w:rsid w:val="00537A42"/>
     <w:rsid w:val="00537AEA"/>
     <w:rsid w:val="00537D92"/>
+    <w:rsid w:val="005401D6"/>
     <w:rsid w:val="005403FB"/>
     <w:rsid w:val="00540410"/>
     <w:rsid w:val="00540F42"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="00541AD8"/>
     <w:rsid w:val="00541F21"/>
+    <w:rsid w:val="00542524"/>
+    <w:rsid w:val="00542681"/>
     <w:rsid w:val="00542A4F"/>
     <w:rsid w:val="00543021"/>
     <w:rsid w:val="005430A4"/>
+    <w:rsid w:val="00543404"/>
+    <w:rsid w:val="00543422"/>
     <w:rsid w:val="0054366B"/>
+    <w:rsid w:val="00543BEB"/>
     <w:rsid w:val="00543DBE"/>
+    <w:rsid w:val="00543DEE"/>
+    <w:rsid w:val="00543FE1"/>
+    <w:rsid w:val="00544232"/>
+    <w:rsid w:val="005449A0"/>
     <w:rsid w:val="00544C13"/>
     <w:rsid w:val="005451FA"/>
     <w:rsid w:val="00545233"/>
     <w:rsid w:val="005456DF"/>
+    <w:rsid w:val="005457B9"/>
     <w:rsid w:val="00545B9E"/>
     <w:rsid w:val="0054606A"/>
     <w:rsid w:val="005462B8"/>
     <w:rsid w:val="00546967"/>
     <w:rsid w:val="00546B50"/>
     <w:rsid w:val="00547114"/>
     <w:rsid w:val="0054726D"/>
     <w:rsid w:val="0054758B"/>
+    <w:rsid w:val="00547F3C"/>
     <w:rsid w:val="0055022E"/>
+    <w:rsid w:val="005502E3"/>
     <w:rsid w:val="0055037C"/>
     <w:rsid w:val="005506F0"/>
+    <w:rsid w:val="00550AC3"/>
     <w:rsid w:val="00550DD4"/>
     <w:rsid w:val="0055109F"/>
     <w:rsid w:val="005510C7"/>
     <w:rsid w:val="00551E9E"/>
     <w:rsid w:val="00552245"/>
     <w:rsid w:val="0055291C"/>
     <w:rsid w:val="00552E25"/>
     <w:rsid w:val="00552F29"/>
     <w:rsid w:val="0055381E"/>
     <w:rsid w:val="0055421D"/>
     <w:rsid w:val="005546AE"/>
     <w:rsid w:val="005547FF"/>
     <w:rsid w:val="0055524E"/>
     <w:rsid w:val="00555295"/>
+    <w:rsid w:val="005560AC"/>
+    <w:rsid w:val="005560FB"/>
+    <w:rsid w:val="00556485"/>
+    <w:rsid w:val="00557694"/>
     <w:rsid w:val="00557722"/>
     <w:rsid w:val="00557AC8"/>
+    <w:rsid w:val="00557E72"/>
     <w:rsid w:val="00560328"/>
+    <w:rsid w:val="005609DE"/>
     <w:rsid w:val="00560F4C"/>
     <w:rsid w:val="00561EB6"/>
     <w:rsid w:val="00562300"/>
     <w:rsid w:val="00562373"/>
     <w:rsid w:val="0056262A"/>
+    <w:rsid w:val="0056288A"/>
+    <w:rsid w:val="00563A7E"/>
+    <w:rsid w:val="00563CB0"/>
+    <w:rsid w:val="00563CD4"/>
     <w:rsid w:val="005641AF"/>
     <w:rsid w:val="00564E5D"/>
     <w:rsid w:val="0056637B"/>
+    <w:rsid w:val="00566827"/>
     <w:rsid w:val="00567212"/>
     <w:rsid w:val="0056725A"/>
     <w:rsid w:val="00567382"/>
     <w:rsid w:val="00567AC9"/>
+    <w:rsid w:val="00570D22"/>
     <w:rsid w:val="00570F70"/>
+    <w:rsid w:val="00570FD8"/>
     <w:rsid w:val="0057132F"/>
     <w:rsid w:val="005717DB"/>
     <w:rsid w:val="00571892"/>
+    <w:rsid w:val="005734F8"/>
     <w:rsid w:val="00573881"/>
     <w:rsid w:val="00573C52"/>
     <w:rsid w:val="00573D46"/>
+    <w:rsid w:val="00574008"/>
     <w:rsid w:val="005748E0"/>
     <w:rsid w:val="00574AFA"/>
     <w:rsid w:val="00574D13"/>
     <w:rsid w:val="00574DDF"/>
     <w:rsid w:val="00574E44"/>
     <w:rsid w:val="00574FAF"/>
     <w:rsid w:val="0057579A"/>
     <w:rsid w:val="00575AB0"/>
+    <w:rsid w:val="00575E7C"/>
     <w:rsid w:val="00575EF3"/>
     <w:rsid w:val="0057606B"/>
     <w:rsid w:val="00576193"/>
     <w:rsid w:val="00576283"/>
     <w:rsid w:val="00576390"/>
     <w:rsid w:val="005768B9"/>
     <w:rsid w:val="00577BED"/>
     <w:rsid w:val="00580182"/>
     <w:rsid w:val="005804AB"/>
     <w:rsid w:val="0058170D"/>
     <w:rsid w:val="00581D1C"/>
+    <w:rsid w:val="00581EF2"/>
     <w:rsid w:val="005834DE"/>
     <w:rsid w:val="00583C96"/>
+    <w:rsid w:val="00583D66"/>
+    <w:rsid w:val="0058467F"/>
     <w:rsid w:val="005846D3"/>
     <w:rsid w:val="005856B6"/>
     <w:rsid w:val="00585B2F"/>
     <w:rsid w:val="00585D42"/>
+    <w:rsid w:val="00585DB7"/>
+    <w:rsid w:val="005868E6"/>
     <w:rsid w:val="00586DF0"/>
     <w:rsid w:val="00586E99"/>
+    <w:rsid w:val="00587A4B"/>
     <w:rsid w:val="0059003F"/>
+    <w:rsid w:val="005909D2"/>
     <w:rsid w:val="00590A5B"/>
+    <w:rsid w:val="00590A68"/>
     <w:rsid w:val="00590C19"/>
     <w:rsid w:val="00590E24"/>
     <w:rsid w:val="00591145"/>
+    <w:rsid w:val="005919A0"/>
+    <w:rsid w:val="00591D60"/>
     <w:rsid w:val="005922AB"/>
     <w:rsid w:val="00592790"/>
     <w:rsid w:val="00592A96"/>
     <w:rsid w:val="00592F6C"/>
     <w:rsid w:val="00593027"/>
     <w:rsid w:val="005937D5"/>
     <w:rsid w:val="005938D7"/>
     <w:rsid w:val="00594065"/>
+    <w:rsid w:val="005948A0"/>
+    <w:rsid w:val="00594B90"/>
     <w:rsid w:val="00594F77"/>
     <w:rsid w:val="00594F9B"/>
     <w:rsid w:val="00594FDC"/>
     <w:rsid w:val="005950AA"/>
     <w:rsid w:val="00595705"/>
     <w:rsid w:val="00596D26"/>
     <w:rsid w:val="00596E79"/>
     <w:rsid w:val="00596E7B"/>
     <w:rsid w:val="005970B4"/>
     <w:rsid w:val="0059737B"/>
     <w:rsid w:val="00597CD7"/>
     <w:rsid w:val="005A100D"/>
     <w:rsid w:val="005A154C"/>
+    <w:rsid w:val="005A1883"/>
     <w:rsid w:val="005A1CD1"/>
     <w:rsid w:val="005A1DDA"/>
+    <w:rsid w:val="005A1E01"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A28D1"/>
     <w:rsid w:val="005A2C47"/>
     <w:rsid w:val="005A2C65"/>
     <w:rsid w:val="005A2D60"/>
     <w:rsid w:val="005A35A1"/>
     <w:rsid w:val="005A3631"/>
+    <w:rsid w:val="005A3848"/>
+    <w:rsid w:val="005A3B86"/>
     <w:rsid w:val="005A3E4A"/>
+    <w:rsid w:val="005A442B"/>
+    <w:rsid w:val="005A46A7"/>
     <w:rsid w:val="005A490E"/>
+    <w:rsid w:val="005A4A3C"/>
     <w:rsid w:val="005A4A50"/>
     <w:rsid w:val="005A4C6F"/>
     <w:rsid w:val="005A545F"/>
+    <w:rsid w:val="005A572A"/>
     <w:rsid w:val="005A59DA"/>
     <w:rsid w:val="005A5C34"/>
     <w:rsid w:val="005A6321"/>
+    <w:rsid w:val="005A6718"/>
     <w:rsid w:val="005A6921"/>
     <w:rsid w:val="005A7AF5"/>
     <w:rsid w:val="005B0CED"/>
     <w:rsid w:val="005B0FFE"/>
+    <w:rsid w:val="005B13AA"/>
     <w:rsid w:val="005B14B1"/>
     <w:rsid w:val="005B18C3"/>
+    <w:rsid w:val="005B2109"/>
     <w:rsid w:val="005B2211"/>
     <w:rsid w:val="005B40D4"/>
     <w:rsid w:val="005B41DD"/>
     <w:rsid w:val="005B41F3"/>
     <w:rsid w:val="005B45BE"/>
     <w:rsid w:val="005B4E18"/>
     <w:rsid w:val="005B5272"/>
     <w:rsid w:val="005B52A9"/>
     <w:rsid w:val="005B575E"/>
+    <w:rsid w:val="005B5801"/>
+    <w:rsid w:val="005B5BBF"/>
     <w:rsid w:val="005B63BF"/>
     <w:rsid w:val="005B6857"/>
     <w:rsid w:val="005B6B77"/>
     <w:rsid w:val="005B7310"/>
     <w:rsid w:val="005B75BB"/>
+    <w:rsid w:val="005B77C8"/>
     <w:rsid w:val="005B7E54"/>
+    <w:rsid w:val="005B7F34"/>
     <w:rsid w:val="005C009C"/>
     <w:rsid w:val="005C0A94"/>
     <w:rsid w:val="005C0AAC"/>
+    <w:rsid w:val="005C19D9"/>
     <w:rsid w:val="005C1D79"/>
     <w:rsid w:val="005C1DC0"/>
     <w:rsid w:val="005C287F"/>
     <w:rsid w:val="005C2CA2"/>
     <w:rsid w:val="005C300A"/>
     <w:rsid w:val="005C3AC2"/>
     <w:rsid w:val="005C41BB"/>
     <w:rsid w:val="005C48C4"/>
     <w:rsid w:val="005C4AC5"/>
     <w:rsid w:val="005C4E41"/>
     <w:rsid w:val="005C5195"/>
+    <w:rsid w:val="005C552D"/>
     <w:rsid w:val="005C5CCB"/>
     <w:rsid w:val="005C5EE2"/>
     <w:rsid w:val="005C65D2"/>
     <w:rsid w:val="005C6A00"/>
     <w:rsid w:val="005C6AA9"/>
     <w:rsid w:val="005C6F8A"/>
+    <w:rsid w:val="005C72D0"/>
     <w:rsid w:val="005C7AF5"/>
     <w:rsid w:val="005D06D8"/>
     <w:rsid w:val="005D1248"/>
     <w:rsid w:val="005D1634"/>
     <w:rsid w:val="005D1EE9"/>
     <w:rsid w:val="005D2265"/>
+    <w:rsid w:val="005D27D2"/>
+    <w:rsid w:val="005D2D63"/>
     <w:rsid w:val="005D2F62"/>
     <w:rsid w:val="005D34E1"/>
     <w:rsid w:val="005D38E2"/>
     <w:rsid w:val="005D39F7"/>
     <w:rsid w:val="005D44B0"/>
     <w:rsid w:val="005D45BA"/>
     <w:rsid w:val="005D46EC"/>
     <w:rsid w:val="005D4754"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005D5B69"/>
+    <w:rsid w:val="005D6440"/>
     <w:rsid w:val="005D6D48"/>
     <w:rsid w:val="005D6DDE"/>
     <w:rsid w:val="005D6EFB"/>
+    <w:rsid w:val="005D7170"/>
     <w:rsid w:val="005D74E2"/>
+    <w:rsid w:val="005E0637"/>
     <w:rsid w:val="005E0A1E"/>
     <w:rsid w:val="005E0AB8"/>
     <w:rsid w:val="005E0D02"/>
+    <w:rsid w:val="005E0DEE"/>
     <w:rsid w:val="005E131E"/>
+    <w:rsid w:val="005E1911"/>
     <w:rsid w:val="005E1C96"/>
     <w:rsid w:val="005E1D43"/>
     <w:rsid w:val="005E23AB"/>
     <w:rsid w:val="005E28C6"/>
     <w:rsid w:val="005E3773"/>
+    <w:rsid w:val="005E3F20"/>
     <w:rsid w:val="005E440A"/>
     <w:rsid w:val="005E4981"/>
     <w:rsid w:val="005E49F6"/>
     <w:rsid w:val="005E4B86"/>
     <w:rsid w:val="005E56DC"/>
     <w:rsid w:val="005E5D17"/>
     <w:rsid w:val="005E5D9A"/>
     <w:rsid w:val="005E6471"/>
     <w:rsid w:val="005E6A43"/>
+    <w:rsid w:val="005E748E"/>
     <w:rsid w:val="005E7A91"/>
     <w:rsid w:val="005E7CE7"/>
+    <w:rsid w:val="005E7E2B"/>
     <w:rsid w:val="005F0473"/>
     <w:rsid w:val="005F04E5"/>
     <w:rsid w:val="005F0E1A"/>
+    <w:rsid w:val="005F1002"/>
     <w:rsid w:val="005F23A1"/>
     <w:rsid w:val="005F29A7"/>
     <w:rsid w:val="005F2C92"/>
     <w:rsid w:val="005F2E98"/>
     <w:rsid w:val="005F34F6"/>
     <w:rsid w:val="005F388E"/>
+    <w:rsid w:val="005F3BE9"/>
     <w:rsid w:val="005F3F2C"/>
+    <w:rsid w:val="005F4B6F"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="005F4D44"/>
     <w:rsid w:val="005F4F42"/>
+    <w:rsid w:val="005F5B75"/>
     <w:rsid w:val="005F5D28"/>
+    <w:rsid w:val="005F6722"/>
     <w:rsid w:val="005F69B1"/>
     <w:rsid w:val="005F7782"/>
     <w:rsid w:val="005F7A6E"/>
     <w:rsid w:val="005F7BB9"/>
     <w:rsid w:val="0060012C"/>
     <w:rsid w:val="00600690"/>
     <w:rsid w:val="0060141C"/>
     <w:rsid w:val="00601A93"/>
+    <w:rsid w:val="00601B21"/>
     <w:rsid w:val="006025FB"/>
+    <w:rsid w:val="00602A05"/>
     <w:rsid w:val="00602CE8"/>
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="00603551"/>
     <w:rsid w:val="00603C05"/>
     <w:rsid w:val="00604278"/>
     <w:rsid w:val="00604CC7"/>
+    <w:rsid w:val="00604EB0"/>
     <w:rsid w:val="00604F9E"/>
     <w:rsid w:val="006055DC"/>
+    <w:rsid w:val="0060578F"/>
+    <w:rsid w:val="00605E98"/>
     <w:rsid w:val="00605F42"/>
     <w:rsid w:val="00605FD0"/>
+    <w:rsid w:val="00606694"/>
     <w:rsid w:val="00606DA3"/>
     <w:rsid w:val="00607716"/>
     <w:rsid w:val="00607994"/>
     <w:rsid w:val="00607AA3"/>
+    <w:rsid w:val="00607F28"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="006106A7"/>
     <w:rsid w:val="006109DA"/>
     <w:rsid w:val="0061196D"/>
     <w:rsid w:val="00611993"/>
     <w:rsid w:val="00612061"/>
+    <w:rsid w:val="006128B6"/>
     <w:rsid w:val="006130D6"/>
     <w:rsid w:val="006133C2"/>
+    <w:rsid w:val="00613A70"/>
     <w:rsid w:val="006142EF"/>
     <w:rsid w:val="0061446A"/>
     <w:rsid w:val="006147E5"/>
     <w:rsid w:val="00615194"/>
     <w:rsid w:val="00615FF1"/>
     <w:rsid w:val="00616097"/>
     <w:rsid w:val="00617303"/>
+    <w:rsid w:val="006173E9"/>
     <w:rsid w:val="0061749D"/>
+    <w:rsid w:val="00617888"/>
     <w:rsid w:val="0062051C"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00620B38"/>
     <w:rsid w:val="006216D4"/>
     <w:rsid w:val="00621950"/>
+    <w:rsid w:val="00621CF5"/>
+    <w:rsid w:val="00622229"/>
     <w:rsid w:val="00622339"/>
     <w:rsid w:val="006224B5"/>
     <w:rsid w:val="00622506"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="00622E3B"/>
     <w:rsid w:val="0062351E"/>
     <w:rsid w:val="0062396A"/>
+    <w:rsid w:val="00623BEA"/>
     <w:rsid w:val="006241A2"/>
+    <w:rsid w:val="00624353"/>
     <w:rsid w:val="00624CB7"/>
+    <w:rsid w:val="00624E1C"/>
     <w:rsid w:val="00624EB3"/>
     <w:rsid w:val="0062546B"/>
     <w:rsid w:val="0062598A"/>
     <w:rsid w:val="00625E78"/>
     <w:rsid w:val="006264AD"/>
     <w:rsid w:val="006266E6"/>
+    <w:rsid w:val="00626BEE"/>
+    <w:rsid w:val="00626D67"/>
     <w:rsid w:val="00627C4C"/>
     <w:rsid w:val="0063096B"/>
     <w:rsid w:val="00630C0E"/>
     <w:rsid w:val="00630F12"/>
+    <w:rsid w:val="0063125C"/>
     <w:rsid w:val="0063145D"/>
+    <w:rsid w:val="006315F8"/>
     <w:rsid w:val="0063167A"/>
     <w:rsid w:val="006319B6"/>
+    <w:rsid w:val="00631B85"/>
     <w:rsid w:val="00631F36"/>
     <w:rsid w:val="0063254D"/>
     <w:rsid w:val="0063278D"/>
+    <w:rsid w:val="006328F3"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="006337AA"/>
     <w:rsid w:val="00633DBB"/>
     <w:rsid w:val="00634021"/>
     <w:rsid w:val="00634620"/>
+    <w:rsid w:val="006362F2"/>
+    <w:rsid w:val="00636F07"/>
+    <w:rsid w:val="006370A6"/>
     <w:rsid w:val="0063781A"/>
+    <w:rsid w:val="00640028"/>
     <w:rsid w:val="006400FC"/>
     <w:rsid w:val="00640C77"/>
     <w:rsid w:val="00640CDF"/>
     <w:rsid w:val="00640D71"/>
     <w:rsid w:val="00640EA1"/>
     <w:rsid w:val="00641B81"/>
     <w:rsid w:val="00641DC4"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="0064245A"/>
     <w:rsid w:val="0064276A"/>
     <w:rsid w:val="0064279C"/>
     <w:rsid w:val="00642997"/>
     <w:rsid w:val="006433E1"/>
+    <w:rsid w:val="006438F4"/>
     <w:rsid w:val="006438FF"/>
+    <w:rsid w:val="00643E19"/>
     <w:rsid w:val="00643FFC"/>
+    <w:rsid w:val="006448F5"/>
     <w:rsid w:val="00644936"/>
+    <w:rsid w:val="00644B39"/>
     <w:rsid w:val="00645029"/>
     <w:rsid w:val="006456B7"/>
+    <w:rsid w:val="006457DD"/>
+    <w:rsid w:val="00645879"/>
     <w:rsid w:val="00645A2F"/>
     <w:rsid w:val="00645DB2"/>
     <w:rsid w:val="00646060"/>
     <w:rsid w:val="006468F0"/>
     <w:rsid w:val="00646A33"/>
     <w:rsid w:val="00646FE4"/>
     <w:rsid w:val="0064743D"/>
     <w:rsid w:val="00647890"/>
+    <w:rsid w:val="00647DE8"/>
     <w:rsid w:val="00647EAF"/>
     <w:rsid w:val="006503A4"/>
     <w:rsid w:val="00650BE8"/>
     <w:rsid w:val="00650D92"/>
+    <w:rsid w:val="00650F99"/>
     <w:rsid w:val="00651035"/>
     <w:rsid w:val="00651423"/>
     <w:rsid w:val="0065158F"/>
     <w:rsid w:val="00651772"/>
     <w:rsid w:val="006519C5"/>
+    <w:rsid w:val="00651A9A"/>
     <w:rsid w:val="00651CA5"/>
     <w:rsid w:val="00651ED8"/>
+    <w:rsid w:val="006523B4"/>
     <w:rsid w:val="0065243D"/>
+    <w:rsid w:val="006528EE"/>
     <w:rsid w:val="006530B0"/>
     <w:rsid w:val="00653D57"/>
+    <w:rsid w:val="00653D9E"/>
     <w:rsid w:val="00654260"/>
+    <w:rsid w:val="00654268"/>
     <w:rsid w:val="00654768"/>
     <w:rsid w:val="00654F84"/>
     <w:rsid w:val="006556B3"/>
     <w:rsid w:val="00655C2D"/>
     <w:rsid w:val="00656827"/>
     <w:rsid w:val="00656F0C"/>
     <w:rsid w:val="00656F79"/>
     <w:rsid w:val="006572A4"/>
     <w:rsid w:val="0065750A"/>
     <w:rsid w:val="00657CC3"/>
     <w:rsid w:val="00657F3C"/>
     <w:rsid w:val="006603D1"/>
+    <w:rsid w:val="0066054B"/>
     <w:rsid w:val="00660A75"/>
     <w:rsid w:val="00661F20"/>
     <w:rsid w:val="0066214F"/>
     <w:rsid w:val="0066291B"/>
     <w:rsid w:val="00662E88"/>
     <w:rsid w:val="00662ED8"/>
     <w:rsid w:val="006635A8"/>
     <w:rsid w:val="00663B25"/>
     <w:rsid w:val="00663C83"/>
     <w:rsid w:val="00663CC3"/>
+    <w:rsid w:val="00663CD1"/>
     <w:rsid w:val="00664864"/>
     <w:rsid w:val="00664F7C"/>
+    <w:rsid w:val="0066587F"/>
     <w:rsid w:val="00665B3F"/>
     <w:rsid w:val="00665C29"/>
     <w:rsid w:val="00665CF6"/>
     <w:rsid w:val="00665FF9"/>
     <w:rsid w:val="0066645A"/>
     <w:rsid w:val="00666ACD"/>
     <w:rsid w:val="00666D5A"/>
     <w:rsid w:val="006672D5"/>
+    <w:rsid w:val="0066732A"/>
     <w:rsid w:val="00667AE0"/>
     <w:rsid w:val="00670063"/>
     <w:rsid w:val="00670897"/>
     <w:rsid w:val="00670F5F"/>
     <w:rsid w:val="00671EC2"/>
     <w:rsid w:val="006726BA"/>
     <w:rsid w:val="006726E3"/>
     <w:rsid w:val="0067361A"/>
     <w:rsid w:val="00673888"/>
+    <w:rsid w:val="00673D0F"/>
+    <w:rsid w:val="00674238"/>
     <w:rsid w:val="00674529"/>
     <w:rsid w:val="00674932"/>
     <w:rsid w:val="00674BEE"/>
     <w:rsid w:val="00674C65"/>
     <w:rsid w:val="00675089"/>
     <w:rsid w:val="00675275"/>
     <w:rsid w:val="00675737"/>
     <w:rsid w:val="00675995"/>
     <w:rsid w:val="00676377"/>
     <w:rsid w:val="006768E6"/>
     <w:rsid w:val="00676FA8"/>
     <w:rsid w:val="00677815"/>
     <w:rsid w:val="006804A3"/>
+    <w:rsid w:val="00680685"/>
     <w:rsid w:val="0068093A"/>
     <w:rsid w:val="00680B5A"/>
     <w:rsid w:val="00681677"/>
     <w:rsid w:val="00682462"/>
     <w:rsid w:val="00682541"/>
     <w:rsid w:val="00682910"/>
     <w:rsid w:val="00682B7C"/>
     <w:rsid w:val="00682BB2"/>
+    <w:rsid w:val="00682F9A"/>
     <w:rsid w:val="0068318B"/>
+    <w:rsid w:val="006839EB"/>
     <w:rsid w:val="00683AA9"/>
     <w:rsid w:val="006840D9"/>
     <w:rsid w:val="0068491A"/>
     <w:rsid w:val="00684C26"/>
+    <w:rsid w:val="006861B7"/>
+    <w:rsid w:val="006862BA"/>
     <w:rsid w:val="00686342"/>
     <w:rsid w:val="00686862"/>
     <w:rsid w:val="00686FEB"/>
     <w:rsid w:val="00690801"/>
     <w:rsid w:val="0069082F"/>
     <w:rsid w:val="00690CFB"/>
     <w:rsid w:val="006911C2"/>
     <w:rsid w:val="00691627"/>
+    <w:rsid w:val="00692514"/>
     <w:rsid w:val="0069254E"/>
     <w:rsid w:val="006925F6"/>
     <w:rsid w:val="00692939"/>
     <w:rsid w:val="00693A53"/>
     <w:rsid w:val="00693C0C"/>
     <w:rsid w:val="00694406"/>
     <w:rsid w:val="00694557"/>
     <w:rsid w:val="00694EE1"/>
     <w:rsid w:val="006951B3"/>
+    <w:rsid w:val="006965F5"/>
     <w:rsid w:val="00696E09"/>
     <w:rsid w:val="00697186"/>
     <w:rsid w:val="0069729C"/>
     <w:rsid w:val="0069754A"/>
+    <w:rsid w:val="00697638"/>
     <w:rsid w:val="006979B5"/>
     <w:rsid w:val="006979DF"/>
+    <w:rsid w:val="00697F3E"/>
     <w:rsid w:val="006A0B78"/>
     <w:rsid w:val="006A0E61"/>
     <w:rsid w:val="006A1114"/>
+    <w:rsid w:val="006A15FB"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A1AEF"/>
+    <w:rsid w:val="006A2C09"/>
+    <w:rsid w:val="006A2CB1"/>
     <w:rsid w:val="006A316E"/>
     <w:rsid w:val="006A346F"/>
+    <w:rsid w:val="006A3617"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A45E7"/>
     <w:rsid w:val="006A4BC7"/>
+    <w:rsid w:val="006A56E1"/>
     <w:rsid w:val="006A5793"/>
+    <w:rsid w:val="006A5BFC"/>
     <w:rsid w:val="006A6660"/>
     <w:rsid w:val="006A68DF"/>
     <w:rsid w:val="006A6C8E"/>
     <w:rsid w:val="006A70B5"/>
     <w:rsid w:val="006A738B"/>
     <w:rsid w:val="006A743C"/>
     <w:rsid w:val="006A7A4E"/>
+    <w:rsid w:val="006A7D36"/>
     <w:rsid w:val="006A7E02"/>
     <w:rsid w:val="006B0BA3"/>
     <w:rsid w:val="006B0C0F"/>
+    <w:rsid w:val="006B0C4F"/>
     <w:rsid w:val="006B15D8"/>
     <w:rsid w:val="006B1EF0"/>
+    <w:rsid w:val="006B1FE0"/>
     <w:rsid w:val="006B24FC"/>
+    <w:rsid w:val="006B275B"/>
     <w:rsid w:val="006B2BCF"/>
+    <w:rsid w:val="006B2E21"/>
     <w:rsid w:val="006B2FB8"/>
     <w:rsid w:val="006B3258"/>
     <w:rsid w:val="006B331C"/>
+    <w:rsid w:val="006B338E"/>
     <w:rsid w:val="006B3A86"/>
     <w:rsid w:val="006B3BA5"/>
     <w:rsid w:val="006B4356"/>
+    <w:rsid w:val="006B437C"/>
     <w:rsid w:val="006B4C10"/>
+    <w:rsid w:val="006B4CCF"/>
     <w:rsid w:val="006B50D5"/>
     <w:rsid w:val="006B5751"/>
     <w:rsid w:val="006B57FF"/>
     <w:rsid w:val="006B5F25"/>
     <w:rsid w:val="006B6592"/>
     <w:rsid w:val="006B69F0"/>
+    <w:rsid w:val="006B6A47"/>
+    <w:rsid w:val="006B6CF1"/>
     <w:rsid w:val="006B6EFF"/>
     <w:rsid w:val="006B700B"/>
     <w:rsid w:val="006B7603"/>
     <w:rsid w:val="006B77E5"/>
     <w:rsid w:val="006B7A41"/>
     <w:rsid w:val="006B7FB5"/>
     <w:rsid w:val="006C03AB"/>
     <w:rsid w:val="006C03D0"/>
     <w:rsid w:val="006C0B5C"/>
     <w:rsid w:val="006C121A"/>
+    <w:rsid w:val="006C17C6"/>
     <w:rsid w:val="006C19A4"/>
+    <w:rsid w:val="006C1C3A"/>
     <w:rsid w:val="006C26E1"/>
     <w:rsid w:val="006C2B29"/>
     <w:rsid w:val="006C31F3"/>
     <w:rsid w:val="006C36D4"/>
     <w:rsid w:val="006C3D4F"/>
     <w:rsid w:val="006C42D5"/>
     <w:rsid w:val="006C4340"/>
     <w:rsid w:val="006C475A"/>
+    <w:rsid w:val="006C4A4A"/>
     <w:rsid w:val="006C5200"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C5A97"/>
     <w:rsid w:val="006C5E39"/>
     <w:rsid w:val="006C6427"/>
     <w:rsid w:val="006C64C7"/>
     <w:rsid w:val="006C6848"/>
     <w:rsid w:val="006C6A33"/>
     <w:rsid w:val="006C6D91"/>
     <w:rsid w:val="006C6DD9"/>
     <w:rsid w:val="006C7791"/>
     <w:rsid w:val="006C7E3B"/>
+    <w:rsid w:val="006D19C5"/>
     <w:rsid w:val="006D227F"/>
+    <w:rsid w:val="006D275F"/>
     <w:rsid w:val="006D2927"/>
     <w:rsid w:val="006D2A42"/>
     <w:rsid w:val="006D32B7"/>
     <w:rsid w:val="006D3575"/>
     <w:rsid w:val="006D3696"/>
     <w:rsid w:val="006D398C"/>
+    <w:rsid w:val="006D3B5E"/>
+    <w:rsid w:val="006D40FE"/>
     <w:rsid w:val="006D48F5"/>
     <w:rsid w:val="006D4A35"/>
     <w:rsid w:val="006D4C62"/>
     <w:rsid w:val="006D5133"/>
     <w:rsid w:val="006D54A8"/>
     <w:rsid w:val="006D54F4"/>
+    <w:rsid w:val="006D5E64"/>
     <w:rsid w:val="006D5F4B"/>
     <w:rsid w:val="006D6523"/>
+    <w:rsid w:val="006D6C3E"/>
     <w:rsid w:val="006D6FB4"/>
     <w:rsid w:val="006D7441"/>
     <w:rsid w:val="006D7605"/>
+    <w:rsid w:val="006D76E2"/>
     <w:rsid w:val="006E0267"/>
     <w:rsid w:val="006E047C"/>
     <w:rsid w:val="006E0CD0"/>
+    <w:rsid w:val="006E1388"/>
+    <w:rsid w:val="006E16A3"/>
     <w:rsid w:val="006E1A5F"/>
     <w:rsid w:val="006E1EF2"/>
     <w:rsid w:val="006E20EA"/>
+    <w:rsid w:val="006E21B8"/>
     <w:rsid w:val="006E258E"/>
+    <w:rsid w:val="006E2BDE"/>
+    <w:rsid w:val="006E391C"/>
     <w:rsid w:val="006E3CA9"/>
+    <w:rsid w:val="006E43FB"/>
     <w:rsid w:val="006E47F3"/>
+    <w:rsid w:val="006E4EA4"/>
     <w:rsid w:val="006E504C"/>
     <w:rsid w:val="006E5315"/>
     <w:rsid w:val="006E56C9"/>
     <w:rsid w:val="006E57F7"/>
     <w:rsid w:val="006E5E27"/>
+    <w:rsid w:val="006E62C7"/>
+    <w:rsid w:val="006E677E"/>
     <w:rsid w:val="006E76CE"/>
     <w:rsid w:val="006E7EC2"/>
     <w:rsid w:val="006F0296"/>
     <w:rsid w:val="006F12C5"/>
     <w:rsid w:val="006F14A5"/>
     <w:rsid w:val="006F1A85"/>
     <w:rsid w:val="006F1DCB"/>
+    <w:rsid w:val="006F1F71"/>
     <w:rsid w:val="006F2C9C"/>
     <w:rsid w:val="006F2FAC"/>
     <w:rsid w:val="006F306D"/>
+    <w:rsid w:val="006F309D"/>
+    <w:rsid w:val="006F3661"/>
     <w:rsid w:val="006F38F2"/>
     <w:rsid w:val="006F3A8C"/>
     <w:rsid w:val="006F3A8E"/>
+    <w:rsid w:val="006F3ADB"/>
+    <w:rsid w:val="006F3C32"/>
     <w:rsid w:val="006F3DB9"/>
     <w:rsid w:val="006F42A2"/>
     <w:rsid w:val="006F46BC"/>
     <w:rsid w:val="006F5274"/>
     <w:rsid w:val="006F5779"/>
     <w:rsid w:val="006F590C"/>
     <w:rsid w:val="006F5AD1"/>
+    <w:rsid w:val="006F5B97"/>
     <w:rsid w:val="006F5CC8"/>
     <w:rsid w:val="006F5D3B"/>
     <w:rsid w:val="006F665E"/>
     <w:rsid w:val="006F6E81"/>
+    <w:rsid w:val="006F716C"/>
+    <w:rsid w:val="006F766A"/>
     <w:rsid w:val="006F7AF8"/>
     <w:rsid w:val="007004AE"/>
     <w:rsid w:val="0070081D"/>
     <w:rsid w:val="007009DA"/>
     <w:rsid w:val="007009E6"/>
     <w:rsid w:val="007014F6"/>
     <w:rsid w:val="00701B2C"/>
+    <w:rsid w:val="007020AD"/>
     <w:rsid w:val="007025A3"/>
     <w:rsid w:val="007041EB"/>
     <w:rsid w:val="0070420D"/>
     <w:rsid w:val="00704458"/>
     <w:rsid w:val="007049D0"/>
+    <w:rsid w:val="00704D85"/>
     <w:rsid w:val="00705080"/>
     <w:rsid w:val="007053A4"/>
+    <w:rsid w:val="007057B9"/>
     <w:rsid w:val="007065ED"/>
+    <w:rsid w:val="007069AA"/>
     <w:rsid w:val="00706A09"/>
     <w:rsid w:val="00707212"/>
     <w:rsid w:val="00707255"/>
     <w:rsid w:val="007074F3"/>
+    <w:rsid w:val="007077F8"/>
     <w:rsid w:val="00707BAB"/>
     <w:rsid w:val="00707D64"/>
     <w:rsid w:val="0071094F"/>
     <w:rsid w:val="007109A0"/>
+    <w:rsid w:val="00710F43"/>
     <w:rsid w:val="00711583"/>
+    <w:rsid w:val="00711B66"/>
     <w:rsid w:val="00711CEF"/>
     <w:rsid w:val="00712CA1"/>
     <w:rsid w:val="00712F2F"/>
+    <w:rsid w:val="00713580"/>
     <w:rsid w:val="00713717"/>
     <w:rsid w:val="00713D76"/>
     <w:rsid w:val="007142F4"/>
+    <w:rsid w:val="0071456D"/>
     <w:rsid w:val="00714CF8"/>
     <w:rsid w:val="00715EEB"/>
+    <w:rsid w:val="00715F06"/>
     <w:rsid w:val="00715F93"/>
     <w:rsid w:val="00716459"/>
     <w:rsid w:val="007174F1"/>
+    <w:rsid w:val="00717525"/>
     <w:rsid w:val="0071763C"/>
+    <w:rsid w:val="00717B6D"/>
     <w:rsid w:val="00717D0F"/>
     <w:rsid w:val="00720C10"/>
     <w:rsid w:val="0072101D"/>
     <w:rsid w:val="007212A0"/>
     <w:rsid w:val="007214C6"/>
     <w:rsid w:val="00721FB5"/>
     <w:rsid w:val="00722F16"/>
     <w:rsid w:val="00723AF4"/>
     <w:rsid w:val="00723B0B"/>
     <w:rsid w:val="00723F17"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="00724FDA"/>
+    <w:rsid w:val="00725A7B"/>
+    <w:rsid w:val="00726135"/>
     <w:rsid w:val="00726B7B"/>
+    <w:rsid w:val="00726D3E"/>
     <w:rsid w:val="00726FE8"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="00727BD0"/>
     <w:rsid w:val="00727C9B"/>
     <w:rsid w:val="0073014B"/>
     <w:rsid w:val="007305E8"/>
     <w:rsid w:val="0073083D"/>
     <w:rsid w:val="0073159D"/>
     <w:rsid w:val="00732094"/>
+    <w:rsid w:val="0073330F"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="00733DA5"/>
     <w:rsid w:val="00733F02"/>
     <w:rsid w:val="00735671"/>
     <w:rsid w:val="007360F8"/>
     <w:rsid w:val="007365BC"/>
     <w:rsid w:val="00736D87"/>
+    <w:rsid w:val="00736F78"/>
     <w:rsid w:val="0073797A"/>
     <w:rsid w:val="00740967"/>
     <w:rsid w:val="00741668"/>
     <w:rsid w:val="007419B4"/>
     <w:rsid w:val="007419EE"/>
+    <w:rsid w:val="0074266A"/>
+    <w:rsid w:val="00742E44"/>
     <w:rsid w:val="00742E4A"/>
     <w:rsid w:val="00742F62"/>
     <w:rsid w:val="007436F9"/>
     <w:rsid w:val="00743FA9"/>
+    <w:rsid w:val="00744231"/>
+    <w:rsid w:val="00744286"/>
     <w:rsid w:val="0074432C"/>
+    <w:rsid w:val="007450F7"/>
+    <w:rsid w:val="0074521E"/>
     <w:rsid w:val="00745967"/>
     <w:rsid w:val="00745C2D"/>
+    <w:rsid w:val="00745CCB"/>
+    <w:rsid w:val="0074613D"/>
+    <w:rsid w:val="0074647D"/>
     <w:rsid w:val="00746814"/>
+    <w:rsid w:val="0074734B"/>
+    <w:rsid w:val="00747412"/>
     <w:rsid w:val="00747A89"/>
     <w:rsid w:val="00747D7B"/>
+    <w:rsid w:val="00750127"/>
     <w:rsid w:val="007504BE"/>
     <w:rsid w:val="007512D1"/>
     <w:rsid w:val="00751B12"/>
     <w:rsid w:val="00751B5B"/>
     <w:rsid w:val="00751C37"/>
     <w:rsid w:val="00752339"/>
     <w:rsid w:val="00752AF3"/>
     <w:rsid w:val="00752D93"/>
     <w:rsid w:val="00753647"/>
     <w:rsid w:val="007538A2"/>
     <w:rsid w:val="007543CC"/>
     <w:rsid w:val="00754418"/>
     <w:rsid w:val="007546AD"/>
+    <w:rsid w:val="00754A9F"/>
     <w:rsid w:val="007565B5"/>
     <w:rsid w:val="00756722"/>
     <w:rsid w:val="0075692C"/>
     <w:rsid w:val="00756981"/>
     <w:rsid w:val="00757323"/>
     <w:rsid w:val="0075732E"/>
     <w:rsid w:val="00757878"/>
     <w:rsid w:val="0076090F"/>
     <w:rsid w:val="00760F05"/>
     <w:rsid w:val="007616F9"/>
+    <w:rsid w:val="007617DC"/>
     <w:rsid w:val="00762C76"/>
     <w:rsid w:val="0076346D"/>
     <w:rsid w:val="0076357B"/>
     <w:rsid w:val="0076372D"/>
     <w:rsid w:val="0076376C"/>
     <w:rsid w:val="007637F0"/>
     <w:rsid w:val="0076383B"/>
     <w:rsid w:val="00763953"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="00763FFB"/>
     <w:rsid w:val="007641CB"/>
+    <w:rsid w:val="0076421A"/>
+    <w:rsid w:val="0076488F"/>
     <w:rsid w:val="0076497E"/>
     <w:rsid w:val="00764C56"/>
     <w:rsid w:val="00764DDD"/>
     <w:rsid w:val="00764EDD"/>
+    <w:rsid w:val="00765417"/>
     <w:rsid w:val="00765A43"/>
     <w:rsid w:val="0076696B"/>
     <w:rsid w:val="0076736F"/>
     <w:rsid w:val="007676CA"/>
     <w:rsid w:val="00767798"/>
     <w:rsid w:val="00767827"/>
+    <w:rsid w:val="00767AB4"/>
+    <w:rsid w:val="00767BBC"/>
     <w:rsid w:val="00767F60"/>
     <w:rsid w:val="00767FAB"/>
+    <w:rsid w:val="0077032E"/>
+    <w:rsid w:val="007709BC"/>
     <w:rsid w:val="00772269"/>
     <w:rsid w:val="00772CBE"/>
     <w:rsid w:val="007730A6"/>
     <w:rsid w:val="0077388B"/>
     <w:rsid w:val="00773F2D"/>
     <w:rsid w:val="00774D32"/>
     <w:rsid w:val="0077521F"/>
     <w:rsid w:val="0077569E"/>
+    <w:rsid w:val="007759BC"/>
     <w:rsid w:val="00775E7E"/>
     <w:rsid w:val="007760CD"/>
     <w:rsid w:val="0077668C"/>
     <w:rsid w:val="00776885"/>
     <w:rsid w:val="00776B0D"/>
     <w:rsid w:val="007770BD"/>
     <w:rsid w:val="007773D1"/>
     <w:rsid w:val="00777CDC"/>
     <w:rsid w:val="00777D4A"/>
     <w:rsid w:val="007805ED"/>
     <w:rsid w:val="007811B0"/>
     <w:rsid w:val="007813DC"/>
     <w:rsid w:val="007813EC"/>
     <w:rsid w:val="0078168B"/>
     <w:rsid w:val="00781B10"/>
     <w:rsid w:val="00782505"/>
     <w:rsid w:val="00782880"/>
     <w:rsid w:val="007833FE"/>
     <w:rsid w:val="00783DE4"/>
     <w:rsid w:val="00783E45"/>
     <w:rsid w:val="007849CA"/>
     <w:rsid w:val="0078518C"/>
     <w:rsid w:val="0078695B"/>
     <w:rsid w:val="00786B7C"/>
     <w:rsid w:val="00786DF0"/>
+    <w:rsid w:val="00787125"/>
     <w:rsid w:val="007871D8"/>
     <w:rsid w:val="00787917"/>
+    <w:rsid w:val="00787D9B"/>
     <w:rsid w:val="00790330"/>
+    <w:rsid w:val="00790A10"/>
     <w:rsid w:val="00790E79"/>
+    <w:rsid w:val="00790F07"/>
     <w:rsid w:val="00790F31"/>
     <w:rsid w:val="00791129"/>
     <w:rsid w:val="0079194C"/>
+    <w:rsid w:val="00791B15"/>
     <w:rsid w:val="00791C06"/>
+    <w:rsid w:val="00792AD9"/>
     <w:rsid w:val="00792ED0"/>
     <w:rsid w:val="007934B5"/>
     <w:rsid w:val="00793838"/>
+    <w:rsid w:val="0079460A"/>
     <w:rsid w:val="00794668"/>
     <w:rsid w:val="00795192"/>
     <w:rsid w:val="00795980"/>
     <w:rsid w:val="007959F6"/>
     <w:rsid w:val="00795F85"/>
     <w:rsid w:val="00796316"/>
+    <w:rsid w:val="007967B2"/>
     <w:rsid w:val="00797B95"/>
     <w:rsid w:val="00797DD5"/>
     <w:rsid w:val="00797DE4"/>
     <w:rsid w:val="007A000E"/>
+    <w:rsid w:val="007A01B9"/>
+    <w:rsid w:val="007A0965"/>
     <w:rsid w:val="007A0BD8"/>
     <w:rsid w:val="007A10B5"/>
     <w:rsid w:val="007A10E8"/>
     <w:rsid w:val="007A1A19"/>
     <w:rsid w:val="007A1D9C"/>
+    <w:rsid w:val="007A2C5A"/>
+    <w:rsid w:val="007A369F"/>
+    <w:rsid w:val="007A3894"/>
     <w:rsid w:val="007A44F5"/>
     <w:rsid w:val="007A4922"/>
+    <w:rsid w:val="007A50D4"/>
     <w:rsid w:val="007A5CF8"/>
     <w:rsid w:val="007A5F77"/>
     <w:rsid w:val="007A6696"/>
+    <w:rsid w:val="007A6758"/>
     <w:rsid w:val="007A6897"/>
     <w:rsid w:val="007A7239"/>
+    <w:rsid w:val="007A72E4"/>
+    <w:rsid w:val="007A760F"/>
     <w:rsid w:val="007A787C"/>
     <w:rsid w:val="007A78D8"/>
     <w:rsid w:val="007A79A9"/>
     <w:rsid w:val="007A7D95"/>
     <w:rsid w:val="007A7F99"/>
     <w:rsid w:val="007B0628"/>
+    <w:rsid w:val="007B0768"/>
+    <w:rsid w:val="007B0B54"/>
     <w:rsid w:val="007B1026"/>
     <w:rsid w:val="007B136D"/>
     <w:rsid w:val="007B1A7D"/>
     <w:rsid w:val="007B1C08"/>
     <w:rsid w:val="007B1E08"/>
     <w:rsid w:val="007B24C7"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B336F"/>
     <w:rsid w:val="007B3B31"/>
+    <w:rsid w:val="007B3B7A"/>
+    <w:rsid w:val="007B3B8A"/>
+    <w:rsid w:val="007B4A66"/>
+    <w:rsid w:val="007B4EFD"/>
     <w:rsid w:val="007B53E8"/>
     <w:rsid w:val="007B603F"/>
     <w:rsid w:val="007B63C0"/>
     <w:rsid w:val="007B69B3"/>
     <w:rsid w:val="007B6DBD"/>
     <w:rsid w:val="007B6EED"/>
+    <w:rsid w:val="007B7606"/>
     <w:rsid w:val="007B7694"/>
     <w:rsid w:val="007C090C"/>
     <w:rsid w:val="007C0B34"/>
     <w:rsid w:val="007C0D27"/>
     <w:rsid w:val="007C0DC3"/>
     <w:rsid w:val="007C1B2B"/>
+    <w:rsid w:val="007C22A3"/>
     <w:rsid w:val="007C237F"/>
     <w:rsid w:val="007C25EC"/>
     <w:rsid w:val="007C27D4"/>
     <w:rsid w:val="007C29B9"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C334C"/>
     <w:rsid w:val="007C3670"/>
+    <w:rsid w:val="007C3B96"/>
     <w:rsid w:val="007C43D9"/>
     <w:rsid w:val="007C556A"/>
+    <w:rsid w:val="007C65D4"/>
     <w:rsid w:val="007C6612"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007C7479"/>
     <w:rsid w:val="007C75E8"/>
     <w:rsid w:val="007C78C1"/>
+    <w:rsid w:val="007C7E27"/>
+    <w:rsid w:val="007C7FD7"/>
     <w:rsid w:val="007D00E5"/>
     <w:rsid w:val="007D029D"/>
     <w:rsid w:val="007D0366"/>
     <w:rsid w:val="007D0676"/>
+    <w:rsid w:val="007D06C8"/>
     <w:rsid w:val="007D16CB"/>
+    <w:rsid w:val="007D20E9"/>
     <w:rsid w:val="007D233B"/>
     <w:rsid w:val="007D3279"/>
+    <w:rsid w:val="007D3491"/>
+    <w:rsid w:val="007D38FD"/>
     <w:rsid w:val="007D3B88"/>
     <w:rsid w:val="007D3EB3"/>
     <w:rsid w:val="007D40F4"/>
     <w:rsid w:val="007D586F"/>
     <w:rsid w:val="007D609D"/>
     <w:rsid w:val="007D6A0F"/>
     <w:rsid w:val="007D6FEC"/>
     <w:rsid w:val="007D7632"/>
     <w:rsid w:val="007E03EA"/>
+    <w:rsid w:val="007E048A"/>
     <w:rsid w:val="007E06F5"/>
     <w:rsid w:val="007E099F"/>
     <w:rsid w:val="007E0A0C"/>
+    <w:rsid w:val="007E0FA0"/>
     <w:rsid w:val="007E18EE"/>
     <w:rsid w:val="007E1E17"/>
+    <w:rsid w:val="007E328C"/>
     <w:rsid w:val="007E34F7"/>
+    <w:rsid w:val="007E398A"/>
     <w:rsid w:val="007E3A3A"/>
     <w:rsid w:val="007E3EEE"/>
     <w:rsid w:val="007E4360"/>
     <w:rsid w:val="007E462C"/>
     <w:rsid w:val="007E46D7"/>
+    <w:rsid w:val="007E4C39"/>
     <w:rsid w:val="007E5002"/>
     <w:rsid w:val="007E5525"/>
     <w:rsid w:val="007E558F"/>
+    <w:rsid w:val="007E56E4"/>
     <w:rsid w:val="007E5D73"/>
     <w:rsid w:val="007E5DA4"/>
     <w:rsid w:val="007E60C2"/>
     <w:rsid w:val="007E6EAA"/>
+    <w:rsid w:val="007E7A35"/>
     <w:rsid w:val="007E7AF7"/>
     <w:rsid w:val="007E7B50"/>
     <w:rsid w:val="007E7FEA"/>
+    <w:rsid w:val="007F046E"/>
     <w:rsid w:val="007F0D61"/>
     <w:rsid w:val="007F118E"/>
     <w:rsid w:val="007F153B"/>
     <w:rsid w:val="007F1F17"/>
     <w:rsid w:val="007F205B"/>
     <w:rsid w:val="007F23FD"/>
     <w:rsid w:val="007F2C16"/>
     <w:rsid w:val="007F2CB9"/>
     <w:rsid w:val="007F320E"/>
+    <w:rsid w:val="007F386B"/>
     <w:rsid w:val="007F3928"/>
+    <w:rsid w:val="007F3CD0"/>
     <w:rsid w:val="007F3D59"/>
     <w:rsid w:val="007F43D6"/>
     <w:rsid w:val="007F4B23"/>
     <w:rsid w:val="007F4BD1"/>
     <w:rsid w:val="007F4F50"/>
+    <w:rsid w:val="007F522C"/>
+    <w:rsid w:val="007F57AB"/>
     <w:rsid w:val="007F5865"/>
+    <w:rsid w:val="007F58D8"/>
     <w:rsid w:val="007F6010"/>
+    <w:rsid w:val="007F642D"/>
+    <w:rsid w:val="007F6875"/>
     <w:rsid w:val="007F6C09"/>
     <w:rsid w:val="00800DED"/>
     <w:rsid w:val="008016EF"/>
     <w:rsid w:val="00801863"/>
     <w:rsid w:val="00801BF6"/>
     <w:rsid w:val="00801EDE"/>
     <w:rsid w:val="00801FBC"/>
     <w:rsid w:val="008023B4"/>
     <w:rsid w:val="0080251B"/>
+    <w:rsid w:val="00802784"/>
     <w:rsid w:val="00802808"/>
     <w:rsid w:val="008030A8"/>
     <w:rsid w:val="008036AC"/>
     <w:rsid w:val="008039F5"/>
     <w:rsid w:val="008041E8"/>
     <w:rsid w:val="0080471C"/>
     <w:rsid w:val="00804804"/>
     <w:rsid w:val="008049BD"/>
     <w:rsid w:val="00804D4B"/>
     <w:rsid w:val="00805038"/>
     <w:rsid w:val="00805297"/>
     <w:rsid w:val="008055DB"/>
+    <w:rsid w:val="0080570C"/>
     <w:rsid w:val="00805956"/>
+    <w:rsid w:val="00805B80"/>
     <w:rsid w:val="00805E28"/>
+    <w:rsid w:val="008060B7"/>
     <w:rsid w:val="008061A1"/>
     <w:rsid w:val="00806F6C"/>
+    <w:rsid w:val="00807325"/>
     <w:rsid w:val="00807498"/>
+    <w:rsid w:val="00807D36"/>
+    <w:rsid w:val="00807E93"/>
     <w:rsid w:val="00807F28"/>
     <w:rsid w:val="0081066C"/>
+    <w:rsid w:val="00810BF1"/>
     <w:rsid w:val="008114E8"/>
     <w:rsid w:val="00811688"/>
+    <w:rsid w:val="00811BC8"/>
     <w:rsid w:val="008122CF"/>
     <w:rsid w:val="00812518"/>
     <w:rsid w:val="00812653"/>
     <w:rsid w:val="008129C0"/>
     <w:rsid w:val="00812A76"/>
+    <w:rsid w:val="00812F43"/>
     <w:rsid w:val="008135FA"/>
     <w:rsid w:val="00813BE4"/>
+    <w:rsid w:val="00813DFC"/>
+    <w:rsid w:val="00814225"/>
     <w:rsid w:val="008142DB"/>
     <w:rsid w:val="008142FF"/>
     <w:rsid w:val="008148AE"/>
     <w:rsid w:val="00814AB1"/>
     <w:rsid w:val="008151D2"/>
+    <w:rsid w:val="0081557F"/>
+    <w:rsid w:val="00815850"/>
+    <w:rsid w:val="0081617B"/>
     <w:rsid w:val="008163A0"/>
     <w:rsid w:val="008164E8"/>
+    <w:rsid w:val="0081657A"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="00817BC2"/>
+    <w:rsid w:val="00817C8E"/>
     <w:rsid w:val="00820BE3"/>
     <w:rsid w:val="00820D0F"/>
     <w:rsid w:val="00821470"/>
     <w:rsid w:val="0082269A"/>
     <w:rsid w:val="00822B2A"/>
     <w:rsid w:val="00823481"/>
     <w:rsid w:val="00823FD3"/>
     <w:rsid w:val="00824116"/>
     <w:rsid w:val="0082438F"/>
+    <w:rsid w:val="00824B0C"/>
+    <w:rsid w:val="00824B1C"/>
     <w:rsid w:val="0082577E"/>
     <w:rsid w:val="00825B2B"/>
+    <w:rsid w:val="00825B88"/>
     <w:rsid w:val="00825B94"/>
     <w:rsid w:val="008266AC"/>
     <w:rsid w:val="00826A84"/>
+    <w:rsid w:val="00830047"/>
     <w:rsid w:val="008300C0"/>
+    <w:rsid w:val="00830463"/>
     <w:rsid w:val="008315DF"/>
     <w:rsid w:val="00832462"/>
     <w:rsid w:val="00832E35"/>
     <w:rsid w:val="00833460"/>
     <w:rsid w:val="008334EA"/>
     <w:rsid w:val="008335A4"/>
     <w:rsid w:val="00833641"/>
     <w:rsid w:val="0083371B"/>
     <w:rsid w:val="00833A57"/>
     <w:rsid w:val="00833DC8"/>
     <w:rsid w:val="00833F9C"/>
     <w:rsid w:val="0083406D"/>
     <w:rsid w:val="00834DF1"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="00836829"/>
     <w:rsid w:val="008368CC"/>
     <w:rsid w:val="00836969"/>
     <w:rsid w:val="00837340"/>
     <w:rsid w:val="00837F7E"/>
     <w:rsid w:val="00840014"/>
+    <w:rsid w:val="008404A3"/>
     <w:rsid w:val="00840514"/>
     <w:rsid w:val="00840905"/>
     <w:rsid w:val="00840AEC"/>
     <w:rsid w:val="00841235"/>
     <w:rsid w:val="008413F1"/>
     <w:rsid w:val="00841740"/>
     <w:rsid w:val="00841C33"/>
+    <w:rsid w:val="00842387"/>
     <w:rsid w:val="00843253"/>
     <w:rsid w:val="00843634"/>
+    <w:rsid w:val="008438C9"/>
     <w:rsid w:val="00843B46"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="008449CC"/>
     <w:rsid w:val="00844C66"/>
     <w:rsid w:val="00845283"/>
     <w:rsid w:val="00845982"/>
     <w:rsid w:val="00846EDD"/>
     <w:rsid w:val="00846FE4"/>
     <w:rsid w:val="008476D9"/>
+    <w:rsid w:val="00850C6F"/>
     <w:rsid w:val="00850CAB"/>
     <w:rsid w:val="00850DA8"/>
     <w:rsid w:val="00850E7C"/>
+    <w:rsid w:val="00851829"/>
+    <w:rsid w:val="00851D3F"/>
     <w:rsid w:val="00852472"/>
     <w:rsid w:val="00852517"/>
+    <w:rsid w:val="00852DF8"/>
     <w:rsid w:val="00852F0B"/>
+    <w:rsid w:val="008531AA"/>
     <w:rsid w:val="008541BB"/>
+    <w:rsid w:val="00854233"/>
     <w:rsid w:val="008546D6"/>
     <w:rsid w:val="008549DA"/>
+    <w:rsid w:val="00854B66"/>
+    <w:rsid w:val="00855489"/>
     <w:rsid w:val="008554D8"/>
     <w:rsid w:val="00855CFE"/>
     <w:rsid w:val="00855D70"/>
     <w:rsid w:val="00856570"/>
     <w:rsid w:val="00856830"/>
+    <w:rsid w:val="008576A9"/>
+    <w:rsid w:val="00857AF5"/>
     <w:rsid w:val="00857D13"/>
     <w:rsid w:val="0086018E"/>
     <w:rsid w:val="00860ACB"/>
     <w:rsid w:val="00860E16"/>
     <w:rsid w:val="00861B0B"/>
     <w:rsid w:val="00861BA4"/>
     <w:rsid w:val="00861FCC"/>
     <w:rsid w:val="0086307E"/>
     <w:rsid w:val="008631CD"/>
     <w:rsid w:val="00863743"/>
+    <w:rsid w:val="00863CED"/>
     <w:rsid w:val="00864038"/>
     <w:rsid w:val="0086417B"/>
     <w:rsid w:val="00864AF8"/>
     <w:rsid w:val="00865408"/>
     <w:rsid w:val="008655B8"/>
     <w:rsid w:val="00865CF4"/>
+    <w:rsid w:val="00865DA6"/>
     <w:rsid w:val="00865E08"/>
     <w:rsid w:val="00866143"/>
     <w:rsid w:val="008675B5"/>
+    <w:rsid w:val="00867C9E"/>
+    <w:rsid w:val="0087083B"/>
+    <w:rsid w:val="00870AD7"/>
     <w:rsid w:val="00871022"/>
     <w:rsid w:val="008712B0"/>
     <w:rsid w:val="00871400"/>
+    <w:rsid w:val="00871987"/>
+    <w:rsid w:val="00871A27"/>
     <w:rsid w:val="008731F6"/>
     <w:rsid w:val="00873395"/>
     <w:rsid w:val="00873B25"/>
     <w:rsid w:val="00873ED4"/>
     <w:rsid w:val="00874727"/>
     <w:rsid w:val="00874D64"/>
     <w:rsid w:val="0087534A"/>
     <w:rsid w:val="0087549D"/>
     <w:rsid w:val="0087557F"/>
     <w:rsid w:val="00875823"/>
+    <w:rsid w:val="00875840"/>
     <w:rsid w:val="00875A1C"/>
     <w:rsid w:val="00875F2D"/>
     <w:rsid w:val="00876013"/>
     <w:rsid w:val="00876226"/>
     <w:rsid w:val="008768FD"/>
     <w:rsid w:val="008772DB"/>
     <w:rsid w:val="008804AC"/>
     <w:rsid w:val="00880778"/>
+    <w:rsid w:val="00880960"/>
+    <w:rsid w:val="00880DAD"/>
     <w:rsid w:val="00880EA7"/>
     <w:rsid w:val="00880FF6"/>
+    <w:rsid w:val="008815DB"/>
     <w:rsid w:val="0088198E"/>
     <w:rsid w:val="00882FC7"/>
+    <w:rsid w:val="00883767"/>
     <w:rsid w:val="00884254"/>
+    <w:rsid w:val="008842BC"/>
     <w:rsid w:val="008844AE"/>
     <w:rsid w:val="00884985"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="0088609A"/>
     <w:rsid w:val="00886611"/>
+    <w:rsid w:val="00886916"/>
     <w:rsid w:val="00886E49"/>
     <w:rsid w:val="00887037"/>
     <w:rsid w:val="008875C9"/>
     <w:rsid w:val="008876AB"/>
     <w:rsid w:val="0088793E"/>
     <w:rsid w:val="00887BEE"/>
     <w:rsid w:val="00887DC8"/>
     <w:rsid w:val="00890472"/>
+    <w:rsid w:val="008905BB"/>
     <w:rsid w:val="00890671"/>
     <w:rsid w:val="00890904"/>
     <w:rsid w:val="0089095F"/>
     <w:rsid w:val="00891117"/>
     <w:rsid w:val="00891AE3"/>
     <w:rsid w:val="008921A0"/>
+    <w:rsid w:val="008922C8"/>
+    <w:rsid w:val="008927EE"/>
     <w:rsid w:val="008928A1"/>
     <w:rsid w:val="008928CF"/>
     <w:rsid w:val="00892C9A"/>
     <w:rsid w:val="00892D71"/>
     <w:rsid w:val="00892F97"/>
     <w:rsid w:val="0089309A"/>
     <w:rsid w:val="0089337A"/>
     <w:rsid w:val="00893442"/>
     <w:rsid w:val="0089386A"/>
     <w:rsid w:val="008945E2"/>
     <w:rsid w:val="00894AE5"/>
     <w:rsid w:val="00894C8C"/>
     <w:rsid w:val="0089500B"/>
     <w:rsid w:val="008955CD"/>
+    <w:rsid w:val="00895B91"/>
     <w:rsid w:val="008962A4"/>
     <w:rsid w:val="008965D4"/>
     <w:rsid w:val="0089679F"/>
+    <w:rsid w:val="008967F2"/>
     <w:rsid w:val="00896F44"/>
     <w:rsid w:val="00896FCE"/>
     <w:rsid w:val="008971DB"/>
     <w:rsid w:val="00897566"/>
     <w:rsid w:val="00897B02"/>
+    <w:rsid w:val="008A00B3"/>
     <w:rsid w:val="008A0DD3"/>
     <w:rsid w:val="008A1672"/>
     <w:rsid w:val="008A18C9"/>
     <w:rsid w:val="008A21A5"/>
     <w:rsid w:val="008A226A"/>
     <w:rsid w:val="008A295D"/>
+    <w:rsid w:val="008A2ED2"/>
     <w:rsid w:val="008A3062"/>
     <w:rsid w:val="008A3537"/>
     <w:rsid w:val="008A359B"/>
+    <w:rsid w:val="008A3CC7"/>
     <w:rsid w:val="008A3D56"/>
+    <w:rsid w:val="008A3F02"/>
     <w:rsid w:val="008A4C82"/>
     <w:rsid w:val="008A4F2A"/>
+    <w:rsid w:val="008A55EC"/>
     <w:rsid w:val="008A597E"/>
     <w:rsid w:val="008A5B65"/>
     <w:rsid w:val="008A6076"/>
     <w:rsid w:val="008A65AF"/>
     <w:rsid w:val="008A66BC"/>
     <w:rsid w:val="008A6E15"/>
+    <w:rsid w:val="008A7210"/>
+    <w:rsid w:val="008A7325"/>
     <w:rsid w:val="008A73A7"/>
+    <w:rsid w:val="008A775F"/>
+    <w:rsid w:val="008B0402"/>
     <w:rsid w:val="008B06FF"/>
     <w:rsid w:val="008B0BCF"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B0F04"/>
     <w:rsid w:val="008B11B8"/>
     <w:rsid w:val="008B1B00"/>
     <w:rsid w:val="008B330D"/>
     <w:rsid w:val="008B3A26"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B4354"/>
     <w:rsid w:val="008B4EC5"/>
     <w:rsid w:val="008B50E3"/>
     <w:rsid w:val="008B549B"/>
+    <w:rsid w:val="008B5AA7"/>
+    <w:rsid w:val="008B677F"/>
     <w:rsid w:val="008B6A4F"/>
     <w:rsid w:val="008B741A"/>
     <w:rsid w:val="008B74BE"/>
     <w:rsid w:val="008C021E"/>
     <w:rsid w:val="008C07B9"/>
+    <w:rsid w:val="008C0B7E"/>
     <w:rsid w:val="008C17B2"/>
     <w:rsid w:val="008C1B18"/>
     <w:rsid w:val="008C20EB"/>
     <w:rsid w:val="008C2CBA"/>
     <w:rsid w:val="008C3047"/>
     <w:rsid w:val="008C332E"/>
+    <w:rsid w:val="008C351E"/>
+    <w:rsid w:val="008C354C"/>
     <w:rsid w:val="008C3671"/>
     <w:rsid w:val="008C3890"/>
     <w:rsid w:val="008C4CF4"/>
     <w:rsid w:val="008C4EE5"/>
+    <w:rsid w:val="008C4F69"/>
     <w:rsid w:val="008C5704"/>
     <w:rsid w:val="008C581E"/>
     <w:rsid w:val="008C5BD6"/>
     <w:rsid w:val="008C6080"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008C7032"/>
+    <w:rsid w:val="008C7504"/>
     <w:rsid w:val="008C76F5"/>
     <w:rsid w:val="008C79BF"/>
     <w:rsid w:val="008D03C2"/>
     <w:rsid w:val="008D0560"/>
     <w:rsid w:val="008D0836"/>
+    <w:rsid w:val="008D09A0"/>
     <w:rsid w:val="008D141B"/>
+    <w:rsid w:val="008D16FA"/>
     <w:rsid w:val="008D25E9"/>
+    <w:rsid w:val="008D295D"/>
     <w:rsid w:val="008D29B4"/>
     <w:rsid w:val="008D2E0A"/>
     <w:rsid w:val="008D4108"/>
     <w:rsid w:val="008D4423"/>
     <w:rsid w:val="008D4EAD"/>
     <w:rsid w:val="008D4F72"/>
+    <w:rsid w:val="008D50FC"/>
+    <w:rsid w:val="008D5F07"/>
+    <w:rsid w:val="008D5FBA"/>
+    <w:rsid w:val="008D604A"/>
     <w:rsid w:val="008D6119"/>
     <w:rsid w:val="008D62BB"/>
     <w:rsid w:val="008D7364"/>
+    <w:rsid w:val="008D7380"/>
     <w:rsid w:val="008D7932"/>
+    <w:rsid w:val="008D7ED5"/>
     <w:rsid w:val="008E0757"/>
     <w:rsid w:val="008E0A73"/>
     <w:rsid w:val="008E11E9"/>
     <w:rsid w:val="008E13A7"/>
     <w:rsid w:val="008E146B"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E1DA0"/>
     <w:rsid w:val="008E1EF7"/>
     <w:rsid w:val="008E2A1A"/>
+    <w:rsid w:val="008E420C"/>
     <w:rsid w:val="008E430E"/>
     <w:rsid w:val="008E4527"/>
+    <w:rsid w:val="008E4B31"/>
     <w:rsid w:val="008E5184"/>
     <w:rsid w:val="008E58B5"/>
     <w:rsid w:val="008E5A09"/>
+    <w:rsid w:val="008E613E"/>
     <w:rsid w:val="008E61F9"/>
     <w:rsid w:val="008E6620"/>
+    <w:rsid w:val="008E6A81"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008E6F4F"/>
+    <w:rsid w:val="008E6FA8"/>
     <w:rsid w:val="008E7531"/>
     <w:rsid w:val="008E781A"/>
     <w:rsid w:val="008E79E6"/>
     <w:rsid w:val="008F0105"/>
     <w:rsid w:val="008F055F"/>
+    <w:rsid w:val="008F228B"/>
     <w:rsid w:val="008F235A"/>
     <w:rsid w:val="008F2C7A"/>
+    <w:rsid w:val="008F2C7C"/>
     <w:rsid w:val="008F2E5A"/>
+    <w:rsid w:val="008F2EAF"/>
+    <w:rsid w:val="008F2F7E"/>
     <w:rsid w:val="008F30F1"/>
     <w:rsid w:val="008F3218"/>
     <w:rsid w:val="008F39E0"/>
+    <w:rsid w:val="008F5324"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F5570"/>
     <w:rsid w:val="008F59BE"/>
     <w:rsid w:val="008F5B26"/>
     <w:rsid w:val="008F6328"/>
     <w:rsid w:val="008F6963"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F71D3"/>
     <w:rsid w:val="008F7291"/>
     <w:rsid w:val="008F74ED"/>
     <w:rsid w:val="008F7BBC"/>
     <w:rsid w:val="008F7E31"/>
     <w:rsid w:val="00900C73"/>
+    <w:rsid w:val="00900DE6"/>
     <w:rsid w:val="0090141D"/>
+    <w:rsid w:val="00902528"/>
     <w:rsid w:val="009031AA"/>
     <w:rsid w:val="009035CF"/>
+    <w:rsid w:val="00904057"/>
     <w:rsid w:val="00904B02"/>
+    <w:rsid w:val="00904B9B"/>
     <w:rsid w:val="00904BCB"/>
     <w:rsid w:val="009059D4"/>
     <w:rsid w:val="00905C26"/>
+    <w:rsid w:val="00906025"/>
     <w:rsid w:val="009066A2"/>
     <w:rsid w:val="00906DED"/>
+    <w:rsid w:val="009071FB"/>
+    <w:rsid w:val="009073BE"/>
+    <w:rsid w:val="009073F4"/>
+    <w:rsid w:val="009077CD"/>
+    <w:rsid w:val="0090784B"/>
     <w:rsid w:val="00907F58"/>
     <w:rsid w:val="0091029A"/>
     <w:rsid w:val="009102B2"/>
     <w:rsid w:val="00910504"/>
     <w:rsid w:val="0091054D"/>
     <w:rsid w:val="00910781"/>
     <w:rsid w:val="00910D1A"/>
+    <w:rsid w:val="00910FF0"/>
     <w:rsid w:val="0091147B"/>
     <w:rsid w:val="00912096"/>
     <w:rsid w:val="00912180"/>
     <w:rsid w:val="00913435"/>
     <w:rsid w:val="00913B3E"/>
     <w:rsid w:val="0091408A"/>
+    <w:rsid w:val="00914507"/>
     <w:rsid w:val="00914C2D"/>
+    <w:rsid w:val="00914D4D"/>
     <w:rsid w:val="0091503E"/>
     <w:rsid w:val="0091518D"/>
     <w:rsid w:val="009152B7"/>
     <w:rsid w:val="0091534D"/>
     <w:rsid w:val="009156A2"/>
     <w:rsid w:val="009158FF"/>
     <w:rsid w:val="00915AEE"/>
+    <w:rsid w:val="00915B18"/>
+    <w:rsid w:val="00915C5D"/>
     <w:rsid w:val="00915DC1"/>
     <w:rsid w:val="00915F48"/>
+    <w:rsid w:val="009162AA"/>
     <w:rsid w:val="00916533"/>
     <w:rsid w:val="00916560"/>
     <w:rsid w:val="009167CE"/>
+    <w:rsid w:val="00916868"/>
     <w:rsid w:val="009169C1"/>
     <w:rsid w:val="0091730C"/>
     <w:rsid w:val="009178B4"/>
     <w:rsid w:val="00917EE3"/>
+    <w:rsid w:val="0092041C"/>
     <w:rsid w:val="00920464"/>
     <w:rsid w:val="009212F2"/>
     <w:rsid w:val="00921AA3"/>
     <w:rsid w:val="00921CE2"/>
     <w:rsid w:val="009229DB"/>
+    <w:rsid w:val="00922F87"/>
     <w:rsid w:val="00923678"/>
+    <w:rsid w:val="00923A48"/>
     <w:rsid w:val="00923F30"/>
+    <w:rsid w:val="009248AD"/>
     <w:rsid w:val="009249CE"/>
     <w:rsid w:val="00924B5E"/>
     <w:rsid w:val="00924C3E"/>
     <w:rsid w:val="00924CE5"/>
     <w:rsid w:val="00925423"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="00925EA4"/>
     <w:rsid w:val="009265CA"/>
     <w:rsid w:val="009265FA"/>
     <w:rsid w:val="00926E7D"/>
+    <w:rsid w:val="0093037E"/>
     <w:rsid w:val="009304F5"/>
+    <w:rsid w:val="0093062B"/>
     <w:rsid w:val="00930A43"/>
     <w:rsid w:val="00930D2E"/>
+    <w:rsid w:val="009313A1"/>
     <w:rsid w:val="009313D2"/>
     <w:rsid w:val="00931520"/>
     <w:rsid w:val="009318A1"/>
     <w:rsid w:val="00931994"/>
     <w:rsid w:val="00931DA5"/>
     <w:rsid w:val="00932032"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="009325B1"/>
+    <w:rsid w:val="00932E1E"/>
     <w:rsid w:val="0093300B"/>
     <w:rsid w:val="00933D5F"/>
     <w:rsid w:val="009351D1"/>
     <w:rsid w:val="00935FFC"/>
     <w:rsid w:val="00936134"/>
     <w:rsid w:val="009375AE"/>
+    <w:rsid w:val="00937B12"/>
+    <w:rsid w:val="00937EC8"/>
     <w:rsid w:val="00937F4C"/>
     <w:rsid w:val="00940044"/>
+    <w:rsid w:val="00940354"/>
     <w:rsid w:val="009414C9"/>
     <w:rsid w:val="009429D2"/>
+    <w:rsid w:val="00942DDC"/>
     <w:rsid w:val="009432DD"/>
     <w:rsid w:val="0094387D"/>
+    <w:rsid w:val="00943FF9"/>
     <w:rsid w:val="00944A42"/>
     <w:rsid w:val="009454D7"/>
     <w:rsid w:val="00945FBD"/>
     <w:rsid w:val="009460C4"/>
     <w:rsid w:val="00946150"/>
     <w:rsid w:val="0094638A"/>
     <w:rsid w:val="00946395"/>
+    <w:rsid w:val="00946B0B"/>
     <w:rsid w:val="0094750E"/>
+    <w:rsid w:val="009477CA"/>
     <w:rsid w:val="0094782E"/>
+    <w:rsid w:val="00947850"/>
     <w:rsid w:val="0095032C"/>
     <w:rsid w:val="00951616"/>
     <w:rsid w:val="0095189C"/>
     <w:rsid w:val="00951D9C"/>
+    <w:rsid w:val="009525FD"/>
     <w:rsid w:val="00953683"/>
+    <w:rsid w:val="00953964"/>
+    <w:rsid w:val="009541FF"/>
+    <w:rsid w:val="009543D3"/>
     <w:rsid w:val="00954408"/>
     <w:rsid w:val="0095442C"/>
     <w:rsid w:val="009546B0"/>
     <w:rsid w:val="0095490C"/>
     <w:rsid w:val="00954AE8"/>
     <w:rsid w:val="009550B3"/>
     <w:rsid w:val="00955882"/>
     <w:rsid w:val="00956053"/>
     <w:rsid w:val="00956182"/>
+    <w:rsid w:val="0095666B"/>
     <w:rsid w:val="009568FF"/>
+    <w:rsid w:val="0095713F"/>
     <w:rsid w:val="0095752F"/>
     <w:rsid w:val="009576F6"/>
     <w:rsid w:val="0095774F"/>
+    <w:rsid w:val="00957B09"/>
+    <w:rsid w:val="00957EFD"/>
+    <w:rsid w:val="009603C3"/>
+    <w:rsid w:val="00960DC2"/>
     <w:rsid w:val="00961947"/>
+    <w:rsid w:val="00961A1E"/>
     <w:rsid w:val="00961E6E"/>
     <w:rsid w:val="0096307E"/>
     <w:rsid w:val="00963297"/>
     <w:rsid w:val="009633DE"/>
+    <w:rsid w:val="00963435"/>
     <w:rsid w:val="0096364A"/>
     <w:rsid w:val="0096370C"/>
     <w:rsid w:val="00963C98"/>
     <w:rsid w:val="00963F7C"/>
     <w:rsid w:val="0096429F"/>
     <w:rsid w:val="00964322"/>
     <w:rsid w:val="009645A0"/>
     <w:rsid w:val="009654D2"/>
     <w:rsid w:val="00965F6D"/>
     <w:rsid w:val="0096632F"/>
     <w:rsid w:val="00966CBC"/>
     <w:rsid w:val="00966DFA"/>
     <w:rsid w:val="0096712E"/>
+    <w:rsid w:val="00967429"/>
     <w:rsid w:val="0096750B"/>
     <w:rsid w:val="009678B3"/>
     <w:rsid w:val="00967C13"/>
     <w:rsid w:val="00967D32"/>
+    <w:rsid w:val="00967D4F"/>
     <w:rsid w:val="0097150F"/>
+    <w:rsid w:val="009717E8"/>
+    <w:rsid w:val="00972DCC"/>
     <w:rsid w:val="00972F01"/>
+    <w:rsid w:val="0097348E"/>
     <w:rsid w:val="009736A2"/>
     <w:rsid w:val="009737F1"/>
     <w:rsid w:val="00973EB4"/>
     <w:rsid w:val="00973F08"/>
+    <w:rsid w:val="009740AF"/>
     <w:rsid w:val="00974539"/>
+    <w:rsid w:val="0097529C"/>
     <w:rsid w:val="0097570B"/>
     <w:rsid w:val="009757E4"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="00975877"/>
     <w:rsid w:val="00976326"/>
+    <w:rsid w:val="00976C97"/>
     <w:rsid w:val="00976D95"/>
     <w:rsid w:val="00977234"/>
     <w:rsid w:val="009775F2"/>
     <w:rsid w:val="0098010E"/>
     <w:rsid w:val="009801E4"/>
     <w:rsid w:val="00980450"/>
     <w:rsid w:val="00980CBC"/>
     <w:rsid w:val="00981333"/>
     <w:rsid w:val="00981B25"/>
+    <w:rsid w:val="00982085"/>
     <w:rsid w:val="00982209"/>
+    <w:rsid w:val="00982510"/>
+    <w:rsid w:val="0098256A"/>
+    <w:rsid w:val="009828F1"/>
     <w:rsid w:val="00983128"/>
     <w:rsid w:val="00983C59"/>
     <w:rsid w:val="009843D2"/>
     <w:rsid w:val="009848FE"/>
     <w:rsid w:val="0098513A"/>
     <w:rsid w:val="00985414"/>
     <w:rsid w:val="00985DF9"/>
     <w:rsid w:val="00986AD9"/>
     <w:rsid w:val="009875AB"/>
     <w:rsid w:val="0099049A"/>
     <w:rsid w:val="00990C52"/>
     <w:rsid w:val="00991131"/>
     <w:rsid w:val="009912B0"/>
+    <w:rsid w:val="009913E7"/>
     <w:rsid w:val="0099167D"/>
     <w:rsid w:val="009916B7"/>
+    <w:rsid w:val="00991992"/>
     <w:rsid w:val="00991C5A"/>
     <w:rsid w:val="009920E9"/>
     <w:rsid w:val="0099216A"/>
     <w:rsid w:val="0099350C"/>
+    <w:rsid w:val="00994407"/>
+    <w:rsid w:val="00994641"/>
+    <w:rsid w:val="009946D7"/>
     <w:rsid w:val="00995123"/>
+    <w:rsid w:val="00995F4F"/>
     <w:rsid w:val="00996032"/>
     <w:rsid w:val="0099637B"/>
     <w:rsid w:val="009967D7"/>
     <w:rsid w:val="00996FE2"/>
     <w:rsid w:val="00997092"/>
     <w:rsid w:val="00997A8A"/>
     <w:rsid w:val="00997E90"/>
+    <w:rsid w:val="009A13F4"/>
     <w:rsid w:val="009A16EC"/>
     <w:rsid w:val="009A1858"/>
     <w:rsid w:val="009A216B"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A246D"/>
     <w:rsid w:val="009A2498"/>
     <w:rsid w:val="009A2A53"/>
     <w:rsid w:val="009A2E7F"/>
     <w:rsid w:val="009A33CB"/>
+    <w:rsid w:val="009A3C77"/>
     <w:rsid w:val="009A49AD"/>
     <w:rsid w:val="009A504F"/>
     <w:rsid w:val="009A59E0"/>
     <w:rsid w:val="009A5B8C"/>
+    <w:rsid w:val="009A5EC1"/>
+    <w:rsid w:val="009A6BDD"/>
     <w:rsid w:val="009A7053"/>
     <w:rsid w:val="009A7318"/>
+    <w:rsid w:val="009A7330"/>
     <w:rsid w:val="009A7DAC"/>
     <w:rsid w:val="009B017D"/>
     <w:rsid w:val="009B092C"/>
     <w:rsid w:val="009B19C9"/>
     <w:rsid w:val="009B1E38"/>
     <w:rsid w:val="009B2107"/>
     <w:rsid w:val="009B27B1"/>
     <w:rsid w:val="009B3721"/>
     <w:rsid w:val="009B39EA"/>
+    <w:rsid w:val="009B3E9D"/>
     <w:rsid w:val="009B3FE5"/>
     <w:rsid w:val="009B45F8"/>
     <w:rsid w:val="009B4D8D"/>
+    <w:rsid w:val="009B6105"/>
     <w:rsid w:val="009B6B93"/>
     <w:rsid w:val="009B6DA2"/>
     <w:rsid w:val="009B6E68"/>
     <w:rsid w:val="009B7162"/>
     <w:rsid w:val="009B7827"/>
     <w:rsid w:val="009B7BB6"/>
+    <w:rsid w:val="009B7DF4"/>
     <w:rsid w:val="009B7F05"/>
     <w:rsid w:val="009C01CA"/>
     <w:rsid w:val="009C06F8"/>
     <w:rsid w:val="009C0882"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C13F6"/>
     <w:rsid w:val="009C1474"/>
     <w:rsid w:val="009C1F05"/>
     <w:rsid w:val="009C20CE"/>
     <w:rsid w:val="009C24C4"/>
+    <w:rsid w:val="009C2890"/>
+    <w:rsid w:val="009C2BFF"/>
     <w:rsid w:val="009C2D1D"/>
     <w:rsid w:val="009C2DD9"/>
     <w:rsid w:val="009C30B4"/>
     <w:rsid w:val="009C3A34"/>
+    <w:rsid w:val="009C3AA7"/>
     <w:rsid w:val="009C4AC7"/>
     <w:rsid w:val="009C5146"/>
+    <w:rsid w:val="009C55DA"/>
     <w:rsid w:val="009C563E"/>
     <w:rsid w:val="009C59CB"/>
     <w:rsid w:val="009C5C91"/>
     <w:rsid w:val="009C636E"/>
+    <w:rsid w:val="009C6705"/>
     <w:rsid w:val="009C6740"/>
     <w:rsid w:val="009D00F9"/>
+    <w:rsid w:val="009D0122"/>
     <w:rsid w:val="009D01EB"/>
+    <w:rsid w:val="009D03C5"/>
     <w:rsid w:val="009D0BB0"/>
+    <w:rsid w:val="009D102F"/>
     <w:rsid w:val="009D104A"/>
     <w:rsid w:val="009D12BE"/>
+    <w:rsid w:val="009D1B62"/>
     <w:rsid w:val="009D2524"/>
     <w:rsid w:val="009D2A0B"/>
+    <w:rsid w:val="009D3586"/>
     <w:rsid w:val="009D36F7"/>
     <w:rsid w:val="009D4D75"/>
     <w:rsid w:val="009D5032"/>
+    <w:rsid w:val="009D517C"/>
     <w:rsid w:val="009D58C5"/>
     <w:rsid w:val="009D661A"/>
     <w:rsid w:val="009D7212"/>
     <w:rsid w:val="009D7336"/>
     <w:rsid w:val="009D7579"/>
     <w:rsid w:val="009D7737"/>
     <w:rsid w:val="009D78B0"/>
     <w:rsid w:val="009D7D99"/>
     <w:rsid w:val="009E04D4"/>
+    <w:rsid w:val="009E15B7"/>
     <w:rsid w:val="009E1E5B"/>
     <w:rsid w:val="009E275A"/>
     <w:rsid w:val="009E2F67"/>
+    <w:rsid w:val="009E3A01"/>
+    <w:rsid w:val="009E42DB"/>
     <w:rsid w:val="009E4792"/>
+    <w:rsid w:val="009E4B7A"/>
+    <w:rsid w:val="009E4EE2"/>
+    <w:rsid w:val="009E5026"/>
     <w:rsid w:val="009E51F5"/>
+    <w:rsid w:val="009E55FA"/>
+    <w:rsid w:val="009E5C4C"/>
     <w:rsid w:val="009E6297"/>
     <w:rsid w:val="009E63D1"/>
+    <w:rsid w:val="009E673F"/>
+    <w:rsid w:val="009E69DB"/>
     <w:rsid w:val="009E6D01"/>
     <w:rsid w:val="009E7048"/>
     <w:rsid w:val="009E79AB"/>
     <w:rsid w:val="009E7CD7"/>
+    <w:rsid w:val="009F0032"/>
     <w:rsid w:val="009F083E"/>
+    <w:rsid w:val="009F097D"/>
     <w:rsid w:val="009F1202"/>
     <w:rsid w:val="009F2A94"/>
     <w:rsid w:val="009F2C65"/>
     <w:rsid w:val="009F30C8"/>
+    <w:rsid w:val="009F4594"/>
+    <w:rsid w:val="009F466D"/>
     <w:rsid w:val="009F49EA"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F53E7"/>
     <w:rsid w:val="009F551E"/>
     <w:rsid w:val="009F5619"/>
     <w:rsid w:val="009F5F86"/>
     <w:rsid w:val="009F68F2"/>
     <w:rsid w:val="009F6BE6"/>
+    <w:rsid w:val="009F6D66"/>
+    <w:rsid w:val="009F6D73"/>
     <w:rsid w:val="009F71AD"/>
+    <w:rsid w:val="009F7D5A"/>
     <w:rsid w:val="009F7DFB"/>
+    <w:rsid w:val="009F7E9C"/>
     <w:rsid w:val="00A00734"/>
+    <w:rsid w:val="00A015ED"/>
     <w:rsid w:val="00A01705"/>
+    <w:rsid w:val="00A018CE"/>
     <w:rsid w:val="00A01B41"/>
+    <w:rsid w:val="00A021C7"/>
     <w:rsid w:val="00A02436"/>
     <w:rsid w:val="00A02C12"/>
     <w:rsid w:val="00A0308D"/>
+    <w:rsid w:val="00A0337D"/>
     <w:rsid w:val="00A0398B"/>
     <w:rsid w:val="00A03CD6"/>
     <w:rsid w:val="00A03E10"/>
     <w:rsid w:val="00A03ECA"/>
     <w:rsid w:val="00A03F88"/>
+    <w:rsid w:val="00A0448F"/>
     <w:rsid w:val="00A04661"/>
+    <w:rsid w:val="00A046D2"/>
     <w:rsid w:val="00A0479F"/>
     <w:rsid w:val="00A054DB"/>
     <w:rsid w:val="00A05FB4"/>
+    <w:rsid w:val="00A06777"/>
     <w:rsid w:val="00A06798"/>
+    <w:rsid w:val="00A07009"/>
     <w:rsid w:val="00A07096"/>
     <w:rsid w:val="00A07239"/>
     <w:rsid w:val="00A0769E"/>
     <w:rsid w:val="00A07CFF"/>
     <w:rsid w:val="00A100FA"/>
     <w:rsid w:val="00A10284"/>
     <w:rsid w:val="00A10A66"/>
+    <w:rsid w:val="00A10D4E"/>
     <w:rsid w:val="00A10D67"/>
     <w:rsid w:val="00A111DC"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A11C9A"/>
+    <w:rsid w:val="00A11DED"/>
     <w:rsid w:val="00A11E69"/>
     <w:rsid w:val="00A12197"/>
     <w:rsid w:val="00A1238F"/>
     <w:rsid w:val="00A1241B"/>
+    <w:rsid w:val="00A125E9"/>
     <w:rsid w:val="00A129EE"/>
     <w:rsid w:val="00A12DA7"/>
     <w:rsid w:val="00A12EAC"/>
     <w:rsid w:val="00A13462"/>
     <w:rsid w:val="00A13D52"/>
     <w:rsid w:val="00A13E3D"/>
     <w:rsid w:val="00A14384"/>
     <w:rsid w:val="00A15159"/>
     <w:rsid w:val="00A151C9"/>
     <w:rsid w:val="00A15432"/>
     <w:rsid w:val="00A154DE"/>
+    <w:rsid w:val="00A157E5"/>
+    <w:rsid w:val="00A15C13"/>
+    <w:rsid w:val="00A15EDA"/>
+    <w:rsid w:val="00A167B4"/>
     <w:rsid w:val="00A16836"/>
     <w:rsid w:val="00A16D7E"/>
     <w:rsid w:val="00A17196"/>
+    <w:rsid w:val="00A17582"/>
     <w:rsid w:val="00A17AF3"/>
     <w:rsid w:val="00A2037E"/>
     <w:rsid w:val="00A20532"/>
     <w:rsid w:val="00A20D20"/>
     <w:rsid w:val="00A20F5C"/>
+    <w:rsid w:val="00A20F7D"/>
     <w:rsid w:val="00A21E6E"/>
+    <w:rsid w:val="00A22128"/>
+    <w:rsid w:val="00A2213B"/>
+    <w:rsid w:val="00A221C3"/>
     <w:rsid w:val="00A224B9"/>
     <w:rsid w:val="00A2253F"/>
+    <w:rsid w:val="00A22602"/>
+    <w:rsid w:val="00A22639"/>
     <w:rsid w:val="00A22AF5"/>
     <w:rsid w:val="00A22F5A"/>
     <w:rsid w:val="00A2394C"/>
     <w:rsid w:val="00A239C3"/>
     <w:rsid w:val="00A23C1D"/>
     <w:rsid w:val="00A23D3D"/>
+    <w:rsid w:val="00A23F09"/>
     <w:rsid w:val="00A241D8"/>
     <w:rsid w:val="00A2448E"/>
+    <w:rsid w:val="00A24F29"/>
     <w:rsid w:val="00A254C9"/>
     <w:rsid w:val="00A255AD"/>
     <w:rsid w:val="00A2582D"/>
     <w:rsid w:val="00A25A86"/>
     <w:rsid w:val="00A25E25"/>
     <w:rsid w:val="00A26404"/>
     <w:rsid w:val="00A266EE"/>
     <w:rsid w:val="00A266FB"/>
+    <w:rsid w:val="00A26801"/>
+    <w:rsid w:val="00A26A90"/>
     <w:rsid w:val="00A26F86"/>
     <w:rsid w:val="00A26FC4"/>
     <w:rsid w:val="00A273E5"/>
+    <w:rsid w:val="00A27628"/>
     <w:rsid w:val="00A276A3"/>
     <w:rsid w:val="00A27E68"/>
     <w:rsid w:val="00A27F68"/>
+    <w:rsid w:val="00A27FB9"/>
+    <w:rsid w:val="00A3077E"/>
     <w:rsid w:val="00A30905"/>
     <w:rsid w:val="00A317E5"/>
+    <w:rsid w:val="00A31856"/>
+    <w:rsid w:val="00A31BB4"/>
     <w:rsid w:val="00A32082"/>
     <w:rsid w:val="00A320E3"/>
     <w:rsid w:val="00A321B7"/>
+    <w:rsid w:val="00A32D39"/>
     <w:rsid w:val="00A32F57"/>
     <w:rsid w:val="00A33A6C"/>
     <w:rsid w:val="00A33CE3"/>
     <w:rsid w:val="00A3431C"/>
     <w:rsid w:val="00A345F6"/>
+    <w:rsid w:val="00A34741"/>
     <w:rsid w:val="00A34831"/>
     <w:rsid w:val="00A34A7B"/>
     <w:rsid w:val="00A35B0B"/>
     <w:rsid w:val="00A35F07"/>
     <w:rsid w:val="00A36F64"/>
     <w:rsid w:val="00A37088"/>
     <w:rsid w:val="00A376CB"/>
     <w:rsid w:val="00A37B7E"/>
     <w:rsid w:val="00A37EC0"/>
     <w:rsid w:val="00A401B1"/>
+    <w:rsid w:val="00A40C55"/>
     <w:rsid w:val="00A40ED1"/>
     <w:rsid w:val="00A410DF"/>
     <w:rsid w:val="00A410EF"/>
+    <w:rsid w:val="00A41323"/>
     <w:rsid w:val="00A41631"/>
     <w:rsid w:val="00A419F9"/>
     <w:rsid w:val="00A41A11"/>
     <w:rsid w:val="00A424A9"/>
+    <w:rsid w:val="00A42BD9"/>
     <w:rsid w:val="00A43314"/>
     <w:rsid w:val="00A4338E"/>
+    <w:rsid w:val="00A4486C"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A452B3"/>
     <w:rsid w:val="00A453F4"/>
     <w:rsid w:val="00A45D63"/>
     <w:rsid w:val="00A45F14"/>
     <w:rsid w:val="00A47250"/>
+    <w:rsid w:val="00A47440"/>
     <w:rsid w:val="00A476F4"/>
+    <w:rsid w:val="00A47934"/>
     <w:rsid w:val="00A47AD6"/>
     <w:rsid w:val="00A5091D"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A51C37"/>
     <w:rsid w:val="00A524EF"/>
+    <w:rsid w:val="00A52837"/>
+    <w:rsid w:val="00A5284B"/>
     <w:rsid w:val="00A5373E"/>
+    <w:rsid w:val="00A5390A"/>
     <w:rsid w:val="00A539BC"/>
     <w:rsid w:val="00A53BDE"/>
     <w:rsid w:val="00A54144"/>
     <w:rsid w:val="00A54D49"/>
     <w:rsid w:val="00A55368"/>
     <w:rsid w:val="00A55596"/>
     <w:rsid w:val="00A5587A"/>
     <w:rsid w:val="00A56165"/>
     <w:rsid w:val="00A562C3"/>
     <w:rsid w:val="00A57F60"/>
     <w:rsid w:val="00A60321"/>
     <w:rsid w:val="00A60E5B"/>
     <w:rsid w:val="00A6102F"/>
     <w:rsid w:val="00A61A63"/>
     <w:rsid w:val="00A61BB3"/>
     <w:rsid w:val="00A628F4"/>
     <w:rsid w:val="00A629BB"/>
     <w:rsid w:val="00A631CA"/>
     <w:rsid w:val="00A63308"/>
     <w:rsid w:val="00A63A60"/>
+    <w:rsid w:val="00A63B1A"/>
+    <w:rsid w:val="00A63E7F"/>
     <w:rsid w:val="00A644D4"/>
+    <w:rsid w:val="00A64891"/>
     <w:rsid w:val="00A656CE"/>
     <w:rsid w:val="00A660D8"/>
     <w:rsid w:val="00A66865"/>
+    <w:rsid w:val="00A668A3"/>
     <w:rsid w:val="00A67C6B"/>
     <w:rsid w:val="00A7001B"/>
     <w:rsid w:val="00A7016C"/>
+    <w:rsid w:val="00A70218"/>
     <w:rsid w:val="00A70577"/>
     <w:rsid w:val="00A70598"/>
+    <w:rsid w:val="00A717CE"/>
     <w:rsid w:val="00A71DDE"/>
+    <w:rsid w:val="00A71DE8"/>
+    <w:rsid w:val="00A73B05"/>
     <w:rsid w:val="00A74220"/>
     <w:rsid w:val="00A74F2A"/>
     <w:rsid w:val="00A764D1"/>
     <w:rsid w:val="00A765BC"/>
     <w:rsid w:val="00A76955"/>
     <w:rsid w:val="00A76ACF"/>
     <w:rsid w:val="00A76BF4"/>
     <w:rsid w:val="00A76D0C"/>
+    <w:rsid w:val="00A76D7C"/>
     <w:rsid w:val="00A775DD"/>
+    <w:rsid w:val="00A77777"/>
     <w:rsid w:val="00A777DE"/>
     <w:rsid w:val="00A80189"/>
     <w:rsid w:val="00A8031D"/>
     <w:rsid w:val="00A806F8"/>
     <w:rsid w:val="00A807AF"/>
     <w:rsid w:val="00A80B37"/>
     <w:rsid w:val="00A80D1A"/>
+    <w:rsid w:val="00A81100"/>
     <w:rsid w:val="00A8141A"/>
     <w:rsid w:val="00A81F0A"/>
     <w:rsid w:val="00A82478"/>
     <w:rsid w:val="00A82682"/>
     <w:rsid w:val="00A82963"/>
     <w:rsid w:val="00A82AD2"/>
     <w:rsid w:val="00A82E38"/>
     <w:rsid w:val="00A83E07"/>
     <w:rsid w:val="00A840B9"/>
     <w:rsid w:val="00A8493A"/>
     <w:rsid w:val="00A84B11"/>
+    <w:rsid w:val="00A84EC2"/>
     <w:rsid w:val="00A85837"/>
     <w:rsid w:val="00A85D21"/>
     <w:rsid w:val="00A8724E"/>
     <w:rsid w:val="00A8754B"/>
     <w:rsid w:val="00A87700"/>
     <w:rsid w:val="00A877A5"/>
+    <w:rsid w:val="00A87B8C"/>
+    <w:rsid w:val="00A9044F"/>
     <w:rsid w:val="00A907B3"/>
     <w:rsid w:val="00A90D25"/>
     <w:rsid w:val="00A90DEC"/>
+    <w:rsid w:val="00A91128"/>
+    <w:rsid w:val="00A9186D"/>
     <w:rsid w:val="00A91B57"/>
     <w:rsid w:val="00A91D76"/>
     <w:rsid w:val="00A922E6"/>
     <w:rsid w:val="00A925A3"/>
     <w:rsid w:val="00A927D4"/>
+    <w:rsid w:val="00A92CFA"/>
     <w:rsid w:val="00A930E6"/>
     <w:rsid w:val="00A93ABD"/>
     <w:rsid w:val="00A94A40"/>
     <w:rsid w:val="00A94B7A"/>
+    <w:rsid w:val="00A9503A"/>
     <w:rsid w:val="00A950E5"/>
     <w:rsid w:val="00A952E6"/>
     <w:rsid w:val="00A954F8"/>
     <w:rsid w:val="00A95709"/>
     <w:rsid w:val="00A95C07"/>
+    <w:rsid w:val="00A9626F"/>
     <w:rsid w:val="00A964F2"/>
     <w:rsid w:val="00A96529"/>
     <w:rsid w:val="00A96AB5"/>
     <w:rsid w:val="00A97046"/>
+    <w:rsid w:val="00A97783"/>
     <w:rsid w:val="00A97BE8"/>
     <w:rsid w:val="00A97D20"/>
     <w:rsid w:val="00AA10EC"/>
     <w:rsid w:val="00AA1120"/>
     <w:rsid w:val="00AA124E"/>
+    <w:rsid w:val="00AA12BF"/>
+    <w:rsid w:val="00AA1676"/>
+    <w:rsid w:val="00AA1E14"/>
+    <w:rsid w:val="00AA1EFF"/>
     <w:rsid w:val="00AA2792"/>
     <w:rsid w:val="00AA293B"/>
     <w:rsid w:val="00AA2956"/>
     <w:rsid w:val="00AA2D21"/>
     <w:rsid w:val="00AA2DFF"/>
     <w:rsid w:val="00AA353B"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA58E6"/>
+    <w:rsid w:val="00AA607C"/>
     <w:rsid w:val="00AA6227"/>
     <w:rsid w:val="00AA6336"/>
     <w:rsid w:val="00AA6384"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AA7705"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB0AED"/>
     <w:rsid w:val="00AB0E4B"/>
     <w:rsid w:val="00AB17A2"/>
     <w:rsid w:val="00AB17C7"/>
+    <w:rsid w:val="00AB199E"/>
     <w:rsid w:val="00AB19F9"/>
     <w:rsid w:val="00AB1D66"/>
     <w:rsid w:val="00AB2286"/>
     <w:rsid w:val="00AB28A7"/>
     <w:rsid w:val="00AB2A07"/>
+    <w:rsid w:val="00AB3375"/>
     <w:rsid w:val="00AB3A31"/>
+    <w:rsid w:val="00AB3BCD"/>
     <w:rsid w:val="00AB3CB4"/>
     <w:rsid w:val="00AB408E"/>
+    <w:rsid w:val="00AB4AE7"/>
+    <w:rsid w:val="00AB4E3C"/>
     <w:rsid w:val="00AB59B0"/>
     <w:rsid w:val="00AB5D78"/>
+    <w:rsid w:val="00AB5D97"/>
     <w:rsid w:val="00AB65F3"/>
+    <w:rsid w:val="00AB66B3"/>
     <w:rsid w:val="00AB67C1"/>
     <w:rsid w:val="00AB68D9"/>
+    <w:rsid w:val="00AB6ABD"/>
+    <w:rsid w:val="00AB6C7A"/>
     <w:rsid w:val="00AB6D7F"/>
     <w:rsid w:val="00AB6FAF"/>
     <w:rsid w:val="00AB7313"/>
     <w:rsid w:val="00AB7626"/>
     <w:rsid w:val="00AB7C4E"/>
     <w:rsid w:val="00AB7E47"/>
     <w:rsid w:val="00AC1064"/>
     <w:rsid w:val="00AC22D7"/>
     <w:rsid w:val="00AC2976"/>
     <w:rsid w:val="00AC29E7"/>
     <w:rsid w:val="00AC2E29"/>
+    <w:rsid w:val="00AC3864"/>
     <w:rsid w:val="00AC3917"/>
     <w:rsid w:val="00AC3E9B"/>
     <w:rsid w:val="00AC3F00"/>
+    <w:rsid w:val="00AC4057"/>
     <w:rsid w:val="00AC41BC"/>
     <w:rsid w:val="00AC4838"/>
     <w:rsid w:val="00AC548C"/>
     <w:rsid w:val="00AC564B"/>
     <w:rsid w:val="00AC595C"/>
     <w:rsid w:val="00AC5A9B"/>
     <w:rsid w:val="00AC666D"/>
     <w:rsid w:val="00AC7503"/>
     <w:rsid w:val="00AC754D"/>
+    <w:rsid w:val="00AC7A65"/>
+    <w:rsid w:val="00AD0CB1"/>
+    <w:rsid w:val="00AD119D"/>
     <w:rsid w:val="00AD131F"/>
     <w:rsid w:val="00AD1323"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD1A0A"/>
+    <w:rsid w:val="00AD1C16"/>
     <w:rsid w:val="00AD2569"/>
     <w:rsid w:val="00AD27F3"/>
+    <w:rsid w:val="00AD28B4"/>
     <w:rsid w:val="00AD2A6B"/>
+    <w:rsid w:val="00AD2C95"/>
     <w:rsid w:val="00AD36C7"/>
     <w:rsid w:val="00AD3999"/>
     <w:rsid w:val="00AD3C79"/>
     <w:rsid w:val="00AD405C"/>
     <w:rsid w:val="00AD4205"/>
     <w:rsid w:val="00AD45AF"/>
     <w:rsid w:val="00AD4751"/>
+    <w:rsid w:val="00AD4F89"/>
     <w:rsid w:val="00AD5192"/>
+    <w:rsid w:val="00AD5465"/>
     <w:rsid w:val="00AD57C0"/>
+    <w:rsid w:val="00AD5915"/>
     <w:rsid w:val="00AD649E"/>
     <w:rsid w:val="00AD6A49"/>
     <w:rsid w:val="00AD7878"/>
     <w:rsid w:val="00AD7C07"/>
     <w:rsid w:val="00AE0B55"/>
     <w:rsid w:val="00AE0F53"/>
     <w:rsid w:val="00AE12F4"/>
     <w:rsid w:val="00AE1378"/>
     <w:rsid w:val="00AE1463"/>
     <w:rsid w:val="00AE1B16"/>
+    <w:rsid w:val="00AE1B7D"/>
     <w:rsid w:val="00AE210F"/>
     <w:rsid w:val="00AE21BE"/>
     <w:rsid w:val="00AE28DA"/>
     <w:rsid w:val="00AE2D7A"/>
+    <w:rsid w:val="00AE2E76"/>
+    <w:rsid w:val="00AE322D"/>
     <w:rsid w:val="00AE3296"/>
+    <w:rsid w:val="00AE3E7C"/>
+    <w:rsid w:val="00AE3F35"/>
     <w:rsid w:val="00AE456E"/>
     <w:rsid w:val="00AE484A"/>
     <w:rsid w:val="00AE487B"/>
+    <w:rsid w:val="00AE5337"/>
     <w:rsid w:val="00AE541F"/>
+    <w:rsid w:val="00AE5929"/>
     <w:rsid w:val="00AE59FA"/>
     <w:rsid w:val="00AE5C53"/>
     <w:rsid w:val="00AE68FB"/>
     <w:rsid w:val="00AE6FF8"/>
+    <w:rsid w:val="00AE73EB"/>
     <w:rsid w:val="00AE7829"/>
+    <w:rsid w:val="00AE7D48"/>
     <w:rsid w:val="00AE7FEF"/>
     <w:rsid w:val="00AF00ED"/>
     <w:rsid w:val="00AF04E7"/>
     <w:rsid w:val="00AF063C"/>
     <w:rsid w:val="00AF0B45"/>
     <w:rsid w:val="00AF1075"/>
     <w:rsid w:val="00AF1556"/>
     <w:rsid w:val="00AF174E"/>
+    <w:rsid w:val="00AF19EC"/>
     <w:rsid w:val="00AF1BDF"/>
     <w:rsid w:val="00AF1EDE"/>
     <w:rsid w:val="00AF4130"/>
+    <w:rsid w:val="00AF43F3"/>
+    <w:rsid w:val="00AF44C4"/>
     <w:rsid w:val="00AF44E7"/>
     <w:rsid w:val="00AF4947"/>
     <w:rsid w:val="00AF521C"/>
+    <w:rsid w:val="00AF5326"/>
     <w:rsid w:val="00AF5643"/>
     <w:rsid w:val="00AF5796"/>
     <w:rsid w:val="00AF593E"/>
+    <w:rsid w:val="00AF5DF2"/>
     <w:rsid w:val="00AF5F77"/>
     <w:rsid w:val="00AF6483"/>
     <w:rsid w:val="00AF6A85"/>
     <w:rsid w:val="00AF6AD5"/>
     <w:rsid w:val="00AF6E83"/>
     <w:rsid w:val="00AF7BFD"/>
     <w:rsid w:val="00AF7C3E"/>
     <w:rsid w:val="00AF7FBC"/>
     <w:rsid w:val="00B00AA4"/>
     <w:rsid w:val="00B027C8"/>
     <w:rsid w:val="00B03425"/>
     <w:rsid w:val="00B039C5"/>
     <w:rsid w:val="00B03ABF"/>
     <w:rsid w:val="00B0444C"/>
     <w:rsid w:val="00B04DF0"/>
     <w:rsid w:val="00B0635B"/>
     <w:rsid w:val="00B0650F"/>
     <w:rsid w:val="00B06527"/>
     <w:rsid w:val="00B0695F"/>
+    <w:rsid w:val="00B06F0F"/>
+    <w:rsid w:val="00B07368"/>
     <w:rsid w:val="00B07DA5"/>
+    <w:rsid w:val="00B10569"/>
     <w:rsid w:val="00B10A34"/>
     <w:rsid w:val="00B10C0A"/>
+    <w:rsid w:val="00B11619"/>
     <w:rsid w:val="00B1167A"/>
+    <w:rsid w:val="00B12042"/>
     <w:rsid w:val="00B12491"/>
     <w:rsid w:val="00B124AC"/>
+    <w:rsid w:val="00B13164"/>
     <w:rsid w:val="00B13255"/>
     <w:rsid w:val="00B13837"/>
+    <w:rsid w:val="00B13925"/>
     <w:rsid w:val="00B13CC4"/>
+    <w:rsid w:val="00B13D80"/>
+    <w:rsid w:val="00B143C8"/>
     <w:rsid w:val="00B14AB1"/>
     <w:rsid w:val="00B15755"/>
     <w:rsid w:val="00B15CE1"/>
     <w:rsid w:val="00B15DB3"/>
     <w:rsid w:val="00B15F50"/>
     <w:rsid w:val="00B16062"/>
+    <w:rsid w:val="00B16073"/>
     <w:rsid w:val="00B16084"/>
     <w:rsid w:val="00B16C0E"/>
     <w:rsid w:val="00B16D30"/>
     <w:rsid w:val="00B16EAB"/>
     <w:rsid w:val="00B17454"/>
     <w:rsid w:val="00B179B2"/>
     <w:rsid w:val="00B17B4B"/>
     <w:rsid w:val="00B203DC"/>
     <w:rsid w:val="00B204E4"/>
     <w:rsid w:val="00B20C59"/>
     <w:rsid w:val="00B21739"/>
     <w:rsid w:val="00B21845"/>
     <w:rsid w:val="00B21E05"/>
     <w:rsid w:val="00B232CD"/>
     <w:rsid w:val="00B23856"/>
     <w:rsid w:val="00B239E2"/>
+    <w:rsid w:val="00B23D4A"/>
     <w:rsid w:val="00B23E7A"/>
     <w:rsid w:val="00B24510"/>
     <w:rsid w:val="00B247F9"/>
     <w:rsid w:val="00B2499B"/>
+    <w:rsid w:val="00B24CBE"/>
     <w:rsid w:val="00B2589A"/>
     <w:rsid w:val="00B263A7"/>
+    <w:rsid w:val="00B26457"/>
     <w:rsid w:val="00B26A86"/>
     <w:rsid w:val="00B26AF5"/>
     <w:rsid w:val="00B26B05"/>
     <w:rsid w:val="00B27140"/>
+    <w:rsid w:val="00B2722F"/>
     <w:rsid w:val="00B27D4D"/>
     <w:rsid w:val="00B3052D"/>
     <w:rsid w:val="00B30B14"/>
     <w:rsid w:val="00B30E54"/>
     <w:rsid w:val="00B3133B"/>
     <w:rsid w:val="00B313B1"/>
+    <w:rsid w:val="00B317F7"/>
+    <w:rsid w:val="00B318A5"/>
+    <w:rsid w:val="00B319ED"/>
     <w:rsid w:val="00B31AC9"/>
     <w:rsid w:val="00B31C59"/>
     <w:rsid w:val="00B31DC6"/>
     <w:rsid w:val="00B3285D"/>
     <w:rsid w:val="00B32900"/>
+    <w:rsid w:val="00B32999"/>
     <w:rsid w:val="00B32E25"/>
+    <w:rsid w:val="00B33650"/>
     <w:rsid w:val="00B33D0F"/>
     <w:rsid w:val="00B33EBB"/>
+    <w:rsid w:val="00B34BF4"/>
     <w:rsid w:val="00B351DB"/>
     <w:rsid w:val="00B359C8"/>
+    <w:rsid w:val="00B36193"/>
     <w:rsid w:val="00B378B2"/>
     <w:rsid w:val="00B378EF"/>
     <w:rsid w:val="00B37E82"/>
+    <w:rsid w:val="00B37E9C"/>
     <w:rsid w:val="00B401E9"/>
     <w:rsid w:val="00B4052B"/>
+    <w:rsid w:val="00B40E4B"/>
     <w:rsid w:val="00B41435"/>
     <w:rsid w:val="00B419ED"/>
     <w:rsid w:val="00B41A57"/>
     <w:rsid w:val="00B4234E"/>
     <w:rsid w:val="00B42385"/>
     <w:rsid w:val="00B4244C"/>
     <w:rsid w:val="00B42777"/>
+    <w:rsid w:val="00B42C2E"/>
     <w:rsid w:val="00B435C7"/>
     <w:rsid w:val="00B43B8A"/>
     <w:rsid w:val="00B44073"/>
     <w:rsid w:val="00B44348"/>
     <w:rsid w:val="00B44479"/>
     <w:rsid w:val="00B454FB"/>
     <w:rsid w:val="00B45705"/>
+    <w:rsid w:val="00B45B6C"/>
     <w:rsid w:val="00B45BD2"/>
     <w:rsid w:val="00B46504"/>
     <w:rsid w:val="00B46E5C"/>
     <w:rsid w:val="00B4751B"/>
     <w:rsid w:val="00B478FC"/>
+    <w:rsid w:val="00B47C50"/>
     <w:rsid w:val="00B50E28"/>
     <w:rsid w:val="00B515C7"/>
     <w:rsid w:val="00B51FE0"/>
     <w:rsid w:val="00B521DD"/>
     <w:rsid w:val="00B5228D"/>
     <w:rsid w:val="00B5232A"/>
     <w:rsid w:val="00B52842"/>
     <w:rsid w:val="00B52958"/>
     <w:rsid w:val="00B531D4"/>
     <w:rsid w:val="00B5326C"/>
     <w:rsid w:val="00B54D77"/>
     <w:rsid w:val="00B54F19"/>
+    <w:rsid w:val="00B55817"/>
     <w:rsid w:val="00B55D0A"/>
     <w:rsid w:val="00B56466"/>
+    <w:rsid w:val="00B56D0B"/>
     <w:rsid w:val="00B57008"/>
     <w:rsid w:val="00B57131"/>
     <w:rsid w:val="00B57757"/>
     <w:rsid w:val="00B57FC0"/>
     <w:rsid w:val="00B60752"/>
+    <w:rsid w:val="00B60BFF"/>
     <w:rsid w:val="00B60C96"/>
     <w:rsid w:val="00B60FBF"/>
     <w:rsid w:val="00B610A4"/>
+    <w:rsid w:val="00B6124C"/>
     <w:rsid w:val="00B618F3"/>
     <w:rsid w:val="00B61DA9"/>
     <w:rsid w:val="00B62285"/>
     <w:rsid w:val="00B62291"/>
     <w:rsid w:val="00B62838"/>
+    <w:rsid w:val="00B62843"/>
     <w:rsid w:val="00B632A3"/>
     <w:rsid w:val="00B63669"/>
+    <w:rsid w:val="00B63D72"/>
     <w:rsid w:val="00B6403A"/>
     <w:rsid w:val="00B64252"/>
     <w:rsid w:val="00B645FE"/>
     <w:rsid w:val="00B64783"/>
+    <w:rsid w:val="00B64B8C"/>
+    <w:rsid w:val="00B64B8F"/>
     <w:rsid w:val="00B64C51"/>
     <w:rsid w:val="00B652D0"/>
     <w:rsid w:val="00B65986"/>
     <w:rsid w:val="00B65FAB"/>
     <w:rsid w:val="00B66E8A"/>
     <w:rsid w:val="00B66F70"/>
     <w:rsid w:val="00B67224"/>
     <w:rsid w:val="00B67296"/>
+    <w:rsid w:val="00B67330"/>
+    <w:rsid w:val="00B70139"/>
     <w:rsid w:val="00B70738"/>
     <w:rsid w:val="00B70A15"/>
+    <w:rsid w:val="00B7111E"/>
     <w:rsid w:val="00B714D1"/>
     <w:rsid w:val="00B71A11"/>
     <w:rsid w:val="00B72281"/>
     <w:rsid w:val="00B726E4"/>
     <w:rsid w:val="00B72C73"/>
     <w:rsid w:val="00B73603"/>
+    <w:rsid w:val="00B73E64"/>
     <w:rsid w:val="00B7428F"/>
     <w:rsid w:val="00B744F5"/>
     <w:rsid w:val="00B74FB0"/>
     <w:rsid w:val="00B759C7"/>
     <w:rsid w:val="00B761A6"/>
+    <w:rsid w:val="00B7709B"/>
     <w:rsid w:val="00B774E2"/>
     <w:rsid w:val="00B77605"/>
+    <w:rsid w:val="00B77665"/>
+    <w:rsid w:val="00B8019E"/>
     <w:rsid w:val="00B8054B"/>
     <w:rsid w:val="00B80646"/>
     <w:rsid w:val="00B8121A"/>
     <w:rsid w:val="00B81D68"/>
     <w:rsid w:val="00B81E50"/>
     <w:rsid w:val="00B81F59"/>
     <w:rsid w:val="00B82228"/>
     <w:rsid w:val="00B82A11"/>
     <w:rsid w:val="00B82D00"/>
     <w:rsid w:val="00B82F1A"/>
     <w:rsid w:val="00B83086"/>
     <w:rsid w:val="00B8319C"/>
     <w:rsid w:val="00B832A4"/>
     <w:rsid w:val="00B83495"/>
     <w:rsid w:val="00B8443B"/>
     <w:rsid w:val="00B85182"/>
+    <w:rsid w:val="00B85370"/>
     <w:rsid w:val="00B85D70"/>
     <w:rsid w:val="00B85F92"/>
     <w:rsid w:val="00B8614F"/>
     <w:rsid w:val="00B8615B"/>
     <w:rsid w:val="00B861AC"/>
     <w:rsid w:val="00B871D6"/>
     <w:rsid w:val="00B87A0C"/>
     <w:rsid w:val="00B90220"/>
+    <w:rsid w:val="00B906E0"/>
     <w:rsid w:val="00B90B33"/>
     <w:rsid w:val="00B90E29"/>
     <w:rsid w:val="00B91066"/>
     <w:rsid w:val="00B916BA"/>
     <w:rsid w:val="00B91A5E"/>
+    <w:rsid w:val="00B921B5"/>
     <w:rsid w:val="00B92203"/>
+    <w:rsid w:val="00B92574"/>
     <w:rsid w:val="00B92812"/>
     <w:rsid w:val="00B92A08"/>
     <w:rsid w:val="00B92A10"/>
     <w:rsid w:val="00B92C83"/>
     <w:rsid w:val="00B93127"/>
+    <w:rsid w:val="00B9330D"/>
+    <w:rsid w:val="00B93353"/>
     <w:rsid w:val="00B9348A"/>
+    <w:rsid w:val="00B941BF"/>
+    <w:rsid w:val="00B9421B"/>
     <w:rsid w:val="00B942F5"/>
     <w:rsid w:val="00B95118"/>
+    <w:rsid w:val="00B954BB"/>
+    <w:rsid w:val="00B956FB"/>
     <w:rsid w:val="00B95AB5"/>
     <w:rsid w:val="00B95D7F"/>
     <w:rsid w:val="00B964D1"/>
+    <w:rsid w:val="00B96724"/>
     <w:rsid w:val="00B9675C"/>
     <w:rsid w:val="00B97777"/>
     <w:rsid w:val="00B97A81"/>
     <w:rsid w:val="00B97B45"/>
+    <w:rsid w:val="00BA0B2F"/>
     <w:rsid w:val="00BA13BA"/>
     <w:rsid w:val="00BA13DF"/>
+    <w:rsid w:val="00BA14AC"/>
     <w:rsid w:val="00BA1C57"/>
     <w:rsid w:val="00BA1C59"/>
+    <w:rsid w:val="00BA1D16"/>
     <w:rsid w:val="00BA1D21"/>
+    <w:rsid w:val="00BA1E66"/>
     <w:rsid w:val="00BA282F"/>
     <w:rsid w:val="00BA29B3"/>
     <w:rsid w:val="00BA2BBB"/>
     <w:rsid w:val="00BA3612"/>
     <w:rsid w:val="00BA3D6B"/>
+    <w:rsid w:val="00BA423A"/>
     <w:rsid w:val="00BA4352"/>
+    <w:rsid w:val="00BA49AB"/>
+    <w:rsid w:val="00BA4A65"/>
     <w:rsid w:val="00BA4F92"/>
     <w:rsid w:val="00BA53E7"/>
+    <w:rsid w:val="00BA5D2A"/>
     <w:rsid w:val="00BA6090"/>
+    <w:rsid w:val="00BA60B6"/>
     <w:rsid w:val="00BA6693"/>
+    <w:rsid w:val="00BA675E"/>
     <w:rsid w:val="00BA6F80"/>
     <w:rsid w:val="00BA71E6"/>
     <w:rsid w:val="00BB006C"/>
+    <w:rsid w:val="00BB00B8"/>
     <w:rsid w:val="00BB0455"/>
     <w:rsid w:val="00BB0D9A"/>
     <w:rsid w:val="00BB19FE"/>
     <w:rsid w:val="00BB27E3"/>
+    <w:rsid w:val="00BB2B31"/>
     <w:rsid w:val="00BB2F32"/>
     <w:rsid w:val="00BB344E"/>
     <w:rsid w:val="00BB34A1"/>
     <w:rsid w:val="00BB4491"/>
     <w:rsid w:val="00BB45EE"/>
+    <w:rsid w:val="00BB4A1E"/>
     <w:rsid w:val="00BB557E"/>
     <w:rsid w:val="00BB5615"/>
+    <w:rsid w:val="00BB5A0F"/>
     <w:rsid w:val="00BB5CF9"/>
+    <w:rsid w:val="00BB628E"/>
     <w:rsid w:val="00BB675F"/>
     <w:rsid w:val="00BB76EE"/>
     <w:rsid w:val="00BB7A28"/>
     <w:rsid w:val="00BB7B61"/>
     <w:rsid w:val="00BC0144"/>
     <w:rsid w:val="00BC03CB"/>
     <w:rsid w:val="00BC03D9"/>
     <w:rsid w:val="00BC0C02"/>
     <w:rsid w:val="00BC0FDD"/>
     <w:rsid w:val="00BC1437"/>
+    <w:rsid w:val="00BC1B44"/>
     <w:rsid w:val="00BC1D7C"/>
     <w:rsid w:val="00BC2247"/>
     <w:rsid w:val="00BC2278"/>
     <w:rsid w:val="00BC22D1"/>
     <w:rsid w:val="00BC2520"/>
     <w:rsid w:val="00BC2858"/>
     <w:rsid w:val="00BC28D5"/>
+    <w:rsid w:val="00BC2993"/>
     <w:rsid w:val="00BC2A4F"/>
     <w:rsid w:val="00BC2B7F"/>
+    <w:rsid w:val="00BC2F16"/>
     <w:rsid w:val="00BC34AF"/>
     <w:rsid w:val="00BC35BF"/>
     <w:rsid w:val="00BC36D7"/>
     <w:rsid w:val="00BC3727"/>
+    <w:rsid w:val="00BC407C"/>
     <w:rsid w:val="00BC5021"/>
     <w:rsid w:val="00BC539F"/>
     <w:rsid w:val="00BC58E2"/>
     <w:rsid w:val="00BC6220"/>
     <w:rsid w:val="00BC63E1"/>
     <w:rsid w:val="00BC6C34"/>
     <w:rsid w:val="00BC7076"/>
     <w:rsid w:val="00BC77BE"/>
     <w:rsid w:val="00BC7893"/>
     <w:rsid w:val="00BC7FBE"/>
     <w:rsid w:val="00BD0092"/>
     <w:rsid w:val="00BD033A"/>
     <w:rsid w:val="00BD0AC7"/>
     <w:rsid w:val="00BD11F4"/>
     <w:rsid w:val="00BD1350"/>
     <w:rsid w:val="00BD161A"/>
     <w:rsid w:val="00BD18A1"/>
     <w:rsid w:val="00BD18DD"/>
     <w:rsid w:val="00BD1F21"/>
     <w:rsid w:val="00BD2898"/>
     <w:rsid w:val="00BD2A05"/>
     <w:rsid w:val="00BD2D40"/>
     <w:rsid w:val="00BD2DB3"/>
+    <w:rsid w:val="00BD3226"/>
+    <w:rsid w:val="00BD4B6F"/>
+    <w:rsid w:val="00BD4D68"/>
     <w:rsid w:val="00BD5448"/>
     <w:rsid w:val="00BD5ED5"/>
     <w:rsid w:val="00BD6C94"/>
     <w:rsid w:val="00BD6DF9"/>
     <w:rsid w:val="00BE0003"/>
     <w:rsid w:val="00BE01C4"/>
     <w:rsid w:val="00BE02ED"/>
+    <w:rsid w:val="00BE0452"/>
     <w:rsid w:val="00BE09F4"/>
+    <w:rsid w:val="00BE0B4D"/>
     <w:rsid w:val="00BE1028"/>
     <w:rsid w:val="00BE125A"/>
     <w:rsid w:val="00BE15E4"/>
     <w:rsid w:val="00BE1777"/>
     <w:rsid w:val="00BE1787"/>
+    <w:rsid w:val="00BE2024"/>
     <w:rsid w:val="00BE253B"/>
+    <w:rsid w:val="00BE29CE"/>
     <w:rsid w:val="00BE3027"/>
+    <w:rsid w:val="00BE4BB3"/>
     <w:rsid w:val="00BE4DC7"/>
+    <w:rsid w:val="00BE4EEE"/>
     <w:rsid w:val="00BE549E"/>
     <w:rsid w:val="00BE57C5"/>
     <w:rsid w:val="00BE59D4"/>
     <w:rsid w:val="00BE5E7B"/>
     <w:rsid w:val="00BE5F3C"/>
     <w:rsid w:val="00BE6FBC"/>
+    <w:rsid w:val="00BE6FE9"/>
     <w:rsid w:val="00BE7965"/>
     <w:rsid w:val="00BF0828"/>
     <w:rsid w:val="00BF0942"/>
     <w:rsid w:val="00BF0B10"/>
     <w:rsid w:val="00BF1B79"/>
     <w:rsid w:val="00BF1B81"/>
     <w:rsid w:val="00BF1D90"/>
     <w:rsid w:val="00BF2689"/>
     <w:rsid w:val="00BF285B"/>
+    <w:rsid w:val="00BF2C1C"/>
     <w:rsid w:val="00BF2C48"/>
     <w:rsid w:val="00BF2EF5"/>
     <w:rsid w:val="00BF3260"/>
+    <w:rsid w:val="00BF38B8"/>
     <w:rsid w:val="00BF3E5B"/>
     <w:rsid w:val="00BF4538"/>
+    <w:rsid w:val="00BF4651"/>
     <w:rsid w:val="00BF4AB0"/>
+    <w:rsid w:val="00BF5D3B"/>
     <w:rsid w:val="00BF631A"/>
     <w:rsid w:val="00BF672F"/>
+    <w:rsid w:val="00BF67C2"/>
+    <w:rsid w:val="00BF6AE8"/>
+    <w:rsid w:val="00BF6CB5"/>
     <w:rsid w:val="00BF7D63"/>
     <w:rsid w:val="00C01B91"/>
     <w:rsid w:val="00C01C59"/>
     <w:rsid w:val="00C02134"/>
+    <w:rsid w:val="00C022A8"/>
     <w:rsid w:val="00C02A34"/>
     <w:rsid w:val="00C02BA5"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C04966"/>
     <w:rsid w:val="00C04BE3"/>
     <w:rsid w:val="00C0514E"/>
     <w:rsid w:val="00C05307"/>
     <w:rsid w:val="00C05647"/>
+    <w:rsid w:val="00C058A1"/>
     <w:rsid w:val="00C05B4A"/>
+    <w:rsid w:val="00C064F0"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06B2D"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C07547"/>
     <w:rsid w:val="00C078C3"/>
     <w:rsid w:val="00C0794D"/>
     <w:rsid w:val="00C07D8C"/>
+    <w:rsid w:val="00C07FF3"/>
     <w:rsid w:val="00C100A9"/>
     <w:rsid w:val="00C116B6"/>
     <w:rsid w:val="00C11B77"/>
+    <w:rsid w:val="00C12073"/>
+    <w:rsid w:val="00C120DC"/>
+    <w:rsid w:val="00C12541"/>
     <w:rsid w:val="00C12564"/>
     <w:rsid w:val="00C1277A"/>
+    <w:rsid w:val="00C12A75"/>
+    <w:rsid w:val="00C133FB"/>
     <w:rsid w:val="00C134DA"/>
     <w:rsid w:val="00C137A4"/>
+    <w:rsid w:val="00C138B1"/>
     <w:rsid w:val="00C13A44"/>
+    <w:rsid w:val="00C13B37"/>
     <w:rsid w:val="00C142D4"/>
     <w:rsid w:val="00C1471D"/>
     <w:rsid w:val="00C15BFA"/>
+    <w:rsid w:val="00C15E7E"/>
+    <w:rsid w:val="00C161C2"/>
     <w:rsid w:val="00C1663E"/>
     <w:rsid w:val="00C170C7"/>
     <w:rsid w:val="00C17201"/>
     <w:rsid w:val="00C20B49"/>
     <w:rsid w:val="00C22076"/>
     <w:rsid w:val="00C221FE"/>
     <w:rsid w:val="00C2248B"/>
     <w:rsid w:val="00C2279C"/>
     <w:rsid w:val="00C227F5"/>
+    <w:rsid w:val="00C22A8F"/>
     <w:rsid w:val="00C22F84"/>
     <w:rsid w:val="00C2378D"/>
     <w:rsid w:val="00C23E0C"/>
     <w:rsid w:val="00C23EBE"/>
     <w:rsid w:val="00C23FC4"/>
     <w:rsid w:val="00C24F18"/>
     <w:rsid w:val="00C26391"/>
     <w:rsid w:val="00C26519"/>
     <w:rsid w:val="00C2652B"/>
     <w:rsid w:val="00C2694B"/>
     <w:rsid w:val="00C26C8C"/>
     <w:rsid w:val="00C26F91"/>
     <w:rsid w:val="00C27109"/>
+    <w:rsid w:val="00C27235"/>
+    <w:rsid w:val="00C272F3"/>
     <w:rsid w:val="00C27341"/>
+    <w:rsid w:val="00C3048C"/>
     <w:rsid w:val="00C307FD"/>
     <w:rsid w:val="00C30D3B"/>
     <w:rsid w:val="00C30F1D"/>
     <w:rsid w:val="00C3122E"/>
+    <w:rsid w:val="00C31366"/>
+    <w:rsid w:val="00C31BD2"/>
     <w:rsid w:val="00C31CB6"/>
     <w:rsid w:val="00C31EA4"/>
     <w:rsid w:val="00C32279"/>
+    <w:rsid w:val="00C327E0"/>
     <w:rsid w:val="00C327E7"/>
     <w:rsid w:val="00C3287B"/>
     <w:rsid w:val="00C332CD"/>
     <w:rsid w:val="00C33420"/>
+    <w:rsid w:val="00C33734"/>
     <w:rsid w:val="00C33FCD"/>
+    <w:rsid w:val="00C34C6D"/>
     <w:rsid w:val="00C34E1F"/>
     <w:rsid w:val="00C3551E"/>
     <w:rsid w:val="00C357D4"/>
     <w:rsid w:val="00C36822"/>
+    <w:rsid w:val="00C36874"/>
     <w:rsid w:val="00C36C3A"/>
     <w:rsid w:val="00C371E3"/>
     <w:rsid w:val="00C4009B"/>
     <w:rsid w:val="00C40210"/>
     <w:rsid w:val="00C403A4"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C40D10"/>
     <w:rsid w:val="00C410ED"/>
+    <w:rsid w:val="00C41B23"/>
     <w:rsid w:val="00C42B95"/>
+    <w:rsid w:val="00C432E8"/>
+    <w:rsid w:val="00C43765"/>
     <w:rsid w:val="00C43B6E"/>
     <w:rsid w:val="00C44094"/>
+    <w:rsid w:val="00C45200"/>
     <w:rsid w:val="00C4523D"/>
     <w:rsid w:val="00C45952"/>
     <w:rsid w:val="00C45CAE"/>
+    <w:rsid w:val="00C45DF3"/>
     <w:rsid w:val="00C45F12"/>
     <w:rsid w:val="00C46F15"/>
     <w:rsid w:val="00C47096"/>
     <w:rsid w:val="00C47609"/>
     <w:rsid w:val="00C4789E"/>
     <w:rsid w:val="00C47A09"/>
     <w:rsid w:val="00C50294"/>
     <w:rsid w:val="00C508BB"/>
+    <w:rsid w:val="00C50DC6"/>
     <w:rsid w:val="00C50FB9"/>
     <w:rsid w:val="00C5196C"/>
     <w:rsid w:val="00C51F5F"/>
     <w:rsid w:val="00C5223E"/>
     <w:rsid w:val="00C52387"/>
+    <w:rsid w:val="00C52558"/>
     <w:rsid w:val="00C52CEA"/>
     <w:rsid w:val="00C53991"/>
     <w:rsid w:val="00C53AAC"/>
+    <w:rsid w:val="00C53C50"/>
     <w:rsid w:val="00C5411A"/>
     <w:rsid w:val="00C5429B"/>
+    <w:rsid w:val="00C5430A"/>
     <w:rsid w:val="00C54388"/>
     <w:rsid w:val="00C56146"/>
     <w:rsid w:val="00C56545"/>
+    <w:rsid w:val="00C5680E"/>
+    <w:rsid w:val="00C56927"/>
     <w:rsid w:val="00C56C14"/>
     <w:rsid w:val="00C56C91"/>
     <w:rsid w:val="00C57CA5"/>
     <w:rsid w:val="00C57FB5"/>
+    <w:rsid w:val="00C6024E"/>
     <w:rsid w:val="00C6096C"/>
     <w:rsid w:val="00C6158A"/>
     <w:rsid w:val="00C6195C"/>
     <w:rsid w:val="00C61FAB"/>
     <w:rsid w:val="00C628A2"/>
+    <w:rsid w:val="00C62D74"/>
     <w:rsid w:val="00C63299"/>
     <w:rsid w:val="00C6346B"/>
+    <w:rsid w:val="00C63730"/>
     <w:rsid w:val="00C63B98"/>
     <w:rsid w:val="00C63BF6"/>
     <w:rsid w:val="00C63FFB"/>
     <w:rsid w:val="00C64693"/>
     <w:rsid w:val="00C6489B"/>
     <w:rsid w:val="00C64B48"/>
     <w:rsid w:val="00C651B9"/>
+    <w:rsid w:val="00C655D3"/>
+    <w:rsid w:val="00C65878"/>
     <w:rsid w:val="00C65E26"/>
+    <w:rsid w:val="00C669EF"/>
     <w:rsid w:val="00C66E8A"/>
+    <w:rsid w:val="00C67013"/>
     <w:rsid w:val="00C6714E"/>
+    <w:rsid w:val="00C676C5"/>
     <w:rsid w:val="00C67E08"/>
     <w:rsid w:val="00C70617"/>
     <w:rsid w:val="00C713B9"/>
+    <w:rsid w:val="00C71487"/>
+    <w:rsid w:val="00C71887"/>
     <w:rsid w:val="00C71E69"/>
     <w:rsid w:val="00C71F04"/>
+    <w:rsid w:val="00C71F93"/>
     <w:rsid w:val="00C722B5"/>
+    <w:rsid w:val="00C727F7"/>
+    <w:rsid w:val="00C72E95"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C7341F"/>
     <w:rsid w:val="00C735F2"/>
     <w:rsid w:val="00C74052"/>
     <w:rsid w:val="00C74330"/>
+    <w:rsid w:val="00C7434B"/>
     <w:rsid w:val="00C749D0"/>
     <w:rsid w:val="00C75FFF"/>
+    <w:rsid w:val="00C76326"/>
+    <w:rsid w:val="00C7691C"/>
     <w:rsid w:val="00C76EEC"/>
     <w:rsid w:val="00C77A6F"/>
     <w:rsid w:val="00C804B4"/>
     <w:rsid w:val="00C80593"/>
+    <w:rsid w:val="00C80704"/>
+    <w:rsid w:val="00C809B0"/>
     <w:rsid w:val="00C80B26"/>
     <w:rsid w:val="00C80CBC"/>
     <w:rsid w:val="00C8104E"/>
+    <w:rsid w:val="00C81661"/>
+    <w:rsid w:val="00C8170C"/>
     <w:rsid w:val="00C81816"/>
     <w:rsid w:val="00C818B1"/>
+    <w:rsid w:val="00C82159"/>
     <w:rsid w:val="00C825DF"/>
     <w:rsid w:val="00C828DB"/>
     <w:rsid w:val="00C82C40"/>
     <w:rsid w:val="00C82FED"/>
     <w:rsid w:val="00C8397A"/>
     <w:rsid w:val="00C84433"/>
+    <w:rsid w:val="00C84FFC"/>
     <w:rsid w:val="00C85316"/>
     <w:rsid w:val="00C854EE"/>
     <w:rsid w:val="00C856CC"/>
     <w:rsid w:val="00C85967"/>
+    <w:rsid w:val="00C86210"/>
     <w:rsid w:val="00C862F3"/>
+    <w:rsid w:val="00C86505"/>
     <w:rsid w:val="00C86677"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C8777C"/>
     <w:rsid w:val="00C87C15"/>
+    <w:rsid w:val="00C90111"/>
     <w:rsid w:val="00C9021D"/>
     <w:rsid w:val="00C903A5"/>
     <w:rsid w:val="00C904D4"/>
+    <w:rsid w:val="00C90760"/>
     <w:rsid w:val="00C90764"/>
     <w:rsid w:val="00C912F7"/>
+    <w:rsid w:val="00C91337"/>
     <w:rsid w:val="00C91776"/>
     <w:rsid w:val="00C91AB3"/>
     <w:rsid w:val="00C91FFF"/>
     <w:rsid w:val="00C923C4"/>
     <w:rsid w:val="00C92509"/>
     <w:rsid w:val="00C92532"/>
     <w:rsid w:val="00C92558"/>
     <w:rsid w:val="00C92C32"/>
+    <w:rsid w:val="00C92FFD"/>
     <w:rsid w:val="00C93E98"/>
     <w:rsid w:val="00C93FEE"/>
     <w:rsid w:val="00C94514"/>
     <w:rsid w:val="00C948B9"/>
+    <w:rsid w:val="00C95413"/>
     <w:rsid w:val="00C95468"/>
     <w:rsid w:val="00C9549F"/>
     <w:rsid w:val="00C962C2"/>
+    <w:rsid w:val="00C96642"/>
     <w:rsid w:val="00C97B7C"/>
     <w:rsid w:val="00CA0936"/>
+    <w:rsid w:val="00CA098F"/>
     <w:rsid w:val="00CA0ADC"/>
     <w:rsid w:val="00CA106F"/>
+    <w:rsid w:val="00CA1C00"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA3DBC"/>
+    <w:rsid w:val="00CA41A1"/>
     <w:rsid w:val="00CA4465"/>
     <w:rsid w:val="00CA56BE"/>
     <w:rsid w:val="00CA5829"/>
     <w:rsid w:val="00CA5A4A"/>
+    <w:rsid w:val="00CA62D1"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA675B"/>
     <w:rsid w:val="00CA68C5"/>
     <w:rsid w:val="00CA7356"/>
     <w:rsid w:val="00CA7739"/>
     <w:rsid w:val="00CB1510"/>
     <w:rsid w:val="00CB1700"/>
+    <w:rsid w:val="00CB1721"/>
     <w:rsid w:val="00CB2411"/>
+    <w:rsid w:val="00CB2579"/>
+    <w:rsid w:val="00CB263F"/>
     <w:rsid w:val="00CB36DE"/>
+    <w:rsid w:val="00CB410A"/>
     <w:rsid w:val="00CB468A"/>
     <w:rsid w:val="00CB5633"/>
     <w:rsid w:val="00CB5C78"/>
     <w:rsid w:val="00CB5D52"/>
     <w:rsid w:val="00CB6221"/>
     <w:rsid w:val="00CB6C3F"/>
+    <w:rsid w:val="00CB7077"/>
     <w:rsid w:val="00CB78FA"/>
     <w:rsid w:val="00CB7C2C"/>
     <w:rsid w:val="00CB7ED6"/>
     <w:rsid w:val="00CC15CC"/>
     <w:rsid w:val="00CC17BF"/>
+    <w:rsid w:val="00CC17FA"/>
     <w:rsid w:val="00CC1DAA"/>
     <w:rsid w:val="00CC1E74"/>
+    <w:rsid w:val="00CC1F0E"/>
+    <w:rsid w:val="00CC2286"/>
     <w:rsid w:val="00CC2408"/>
+    <w:rsid w:val="00CC261B"/>
     <w:rsid w:val="00CC29A2"/>
+    <w:rsid w:val="00CC2B2D"/>
     <w:rsid w:val="00CC3E51"/>
     <w:rsid w:val="00CC4714"/>
     <w:rsid w:val="00CC48F9"/>
     <w:rsid w:val="00CC4DDE"/>
+    <w:rsid w:val="00CC51E1"/>
     <w:rsid w:val="00CC52A1"/>
     <w:rsid w:val="00CC5321"/>
     <w:rsid w:val="00CC53D0"/>
     <w:rsid w:val="00CC5710"/>
+    <w:rsid w:val="00CC6823"/>
     <w:rsid w:val="00CC6E82"/>
+    <w:rsid w:val="00CC7176"/>
     <w:rsid w:val="00CC717C"/>
     <w:rsid w:val="00CC7266"/>
+    <w:rsid w:val="00CC75EC"/>
+    <w:rsid w:val="00CC7E7D"/>
     <w:rsid w:val="00CD05E2"/>
     <w:rsid w:val="00CD0B81"/>
+    <w:rsid w:val="00CD0FA4"/>
     <w:rsid w:val="00CD138F"/>
     <w:rsid w:val="00CD14A9"/>
     <w:rsid w:val="00CD1639"/>
     <w:rsid w:val="00CD1CDA"/>
     <w:rsid w:val="00CD1EAB"/>
+    <w:rsid w:val="00CD1F9E"/>
     <w:rsid w:val="00CD2AD0"/>
+    <w:rsid w:val="00CD2B1D"/>
     <w:rsid w:val="00CD2F05"/>
+    <w:rsid w:val="00CD2F7A"/>
     <w:rsid w:val="00CD3321"/>
     <w:rsid w:val="00CD3EA3"/>
     <w:rsid w:val="00CD41E7"/>
+    <w:rsid w:val="00CD469D"/>
     <w:rsid w:val="00CD46EB"/>
     <w:rsid w:val="00CD549F"/>
     <w:rsid w:val="00CD57D5"/>
     <w:rsid w:val="00CD5B57"/>
+    <w:rsid w:val="00CD6F63"/>
     <w:rsid w:val="00CD735A"/>
     <w:rsid w:val="00CE00CD"/>
     <w:rsid w:val="00CE094A"/>
     <w:rsid w:val="00CE0D5E"/>
     <w:rsid w:val="00CE204A"/>
     <w:rsid w:val="00CE2CE4"/>
     <w:rsid w:val="00CE3323"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE4415"/>
     <w:rsid w:val="00CE46CB"/>
     <w:rsid w:val="00CE60BD"/>
     <w:rsid w:val="00CE707D"/>
+    <w:rsid w:val="00CE7A7E"/>
     <w:rsid w:val="00CE7BDD"/>
     <w:rsid w:val="00CF017B"/>
+    <w:rsid w:val="00CF067C"/>
     <w:rsid w:val="00CF074A"/>
     <w:rsid w:val="00CF11CC"/>
     <w:rsid w:val="00CF18F4"/>
+    <w:rsid w:val="00CF1A1B"/>
+    <w:rsid w:val="00CF1BE3"/>
+    <w:rsid w:val="00CF36CD"/>
     <w:rsid w:val="00CF3E8F"/>
     <w:rsid w:val="00CF414A"/>
     <w:rsid w:val="00CF43B1"/>
     <w:rsid w:val="00CF43C0"/>
     <w:rsid w:val="00CF4E6E"/>
     <w:rsid w:val="00CF4FAF"/>
     <w:rsid w:val="00CF532E"/>
     <w:rsid w:val="00CF5898"/>
     <w:rsid w:val="00CF5C12"/>
     <w:rsid w:val="00CF5CFB"/>
     <w:rsid w:val="00CF6547"/>
     <w:rsid w:val="00CF6953"/>
     <w:rsid w:val="00CF69C2"/>
+    <w:rsid w:val="00CF6BE4"/>
+    <w:rsid w:val="00CF7A9D"/>
     <w:rsid w:val="00CF7D2C"/>
+    <w:rsid w:val="00D00171"/>
     <w:rsid w:val="00D00366"/>
     <w:rsid w:val="00D00904"/>
     <w:rsid w:val="00D009EF"/>
+    <w:rsid w:val="00D00D41"/>
     <w:rsid w:val="00D01563"/>
     <w:rsid w:val="00D02239"/>
     <w:rsid w:val="00D02AE1"/>
     <w:rsid w:val="00D03396"/>
     <w:rsid w:val="00D03C99"/>
+    <w:rsid w:val="00D03CC1"/>
     <w:rsid w:val="00D03E13"/>
     <w:rsid w:val="00D040AB"/>
     <w:rsid w:val="00D0480D"/>
+    <w:rsid w:val="00D04C1E"/>
     <w:rsid w:val="00D050EA"/>
     <w:rsid w:val="00D05828"/>
     <w:rsid w:val="00D05B5C"/>
     <w:rsid w:val="00D06205"/>
     <w:rsid w:val="00D06E6A"/>
     <w:rsid w:val="00D0707E"/>
     <w:rsid w:val="00D07087"/>
+    <w:rsid w:val="00D07279"/>
     <w:rsid w:val="00D07697"/>
     <w:rsid w:val="00D078DD"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D07947"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D10440"/>
+    <w:rsid w:val="00D1061D"/>
+    <w:rsid w:val="00D10650"/>
+    <w:rsid w:val="00D10AA8"/>
     <w:rsid w:val="00D11805"/>
     <w:rsid w:val="00D118F0"/>
     <w:rsid w:val="00D11B50"/>
     <w:rsid w:val="00D125B8"/>
     <w:rsid w:val="00D12A1B"/>
     <w:rsid w:val="00D12E05"/>
     <w:rsid w:val="00D12FCD"/>
     <w:rsid w:val="00D135B2"/>
     <w:rsid w:val="00D13F79"/>
     <w:rsid w:val="00D14589"/>
     <w:rsid w:val="00D145FA"/>
     <w:rsid w:val="00D150CC"/>
+    <w:rsid w:val="00D15A3C"/>
     <w:rsid w:val="00D15F16"/>
     <w:rsid w:val="00D16AD3"/>
+    <w:rsid w:val="00D16DD0"/>
     <w:rsid w:val="00D17209"/>
     <w:rsid w:val="00D200C0"/>
     <w:rsid w:val="00D20489"/>
     <w:rsid w:val="00D20569"/>
+    <w:rsid w:val="00D20755"/>
     <w:rsid w:val="00D20792"/>
     <w:rsid w:val="00D20887"/>
     <w:rsid w:val="00D20AF2"/>
     <w:rsid w:val="00D20C2F"/>
     <w:rsid w:val="00D213DD"/>
     <w:rsid w:val="00D21587"/>
     <w:rsid w:val="00D215BB"/>
     <w:rsid w:val="00D21D02"/>
     <w:rsid w:val="00D2265C"/>
+    <w:rsid w:val="00D22936"/>
+    <w:rsid w:val="00D22DE8"/>
     <w:rsid w:val="00D23C01"/>
     <w:rsid w:val="00D23CAB"/>
     <w:rsid w:val="00D24882"/>
     <w:rsid w:val="00D2548C"/>
     <w:rsid w:val="00D25A03"/>
+    <w:rsid w:val="00D25AD5"/>
     <w:rsid w:val="00D25B66"/>
     <w:rsid w:val="00D25B76"/>
     <w:rsid w:val="00D26237"/>
     <w:rsid w:val="00D27339"/>
+    <w:rsid w:val="00D27450"/>
+    <w:rsid w:val="00D27604"/>
     <w:rsid w:val="00D27717"/>
     <w:rsid w:val="00D27756"/>
     <w:rsid w:val="00D277AD"/>
     <w:rsid w:val="00D30511"/>
     <w:rsid w:val="00D3064E"/>
+    <w:rsid w:val="00D30950"/>
+    <w:rsid w:val="00D315CC"/>
     <w:rsid w:val="00D31834"/>
+    <w:rsid w:val="00D31918"/>
     <w:rsid w:val="00D31DD4"/>
     <w:rsid w:val="00D3221D"/>
     <w:rsid w:val="00D32312"/>
     <w:rsid w:val="00D3294D"/>
     <w:rsid w:val="00D32F16"/>
     <w:rsid w:val="00D32F36"/>
     <w:rsid w:val="00D340D3"/>
     <w:rsid w:val="00D34990"/>
     <w:rsid w:val="00D35652"/>
+    <w:rsid w:val="00D35B56"/>
+    <w:rsid w:val="00D35E6B"/>
     <w:rsid w:val="00D365F1"/>
+    <w:rsid w:val="00D36773"/>
     <w:rsid w:val="00D3690C"/>
     <w:rsid w:val="00D36B14"/>
     <w:rsid w:val="00D373BA"/>
     <w:rsid w:val="00D3757F"/>
+    <w:rsid w:val="00D37718"/>
     <w:rsid w:val="00D40436"/>
     <w:rsid w:val="00D4084B"/>
+    <w:rsid w:val="00D40D0C"/>
     <w:rsid w:val="00D40E38"/>
     <w:rsid w:val="00D40ECF"/>
+    <w:rsid w:val="00D40F88"/>
     <w:rsid w:val="00D40FE6"/>
     <w:rsid w:val="00D4120C"/>
     <w:rsid w:val="00D417C0"/>
     <w:rsid w:val="00D41A68"/>
     <w:rsid w:val="00D41EE2"/>
     <w:rsid w:val="00D42129"/>
     <w:rsid w:val="00D42189"/>
+    <w:rsid w:val="00D42548"/>
     <w:rsid w:val="00D42700"/>
     <w:rsid w:val="00D42728"/>
     <w:rsid w:val="00D42768"/>
+    <w:rsid w:val="00D427B8"/>
     <w:rsid w:val="00D42AAC"/>
     <w:rsid w:val="00D42D3E"/>
     <w:rsid w:val="00D43291"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D43E26"/>
     <w:rsid w:val="00D43F22"/>
     <w:rsid w:val="00D4442C"/>
+    <w:rsid w:val="00D44A6B"/>
+    <w:rsid w:val="00D44EB2"/>
     <w:rsid w:val="00D459AE"/>
     <w:rsid w:val="00D45E9F"/>
     <w:rsid w:val="00D46129"/>
     <w:rsid w:val="00D462E8"/>
     <w:rsid w:val="00D46320"/>
     <w:rsid w:val="00D467B8"/>
     <w:rsid w:val="00D4694B"/>
     <w:rsid w:val="00D46B45"/>
     <w:rsid w:val="00D46B75"/>
+    <w:rsid w:val="00D47D5E"/>
     <w:rsid w:val="00D47F83"/>
     <w:rsid w:val="00D51296"/>
     <w:rsid w:val="00D512CD"/>
     <w:rsid w:val="00D5130D"/>
+    <w:rsid w:val="00D51466"/>
     <w:rsid w:val="00D51B5C"/>
+    <w:rsid w:val="00D520A7"/>
     <w:rsid w:val="00D5211A"/>
     <w:rsid w:val="00D52680"/>
     <w:rsid w:val="00D527C6"/>
+    <w:rsid w:val="00D534E4"/>
     <w:rsid w:val="00D5360F"/>
+    <w:rsid w:val="00D5449F"/>
     <w:rsid w:val="00D546FE"/>
     <w:rsid w:val="00D548C1"/>
+    <w:rsid w:val="00D5494D"/>
     <w:rsid w:val="00D55210"/>
     <w:rsid w:val="00D55765"/>
     <w:rsid w:val="00D5592A"/>
     <w:rsid w:val="00D55A2F"/>
     <w:rsid w:val="00D55CF1"/>
     <w:rsid w:val="00D56149"/>
+    <w:rsid w:val="00D5618A"/>
+    <w:rsid w:val="00D56BE1"/>
     <w:rsid w:val="00D56E67"/>
+    <w:rsid w:val="00D56FA6"/>
     <w:rsid w:val="00D57707"/>
     <w:rsid w:val="00D60293"/>
     <w:rsid w:val="00D606DA"/>
     <w:rsid w:val="00D60B35"/>
     <w:rsid w:val="00D60F00"/>
     <w:rsid w:val="00D61312"/>
     <w:rsid w:val="00D6188D"/>
     <w:rsid w:val="00D61905"/>
+    <w:rsid w:val="00D61BF5"/>
     <w:rsid w:val="00D624A1"/>
     <w:rsid w:val="00D6282C"/>
+    <w:rsid w:val="00D62A0C"/>
     <w:rsid w:val="00D63038"/>
     <w:rsid w:val="00D631A2"/>
     <w:rsid w:val="00D632D6"/>
     <w:rsid w:val="00D633C2"/>
     <w:rsid w:val="00D63C84"/>
     <w:rsid w:val="00D641B8"/>
+    <w:rsid w:val="00D6440F"/>
     <w:rsid w:val="00D649E3"/>
+    <w:rsid w:val="00D64E83"/>
     <w:rsid w:val="00D65051"/>
+    <w:rsid w:val="00D6538E"/>
     <w:rsid w:val="00D65891"/>
     <w:rsid w:val="00D66163"/>
     <w:rsid w:val="00D66C49"/>
     <w:rsid w:val="00D671ED"/>
     <w:rsid w:val="00D67659"/>
     <w:rsid w:val="00D7035A"/>
     <w:rsid w:val="00D70FE9"/>
+    <w:rsid w:val="00D71379"/>
     <w:rsid w:val="00D71803"/>
     <w:rsid w:val="00D71FBC"/>
     <w:rsid w:val="00D722FC"/>
     <w:rsid w:val="00D725D1"/>
     <w:rsid w:val="00D72F2B"/>
     <w:rsid w:val="00D73578"/>
+    <w:rsid w:val="00D73CBE"/>
     <w:rsid w:val="00D73E65"/>
     <w:rsid w:val="00D74D31"/>
     <w:rsid w:val="00D750A9"/>
+    <w:rsid w:val="00D7571A"/>
     <w:rsid w:val="00D757DA"/>
+    <w:rsid w:val="00D75856"/>
+    <w:rsid w:val="00D75B96"/>
     <w:rsid w:val="00D75BC7"/>
     <w:rsid w:val="00D75D91"/>
     <w:rsid w:val="00D75E0E"/>
+    <w:rsid w:val="00D7618F"/>
     <w:rsid w:val="00D76DA2"/>
+    <w:rsid w:val="00D771DF"/>
     <w:rsid w:val="00D810BC"/>
     <w:rsid w:val="00D814F3"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D81E45"/>
     <w:rsid w:val="00D81E80"/>
     <w:rsid w:val="00D82A19"/>
     <w:rsid w:val="00D82C46"/>
+    <w:rsid w:val="00D82FEF"/>
     <w:rsid w:val="00D831E8"/>
     <w:rsid w:val="00D83634"/>
     <w:rsid w:val="00D83DB7"/>
     <w:rsid w:val="00D83F47"/>
     <w:rsid w:val="00D84B63"/>
     <w:rsid w:val="00D84FC5"/>
     <w:rsid w:val="00D857A9"/>
     <w:rsid w:val="00D85C9D"/>
+    <w:rsid w:val="00D85E75"/>
+    <w:rsid w:val="00D85FAE"/>
+    <w:rsid w:val="00D86B2E"/>
+    <w:rsid w:val="00D86B64"/>
+    <w:rsid w:val="00D86F0B"/>
     <w:rsid w:val="00D87A9A"/>
     <w:rsid w:val="00D87B7D"/>
     <w:rsid w:val="00D90B0D"/>
     <w:rsid w:val="00D91F95"/>
     <w:rsid w:val="00D92A45"/>
     <w:rsid w:val="00D93E7B"/>
     <w:rsid w:val="00D94711"/>
     <w:rsid w:val="00D947F3"/>
     <w:rsid w:val="00D94857"/>
     <w:rsid w:val="00D96312"/>
     <w:rsid w:val="00D96825"/>
     <w:rsid w:val="00D96D9F"/>
     <w:rsid w:val="00D97863"/>
     <w:rsid w:val="00D97A44"/>
     <w:rsid w:val="00D97C66"/>
     <w:rsid w:val="00D97F27"/>
     <w:rsid w:val="00DA0D54"/>
     <w:rsid w:val="00DA1130"/>
     <w:rsid w:val="00DA1A36"/>
+    <w:rsid w:val="00DA1CB6"/>
     <w:rsid w:val="00DA2145"/>
     <w:rsid w:val="00DA282A"/>
     <w:rsid w:val="00DA2AD9"/>
     <w:rsid w:val="00DA2BFA"/>
+    <w:rsid w:val="00DA3B91"/>
     <w:rsid w:val="00DA3FAD"/>
     <w:rsid w:val="00DA4176"/>
     <w:rsid w:val="00DA458E"/>
     <w:rsid w:val="00DA4B18"/>
     <w:rsid w:val="00DA50FA"/>
+    <w:rsid w:val="00DA57EA"/>
     <w:rsid w:val="00DA5C4C"/>
     <w:rsid w:val="00DA5DD6"/>
     <w:rsid w:val="00DA670D"/>
     <w:rsid w:val="00DA6F2D"/>
     <w:rsid w:val="00DA797E"/>
     <w:rsid w:val="00DB0EB2"/>
     <w:rsid w:val="00DB11B2"/>
     <w:rsid w:val="00DB16FB"/>
+    <w:rsid w:val="00DB1902"/>
     <w:rsid w:val="00DB22A1"/>
+    <w:rsid w:val="00DB296A"/>
     <w:rsid w:val="00DB2B0C"/>
     <w:rsid w:val="00DB2DD4"/>
     <w:rsid w:val="00DB2FB3"/>
     <w:rsid w:val="00DB359E"/>
     <w:rsid w:val="00DB3905"/>
     <w:rsid w:val="00DB3946"/>
+    <w:rsid w:val="00DB39A8"/>
     <w:rsid w:val="00DB3A42"/>
     <w:rsid w:val="00DB3C38"/>
     <w:rsid w:val="00DB4FF3"/>
     <w:rsid w:val="00DB5EDD"/>
     <w:rsid w:val="00DB65C8"/>
     <w:rsid w:val="00DB6D18"/>
     <w:rsid w:val="00DB7025"/>
     <w:rsid w:val="00DB759A"/>
     <w:rsid w:val="00DB7A82"/>
     <w:rsid w:val="00DB7D70"/>
     <w:rsid w:val="00DC0074"/>
     <w:rsid w:val="00DC077F"/>
     <w:rsid w:val="00DC0DC6"/>
     <w:rsid w:val="00DC0DD6"/>
     <w:rsid w:val="00DC1288"/>
     <w:rsid w:val="00DC17DE"/>
     <w:rsid w:val="00DC1857"/>
+    <w:rsid w:val="00DC1BCB"/>
     <w:rsid w:val="00DC32AE"/>
+    <w:rsid w:val="00DC3329"/>
     <w:rsid w:val="00DC33F0"/>
     <w:rsid w:val="00DC3A30"/>
+    <w:rsid w:val="00DC3C95"/>
+    <w:rsid w:val="00DC3DC4"/>
     <w:rsid w:val="00DC3EFC"/>
     <w:rsid w:val="00DC4888"/>
     <w:rsid w:val="00DC4DF0"/>
+    <w:rsid w:val="00DC4E3C"/>
     <w:rsid w:val="00DC50C4"/>
+    <w:rsid w:val="00DC54FC"/>
     <w:rsid w:val="00DC583A"/>
     <w:rsid w:val="00DC6D2E"/>
     <w:rsid w:val="00DD0B23"/>
+    <w:rsid w:val="00DD1323"/>
     <w:rsid w:val="00DD1B25"/>
     <w:rsid w:val="00DD1F85"/>
     <w:rsid w:val="00DD224D"/>
     <w:rsid w:val="00DD2289"/>
     <w:rsid w:val="00DD276D"/>
     <w:rsid w:val="00DD31A3"/>
+    <w:rsid w:val="00DD45FF"/>
+    <w:rsid w:val="00DD5119"/>
     <w:rsid w:val="00DD566B"/>
     <w:rsid w:val="00DD5B39"/>
     <w:rsid w:val="00DD5C17"/>
     <w:rsid w:val="00DD5CF0"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DD669A"/>
+    <w:rsid w:val="00DD6786"/>
     <w:rsid w:val="00DD73B6"/>
+    <w:rsid w:val="00DE0A79"/>
+    <w:rsid w:val="00DE0CC5"/>
     <w:rsid w:val="00DE0CFE"/>
     <w:rsid w:val="00DE1209"/>
     <w:rsid w:val="00DE1711"/>
     <w:rsid w:val="00DE1D4A"/>
     <w:rsid w:val="00DE1FFF"/>
     <w:rsid w:val="00DE2A98"/>
     <w:rsid w:val="00DE2D7D"/>
     <w:rsid w:val="00DE3250"/>
+    <w:rsid w:val="00DE3BAB"/>
     <w:rsid w:val="00DE3BBF"/>
     <w:rsid w:val="00DE3CD8"/>
     <w:rsid w:val="00DE44A0"/>
     <w:rsid w:val="00DE508F"/>
     <w:rsid w:val="00DE5E83"/>
     <w:rsid w:val="00DE605C"/>
+    <w:rsid w:val="00DE632B"/>
+    <w:rsid w:val="00DE6736"/>
     <w:rsid w:val="00DE6C6A"/>
+    <w:rsid w:val="00DE6CF3"/>
     <w:rsid w:val="00DE709C"/>
     <w:rsid w:val="00DE739A"/>
+    <w:rsid w:val="00DE74B7"/>
     <w:rsid w:val="00DE765B"/>
     <w:rsid w:val="00DE776D"/>
+    <w:rsid w:val="00DE7A32"/>
     <w:rsid w:val="00DE7ADB"/>
     <w:rsid w:val="00DF088D"/>
     <w:rsid w:val="00DF0E0A"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF14D0"/>
+    <w:rsid w:val="00DF1CAE"/>
+    <w:rsid w:val="00DF20C1"/>
+    <w:rsid w:val="00DF2439"/>
     <w:rsid w:val="00DF2678"/>
     <w:rsid w:val="00DF3409"/>
+    <w:rsid w:val="00DF42DB"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF4977"/>
     <w:rsid w:val="00DF4AC7"/>
     <w:rsid w:val="00DF4CF2"/>
     <w:rsid w:val="00DF520F"/>
     <w:rsid w:val="00DF5788"/>
     <w:rsid w:val="00DF58E5"/>
+    <w:rsid w:val="00DF5967"/>
     <w:rsid w:val="00DF5DB2"/>
     <w:rsid w:val="00DF6912"/>
     <w:rsid w:val="00DF6FD9"/>
     <w:rsid w:val="00DF7E37"/>
     <w:rsid w:val="00DF7F60"/>
     <w:rsid w:val="00E02203"/>
     <w:rsid w:val="00E025CA"/>
+    <w:rsid w:val="00E02BC1"/>
     <w:rsid w:val="00E02CE4"/>
+    <w:rsid w:val="00E02D63"/>
     <w:rsid w:val="00E034E0"/>
     <w:rsid w:val="00E038E5"/>
     <w:rsid w:val="00E04187"/>
     <w:rsid w:val="00E04B63"/>
+    <w:rsid w:val="00E04BA4"/>
     <w:rsid w:val="00E04DBF"/>
     <w:rsid w:val="00E051FE"/>
     <w:rsid w:val="00E0547F"/>
     <w:rsid w:val="00E054D6"/>
     <w:rsid w:val="00E05848"/>
     <w:rsid w:val="00E058A6"/>
     <w:rsid w:val="00E058BF"/>
     <w:rsid w:val="00E05E7E"/>
     <w:rsid w:val="00E064BD"/>
     <w:rsid w:val="00E06CE1"/>
     <w:rsid w:val="00E06E2A"/>
+    <w:rsid w:val="00E06F43"/>
     <w:rsid w:val="00E070D3"/>
     <w:rsid w:val="00E07737"/>
+    <w:rsid w:val="00E100DC"/>
+    <w:rsid w:val="00E10394"/>
     <w:rsid w:val="00E104BE"/>
+    <w:rsid w:val="00E106F3"/>
     <w:rsid w:val="00E10BDE"/>
+    <w:rsid w:val="00E10E3C"/>
     <w:rsid w:val="00E10FCB"/>
     <w:rsid w:val="00E11548"/>
     <w:rsid w:val="00E11676"/>
     <w:rsid w:val="00E11D1E"/>
     <w:rsid w:val="00E11D48"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E122D5"/>
+    <w:rsid w:val="00E12300"/>
+    <w:rsid w:val="00E1250A"/>
     <w:rsid w:val="00E12834"/>
     <w:rsid w:val="00E12ACB"/>
     <w:rsid w:val="00E12D63"/>
+    <w:rsid w:val="00E1311D"/>
     <w:rsid w:val="00E13E13"/>
     <w:rsid w:val="00E14045"/>
     <w:rsid w:val="00E15130"/>
+    <w:rsid w:val="00E1540E"/>
     <w:rsid w:val="00E15576"/>
     <w:rsid w:val="00E162D5"/>
     <w:rsid w:val="00E16A01"/>
     <w:rsid w:val="00E16B86"/>
     <w:rsid w:val="00E1718B"/>
     <w:rsid w:val="00E175C6"/>
     <w:rsid w:val="00E17892"/>
     <w:rsid w:val="00E17A35"/>
     <w:rsid w:val="00E20891"/>
+    <w:rsid w:val="00E20B8A"/>
     <w:rsid w:val="00E20ECC"/>
     <w:rsid w:val="00E2128A"/>
     <w:rsid w:val="00E21A27"/>
     <w:rsid w:val="00E21C82"/>
     <w:rsid w:val="00E22A8B"/>
     <w:rsid w:val="00E22AA2"/>
     <w:rsid w:val="00E22B19"/>
     <w:rsid w:val="00E23BB4"/>
     <w:rsid w:val="00E24990"/>
+    <w:rsid w:val="00E24E01"/>
     <w:rsid w:val="00E2536D"/>
     <w:rsid w:val="00E25CDA"/>
     <w:rsid w:val="00E266F6"/>
+    <w:rsid w:val="00E26A56"/>
     <w:rsid w:val="00E26D17"/>
     <w:rsid w:val="00E2708F"/>
     <w:rsid w:val="00E270B2"/>
     <w:rsid w:val="00E27127"/>
     <w:rsid w:val="00E2743C"/>
     <w:rsid w:val="00E27487"/>
     <w:rsid w:val="00E30110"/>
     <w:rsid w:val="00E30778"/>
     <w:rsid w:val="00E30BE1"/>
     <w:rsid w:val="00E30DF8"/>
     <w:rsid w:val="00E312F7"/>
     <w:rsid w:val="00E3157F"/>
+    <w:rsid w:val="00E31EE2"/>
     <w:rsid w:val="00E32A4E"/>
     <w:rsid w:val="00E33203"/>
+    <w:rsid w:val="00E33378"/>
     <w:rsid w:val="00E33665"/>
     <w:rsid w:val="00E337A7"/>
     <w:rsid w:val="00E33896"/>
+    <w:rsid w:val="00E338B4"/>
     <w:rsid w:val="00E34344"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E3508C"/>
     <w:rsid w:val="00E35777"/>
     <w:rsid w:val="00E35799"/>
     <w:rsid w:val="00E35DA0"/>
     <w:rsid w:val="00E3696D"/>
     <w:rsid w:val="00E36BC9"/>
     <w:rsid w:val="00E36F35"/>
     <w:rsid w:val="00E37514"/>
     <w:rsid w:val="00E37809"/>
+    <w:rsid w:val="00E40D90"/>
     <w:rsid w:val="00E41035"/>
     <w:rsid w:val="00E4128E"/>
     <w:rsid w:val="00E41987"/>
     <w:rsid w:val="00E41DB4"/>
     <w:rsid w:val="00E4227F"/>
     <w:rsid w:val="00E42693"/>
     <w:rsid w:val="00E42882"/>
     <w:rsid w:val="00E4348A"/>
+    <w:rsid w:val="00E43CF7"/>
     <w:rsid w:val="00E43F99"/>
     <w:rsid w:val="00E446EB"/>
     <w:rsid w:val="00E44FA6"/>
+    <w:rsid w:val="00E45017"/>
     <w:rsid w:val="00E450D7"/>
+    <w:rsid w:val="00E4539F"/>
+    <w:rsid w:val="00E456CA"/>
     <w:rsid w:val="00E46180"/>
     <w:rsid w:val="00E4659B"/>
     <w:rsid w:val="00E46701"/>
+    <w:rsid w:val="00E46E34"/>
     <w:rsid w:val="00E47544"/>
+    <w:rsid w:val="00E47ABC"/>
+    <w:rsid w:val="00E47C57"/>
     <w:rsid w:val="00E47DE1"/>
+    <w:rsid w:val="00E50156"/>
     <w:rsid w:val="00E503E5"/>
     <w:rsid w:val="00E50A56"/>
     <w:rsid w:val="00E50AA3"/>
     <w:rsid w:val="00E50E49"/>
     <w:rsid w:val="00E51219"/>
+    <w:rsid w:val="00E51985"/>
+    <w:rsid w:val="00E51A2C"/>
     <w:rsid w:val="00E51F61"/>
     <w:rsid w:val="00E5239A"/>
     <w:rsid w:val="00E52580"/>
     <w:rsid w:val="00E5285F"/>
     <w:rsid w:val="00E52C2D"/>
     <w:rsid w:val="00E53093"/>
+    <w:rsid w:val="00E53398"/>
     <w:rsid w:val="00E53521"/>
     <w:rsid w:val="00E54423"/>
     <w:rsid w:val="00E5491C"/>
     <w:rsid w:val="00E54EAE"/>
     <w:rsid w:val="00E552F1"/>
     <w:rsid w:val="00E55354"/>
+    <w:rsid w:val="00E55BED"/>
+    <w:rsid w:val="00E5616F"/>
     <w:rsid w:val="00E56214"/>
     <w:rsid w:val="00E563B4"/>
+    <w:rsid w:val="00E569D7"/>
     <w:rsid w:val="00E56FF8"/>
     <w:rsid w:val="00E578F5"/>
     <w:rsid w:val="00E57E70"/>
     <w:rsid w:val="00E60290"/>
     <w:rsid w:val="00E60956"/>
     <w:rsid w:val="00E60DB1"/>
     <w:rsid w:val="00E613C9"/>
     <w:rsid w:val="00E61639"/>
     <w:rsid w:val="00E61755"/>
     <w:rsid w:val="00E61968"/>
+    <w:rsid w:val="00E62476"/>
     <w:rsid w:val="00E6294A"/>
+    <w:rsid w:val="00E62E3E"/>
     <w:rsid w:val="00E633B4"/>
     <w:rsid w:val="00E63EAB"/>
+    <w:rsid w:val="00E63FB8"/>
     <w:rsid w:val="00E648C7"/>
     <w:rsid w:val="00E65078"/>
     <w:rsid w:val="00E6563B"/>
     <w:rsid w:val="00E656FF"/>
     <w:rsid w:val="00E65C69"/>
     <w:rsid w:val="00E66604"/>
     <w:rsid w:val="00E70489"/>
     <w:rsid w:val="00E706FA"/>
     <w:rsid w:val="00E7088D"/>
     <w:rsid w:val="00E71BAE"/>
     <w:rsid w:val="00E71FDD"/>
     <w:rsid w:val="00E72390"/>
     <w:rsid w:val="00E72776"/>
+    <w:rsid w:val="00E73080"/>
+    <w:rsid w:val="00E7334F"/>
+    <w:rsid w:val="00E733D3"/>
     <w:rsid w:val="00E73BC0"/>
+    <w:rsid w:val="00E74DD8"/>
     <w:rsid w:val="00E7576A"/>
     <w:rsid w:val="00E75BA3"/>
+    <w:rsid w:val="00E75F54"/>
     <w:rsid w:val="00E75FB0"/>
     <w:rsid w:val="00E7614D"/>
     <w:rsid w:val="00E766A1"/>
     <w:rsid w:val="00E7672A"/>
+    <w:rsid w:val="00E76A6E"/>
     <w:rsid w:val="00E76AAE"/>
+    <w:rsid w:val="00E77002"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E7751B"/>
     <w:rsid w:val="00E77543"/>
     <w:rsid w:val="00E7761D"/>
     <w:rsid w:val="00E77793"/>
+    <w:rsid w:val="00E77795"/>
     <w:rsid w:val="00E779EE"/>
     <w:rsid w:val="00E77EFB"/>
     <w:rsid w:val="00E80253"/>
     <w:rsid w:val="00E80455"/>
     <w:rsid w:val="00E80EC4"/>
     <w:rsid w:val="00E81041"/>
     <w:rsid w:val="00E816A8"/>
+    <w:rsid w:val="00E81D7D"/>
     <w:rsid w:val="00E81DDD"/>
     <w:rsid w:val="00E81E9A"/>
     <w:rsid w:val="00E8204B"/>
     <w:rsid w:val="00E8257D"/>
+    <w:rsid w:val="00E825DE"/>
     <w:rsid w:val="00E829CE"/>
     <w:rsid w:val="00E82D47"/>
+    <w:rsid w:val="00E83274"/>
     <w:rsid w:val="00E83570"/>
+    <w:rsid w:val="00E8362D"/>
     <w:rsid w:val="00E83CB2"/>
     <w:rsid w:val="00E84199"/>
+    <w:rsid w:val="00E84889"/>
+    <w:rsid w:val="00E84D7B"/>
+    <w:rsid w:val="00E8528D"/>
     <w:rsid w:val="00E852CE"/>
     <w:rsid w:val="00E853EA"/>
     <w:rsid w:val="00E8544D"/>
     <w:rsid w:val="00E85674"/>
     <w:rsid w:val="00E8568F"/>
     <w:rsid w:val="00E85BF6"/>
+    <w:rsid w:val="00E85C19"/>
     <w:rsid w:val="00E86A42"/>
     <w:rsid w:val="00E87593"/>
     <w:rsid w:val="00E90323"/>
+    <w:rsid w:val="00E90C40"/>
     <w:rsid w:val="00E916D3"/>
     <w:rsid w:val="00E91F09"/>
     <w:rsid w:val="00E92351"/>
     <w:rsid w:val="00E92497"/>
     <w:rsid w:val="00E92B44"/>
     <w:rsid w:val="00E930D3"/>
     <w:rsid w:val="00E93951"/>
     <w:rsid w:val="00E9399F"/>
+    <w:rsid w:val="00E93C17"/>
     <w:rsid w:val="00E94544"/>
     <w:rsid w:val="00E94B3B"/>
     <w:rsid w:val="00E94CEA"/>
     <w:rsid w:val="00E94FFF"/>
+    <w:rsid w:val="00E950BC"/>
     <w:rsid w:val="00E9524E"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00E95894"/>
+    <w:rsid w:val="00E95AEF"/>
     <w:rsid w:val="00E9603C"/>
+    <w:rsid w:val="00E963FC"/>
     <w:rsid w:val="00E9655C"/>
+    <w:rsid w:val="00E96DD8"/>
     <w:rsid w:val="00E96EE6"/>
     <w:rsid w:val="00E96FA1"/>
     <w:rsid w:val="00E976E8"/>
     <w:rsid w:val="00EA0703"/>
     <w:rsid w:val="00EA0749"/>
     <w:rsid w:val="00EA11B6"/>
     <w:rsid w:val="00EA1579"/>
     <w:rsid w:val="00EA2188"/>
     <w:rsid w:val="00EA238B"/>
     <w:rsid w:val="00EA39EB"/>
     <w:rsid w:val="00EA3AA6"/>
     <w:rsid w:val="00EA3AE5"/>
     <w:rsid w:val="00EA3C17"/>
     <w:rsid w:val="00EA405D"/>
     <w:rsid w:val="00EA417D"/>
     <w:rsid w:val="00EA41A9"/>
     <w:rsid w:val="00EA4228"/>
     <w:rsid w:val="00EA4E48"/>
+    <w:rsid w:val="00EA50E4"/>
+    <w:rsid w:val="00EA517C"/>
     <w:rsid w:val="00EA612E"/>
     <w:rsid w:val="00EA6315"/>
     <w:rsid w:val="00EA6E4C"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EA7C10"/>
     <w:rsid w:val="00EB0A89"/>
+    <w:rsid w:val="00EB0C17"/>
     <w:rsid w:val="00EB0EEA"/>
     <w:rsid w:val="00EB17C5"/>
     <w:rsid w:val="00EB293B"/>
     <w:rsid w:val="00EB2CFA"/>
     <w:rsid w:val="00EB2F21"/>
     <w:rsid w:val="00EB322D"/>
     <w:rsid w:val="00EB4179"/>
+    <w:rsid w:val="00EB41B5"/>
     <w:rsid w:val="00EB4A4C"/>
     <w:rsid w:val="00EB4DC4"/>
     <w:rsid w:val="00EB53CA"/>
     <w:rsid w:val="00EB5A2C"/>
     <w:rsid w:val="00EB64E3"/>
     <w:rsid w:val="00EB6898"/>
     <w:rsid w:val="00EB6910"/>
     <w:rsid w:val="00EB6A8D"/>
     <w:rsid w:val="00EB73C5"/>
     <w:rsid w:val="00EB759C"/>
     <w:rsid w:val="00EB7F5F"/>
+    <w:rsid w:val="00EC0249"/>
     <w:rsid w:val="00EC036C"/>
     <w:rsid w:val="00EC0480"/>
     <w:rsid w:val="00EC0628"/>
     <w:rsid w:val="00EC07F3"/>
+    <w:rsid w:val="00EC0A4D"/>
     <w:rsid w:val="00EC119A"/>
+    <w:rsid w:val="00EC12CA"/>
     <w:rsid w:val="00EC12E1"/>
+    <w:rsid w:val="00EC189A"/>
     <w:rsid w:val="00EC222E"/>
     <w:rsid w:val="00EC286D"/>
     <w:rsid w:val="00EC2CE4"/>
     <w:rsid w:val="00EC31D6"/>
     <w:rsid w:val="00EC37D1"/>
     <w:rsid w:val="00EC3839"/>
     <w:rsid w:val="00EC3A9C"/>
     <w:rsid w:val="00EC3CF2"/>
     <w:rsid w:val="00EC45EE"/>
     <w:rsid w:val="00EC4731"/>
     <w:rsid w:val="00EC486F"/>
     <w:rsid w:val="00EC4AC0"/>
     <w:rsid w:val="00EC5B61"/>
+    <w:rsid w:val="00EC5F7A"/>
     <w:rsid w:val="00EC6246"/>
+    <w:rsid w:val="00EC6380"/>
     <w:rsid w:val="00EC6A80"/>
     <w:rsid w:val="00EC7139"/>
     <w:rsid w:val="00EC7B0D"/>
     <w:rsid w:val="00EC7CCD"/>
     <w:rsid w:val="00ED008E"/>
     <w:rsid w:val="00ED103B"/>
     <w:rsid w:val="00ED10B9"/>
     <w:rsid w:val="00ED10BA"/>
     <w:rsid w:val="00ED12D5"/>
     <w:rsid w:val="00ED1904"/>
     <w:rsid w:val="00ED1BA3"/>
     <w:rsid w:val="00ED1CCB"/>
     <w:rsid w:val="00ED1CD0"/>
     <w:rsid w:val="00ED25CF"/>
     <w:rsid w:val="00ED2FE0"/>
+    <w:rsid w:val="00ED3168"/>
     <w:rsid w:val="00ED38A8"/>
+    <w:rsid w:val="00ED44F0"/>
     <w:rsid w:val="00ED4B87"/>
     <w:rsid w:val="00ED524B"/>
     <w:rsid w:val="00ED58D4"/>
     <w:rsid w:val="00ED5AB6"/>
     <w:rsid w:val="00ED5D3A"/>
     <w:rsid w:val="00ED5F65"/>
     <w:rsid w:val="00ED5F8A"/>
     <w:rsid w:val="00ED6B39"/>
     <w:rsid w:val="00ED6C98"/>
+    <w:rsid w:val="00ED6EE5"/>
+    <w:rsid w:val="00ED7017"/>
     <w:rsid w:val="00ED7753"/>
     <w:rsid w:val="00ED7BB3"/>
+    <w:rsid w:val="00EE0269"/>
     <w:rsid w:val="00EE0C28"/>
     <w:rsid w:val="00EE236A"/>
     <w:rsid w:val="00EE2F04"/>
     <w:rsid w:val="00EE3BD7"/>
+    <w:rsid w:val="00EE3D87"/>
+    <w:rsid w:val="00EE4020"/>
     <w:rsid w:val="00EE41FC"/>
     <w:rsid w:val="00EE4961"/>
+    <w:rsid w:val="00EE4995"/>
     <w:rsid w:val="00EE4C97"/>
+    <w:rsid w:val="00EE4ECE"/>
+    <w:rsid w:val="00EE504C"/>
     <w:rsid w:val="00EE54FA"/>
     <w:rsid w:val="00EE5603"/>
     <w:rsid w:val="00EE5625"/>
     <w:rsid w:val="00EE5A97"/>
     <w:rsid w:val="00EE766D"/>
+    <w:rsid w:val="00EE7846"/>
+    <w:rsid w:val="00EF01CC"/>
+    <w:rsid w:val="00EF0367"/>
     <w:rsid w:val="00EF0A8E"/>
     <w:rsid w:val="00EF0B04"/>
+    <w:rsid w:val="00EF0B63"/>
     <w:rsid w:val="00EF0F19"/>
     <w:rsid w:val="00EF10EE"/>
+    <w:rsid w:val="00EF1563"/>
     <w:rsid w:val="00EF1728"/>
     <w:rsid w:val="00EF1A6D"/>
     <w:rsid w:val="00EF1AF6"/>
     <w:rsid w:val="00EF1D77"/>
+    <w:rsid w:val="00EF2007"/>
     <w:rsid w:val="00EF23D8"/>
     <w:rsid w:val="00EF2C02"/>
     <w:rsid w:val="00EF3620"/>
     <w:rsid w:val="00EF3FD1"/>
     <w:rsid w:val="00EF405C"/>
     <w:rsid w:val="00EF48FE"/>
     <w:rsid w:val="00EF4BC2"/>
+    <w:rsid w:val="00EF4C86"/>
     <w:rsid w:val="00EF4E63"/>
+    <w:rsid w:val="00EF5379"/>
     <w:rsid w:val="00EF6C95"/>
     <w:rsid w:val="00EF6CB6"/>
+    <w:rsid w:val="00EF73DF"/>
+    <w:rsid w:val="00F005C2"/>
     <w:rsid w:val="00F006FF"/>
     <w:rsid w:val="00F00AB6"/>
     <w:rsid w:val="00F00E70"/>
+    <w:rsid w:val="00F01B77"/>
+    <w:rsid w:val="00F02218"/>
+    <w:rsid w:val="00F02452"/>
+    <w:rsid w:val="00F0262C"/>
     <w:rsid w:val="00F027A1"/>
+    <w:rsid w:val="00F036C6"/>
     <w:rsid w:val="00F043F0"/>
     <w:rsid w:val="00F04A78"/>
     <w:rsid w:val="00F04B04"/>
     <w:rsid w:val="00F04B08"/>
     <w:rsid w:val="00F04CFA"/>
+    <w:rsid w:val="00F050A6"/>
     <w:rsid w:val="00F05756"/>
+    <w:rsid w:val="00F05CF0"/>
     <w:rsid w:val="00F069A1"/>
     <w:rsid w:val="00F07AE3"/>
     <w:rsid w:val="00F07DE6"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F1128F"/>
+    <w:rsid w:val="00F116FB"/>
     <w:rsid w:val="00F11C02"/>
+    <w:rsid w:val="00F11CD2"/>
+    <w:rsid w:val="00F1212E"/>
     <w:rsid w:val="00F121DC"/>
+    <w:rsid w:val="00F121E9"/>
+    <w:rsid w:val="00F12411"/>
     <w:rsid w:val="00F12E5A"/>
     <w:rsid w:val="00F1304F"/>
+    <w:rsid w:val="00F132B7"/>
     <w:rsid w:val="00F13A18"/>
     <w:rsid w:val="00F1406A"/>
+    <w:rsid w:val="00F14780"/>
     <w:rsid w:val="00F14B69"/>
     <w:rsid w:val="00F14BAE"/>
     <w:rsid w:val="00F15412"/>
     <w:rsid w:val="00F15E87"/>
+    <w:rsid w:val="00F161C1"/>
     <w:rsid w:val="00F16A12"/>
     <w:rsid w:val="00F16D84"/>
     <w:rsid w:val="00F17192"/>
+    <w:rsid w:val="00F17252"/>
     <w:rsid w:val="00F174F9"/>
     <w:rsid w:val="00F1755B"/>
     <w:rsid w:val="00F17F91"/>
     <w:rsid w:val="00F20EF5"/>
     <w:rsid w:val="00F21B05"/>
     <w:rsid w:val="00F21E8B"/>
     <w:rsid w:val="00F220E4"/>
     <w:rsid w:val="00F22134"/>
     <w:rsid w:val="00F22500"/>
+    <w:rsid w:val="00F22603"/>
     <w:rsid w:val="00F2299C"/>
+    <w:rsid w:val="00F22BFA"/>
     <w:rsid w:val="00F23352"/>
     <w:rsid w:val="00F236B5"/>
     <w:rsid w:val="00F23939"/>
     <w:rsid w:val="00F239B8"/>
     <w:rsid w:val="00F23B28"/>
     <w:rsid w:val="00F24000"/>
+    <w:rsid w:val="00F24323"/>
     <w:rsid w:val="00F24598"/>
     <w:rsid w:val="00F24762"/>
     <w:rsid w:val="00F24C92"/>
+    <w:rsid w:val="00F24F67"/>
     <w:rsid w:val="00F253F8"/>
     <w:rsid w:val="00F265F1"/>
+    <w:rsid w:val="00F266F9"/>
     <w:rsid w:val="00F26BB3"/>
     <w:rsid w:val="00F27081"/>
     <w:rsid w:val="00F2711C"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F303BA"/>
     <w:rsid w:val="00F30C89"/>
     <w:rsid w:val="00F3104E"/>
+    <w:rsid w:val="00F31390"/>
+    <w:rsid w:val="00F3164D"/>
     <w:rsid w:val="00F317A6"/>
+    <w:rsid w:val="00F31D1F"/>
     <w:rsid w:val="00F31E93"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F32B3D"/>
     <w:rsid w:val="00F339B2"/>
+    <w:rsid w:val="00F33CD5"/>
+    <w:rsid w:val="00F348B6"/>
     <w:rsid w:val="00F3490D"/>
     <w:rsid w:val="00F3522B"/>
+    <w:rsid w:val="00F3589D"/>
     <w:rsid w:val="00F358B1"/>
     <w:rsid w:val="00F359CD"/>
+    <w:rsid w:val="00F360AA"/>
     <w:rsid w:val="00F36542"/>
     <w:rsid w:val="00F3676E"/>
     <w:rsid w:val="00F36DD5"/>
     <w:rsid w:val="00F377C6"/>
     <w:rsid w:val="00F37D68"/>
+    <w:rsid w:val="00F40BE7"/>
+    <w:rsid w:val="00F40E77"/>
     <w:rsid w:val="00F414E4"/>
     <w:rsid w:val="00F41E66"/>
     <w:rsid w:val="00F42D54"/>
+    <w:rsid w:val="00F43630"/>
+    <w:rsid w:val="00F43AEC"/>
     <w:rsid w:val="00F43BE4"/>
     <w:rsid w:val="00F43C7C"/>
     <w:rsid w:val="00F43C80"/>
     <w:rsid w:val="00F43FAD"/>
     <w:rsid w:val="00F4449D"/>
     <w:rsid w:val="00F45200"/>
     <w:rsid w:val="00F454B5"/>
+    <w:rsid w:val="00F4588B"/>
+    <w:rsid w:val="00F45B95"/>
     <w:rsid w:val="00F45FFD"/>
+    <w:rsid w:val="00F46060"/>
+    <w:rsid w:val="00F46327"/>
     <w:rsid w:val="00F46BAA"/>
     <w:rsid w:val="00F46E04"/>
+    <w:rsid w:val="00F4714C"/>
     <w:rsid w:val="00F47E66"/>
     <w:rsid w:val="00F5124D"/>
+    <w:rsid w:val="00F51995"/>
     <w:rsid w:val="00F51E35"/>
     <w:rsid w:val="00F52AD0"/>
     <w:rsid w:val="00F53386"/>
+    <w:rsid w:val="00F53E79"/>
     <w:rsid w:val="00F5455B"/>
     <w:rsid w:val="00F54B23"/>
     <w:rsid w:val="00F553DD"/>
     <w:rsid w:val="00F55784"/>
     <w:rsid w:val="00F56264"/>
+    <w:rsid w:val="00F5638A"/>
     <w:rsid w:val="00F5648B"/>
+    <w:rsid w:val="00F56A3D"/>
     <w:rsid w:val="00F56CEE"/>
     <w:rsid w:val="00F56E0F"/>
+    <w:rsid w:val="00F574F2"/>
     <w:rsid w:val="00F57F1C"/>
+    <w:rsid w:val="00F604CD"/>
     <w:rsid w:val="00F6108D"/>
     <w:rsid w:val="00F618D7"/>
     <w:rsid w:val="00F61DB6"/>
     <w:rsid w:val="00F61E70"/>
     <w:rsid w:val="00F62A8A"/>
     <w:rsid w:val="00F63D45"/>
+    <w:rsid w:val="00F65070"/>
+    <w:rsid w:val="00F65CB7"/>
     <w:rsid w:val="00F6666C"/>
     <w:rsid w:val="00F6695A"/>
     <w:rsid w:val="00F66C5E"/>
+    <w:rsid w:val="00F66D1B"/>
     <w:rsid w:val="00F673B7"/>
     <w:rsid w:val="00F6746F"/>
     <w:rsid w:val="00F67482"/>
     <w:rsid w:val="00F67E3F"/>
     <w:rsid w:val="00F67EE7"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F7000C"/>
+    <w:rsid w:val="00F704CE"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F70F63"/>
+    <w:rsid w:val="00F71296"/>
     <w:rsid w:val="00F7155D"/>
     <w:rsid w:val="00F718D3"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F72275"/>
+    <w:rsid w:val="00F7269E"/>
     <w:rsid w:val="00F72F24"/>
+    <w:rsid w:val="00F738C8"/>
+    <w:rsid w:val="00F73FA2"/>
     <w:rsid w:val="00F7418E"/>
     <w:rsid w:val="00F74287"/>
     <w:rsid w:val="00F743B7"/>
     <w:rsid w:val="00F7489F"/>
     <w:rsid w:val="00F75531"/>
     <w:rsid w:val="00F7595F"/>
     <w:rsid w:val="00F763A5"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F76E0B"/>
     <w:rsid w:val="00F774D8"/>
     <w:rsid w:val="00F80298"/>
     <w:rsid w:val="00F8032E"/>
     <w:rsid w:val="00F8044C"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F80860"/>
     <w:rsid w:val="00F80F7F"/>
     <w:rsid w:val="00F81017"/>
     <w:rsid w:val="00F81485"/>
     <w:rsid w:val="00F818FA"/>
     <w:rsid w:val="00F81B3C"/>
     <w:rsid w:val="00F82A11"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F838A1"/>
+    <w:rsid w:val="00F857B1"/>
+    <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F864DA"/>
+    <w:rsid w:val="00F86617"/>
     <w:rsid w:val="00F86891"/>
     <w:rsid w:val="00F86D3C"/>
     <w:rsid w:val="00F86E52"/>
+    <w:rsid w:val="00F87221"/>
     <w:rsid w:val="00F87712"/>
+    <w:rsid w:val="00F90B6E"/>
+    <w:rsid w:val="00F9101E"/>
     <w:rsid w:val="00F914D6"/>
+    <w:rsid w:val="00F9160D"/>
     <w:rsid w:val="00F91709"/>
     <w:rsid w:val="00F91858"/>
     <w:rsid w:val="00F9193E"/>
     <w:rsid w:val="00F91AE9"/>
     <w:rsid w:val="00F92682"/>
     <w:rsid w:val="00F92989"/>
     <w:rsid w:val="00F931DC"/>
     <w:rsid w:val="00F9332C"/>
     <w:rsid w:val="00F93B59"/>
     <w:rsid w:val="00F9417C"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00F94F5E"/>
     <w:rsid w:val="00F94F66"/>
     <w:rsid w:val="00F95176"/>
+    <w:rsid w:val="00F95234"/>
     <w:rsid w:val="00F95273"/>
     <w:rsid w:val="00F95A00"/>
+    <w:rsid w:val="00F95A4A"/>
     <w:rsid w:val="00F96172"/>
     <w:rsid w:val="00F96413"/>
     <w:rsid w:val="00F96923"/>
+    <w:rsid w:val="00F971E4"/>
+    <w:rsid w:val="00F971FA"/>
     <w:rsid w:val="00F973A9"/>
+    <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00F97EF0"/>
     <w:rsid w:val="00FA044A"/>
+    <w:rsid w:val="00FA09BD"/>
     <w:rsid w:val="00FA1DF6"/>
     <w:rsid w:val="00FA2424"/>
     <w:rsid w:val="00FA24A3"/>
+    <w:rsid w:val="00FA24BD"/>
     <w:rsid w:val="00FA2510"/>
     <w:rsid w:val="00FA285A"/>
     <w:rsid w:val="00FA2E90"/>
+    <w:rsid w:val="00FA31B0"/>
     <w:rsid w:val="00FA4CEF"/>
+    <w:rsid w:val="00FA4E0B"/>
     <w:rsid w:val="00FA56EC"/>
     <w:rsid w:val="00FA5760"/>
     <w:rsid w:val="00FA5911"/>
     <w:rsid w:val="00FA7385"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FB0822"/>
+    <w:rsid w:val="00FB0BE3"/>
     <w:rsid w:val="00FB0C57"/>
     <w:rsid w:val="00FB0CC1"/>
     <w:rsid w:val="00FB168A"/>
     <w:rsid w:val="00FB2173"/>
     <w:rsid w:val="00FB220B"/>
     <w:rsid w:val="00FB22BE"/>
+    <w:rsid w:val="00FB24C4"/>
     <w:rsid w:val="00FB2522"/>
+    <w:rsid w:val="00FB2570"/>
     <w:rsid w:val="00FB26CE"/>
+    <w:rsid w:val="00FB2A5C"/>
     <w:rsid w:val="00FB2B1B"/>
     <w:rsid w:val="00FB3890"/>
     <w:rsid w:val="00FB3DCA"/>
     <w:rsid w:val="00FB41F9"/>
+    <w:rsid w:val="00FB4994"/>
     <w:rsid w:val="00FB49D1"/>
     <w:rsid w:val="00FB4D15"/>
+    <w:rsid w:val="00FB518F"/>
     <w:rsid w:val="00FB56A8"/>
+    <w:rsid w:val="00FB59F7"/>
     <w:rsid w:val="00FB5D0F"/>
     <w:rsid w:val="00FB5DE5"/>
+    <w:rsid w:val="00FB643A"/>
     <w:rsid w:val="00FB6749"/>
     <w:rsid w:val="00FB7564"/>
     <w:rsid w:val="00FC05AC"/>
     <w:rsid w:val="00FC06DC"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC0E51"/>
     <w:rsid w:val="00FC0F41"/>
     <w:rsid w:val="00FC1D9E"/>
     <w:rsid w:val="00FC20CB"/>
     <w:rsid w:val="00FC21DE"/>
+    <w:rsid w:val="00FC3279"/>
     <w:rsid w:val="00FC34BD"/>
     <w:rsid w:val="00FC36A9"/>
     <w:rsid w:val="00FC39D3"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC3D6B"/>
     <w:rsid w:val="00FC4AD3"/>
     <w:rsid w:val="00FC5A9F"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FC6C5E"/>
+    <w:rsid w:val="00FC7707"/>
     <w:rsid w:val="00FC7A12"/>
     <w:rsid w:val="00FD03E8"/>
     <w:rsid w:val="00FD07DF"/>
     <w:rsid w:val="00FD0BB9"/>
     <w:rsid w:val="00FD10AA"/>
     <w:rsid w:val="00FD10B0"/>
     <w:rsid w:val="00FD1869"/>
     <w:rsid w:val="00FD1900"/>
     <w:rsid w:val="00FD207D"/>
+    <w:rsid w:val="00FD22F0"/>
     <w:rsid w:val="00FD23F5"/>
     <w:rsid w:val="00FD24A5"/>
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD2863"/>
     <w:rsid w:val="00FD2C8E"/>
     <w:rsid w:val="00FD2CB5"/>
     <w:rsid w:val="00FD2D9B"/>
+    <w:rsid w:val="00FD306C"/>
     <w:rsid w:val="00FD322B"/>
     <w:rsid w:val="00FD377B"/>
+    <w:rsid w:val="00FD38E0"/>
+    <w:rsid w:val="00FD4374"/>
+    <w:rsid w:val="00FD4568"/>
+    <w:rsid w:val="00FD4A2B"/>
     <w:rsid w:val="00FD56EE"/>
     <w:rsid w:val="00FD5C85"/>
+    <w:rsid w:val="00FD5D5B"/>
     <w:rsid w:val="00FD60B5"/>
     <w:rsid w:val="00FD635F"/>
     <w:rsid w:val="00FD66E1"/>
     <w:rsid w:val="00FD6A25"/>
     <w:rsid w:val="00FD7243"/>
     <w:rsid w:val="00FE0433"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE0A96"/>
     <w:rsid w:val="00FE0AEF"/>
     <w:rsid w:val="00FE0C45"/>
+    <w:rsid w:val="00FE1358"/>
+    <w:rsid w:val="00FE15C6"/>
+    <w:rsid w:val="00FE1D8D"/>
     <w:rsid w:val="00FE273E"/>
     <w:rsid w:val="00FE2F68"/>
     <w:rsid w:val="00FE2FCC"/>
+    <w:rsid w:val="00FE322B"/>
     <w:rsid w:val="00FE32C9"/>
+    <w:rsid w:val="00FE3648"/>
     <w:rsid w:val="00FE3FBF"/>
     <w:rsid w:val="00FE475F"/>
+    <w:rsid w:val="00FE4AAB"/>
     <w:rsid w:val="00FE4CEB"/>
     <w:rsid w:val="00FE5255"/>
     <w:rsid w:val="00FE5308"/>
     <w:rsid w:val="00FE5360"/>
     <w:rsid w:val="00FE54A2"/>
     <w:rsid w:val="00FE5915"/>
+    <w:rsid w:val="00FE5A81"/>
     <w:rsid w:val="00FE5DF1"/>
+    <w:rsid w:val="00FE676C"/>
+    <w:rsid w:val="00FE6C1C"/>
     <w:rsid w:val="00FE6DB8"/>
+    <w:rsid w:val="00FE747B"/>
+    <w:rsid w:val="00FE7E23"/>
     <w:rsid w:val="00FF017F"/>
     <w:rsid w:val="00FF0277"/>
+    <w:rsid w:val="00FF052C"/>
     <w:rsid w:val="00FF0A46"/>
     <w:rsid w:val="00FF1470"/>
     <w:rsid w:val="00FF1BCE"/>
     <w:rsid w:val="00FF30BE"/>
+    <w:rsid w:val="00FF3403"/>
     <w:rsid w:val="00FF3947"/>
+    <w:rsid w:val="00FF398C"/>
+    <w:rsid w:val="00FF3B23"/>
+    <w:rsid w:val="00FF4187"/>
     <w:rsid w:val="00FF4B1E"/>
     <w:rsid w:val="00FF5008"/>
     <w:rsid w:val="00FF529D"/>
     <w:rsid w:val="00FF559A"/>
     <w:rsid w:val="00FF655D"/>
     <w:rsid w:val="00FF68C7"/>
     <w:rsid w:val="00FF6F15"/>
+    <w:rsid w:val="00FF6F6A"/>
+    <w:rsid w:val="00FF7849"/>
     <w:rsid w:val="00FF7D56"/>
     <w:rsid w:val="00FF7EC9"/>
     <w:rsid w:val="0138ECF0"/>
     <w:rsid w:val="04F9631A"/>
+    <w:rsid w:val="05EF16D4"/>
     <w:rsid w:val="0A69A1A9"/>
     <w:rsid w:val="0B3B589D"/>
     <w:rsid w:val="0C17B2FF"/>
     <w:rsid w:val="1FEA170E"/>
     <w:rsid w:val="228B311B"/>
     <w:rsid w:val="256137D7"/>
     <w:rsid w:val="27FF1868"/>
     <w:rsid w:val="29B9F87F"/>
+    <w:rsid w:val="2CC1D8EC"/>
     <w:rsid w:val="2D749D4A"/>
     <w:rsid w:val="35BBDCEB"/>
     <w:rsid w:val="36CD2731"/>
+    <w:rsid w:val="43F614FC"/>
     <w:rsid w:val="447582A3"/>
     <w:rsid w:val="50B6ED51"/>
     <w:rsid w:val="51351B28"/>
     <w:rsid w:val="5AB11F99"/>
     <w:rsid w:val="5C9EC289"/>
+    <w:rsid w:val="5E873185"/>
     <w:rsid w:val="64C84328"/>
     <w:rsid w:val="7139A639"/>
     <w:rsid w:val="719DB11D"/>
     <w:rsid w:val="74226478"/>
     <w:rsid w:val="745CFAF7"/>
     <w:rsid w:val="79F1CC60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -33626,63 +25778,63 @@
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2124381592">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-online-services-user-guide" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-generation-transmission-and-distribution-sectors" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/about-us/contact-us" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-energy-production-and-consumption-guideline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/PublishingImages/FAQ4b.jpg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/home/schemes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-online-services-user-guide" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/PublishingImages/FAQ4a.jpg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/about-us/contact-us" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/safeguard-mechanism-document" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/PublishingImages/Oils%20and%20greases.jpg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-generation-transmission-and-distribution-sectors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.latlong.net/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-generation-transmission-and-distribution-sectors" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/managing-excess-emissions" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/safeguard-baselines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-online-services-user-guide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-online-services-user-guide" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/PublishingImages/FAQ5.jpg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/guidance-aggregated-facility-reporting-percentage-estimates-and-incidental-emissions-and-energy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/safeguard-baselines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-generation-transmission-and-distribution-sectors" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-energy-production-and-consumption-guideline" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/emissions-and-energy-reporting-system-navigation-guide" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/PublishingImages/Oils%20and%20greases.jpg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/safeguard-mechanism-document" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/safeguard-baselines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-generation-transmission-and-distribution-sectors" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/managing-excess-emissions" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism/safeguard-baselines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.latlong.net/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -33979,71 +26131,71 @@
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8857ACCA-5C9F-46B2-AE2D-CF31C949A857}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>60301</Characters>
+  <Pages>14</Pages>
+  <Words>5044</Words>
+  <Characters>26938</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>605</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>508</Lines>
+  <Paragraphs>304</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>NGER quick help topics</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70883</CharactersWithSpaces>
+  <CharactersWithSpaces>31678</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NGER quick help topics</dc:title>
+  <dc:title>NGER technical reporting information</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>