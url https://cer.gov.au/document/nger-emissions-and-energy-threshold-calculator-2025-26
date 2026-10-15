--- v0 (2026-07-09)
+++ v1 (2026-10-15)
@@ -23,165 +23,310 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" autoCompressPictures="0"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50D04AEC-2FCD-439B-9D76-00ACD331F604}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-256" workbookHashValue="lGNBHxtiuEud+/tCujSC7DJeqEsdaOWNGHylmd7GISQ=" workbookSaltValue="KIXPxsCcDrUxJinLBMdnsg==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="50" documentId="13_ncr:1_{EF4B6933-C31F-41C0-BF71-AC9C25890249}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{26872BB3-F4A7-4929-A4DC-6F2AE9953845}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="724" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start page" sheetId="25" r:id="rId1"/>
     <sheet name="Facility 1" sheetId="1" r:id="rId2"/>
     <sheet name="Facility 2" sheetId="33" r:id="rId3"/>
     <sheet name="Facility 3" sheetId="34" r:id="rId4"/>
     <sheet name="Facility 4" sheetId="35" r:id="rId5"/>
     <sheet name="Facility 5" sheetId="36" r:id="rId6"/>
     <sheet name="Facility 6" sheetId="37" r:id="rId7"/>
     <sheet name="Output" sheetId="12" r:id="rId8"/>
-    <sheet name="Example" sheetId="13" r:id="rId9"/>
+    <sheet name="Example" sheetId="38" r:id="rId9"/>
     <sheet name=" Convert &amp; Lookup" sheetId="14" r:id="rId10"/>
     <sheet name="Calculation engine" sheetId="27" state="hidden" r:id="rId11"/>
     <sheet name="About" sheetId="26" r:id="rId12"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">Example!$AE$7:$AJ$7</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">Example!$B$6:$N$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Facility 1'!$B$6:$N$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Facility 2'!$B$6:$N$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Facility 3'!$B$6:$N$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Facility 4'!$B$6:$N$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Facility 5'!$B$6:$N$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Facility 6'!$B$6:$N$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">Output!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="330"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G25" i="13" l="1"/>
+  <c r="E75" i="38" l="1"/>
+  <c r="E73" i="38"/>
+  <c r="E71" i="38"/>
+  <c r="T48" i="1"/>
+  <c r="M57" i="38" l="1"/>
+  <c r="M56" i="38"/>
+  <c r="M58" i="38" s="1"/>
+  <c r="T50" i="38"/>
+  <c r="N50" i="38" s="1"/>
+  <c r="M50" i="38"/>
+  <c r="G50" i="38"/>
+  <c r="T49" i="38"/>
+  <c r="N49" i="38" s="1"/>
+  <c r="G49" i="38"/>
+  <c r="T48" i="38"/>
+  <c r="N48" i="38" s="1"/>
+  <c r="M48" i="38"/>
+  <c r="G48" i="38"/>
+  <c r="T42" i="38"/>
+  <c r="N42" i="38"/>
+  <c r="M42" i="38"/>
+  <c r="G42" i="38"/>
+  <c r="T41" i="38"/>
+  <c r="N41" i="38" s="1"/>
+  <c r="G41" i="38"/>
+  <c r="T40" i="38"/>
+  <c r="N40" i="38"/>
+  <c r="M40" i="38"/>
+  <c r="G40" i="38"/>
+  <c r="Q35" i="38"/>
+  <c r="N34" i="38" s="1"/>
+  <c r="Q34" i="38"/>
+  <c r="J34" i="38"/>
+  <c r="I34" i="38"/>
+  <c r="M34" i="38" s="1"/>
+  <c r="N33" i="38"/>
+  <c r="J33" i="38"/>
+  <c r="I33" i="38"/>
+  <c r="M33" i="38" s="1"/>
+  <c r="T27" i="38"/>
+  <c r="N27" i="38" s="1"/>
+  <c r="S27" i="38"/>
+  <c r="R27" i="38"/>
+  <c r="Q27" i="38"/>
+  <c r="G27" i="38"/>
+  <c r="T26" i="38"/>
+  <c r="N26" i="38" s="1"/>
+  <c r="S26" i="38"/>
+  <c r="K26" i="38" s="1"/>
+  <c r="R26" i="38"/>
+  <c r="Q26" i="38"/>
+  <c r="G26" i="38"/>
+  <c r="T25" i="38"/>
+  <c r="S25" i="38"/>
+  <c r="R25" i="38"/>
+  <c r="Q25" i="38"/>
+  <c r="N25" i="38"/>
+  <c r="K25" i="38"/>
+  <c r="J25" i="38"/>
+  <c r="G25" i="38"/>
+  <c r="T24" i="38"/>
+  <c r="S24" i="38"/>
+  <c r="R24" i="38"/>
+  <c r="Q24" i="38"/>
+  <c r="N24" i="38"/>
+  <c r="G24" i="38"/>
+  <c r="T23" i="38"/>
+  <c r="N23" i="38" s="1"/>
+  <c r="S23" i="38"/>
+  <c r="R23" i="38"/>
+  <c r="Q23" i="38"/>
+  <c r="G23" i="38"/>
+  <c r="T22" i="38"/>
+  <c r="N22" i="38" s="1"/>
+  <c r="S22" i="38"/>
+  <c r="R22" i="38"/>
+  <c r="Q22" i="38"/>
+  <c r="G22" i="38"/>
+  <c r="T21" i="38"/>
+  <c r="N21" i="38" s="1"/>
+  <c r="S21" i="38"/>
+  <c r="K21" i="38" s="1"/>
+  <c r="R21" i="38"/>
+  <c r="J21" i="38" s="1"/>
+  <c r="Q21" i="38"/>
+  <c r="G21" i="38"/>
+  <c r="T15" i="38"/>
+  <c r="N15" i="38" s="1"/>
+  <c r="S15" i="38"/>
+  <c r="K15" i="38" s="1"/>
+  <c r="R15" i="38"/>
+  <c r="Q15" i="38"/>
+  <c r="G15" i="38"/>
+  <c r="T14" i="38"/>
+  <c r="N14" i="38" s="1"/>
+  <c r="S14" i="38"/>
+  <c r="K14" i="38" s="1"/>
+  <c r="R14" i="38"/>
+  <c r="Q14" i="38"/>
+  <c r="G14" i="38"/>
+  <c r="T13" i="38"/>
+  <c r="S13" i="38"/>
+  <c r="R13" i="38"/>
+  <c r="Q13" i="38"/>
+  <c r="N13" i="38"/>
+  <c r="K13" i="38"/>
+  <c r="J13" i="38"/>
+  <c r="G13" i="38"/>
+  <c r="T12" i="38"/>
+  <c r="N12" i="38" s="1"/>
+  <c r="S12" i="38"/>
+  <c r="R12" i="38"/>
+  <c r="Q12" i="38"/>
+  <c r="G12" i="38"/>
+  <c r="T11" i="38"/>
+  <c r="N11" i="38" s="1"/>
+  <c r="S11" i="38"/>
+  <c r="R11" i="38"/>
+  <c r="Q11" i="38"/>
+  <c r="G11" i="38"/>
+  <c r="T10" i="38"/>
+  <c r="N10" i="38" s="1"/>
+  <c r="S10" i="38"/>
+  <c r="R10" i="38"/>
+  <c r="Q10" i="38"/>
+  <c r="G10" i="38"/>
+  <c r="T9" i="38"/>
+  <c r="N9" i="38" s="1"/>
+  <c r="S9" i="38"/>
+  <c r="R9" i="38"/>
+  <c r="Q9" i="38"/>
+  <c r="G9" i="38"/>
+  <c r="N4" i="38"/>
+  <c r="N3" i="38"/>
+  <c r="R9" i="1"/>
   <c r="I33" i="1"/>
   <c r="M33" i="1" s="1"/>
   <c r="I34" i="1"/>
-  <c r="C11" i="14" l="1"/>
-[...44 lines deleted...]
-  <c r="G9" i="13"/>
+  <c r="J9" i="38" l="1"/>
+  <c r="K9" i="38"/>
+  <c r="K11" i="38"/>
+  <c r="I24" i="38"/>
+  <c r="I25" i="38"/>
+  <c r="M25" i="38" s="1"/>
+  <c r="I13" i="38"/>
+  <c r="M13" i="38" s="1"/>
+  <c r="K24" i="38"/>
+  <c r="I15" i="38"/>
+  <c r="N43" i="38"/>
+  <c r="I12" i="38"/>
+  <c r="J24" i="38"/>
+  <c r="J12" i="38"/>
+  <c r="I11" i="38"/>
+  <c r="K12" i="38"/>
+  <c r="J11" i="38"/>
+  <c r="J15" i="38"/>
+  <c r="K23" i="38"/>
+  <c r="K27" i="38"/>
+  <c r="M35" i="38"/>
+  <c r="D63" i="38" s="1"/>
+  <c r="N35" i="38"/>
+  <c r="K22" i="38"/>
+  <c r="I21" i="38"/>
+  <c r="M21" i="38" s="1"/>
+  <c r="I9" i="38"/>
+  <c r="M9" i="38" s="1"/>
+  <c r="N16" i="38"/>
+  <c r="I10" i="38"/>
+  <c r="J10" i="38"/>
+  <c r="N28" i="38"/>
+  <c r="I22" i="38"/>
+  <c r="J22" i="38"/>
+  <c r="I26" i="38"/>
+  <c r="J26" i="38"/>
+  <c r="I23" i="38"/>
+  <c r="I27" i="38"/>
+  <c r="M27" i="38" s="1"/>
+  <c r="N51" i="38"/>
+  <c r="D66" i="38" s="1"/>
+  <c r="K10" i="38"/>
+  <c r="I14" i="38"/>
+  <c r="J14" i="38"/>
+  <c r="J23" i="38"/>
+  <c r="J27" i="38"/>
+  <c r="C11" i="14"/>
+  <c r="M12" i="38" l="1"/>
+  <c r="M23" i="38"/>
+  <c r="M15" i="38"/>
+  <c r="M11" i="38"/>
+  <c r="M24" i="38"/>
+  <c r="M14" i="38"/>
+  <c r="M22" i="38"/>
+  <c r="F74" i="38"/>
+  <c r="M10" i="38"/>
+  <c r="M26" i="38"/>
+  <c r="D65" i="38"/>
   <c r="T10" i="37"/>
   <c r="N10" i="37" s="1"/>
   <c r="T11" i="37"/>
   <c r="N11" i="37" s="1"/>
   <c r="T12" i="37"/>
   <c r="N12" i="37" s="1"/>
   <c r="T13" i="37"/>
   <c r="T14" i="37"/>
+  <c r="N14" i="37" s="1"/>
   <c r="T15" i="37"/>
   <c r="N15" i="37" s="1"/>
   <c r="S10" i="37"/>
   <c r="S11" i="37"/>
   <c r="S12" i="37"/>
   <c r="S13" i="37"/>
   <c r="S14" i="37"/>
   <c r="S15" i="37"/>
   <c r="R10" i="37"/>
   <c r="R11" i="37"/>
   <c r="R12" i="37"/>
   <c r="R13" i="37"/>
   <c r="R14" i="37"/>
   <c r="R15" i="37"/>
   <c r="Q10" i="37"/>
   <c r="Q11" i="37"/>
   <c r="Q12" i="37"/>
   <c r="Q13" i="37"/>
   <c r="Q14" i="37"/>
   <c r="Q15" i="37"/>
   <c r="T9" i="37"/>
   <c r="N9" i="37" s="1"/>
   <c r="S9" i="37"/>
   <c r="R9" i="37"/>
   <c r="Q9" i="37"/>
@@ -216,50 +361,51 @@
   <c r="R14" i="36"/>
   <c r="R15" i="36"/>
   <c r="Q10" i="36"/>
   <c r="Q11" i="36"/>
   <c r="Q12" i="36"/>
   <c r="Q13" i="36"/>
   <c r="Q14" i="36"/>
   <c r="Q15" i="36"/>
   <c r="T9" i="36"/>
   <c r="N9" i="36" s="1"/>
   <c r="S9" i="36"/>
   <c r="R9" i="36"/>
   <c r="Q9" i="36"/>
   <c r="G10" i="36"/>
   <c r="G11" i="36"/>
   <c r="G12" i="36"/>
   <c r="G13" i="36"/>
   <c r="G14" i="36"/>
   <c r="G15" i="36"/>
   <c r="G9" i="36"/>
   <c r="T10" i="35"/>
   <c r="N10" i="35" s="1"/>
   <c r="T11" i="35"/>
   <c r="N11" i="35" s="1"/>
   <c r="T12" i="35"/>
+  <c r="N12" i="35" s="1"/>
   <c r="T13" i="35"/>
   <c r="N13" i="35" s="1"/>
   <c r="T14" i="35"/>
   <c r="N14" i="35" s="1"/>
   <c r="T15" i="35"/>
   <c r="N15" i="35" s="1"/>
   <c r="S10" i="35"/>
   <c r="S11" i="35"/>
   <c r="S12" i="35"/>
   <c r="S13" i="35"/>
   <c r="S14" i="35"/>
   <c r="S15" i="35"/>
   <c r="R10" i="35"/>
   <c r="R11" i="35"/>
   <c r="R12" i="35"/>
   <c r="R13" i="35"/>
   <c r="R14" i="35"/>
   <c r="R15" i="35"/>
   <c r="Q10" i="35"/>
   <c r="Q11" i="35"/>
   <c r="Q12" i="35"/>
   <c r="Q13" i="35"/>
   <c r="Q14" i="35"/>
   <c r="Q15" i="35"/>
   <c r="T9" i="35"/>
@@ -298,112 +444,111 @@
   <c r="R11" i="34"/>
   <c r="R12" i="34"/>
   <c r="R13" i="34"/>
   <c r="R14" i="34"/>
   <c r="R15" i="34"/>
   <c r="R9" i="34"/>
   <c r="Q10" i="34"/>
   <c r="Q11" i="34"/>
   <c r="Q12" i="34"/>
   <c r="Q13" i="34"/>
   <c r="Q14" i="34"/>
   <c r="Q15" i="34"/>
   <c r="Q9" i="34"/>
   <c r="G10" i="34"/>
   <c r="G11" i="34"/>
   <c r="G12" i="34"/>
   <c r="G13" i="34"/>
   <c r="G14" i="34"/>
   <c r="G15" i="34"/>
   <c r="G9" i="34"/>
   <c r="T40" i="33"/>
   <c r="N40" i="33" s="1"/>
   <c r="T10" i="33"/>
   <c r="N10" i="33" s="1"/>
   <c r="T11" i="33"/>
+  <c r="N11" i="33" s="1"/>
   <c r="T12" i="33"/>
   <c r="N12" i="33" s="1"/>
   <c r="T13" i="33"/>
   <c r="N13" i="33" s="1"/>
   <c r="T14" i="33"/>
   <c r="N14" i="33" s="1"/>
   <c r="T15" i="33"/>
   <c r="N15" i="33" s="1"/>
   <c r="T9" i="33"/>
   <c r="N9" i="33" s="1"/>
   <c r="S10" i="33"/>
   <c r="S11" i="33"/>
   <c r="S12" i="33"/>
   <c r="S13" i="33"/>
   <c r="S14" i="33"/>
   <c r="S15" i="33"/>
   <c r="S9" i="33"/>
   <c r="R10" i="33"/>
   <c r="R11" i="33"/>
   <c r="R12" i="33"/>
   <c r="R13" i="33"/>
   <c r="R14" i="33"/>
   <c r="R15" i="33"/>
   <c r="R9" i="33"/>
   <c r="Q10" i="33"/>
   <c r="Q11" i="33"/>
   <c r="Q12" i="33"/>
   <c r="Q13" i="33"/>
   <c r="Q14" i="33"/>
   <c r="Q15" i="33"/>
   <c r="Q9" i="33"/>
   <c r="G10" i="33"/>
   <c r="G11" i="33"/>
   <c r="G12" i="33"/>
   <c r="G13" i="33"/>
   <c r="G14" i="33"/>
   <c r="G15" i="33"/>
   <c r="G9" i="33"/>
-  <c r="T48" i="1"/>
   <c r="T40" i="1"/>
   <c r="T10" i="1"/>
   <c r="T11" i="1"/>
   <c r="T12" i="1"/>
   <c r="T13" i="1"/>
   <c r="T14" i="1"/>
   <c r="T15" i="1"/>
   <c r="T9" i="1"/>
   <c r="N9" i="1" s="1"/>
   <c r="S10" i="1"/>
   <c r="S11" i="1"/>
   <c r="S12" i="1"/>
   <c r="S13" i="1"/>
   <c r="S14" i="1"/>
   <c r="S15" i="1"/>
   <c r="S9" i="1"/>
   <c r="R10" i="1"/>
   <c r="R11" i="1"/>
   <c r="R12" i="1"/>
   <c r="R13" i="1"/>
   <c r="R14" i="1"/>
   <c r="R15" i="1"/>
-  <c r="R9" i="1"/>
   <c r="Q10" i="1"/>
   <c r="Q11" i="1"/>
   <c r="Q12" i="1"/>
   <c r="Q13" i="1"/>
   <c r="Q14" i="1"/>
   <c r="Q15" i="1"/>
   <c r="Q9" i="1"/>
   <c r="G10" i="1"/>
   <c r="G11" i="1"/>
   <c r="G12" i="1"/>
   <c r="G13" i="1"/>
   <c r="G14" i="1"/>
   <c r="G15" i="1"/>
   <c r="G9" i="1"/>
   <c r="N10" i="12"/>
   <c r="N9" i="12"/>
   <c r="N8" i="12"/>
   <c r="N7" i="12"/>
   <c r="N6" i="12"/>
   <c r="M57" i="37"/>
   <c r="M56" i="37"/>
   <c r="T50" i="37"/>
   <c r="N50" i="37" s="1"/>
   <c r="M50" i="37"/>
   <c r="G50" i="37"/>
@@ -455,51 +600,50 @@
   <c r="G25" i="37"/>
   <c r="T24" i="37"/>
   <c r="N24" i="37" s="1"/>
   <c r="S24" i="37"/>
   <c r="R24" i="37"/>
   <c r="Q24" i="37"/>
   <c r="G24" i="37"/>
   <c r="T23" i="37"/>
   <c r="N23" i="37" s="1"/>
   <c r="S23" i="37"/>
   <c r="R23" i="37"/>
   <c r="Q23" i="37"/>
   <c r="G23" i="37"/>
   <c r="T22" i="37"/>
   <c r="N22" i="37" s="1"/>
   <c r="S22" i="37"/>
   <c r="R22" i="37"/>
   <c r="Q22" i="37"/>
   <c r="G22" i="37"/>
   <c r="T21" i="37"/>
   <c r="N21" i="37" s="1"/>
   <c r="S21" i="37"/>
   <c r="R21" i="37"/>
   <c r="Q21" i="37"/>
   <c r="G21" i="37"/>
-  <c r="N14" i="37"/>
   <c r="N13" i="37"/>
   <c r="N4" i="37"/>
   <c r="N3" i="37"/>
   <c r="M57" i="36"/>
   <c r="M56" i="36"/>
   <c r="T50" i="36"/>
   <c r="N50" i="36" s="1"/>
   <c r="M50" i="36"/>
   <c r="G50" i="36"/>
   <c r="T49" i="36"/>
   <c r="N49" i="36" s="1"/>
   <c r="G49" i="36"/>
   <c r="T48" i="36"/>
   <c r="N48" i="36" s="1"/>
   <c r="M48" i="36"/>
   <c r="G48" i="36"/>
   <c r="T42" i="36"/>
   <c r="N42" i="36" s="1"/>
   <c r="M42" i="36"/>
   <c r="G42" i="36"/>
   <c r="T41" i="36"/>
   <c r="N41" i="36" s="1"/>
   <c r="G41" i="36"/>
   <c r="T40" i="36"/>
   <c r="N40" i="36" s="1"/>
@@ -614,51 +758,50 @@
   <c r="G25" i="35"/>
   <c r="T24" i="35"/>
   <c r="N24" i="35" s="1"/>
   <c r="S24" i="35"/>
   <c r="R24" i="35"/>
   <c r="Q24" i="35"/>
   <c r="G24" i="35"/>
   <c r="T23" i="35"/>
   <c r="N23" i="35" s="1"/>
   <c r="S23" i="35"/>
   <c r="R23" i="35"/>
   <c r="Q23" i="35"/>
   <c r="G23" i="35"/>
   <c r="T22" i="35"/>
   <c r="N22" i="35" s="1"/>
   <c r="S22" i="35"/>
   <c r="R22" i="35"/>
   <c r="Q22" i="35"/>
   <c r="G22" i="35"/>
   <c r="T21" i="35"/>
   <c r="N21" i="35" s="1"/>
   <c r="S21" i="35"/>
   <c r="R21" i="35"/>
   <c r="Q21" i="35"/>
   <c r="G21" i="35"/>
-  <c r="N12" i="35"/>
   <c r="N4" i="35"/>
   <c r="N3" i="35"/>
   <c r="M57" i="34"/>
   <c r="M56" i="34"/>
   <c r="M58" i="34" s="1"/>
   <c r="T50" i="34"/>
   <c r="N50" i="34" s="1"/>
   <c r="M50" i="34"/>
   <c r="G50" i="34"/>
   <c r="T49" i="34"/>
   <c r="N49" i="34" s="1"/>
   <c r="G49" i="34"/>
   <c r="T48" i="34"/>
   <c r="N48" i="34" s="1"/>
   <c r="M48" i="34"/>
   <c r="G48" i="34"/>
   <c r="T42" i="34"/>
   <c r="N42" i="34" s="1"/>
   <c r="M42" i="34"/>
   <c r="G42" i="34"/>
   <c r="T41" i="34"/>
   <c r="N41" i="34" s="1"/>
   <c r="G41" i="34"/>
   <c r="T40" i="34"/>
   <c r="N40" i="34" s="1"/>
@@ -771,51 +914,50 @@
   <c r="G25" i="33"/>
   <c r="T24" i="33"/>
   <c r="N24" i="33" s="1"/>
   <c r="S24" i="33"/>
   <c r="R24" i="33"/>
   <c r="Q24" i="33"/>
   <c r="G24" i="33"/>
   <c r="T23" i="33"/>
   <c r="N23" i="33" s="1"/>
   <c r="S23" i="33"/>
   <c r="R23" i="33"/>
   <c r="Q23" i="33"/>
   <c r="G23" i="33"/>
   <c r="T22" i="33"/>
   <c r="N22" i="33" s="1"/>
   <c r="S22" i="33"/>
   <c r="R22" i="33"/>
   <c r="Q22" i="33"/>
   <c r="G22" i="33"/>
   <c r="T21" i="33"/>
   <c r="N21" i="33" s="1"/>
   <c r="S21" i="33"/>
   <c r="R21" i="33"/>
   <c r="Q21" i="33"/>
   <c r="G21" i="33"/>
-  <c r="N11" i="33"/>
   <c r="N4" i="33"/>
   <c r="N3" i="33"/>
   <c r="G49" i="1"/>
   <c r="G50" i="1"/>
   <c r="G48" i="1"/>
   <c r="G41" i="1"/>
   <c r="G42" i="1"/>
   <c r="G40" i="1"/>
   <c r="G22" i="1"/>
   <c r="G23" i="1"/>
   <c r="G24" i="1"/>
   <c r="G25" i="1"/>
   <c r="G26" i="1"/>
   <c r="G27" i="1"/>
   <c r="G21" i="1"/>
   <c r="T49" i="1"/>
   <c r="T50" i="1"/>
   <c r="T41" i="1"/>
   <c r="T42" i="1"/>
   <c r="Q35" i="1"/>
   <c r="N34" i="1" s="1"/>
   <c r="Q34" i="1"/>
   <c r="N33" i="1" s="1"/>
   <c r="Q22" i="1"/>
   <c r="R22" i="1"/>
@@ -832,52 +974,55 @@
   <c r="Q25" i="1"/>
   <c r="R25" i="1"/>
   <c r="S25" i="1"/>
   <c r="T25" i="1"/>
   <c r="Q26" i="1"/>
   <c r="R26" i="1"/>
   <c r="S26" i="1"/>
   <c r="T26" i="1"/>
   <c r="Q27" i="1"/>
   <c r="R27" i="1"/>
   <c r="S27" i="1"/>
   <c r="T27" i="1"/>
   <c r="T21" i="1"/>
   <c r="S21" i="1"/>
   <c r="R21" i="1"/>
   <c r="Q21" i="1"/>
   <c r="T19" i="27"/>
   <c r="T18" i="27"/>
   <c r="T17" i="27"/>
   <c r="T16" i="27"/>
   <c r="T15" i="27"/>
   <c r="T14" i="27"/>
   <c r="T13" i="27"/>
   <c r="T12" i="27"/>
   <c r="T11" i="27"/>
-  <c r="M58" i="37" l="1"/>
+  <c r="M16" i="38" l="1"/>
+  <c r="F72" i="38"/>
+  <c r="M28" i="38"/>
   <c r="I9" i="1"/>
+  <c r="M58" i="37"/>
   <c r="N43" i="35"/>
   <c r="N51" i="35"/>
   <c r="D66" i="35" s="1"/>
   <c r="L66" i="35" s="1"/>
   <c r="M19" i="12" s="1"/>
   <c r="N43" i="36"/>
   <c r="J23" i="33"/>
   <c r="J27" i="34"/>
   <c r="K22" i="36"/>
   <c r="J22" i="37"/>
   <c r="J26" i="33"/>
   <c r="I21" i="34"/>
   <c r="K27" i="35"/>
   <c r="K23" i="37"/>
   <c r="J27" i="36"/>
   <c r="I22" i="35"/>
   <c r="K23" i="35"/>
   <c r="J24" i="33"/>
   <c r="K21" i="35"/>
   <c r="J24" i="37"/>
   <c r="J22" i="34"/>
   <c r="J26" i="35"/>
   <c r="K22" i="34"/>
   <c r="K22" i="33"/>
   <c r="J22" i="35"/>
@@ -1088,56 +1233,55 @@
   <c r="N28" i="34"/>
   <c r="I10" i="35"/>
   <c r="K10" i="35"/>
   <c r="I14" i="35"/>
   <c r="K14" i="35"/>
   <c r="I24" i="35"/>
   <c r="K24" i="35"/>
   <c r="M35" i="35"/>
   <c r="I23" i="36"/>
   <c r="K23" i="36"/>
   <c r="I27" i="36"/>
   <c r="K27" i="36"/>
   <c r="N16" i="37"/>
   <c r="M35" i="37"/>
   <c r="K23" i="34"/>
   <c r="N16" i="35"/>
   <c r="I9" i="36"/>
   <c r="K9" i="36"/>
   <c r="I13" i="36"/>
   <c r="K13" i="36"/>
   <c r="I12" i="37"/>
   <c r="K12" i="37"/>
   <c r="I22" i="37"/>
   <c r="K22" i="37"/>
   <c r="I26" i="37"/>
-  <c r="N57" i="13"/>
-[...1 lines deleted...]
-  <c r="M56" i="13"/>
   <c r="M57" i="1"/>
   <c r="M56" i="1"/>
-  <c r="M8" i="12" l="1"/>
+  <c r="D62" i="38" l="1"/>
+  <c r="D64" i="38" s="1"/>
+  <c r="M8" i="12"/>
   <c r="M25" i="33"/>
   <c r="M22" i="34"/>
   <c r="M23" i="35"/>
   <c r="M27" i="35"/>
   <c r="M24" i="37"/>
   <c r="M27" i="37"/>
   <c r="M26" i="37"/>
   <c r="M27" i="33"/>
   <c r="M26" i="33"/>
   <c r="M23" i="37"/>
   <c r="M21" i="37"/>
   <c r="M26" i="36"/>
   <c r="M24" i="33"/>
   <c r="M21" i="36"/>
   <c r="M26" i="34"/>
   <c r="M24" i="36"/>
   <c r="M23" i="33"/>
   <c r="M22" i="35"/>
   <c r="M23" i="36"/>
   <c r="M21" i="35"/>
   <c r="M21" i="34"/>
   <c r="M25" i="35"/>
   <c r="M10" i="34"/>
   <c r="M11" i="35"/>
   <c r="M11" i="37"/>
@@ -1170,361 +1314,205 @@
   <c r="M13" i="37"/>
   <c r="E75" i="35"/>
   <c r="M26" i="35"/>
   <c r="M15" i="36"/>
   <c r="D63" i="34"/>
   <c r="L63" i="34" s="1"/>
   <c r="G18" i="12" s="1"/>
   <c r="D63" i="36"/>
   <c r="L63" i="36" s="1"/>
   <c r="G20" i="12" s="1"/>
   <c r="D65" i="34"/>
   <c r="L7" i="12" s="1"/>
   <c r="D65" i="33"/>
   <c r="L65" i="33" s="1"/>
   <c r="D63" i="37"/>
   <c r="L63" i="37" s="1"/>
   <c r="G21" i="12" s="1"/>
   <c r="G10" i="12"/>
   <c r="M10" i="12"/>
   <c r="M15" i="34"/>
   <c r="M14" i="36"/>
   <c r="M25" i="34"/>
   <c r="M25" i="36"/>
   <c r="M22" i="33"/>
   <c r="M12" i="35"/>
-  <c r="M58" i="13"/>
   <c r="D63" i="35"/>
   <c r="L63" i="35" s="1"/>
   <c r="G19" i="12" s="1"/>
   <c r="G8" i="12"/>
   <c r="M21" i="33"/>
   <c r="M9" i="37"/>
   <c r="M24" i="35"/>
   <c r="D63" i="33"/>
   <c r="L63" i="33" s="1"/>
   <c r="G17" i="12" s="1"/>
   <c r="G6" i="12"/>
   <c r="M14" i="33"/>
   <c r="M24" i="34"/>
   <c r="E75" i="37"/>
   <c r="F74" i="37"/>
   <c r="L66" i="36"/>
   <c r="M9" i="12"/>
   <c r="L66" i="34"/>
   <c r="M18" i="12" s="1"/>
   <c r="M7" i="12"/>
   <c r="L66" i="33"/>
   <c r="M6" i="12"/>
   <c r="M12" i="37"/>
   <c r="D65" i="35"/>
   <c r="D65" i="37"/>
   <c r="M27" i="36"/>
   <c r="M14" i="35"/>
   <c r="M23" i="34"/>
   <c r="M13" i="36"/>
   <c r="M9" i="36"/>
   <c r="D65" i="36"/>
   <c r="M58" i="1"/>
   <c r="N4" i="1"/>
   <c r="N5" i="12"/>
   <c r="C27" i="14"/>
   <c r="D25" i="14"/>
   <c r="C31" i="14"/>
   <c r="C30" i="14"/>
   <c r="C29" i="14"/>
   <c r="C28" i="14"/>
   <c r="D27" i="14"/>
   <c r="D19" i="14"/>
   <c r="D11" i="14"/>
   <c r="H19" i="14"/>
   <c r="C19" i="14" s="1"/>
-  <c r="M28" i="37" l="1"/>
+  <c r="F70" i="38" l="1"/>
+  <c r="M28" i="37"/>
   <c r="M28" i="35"/>
   <c r="M28" i="33"/>
   <c r="M16" i="37"/>
   <c r="M16" i="34"/>
   <c r="M16" i="33"/>
   <c r="M16" i="35"/>
   <c r="M28" i="34"/>
   <c r="M28" i="36"/>
   <c r="L65" i="34"/>
   <c r="L18" i="12" s="1"/>
   <c r="L17" i="12"/>
   <c r="F72" i="33"/>
   <c r="E73" i="33"/>
   <c r="L6" i="12"/>
   <c r="L65" i="36"/>
   <c r="L20" i="12" s="1"/>
   <c r="L9" i="12"/>
   <c r="L65" i="37"/>
   <c r="L21" i="12" s="1"/>
   <c r="L10" i="12"/>
   <c r="L65" i="35"/>
   <c r="L19" i="12" s="1"/>
   <c r="L8" i="12"/>
   <c r="E75" i="34"/>
   <c r="F74" i="34"/>
   <c r="M20" i="12"/>
   <c r="E75" i="36"/>
   <c r="F74" i="36"/>
   <c r="M17" i="12"/>
   <c r="F74" i="33"/>
   <c r="E75" i="33"/>
   <c r="M16" i="36"/>
-  <c r="V50" i="13"/>
-[...79 lines deleted...]
-  <c r="N3" i="13"/>
   <c r="J33" i="1"/>
   <c r="J34" i="1"/>
   <c r="D62" i="36" l="1"/>
   <c r="E9" i="12" s="1"/>
   <c r="D62" i="37"/>
   <c r="E10" i="12" s="1"/>
   <c r="D62" i="35"/>
   <c r="E8" i="12" s="1"/>
   <c r="D62" i="33"/>
   <c r="E6" i="12" s="1"/>
   <c r="D62" i="34"/>
   <c r="D64" i="34" s="1"/>
   <c r="L64" i="34" s="1"/>
   <c r="F70" i="34" s="1"/>
-  <c r="K26" i="13"/>
   <c r="E73" i="34"/>
   <c r="E73" i="37"/>
   <c r="F72" i="34"/>
   <c r="E73" i="35"/>
   <c r="F72" i="37"/>
   <c r="E73" i="36"/>
   <c r="F72" i="36"/>
-  <c r="I26" i="13"/>
-[...2 lines deleted...]
-  <c r="J24" i="13"/>
   <c r="F72" i="35"/>
-  <c r="I23" i="13"/>
-[...47 lines deleted...]
-  <c r="D64" i="35"/>
+  <c r="D64" i="35" l="1"/>
   <c r="L64" i="35" s="1"/>
   <c r="E71" i="35" s="1"/>
   <c r="L62" i="35"/>
   <c r="E19" i="12" s="1"/>
   <c r="J19" i="12" s="1"/>
   <c r="J30" i="12" s="1"/>
   <c r="L62" i="36"/>
   <c r="E20" i="12" s="1"/>
   <c r="D64" i="36"/>
   <c r="L64" i="36" s="1"/>
   <c r="E71" i="36" s="1"/>
   <c r="D64" i="37"/>
   <c r="L64" i="37" s="1"/>
   <c r="F70" i="37" s="1"/>
   <c r="L62" i="37"/>
   <c r="E21" i="12" s="1"/>
   <c r="L62" i="34"/>
   <c r="E18" i="12" s="1"/>
   <c r="J18" i="12" s="1"/>
   <c r="E7" i="12"/>
   <c r="J7" i="12" s="1"/>
   <c r="D64" i="33"/>
   <c r="L64" i="33" s="1"/>
   <c r="E71" i="33" s="1"/>
   <c r="L62" i="33"/>
   <c r="E17" i="12" s="1"/>
   <c r="E71" i="34"/>
-  <c r="M11" i="13"/>
-[...5 lines deleted...]
-  <c r="M25" i="13"/>
   <c r="M31" i="12"/>
   <c r="J8" i="12"/>
   <c r="L30" i="12"/>
-  <c r="D65" i="13"/>
-[...6 lines deleted...]
-  <c r="M21" i="13"/>
   <c r="M30" i="12"/>
-  <c r="M28" i="13" l="1"/>
-  <c r="E71" i="37"/>
+  <c r="E71" i="37" l="1"/>
   <c r="F70" i="35"/>
   <c r="F70" i="36"/>
   <c r="F70" i="33"/>
   <c r="J10" i="12"/>
   <c r="J6" i="12"/>
   <c r="L31" i="12"/>
-  <c r="M16" i="13"/>
-  <c r="F72" i="13"/>
   <c r="J21" i="12"/>
-  <c r="D62" i="13" l="1"/>
-[...2 lines deleted...]
-  <c r="J20" i="12"/>
+  <c r="J20" i="12" l="1"/>
   <c r="J31" i="12" s="1"/>
   <c r="J9" i="12"/>
   <c r="J17" i="12"/>
   <c r="J28" i="12" s="1"/>
   <c r="N3" i="1"/>
   <c r="M28" i="12"/>
   <c r="M29" i="12"/>
   <c r="L28" i="12"/>
   <c r="L29" i="12"/>
   <c r="L32" i="12"/>
   <c r="J29" i="12"/>
   <c r="J32" i="12"/>
-  <c r="F70" i="13" l="1"/>
-  <c r="N49" i="1"/>
+  <c r="N49" i="1" l="1"/>
   <c r="N50" i="1"/>
   <c r="N48" i="1"/>
   <c r="N41" i="1"/>
   <c r="N42" i="1"/>
   <c r="N40" i="1"/>
   <c r="M50" i="1" l="1"/>
   <c r="M48" i="1"/>
   <c r="M42" i="1"/>
   <c r="M40" i="1"/>
   <c r="N43" i="1" l="1"/>
   <c r="N51" i="1"/>
   <c r="D66" i="1" s="1"/>
   <c r="N27" i="1"/>
   <c r="N11" i="1"/>
   <c r="N13" i="1"/>
   <c r="M5" i="12" l="1"/>
   <c r="M12" i="12" s="1"/>
   <c r="L66" i="1"/>
   <c r="I27" i="1"/>
   <c r="K27" i="1"/>
   <c r="J27" i="1"/>
   <c r="I11" i="1"/>
   <c r="K11" i="1"/>
   <c r="I13" i="1"/>
   <c r="K13" i="1"/>
@@ -1593,78 +1581,78 @@
   <c r="M34" i="12"/>
   <c r="F43" i="12"/>
   <c r="D65" i="1"/>
   <c r="L65" i="1" s="1"/>
   <c r="L63" i="1"/>
   <c r="G16" i="12" s="1"/>
   <c r="G23" i="12" s="1"/>
   <c r="M12" i="1"/>
   <c r="M14" i="1"/>
   <c r="M9" i="1"/>
   <c r="M10" i="1"/>
   <c r="M26" i="1"/>
   <c r="M25" i="1"/>
   <c r="M23" i="1"/>
   <c r="M21" i="1"/>
   <c r="M15" i="1"/>
   <c r="M22" i="1"/>
   <c r="M24" i="1"/>
   <c r="F72" i="1" l="1"/>
   <c r="L16" i="12"/>
   <c r="L5" i="12"/>
   <c r="E73" i="1"/>
   <c r="M16" i="1"/>
   <c r="M28" i="1"/>
   <c r="D62" i="1" l="1"/>
+  <c r="E5" i="12" s="1"/>
   <c r="L12" i="12"/>
   <c r="L23" i="12"/>
   <c r="F41" i="12" s="1"/>
   <c r="L27" i="12"/>
   <c r="L62" i="1" l="1"/>
   <c r="E16" i="12" s="1"/>
   <c r="J16" i="12" s="1"/>
-  <c r="E5" i="12"/>
   <c r="L34" i="12"/>
   <c r="E42" i="12"/>
   <c r="D64" i="1"/>
   <c r="L64" i="1" s="1"/>
   <c r="F70" i="1" s="1"/>
   <c r="J5" i="12" l="1"/>
   <c r="J12" i="12" s="1"/>
   <c r="E12" i="12"/>
   <c r="E71" i="1"/>
   <c r="E23" i="12"/>
   <c r="J23" i="12" l="1"/>
   <c r="J27" i="12"/>
   <c r="J34" i="12" l="1"/>
   <c r="E40" i="12"/>
   <c r="F39" i="12"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2893" uniqueCount="376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2253" uniqueCount="366">
   <si>
     <t>This calculator is meant as a guide only. While reasonable efforts have been made to ensure that the contents of the calculator are factually correct, the Commonwealth does not accept responsibility for the accuracy or completeness of the contents, and shall not be liable for any loss or damage that may be occasioned directly or indirectly through the use of, or reliance on, the data produced by the calculator.</t>
   </si>
   <si>
     <t>Full year</t>
   </si>
   <si>
     <t>Facility name (optional)</t>
   </si>
   <si>
     <t>Operational Control</t>
   </si>
   <si>
     <t>Part year</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Greenhouse gases</t>
   </si>
   <si>
@@ -2350,53 +2338,50 @@
   <si>
     <t>Carbon black (petrochemical feedstock)</t>
   </si>
   <si>
     <t>Ethylene (petrochemical feedstock)</t>
   </si>
   <si>
     <t>Other petrochemical</t>
   </si>
   <si>
     <t>Electricity (Generated onsite)</t>
   </si>
   <si>
     <t>Solar energy for electricity generation</t>
   </si>
   <si>
     <t>Wind energy for electricity generation</t>
   </si>
   <si>
     <t>Water energy for electricity generation</t>
   </si>
   <si>
     <t>Geothermal energy for electricity generation</t>
   </si>
   <si>
-    <t>For an explanation of what each field represents, hover your mouse cursor over the highlighted fields.</t>
-[...1 lines deleted...]
-  <si>
     <t>COMBUSTED TRANSPORT</t>
   </si>
   <si>
     <t>COMBUSTED OTHER</t>
   </si>
   <si>
     <t>SCOPE 2</t>
   </si>
   <si>
     <t>PRODUCTION</t>
   </si>
   <si>
     <t>CONSUMPTION</t>
   </si>
   <si>
     <t>Diesel oil</t>
   </si>
   <si>
     <t>Anthracite</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Output</t>
@@ -2593,195 +2578,129 @@
   <si>
     <t>Ethane</t>
   </si>
   <si>
     <t>Compressed natural gas that has reverted back to standard conditions</t>
   </si>
   <si>
     <t>45.3</t>
   </si>
   <si>
     <t>16.2</t>
   </si>
   <si>
     <t>Gasoline for use as fuel in an aircraft</t>
   </si>
   <si>
     <t>Green and air dried wood</t>
   </si>
   <si>
     <t>0.0629</t>
   </si>
   <si>
     <t>Heating oil</t>
   </si>
   <si>
-    <t>Industrial materials and tyres derived from fossil fuels (RCPHE)</t>
-[...1 lines deleted...]
-  <si>
     <t>Ethylene if used as a petrochemical feedstock - Non-energy product</t>
   </si>
   <si>
     <t>50.3</t>
   </si>
   <si>
     <t>Kerosene (other than for use as fuel in an aircraft)</t>
   </si>
   <si>
     <t>Kerosene for use as fuel in an aircraft</t>
   </si>
   <si>
     <t>Other gaseous fossil fuels</t>
   </si>
   <si>
     <t>Landfill biogas that is captured for combustion (methane only)</t>
   </si>
   <si>
     <t>Liquefied aromatic hydrocarbons</t>
   </si>
   <si>
     <t>Gasoline for use as a fuel in an aircraft</t>
   </si>
   <si>
     <t>Natural gas distributed in a pipeline</t>
   </si>
   <si>
     <t>Liquefied natural gas</t>
   </si>
   <si>
     <t>10.4</t>
   </si>
   <si>
     <t>37.3</t>
   </si>
   <si>
-    <t>Industrial materials and tyres that are derived from fossil fuels (RCPHE)</t>
-[...1 lines deleted...]
-  <si>
     <t>26.3</t>
   </si>
   <si>
     <t>37.5</t>
   </si>
   <si>
     <t>Non‑biomass municipal materials (RCPHE)</t>
   </si>
   <si>
     <t>Other biogas that is captured for combustion (methane only)</t>
   </si>
   <si>
     <t>Other natural gas liquids</t>
   </si>
   <si>
     <t>25.7</t>
   </si>
   <si>
     <t>31.4</t>
   </si>
   <si>
     <t>Other primary solid biomass fuels</t>
   </si>
   <si>
     <t>Other solid fossil fuels</t>
   </si>
   <si>
     <t>Non-biomass municipal materials (RCPHE)</t>
   </si>
   <si>
     <t>10.5</t>
   </si>
   <si>
     <t>Petroleum based greases</t>
   </si>
   <si>
     <t>46.5</t>
   </si>
   <si>
-    <t>Enter custom emissions</t>
-[...1 lines deleted...]
-  <si>
     <t>Methane from wastewater</t>
   </si>
   <si>
     <t>Sub‑bituminous coal</t>
-  </si>
-[...55 lines deleted...]
-    <t>The following electricity and gas calculators will convert between gigaJoules (GJ) and other units used to measure the amount of electricity or gaseous fuels. Perform each step in order for each calculator to undertake the converstion. The quick lookup calculator will display the emissions and energy  associated with each fuel type and whether is is combusted or otherwise consumed.</t>
   </si>
   <si>
     <t>The calculators are meant as a guide only. While reasonable efforts have been made to ensure that the contents of the calculators are factually correct, the Commonwealth does not accept responsibility for the accuracy or completeness of the contents, and shall not be liable for any loss or damage that may be occasioned directly or indirectly through the use of, or reliance on, the data produced by the calculators.</t>
   </si>
   <si>
     <t>Convert kilowatt hours (kWh) to gigajoules (GJ) - gigajoules (GJ) to kilowatt hours (kWh)</t>
   </si>
   <si>
     <t>ELECTRICITY CONVERSION</t>
   </si>
   <si>
     <t>LOOKUP</t>
   </si>
   <si>
     <t>1. select conversion</t>
   </si>
   <si>
     <t>2. enter amount to convert</t>
   </si>
   <si>
     <t>Convert kilowatt hours (kWh) to gigajoules (GJ)</t>
   </si>
   <si>
     <t>Solid fuels</t>
   </si>
@@ -3174,84 +3093,78 @@
   <si>
     <t>Truck and off-road tyres (RCPHE)</t>
   </si>
   <si>
     <t>27.1</t>
   </si>
   <si>
     <t>Select energy commodities below …</t>
   </si>
   <si>
     <t>Uranium</t>
   </si>
   <si>
     <t>470000</t>
   </si>
   <si>
     <t>Sulphur</t>
   </si>
   <si>
     <t>4.9</t>
   </si>
   <si>
     <t>Hydrogen</t>
   </si>
   <si>
-    <t>143</t>
-[...1 lines deleted...]
-  <si>
     <t>Renewable aviation kerosene</t>
   </si>
   <si>
     <t>Renewable diesel</t>
   </si>
   <si>
     <t>Div 4.2</t>
   </si>
   <si>
     <t>Renewable diesel (post-2004 vehicles)</t>
   </si>
   <si>
     <t>Renewable diesel (Euro iv or higher)</t>
   </si>
   <si>
     <t>0.07</t>
   </si>
   <si>
     <t>0.4</t>
   </si>
   <si>
     <t>Renewable diesel (Euro iii)</t>
   </si>
   <si>
     <t>Renewable diesel (Euro i)</t>
   </si>
   <si>
     <t>0.2</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.5</t>
   </si>
   <si>
     <t>Renewable aviation kerosene - transport</t>
   </si>
   <si>
     <t>Renewable diesel - transport</t>
   </si>
   <si>
     <t>Renewable diesel (post 2004) - transport</t>
   </si>
   <si>
     <t xml:space="preserve">Renewable aviation kerosene </t>
   </si>
   <si>
     <t>Emissions and energy threshold calculator</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The Output tab will display the total emissions and energy data at the corporate level. This amount will be the calculated annual amount based on the data entered for each facility.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
@@ -3327,220 +3240,198 @@
   <si>
     <t>Fugitive emissions (direct entry)</t>
   </si>
   <si>
     <t>Facility summary</t>
   </si>
   <si>
     <t>Annual facility reporting thresholds</t>
   </si>
   <si>
     <t>Corporation emissions &amp; energy calculator</t>
   </si>
   <si>
     <t>Data as entered</t>
   </si>
   <si>
     <t>Full-year data</t>
   </si>
   <si>
     <t>Annual reporting thresholds</t>
   </si>
   <si>
     <t>Annual corporate reporting thresholds</t>
   </si>
   <si>
-    <t>Facility Summary</t>
-[...7 lines deleted...]
-  <si>
     <t>Gas</t>
   </si>
   <si>
     <t>Quick lookup</t>
   </si>
   <si>
     <t>© Commonwealth of Australia 2026</t>
-  </si>
-[...24 lines deleted...]
-    </r>
   </si>
   <si>
     <t>This work is licensed under the Creative Commons Attribution 3.0 Australia Licence. To view a copy of this license, visit http://creativecommons.org/licenses/by/3.0/au 
 If you use materials that are licensed under Creative Commons, you are also required to retain any symbols and notices that are included in the materials. Where there are no symbols or notices present on materials you must attribute the work. The Clean Energy Regulator asserts the right to be recognised as author of the original material in the following manner:
 © Commonwealth of Australia (2026) Clean Energy Regulator.</t>
   </si>
   <si>
     <t>Emissions and Energy Threshold Calculator © Commonwealth of Australia 2026. This work is copyright. Apart from any use as permitted under the Copyright Act 1968, no part may be reproduced by any process without written permission from the Commonwealth. Requests and inquiries concerning reproduction and rights should be addressed to the Commonwealth Copyright Administration, Attorney-General's Department, 3-5 National Circuit BARTON ACT 2600. Email: commonwealth.copyright@ag.gov.au or posted at www.ag.gov.au.</t>
   </si>
   <si>
     <t>0.0122</t>
+  </si>
+  <si>
+    <t>Facility reporting thresholds</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>About this calculator</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 The National Greenhouse and Energy Reporting Threshold Calculator (the Calculator) has been developed by the Clean Energy Regulator (CER) to assist entities to comply with their reporting obligations under the </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>National Greenhouse and Energy Reporting Act 2007</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (NGER Act) and associated legislation. The Calculator should be used in conjunction with the NGER Act, National Greenhouse and Energy Reporting Regulations 2008 and National Greenhouse and Energy Reporting (Measurement) Determination 2008 in their current form. These laws and their interpretation are subject to change, which may affect the accuracy of the outputs of the Calculator.
-This Calculator (version 1.7) is valid for the 2025-2026 reporting year and is valid for subsequent reporting years until a newer calculator has been made available.  Reporters must check the CER website https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-calculators to ensure that they are using the most current version of the Calculator.
+This Calculator (version 1.7.1) is valid for the 2025-2026 reporting year and is valid for subsequent reporting years until a newer calculator has been made available.  Reporters must check the CER website https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-calculators to ensure that they are using the most current version of the Calculator.
 The information to be input in the Calculator is not exhaustive of all matters required to be reported, nor does the Calculator cover all circumstances applicable to all entities. The Calculator is not intended to comprehensively deal with its subject area; nor is it a substitute for independent legal advice. The calculations that are generated by the Calculator are an estimate only, intended to be used for guidance purposes and to assist entities in their reporting. The CER and the Commonwealth of Australia do not warrant that any estimates or outputs generated by the Calculator will be accurate, complete, or up to date. Entities are not required to use the estimates generated by the Calculator, however, entities must ensure they meet their obligations under the National Greenhouse and Energy Reporting scheme at all times. The CER encourages all users of the Calculator to seek independent legal advice before taking any action or decision, including finalising any report, on the basis of the Calculator.
 Entities are responsible for determining their obligations under the law and for applying the law to their individual circumstances. The CER and the Commonwealth of Australia bear no responsibility for the data input to the Calculator by users, or for the outputs of the Calculator, and will in no event be liable for any direct, incidental, or consequential loss or damage of any kind, arising out of or in connection with, any use of the Calculator, reliance on the Calculator’s output, or reliance on any other information or advice on this website. 
 The CER and the Commonwealth of Australia do not guarantee uninterrupted access to the Calculator or that the associated website and files obtained from or through this website are free from harmful code including viruses or spyware, and recommend the use of appropriate software to protect your systems.
 </t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>About this calculator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Title — Emissions and energy threshold calculator 
+Version — 1.7.1 - September 2026
+Author — The Clean Energy Regulator</t>
+    </r>
+  </si>
+  <si>
+    <t>The following electricity and gas calculators will convert between gigaJoules (GJ) and other units used to measure the amount of electricity or gaseous fuels. Perform each step in order for each calculator to undertake the conversion. The quick lookup calculator will display the emissions and energy  associated with each fuel type and whether is is combusted or otherwise consumed.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...11 lines deleted...]
-    <font>
       <sz val="20"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -3571,77 +3462,52 @@
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="9" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color theme="0"/>
-      <name val="Calibri"/>
-[...15 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="subscript"/>
       <sz val="11"/>
       <color theme="9" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="subscript"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
@@ -3676,56 +3542,50 @@
     </font>
     <font>
       <vertAlign val="subscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="subscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="4" tint="0.79998168889431442"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
@@ -3783,51 +3643,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="61">
+  <borders count="57">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </bottom>
       <diagonal/>
     </border>
@@ -4426,1130 +4286,928 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="0" tint="-0.14993743705557422"/>
-[...46 lines deleted...]
-      <left style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="392">
+  <cellXfs count="328">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="2" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="15" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="12" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="2" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...43 lines deleted...]
-    <xf numFmtId="4" fontId="9" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
-      <protection hidden="1"/>
-[...25 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="47" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="48" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
-      <protection hidden="1"/>
-[...6 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="53" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection hidden="1"/>
-[...11 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="35" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0" hidden="1"/>
-    </xf>
-[...2 lines deleted...]
-      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="35" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-      <protection hidden="1"/>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="7" borderId="58" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="35" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="7" borderId="57" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="38" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="39" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="56" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="56" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -5598,569 +5256,449 @@
     </xf>
     <xf numFmtId="49" fontId="0" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="8" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...5 lines deleted...]
-      <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="7" borderId="44" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="2" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="15" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="15" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="15" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="35" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="2" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="39" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection hidden="1"/>
-[...70 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Followed Hyperlink" xfId="2" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="12" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="16" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="8" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="10" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="6" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="14" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="4" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="18" builtinId="9" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="13" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="15" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="17" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="7" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="9" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="11" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8" hidden="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="89">
-[...4 lines deleted...]
-    </dxf>
+  <dxfs count="86">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFFFFCC"/>
       </font>
-    </dxf>
-[...8 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <fgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <fgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <fgColor theme="6" tint="0.79998168889431442"/>
-        </patternFill>
-[...8 lines deleted...]
-          <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <fgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -6986,89 +6524,89 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="330200" y="273050"/>
           <a:ext cx="11057349" cy="1498600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3333750</xdr:colOff>
+      <xdr:colOff>3486150</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>838200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>4000501</xdr:colOff>
+      <xdr:colOff>4152901</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>1081368</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 34" descr="Creative Commons Attribution Licence">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" r:link="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3943350" y="5124450"/>
+          <a:off x="4118610" y="5113020"/>
           <a:ext cx="666751" cy="243168"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -7402,2659 +6940,124 @@
         <a:xfrm>
           <a:off x="0" y="210185"/>
           <a:ext cx="15628620" cy="2153582"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>123825</xdr:colOff>
+      <xdr:colOff>120650</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1702318</xdr:rowOff>
+      <xdr:rowOff>1705493</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EA93612-77DA-445D-8DBE-90C5E87570DF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="85725" y="57150"/>
           <a:ext cx="12179300" cy="1648343"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>12</xdr:col>
-[...460 lines deleted...]
-      <xdr:col>13</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
-[...1099 lines deleted...]
-      <xdr:rowOff>199071</xdr:rowOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>210185</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>952</xdr:colOff>
-[...382 lines deleted...]
-      <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
-[...583 lines deleted...]
-      <xdr:colOff>73025</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>304800</xdr:rowOff>
-[...5 lines deleted...]
-      <xdr:rowOff>2421380</xdr:rowOff>
+      <xdr:rowOff>2363767</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Picture 42">
+        <xdr:cNvPr id="2" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8ABEF0CF-D921-4CBA-9480-529D72516D57}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07BB0EDF-85CB-4A78-AB11-A81074D7E59D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="349250" y="304800"/>
-          <a:ext cx="15678150" cy="2116580"/>
+          <a:off x="0" y="210185"/>
+          <a:ext cx="15887700" cy="2153582"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -10338,9701 +7341,9689 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C8"/>
   <sheetViews>
-    <sheetView showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.21875" style="77" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.21875" style="77" customWidth="1"/>
+    <col min="1" max="1" width="9.21875" style="57" customWidth="1"/>
+    <col min="2" max="2" width="136.5546875" style="57" customWidth="1"/>
+    <col min="3" max="3" width="9.21875" style="57" customWidth="1"/>
     <col min="4" max="16384" width="9.21875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="123.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:2" ht="21.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="255" t="s">
-        <v>348</v>
+      <c r="B2" s="215" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="9" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="2:2" ht="403.2" x14ac:dyDescent="0.3">
-      <c r="B4" s="115" t="s">
-        <v>375</v>
+      <c r="B4" s="90" t="s">
+        <v>363</v>
       </c>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B5" s="115" t="s">
-        <v>370</v>
+      <c r="B5" s="90" t="s">
+        <v>358</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="229" t="s">
+      <c r="B6" s="190" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="201.6" x14ac:dyDescent="0.3">
-      <c r="B7" s="115" t="s">
-        <v>350</v>
+      <c r="B7" s="90" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="175.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="246" t="s">
-        <v>349</v>
+      <c r="B8" s="207" t="s">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="sm4rDIrLQ6pjNUjUqWWLpp1Rd7U4aIaqn68cCBW/e+8=" saltValue="CoZL+py46BjHXkw5PJdWHw==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="rpKahrwrK017FhFvLThzwXR4uqT5lYHEjCWBwvG8DTQ=" saltValue="ScFvT9hRUk7wJzIXg5WkTQ==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Sheet10"/>
   <dimension ref="A1:V104"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.21875" style="2" customWidth="1"/>
-    <col min="2" max="2" width="32.44140625" style="78" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="30.5546875" style="78" customWidth="1"/>
+    <col min="2" max="2" width="32.44140625" style="58" customWidth="1"/>
+    <col min="3" max="3" width="89.44140625" style="58" customWidth="1"/>
+    <col min="4" max="4" width="30.5546875" style="58" customWidth="1"/>
     <col min="5" max="5" width="9.21875" style="2" customWidth="1"/>
     <col min="6" max="7" width="9.21875" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="53.21875" style="2" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="9.21875" style="2" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="12.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="9.21875" style="2" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="69.77734375" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="17" width="9.21875" style="2" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="18.44140625" style="2" hidden="1" customWidth="1"/>
     <col min="19" max="21" width="9.21875" style="2" hidden="1" customWidth="1"/>
-    <col min="22" max="22" width="0" style="78" hidden="1" customWidth="1"/>
-    <col min="23" max="16384" width="9.21875" style="78" hidden="1"/>
+    <col min="22" max="22" width="0" style="58" hidden="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.21875" style="58" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="133.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="363"/>
-[...1 lines deleted...]
-      <c r="D1" s="363"/>
+      <c r="B1" s="317"/>
+      <c r="C1" s="317"/>
+      <c r="D1" s="317"/>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.3">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:21" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="391" t="s">
-[...3 lines deleted...]
-      <c r="D3" s="391"/>
+      <c r="B3" s="327" t="s">
+        <v>365</v>
+      </c>
+      <c r="C3" s="327"/>
+      <c r="D3" s="327"/>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.3">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:21" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="390" t="s">
-[...3 lines deleted...]
-      <c r="D5" s="391"/>
+      <c r="B5" s="326" t="s">
+        <v>237</v>
+      </c>
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
     </row>
     <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:21" ht="23.4" x14ac:dyDescent="0.45">
-      <c r="B7" s="126"/>
-      <c r="C7" s="127" t="s">
+      <c r="B7" s="101"/>
+      <c r="C7" s="102" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="128"/>
+      <c r="D7" s="103"/>
     </row>
     <row r="8" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A8" s="9"/>
-      <c r="B8" s="386" t="s">
+      <c r="A8" s="7"/>
+      <c r="B8" s="322" t="s">
+        <v>238</v>
+      </c>
+      <c r="C8" s="270"/>
+      <c r="D8" s="323"/>
+      <c r="E8" s="7"/>
+      <c r="H8" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="185" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="2"/>
+      <c r="B9" s="104" t="s">
+        <v>241</v>
+      </c>
+      <c r="C9" s="59" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="34"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B10" s="104" t="s">
+        <v>242</v>
+      </c>
+      <c r="C10" s="262"/>
+      <c r="D10" s="34"/>
+      <c r="H10" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="M10" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="C8" s="316"/>
-[...2 lines deleted...]
-      <c r="H8" s="2" t="s">
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B11" s="105" t="s">
         <v>246</v>
       </c>
-      <c r="L8" s="2" t="s">
-[...56 lines deleted...]
-      <c r="C11" s="307" t="str">
+      <c r="C11" s="261" t="str">
         <f>IF(C9="Convert kilowatt hours (kWh) to gigajoules (GJ)",C10*H12,IF(C9="Convert gigajoules (GJ) to kilowatt hours (kWh)",C10/H12,""))</f>
         <v/>
       </c>
-      <c r="D11" s="131" t="str">
+      <c r="D11" s="106" t="str">
         <f>IF(C9="Convert kilowatt hours (kWh) to gigajoules (GJ)","gigajoules (GJ)",IF(C9="Convert gigajoules (GJ) to kilowatt hours (kWh)","kilowatt hours (kWh)",""))</f>
         <v/>
       </c>
       <c r="H11" s="2" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="B12" s="132"/>
-[...1 lines deleted...]
-      <c r="D12" s="44"/>
+      <c r="B12" s="107"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="42"/>
       <c r="H12" s="2">
         <v>3.5999999999999999E-3</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.3">
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="L13" s="2" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
     </row>
     <row r="14" spans="1:21" ht="23.4" x14ac:dyDescent="0.45">
-      <c r="B14" s="116"/>
-[...3 lines deleted...]
-      <c r="D14" s="118"/>
+      <c r="B14" s="91"/>
+      <c r="C14" s="92" t="s">
+        <v>356</v>
+      </c>
+      <c r="D14" s="93"/>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A15" s="9"/>
-[...5 lines deleted...]
-      <c r="E15" s="9"/>
+      <c r="A15" s="7"/>
+      <c r="B15" s="324" t="s">
+        <v>252</v>
+      </c>
+      <c r="C15" s="270"/>
+      <c r="D15" s="325"/>
+      <c r="E15" s="7"/>
       <c r="H15" s="2" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="16" spans="1:21" s="224" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:21" s="185" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
-      <c r="B16" s="119" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="79" t="s">
+      <c r="B16" s="94" t="s">
+        <v>241</v>
+      </c>
+      <c r="C16" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="D16" s="120"/>
+      <c r="D16" s="95"/>
       <c r="E16" s="2"/>
-      <c r="F16" s="9"/>
-[...1 lines deleted...]
-      <c r="H16" s="9" t="s">
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="I16" s="9"/>
-[...5 lines deleted...]
-      <c r="M16" s="256">
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="216" t="s">
+        <v>153</v>
+      </c>
+      <c r="M16" s="216">
         <v>27</v>
       </c>
-      <c r="N16" s="256">
+      <c r="N16" s="216">
         <v>90</v>
       </c>
-      <c r="O16" s="256">
+      <c r="O16" s="216">
         <v>0.04</v>
       </c>
-      <c r="P16" s="256">
+      <c r="P16" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q16" s="9" t="s">
-[...7 lines deleted...]
-      <c r="U16" s="9"/>
+      <c r="Q16" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R16" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
     </row>
     <row r="17" spans="2:18" x14ac:dyDescent="0.3">
-      <c r="B17" s="119" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="80" t="s">
+      <c r="B17" s="94" t="s">
+        <v>256</v>
+      </c>
+      <c r="C17" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="D17" s="120"/>
+      <c r="D17" s="95"/>
       <c r="H17" s="2" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-      <c r="M17" s="256">
+        <v>257</v>
+      </c>
+      <c r="L17" s="216" t="s">
+        <v>236</v>
+      </c>
+      <c r="M17" s="216">
         <v>21</v>
       </c>
-      <c r="N17" s="256">
+      <c r="N17" s="216">
         <v>90</v>
       </c>
-      <c r="O17" s="256">
+      <c r="O17" s="216">
         <v>0.04</v>
       </c>
-      <c r="P17" s="256">
+      <c r="P17" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q17" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q17" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R17" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="18" spans="2:18" x14ac:dyDescent="0.3">
-      <c r="B18" s="119" t="s">
-[...3 lines deleted...]
-      <c r="D18" s="120"/>
+      <c r="B18" s="94" t="s">
+        <v>258</v>
+      </c>
+      <c r="C18" s="262"/>
+      <c r="D18" s="95"/>
       <c r="H18" s="2" t="s">
-        <v>266</v>
-[...4 lines deleted...]
-      <c r="M18" s="256">
+        <v>259</v>
+      </c>
+      <c r="L18" s="216" t="s">
+        <v>136</v>
+      </c>
+      <c r="M18" s="216">
         <v>29</v>
       </c>
-      <c r="N18" s="256">
+      <c r="N18" s="216">
         <v>90</v>
       </c>
-      <c r="O18" s="256">
+      <c r="O18" s="216">
         <v>0.04</v>
       </c>
-      <c r="P18" s="256">
+      <c r="P18" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q18" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q18" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R18" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="19" spans="2:18" x14ac:dyDescent="0.3">
-      <c r="B19" s="121" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="309" t="str">
+      <c r="B19" s="96" t="s">
+        <v>246</v>
+      </c>
+      <c r="C19" s="263" t="str">
         <f>IF(C16="Convert cubic metres (m3) to gigajoules (GJ)",C18*H19,IF(C16="Convert gigajoules (GJ) to cubic metres (m3)",C18/H19,""))</f>
         <v/>
       </c>
-      <c r="D19" s="122" t="str">
+      <c r="D19" s="97" t="str">
         <f>IF(C16="Convert cubic metres (m3) to gigajoules (GJ)","gigajoules (GJ)",IF(C16="Convert gigajoules (GJ) to cubic metres (m3)","cubic metres (m3)",""))</f>
         <v/>
       </c>
       <c r="H19" s="2" t="str">
         <f>VLOOKUP(C17,H20:I34,2,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="L19" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="256">
+      <c r="L19" s="216" t="s">
+        <v>159</v>
+      </c>
+      <c r="M19" s="216">
         <v>10.199999999999999</v>
       </c>
-      <c r="N19" s="256">
+      <c r="N19" s="216">
         <v>93.5</v>
       </c>
-      <c r="O19" s="256">
+      <c r="O19" s="216">
         <v>0.02</v>
       </c>
-      <c r="P19" s="256">
+      <c r="P19" s="216">
         <v>0.3</v>
       </c>
-      <c r="Q19" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q19" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R19" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="20" spans="2:18" x14ac:dyDescent="0.3">
-      <c r="B20" s="123"/>
-[...1 lines deleted...]
-      <c r="D20" s="125"/>
+      <c r="B20" s="98"/>
+      <c r="C20" s="99"/>
+      <c r="D20" s="100"/>
       <c r="H20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="L20" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M20" s="256">
+      <c r="L20" s="216" t="s">
+        <v>192</v>
+      </c>
+      <c r="M20" s="216">
         <v>30</v>
       </c>
-      <c r="N20" s="256">
+      <c r="N20" s="216">
         <v>91.8</v>
       </c>
-      <c r="O20" s="256">
+      <c r="O20" s="216">
         <v>0.03</v>
       </c>
-      <c r="P20" s="256">
+      <c r="P20" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q20" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q20" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R20" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="21" spans="2:18" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B21" s="2"/>
-      <c r="C21" s="139"/>
+      <c r="C21" s="114"/>
       <c r="D21" s="2"/>
-      <c r="H21" s="257" t="s">
-        <v>220</v>
+      <c r="H21" s="217" t="s">
+        <v>218</v>
       </c>
       <c r="I21" s="2">
         <v>3.9300000000000002E-2</v>
       </c>
-      <c r="J21" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M21" s="256">
+      <c r="J21" s="218" t="s">
+        <v>260</v>
+      </c>
+      <c r="L21" s="216" t="s">
+        <v>167</v>
+      </c>
+      <c r="M21" s="216">
         <v>22.1</v>
       </c>
-      <c r="N21" s="256">
+      <c r="N21" s="216">
         <v>95</v>
       </c>
-      <c r="O21" s="256">
+      <c r="O21" s="216">
         <v>0.08</v>
       </c>
-      <c r="P21" s="256">
+      <c r="P21" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q21" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q21" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R21" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="22" spans="2:18" ht="23.4" x14ac:dyDescent="0.45">
-      <c r="B22" s="126"/>
-[...5 lines deleted...]
-        <v>181</v>
+      <c r="B22" s="101"/>
+      <c r="C22" s="102" t="s">
+        <v>357</v>
+      </c>
+      <c r="D22" s="103"/>
+      <c r="H22" s="217" t="s">
+        <v>180</v>
       </c>
       <c r="I22" s="2">
         <v>3.7699999999999997E-2</v>
       </c>
-      <c r="J22" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M22" s="256">
+      <c r="J22" s="218" t="s">
+        <v>261</v>
+      </c>
+      <c r="L22" s="216" t="s">
+        <v>172</v>
+      </c>
+      <c r="M22" s="216">
         <v>27</v>
       </c>
-      <c r="N22" s="256">
+      <c r="N22" s="216">
         <v>107</v>
       </c>
-      <c r="O22" s="256">
+      <c r="O22" s="216">
         <v>0.03</v>
       </c>
-      <c r="P22" s="256">
+      <c r="P22" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R22" s="9" t="s">
+      <c r="Q22" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R22" s="7" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="23" spans="2:18" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B23" s="322" t="s">
         <v>262</v>
       </c>
-    </row>
-[...7 lines deleted...]
-        <v>177</v>
+      <c r="C23" s="270"/>
+      <c r="D23" s="323"/>
+      <c r="H23" s="217" t="s">
+        <v>176</v>
       </c>
       <c r="I23" s="2">
         <v>3.7699999999999997E-2</v>
       </c>
-      <c r="J23" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M23" s="256">
+      <c r="J23" s="218" t="s">
+        <v>261</v>
+      </c>
+      <c r="L23" s="216" t="s">
+        <v>183</v>
+      </c>
+      <c r="M23" s="216">
         <v>37.5</v>
       </c>
-      <c r="N23" s="256">
+      <c r="N23" s="216">
         <v>81.8</v>
       </c>
-      <c r="O23" s="256">
+      <c r="O23" s="216">
         <v>0.03</v>
       </c>
-      <c r="P23" s="256">
+      <c r="P23" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q23" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q23" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R23" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="24" spans="2:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="226" t="s">
-[...7 lines deleted...]
-        <v>195</v>
+      <c r="B24" s="187" t="s">
+        <v>263</v>
+      </c>
+      <c r="C24" s="62" t="s">
+        <v>251</v>
+      </c>
+      <c r="D24" s="34"/>
+      <c r="H24" s="217" t="s">
+        <v>194</v>
       </c>
       <c r="I24" s="2">
         <v>3.9300000000000002E-2</v>
       </c>
-      <c r="J24" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M24" s="256">
+      <c r="J24" s="218" t="s">
+        <v>260</v>
+      </c>
+      <c r="L24" s="216" t="s">
+        <v>230</v>
+      </c>
+      <c r="M24" s="216">
         <v>22.1</v>
       </c>
-      <c r="N24" s="256">
+      <c r="N24" s="216">
         <v>95</v>
       </c>
-      <c r="O24" s="256">
+      <c r="O24" s="216">
         <v>0.08</v>
       </c>
-      <c r="P24" s="256">
+      <c r="P24" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q24" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q24" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R24" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="25" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="226" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="133" t="str">
+      <c r="B25" s="187" t="s">
+        <v>264</v>
+      </c>
+      <c r="C25" s="63" t="s">
+        <v>218</v>
+      </c>
+      <c r="D25" s="108" t="str">
         <f>VLOOKUP(C25,L15:R103,7,FALSE)</f>
         <v>1 cubic metre equals</v>
       </c>
-      <c r="H25" s="257" t="s">
+      <c r="H25" s="217" t="s">
         <v>114</v>
       </c>
       <c r="I25" s="2">
         <v>3.9300000000000002E-2</v>
       </c>
-      <c r="J25" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M25" s="256">
+      <c r="J25" s="218" t="s">
+        <v>260</v>
+      </c>
+      <c r="L25" s="216" t="s">
+        <v>265</v>
+      </c>
+      <c r="M25" s="216">
         <v>26.3</v>
       </c>
-      <c r="N25" s="256">
+      <c r="N25" s="216">
         <v>81.599999999999994</v>
       </c>
-      <c r="O25" s="256">
+      <c r="O25" s="216">
         <v>0.03</v>
       </c>
-      <c r="P25" s="256">
+      <c r="P25" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q25" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q25" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R25" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="26" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="226" t="s">
-[...7 lines deleted...]
-        <v>203</v>
+      <c r="B26" s="187" t="s">
+        <v>266</v>
+      </c>
+      <c r="C26" s="64" t="s">
+        <v>245</v>
+      </c>
+      <c r="D26" s="34"/>
+      <c r="H26" s="217" t="s">
+        <v>202</v>
       </c>
       <c r="I26" s="2">
         <v>6.2899999999999998E-2</v>
       </c>
-      <c r="J26" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M26" s="256">
+      <c r="J26" s="218" t="s">
+        <v>267</v>
+      </c>
+      <c r="L26" s="216" t="s">
+        <v>314</v>
+      </c>
+      <c r="M26" s="216">
         <v>32</v>
       </c>
-      <c r="N26" s="256">
+      <c r="N26" s="216">
         <v>62.8</v>
       </c>
-      <c r="O26" s="256">
+      <c r="O26" s="216">
         <v>0.03</v>
       </c>
-      <c r="P26" s="256">
+      <c r="P26" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q26" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q26" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R26" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="27" spans="2:18" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B27" s="227" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="81">
+      <c r="B27" s="188" t="s">
+        <v>269</v>
+      </c>
+      <c r="C27" s="61">
         <f>IF(C26="-","-",VLOOKUP(C25,L15:Q103,2,FALSE))</f>
         <v>3.9300000000000002E-2</v>
       </c>
-      <c r="D27" s="134" t="str">
+      <c r="D27" s="109" t="str">
         <f>VLOOKUP(C25,L15:Q103,6,FALSE)</f>
         <v>GJ/m3</v>
       </c>
-      <c r="H27" s="257" t="s">
-        <v>189</v>
+      <c r="H27" s="217" t="s">
+        <v>188</v>
       </c>
       <c r="I27" s="2">
         <v>1.8100000000000002E-2</v>
       </c>
-      <c r="J27" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M27" s="256">
+      <c r="J27" s="218" t="s">
+        <v>270</v>
+      </c>
+      <c r="L27" s="216" t="s">
+        <v>317</v>
+      </c>
+      <c r="M27" s="216">
         <v>27.1</v>
       </c>
-      <c r="N27" s="256">
+      <c r="N27" s="216">
         <v>55.9</v>
       </c>
-      <c r="O27" s="256">
+      <c r="O27" s="216">
         <v>0.03</v>
       </c>
-      <c r="P27" s="256">
+      <c r="P27" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q27" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q27" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R27" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="28" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B28" s="228" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="62">
+      <c r="B28" s="189" t="s">
+        <v>271</v>
+      </c>
+      <c r="C28" s="49">
         <f>IF(C26="Combusted",VLOOKUP(C25,L15:Q103,3,FALSE),0)</f>
         <v>51.4</v>
       </c>
-      <c r="D28" s="133" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="D28" s="108" t="s">
+        <v>272</v>
+      </c>
+      <c r="H28" s="217" t="s">
+        <v>156</v>
       </c>
       <c r="I28" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="J28" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M28" s="256">
+      <c r="J28" s="218" t="s">
+        <v>273</v>
+      </c>
+      <c r="L28" s="216" t="s">
+        <v>268</v>
+      </c>
+      <c r="M28" s="216">
         <v>10.5</v>
       </c>
-      <c r="N28" s="256">
+      <c r="N28" s="216">
         <v>87.1</v>
       </c>
-      <c r="O28" s="256">
+      <c r="O28" s="216">
         <v>0.8</v>
       </c>
-      <c r="P28" s="256">
+      <c r="P28" s="216">
         <v>1</v>
       </c>
-      <c r="Q28" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q28" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R28" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="29" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B29" s="228" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="62">
+      <c r="B29" s="189" t="s">
+        <v>274</v>
+      </c>
+      <c r="C29" s="49">
         <f>IF(C26="Combusted",VLOOKUP(C25,L15:Q103,4,FALSE),0)</f>
         <v>0.1</v>
       </c>
-      <c r="D29" s="133" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="257" t="s">
+      <c r="D29" s="108" t="s">
+        <v>272</v>
+      </c>
+      <c r="H29" s="217" t="s">
         <v>111</v>
       </c>
       <c r="I29" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="J29" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M29" s="256">
+      <c r="J29" s="218" t="s">
+        <v>275</v>
+      </c>
+      <c r="L29" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="M29" s="216">
         <v>16.2</v>
       </c>
-      <c r="N29" s="256">
-[...2 lines deleted...]
-      <c r="O29" s="256">
+      <c r="N29" s="216">
+        <v>0</v>
+      </c>
+      <c r="O29" s="216">
         <v>0.1</v>
       </c>
-      <c r="P29" s="256">
+      <c r="P29" s="216">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q29" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q29" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R29" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="30" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B30" s="228" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="62">
+      <c r="B30" s="189" t="s">
+        <v>276</v>
+      </c>
+      <c r="C30" s="49">
         <f>IF(C26="Combusted",VLOOKUP(C25,L15:Q103,5,FALSE),0)</f>
         <v>0.03</v>
       </c>
-      <c r="D30" s="133" t="s">
-[...3 lines deleted...]
-        <v>221</v>
+      <c r="D30" s="108" t="s">
+        <v>272</v>
+      </c>
+      <c r="H30" s="217" t="s">
+        <v>219</v>
       </c>
       <c r="I30" s="2">
         <v>25.3</v>
       </c>
-      <c r="J30" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M30" s="256">
+      <c r="J30" s="218" t="s">
+        <v>277</v>
+      </c>
+      <c r="L30" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="M30" s="216">
         <v>10.4</v>
       </c>
-      <c r="N30" s="256">
-[...2 lines deleted...]
-      <c r="O30" s="256">
+      <c r="N30" s="216">
+        <v>0</v>
+      </c>
+      <c r="O30" s="216">
         <v>0.1</v>
       </c>
-      <c r="P30" s="256">
+      <c r="P30" s="216">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q30" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q30" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R30" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="31" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="132"/>
-      <c r="C31" s="135" t="str">
+      <c r="B31" s="107"/>
+      <c r="C31" s="110" t="str">
         <f>IF(C25="Industrial materials and tyres that are derived from fossil fuels *","* if recycled and combusted to produce heat or electricity",IF(C25="Non‑biomass municipal materials *","* if recycled and combusted to produce heat or electricity",IF(C25="Biomass municipal and industrial materials *","* if recycled and combusted to produce heat or electricity","")))</f>
         <v/>
       </c>
-      <c r="D31" s="44"/>
-[...1 lines deleted...]
-        <v>216</v>
+      <c r="D31" s="42"/>
+      <c r="H31" s="217" t="s">
+        <v>214</v>
       </c>
       <c r="I31" s="2">
         <v>3.9300000000000002E-2</v>
       </c>
-      <c r="J31" s="258" t="s">
-[...2 lines deleted...]
-      <c r="L31" s="256" t="s">
+      <c r="J31" s="218" t="s">
+        <v>260</v>
+      </c>
+      <c r="L31" s="216" t="s">
         <v>109</v>
       </c>
-      <c r="M31" s="256">
+      <c r="M31" s="216">
         <v>12.4</v>
       </c>
-      <c r="N31" s="256">
-[...2 lines deleted...]
-      <c r="O31" s="256">
+      <c r="N31" s="216">
+        <v>0</v>
+      </c>
+      <c r="O31" s="216">
         <v>0.08</v>
       </c>
-      <c r="P31" s="256">
+      <c r="P31" s="216">
         <v>0.5</v>
       </c>
-      <c r="Q31" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q31" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R31" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="32" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
-      <c r="H32" s="257" t="s">
-        <v>217</v>
+      <c r="H32" s="217" t="s">
+        <v>215</v>
       </c>
       <c r="I32" s="2">
         <v>3.7699999999999997E-2</v>
       </c>
-      <c r="J32" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M32" s="256">
+      <c r="J32" s="218" t="s">
+        <v>261</v>
+      </c>
+      <c r="L32" s="216" t="s">
+        <v>142</v>
+      </c>
+      <c r="M32" s="216">
         <v>9.6</v>
       </c>
-      <c r="N32" s="256">
-[...2 lines deleted...]
-      <c r="O32" s="256">
+      <c r="N32" s="216">
+        <v>0</v>
+      </c>
+      <c r="O32" s="216">
         <v>0.3</v>
       </c>
-      <c r="P32" s="256">
+      <c r="P32" s="216">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q32" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q32" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R32" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="33" spans="8:22" ht="15.6" hidden="1" x14ac:dyDescent="0.3">
-      <c r="H33" s="257" t="s">
+      <c r="H33" s="217" t="s">
         <v>91</v>
       </c>
       <c r="I33" s="2">
         <v>3.7699999999999997E-2</v>
       </c>
-      <c r="J33" s="258" t="s">
-[...5 lines deleted...]
-      <c r="M33" s="256">
+      <c r="J33" s="218" t="s">
+        <v>261</v>
+      </c>
+      <c r="L33" s="216" t="s">
+        <v>278</v>
+      </c>
+      <c r="M33" s="216">
         <v>12.2</v>
       </c>
-      <c r="N33" s="256">
-[...2 lines deleted...]
-      <c r="O33" s="256">
+      <c r="N33" s="216">
+        <v>0</v>
+      </c>
+      <c r="O33" s="216">
         <v>0.8</v>
       </c>
-      <c r="P33" s="256">
+      <c r="P33" s="216">
         <v>1</v>
       </c>
-      <c r="Q33" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q33" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R33" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="34" spans="8:22" ht="16.2" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="H34" s="259" t="s">
-        <v>228</v>
+      <c r="H34" s="219" t="s">
+        <v>225</v>
       </c>
       <c r="I34" s="2">
         <v>3.7699999999999997E-2</v>
       </c>
-      <c r="J34" s="260" t="s">
-[...5 lines deleted...]
-      <c r="M34" s="256">
+      <c r="J34" s="220" t="s">
+        <v>261</v>
+      </c>
+      <c r="L34" s="216" t="s">
+        <v>164</v>
+      </c>
+      <c r="M34" s="216">
         <v>31.1</v>
       </c>
-      <c r="N34" s="256">
-[...2 lines deleted...]
-      <c r="O34" s="256">
+      <c r="N34" s="216">
+        <v>0</v>
+      </c>
+      <c r="O34" s="216">
         <v>5.3</v>
       </c>
-      <c r="P34" s="256">
+      <c r="P34" s="216">
         <v>1</v>
       </c>
-      <c r="Q34" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q34" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R34" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="35" spans="8:22" ht="15" hidden="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="L35" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M35" s="256">
+      <c r="L35" s="216" t="s">
+        <v>229</v>
+      </c>
+      <c r="M35" s="216">
         <v>12.2</v>
       </c>
-      <c r="N35" s="256">
-[...2 lines deleted...]
-      <c r="O35" s="256">
+      <c r="N35" s="216">
+        <v>0</v>
+      </c>
+      <c r="O35" s="216">
         <v>0.8</v>
       </c>
-      <c r="P35" s="256">
+      <c r="P35" s="216">
         <v>1</v>
       </c>
-      <c r="Q35" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q35" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R35" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="36" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L36" s="256" t="s">
+      <c r="L36" s="216" t="s">
         <v>22</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="N36" s="256" t="s">
+      <c r="N36" s="216" t="s">
         <v>22</v>
       </c>
       <c r="O36" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="P36" s="256" t="s">
+      <c r="P36" s="216" t="s">
         <v>22</v>
       </c>
-      <c r="Q36" s="9" t="s">
+      <c r="Q36" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="R36" s="9" t="s">
+      <c r="R36" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L37" s="256" t="s">
+      <c r="L37" s="216" t="s">
+        <v>279</v>
+      </c>
+      <c r="M37" s="216">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="N37" s="216">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="O37" s="216">
+        <v>0.6</v>
+      </c>
+      <c r="P37" s="216">
+        <v>1.6</v>
+      </c>
+      <c r="Q37" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R37" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="38" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L38" s="216" t="s">
+        <v>282</v>
+      </c>
+      <c r="M38" s="216">
+        <v>38.6</v>
+      </c>
+      <c r="N38" s="216">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="O38" s="216">
+        <v>0.1</v>
+      </c>
+      <c r="P38" s="216">
+        <v>0.4</v>
+      </c>
+      <c r="Q38" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R38" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="39" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L39" s="216" t="s">
+        <v>283</v>
+      </c>
+      <c r="M39" s="216">
+        <v>33.1</v>
+      </c>
+      <c r="N39" s="216">
+        <v>67</v>
+      </c>
+      <c r="O39" s="216">
+        <v>0.06</v>
+      </c>
+      <c r="P39" s="216">
+        <v>0.6</v>
+      </c>
+      <c r="Q39" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R39" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="40" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L40" s="216" t="s">
+        <v>284</v>
+      </c>
+      <c r="M40" s="216">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="N40" s="216">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="O40" s="216">
+        <v>0.01</v>
+      </c>
+      <c r="P40" s="216">
+        <v>0.6</v>
+      </c>
+      <c r="Q40" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R40" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="41" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L41" s="216" t="s">
+        <v>285</v>
+      </c>
+      <c r="M41" s="216">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="N41" s="216">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="O41" s="216">
+        <v>0.08</v>
+      </c>
+      <c r="P41" s="216">
+        <v>0.5</v>
+      </c>
+      <c r="Q41" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R41" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="42" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L42" s="216" t="s">
         <v>286</v>
       </c>
-      <c r="M37" s="256">
+      <c r="M42" s="216">
+        <v>26.2</v>
+      </c>
+      <c r="N42" s="216">
+        <v>60.2</v>
+      </c>
+      <c r="O42" s="216">
+        <v>0.7</v>
+      </c>
+      <c r="P42" s="216">
+        <v>0.6</v>
+      </c>
+      <c r="Q42" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R42" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="43" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L43" s="216" t="s">
+        <v>287</v>
+      </c>
+      <c r="M43" s="216">
+        <v>34.6</v>
+      </c>
+      <c r="N43" s="216">
+        <v>0</v>
+      </c>
+      <c r="O43" s="216">
+        <v>0.8</v>
+      </c>
+      <c r="P43" s="216">
+        <v>1.7</v>
+      </c>
+      <c r="Q43" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R43" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="44" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L44" s="216" t="s">
+        <v>335</v>
+      </c>
+      <c r="M44" s="216">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="N44" s="216">
+        <v>0</v>
+      </c>
+      <c r="O44" s="216">
+        <v>0.01</v>
+      </c>
+      <c r="P44" s="216">
+        <v>0.6</v>
+      </c>
+      <c r="Q44" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R44" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="45" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L45" s="216" t="s">
+        <v>336</v>
+      </c>
+      <c r="M45" s="216">
+        <v>38.6</v>
+      </c>
+      <c r="N45" s="216">
+        <v>0</v>
+      </c>
+      <c r="O45" s="216">
+        <v>0.1</v>
+      </c>
+      <c r="P45" s="216">
+        <v>0.4</v>
+      </c>
+      <c r="Q45" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R45" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="46" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L46" s="216" t="s">
+        <v>288</v>
+      </c>
+      <c r="M46" s="216">
+        <v>23.4</v>
+      </c>
+      <c r="N46" s="216">
+        <v>0</v>
+      </c>
+      <c r="O46" s="216">
+        <v>0.8</v>
+      </c>
+      <c r="P46" s="216">
+        <v>1.7</v>
+      </c>
+      <c r="Q46" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R46" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="47" spans="8:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L47" s="216" t="s">
+        <v>289</v>
+      </c>
+      <c r="M47" s="216">
+        <v>23.4</v>
+      </c>
+      <c r="N47" s="216">
+        <v>0</v>
+      </c>
+      <c r="O47" s="216">
+        <v>0.8</v>
+      </c>
+      <c r="P47" s="216">
+        <v>1.7</v>
+      </c>
+      <c r="Q47" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R47" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="48" spans="8:22" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L48" s="216" t="s">
+        <v>290</v>
+      </c>
+      <c r="M48" s="216">
+        <v>3.9300000000000002E-2</v>
+      </c>
+      <c r="N48" s="216">
+        <v>51.4</v>
+      </c>
+      <c r="O48" s="216">
+        <v>7.3</v>
+      </c>
+      <c r="P48" s="216">
+        <v>0.3</v>
+      </c>
+      <c r="Q48" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="R48" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="S48" s="218"/>
+      <c r="U48" s="218"/>
+      <c r="V48" s="186"/>
+    </row>
+    <row r="49" spans="12:22" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L49" s="216" t="s">
+        <v>293</v>
+      </c>
+      <c r="M49" s="216">
+        <v>3.9300000000000002E-2</v>
+      </c>
+      <c r="N49" s="216">
+        <v>51.4</v>
+      </c>
+      <c r="O49" s="216">
+        <v>2.8</v>
+      </c>
+      <c r="P49" s="216">
+        <v>0.3</v>
+      </c>
+      <c r="Q49" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="R49" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="S49" s="218"/>
+      <c r="U49" s="218"/>
+      <c r="V49" s="186"/>
+    </row>
+    <row r="50" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L50" s="216" t="s">
+        <v>294</v>
+      </c>
+      <c r="M50" s="216">
+        <v>25.3</v>
+      </c>
+      <c r="N50" s="216">
+        <v>51.4</v>
+      </c>
+      <c r="O50" s="216">
+        <v>7.3</v>
+      </c>
+      <c r="P50" s="216">
+        <v>0.3</v>
+      </c>
+      <c r="Q50" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R50" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="S50" s="218"/>
+      <c r="U50" s="218"/>
+      <c r="V50" s="186"/>
+    </row>
+    <row r="51" spans="12:22" ht="38.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L51" s="216" t="s">
+        <v>295</v>
+      </c>
+      <c r="M51" s="216">
+        <v>25.3</v>
+      </c>
+      <c r="N51" s="216">
+        <v>51.4</v>
+      </c>
+      <c r="O51" s="216">
+        <v>2.8</v>
+      </c>
+      <c r="P51" s="216">
+        <v>0.3</v>
+      </c>
+      <c r="Q51" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R51" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="S51" s="218"/>
+      <c r="U51" s="218"/>
+    </row>
+    <row r="52" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L52" s="216" t="s">
+        <v>296</v>
+      </c>
+      <c r="M52" s="216">
         <v>34.200000000000003</v>
       </c>
-      <c r="N37" s="256">
+      <c r="N52" s="216">
         <v>67.400000000000006</v>
       </c>
-      <c r="O37" s="256">
-[...16 lines deleted...]
-      <c r="M38" s="256">
+      <c r="O52" s="216">
+        <v>0.02</v>
+      </c>
+      <c r="P52" s="216">
+        <v>0.2</v>
+      </c>
+      <c r="Q52" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R52" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="53" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L53" s="216" t="s">
+        <v>297</v>
+      </c>
+      <c r="M53" s="216">
         <v>38.6</v>
       </c>
-      <c r="N38" s="256">
+      <c r="N53" s="216">
         <v>69.900000000000006</v>
       </c>
-      <c r="O38" s="256">
+      <c r="O53" s="216">
+        <v>0.01</v>
+      </c>
+      <c r="P53" s="216">
+        <v>0.5</v>
+      </c>
+      <c r="Q53" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R53" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="54" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L54" s="216" t="s">
+        <v>337</v>
+      </c>
+      <c r="M54" s="216">
+        <v>38.6</v>
+      </c>
+      <c r="N54" s="216">
+        <v>0</v>
+      </c>
+      <c r="O54" s="216">
         <v>0.1</v>
       </c>
-      <c r="P38" s="256">
+      <c r="P54" s="216">
+        <v>0.5</v>
+      </c>
+      <c r="Q54" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R54" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="55" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L55" s="216" t="s">
+        <v>298</v>
+      </c>
+      <c r="M55" s="216">
+        <v>26.2</v>
+      </c>
+      <c r="N55" s="216">
+        <v>60.2</v>
+      </c>
+      <c r="O55" s="216">
+        <v>0.5</v>
+      </c>
+      <c r="P55" s="216">
+        <v>0.3</v>
+      </c>
+      <c r="Q55" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R55" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="56" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L56" s="216" t="s">
+        <v>299</v>
+      </c>
+      <c r="M56" s="216">
+        <v>23.4</v>
+      </c>
+      <c r="N56" s="216">
+        <v>0</v>
+      </c>
+      <c r="O56" s="216">
+        <v>0.2</v>
+      </c>
+      <c r="P56" s="216">
+        <v>0.2</v>
+      </c>
+      <c r="Q56" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R56" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="57" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L57" s="216" t="s">
+        <v>300</v>
+      </c>
+      <c r="M57" s="216">
+        <v>38.6</v>
+      </c>
+      <c r="N57" s="216">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="O57" s="216">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="P57" s="216">
         <v>0.4</v>
       </c>
-      <c r="Q38" s="9" t="s">
-[...148 lines deleted...]
-      <c r="M45" s="256">
+      <c r="Q57" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R57" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="58" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L58" s="216" t="s">
+        <v>329</v>
+      </c>
+      <c r="M58" s="216">
         <v>38.6</v>
       </c>
-      <c r="N45" s="256">
-[...2 lines deleted...]
-      <c r="O45" s="256">
+      <c r="N58" s="216">
+        <v>0</v>
+      </c>
+      <c r="O58" s="216">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="P58" s="216">
+        <v>0.4</v>
+      </c>
+      <c r="Q58" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R58" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="59" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L59" s="216" t="s">
+        <v>301</v>
+      </c>
+      <c r="M59" s="216">
+        <v>38.6</v>
+      </c>
+      <c r="N59" s="216">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="O59" s="216">
         <v>0.1</v>
       </c>
-      <c r="P45" s="256">
+      <c r="P59" s="216">
         <v>0.4</v>
       </c>
-      <c r="Q45" s="9" t="s">
-[...131 lines deleted...]
-      <c r="L51" s="256" t="s">
+      <c r="Q59" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R59" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="60" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L60" s="216" t="s">
+        <v>332</v>
+      </c>
+      <c r="M60" s="216">
+        <v>38.6</v>
+      </c>
+      <c r="N60" s="216">
+        <v>0</v>
+      </c>
+      <c r="O60" s="216">
+        <v>0.1</v>
+      </c>
+      <c r="P60" s="216">
+        <v>0.4</v>
+      </c>
+      <c r="Q60" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R60" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="61" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L61" s="216" t="s">
         <v>302</v>
       </c>
-      <c r="M51" s="256">
-[...33 lines deleted...]
-      <c r="P52" s="256">
+      <c r="M61" s="216">
+        <v>38.6</v>
+      </c>
+      <c r="N61" s="216">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="O61" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q52" s="9" t="s">
-[...10 lines deleted...]
-      <c r="M53" s="256">
+      <c r="P61" s="216">
+        <v>0.4</v>
+      </c>
+      <c r="Q61" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R61" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="62" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="L62" s="216" t="s">
+        <v>333</v>
+      </c>
+      <c r="M62" s="216">
         <v>38.6</v>
       </c>
-      <c r="N53" s="256">
-[...71 lines deleted...]
-      <c r="O56" s="256">
+      <c r="N62" s="216">
+        <v>0</v>
+      </c>
+      <c r="O62" s="216">
         <v>0.2</v>
       </c>
-      <c r="P56" s="256">
-[...22 lines deleted...]
-      <c r="P57" s="256">
+      <c r="P62" s="216">
         <v>0.4</v>
       </c>
-      <c r="Q57" s="9" t="s">
-[...118 lines deleted...]
-        <v>288</v>
+      <c r="Q62" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R62" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="63" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L63" s="256" t="s">
+      <c r="L63" s="216" t="s">
         <v>22</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N63" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O63" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P63" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="Q63" s="9" t="s">
+      <c r="Q63" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="R63" s="9" t="s">
-        <v>288</v>
+      <c r="R63" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="64" spans="12:22" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L64" s="256" t="s">
+      <c r="L64" s="216" t="s">
         <v>75</v>
       </c>
-      <c r="M64" s="256">
+      <c r="M64" s="216">
         <v>38.799999999999997</v>
       </c>
-      <c r="N64" s="256">
+      <c r="N64" s="216">
         <v>13.9</v>
       </c>
-      <c r="O64" s="256">
-[...9 lines deleted...]
-        <v>288</v>
+      <c r="O64" s="216">
+        <v>0</v>
+      </c>
+      <c r="P64" s="216">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R64" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="65" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L65" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M65" s="256">
+      <c r="L65" s="216" t="s">
+        <v>233</v>
+      </c>
+      <c r="M65" s="216">
         <v>38.799999999999997</v>
       </c>
-      <c r="N65" s="256">
+      <c r="N65" s="216">
         <v>3.5</v>
       </c>
-      <c r="O65" s="256">
-[...9 lines deleted...]
-        <v>288</v>
+      <c r="O65" s="216">
+        <v>0</v>
+      </c>
+      <c r="P65" s="216">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R65" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="66" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L66" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M66" s="256">
+      <c r="L66" s="216" t="s">
+        <v>198</v>
+      </c>
+      <c r="M66" s="216">
         <v>45.3</v>
       </c>
-      <c r="N66" s="256">
+      <c r="N66" s="216">
         <v>69.599999999999994</v>
       </c>
-      <c r="O66" s="256">
+      <c r="O66" s="216">
         <v>0.08</v>
       </c>
-      <c r="P66" s="256">
+      <c r="P66" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q66" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q66" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R66" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="67" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L67" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M67" s="256">
+      <c r="L67" s="216" t="s">
+        <v>226</v>
+      </c>
+      <c r="M67" s="216">
         <v>46.5</v>
       </c>
-      <c r="N67" s="256">
+      <c r="N67" s="216">
         <v>61</v>
       </c>
-      <c r="O67" s="256">
+      <c r="O67" s="216">
         <v>0.08</v>
       </c>
-      <c r="P67" s="256">
+      <c r="P67" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q67" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q67" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R67" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="68" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L68" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M68" s="256">
+      <c r="L68" s="216" t="s">
+        <v>179</v>
+      </c>
+      <c r="M68" s="216">
         <v>34.200000000000003</v>
       </c>
-      <c r="N68" s="256">
+      <c r="N68" s="216">
         <v>67.400000000000006</v>
       </c>
-      <c r="O68" s="256">
+      <c r="O68" s="216">
         <v>0.2</v>
       </c>
-      <c r="P68" s="256">
+      <c r="P68" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q68" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q68" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R68" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="69" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L69" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M69" s="256">
+      <c r="L69" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="M69" s="216">
         <v>33.1</v>
       </c>
-      <c r="N69" s="256">
+      <c r="N69" s="216">
         <v>67</v>
       </c>
-      <c r="O69" s="256">
+      <c r="O69" s="216">
         <v>0.2</v>
       </c>
-      <c r="P69" s="256">
+      <c r="P69" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q69" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q69" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R69" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="70" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L70" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M70" s="256">
+      <c r="L70" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="M70" s="216">
         <v>37.5</v>
       </c>
-      <c r="N70" s="256">
+      <c r="N70" s="216">
         <v>68.900000000000006</v>
       </c>
-      <c r="O70" s="256">
+      <c r="O70" s="216">
         <v>0.01</v>
       </c>
-      <c r="P70" s="256">
+      <c r="P70" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q70" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q70" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R70" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="71" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L71" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M71" s="256">
+      <c r="L71" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="M71" s="216">
         <v>36.799999999999997</v>
       </c>
-      <c r="N71" s="256">
+      <c r="N71" s="216">
         <v>69.599999999999994</v>
       </c>
-      <c r="O71" s="256">
+      <c r="O71" s="216">
         <v>0.02</v>
       </c>
-      <c r="P71" s="256">
+      <c r="P71" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q71" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q71" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R71" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="72" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L72" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M72" s="256">
+      <c r="L72" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="M72" s="216">
         <v>37.299999999999997</v>
       </c>
-      <c r="N72" s="256">
+      <c r="N72" s="216">
         <v>69.5</v>
       </c>
-      <c r="O72" s="256">
+      <c r="O72" s="216">
         <v>0.03</v>
       </c>
-      <c r="P72" s="256">
+      <c r="P72" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q72" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q72" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R72" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="73" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L73" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M73" s="256">
+      <c r="L73" s="216" t="s">
+        <v>135</v>
+      </c>
+      <c r="M73" s="216">
         <v>38.6</v>
       </c>
-      <c r="N73" s="256">
+      <c r="N73" s="216">
         <v>69.900000000000006</v>
       </c>
-      <c r="O73" s="256">
+      <c r="O73" s="216">
         <v>0.1</v>
       </c>
-      <c r="P73" s="256">
+      <c r="P73" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q73" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q73" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R73" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="74" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L74" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M74" s="256">
+      <c r="L74" s="216" t="s">
+        <v>169</v>
+      </c>
+      <c r="M74" s="216">
         <v>39.700000000000003</v>
       </c>
-      <c r="N74" s="256">
+      <c r="N74" s="216">
         <v>73.599999999999994</v>
       </c>
-      <c r="O74" s="256">
+      <c r="O74" s="216">
         <v>0.04</v>
       </c>
-      <c r="P74" s="256">
+      <c r="P74" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q74" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q74" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R74" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="75" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L75" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M75" s="256">
+      <c r="L75" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="M75" s="216">
         <v>34.4</v>
       </c>
-      <c r="N75" s="256">
+      <c r="N75" s="216">
         <v>69.7</v>
       </c>
-      <c r="O75" s="256">
+      <c r="O75" s="216">
         <v>0.03</v>
       </c>
-      <c r="P75" s="256">
+      <c r="P75" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q75" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q75" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R75" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="76" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L76" s="256" t="s">
+      <c r="L76" s="216" t="s">
         <v>73</v>
       </c>
-      <c r="M76" s="256">
+      <c r="M76" s="216">
         <v>34.4</v>
       </c>
-      <c r="N76" s="256">
+      <c r="N76" s="216">
         <v>69.7</v>
       </c>
-      <c r="O76" s="256">
+      <c r="O76" s="216">
         <v>0.03</v>
       </c>
-      <c r="P76" s="256">
+      <c r="P76" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q76" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q76" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R76" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="77" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L77" s="256" t="s">
+      <c r="L77" s="216" t="s">
         <v>77</v>
       </c>
-      <c r="M77" s="256">
+      <c r="M77" s="216">
         <v>25.7</v>
       </c>
-      <c r="N77" s="256">
+      <c r="N77" s="216">
         <v>60.2</v>
       </c>
-      <c r="O77" s="256">
+      <c r="O77" s="216">
         <v>0.2</v>
       </c>
-      <c r="P77" s="256">
+      <c r="P77" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q77" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q77" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R77" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="78" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L78" s="256" t="s">
+      <c r="L78" s="216" t="s">
         <v>80</v>
       </c>
-      <c r="M78" s="256">
+      <c r="M78" s="216">
         <v>31.4</v>
       </c>
-      <c r="N78" s="256">
+      <c r="N78" s="216">
         <v>69.8</v>
       </c>
-      <c r="O78" s="256">
+      <c r="O78" s="216">
         <v>0.01</v>
       </c>
-      <c r="P78" s="256">
+      <c r="P78" s="216">
         <v>0.01</v>
       </c>
-      <c r="Q78" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q78" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R78" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="79" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L79" s="256" t="s">
+      <c r="L79" s="216" t="s">
         <v>81</v>
       </c>
-      <c r="M79" s="256">
+      <c r="M79" s="216">
         <v>34.200000000000003</v>
       </c>
-      <c r="N79" s="256">
+      <c r="N79" s="216">
         <v>92.6</v>
       </c>
-      <c r="O79" s="256">
+      <c r="O79" s="216">
         <v>0.08</v>
       </c>
-      <c r="P79" s="256">
+      <c r="P79" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q79" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q79" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R79" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="80" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L80" s="256" t="s">
+      <c r="L80" s="216" t="s">
         <v>87</v>
       </c>
-      <c r="M80" s="256">
+      <c r="M80" s="216">
         <v>42.9</v>
       </c>
-      <c r="N80" s="256">
+      <c r="N80" s="216">
         <v>54.7</v>
       </c>
-      <c r="O80" s="256">
+      <c r="O80" s="216">
         <v>0.03</v>
       </c>
-      <c r="P80" s="256">
+      <c r="P80" s="216">
         <v>0.03</v>
       </c>
-      <c r="Q80" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q80" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R80" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="81" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L81" s="256" t="s">
+      <c r="L81" s="216" t="s">
         <v>88</v>
       </c>
-      <c r="M81" s="256">
+      <c r="M81" s="216">
         <v>34.200000000000003</v>
       </c>
-      <c r="N81" s="256">
+      <c r="N81" s="216">
         <v>92.6</v>
       </c>
-      <c r="O81" s="256">
+      <c r="O81" s="216">
         <v>0.08</v>
       </c>
-      <c r="P81" s="256">
+      <c r="P81" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q81" s="9" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="Q81" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="R81" s="7" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="82" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L82" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M82" s="256">
+      <c r="L82" s="216" t="s">
+        <v>303</v>
+      </c>
+      <c r="M82" s="216">
         <v>34.4</v>
       </c>
-      <c r="N82" s="256">
+      <c r="N82" s="216">
         <v>69.8</v>
       </c>
-      <c r="O82" s="256">
+      <c r="O82" s="216">
         <v>0.02</v>
       </c>
-      <c r="P82" s="256">
+      <c r="P82" s="216">
         <v>0.1</v>
       </c>
-      <c r="Q82" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q82" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R82" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="83" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L83" s="256" t="s">
+      <c r="L83" s="216" t="s">
         <v>94</v>
       </c>
-      <c r="M83" s="256">
+      <c r="M83" s="216">
         <v>34.6</v>
       </c>
-      <c r="N83" s="256">
-[...2 lines deleted...]
-      <c r="O83" s="256">
+      <c r="N83" s="216">
+        <v>0</v>
+      </c>
+      <c r="O83" s="216">
         <v>0.08</v>
       </c>
-      <c r="P83" s="256">
+      <c r="P83" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q83" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q83" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R83" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="84" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L84" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M84" s="256">
+      <c r="L84" s="216" t="s">
+        <v>338</v>
+      </c>
+      <c r="M84" s="216">
         <v>36.799999999999997</v>
       </c>
-      <c r="N84" s="256">
-[...2 lines deleted...]
-      <c r="O84" s="256">
+      <c r="N84" s="216">
+        <v>0</v>
+      </c>
+      <c r="O84" s="216">
         <v>0.02</v>
       </c>
-      <c r="P84" s="256">
+      <c r="P84" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q84" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q84" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R84" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="85" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L85" s="256" t="s">
-[...2 lines deleted...]
-      <c r="M85" s="256">
+      <c r="L85" s="216" t="s">
+        <v>326</v>
+      </c>
+      <c r="M85" s="216">
         <v>38.6</v>
       </c>
-      <c r="N85" s="256">
-[...2 lines deleted...]
-      <c r="O85" s="256">
+      <c r="N85" s="216">
+        <v>0</v>
+      </c>
+      <c r="O85" s="216">
         <v>0.1</v>
       </c>
-      <c r="P85" s="256">
+      <c r="P85" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q85" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q85" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R85" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="86" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L86" s="256" t="s">
+      <c r="L86" s="216" t="s">
         <v>98</v>
       </c>
-      <c r="M86" s="256">
+      <c r="M86" s="216">
         <v>23.4</v>
       </c>
-      <c r="N86" s="256">
-[...2 lines deleted...]
-      <c r="O86" s="256">
+      <c r="N86" s="216">
+        <v>0</v>
+      </c>
+      <c r="O86" s="216">
         <v>0.08</v>
       </c>
-      <c r="P86" s="256">
+      <c r="P86" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q86" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q86" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R86" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="87" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L87" s="256" t="s">
+      <c r="L87" s="216" t="s">
         <v>103</v>
       </c>
-      <c r="M87" s="256">
+      <c r="M87" s="216">
         <v>23.4</v>
       </c>
-      <c r="N87" s="256">
-[...2 lines deleted...]
-      <c r="O87" s="256">
+      <c r="N87" s="216">
+        <v>0</v>
+      </c>
+      <c r="O87" s="216">
         <v>0.08</v>
       </c>
-      <c r="P87" s="256">
+      <c r="P87" s="216">
         <v>0.2</v>
       </c>
-      <c r="Q87" s="9" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q87" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="R87" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="88" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L88" s="256" t="s">
+      <c r="L88" s="216" t="s">
         <v>22</v>
       </c>
       <c r="M88" s="2" t="s">
         <v>22</v>
       </c>
       <c r="N88" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O88" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P88" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="Q88" s="9" t="s">
+      <c r="Q88" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="R88" s="9" t="s">
+      <c r="R88" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="89" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L89" s="257" t="s">
-[...2 lines deleted...]
-      <c r="M89" s="261">
+      <c r="L89" s="217" t="s">
+        <v>218</v>
+      </c>
+      <c r="M89" s="221">
         <v>3.9300000000000002E-2</v>
       </c>
-      <c r="N89" s="257">
+      <c r="N89" s="217">
         <v>51.4</v>
       </c>
-      <c r="O89" s="257">
+      <c r="O89" s="217">
         <v>0.1</v>
       </c>
-      <c r="P89" s="257">
+      <c r="P89" s="217">
         <v>0.03</v>
       </c>
-      <c r="Q89" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q89" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R89" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="90" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L90" s="257" t="s">
-[...2 lines deleted...]
-      <c r="M90" s="261">
+      <c r="L90" s="217" t="s">
+        <v>180</v>
+      </c>
+      <c r="M90" s="221">
         <v>3.7699999999999997E-2</v>
       </c>
-      <c r="N90" s="257">
+      <c r="N90" s="217">
         <v>51.4</v>
       </c>
-      <c r="O90" s="257">
+      <c r="O90" s="217">
         <v>0.2</v>
       </c>
-      <c r="P90" s="257">
+      <c r="P90" s="217">
         <v>0.03</v>
       </c>
-      <c r="Q90" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q90" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R90" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="91" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L91" s="257" t="s">
-[...2 lines deleted...]
-      <c r="M91" s="261">
+      <c r="L91" s="217" t="s">
+        <v>176</v>
+      </c>
+      <c r="M91" s="221">
         <v>3.7699999999999997E-2</v>
       </c>
-      <c r="N91" s="257">
+      <c r="N91" s="217">
         <v>51.9</v>
       </c>
-      <c r="O91" s="257">
+      <c r="O91" s="217">
         <v>4.5999999999999996</v>
       </c>
-      <c r="P91" s="257">
+      <c r="P91" s="217">
         <v>0.3</v>
       </c>
-      <c r="Q91" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q91" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R91" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="92" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L92" s="257" t="s">
-[...2 lines deleted...]
-      <c r="M92" s="261">
+      <c r="L92" s="217" t="s">
+        <v>194</v>
+      </c>
+      <c r="M92" s="221">
         <v>3.9300000000000002E-2</v>
       </c>
-      <c r="N92" s="257">
+      <c r="N92" s="217">
         <v>51.4</v>
       </c>
-      <c r="O92" s="257">
+      <c r="O92" s="217">
         <v>0.1</v>
       </c>
-      <c r="P92" s="257">
+      <c r="P92" s="217">
         <v>0.03</v>
       </c>
-      <c r="Q92" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q92" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R92" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="93" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L93" s="257" t="s">
+      <c r="L93" s="217" t="s">
         <v>114</v>
       </c>
-      <c r="M93" s="261">
+      <c r="M93" s="221">
         <v>3.9300000000000002E-2</v>
       </c>
-      <c r="N93" s="257">
+      <c r="N93" s="217">
         <v>51.4</v>
       </c>
-      <c r="O93" s="257">
+      <c r="O93" s="217">
         <v>0.1</v>
       </c>
-      <c r="P93" s="257">
+      <c r="P93" s="217">
         <v>0.03</v>
       </c>
-      <c r="Q93" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q93" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R93" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="94" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L94" s="257" t="s">
-[...2 lines deleted...]
-      <c r="M94" s="261">
+      <c r="L94" s="217" t="s">
+        <v>202</v>
+      </c>
+      <c r="M94" s="221">
         <v>6.2899999999999998E-2</v>
       </c>
-      <c r="N94" s="257">
+      <c r="N94" s="217">
         <v>56.5</v>
       </c>
-      <c r="O94" s="257">
+      <c r="O94" s="217">
         <v>0.03</v>
       </c>
-      <c r="P94" s="257">
+      <c r="P94" s="217">
         <v>0.03</v>
       </c>
-      <c r="Q94" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q94" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R94" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="95" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L95" s="257" t="s">
-[...2 lines deleted...]
-      <c r="M95" s="261">
+      <c r="L95" s="217" t="s">
+        <v>188</v>
+      </c>
+      <c r="M95" s="221">
         <v>1.8100000000000002E-2</v>
       </c>
-      <c r="N95" s="257">
+      <c r="N95" s="217">
         <v>37</v>
       </c>
-      <c r="O95" s="257">
+      <c r="O95" s="217">
         <v>0.03</v>
       </c>
-      <c r="P95" s="257">
+      <c r="P95" s="217">
         <v>0.05</v>
       </c>
-      <c r="Q95" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q95" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R95" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="96" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L96" s="257" t="s">
-[...2 lines deleted...]
-      <c r="M96" s="261">
+      <c r="L96" s="217" t="s">
+        <v>156</v>
+      </c>
+      <c r="M96" s="221">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="N96" s="257">
+      <c r="N96" s="217">
         <v>234</v>
       </c>
-      <c r="O96" s="257">
+      <c r="O96" s="217">
         <v>0.03</v>
       </c>
-      <c r="P96" s="257">
+      <c r="P96" s="217">
         <v>0.02</v>
       </c>
-      <c r="Q96" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q96" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R96" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="97" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L97" s="257" t="s">
+      <c r="L97" s="217" t="s">
         <v>111</v>
       </c>
-      <c r="M97" s="261">
+      <c r="M97" s="221">
         <v>3.9E-2</v>
       </c>
-      <c r="N97" s="257">
+      <c r="N97" s="217">
         <v>60.2</v>
       </c>
-      <c r="O97" s="257">
+      <c r="O97" s="217">
         <v>0.04</v>
       </c>
-      <c r="P97" s="257">
+      <c r="P97" s="217">
         <v>0.03</v>
       </c>
-      <c r="Q97" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q97" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R97" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="98" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L98" s="257" t="s">
-[...2 lines deleted...]
-      <c r="M98" s="261">
+      <c r="L98" s="217" t="s">
+        <v>219</v>
+      </c>
+      <c r="M98" s="221">
         <v>25.3</v>
       </c>
-      <c r="N98" s="257">
+      <c r="N98" s="217">
         <v>51.4</v>
       </c>
-      <c r="O98" s="257">
+      <c r="O98" s="217">
         <v>0.1</v>
       </c>
-      <c r="P98" s="257">
+      <c r="P98" s="217">
         <v>0.03</v>
       </c>
-      <c r="Q98" s="262" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="Q98" s="222" t="s">
+        <v>280</v>
+      </c>
+      <c r="R98" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="99" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L99" s="257" t="s">
-[...2 lines deleted...]
-      <c r="M99" s="261">
+      <c r="L99" s="217" t="s">
+        <v>304</v>
+      </c>
+      <c r="M99" s="221">
         <v>3.9300000000000002E-2</v>
       </c>
-      <c r="N99" s="257">
+      <c r="N99" s="217">
         <v>51.4</v>
       </c>
-      <c r="O99" s="257">
+      <c r="O99" s="217">
         <v>0.1</v>
       </c>
-      <c r="P99" s="257">
+      <c r="P99" s="217">
         <v>0.03</v>
       </c>
-      <c r="Q99" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q99" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R99" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="100" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L100" s="257" t="s">
-[...2 lines deleted...]
-      <c r="M100" s="261">
+      <c r="L100" s="217" t="s">
+        <v>215</v>
+      </c>
+      <c r="M100" s="221">
         <v>3.7699999999999997E-2</v>
       </c>
-      <c r="N100" s="257">
-[...2 lines deleted...]
-      <c r="O100" s="257">
+      <c r="N100" s="217">
+        <v>0</v>
+      </c>
+      <c r="O100" s="217">
         <v>6.4</v>
       </c>
-      <c r="P100" s="257">
+      <c r="P100" s="217">
         <v>0.03</v>
       </c>
-      <c r="Q100" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q100" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R100" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="101" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L101" s="257" t="s">
+      <c r="L101" s="217" t="s">
         <v>91</v>
       </c>
-      <c r="M101" s="261">
+      <c r="M101" s="221">
         <v>3.7699999999999997E-2</v>
       </c>
-      <c r="N101" s="257">
-[...2 lines deleted...]
-      <c r="O101" s="257">
+      <c r="N101" s="217">
+        <v>0</v>
+      </c>
+      <c r="O101" s="217">
         <v>6.4</v>
       </c>
-      <c r="P101" s="257">
+      <c r="P101" s="217">
         <v>0.03</v>
       </c>
-      <c r="Q101" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q101" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R101" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="102" spans="12:18" hidden="1" x14ac:dyDescent="0.3">
-      <c r="L102" s="257" t="s">
-[...2 lines deleted...]
-      <c r="M102" s="261">
+      <c r="L102" s="217" t="s">
+        <v>309</v>
+      </c>
+      <c r="M102" s="221">
         <v>3.9300000000000002E-2</v>
       </c>
-      <c r="N102" s="257">
-[...2 lines deleted...]
-      <c r="O102" s="257">
+      <c r="N102" s="217">
+        <v>0</v>
+      </c>
+      <c r="O102" s="217">
         <v>0.1</v>
       </c>
-      <c r="P102" s="257">
+      <c r="P102" s="217">
         <v>0.03</v>
       </c>
-      <c r="Q102" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q102" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R102" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="103" spans="12:18" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="L103" s="259" t="s">
-[...2 lines deleted...]
-      <c r="M103" s="261">
+      <c r="L103" s="219" t="s">
+        <v>225</v>
+      </c>
+      <c r="M103" s="221">
         <v>3.7699999999999997E-2</v>
       </c>
-      <c r="N103" s="259">
-[...2 lines deleted...]
-      <c r="O103" s="259">
+      <c r="N103" s="219">
+        <v>0</v>
+      </c>
+      <c r="O103" s="219">
         <v>6.4</v>
       </c>
-      <c r="P103" s="259">
+      <c r="P103" s="219">
         <v>0.03</v>
       </c>
-      <c r="Q103" s="262" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="Q103" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="R103" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="104" spans="12:18" ht="15" hidden="1" thickTop="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="rEhAbhAXoGqVcPJYzDhOZGWLW9wcXZaC0N8UhDizgWI=" saltValue="h8PTxbamyqAL+WqUhtZyvg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="EynFjkwi7+jCygOQjNWb815bI8sULRPQE/db03EvZxc=" saltValue="3+1J38bCqMyhz/gyxm981A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="6">
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C9" xr:uid="{00000000-0002-0000-0900-000000000000}">
       <formula1>$H$9:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C16" xr:uid="{00000000-0002-0000-0900-000001000000}">
       <formula1>$H$16:$H$18</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C17" xr:uid="{00000000-0002-0000-0900-000002000000}">
       <formula1>$H$20:$H$34</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C24" xr:uid="{00000000-0002-0000-0900-000003000000}">
       <formula1>$L$9:$L$13</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C26" xr:uid="{00000000-0002-0000-0900-000004000000}">
       <formula1>$M$9:$M$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C25" xr:uid="{00000000-0002-0000-0900-000005000000}">
       <formula1>IF(C24="Solid fuels",L15:L35,IF(C24="Liquid fuels - transport",L36:L61,IF(C24="Liquid fuels - stationary",L63:L87,IF(C24="Gaseous fuels",L88:L103,"-"))))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet11"/>
   <dimension ref="A4:AJ87"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.21875" style="77" customWidth="1"/>
+    <col min="1" max="1" width="9.21875" style="57" customWidth="1"/>
     <col min="2" max="2" width="64" style="2" customWidth="1"/>
     <col min="3" max="8" width="9.21875" style="2" customWidth="1"/>
     <col min="9" max="9" width="77.44140625" style="2" customWidth="1"/>
     <col min="10" max="16" width="9.21875" style="2" customWidth="1"/>
     <col min="17" max="17" width="36.21875" style="2" customWidth="1"/>
     <col min="18" max="22" width="9.21875" style="2" customWidth="1"/>
     <col min="23" max="23" width="82.5546875" style="2" customWidth="1"/>
     <col min="24" max="29" width="9.21875" style="2" customWidth="1"/>
     <col min="30" max="30" width="88.44140625" style="2" customWidth="1"/>
     <col min="31" max="36" width="9.21875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:35" x14ac:dyDescent="0.3">
       <c r="I4" s="2" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="W4" s="2" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="AD4" s="2" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
     </row>
     <row r="6" spans="1:35" x14ac:dyDescent="0.3">
       <c r="B6" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="I6" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="I6" s="2" t="s">
+      <c r="Q6" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="Q6" s="2" t="s">
+      <c r="W6" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="W6" s="2" t="s">
+      <c r="AD6" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="AD6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="B8" s="87" t="s">
+      <c r="B8" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="87">
-[...11 lines deleted...]
-      <c r="G8" s="87" t="s">
+      <c r="C8" s="67">
+        <v>0</v>
+      </c>
+      <c r="D8" s="67">
+        <v>0</v>
+      </c>
+      <c r="E8" s="67">
+        <v>0</v>
+      </c>
+      <c r="F8" s="67">
+        <v>0</v>
+      </c>
+      <c r="G8" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="78"/>
-      <c r="I8" s="88" t="s">
+      <c r="H8" s="58"/>
+      <c r="I8" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="J8" s="88">
-[...11 lines deleted...]
-      <c r="N8" s="7" t="s">
+      <c r="J8" s="68">
+        <v>0</v>
+      </c>
+      <c r="K8" s="68">
+        <v>0</v>
+      </c>
+      <c r="L8" s="68">
+        <v>0</v>
+      </c>
+      <c r="M8" s="5">
+        <v>0</v>
+      </c>
+      <c r="N8" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="W8" s="8" t="s">
+      <c r="W8" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="X8" s="8">
-[...11 lines deleted...]
-      <c r="AB8" s="8" t="s">
+      <c r="X8" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="AD8" s="7" t="s">
+      <c r="AD8" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="AE8" s="7">
-[...11 lines deleted...]
-      <c r="AI8" s="7" t="s">
+      <c r="AE8" s="5">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="5">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="5">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="5">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A9" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="266" t="s">
+      <c r="A9" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B9" s="226" t="s">
         <v>94</v>
       </c>
-      <c r="C9" s="267">
+      <c r="C9" s="227">
         <v>34.6</v>
       </c>
-      <c r="D9" s="268">
-[...2 lines deleted...]
-      <c r="E9" s="268">
+      <c r="D9" s="228">
+        <v>0</v>
+      </c>
+      <c r="E9" s="228">
         <v>0.8</v>
       </c>
-      <c r="F9" s="268">
+      <c r="F9" s="228">
         <v>1.7</v>
       </c>
-      <c r="G9" s="266" t="s">
+      <c r="G9" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="I9" s="271" t="s">
+      <c r="I9" s="231" t="s">
+        <v>136</v>
+      </c>
+      <c r="J9" s="231">
+        <v>29</v>
+      </c>
+      <c r="K9" s="231">
+        <v>90</v>
+      </c>
+      <c r="L9" s="231">
+        <v>0.04</v>
+      </c>
+      <c r="M9" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N9" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q9" s="234" t="s">
         <v>137</v>
       </c>
-      <c r="J9" s="271">
+      <c r="R9" s="235" t="s">
+        <v>28</v>
+      </c>
+      <c r="S9" s="235" t="s">
+        <v>21</v>
+      </c>
+      <c r="T9" s="235" t="s">
+        <v>138</v>
+      </c>
+      <c r="W9" s="237" t="s">
+        <v>139</v>
+      </c>
+      <c r="X9" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="227">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="AB9" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD9" s="239" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE9" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="238">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="AI9" s="240" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A10" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B10" s="226" t="s">
+        <v>141</v>
+      </c>
+      <c r="C10" s="227">
+        <v>23.4</v>
+      </c>
+      <c r="D10" s="228">
+        <v>0</v>
+      </c>
+      <c r="E10" s="228">
+        <v>0.8</v>
+      </c>
+      <c r="F10" s="228">
+        <v>1.7</v>
+      </c>
+      <c r="G10" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="I10" s="231" t="s">
+        <v>142</v>
+      </c>
+      <c r="J10" s="231">
+        <v>9.6</v>
+      </c>
+      <c r="K10" s="231">
+        <v>0</v>
+      </c>
+      <c r="L10" s="231">
+        <v>0.3</v>
+      </c>
+      <c r="M10" s="231">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N10" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q10" s="234" t="s">
+        <v>22</v>
+      </c>
+      <c r="R10" s="234">
+        <v>0</v>
+      </c>
+      <c r="S10" s="234">
+        <v>0</v>
+      </c>
+      <c r="T10" s="234">
+        <v>0</v>
+      </c>
+      <c r="V10" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="W10" s="237" t="s">
+        <v>136</v>
+      </c>
+      <c r="X10" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="227">
         <v>29</v>
       </c>
-      <c r="K9" s="271">
-[...5 lines deleted...]
-      <c r="M9" s="271">
+      <c r="AB10" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC10" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="AD10" s="239" t="s">
+        <v>136</v>
+      </c>
+      <c r="AE10" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="238">
+        <v>29</v>
+      </c>
+      <c r="AI10" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A11" s="57" t="s">
+        <v>307</v>
+      </c>
+      <c r="B11" s="226" t="s">
+        <v>144</v>
+      </c>
+      <c r="C11" s="227" t="s">
+        <v>145</v>
+      </c>
+      <c r="D11" s="229" t="s">
+        <v>146</v>
+      </c>
+      <c r="E11" s="229" t="s">
+        <v>147</v>
+      </c>
+      <c r="F11" s="229">
+        <v>0.5</v>
+      </c>
+      <c r="G11" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="231" t="s">
+        <v>94</v>
+      </c>
+      <c r="J11" s="231">
+        <v>34.6</v>
+      </c>
+      <c r="K11" s="231">
+        <v>0</v>
+      </c>
+      <c r="L11" s="231">
+        <v>0.08</v>
+      </c>
+      <c r="M11" s="231">
         <v>0.2</v>
       </c>
-      <c r="N9" s="272" t="s">
-[...70 lines deleted...]
-      <c r="G10" s="266" t="s">
+      <c r="N11" s="233" t="s">
         <v>74</v>
       </c>
-      <c r="I10" s="271" t="s">
-[...85 lines deleted...]
-      <c r="E11" s="269" t="s">
+      <c r="Q11" s="234" t="s">
         <v>148</v>
       </c>
-      <c r="F11" s="269">
-[...26 lines deleted...]
-      <c r="R11" s="276">
+      <c r="R11" s="236">
         <v>0.64</v>
       </c>
-      <c r="S11" s="274">
+      <c r="S11" s="234">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="T11" s="274">
+      <c r="T11" s="234">
         <f t="shared" ref="T11:T19" si="0">R11/S11</f>
         <v>177.7777777777778</v>
       </c>
       <c r="V11" s="2" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="W11" s="277" t="s">
         <v>143</v>
       </c>
-      <c r="X11" s="267">
-[...8 lines deleted...]
-      <c r="AA11" s="267">
+      <c r="W11" s="237" t="s">
+        <v>142</v>
+      </c>
+      <c r="X11" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="227">
         <v>9.6</v>
       </c>
-      <c r="AB11" s="266" t="s">
+      <c r="AB11" s="226" t="s">
         <v>83</v>
       </c>
       <c r="AC11" s="2" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="AD11" s="279" t="s">
         <v>143</v>
       </c>
-      <c r="AE11" s="278">
-[...8 lines deleted...]
-      <c r="AH11" s="278">
+      <c r="AD11" s="239" t="s">
+        <v>142</v>
+      </c>
+      <c r="AE11" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="238">
         <v>9.6</v>
       </c>
-      <c r="AI11" s="280" t="s">
+      <c r="AI11" s="240" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A12" s="77" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="267" t="s">
+      <c r="A12" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B12" s="226" t="s">
+        <v>135</v>
+      </c>
+      <c r="C12" s="227" t="s">
+        <v>145</v>
+      </c>
+      <c r="D12" s="228" t="s">
         <v>146</v>
       </c>
-      <c r="D12" s="268" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="268" t="s">
+      <c r="E12" s="228" t="s">
+        <v>149</v>
+      </c>
+      <c r="F12" s="228">
+        <v>0.4</v>
+      </c>
+      <c r="G12" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="231" t="s">
         <v>150</v>
       </c>
-      <c r="F12" s="268">
-[...5 lines deleted...]
-      <c r="I12" s="271" t="s">
+      <c r="J12" s="231">
+        <v>12.2</v>
+      </c>
+      <c r="K12" s="231">
+        <v>0</v>
+      </c>
+      <c r="L12" s="231">
+        <v>0.8</v>
+      </c>
+      <c r="M12" s="231">
+        <v>1</v>
+      </c>
+      <c r="N12" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q12" s="234" t="s">
         <v>151</v>
       </c>
-      <c r="J12" s="271">
-[...17 lines deleted...]
-      <c r="R12" s="276">
+      <c r="R12" s="236">
         <v>0.64</v>
       </c>
-      <c r="S12" s="274">
+      <c r="S12" s="234">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="T12" s="274">
+      <c r="T12" s="234">
         <f t="shared" si="0"/>
         <v>177.7777777777778</v>
       </c>
-      <c r="W12" s="277" t="s">
+      <c r="W12" s="237" t="s">
         <v>94</v>
       </c>
-      <c r="X12" s="267">
-[...8 lines deleted...]
-      <c r="AA12" s="267">
+      <c r="X12" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="227">
         <v>34.6</v>
       </c>
-      <c r="AB12" s="266" t="s">
+      <c r="AB12" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="AD12" s="279" t="s">
+      <c r="AD12" s="239" t="s">
         <v>94</v>
       </c>
-      <c r="AE12" s="278">
-[...8 lines deleted...]
-      <c r="AH12" s="278">
+      <c r="AE12" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="238">
         <v>34.6</v>
       </c>
-      <c r="AI12" s="280" t="s">
+      <c r="AI12" s="240" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A13" s="77" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="267" t="s">
+      <c r="A13" s="57" t="s">
+        <v>308</v>
+      </c>
+      <c r="B13" s="226" t="s">
+        <v>152</v>
+      </c>
+      <c r="C13" s="227" t="s">
+        <v>145</v>
+      </c>
+      <c r="D13" s="229" t="s">
         <v>146</v>
       </c>
-      <c r="D13" s="269" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="269">
+      <c r="E13" s="229">
         <v>0.2</v>
       </c>
-      <c r="F13" s="269">
+      <c r="F13" s="229">
         <v>0.4</v>
       </c>
-      <c r="G13" s="266" t="s">
+      <c r="G13" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="I13" s="271" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="271">
+      <c r="I13" s="231" t="s">
+        <v>309</v>
+      </c>
+      <c r="J13" s="231">
         <v>3.9300000000000002E-2</v>
       </c>
-      <c r="K13" s="271">
-[...2 lines deleted...]
-      <c r="L13" s="271">
+      <c r="K13" s="231">
+        <v>0</v>
+      </c>
+      <c r="L13" s="231">
         <v>0.1</v>
       </c>
-      <c r="M13" s="271">
+      <c r="M13" s="231">
         <v>0.03</v>
       </c>
-      <c r="N13" s="272" t="s">
+      <c r="N13" s="232" t="s">
         <v>93</v>
       </c>
-      <c r="Q13" s="274" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="276">
+      <c r="Q13" s="234" t="s">
+        <v>154</v>
+      </c>
+      <c r="R13" s="236">
         <v>0.78</v>
       </c>
-      <c r="S13" s="274">
+      <c r="S13" s="234">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="T13" s="274">
+      <c r="T13" s="234">
         <f t="shared" si="0"/>
         <v>216.66666666666669</v>
       </c>
-      <c r="W13" s="277" t="s">
-[...14 lines deleted...]
-      <c r="AB13" s="266" t="s">
+      <c r="W13" s="237" t="s">
+        <v>309</v>
+      </c>
+      <c r="X13" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y13" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z13" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA13" s="227" t="s">
+        <v>311</v>
+      </c>
+      <c r="AB13" s="226" t="s">
         <v>93</v>
       </c>
-      <c r="AD13" s="279" t="s">
-[...11 lines deleted...]
-      <c r="AH13" s="278" t="s">
+      <c r="AD13" s="239" t="s">
+        <v>309</v>
+      </c>
+      <c r="AE13" s="238" t="s">
+        <v>310</v>
+      </c>
+      <c r="AF13" s="238" t="s">
+        <v>310</v>
+      </c>
+      <c r="AG13" s="238" t="s">
+        <v>310</v>
+      </c>
+      <c r="AH13" s="238" t="s">
         <v>115</v>
       </c>
-      <c r="AI13" s="280" t="s">
+      <c r="AI13" s="240" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A14" s="77" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="267" t="s">
+      <c r="A14" s="57" t="s">
+        <v>308</v>
+      </c>
+      <c r="B14" s="226" t="s">
+        <v>155</v>
+      </c>
+      <c r="C14" s="227" t="s">
+        <v>145</v>
+      </c>
+      <c r="D14" s="229" t="s">
         <v>146</v>
       </c>
-      <c r="D14" s="269" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="269">
+      <c r="E14" s="229">
         <v>0.1</v>
       </c>
-      <c r="F14" s="269">
+      <c r="F14" s="229">
         <v>0.4</v>
       </c>
-      <c r="G14" s="266" t="s">
+      <c r="G14" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="I14" s="271" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="271">
+      <c r="I14" s="231" t="s">
+        <v>153</v>
+      </c>
+      <c r="J14" s="231">
         <v>27</v>
       </c>
-      <c r="K14" s="271">
+      <c r="K14" s="231">
         <v>90</v>
       </c>
-      <c r="L14" s="271">
+      <c r="L14" s="231">
         <v>0.04</v>
       </c>
-      <c r="M14" s="271">
+      <c r="M14" s="231">
         <v>0.2</v>
       </c>
-      <c r="N14" s="272" t="s">
+      <c r="N14" s="232" t="s">
         <v>83</v>
       </c>
-      <c r="Q14" s="274" t="s">
-[...2 lines deleted...]
-      <c r="R14" s="276">
+      <c r="Q14" s="234" t="s">
+        <v>157</v>
+      </c>
+      <c r="R14" s="236">
         <v>0.2</v>
       </c>
-      <c r="S14" s="274">
+      <c r="S14" s="234">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="T14" s="274">
+      <c r="T14" s="234">
         <f t="shared" si="0"/>
         <v>55.555555555555557</v>
       </c>
       <c r="V14" s="2" t="s">
-        <v>144</v>
-[...13 lines deleted...]
-      <c r="AA14" s="267">
+        <v>143</v>
+      </c>
+      <c r="W14" s="237" t="s">
+        <v>141</v>
+      </c>
+      <c r="X14" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="227">
         <v>23.4</v>
       </c>
-      <c r="AB14" s="266" t="s">
+      <c r="AB14" s="226" t="s">
         <v>74</v>
       </c>
       <c r="AC14" s="2" t="s">
-        <v>144</v>
-[...13 lines deleted...]
-      <c r="AH14" s="278">
+        <v>143</v>
+      </c>
+      <c r="AD14" s="239" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE14" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="238">
         <v>23.4</v>
       </c>
-      <c r="AI14" s="280" t="s">
+      <c r="AI14" s="240" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A15" s="77" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="267" t="s">
+      <c r="A15" s="57" t="s">
+        <v>308</v>
+      </c>
+      <c r="B15" s="226" t="s">
+        <v>158</v>
+      </c>
+      <c r="C15" s="227" t="s">
+        <v>145</v>
+      </c>
+      <c r="D15" s="229" t="s">
         <v>146</v>
       </c>
-      <c r="D15" s="269" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="269">
+      <c r="E15" s="229">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F15" s="269">
+      <c r="F15" s="229">
         <v>0.4</v>
       </c>
-      <c r="G15" s="266" t="s">
+      <c r="G15" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="I15" s="271" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="271">
+      <c r="I15" s="231" t="s">
+        <v>156</v>
+      </c>
+      <c r="J15" s="231">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="K15" s="271">
+      <c r="K15" s="231">
         <v>234</v>
       </c>
-      <c r="L15" s="271">
+      <c r="L15" s="231">
         <v>0.03</v>
       </c>
-      <c r="M15" s="271">
+      <c r="M15" s="231">
         <v>0.02</v>
       </c>
-      <c r="N15" s="272" t="s">
+      <c r="N15" s="232" t="s">
         <v>93</v>
       </c>
-      <c r="Q15" s="274" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="276">
+      <c r="Q15" s="234" t="s">
+        <v>160</v>
+      </c>
+      <c r="R15" s="236">
         <v>0.22</v>
       </c>
-      <c r="S15" s="274">
+      <c r="S15" s="234">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="T15" s="274">
+      <c r="T15" s="234">
         <f t="shared" si="0"/>
         <v>61.111111111111114</v>
       </c>
-      <c r="W15" s="277" t="s">
-[...11 lines deleted...]
-      <c r="AA15" s="267">
+      <c r="W15" s="237" t="s">
+        <v>150</v>
+      </c>
+      <c r="X15" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="227">
         <v>12.2</v>
       </c>
-      <c r="AB15" s="266" t="s">
+      <c r="AB15" s="226" t="s">
         <v>83</v>
       </c>
-      <c r="AD15" s="279" t="s">
-[...11 lines deleted...]
-      <c r="AH15" s="278">
+      <c r="AD15" s="239" t="s">
+        <v>150</v>
+      </c>
+      <c r="AE15" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="238">
         <v>12.2</v>
       </c>
-      <c r="AI15" s="280" t="s">
+      <c r="AI15" s="240" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A16" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="266" t="s">
+      <c r="A16" s="57" t="s">
+        <v>307</v>
+      </c>
+      <c r="B16" s="226" t="s">
+        <v>162</v>
+      </c>
+      <c r="C16" s="227" t="s">
         <v>163</v>
       </c>
-      <c r="C16" s="267" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="269">
+      <c r="D16" s="229">
+        <v>0</v>
+      </c>
+      <c r="E16" s="229">
         <v>0.2</v>
       </c>
-      <c r="F16" s="269">
+      <c r="F16" s="229">
         <v>0.2</v>
       </c>
-      <c r="G16" s="266" t="s">
+      <c r="G16" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="I16" s="271" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="271">
+      <c r="I16" s="231" t="s">
+        <v>159</v>
+      </c>
+      <c r="J16" s="231">
         <v>10.199999999999999</v>
       </c>
-      <c r="K16" s="271">
+      <c r="K16" s="231">
         <v>93.5</v>
       </c>
-      <c r="L16" s="271">
+      <c r="L16" s="231">
         <v>0.02</v>
       </c>
-      <c r="M16" s="271">
+      <c r="M16" s="231">
         <v>0.3</v>
       </c>
-      <c r="N16" s="272" t="s">
+      <c r="N16" s="232" t="s">
         <v>83</v>
       </c>
-      <c r="Q16" s="274" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="276">
+      <c r="Q16" s="234" t="s">
+        <v>165</v>
+      </c>
+      <c r="R16" s="236">
         <v>0.5</v>
       </c>
-      <c r="S16" s="274">
+      <c r="S16" s="234">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="T16" s="274">
+      <c r="T16" s="234">
         <f t="shared" si="0"/>
         <v>138.88888888888889</v>
       </c>
-      <c r="W16" s="277" t="s">
-[...11 lines deleted...]
-      <c r="AA16" s="267">
+      <c r="W16" s="237" t="s">
+        <v>161</v>
+      </c>
+      <c r="X16" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="227">
         <v>43.2</v>
       </c>
-      <c r="AB16" s="266" t="s">
+      <c r="AB16" s="226" t="s">
         <v>83</v>
       </c>
-      <c r="AD16" s="271" t="s">
+      <c r="AD16" s="231" t="s">
         <v>120</v>
       </c>
-      <c r="AE16" s="278">
-[...8 lines deleted...]
-      <c r="AH16" s="271">
+      <c r="AE16" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="231">
         <v>43.2</v>
       </c>
-      <c r="AI16" s="272" t="s">
+      <c r="AI16" s="232" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A17" s="77" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="267" t="s">
+      <c r="A17" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B17" s="226" t="s">
+        <v>166</v>
+      </c>
+      <c r="C17" s="227" t="s">
+        <v>163</v>
+      </c>
+      <c r="D17" s="229">
+        <v>0</v>
+      </c>
+      <c r="E17" s="229">
+        <v>0.8</v>
+      </c>
+      <c r="F17" s="229">
+        <v>1.7</v>
+      </c>
+      <c r="G17" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="I17" s="231" t="s">
         <v>164</v>
       </c>
-      <c r="D17" s="269">
-[...14 lines deleted...]
-      <c r="J17" s="271">
+      <c r="J17" s="231">
         <v>31.1</v>
       </c>
-      <c r="K17" s="271">
-[...2 lines deleted...]
-      <c r="L17" s="271">
+      <c r="K17" s="231">
+        <v>0</v>
+      </c>
+      <c r="L17" s="231">
         <v>5.3</v>
       </c>
-      <c r="M17" s="271">
+      <c r="M17" s="231">
         <v>1</v>
       </c>
-      <c r="N17" s="272" t="s">
+      <c r="N17" s="232" t="s">
         <v>83</v>
       </c>
-      <c r="Q17" s="274" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="276">
+      <c r="Q17" s="234" t="s">
+        <v>168</v>
+      </c>
+      <c r="R17" s="236">
         <v>0.56000000000000005</v>
       </c>
-      <c r="S17" s="274">
+      <c r="S17" s="234">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="T17" s="274">
+      <c r="T17" s="234">
         <f t="shared" si="0"/>
         <v>155.55555555555557</v>
       </c>
-      <c r="W17" s="277" t="s">
-[...11 lines deleted...]
-      <c r="AA17" s="267">
+      <c r="W17" s="237" t="s">
+        <v>153</v>
+      </c>
+      <c r="X17" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="227">
         <v>27</v>
       </c>
-      <c r="AB17" s="266" t="s">
+      <c r="AB17" s="226" t="s">
         <v>83</v>
       </c>
-      <c r="AD17" s="279" t="s">
-[...11 lines deleted...]
-      <c r="AH17" s="278">
+      <c r="AD17" s="239" t="s">
+        <v>161</v>
+      </c>
+      <c r="AE17" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="238">
         <v>43.2</v>
       </c>
-      <c r="AI17" s="280" t="s">
+      <c r="AI17" s="240" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A18" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="266" t="s">
+      <c r="A18" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B18" s="226" t="s">
+        <v>169</v>
+      </c>
+      <c r="C18" s="227" t="s">
         <v>170</v>
       </c>
-      <c r="C18" s="267" t="s">
+      <c r="D18" s="228" t="s">
         <v>171</v>
       </c>
-      <c r="D18" s="268" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="268">
+      <c r="E18" s="228">
         <v>0.08</v>
       </c>
-      <c r="F18" s="268">
+      <c r="F18" s="228">
         <v>0.5</v>
       </c>
-      <c r="G18" s="266" t="s">
+      <c r="G18" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="I18" s="271" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="271">
+      <c r="I18" s="231" t="s">
+        <v>167</v>
+      </c>
+      <c r="J18" s="231">
         <v>22.1</v>
       </c>
-      <c r="K18" s="271">
+      <c r="K18" s="231">
         <v>95</v>
       </c>
-      <c r="L18" s="271">
+      <c r="L18" s="231">
         <v>0.08</v>
       </c>
-      <c r="M18" s="271">
+      <c r="M18" s="231">
         <v>0.2</v>
       </c>
-      <c r="N18" s="272" t="s">
+      <c r="N18" s="232" t="s">
         <v>83</v>
       </c>
-      <c r="Q18" s="274" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="276">
+      <c r="Q18" s="234" t="s">
+        <v>173</v>
+      </c>
+      <c r="R18" s="236">
         <v>0.67</v>
       </c>
-      <c r="S18" s="274">
+      <c r="S18" s="234">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="T18" s="274">
+      <c r="T18" s="234">
         <f t="shared" si="0"/>
         <v>186.11111111111111</v>
       </c>
-      <c r="W18" s="277" t="s">
-[...11 lines deleted...]
-      <c r="AA18" s="267">
+      <c r="W18" s="237" t="s">
+        <v>156</v>
+      </c>
+      <c r="X18" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="227">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="AB18" s="266" t="s">
+      <c r="AB18" s="226" t="s">
         <v>93</v>
       </c>
-      <c r="AD18" s="279" t="s">
-[...11 lines deleted...]
-      <c r="AH18" s="278">
+      <c r="AD18" s="239" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE18" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="238">
         <v>27</v>
       </c>
-      <c r="AI18" s="280" t="s">
+      <c r="AI18" s="240" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A19" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="266" t="s">
+      <c r="A19" s="57" t="s">
+        <v>307</v>
+      </c>
+      <c r="B19" s="226" t="s">
+        <v>174</v>
+      </c>
+      <c r="C19" s="227" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="C19" s="267" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="268">
+      <c r="E19" s="228">
         <v>0.02</v>
       </c>
-      <c r="F19" s="268">
+      <c r="F19" s="228">
         <v>0.2</v>
       </c>
-      <c r="G19" s="266" t="s">
+      <c r="G19" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="I19" s="271" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="271">
+      <c r="I19" s="231" t="s">
+        <v>172</v>
+      </c>
+      <c r="J19" s="231">
         <v>27</v>
       </c>
-      <c r="K19" s="271">
+      <c r="K19" s="231">
         <v>107</v>
       </c>
-      <c r="L19" s="271">
+      <c r="L19" s="231">
         <v>0.03</v>
       </c>
-      <c r="M19" s="271">
+      <c r="M19" s="231">
         <v>0.2</v>
       </c>
-      <c r="N19" s="272" t="s">
+      <c r="N19" s="232" t="s">
         <v>83</v>
       </c>
-      <c r="Q19" s="274" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="276">
+      <c r="Q19" s="234" t="s">
+        <v>177</v>
+      </c>
+      <c r="R19" s="236">
         <v>0.56000000000000005</v>
       </c>
-      <c r="S19" s="274">
+      <c r="S19" s="234">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="T19" s="274">
+      <c r="T19" s="234">
         <f t="shared" si="0"/>
         <v>155.55555555555557</v>
       </c>
-      <c r="W19" s="277" t="s">
-[...11 lines deleted...]
-      <c r="AA19" s="267">
+      <c r="W19" s="237" t="s">
+        <v>159</v>
+      </c>
+      <c r="X19" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="227">
         <v>10.199999999999999</v>
       </c>
-      <c r="AB19" s="266" t="s">
+      <c r="AB19" s="226" t="s">
         <v>83</v>
       </c>
-      <c r="AD19" s="279" t="s">
-[...11 lines deleted...]
-      <c r="AH19" s="278">
+      <c r="AD19" s="239" t="s">
+        <v>156</v>
+      </c>
+      <c r="AE19" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="238">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="AI19" s="280" t="s">
+      <c r="AI19" s="240" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A20" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="266" t="s">
+      <c r="A20" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B20" s="226" t="s">
+        <v>179</v>
+      </c>
+      <c r="C20" s="227" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="228" t="s">
+        <v>175</v>
+      </c>
+      <c r="E20" s="228">
+        <v>0.6</v>
+      </c>
+      <c r="F20" s="228">
+        <v>1.6</v>
+      </c>
+      <c r="G20" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="I20" s="231" t="s">
+        <v>176</v>
+      </c>
+      <c r="J20" s="231">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="K20" s="231">
+        <v>51.9</v>
+      </c>
+      <c r="L20" s="231">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M20" s="231">
+        <v>0.3</v>
+      </c>
+      <c r="N20" s="232" t="s">
+        <v>93</v>
+      </c>
+      <c r="W20" s="237" t="s">
+        <v>178</v>
+      </c>
+      <c r="X20" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="227">
+        <v>37.1</v>
+      </c>
+      <c r="AB20" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD20" s="239" t="s">
+        <v>159</v>
+      </c>
+      <c r="AE20" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="238">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AI20" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A21" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B21" s="226" t="s">
+        <v>140</v>
+      </c>
+      <c r="C21" s="227" t="s">
+        <v>181</v>
+      </c>
+      <c r="D21" s="228" t="s">
+        <v>182</v>
+      </c>
+      <c r="E21" s="228">
+        <v>0.06</v>
+      </c>
+      <c r="F21" s="228">
+        <v>0.6</v>
+      </c>
+      <c r="G21" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="I21" s="231" t="s">
         <v>180</v>
       </c>
-      <c r="C20" s="267" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="268" t="s">
+      <c r="J21" s="231">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="K21" s="231">
+        <v>51.4</v>
+      </c>
+      <c r="L21" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="M21" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="N21" s="232" t="s">
+        <v>93</v>
+      </c>
+      <c r="W21" s="237" t="s">
+        <v>164</v>
+      </c>
+      <c r="X21" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="227">
+        <v>31.1</v>
+      </c>
+      <c r="AB21" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD21" s="239" t="s">
+        <v>178</v>
+      </c>
+      <c r="AE21" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="238">
+        <v>37.1</v>
+      </c>
+      <c r="AI21" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="B22" s="226" t="s">
+        <v>324</v>
+      </c>
+      <c r="C22" s="227" t="s">
+        <v>361</v>
+      </c>
+      <c r="D22" s="228">
+        <v>0</v>
+      </c>
+      <c r="E22" s="228">
+        <v>0</v>
+      </c>
+      <c r="F22" s="228">
+        <v>0.05</v>
+      </c>
+      <c r="G22" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="I22" s="231" t="s">
+        <v>183</v>
+      </c>
+      <c r="J22" s="231">
+        <v>37.5</v>
+      </c>
+      <c r="K22" s="231">
+        <v>81.8</v>
+      </c>
+      <c r="L22" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="M22" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N22" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W22" s="237" t="s">
+        <v>167</v>
+      </c>
+      <c r="X22" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="227">
+        <v>22.1</v>
+      </c>
+      <c r="AB22" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD22" s="239" t="s">
+        <v>164</v>
+      </c>
+      <c r="AE22" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="238">
+        <v>31.1</v>
+      </c>
+      <c r="AI22" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A23" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B23" s="226" t="s">
+        <v>184</v>
+      </c>
+      <c r="C23" s="227" t="s">
+        <v>185</v>
+      </c>
+      <c r="D23" s="228" t="s">
+        <v>186</v>
+      </c>
+      <c r="E23" s="228">
+        <v>0.01</v>
+      </c>
+      <c r="F23" s="228" t="s">
+        <v>187</v>
+      </c>
+      <c r="G23" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="I23" s="231" t="s">
+        <v>188</v>
+      </c>
+      <c r="J23" s="231">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="K23" s="231">
+        <v>37</v>
+      </c>
+      <c r="L23" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="M23" s="231">
+        <v>0.05</v>
+      </c>
+      <c r="N23" s="232" t="s">
+        <v>93</v>
+      </c>
+      <c r="W23" s="237" t="s">
+        <v>172</v>
+      </c>
+      <c r="X23" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="227">
+        <v>27</v>
+      </c>
+      <c r="AB23" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD23" s="239" t="s">
+        <v>167</v>
+      </c>
+      <c r="AE23" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="238">
+        <v>22.1</v>
+      </c>
+      <c r="AI23" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A24" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B24" s="226" t="s">
+        <v>189</v>
+      </c>
+      <c r="C24" s="227" t="s">
+        <v>190</v>
+      </c>
+      <c r="D24" s="228" t="s">
+        <v>191</v>
+      </c>
+      <c r="E24" s="228">
+        <v>2.8</v>
+      </c>
+      <c r="F24" s="228">
+        <v>0.3</v>
+      </c>
+      <c r="G24" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="I24" s="231" t="s">
+        <v>192</v>
+      </c>
+      <c r="J24" s="231">
+        <v>30</v>
+      </c>
+      <c r="K24" s="231">
+        <v>91.8</v>
+      </c>
+      <c r="L24" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="M24" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N24" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W24" s="237" t="s">
         <v>176</v>
       </c>
-      <c r="E20" s="268">
+      <c r="X24" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="227">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="AB24" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD24" s="239" t="s">
+        <v>172</v>
+      </c>
+      <c r="AE24" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="238">
+        <v>27</v>
+      </c>
+      <c r="AI24" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A25" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B25" s="226" t="s">
+        <v>193</v>
+      </c>
+      <c r="C25" s="227" t="s">
+        <v>190</v>
+      </c>
+      <c r="D25" s="228" t="s">
+        <v>191</v>
+      </c>
+      <c r="E25" s="228">
+        <v>7.3</v>
+      </c>
+      <c r="F25" s="228">
+        <v>0.3</v>
+      </c>
+      <c r="G25" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="I25" s="231" t="s">
+        <v>194</v>
+      </c>
+      <c r="J25" s="231">
+        <v>3.9300000000000002E-2</v>
+      </c>
+      <c r="K25" s="231">
+        <v>51.4</v>
+      </c>
+      <c r="L25" s="231">
+        <v>0.1</v>
+      </c>
+      <c r="M25" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="N25" s="232" t="s">
+        <v>93</v>
+      </c>
+      <c r="W25" s="237" t="s">
+        <v>180</v>
+      </c>
+      <c r="X25" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="227">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="AB25" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD25" s="239" t="s">
+        <v>176</v>
+      </c>
+      <c r="AE25" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH25" s="238">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="AI25" s="240" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A26" s="57" t="s">
+        <v>307</v>
+      </c>
+      <c r="B26" s="226" t="s">
+        <v>195</v>
+      </c>
+      <c r="C26" s="227" t="s">
+        <v>196</v>
+      </c>
+      <c r="D26" s="228" t="s">
+        <v>197</v>
+      </c>
+      <c r="E26" s="228">
+        <v>0.5</v>
+      </c>
+      <c r="F26" s="228">
+        <v>0.3</v>
+      </c>
+      <c r="G26" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="I26" s="231" t="s">
+        <v>312</v>
+      </c>
+      <c r="J26" s="231">
+        <v>45.3</v>
+      </c>
+      <c r="K26" s="231">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="L26" s="231">
+        <v>0.08</v>
+      </c>
+      <c r="M26" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N26" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W26" s="237" t="s">
+        <v>183</v>
+      </c>
+      <c r="X26" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="227">
+        <v>37.5</v>
+      </c>
+      <c r="AB26" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD26" s="239" t="s">
+        <v>180</v>
+      </c>
+      <c r="AE26" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="238">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="AI26" s="240" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A27" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B27" s="226" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" s="227" t="s">
+        <v>196</v>
+      </c>
+      <c r="D27" s="228" t="s">
+        <v>197</v>
+      </c>
+      <c r="E27" s="228">
+        <v>0.7</v>
+      </c>
+      <c r="F27" s="228">
         <v>0.6</v>
       </c>
-      <c r="F20" s="268">
-[...2 lines deleted...]
-      <c r="G20" s="266" t="s">
+      <c r="G27" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="I20" s="271" t="s">
-[...11 lines deleted...]
-      <c r="M20" s="271">
+      <c r="H27" s="80"/>
+      <c r="I27" s="231" t="s">
+        <v>135</v>
+      </c>
+      <c r="J27" s="231">
+        <v>38.6</v>
+      </c>
+      <c r="K27" s="231">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="L27" s="231">
+        <v>0.1</v>
+      </c>
+      <c r="M27" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N27" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W27" s="237" t="s">
+        <v>188</v>
+      </c>
+      <c r="X27" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="227">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="AB27" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD27" s="239" t="s">
+        <v>183</v>
+      </c>
+      <c r="AE27" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="238">
+        <v>37.5</v>
+      </c>
+      <c r="AI27" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A28" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B28" s="226" t="s">
+        <v>199</v>
+      </c>
+      <c r="C28" s="228" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" s="228" t="s">
+        <v>191</v>
+      </c>
+      <c r="E28" s="228">
+        <v>2.8</v>
+      </c>
+      <c r="F28" s="228">
+        <v>0.3</v>
+      </c>
+      <c r="G28" s="230" t="s">
+        <v>93</v>
+      </c>
+      <c r="H28" s="80"/>
+      <c r="I28" s="231" t="s">
+        <v>200</v>
+      </c>
+      <c r="J28" s="231">
+        <v>16.2</v>
+      </c>
+      <c r="K28" s="231">
+        <v>0</v>
+      </c>
+      <c r="L28" s="231">
+        <v>0.1</v>
+      </c>
+      <c r="M28" s="231">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N28" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W28" s="237" t="s">
+        <v>192</v>
+      </c>
+      <c r="X28" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="227">
+        <v>30</v>
+      </c>
+      <c r="AB28" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD28" s="239" t="s">
+        <v>188</v>
+      </c>
+      <c r="AE28" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="238">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="AI28" s="240" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A29" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B29" s="226" t="s">
+        <v>201</v>
+      </c>
+      <c r="C29" s="228" t="s">
+        <v>115</v>
+      </c>
+      <c r="D29" s="228" t="s">
+        <v>191</v>
+      </c>
+      <c r="E29" s="228">
+        <v>7.3</v>
+      </c>
+      <c r="F29" s="228">
+        <v>0.3</v>
+      </c>
+      <c r="G29" s="230" t="s">
+        <v>93</v>
+      </c>
+      <c r="H29" s="82"/>
+      <c r="I29" s="231" t="s">
+        <v>202</v>
+      </c>
+      <c r="J29" s="231">
+        <v>6.2899999999999998E-2</v>
+      </c>
+      <c r="K29" s="231">
+        <v>56.5</v>
+      </c>
+      <c r="L29" s="231">
         <v>0.03</v>
       </c>
-      <c r="N20" s="272" t="s">
+      <c r="M29" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="N29" s="232" t="s">
         <v>93</v>
       </c>
-      <c r="W20" s="277" t="s">
+      <c r="W29" s="237" t="s">
+        <v>203</v>
+      </c>
+      <c r="X29" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="227" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB29" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD29" s="239" t="s">
+        <v>192</v>
+      </c>
+      <c r="AE29" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="238">
+        <v>30</v>
+      </c>
+      <c r="AI29" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A30" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B30" s="69" t="s">
+        <v>325</v>
+      </c>
+      <c r="C30" s="251">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="D30" s="251">
+        <v>0</v>
+      </c>
+      <c r="E30" s="251">
+        <v>0.01</v>
+      </c>
+      <c r="F30" s="251">
+        <v>0.6</v>
+      </c>
+      <c r="G30" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="H30" s="82"/>
+      <c r="I30" s="231" t="s">
+        <v>98</v>
+      </c>
+      <c r="J30" s="231">
+        <v>23.4</v>
+      </c>
+      <c r="K30" s="231">
+        <v>0</v>
+      </c>
+      <c r="L30" s="231">
+        <v>0.08</v>
+      </c>
+      <c r="M30" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N30" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W30" s="237" t="s">
+        <v>312</v>
+      </c>
+      <c r="X30" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="227" t="s">
+        <v>204</v>
+      </c>
+      <c r="AB30" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD30" s="239" t="s">
+        <v>203</v>
+      </c>
+      <c r="AE30" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="238" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI30" s="240" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A31" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B31" s="69" t="s">
+        <v>326</v>
+      </c>
+      <c r="C31" s="252">
+        <v>38.6</v>
+      </c>
+      <c r="D31" s="252">
+        <v>0</v>
+      </c>
+      <c r="E31" s="252">
+        <v>0.1</v>
+      </c>
+      <c r="F31" s="252">
+        <v>0.4</v>
+      </c>
+      <c r="G31" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="H31" s="82"/>
+      <c r="I31" s="231" t="s">
+        <v>169</v>
+      </c>
+      <c r="J31" s="231">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="K31" s="231">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="L31" s="231">
+        <v>0.04</v>
+      </c>
+      <c r="M31" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N31" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W31" s="237" t="s">
+        <v>135</v>
+      </c>
+      <c r="X31" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="227" t="s">
+        <v>145</v>
+      </c>
+      <c r="AB31" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD31" s="239" t="s">
+        <v>312</v>
+      </c>
+      <c r="AE31" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="238" t="s">
+        <v>204</v>
+      </c>
+      <c r="AI31" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A32" s="57" t="s">
+        <v>327</v>
+      </c>
+      <c r="B32" s="69" t="s">
+        <v>328</v>
+      </c>
+      <c r="C32" s="70" t="s">
+        <v>145</v>
+      </c>
+      <c r="D32" s="251">
+        <v>0</v>
+      </c>
+      <c r="E32" s="251">
+        <v>0.01</v>
+      </c>
+      <c r="F32" s="251">
+        <v>0.5</v>
+      </c>
+      <c r="G32" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="H32" s="82"/>
+      <c r="I32" s="231" t="s">
         <v>179</v>
       </c>
-      <c r="X20" s="267">
-[...11 lines deleted...]
-      <c r="AB20" s="266" t="s">
+      <c r="J32" s="231">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="K32" s="231">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="L32" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="M32" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N32" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W32" s="237" t="s">
+        <v>200</v>
+      </c>
+      <c r="X32" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="227" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB32" s="226" t="s">
         <v>83</v>
       </c>
-      <c r="AD20" s="279" t="s">
-[...14 lines deleted...]
-      <c r="AI20" s="280" t="s">
+      <c r="AD32" s="239" t="s">
+        <v>135</v>
+      </c>
+      <c r="AE32" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="238" t="s">
+        <v>145</v>
+      </c>
+      <c r="AI32" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A33" s="57" t="s">
+        <v>308</v>
+      </c>
+      <c r="B33" s="69" t="s">
+        <v>329</v>
+      </c>
+      <c r="C33" s="70" t="s">
+        <v>145</v>
+      </c>
+      <c r="D33" s="69">
+        <v>0</v>
+      </c>
+      <c r="E33" s="70" t="s">
+        <v>330</v>
+      </c>
+      <c r="F33" s="70" t="s">
+        <v>331</v>
+      </c>
+      <c r="G33" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="H33" s="82"/>
+      <c r="I33" s="231" t="s">
+        <v>206</v>
+      </c>
+      <c r="J33" s="231">
+        <v>33.1</v>
+      </c>
+      <c r="K33" s="231">
+        <v>67</v>
+      </c>
+      <c r="L33" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="M33" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N33" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W33" s="234" t="s">
+        <v>118</v>
+      </c>
+      <c r="X33" s="234">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="234">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="234">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="234">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="AB33" s="234" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD33" s="239" t="s">
+        <v>200</v>
+      </c>
+      <c r="AE33" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="238" t="s">
+        <v>205</v>
+      </c>
+      <c r="AI33" s="240" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="21" spans="1:35" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="G21" s="266" t="s">
+    <row r="34" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A34" s="57" t="s">
+        <v>308</v>
+      </c>
+      <c r="B34" s="69" t="s">
+        <v>332</v>
+      </c>
+      <c r="C34" s="70" t="s">
+        <v>145</v>
+      </c>
+      <c r="D34" s="69">
+        <v>0</v>
+      </c>
+      <c r="E34" s="70" t="s">
+        <v>149</v>
+      </c>
+      <c r="F34" s="70" t="s">
+        <v>331</v>
+      </c>
+      <c r="G34" s="81" t="s">
         <v>74</v>
       </c>
-      <c r="I21" s="271" t="s">
-[...8 lines deleted...]
-      <c r="L21" s="271">
+      <c r="I34" s="231" t="s">
+        <v>207</v>
+      </c>
+      <c r="J34" s="231">
+        <v>10.4</v>
+      </c>
+      <c r="K34" s="231">
+        <v>0</v>
+      </c>
+      <c r="L34" s="231">
+        <v>0.1</v>
+      </c>
+      <c r="M34" s="231">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N34" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W34" s="237" t="s">
+        <v>202</v>
+      </c>
+      <c r="X34" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="227" t="s">
+        <v>208</v>
+      </c>
+      <c r="AB34" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD34" s="239" t="s">
+        <v>202</v>
+      </c>
+      <c r="AE34" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="238" t="s">
+        <v>208</v>
+      </c>
+      <c r="AI34" s="240" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A35" s="57" t="s">
+        <v>308</v>
+      </c>
+      <c r="B35" s="69" t="s">
+        <v>333</v>
+      </c>
+      <c r="C35" s="70" t="s">
+        <v>145</v>
+      </c>
+      <c r="D35" s="69">
+        <v>0</v>
+      </c>
+      <c r="E35" s="70" t="s">
+        <v>334</v>
+      </c>
+      <c r="F35" s="70" t="s">
+        <v>331</v>
+      </c>
+      <c r="G35" s="69" t="s">
+        <v>74</v>
+      </c>
+      <c r="I35" s="231" t="s">
+        <v>209</v>
+      </c>
+      <c r="J35" s="231">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="K35" s="231">
+        <v>69.5</v>
+      </c>
+      <c r="L35" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="M35" s="231">
         <v>0.2</v>
       </c>
-      <c r="M21" s="271">
-[...2 lines deleted...]
-      <c r="N21" s="272" t="s">
+      <c r="N35" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W35" s="237" t="s">
+        <v>98</v>
+      </c>
+      <c r="X35" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="227" t="s">
+        <v>163</v>
+      </c>
+      <c r="AB35" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD35" s="239" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE35" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="238" t="s">
+        <v>163</v>
+      </c>
+      <c r="AI35" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="I36" s="231" t="s">
+        <v>324</v>
+      </c>
+      <c r="J36" s="231">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="K36" s="231">
+        <v>0</v>
+      </c>
+      <c r="L36" s="231">
+        <v>0</v>
+      </c>
+      <c r="M36" s="231">
+        <v>0.05</v>
+      </c>
+      <c r="N36" s="232" t="s">
         <v>93</v>
       </c>
-      <c r="W21" s="277" t="s">
-[...14 lines deleted...]
-      <c r="AB21" s="266" t="s">
+      <c r="W36" s="237" t="s">
+        <v>210</v>
+      </c>
+      <c r="X36" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="227" t="s">
+        <v>211</v>
+      </c>
+      <c r="AB36" s="226" t="s">
         <v>83</v>
       </c>
-      <c r="AD21" s="279" t="s">
-[...1045 lines deleted...]
-      <c r="I35" s="271" t="s">
+      <c r="AD36" s="239" t="s">
         <v>210</v>
       </c>
-      <c r="J35" s="271">
-[...103 lines deleted...]
-      <c r="AI36" s="280" t="s">
+      <c r="AE36" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="238" t="s">
+        <v>211</v>
+      </c>
+      <c r="AI36" s="240" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:35" x14ac:dyDescent="0.3">
       <c r="B37" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="I37" s="271" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="271">
+      <c r="I37" s="231" t="s">
+        <v>313</v>
+      </c>
+      <c r="J37" s="231">
         <v>26.3</v>
       </c>
-      <c r="K37" s="271">
+      <c r="K37" s="231">
         <v>81.599999999999994</v>
       </c>
-      <c r="L37" s="271">
+      <c r="L37" s="231">
         <v>0.03</v>
       </c>
-      <c r="M37" s="271">
+      <c r="M37" s="231">
         <v>0.2</v>
       </c>
-      <c r="N37" s="272" t="s">
+      <c r="N37" s="232" t="s">
         <v>83</v>
       </c>
-      <c r="W37" s="277" t="s">
+      <c r="W37" s="237" t="s">
+        <v>169</v>
+      </c>
+      <c r="X37" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="227" t="s">
         <v>170</v>
       </c>
-      <c r="X37" s="267">
-[...11 lines deleted...]
-      <c r="AB37" s="266" t="s">
+      <c r="AB37" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="AD37" s="279" t="s">
+      <c r="AD37" s="239" t="s">
+        <v>169</v>
+      </c>
+      <c r="AE37" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH37" s="238" t="s">
         <v>170</v>
       </c>
-      <c r="AE37" s="278">
-[...11 lines deleted...]
-      <c r="AI37" s="280" t="s">
+      <c r="AI37" s="240" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="I38" s="271" t="s">
+      <c r="I38" s="231" t="s">
+        <v>212</v>
+      </c>
+      <c r="J38" s="231">
+        <v>37.5</v>
+      </c>
+      <c r="K38" s="231">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="L38" s="231">
+        <v>0.01</v>
+      </c>
+      <c r="M38" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N38" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W38" s="237" t="s">
         <v>214</v>
       </c>
-      <c r="J38" s="271">
-[...5 lines deleted...]
-      <c r="L38" s="271">
+      <c r="X38" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="227" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB38" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD38" s="239" t="s">
+        <v>214</v>
+      </c>
+      <c r="AE38" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="238" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI38" s="240" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="I39" s="231" t="s">
+        <v>213</v>
+      </c>
+      <c r="J39" s="231">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="K39" s="231">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="L39" s="231">
+        <v>0.02</v>
+      </c>
+      <c r="M39" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N39" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W39" s="237" t="s">
+        <v>179</v>
+      </c>
+      <c r="X39" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="227" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB39" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD39" s="239" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE39" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="238" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI39" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="I40" s="231" t="s">
+        <v>215</v>
+      </c>
+      <c r="J40" s="231">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="K40" s="231">
+        <v>0</v>
+      </c>
+      <c r="L40" s="231">
+        <v>6.4</v>
+      </c>
+      <c r="M40" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="N40" s="232" t="s">
+        <v>93</v>
+      </c>
+      <c r="W40" s="237" t="s">
+        <v>217</v>
+      </c>
+      <c r="X40" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="227" t="s">
+        <v>181</v>
+      </c>
+      <c r="AB40" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD40" s="239" t="s">
+        <v>217</v>
+      </c>
+      <c r="AE40" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="238" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI40" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="I41" s="231" t="s">
+        <v>216</v>
+      </c>
+      <c r="J41" s="231">
+        <v>34.4</v>
+      </c>
+      <c r="K41" s="231">
+        <v>69.7</v>
+      </c>
+      <c r="L41" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="M41" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N41" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W41" s="237" t="s">
+        <v>207</v>
+      </c>
+      <c r="X41" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="227" t="s">
+        <v>220</v>
+      </c>
+      <c r="AB41" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD41" s="239" t="s">
+        <v>207</v>
+      </c>
+      <c r="AE41" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="238" t="s">
+        <v>220</v>
+      </c>
+      <c r="AI41" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="I42" s="231" t="s">
+        <v>219</v>
+      </c>
+      <c r="J42" s="231">
+        <v>25.3</v>
+      </c>
+      <c r="K42" s="231">
+        <v>51.4</v>
+      </c>
+      <c r="L42" s="231">
+        <v>0.1</v>
+      </c>
+      <c r="M42" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="N42" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W42" s="237" t="s">
+        <v>209</v>
+      </c>
+      <c r="X42" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="227" t="s">
+        <v>221</v>
+      </c>
+      <c r="AB42" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD42" s="239" t="s">
+        <v>209</v>
+      </c>
+      <c r="AE42" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="238" t="s">
+        <v>221</v>
+      </c>
+      <c r="AI42" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="I43" s="231" t="s">
+        <v>77</v>
+      </c>
+      <c r="J43" s="231">
+        <v>25.7</v>
+      </c>
+      <c r="K43" s="231">
+        <v>60.2</v>
+      </c>
+      <c r="L43" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="M43" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N43" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W43" s="237" t="s">
+        <v>324</v>
+      </c>
+      <c r="X43" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y43" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z43" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA43" s="227" t="s">
+        <v>361</v>
+      </c>
+      <c r="AB43" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD43" s="239" t="s">
+        <v>324</v>
+      </c>
+      <c r="AE43" s="238" t="s">
+        <v>310</v>
+      </c>
+      <c r="AF43" s="238" t="s">
+        <v>310</v>
+      </c>
+      <c r="AG43" s="238" t="s">
+        <v>310</v>
+      </c>
+      <c r="AH43" s="238" t="s">
+        <v>361</v>
+      </c>
+      <c r="AI43" s="240" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="I44" s="231" t="s">
+        <v>80</v>
+      </c>
+      <c r="J44" s="231">
+        <v>31.4</v>
+      </c>
+      <c r="K44" s="231">
+        <v>69.8</v>
+      </c>
+      <c r="L44" s="231">
         <v>0.01</v>
       </c>
-      <c r="M38" s="271">
+      <c r="M44" s="231">
+        <v>0.01</v>
+      </c>
+      <c r="N44" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W44" s="237" t="s">
+        <v>313</v>
+      </c>
+      <c r="X44" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="227" t="s">
+        <v>222</v>
+      </c>
+      <c r="AB44" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD44" s="239" t="s">
+        <v>313</v>
+      </c>
+      <c r="AE44" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="238" t="s">
+        <v>222</v>
+      </c>
+      <c r="AI44" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="I45" s="231" t="s">
+        <v>218</v>
+      </c>
+      <c r="J45" s="231">
+        <v>3.9300000000000002E-2</v>
+      </c>
+      <c r="K45" s="231">
+        <v>51.4</v>
+      </c>
+      <c r="L45" s="231">
+        <v>0.1</v>
+      </c>
+      <c r="M45" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="N45" s="232" t="s">
+        <v>93</v>
+      </c>
+      <c r="W45" s="237" t="s">
+        <v>212</v>
+      </c>
+      <c r="X45" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="227" t="s">
+        <v>223</v>
+      </c>
+      <c r="AB45" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD45" s="239" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE45" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH45" s="238" t="s">
+        <v>223</v>
+      </c>
+      <c r="AI45" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="I46" s="231" t="s">
+        <v>224</v>
+      </c>
+      <c r="J46" s="231">
+        <v>10.5</v>
+      </c>
+      <c r="K46" s="231">
+        <v>87.1</v>
+      </c>
+      <c r="L46" s="231">
+        <v>0.8</v>
+      </c>
+      <c r="M46" s="231">
+        <v>1</v>
+      </c>
+      <c r="N46" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W46" s="237" t="s">
+        <v>213</v>
+      </c>
+      <c r="X46" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="227" t="s">
+        <v>185</v>
+      </c>
+      <c r="AB46" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD46" s="239" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE46" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="238" t="s">
+        <v>185</v>
+      </c>
+      <c r="AI46" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="I47" s="231" t="s">
+        <v>103</v>
+      </c>
+      <c r="J47" s="231">
+        <v>23.4</v>
+      </c>
+      <c r="K47" s="231">
+        <v>0</v>
+      </c>
+      <c r="L47" s="231">
+        <v>0.08</v>
+      </c>
+      <c r="M47" s="231">
         <v>0.2</v>
       </c>
-      <c r="N38" s="272" t="s">
+      <c r="N47" s="232" t="s">
         <v>74</v>
       </c>
-      <c r="W38" s="277" t="s">
+      <c r="W47" s="237" t="s">
+        <v>215</v>
+      </c>
+      <c r="X47" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA47" s="227" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB47" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD47" s="239" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE47" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH47" s="238" t="s">
+        <v>92</v>
+      </c>
+      <c r="AI47" s="240" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="I48" s="231" t="s">
+        <v>225</v>
+      </c>
+      <c r="J48" s="231">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="K48" s="231">
+        <v>0</v>
+      </c>
+      <c r="L48" s="231">
+        <v>6.4</v>
+      </c>
+      <c r="M48" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="N48" s="232" t="s">
+        <v>93</v>
+      </c>
+      <c r="W48" s="237" t="s">
         <v>216</v>
       </c>
-      <c r="X38" s="267">
-[...8 lines deleted...]
-      <c r="AA38" s="267" t="s">
+      <c r="X48" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA48" s="227" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB48" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD48" s="239" t="s">
+        <v>216</v>
+      </c>
+      <c r="AE48" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG48" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH48" s="238" t="s">
+        <v>79</v>
+      </c>
+      <c r="AI48" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="49" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="I49" s="231" t="s">
+        <v>214</v>
+      </c>
+      <c r="J49" s="231">
+        <v>3.9300000000000002E-2</v>
+      </c>
+      <c r="K49" s="231">
+        <v>51.4</v>
+      </c>
+      <c r="L49" s="231">
+        <v>0.1</v>
+      </c>
+      <c r="M49" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="N49" s="232" t="s">
+        <v>93</v>
+      </c>
+      <c r="W49" s="237" t="s">
+        <v>219</v>
+      </c>
+      <c r="X49" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA49" s="227" t="s">
+        <v>190</v>
+      </c>
+      <c r="AB49" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD49" s="239" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE49" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH49" s="238" t="s">
+        <v>190</v>
+      </c>
+      <c r="AI49" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="50" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="I50" s="231" t="s">
+        <v>90</v>
+      </c>
+      <c r="J50" s="231">
+        <v>34.4</v>
+      </c>
+      <c r="K50" s="231">
+        <v>69.8</v>
+      </c>
+      <c r="L50" s="231">
+        <v>0.02</v>
+      </c>
+      <c r="M50" s="231">
+        <v>0.1</v>
+      </c>
+      <c r="N50" s="233" t="s">
+        <v>74</v>
+      </c>
+      <c r="W50" s="237" t="s">
+        <v>77</v>
+      </c>
+      <c r="X50" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA50" s="227" t="s">
+        <v>227</v>
+      </c>
+      <c r="AB50" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD50" s="239" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE50" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH50" s="238" t="s">
+        <v>227</v>
+      </c>
+      <c r="AI50" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="51" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="I51" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="J51" s="231">
+        <v>12.2</v>
+      </c>
+      <c r="K51" s="231">
+        <v>0</v>
+      </c>
+      <c r="L51" s="231">
+        <v>0.8</v>
+      </c>
+      <c r="M51" s="231">
+        <v>1</v>
+      </c>
+      <c r="N51" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W51" s="237" t="s">
+        <v>80</v>
+      </c>
+      <c r="X51" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA51" s="227" t="s">
+        <v>228</v>
+      </c>
+      <c r="AB51" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD51" s="239" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE51" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH51" s="238" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI51" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="52" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="I52" s="231" t="s">
+        <v>230</v>
+      </c>
+      <c r="J52" s="231">
+        <v>22.1</v>
+      </c>
+      <c r="K52" s="231">
+        <v>95</v>
+      </c>
+      <c r="L52" s="231">
+        <v>0.08</v>
+      </c>
+      <c r="M52" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N52" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W52" s="246" t="s">
+        <v>218</v>
+      </c>
+      <c r="X52" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="227" t="s">
         <v>115</v>
       </c>
-      <c r="AB38" s="266" t="s">
+      <c r="AB52" s="226" t="s">
         <v>93</v>
       </c>
-      <c r="AD38" s="279" t="s">
-[...11 lines deleted...]
-      <c r="AH38" s="278" t="s">
+      <c r="AD52" s="247" t="s">
+        <v>218</v>
+      </c>
+      <c r="AE52" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH52" s="238" t="s">
         <v>115</v>
       </c>
-      <c r="AI38" s="280" t="s">
+      <c r="AI52" s="240" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="39" spans="1:35" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="J39" s="271">
+    <row r="53" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="I53" s="231" t="s">
+        <v>314</v>
+      </c>
+      <c r="J53" s="231">
+        <v>32</v>
+      </c>
+      <c r="K53" s="231">
+        <v>62.8</v>
+      </c>
+      <c r="L53" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="M53" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N53" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W53" s="237" t="s">
+        <v>231</v>
+      </c>
+      <c r="X53" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="227" t="s">
+        <v>232</v>
+      </c>
+      <c r="AB53" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD53" s="239" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE53" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG53" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH53" s="238" t="s">
+        <v>232</v>
+      </c>
+      <c r="AI53" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="54" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="I54" s="231" t="s">
+        <v>233</v>
+      </c>
+      <c r="J54" s="231">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="K54" s="231">
+        <v>3.5</v>
+      </c>
+      <c r="L54" s="231">
+        <v>0</v>
+      </c>
+      <c r="M54" s="231">
+        <v>0</v>
+      </c>
+      <c r="N54" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W54" s="231" t="s">
+        <v>314</v>
+      </c>
+      <c r="X54" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y54" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z54" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA54" s="227" t="s">
+        <v>315</v>
+      </c>
+      <c r="AB54" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD54" s="231" t="s">
+        <v>314</v>
+      </c>
+      <c r="AE54" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AF54" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AG54" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AH54" s="227" t="s">
+        <v>315</v>
+      </c>
+      <c r="AI54" s="226" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="55" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="I55" s="231" t="s">
+        <v>75</v>
+      </c>
+      <c r="J55" s="231">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="K55" s="231">
+        <v>13.9</v>
+      </c>
+      <c r="L55" s="231">
+        <v>0</v>
+      </c>
+      <c r="M55" s="231">
+        <v>0</v>
+      </c>
+      <c r="N55" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="W55" s="231" t="s">
+        <v>316</v>
+      </c>
+      <c r="X55" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="227" t="s">
+        <v>234</v>
+      </c>
+      <c r="AB55" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD55" s="231" t="s">
+        <v>316</v>
+      </c>
+      <c r="AE55" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="238" t="s">
+        <v>234</v>
+      </c>
+      <c r="AI55" s="240" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="56" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="H56" s="7"/>
+      <c r="I56" s="231" t="s">
+        <v>81</v>
+      </c>
+      <c r="J56" s="231">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="K56" s="231">
+        <v>92.6</v>
+      </c>
+      <c r="L56" s="231">
+        <v>0.08</v>
+      </c>
+      <c r="M56" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N56" s="233" t="s">
+        <v>83</v>
+      </c>
+      <c r="O56" s="7"/>
+      <c r="P56" s="7"/>
+      <c r="Q56" s="7"/>
+      <c r="R56" s="7"/>
+      <c r="S56" s="7"/>
+      <c r="T56" s="7"/>
+      <c r="U56" s="7"/>
+      <c r="V56" s="7"/>
+      <c r="W56" s="237" t="s">
+        <v>233</v>
+      </c>
+      <c r="X56" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA56" s="227" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB56" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AC56" s="7"/>
+      <c r="AD56" s="239" t="s">
+        <v>233</v>
+      </c>
+      <c r="AE56" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH56" s="238" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI56" s="240" t="s">
+        <v>74</v>
+      </c>
+      <c r="AJ56" s="7"/>
+    </row>
+    <row r="57" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="H57" s="7"/>
+      <c r="I57" s="231" t="s">
+        <v>316</v>
+      </c>
+      <c r="J57" s="231">
+        <v>46.5</v>
+      </c>
+      <c r="K57" s="231">
+        <v>61</v>
+      </c>
+      <c r="L57" s="231">
+        <v>0.08</v>
+      </c>
+      <c r="M57" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N57" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="O57" s="7"/>
+      <c r="P57" s="7"/>
+      <c r="Q57" s="7"/>
+      <c r="R57" s="7"/>
+      <c r="S57" s="7"/>
+      <c r="T57" s="7"/>
+      <c r="U57" s="7"/>
+      <c r="V57" s="7"/>
+      <c r="W57" s="237" t="s">
+        <v>75</v>
+      </c>
+      <c r="X57" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA57" s="227" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB57" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AC57" s="7"/>
+      <c r="AD57" s="239" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE57" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF57" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG57" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH57" s="238" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI57" s="240" t="s">
+        <v>74</v>
+      </c>
+      <c r="AJ57" s="7"/>
+    </row>
+    <row r="58" spans="2:36" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="231" t="s">
+        <v>88</v>
+      </c>
+      <c r="J58" s="231">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="K58" s="231">
+        <v>92.6</v>
+      </c>
+      <c r="L58" s="231">
+        <v>0.08</v>
+      </c>
+      <c r="M58" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N58" s="233" t="s">
+        <v>83</v>
+      </c>
+      <c r="O58" s="7"/>
+      <c r="P58" s="7"/>
+      <c r="Q58" s="7"/>
+      <c r="R58" s="7"/>
+      <c r="S58" s="7"/>
+      <c r="T58" s="7"/>
+      <c r="U58" s="7"/>
+      <c r="V58" s="7"/>
+      <c r="W58" s="249" t="s">
+        <v>78</v>
+      </c>
+      <c r="X58" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA58" s="227" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB58" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AC58" s="7"/>
+      <c r="AD58" s="250" t="s">
+        <v>90</v>
+      </c>
+      <c r="AE58" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF58" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG58" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH58" s="238" t="s">
+        <v>79</v>
+      </c>
+      <c r="AI58" s="240" t="s">
+        <v>74</v>
+      </c>
+      <c r="AJ58" s="7"/>
+    </row>
+    <row r="59" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="231" t="s">
+        <v>87</v>
+      </c>
+      <c r="J59" s="231">
+        <v>42.9</v>
+      </c>
+      <c r="K59" s="231">
+        <v>54.7</v>
+      </c>
+      <c r="L59" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="M59" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="N59" s="233" t="s">
+        <v>83</v>
+      </c>
+      <c r="O59" s="7"/>
+      <c r="P59" s="7"/>
+      <c r="Q59" s="7"/>
+      <c r="R59" s="7"/>
+      <c r="S59" s="7"/>
+      <c r="T59" s="7"/>
+      <c r="U59" s="7"/>
+      <c r="V59" s="7"/>
+      <c r="W59" s="237" t="s">
+        <v>81</v>
+      </c>
+      <c r="X59" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA59" s="227" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB59" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC59" s="7"/>
+      <c r="AD59" s="239" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE59" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH59" s="238" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI59" s="240" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ59" s="7"/>
+    </row>
+    <row r="60" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="231" t="s">
+        <v>325</v>
+      </c>
+      <c r="J60" s="231">
         <v>36.799999999999997</v>
       </c>
-      <c r="K39" s="271">
-[...2 lines deleted...]
-      <c r="L39" s="271">
+      <c r="K60" s="231">
+        <v>0</v>
+      </c>
+      <c r="L60" s="231">
         <v>0.02</v>
       </c>
-      <c r="M39" s="271">
+      <c r="M60" s="231">
         <v>0.2</v>
       </c>
-      <c r="N39" s="272" t="s">
+      <c r="N60" s="232" t="s">
         <v>74</v>
       </c>
-      <c r="W39" s="277" t="s">
-[...11 lines deleted...]
-      <c r="AA39" s="267" t="s">
+      <c r="O60" s="7"/>
+      <c r="P60" s="7"/>
+      <c r="Q60" s="7"/>
+      <c r="R60" s="7"/>
+      <c r="S60" s="7"/>
+      <c r="T60" s="7"/>
+      <c r="U60" s="7"/>
+      <c r="V60" s="7"/>
+      <c r="W60" s="241" t="s">
+        <v>229</v>
+      </c>
+      <c r="X60" s="242">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="242">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="242">
+        <v>0</v>
+      </c>
+      <c r="AA60" s="242" t="s">
+        <v>85</v>
+      </c>
+      <c r="AB60" s="243" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC60" s="7"/>
+      <c r="AD60" s="244" t="s">
+        <v>229</v>
+      </c>
+      <c r="AE60" s="245">
+        <v>0</v>
+      </c>
+      <c r="AF60" s="245">
+        <v>0</v>
+      </c>
+      <c r="AG60" s="245">
+        <v>0</v>
+      </c>
+      <c r="AH60" s="245" t="s">
+        <v>85</v>
+      </c>
+      <c r="AI60" s="231" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ60" s="7"/>
+    </row>
+    <row r="61" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="231" t="s">
+        <v>326</v>
+      </c>
+      <c r="J61" s="231">
+        <v>38.6</v>
+      </c>
+      <c r="K61" s="231">
+        <v>0</v>
+      </c>
+      <c r="L61" s="231">
+        <v>0.1</v>
+      </c>
+      <c r="M61" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N61" s="232" t="s">
+        <v>74</v>
+      </c>
+      <c r="O61" s="7"/>
+      <c r="P61" s="7"/>
+      <c r="Q61" s="7"/>
+      <c r="R61" s="7"/>
+      <c r="S61" s="7"/>
+      <c r="T61" s="7"/>
+      <c r="U61" s="7"/>
+      <c r="V61" s="7"/>
+      <c r="W61" s="241" t="s">
+        <v>88</v>
+      </c>
+      <c r="X61" s="242">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="242">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="242">
+        <v>0</v>
+      </c>
+      <c r="AA61" s="242" t="s">
         <v>82</v>
       </c>
-      <c r="AB39" s="266" t="s">
+      <c r="AB61" s="243" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC61" s="7"/>
+      <c r="AD61" s="244" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE61" s="245">
+        <v>0</v>
+      </c>
+      <c r="AF61" s="245">
+        <v>0</v>
+      </c>
+      <c r="AG61" s="245">
+        <v>0</v>
+      </c>
+      <c r="AH61" s="245" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI61" s="231" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ61" s="7"/>
+    </row>
+    <row r="62" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="231" t="s">
+        <v>91</v>
+      </c>
+      <c r="J62" s="231">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="K62" s="231">
+        <v>0</v>
+      </c>
+      <c r="L62" s="231">
+        <v>6.4</v>
+      </c>
+      <c r="M62" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="N62" s="232" t="s">
+        <v>93</v>
+      </c>
+      <c r="O62" s="7"/>
+      <c r="P62" s="7"/>
+      <c r="Q62" s="7"/>
+      <c r="R62" s="7"/>
+      <c r="S62" s="7"/>
+      <c r="T62" s="7"/>
+      <c r="U62" s="7"/>
+      <c r="V62" s="7"/>
+      <c r="W62" s="241" t="s">
+        <v>87</v>
+      </c>
+      <c r="X62" s="242">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="242">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="242">
+        <v>0</v>
+      </c>
+      <c r="AA62" s="242" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB62" s="243" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC62" s="7"/>
+      <c r="AD62" s="244" t="s">
+        <v>87</v>
+      </c>
+      <c r="AE62" s="245">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="245">
+        <v>0</v>
+      </c>
+      <c r="AG62" s="245">
+        <v>0</v>
+      </c>
+      <c r="AH62" s="245" t="s">
+        <v>89</v>
+      </c>
+      <c r="AI62" s="231" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ62" s="7"/>
+    </row>
+    <row r="63" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="231" t="s">
+        <v>73</v>
+      </c>
+      <c r="J63" s="231">
+        <v>34.4</v>
+      </c>
+      <c r="K63" s="231">
+        <v>69.7</v>
+      </c>
+      <c r="L63" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="M63" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N63" s="232" t="s">
         <v>74</v>
       </c>
-      <c r="AD39" s="279" t="s">
-[...14 lines deleted...]
-      <c r="AI39" s="280" t="s">
+      <c r="O63" s="7"/>
+      <c r="P63" s="7"/>
+      <c r="Q63" s="7"/>
+      <c r="R63" s="7"/>
+      <c r="S63" s="7"/>
+      <c r="T63" s="7"/>
+      <c r="U63" s="7"/>
+      <c r="V63" s="7"/>
+      <c r="W63" s="237" t="s">
+        <v>325</v>
+      </c>
+      <c r="X63" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y63" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z63" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA63" s="227" t="s">
+        <v>185</v>
+      </c>
+      <c r="AB63" s="226" t="s">
         <v>74</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="M40" s="271">
+      <c r="AC63" s="7"/>
+      <c r="AD63" s="237" t="s">
+        <v>325</v>
+      </c>
+      <c r="AE63" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AF63" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AG63" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AH63" s="227" t="s">
+        <v>185</v>
+      </c>
+      <c r="AI63" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AJ63" s="7"/>
+    </row>
+    <row r="64" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="B64" s="7"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="I64" s="231" t="s">
+        <v>236</v>
+      </c>
+      <c r="J64" s="231">
+        <v>21</v>
+      </c>
+      <c r="K64" s="231">
+        <v>90</v>
+      </c>
+      <c r="L64" s="231">
+        <v>0.04</v>
+      </c>
+      <c r="M64" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N64" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W64" s="237" t="s">
+        <v>326</v>
+      </c>
+      <c r="X64" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y64" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z64" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA64" s="227" t="s">
+        <v>145</v>
+      </c>
+      <c r="AB64" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD64" s="237" t="s">
+        <v>326</v>
+      </c>
+      <c r="AE64" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AF64" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AG64" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AH64" s="227" t="s">
+        <v>145</v>
+      </c>
+      <c r="AI64" s="226" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="65" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="I65" s="231" t="s">
+        <v>109</v>
+      </c>
+      <c r="J65" s="231">
+        <v>12.4</v>
+      </c>
+      <c r="K65" s="231">
+        <v>0</v>
+      </c>
+      <c r="L65" s="231">
+        <v>0.08</v>
+      </c>
+      <c r="M65" s="231">
+        <v>0.5</v>
+      </c>
+      <c r="N65" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W65" s="241" t="s">
+        <v>91</v>
+      </c>
+      <c r="X65" s="242">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="242">
+        <v>0</v>
+      </c>
+      <c r="Z65" s="242">
+        <v>0</v>
+      </c>
+      <c r="AA65" s="242" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB65" s="243" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD65" s="244" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE65" s="245">
+        <v>0</v>
+      </c>
+      <c r="AF65" s="245">
+        <v>0</v>
+      </c>
+      <c r="AG65" s="245">
+        <v>0</v>
+      </c>
+      <c r="AH65" s="245" t="s">
+        <v>92</v>
+      </c>
+      <c r="AI65" s="231" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="66" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="I66" s="231" t="s">
+        <v>111</v>
+      </c>
+      <c r="J66" s="231">
+        <v>3.9E-2</v>
+      </c>
+      <c r="K66" s="231">
+        <v>60.2</v>
+      </c>
+      <c r="L66" s="231">
+        <v>0.04</v>
+      </c>
+      <c r="M66" s="231">
         <v>0.03</v>
       </c>
-      <c r="N40" s="272" t="s">
+      <c r="N66" s="232" t="s">
         <v>93</v>
       </c>
-      <c r="W40" s="277" t="s">
-[...14 lines deleted...]
-      <c r="AB40" s="266" t="s">
+      <c r="W66" s="241" t="s">
+        <v>230</v>
+      </c>
+      <c r="X66" s="242">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="242">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="242">
+        <v>0</v>
+      </c>
+      <c r="AA66" s="242" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB66" s="243" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD66" s="244" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE66" s="245">
+        <v>0</v>
+      </c>
+      <c r="AF66" s="245">
+        <v>0</v>
+      </c>
+      <c r="AG66" s="245">
+        <v>0</v>
+      </c>
+      <c r="AH66" s="245" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI66" s="231" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="67" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="I67" s="231" t="s">
+        <v>317</v>
+      </c>
+      <c r="J67" s="231">
+        <v>27.1</v>
+      </c>
+      <c r="K67" s="231">
+        <v>55.9</v>
+      </c>
+      <c r="L67" s="231">
+        <v>0.03</v>
+      </c>
+      <c r="M67" s="231">
+        <v>0.2</v>
+      </c>
+      <c r="N67" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="W67" s="237" t="s">
+        <v>73</v>
+      </c>
+      <c r="X67" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA67" s="227" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB67" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="AD40" s="279" t="s">
-[...14 lines deleted...]
-      <c r="AI40" s="280" t="s">
+      <c r="AD67" s="231" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE67" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF67" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG67" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH67" s="231">
+        <v>34.4</v>
+      </c>
+      <c r="AI67" s="232" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="41" spans="1:35" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="L41" s="271">
+    <row r="68" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="I68" s="231" t="s">
+        <v>114</v>
+      </c>
+      <c r="J68" s="231">
+        <v>3.9300000000000002E-2</v>
+      </c>
+      <c r="K68" s="231">
+        <v>51.4</v>
+      </c>
+      <c r="L68" s="231">
+        <v>0.1</v>
+      </c>
+      <c r="M68" s="231">
         <v>0.03</v>
       </c>
-      <c r="M41" s="271">
-[...2 lines deleted...]
-      <c r="N41" s="272" t="s">
+      <c r="N68" s="232" t="s">
+        <v>93</v>
+      </c>
+      <c r="W68" s="237" t="s">
+        <v>99</v>
+      </c>
+      <c r="X68" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y68" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA68" s="227" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB68" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="W41" s="277" t="s">
-[...14 lines deleted...]
-      <c r="AB41" s="266" t="s">
+      <c r="AD68" s="239" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE68" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF68" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG68" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH68" s="238" t="s">
+        <v>79</v>
+      </c>
+      <c r="AI68" s="240" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="69" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="W69" s="237" t="s">
+        <v>104</v>
+      </c>
+      <c r="X69" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA69" s="227" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB69" s="226" t="s">
         <v>83</v>
       </c>
-      <c r="AD41" s="279" t="s">
-[...385 lines deleted...]
-      <c r="AA48" s="267" t="s">
+      <c r="AD69" s="239" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE69" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF69" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG69" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH69" s="238" t="s">
         <v>79</v>
       </c>
-      <c r="AB48" s="266" t="s">
-[...1311 lines deleted...]
-      <c r="AI69" s="280" t="s">
+      <c r="AI69" s="240" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="70" spans="2:35" x14ac:dyDescent="0.3">
       <c r="I70" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="W70" s="277" t="s">
+      <c r="W70" s="237" t="s">
         <v>109</v>
       </c>
-      <c r="X70" s="267">
-[...8 lines deleted...]
-      <c r="AA70" s="267" t="s">
+      <c r="X70" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA70" s="227" t="s">
         <v>110</v>
       </c>
-      <c r="AB70" s="266" t="s">
+      <c r="AB70" s="226" t="s">
         <v>83</v>
       </c>
-      <c r="AD70" s="279" t="s">
+      <c r="AD70" s="239" t="s">
         <v>104</v>
       </c>
-      <c r="AE70" s="278">
-[...8 lines deleted...]
-      <c r="AH70" s="278" t="s">
+      <c r="AE70" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF70" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG70" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH70" s="238" t="s">
         <v>105</v>
       </c>
-      <c r="AI70" s="280" t="s">
+      <c r="AI70" s="240" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="71" spans="2:35" x14ac:dyDescent="0.3">
-      <c r="W71" s="277" t="s">
+      <c r="W71" s="237" t="s">
         <v>111</v>
       </c>
-      <c r="X71" s="267">
-[...8 lines deleted...]
-      <c r="AA71" s="267" t="s">
+      <c r="X71" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA71" s="227" t="s">
         <v>112</v>
       </c>
-      <c r="AB71" s="266" t="s">
+      <c r="AB71" s="226" t="s">
         <v>93</v>
       </c>
-      <c r="AD71" s="279" t="s">
+      <c r="AD71" s="239" t="s">
         <v>109</v>
       </c>
-      <c r="AE71" s="278">
-[...8 lines deleted...]
-      <c r="AH71" s="278" t="s">
+      <c r="AE71" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF71" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG71" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH71" s="238" t="s">
         <v>110</v>
       </c>
-      <c r="AI71" s="280" t="s">
+      <c r="AI71" s="240" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="72" spans="2:35" x14ac:dyDescent="0.3">
-      <c r="W72" s="271" t="s">
-[...2 lines deleted...]
-      <c r="X72" s="267" t="s">
+      <c r="W72" s="231" t="s">
         <v>317</v>
       </c>
-      <c r="Y72" s="267" t="s">
+      <c r="X72" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y72" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z72" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA72" s="227" t="s">
+        <v>318</v>
+      </c>
+      <c r="AB72" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD72" s="239" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE72" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF72" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG72" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH72" s="238" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI72" s="240" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="73" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="W73" s="237" t="s">
+        <v>114</v>
+      </c>
+      <c r="X73" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y73" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z73" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA73" s="227" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB73" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD73" s="231" t="s">
         <v>317</v>
       </c>
-      <c r="Z72" s="267" t="s">
-[...5 lines deleted...]
-      <c r="AB72" s="266" t="s">
+      <c r="AE73" s="238" t="s">
+        <v>310</v>
+      </c>
+      <c r="AF73" s="238" t="s">
+        <v>310</v>
+      </c>
+      <c r="AG73" s="238" t="s">
+        <v>310</v>
+      </c>
+      <c r="AH73" s="238" t="s">
+        <v>318</v>
+      </c>
+      <c r="AI73" s="240" t="s">
         <v>83</v>
       </c>
-      <c r="AD72" s="279" t="s">
-[...14 lines deleted...]
-      <c r="AI72" s="280" t="s">
+    </row>
+    <row r="74" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="W74" s="237" t="s">
+        <v>116</v>
+      </c>
+      <c r="X74" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y74" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z74" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA74" s="227" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB74" s="226" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD74" s="239" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE74" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF74" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG74" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH74" s="238" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI74" s="240" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="73" spans="2:35" x14ac:dyDescent="0.3">
-[...33 lines deleted...]
-      <c r="AI73" s="280" t="s">
+    <row r="75" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="W75" s="72" t="s">
+        <v>319</v>
+      </c>
+      <c r="X75" s="73" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y75" s="73" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z75" s="73" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA75" s="73" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB75" s="74" t="s">
+        <v>22</v>
+      </c>
+      <c r="AD75" s="239" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE75" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF75" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG75" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH75" s="238" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI75" s="240" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="74" spans="2:35" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="AB74" s="266" t="s">
+    <row r="76" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="W76" s="237" t="s">
+        <v>320</v>
+      </c>
+      <c r="X76" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y76" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z76" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA76" s="227" t="s">
+        <v>321</v>
+      </c>
+      <c r="AB76" s="226" t="s">
         <v>83</v>
       </c>
-      <c r="AD74" s="279" t="s">
-[...52 lines deleted...]
-      <c r="AI75" s="280" t="s">
+      <c r="AD76" s="231" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE76" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF76" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG76" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH76" s="231">
+        <v>45.8</v>
+      </c>
+      <c r="AI76" s="232" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="76" spans="2:35" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="AB76" s="266" t="s">
+    <row r="77" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="W77" s="237" t="s">
+        <v>322</v>
+      </c>
+      <c r="X77" s="227">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="227">
+        <v>0</v>
+      </c>
+      <c r="Z77" s="227">
+        <v>0</v>
+      </c>
+      <c r="AA77" s="227" t="s">
+        <v>323</v>
+      </c>
+      <c r="AB77" s="226" t="s">
         <v>83</v>
       </c>
-      <c r="AD76" s="271" t="s">
-[...14 lines deleted...]
-      <c r="AI76" s="272" t="s">
+      <c r="AD77" s="231" t="s">
+        <v>122</v>
+      </c>
+      <c r="AE77" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF77" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG77" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH77" s="231">
+        <v>37.1</v>
+      </c>
+      <c r="AI77" s="232" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="77" spans="2:35" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="AB77" s="266" t="s">
+    <row r="78" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="AD78" s="231" t="s">
+        <v>123</v>
+      </c>
+      <c r="AE78" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF78" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG78" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH78" s="231">
+        <v>50.3</v>
+      </c>
+      <c r="AI78" s="232" t="s">
         <v>83</v>
       </c>
-      <c r="AD77" s="271" t="s">
-[...14 lines deleted...]
-      <c r="AI77" s="272" t="s">
+    </row>
+    <row r="79" spans="2:35" x14ac:dyDescent="0.3">
+      <c r="AD79" s="231" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE79" s="238">
+        <v>0</v>
+      </c>
+      <c r="AF79" s="238">
+        <v>0</v>
+      </c>
+      <c r="AG79" s="238">
+        <v>0</v>
+      </c>
+      <c r="AH79" s="232">
+        <v>0</v>
+      </c>
+      <c r="AI79" s="232" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="78" spans="2:35" x14ac:dyDescent="0.3">
-[...56 lines deleted...]
-    </row>
     <row r="80" spans="2:35" x14ac:dyDescent="0.3">
-      <c r="AD80" s="272" t="s">
+      <c r="AD80" s="232" t="s">
         <v>125</v>
       </c>
-      <c r="AE80" s="272">
-[...8 lines deleted...]
-      <c r="AH80" s="272">
+      <c r="AE80" s="232">
+        <v>0</v>
+      </c>
+      <c r="AF80" s="232">
+        <v>0</v>
+      </c>
+      <c r="AG80" s="232">
+        <v>0</v>
+      </c>
+      <c r="AH80" s="232">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="AI80" s="272" t="s">
+      <c r="AI80" s="232" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="30:35" x14ac:dyDescent="0.3">
-      <c r="AD81" s="272" t="s">
+      <c r="AD81" s="232" t="s">
         <v>126</v>
       </c>
-      <c r="AE81" s="272">
-[...8 lines deleted...]
-      <c r="AH81" s="272">
+      <c r="AE81" s="232">
+        <v>0</v>
+      </c>
+      <c r="AF81" s="232">
+        <v>0</v>
+      </c>
+      <c r="AG81" s="232">
+        <v>0</v>
+      </c>
+      <c r="AH81" s="232">
         <v>1</v>
       </c>
-      <c r="AI81" s="272" t="s">
+      <c r="AI81" s="232" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="82" spans="30:35" x14ac:dyDescent="0.3">
-      <c r="AD82" s="272" t="s">
+      <c r="AD82" s="232" t="s">
         <v>127</v>
       </c>
-      <c r="AE82" s="272">
-[...8 lines deleted...]
-      <c r="AH82" s="272">
+      <c r="AE82" s="232">
+        <v>0</v>
+      </c>
+      <c r="AF82" s="232">
+        <v>0</v>
+      </c>
+      <c r="AG82" s="232">
+        <v>0</v>
+      </c>
+      <c r="AH82" s="232">
         <v>1</v>
       </c>
-      <c r="AI82" s="272" t="s">
+      <c r="AI82" s="232" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="83" spans="30:35" x14ac:dyDescent="0.3">
-      <c r="AD83" s="272" t="s">
+      <c r="AD83" s="232" t="s">
         <v>128</v>
       </c>
-      <c r="AE83" s="272">
-[...8 lines deleted...]
-      <c r="AH83" s="272">
+      <c r="AE83" s="232">
+        <v>0</v>
+      </c>
+      <c r="AF83" s="232">
+        <v>0</v>
+      </c>
+      <c r="AG83" s="232">
+        <v>0</v>
+      </c>
+      <c r="AH83" s="232">
         <v>1</v>
       </c>
-      <c r="AI83" s="272" t="s">
+      <c r="AI83" s="232" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="84" spans="30:35" x14ac:dyDescent="0.3">
-      <c r="AD84" s="272" t="s">
+      <c r="AD84" s="232" t="s">
         <v>129</v>
       </c>
-      <c r="AE84" s="272">
-[...8 lines deleted...]
-      <c r="AH84" s="272">
+      <c r="AE84" s="232">
+        <v>0</v>
+      </c>
+      <c r="AF84" s="232">
+        <v>0</v>
+      </c>
+      <c r="AG84" s="232">
+        <v>0</v>
+      </c>
+      <c r="AH84" s="232">
         <v>1</v>
       </c>
-      <c r="AI84" s="272" t="s">
+      <c r="AI84" s="232" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="87" spans="30:35" x14ac:dyDescent="0.3">
-      <c r="AD87" s="288"/>
-[...4 lines deleted...]
-      <c r="AI87" s="288"/>
+      <c r="AD87" s="248"/>
+      <c r="AE87" s="248"/>
+      <c r="AF87" s="248"/>
+      <c r="AG87" s="248"/>
+      <c r="AH87" s="248"/>
+      <c r="AI87" s="248"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="I9:N68">
     <sortCondition ref="I68"/>
   </sortState>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr codeName="Sheet12"/>
   <dimension ref="A1:C7"/>
   <sheetViews>
-    <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.21875" style="2" customWidth="1"/>
     <col min="2" max="2" width="136.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.21875" style="2" customWidth="1"/>
-    <col min="4" max="16384" width="9.21875" style="78" hidden="1"/>
+    <col min="4" max="16384" width="9.21875" style="58" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" s="2" customFormat="1" ht="123.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:2" s="2" customFormat="1" ht="21.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="255" t="s">
-        <v>348</v>
+      <c r="B2" s="215" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="3" spans="2:2" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="2:2" s="2" customFormat="1" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="115" t="s">
-        <v>371</v>
+      <c r="B4" s="90" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="5" spans="2:2" s="2" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="245" t="s">
-        <v>373</v>
+      <c r="B5" s="206" t="s">
+        <v>360</v>
       </c>
     </row>
     <row r="6" spans="2:2" s="2" customFormat="1" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="115" t="s">
-        <v>372</v>
+      <c r="B6" s="90" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="7" spans="2:2" s="2" customFormat="1" ht="9.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="246"/>
+      <c r="B7" s="207"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="KBSKCGOu4jlTpfkuPraD8Vljy+lyyGubZ5yd8qCNL1o=" saltValue="0NYViqPME43zBghODxmBTQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="YdDhKxznRdXtvzRwUQUhlYlVClLrlW6NW/nzKgboJWM=" saltValue="11wMLyAAYIa91FBPE1rArg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:T98"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E4" sqref="E4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="4" style="2" customWidth="1"/>
     <col min="3" max="3" width="67.5546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="19.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.5546875" style="2" customWidth="1"/>
     <col min="7" max="8" width="9.21875" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.21875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.77734375" style="2" customWidth="1"/>
     <col min="12" max="12" width="22.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="23.77734375" style="2" customWidth="1"/>
     <col min="14" max="14" width="26.44140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="4.5546875" style="2" hidden="1" customWidth="1"/>
-    <col min="16" max="16" width="3" style="2" hidden="1" customWidth="1"/>
-    <col min="17" max="20" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="16" max="17" width="3" style="2" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="4.21875" style="2" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="4.6640625" style="2" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="6.33203125" style="2" hidden="1" customWidth="1"/>
     <col min="21" max="16384" width="3" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="203.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:20" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="181"/>
-[...13 lines deleted...]
-      <c r="N2" s="311"/>
+      <c r="B2" s="156"/>
+      <c r="C2" s="265" t="s">
+        <v>342</v>
+      </c>
+      <c r="D2" s="265"/>
+      <c r="E2" s="265"/>
+      <c r="F2" s="265"/>
+      <c r="G2" s="265"/>
+      <c r="H2" s="265"/>
+      <c r="I2" s="265"/>
+      <c r="J2" s="265"/>
+      <c r="K2" s="265"/>
+      <c r="L2" s="265"/>
+      <c r="M2" s="265"/>
+      <c r="N2" s="265"/>
     </row>
     <row r="3" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="151"/>
-[...11 lines deleted...]
-      <c r="N3" s="20" t="str">
+      <c r="B3" s="126"/>
+      <c r="C3" s="126"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="18" t="str">
         <f>IF(M4="Part year","Enter days below","")</f>
         <v/>
       </c>
       <c r="Q3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="181"/>
-      <c r="C4" s="201" t="s">
+      <c r="B4" s="156"/>
+      <c r="C4" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="151"/>
-[...5 lines deleted...]
-      <c r="J4" s="316" t="s">
+      <c r="D4" s="126"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="K4" s="321"/>
-[...1 lines deleted...]
-      <c r="M4" s="66" t="s">
+      <c r="K4" s="275"/>
+      <c r="L4" s="275"/>
+      <c r="M4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="66">
+      <c r="N4" s="53">
         <f>IF(M4="Full year",365,"")</f>
         <v>365</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="2:20" x14ac:dyDescent="0.3"/>
     <row r="6" spans="2:20" x14ac:dyDescent="0.3">
-      <c r="B6" s="126"/>
-[...4 lines deleted...]
-      <c r="E6" s="315" t="s">
+      <c r="B6" s="101"/>
+      <c r="C6" s="267" t="s">
+        <v>343</v>
+      </c>
+      <c r="D6" s="172"/>
+      <c r="E6" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="202"/>
-      <c r="G6" s="315" t="s">
+      <c r="F6" s="172"/>
+      <c r="G6" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="152"/>
-      <c r="I6" s="317" t="s">
+      <c r="H6" s="127"/>
+      <c r="I6" s="271" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="317"/>
-[...2 lines deleted...]
-      <c r="M6" s="202" t="s">
+      <c r="J6" s="271"/>
+      <c r="K6" s="271"/>
+      <c r="L6" s="127"/>
+      <c r="M6" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="63" t="s">
+      <c r="N6" s="50" t="s">
         <v>9</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="153"/>
-[...5 lines deleted...]
-      <c r="H7" s="26"/>
+      <c r="B7" s="128"/>
+      <c r="C7" s="268"/>
+      <c r="D7" s="171"/>
+      <c r="E7" s="270"/>
+      <c r="F7" s="171"/>
+      <c r="G7" s="270"/>
+      <c r="H7" s="24"/>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="201"/>
+      <c r="L7" s="171"/>
       <c r="M7" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="154" t="s">
+      <c r="N7" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="2:20" x14ac:dyDescent="0.3">
-      <c r="B8" s="155"/>
-      <c r="C8" s="138" t="s">
+      <c r="B8" s="130"/>
+      <c r="C8" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="138"/>
-      <c r="E8" s="138" t="s">
+      <c r="D8" s="113"/>
+      <c r="E8" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="138"/>
-[...8 lines deleted...]
-      <c r="Q8" s="8" t="s">
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="132"/>
+      <c r="Q8" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R8" s="8" t="s">
+      <c r="R8" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="8" t="s">
+      <c r="S8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T8" s="8" t="s">
+      <c r="T8" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="155"/>
-      <c r="C9" s="136" t="s">
+      <c r="B9" s="130"/>
+      <c r="C9" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="137"/>
-[...2 lines deleted...]
-      <c r="G9" s="20" t="str">
+      <c r="D9" s="112"/>
+      <c r="E9" s="253"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="18" t="str">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H9" s="139"/>
-[...4 lines deleted...]
-      <c r="J9" s="248">
+      <c r="H9" s="114"/>
+      <c r="I9" s="209">
+        <f>Q9*$N9/1000</f>
+        <v>0</v>
+      </c>
+      <c r="J9" s="209">
         <f>R9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="K9" s="248">
+      <c r="K9" s="209">
         <f>S9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="L9" s="203"/>
-      <c r="M9" s="248">
+      <c r="L9" s="173"/>
+      <c r="M9" s="209">
         <f>SUM(I9:K9)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="249">
+      <c r="N9" s="210">
         <f>T9*E9</f>
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="155"/>
-      <c r="C10" s="136" t="s">
+      <c r="B10" s="130"/>
+      <c r="C10" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="137"/>
-[...2 lines deleted...]
-      <c r="G10" s="20" t="str">
+      <c r="D10" s="112"/>
+      <c r="E10" s="253"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="18" t="str">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H10" s="139"/>
-[...4 lines deleted...]
-      <c r="J10" s="248">
+      <c r="H10" s="114"/>
+      <c r="I10" s="209">
+        <f t="shared" ref="I10:I15" si="0">Q10*$N10/1000</f>
+        <v>0</v>
+      </c>
+      <c r="J10" s="209">
         <f t="shared" ref="J10:J15" si="1">R10*$N10/1000</f>
         <v>0</v>
       </c>
-      <c r="K10" s="248">
+      <c r="K10" s="209">
         <f t="shared" ref="K10:K15" si="2">S10*$N10/1000</f>
         <v>0</v>
       </c>
-      <c r="L10" s="203"/>
-      <c r="M10" s="248">
+      <c r="L10" s="173"/>
+      <c r="M10" s="209">
         <f t="shared" ref="M10:M15" si="3">SUM(I10:K10)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="249">
+      <c r="N10" s="210">
         <f t="shared" ref="N10:N15" si="4">T10*E10</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="155"/>
-      <c r="C11" s="136" t="s">
+      <c r="B11" s="130"/>
+      <c r="C11" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D11" s="137"/>
-[...2 lines deleted...]
-      <c r="G11" s="20" t="str">
+      <c r="D11" s="112"/>
+      <c r="E11" s="253"/>
+      <c r="F11" s="113"/>
+      <c r="G11" s="18" t="str">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H11" s="139"/>
-      <c r="I11" s="248">
+      <c r="H11" s="114"/>
+      <c r="I11" s="209">
         <f t="shared" ref="I11:K13" si="5">Q11*$N11/1000</f>
         <v>0</v>
       </c>
-      <c r="J11" s="248">
+      <c r="J11" s="209">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K11" s="248">
+      <c r="K11" s="209">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L11" s="203"/>
-      <c r="M11" s="248">
+      <c r="L11" s="173"/>
+      <c r="M11" s="209">
         <f>SUM(I11:K11)</f>
         <v>0</v>
       </c>
-      <c r="N11" s="249">
+      <c r="N11" s="210">
         <f>T11*E11</f>
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="155"/>
-      <c r="C12" s="136" t="s">
+      <c r="B12" s="130"/>
+      <c r="C12" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D12" s="137"/>
-[...2 lines deleted...]
-      <c r="G12" s="20" t="str">
+      <c r="D12" s="112"/>
+      <c r="E12" s="253"/>
+      <c r="F12" s="113"/>
+      <c r="G12" s="18" t="str">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H12" s="139"/>
-      <c r="I12" s="248">
+      <c r="H12" s="114"/>
+      <c r="I12" s="209">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J12" s="248">
+      <c r="J12" s="209">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K12" s="248">
+      <c r="K12" s="209">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L12" s="203"/>
-      <c r="M12" s="248">
+      <c r="L12" s="173"/>
+      <c r="M12" s="209">
         <f>SUM(I12:K12)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="249">
+      <c r="N12" s="210">
         <f>T12*E12</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="155"/>
-      <c r="C13" s="136" t="s">
+      <c r="B13" s="130"/>
+      <c r="C13" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D13" s="137"/>
-[...2 lines deleted...]
-      <c r="G13" s="20" t="str">
+      <c r="D13" s="112"/>
+      <c r="E13" s="253"/>
+      <c r="F13" s="113"/>
+      <c r="G13" s="18" t="str">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H13" s="139"/>
-      <c r="I13" s="248">
+      <c r="H13" s="114"/>
+      <c r="I13" s="209">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J13" s="248">
+      <c r="J13" s="209">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K13" s="248">
+      <c r="K13" s="209">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L13" s="203"/>
-      <c r="M13" s="248">
+      <c r="L13" s="173"/>
+      <c r="M13" s="209">
         <f>SUM(I13:K13)</f>
         <v>0</v>
       </c>
-      <c r="N13" s="249">
+      <c r="N13" s="210">
         <f>T13*E13</f>
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="155"/>
-      <c r="C14" s="136" t="s">
+      <c r="B14" s="130"/>
+      <c r="C14" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="137"/>
-[...2 lines deleted...]
-      <c r="G14" s="20" t="str">
+      <c r="D14" s="112"/>
+      <c r="E14" s="253"/>
+      <c r="F14" s="113"/>
+      <c r="G14" s="18" t="str">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H14" s="139"/>
-      <c r="I14" s="248">
+      <c r="H14" s="114"/>
+      <c r="I14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="248">
+      <c r="J14" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K14" s="248">
+      <c r="K14" s="209">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L14" s="203"/>
-      <c r="M14" s="248">
+      <c r="L14" s="173"/>
+      <c r="M14" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N14" s="249">
+      <c r="N14" s="210">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="155"/>
-      <c r="C15" s="136" t="s">
+      <c r="B15" s="130"/>
+      <c r="C15" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="137"/>
-[...2 lines deleted...]
-      <c r="G15" s="20" t="str">
+      <c r="D15" s="112"/>
+      <c r="E15" s="253"/>
+      <c r="F15" s="113"/>
+      <c r="G15" s="18" t="str">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H15" s="139"/>
-      <c r="I15" s="248">
+      <c r="H15" s="114"/>
+      <c r="I15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J15" s="248">
+      <c r="J15" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K15" s="248">
+      <c r="K15" s="209">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L15" s="203"/>
-      <c r="M15" s="248">
+      <c r="L15" s="173"/>
+      <c r="M15" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N15" s="249">
+      <c r="N15" s="210">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="158"/>
-[...4 lines deleted...]
-      <c r="G16" s="312" t="s">
+      <c r="B16" s="133"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="116"/>
+      <c r="E16" s="117"/>
+      <c r="F16" s="117"/>
+      <c r="G16" s="266" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="312"/>
-[...4 lines deleted...]
-      <c r="M16" s="250">
+      <c r="H16" s="266"/>
+      <c r="I16" s="266"/>
+      <c r="J16" s="266"/>
+      <c r="K16" s="266"/>
+      <c r="L16" s="266"/>
+      <c r="M16" s="211">
         <f>SUM(M9:M15)</f>
         <v>0</v>
       </c>
-      <c r="N16" s="251">
+      <c r="N16" s="212">
         <f>SUM(N9:N15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E17" s="20"/>
-[...1 lines deleted...]
-      <c r="G17" s="20"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
     </row>
     <row r="18" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="126"/>
-[...4 lines deleted...]
-      <c r="E18" s="315" t="s">
+      <c r="B18" s="101"/>
+      <c r="C18" s="267" t="s">
+        <v>344</v>
+      </c>
+      <c r="D18" s="172"/>
+      <c r="E18" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F18" s="202"/>
-      <c r="G18" s="315" t="s">
+      <c r="F18" s="172"/>
+      <c r="G18" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H18" s="152"/>
-      <c r="I18" s="317" t="s">
+      <c r="H18" s="127"/>
+      <c r="I18" s="271" t="s">
         <v>24</v>
       </c>
-      <c r="J18" s="317"/>
-[...2 lines deleted...]
-      <c r="M18" s="202" t="s">
+      <c r="J18" s="271"/>
+      <c r="K18" s="271"/>
+      <c r="L18" s="127"/>
+      <c r="M18" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N18" s="63" t="s">
+      <c r="N18" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="153"/>
-[...5 lines deleted...]
-      <c r="H19" s="26"/>
+      <c r="B19" s="128"/>
+      <c r="C19" s="268"/>
+      <c r="D19" s="171"/>
+      <c r="E19" s="270"/>
+      <c r="F19" s="171"/>
+      <c r="G19" s="270"/>
+      <c r="H19" s="24"/>
       <c r="I19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L19" s="201"/>
+      <c r="L19" s="171"/>
       <c r="M19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N19" s="154" t="s">
+      <c r="N19" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="155"/>
-      <c r="C20" s="138" t="s">
+      <c r="B20" s="130"/>
+      <c r="C20" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="138"/>
-      <c r="E20" s="138" t="s">
+      <c r="D20" s="113"/>
+      <c r="E20" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F20" s="138"/>
-[...8 lines deleted...]
-      <c r="Q20" s="8" t="s">
+      <c r="F20" s="113"/>
+      <c r="G20" s="113"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="112"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="132"/>
+      <c r="Q20" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R20" s="8" t="s">
+      <c r="R20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S20" s="8" t="s">
+      <c r="S20" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T20" s="8" t="s">
+      <c r="T20" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="155"/>
-      <c r="C21" s="136" t="s">
+      <c r="B21" s="130"/>
+      <c r="C21" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D21" s="137"/>
-[...2 lines deleted...]
-      <c r="G21" s="20" t="str">
+      <c r="D21" s="112"/>
+      <c r="E21" s="253"/>
+      <c r="F21" s="113"/>
+      <c r="G21" s="18" t="str">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H21" s="139"/>
-      <c r="I21" s="248">
+      <c r="H21" s="114"/>
+      <c r="I21" s="209">
         <f t="shared" ref="I21:K27" si="6">Q21*$N21/1000</f>
         <v>0</v>
       </c>
-      <c r="J21" s="248">
+      <c r="J21" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K21" s="248">
+      <c r="K21" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L21" s="203"/>
-      <c r="M21" s="248">
+      <c r="L21" s="173"/>
+      <c r="M21" s="209">
         <f t="shared" ref="M21:M27" si="7">SUM(I21:K21)</f>
         <v>0</v>
       </c>
-      <c r="N21" s="249">
+      <c r="N21" s="210">
         <f t="shared" ref="N21:N27" si="8">T21*E21</f>
         <v>0</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="155"/>
-      <c r="C22" s="136" t="s">
+      <c r="B22" s="130"/>
+      <c r="C22" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D22" s="137"/>
-[...2 lines deleted...]
-      <c r="G22" s="20" t="str">
+      <c r="D22" s="112"/>
+      <c r="E22" s="253"/>
+      <c r="F22" s="113"/>
+      <c r="G22" s="18" t="str">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H22" s="139"/>
-      <c r="I22" s="248">
+      <c r="H22" s="114"/>
+      <c r="I22" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J22" s="248">
+      <c r="J22" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K22" s="248">
+      <c r="K22" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L22" s="203"/>
-      <c r="M22" s="248">
+      <c r="L22" s="173"/>
+      <c r="M22" s="209">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N22" s="249">
+      <c r="N22" s="210">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="155"/>
-      <c r="C23" s="136" t="s">
+      <c r="B23" s="130"/>
+      <c r="C23" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D23" s="137"/>
-[...2 lines deleted...]
-      <c r="G23" s="20" t="str">
+      <c r="D23" s="112"/>
+      <c r="E23" s="253"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="18" t="str">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H23" s="139"/>
-      <c r="I23" s="248">
+      <c r="H23" s="114"/>
+      <c r="I23" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J23" s="248">
+      <c r="J23" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K23" s="248">
+      <c r="K23" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L23" s="203"/>
-      <c r="M23" s="248">
+      <c r="L23" s="173"/>
+      <c r="M23" s="209">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N23" s="249">
+      <c r="N23" s="210">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="155"/>
-      <c r="C24" s="136" t="s">
+      <c r="B24" s="130"/>
+      <c r="C24" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="137"/>
-[...2 lines deleted...]
-      <c r="G24" s="20" t="str">
+      <c r="D24" s="112"/>
+      <c r="E24" s="253"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="18" t="str">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H24" s="139"/>
-      <c r="I24" s="248">
+      <c r="H24" s="114"/>
+      <c r="I24" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J24" s="248">
+      <c r="J24" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K24" s="248">
+      <c r="K24" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L24" s="203"/>
-      <c r="M24" s="248">
+      <c r="L24" s="173"/>
+      <c r="M24" s="209">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N24" s="249">
+      <c r="N24" s="210">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="155"/>
-      <c r="C25" s="136" t="s">
+      <c r="B25" s="130"/>
+      <c r="C25" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D25" s="137"/>
-[...2 lines deleted...]
-      <c r="G25" s="20" t="str">
+      <c r="D25" s="112"/>
+      <c r="E25" s="253"/>
+      <c r="F25" s="113"/>
+      <c r="G25" s="18" t="str">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H25" s="139"/>
-      <c r="I25" s="248">
+      <c r="H25" s="114"/>
+      <c r="I25" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J25" s="248">
+      <c r="J25" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K25" s="248">
+      <c r="K25" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L25" s="203"/>
-      <c r="M25" s="248">
+      <c r="L25" s="173"/>
+      <c r="M25" s="209">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N25" s="249">
+      <c r="N25" s="210">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R25" s="8">
+      <c r="R25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S25" s="8">
+      <c r="S25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="155"/>
-      <c r="C26" s="136" t="s">
+      <c r="B26" s="130"/>
+      <c r="C26" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D26" s="137"/>
-[...2 lines deleted...]
-      <c r="G26" s="20" t="str">
+      <c r="D26" s="112"/>
+      <c r="E26" s="253"/>
+      <c r="F26" s="113"/>
+      <c r="G26" s="18" t="str">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H26" s="139"/>
-      <c r="I26" s="248">
+      <c r="H26" s="114"/>
+      <c r="I26" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J26" s="248">
+      <c r="J26" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K26" s="248">
+      <c r="K26" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L26" s="203"/>
-      <c r="M26" s="248">
+      <c r="L26" s="173"/>
+      <c r="M26" s="209">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N26" s="249">
+      <c r="N26" s="210">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="155"/>
-      <c r="C27" s="136" t="s">
+      <c r="B27" s="130"/>
+      <c r="C27" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D27" s="137"/>
-[...2 lines deleted...]
-      <c r="G27" s="20" t="str">
+      <c r="D27" s="112"/>
+      <c r="E27" s="253"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="18" t="str">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H27" s="139"/>
-      <c r="I27" s="248">
+      <c r="H27" s="114"/>
+      <c r="I27" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J27" s="248">
+      <c r="J27" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K27" s="248">
+      <c r="K27" s="209">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L27" s="203"/>
-      <c r="M27" s="248">
+      <c r="L27" s="173"/>
+      <c r="M27" s="209">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N27" s="249">
+      <c r="N27" s="210">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="158"/>
-[...4 lines deleted...]
-      <c r="G28" s="312" t="s">
+      <c r="B28" s="133"/>
+      <c r="C28" s="116"/>
+      <c r="D28" s="116"/>
+      <c r="E28" s="117"/>
+      <c r="F28" s="117"/>
+      <c r="G28" s="266" t="s">
         <v>25</v>
       </c>
-      <c r="H28" s="312"/>
-[...4 lines deleted...]
-      <c r="M28" s="250">
+      <c r="H28" s="266"/>
+      <c r="I28" s="266"/>
+      <c r="J28" s="266"/>
+      <c r="K28" s="266"/>
+      <c r="L28" s="266"/>
+      <c r="M28" s="211">
         <f>SUM(M21:M27)</f>
         <v>0</v>
       </c>
-      <c r="N28" s="251">
+      <c r="N28" s="212">
         <f>SUM(N21:N27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E29" s="20"/>
-[...1 lines deleted...]
-      <c r="G29" s="20"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
     </row>
     <row r="30" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="126"/>
-[...4 lines deleted...]
-      <c r="E30" s="315" t="s">
+      <c r="B30" s="101"/>
+      <c r="C30" s="267" t="s">
+        <v>345</v>
+      </c>
+      <c r="D30" s="172"/>
+      <c r="E30" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F30" s="202"/>
-      <c r="G30" s="315" t="s">
+      <c r="F30" s="172"/>
+      <c r="G30" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H30" s="152"/>
-      <c r="I30" s="317" t="s">
+      <c r="H30" s="127"/>
+      <c r="I30" s="271" t="s">
         <v>26</v>
       </c>
-      <c r="J30" s="317"/>
-[...2 lines deleted...]
-      <c r="M30" s="202" t="s">
+      <c r="J30" s="271"/>
+      <c r="K30" s="271"/>
+      <c r="L30" s="127"/>
+      <c r="M30" s="172" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="63" t="s">
+      <c r="N30" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="153"/>
-[...5 lines deleted...]
-      <c r="H31" s="26"/>
+      <c r="B31" s="128"/>
+      <c r="C31" s="268"/>
+      <c r="D31" s="171"/>
+      <c r="E31" s="270"/>
+      <c r="F31" s="171"/>
+      <c r="G31" s="270"/>
+      <c r="H31" s="24"/>
       <c r="I31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J31" s="1"/>
-      <c r="K31" s="26"/>
-      <c r="L31" s="201"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="171"/>
       <c r="M31" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N31" s="154" t="s">
+      <c r="N31" s="129" t="s">
         <v>15</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="155"/>
-      <c r="C32" s="138" t="s">
+      <c r="B32" s="130"/>
+      <c r="C32" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="D32" s="138"/>
-      <c r="E32" s="138" t="s">
+      <c r="D32" s="113"/>
+      <c r="E32" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="138"/>
-[...7 lines deleted...]
-      <c r="N32" s="157"/>
+      <c r="F32" s="113"/>
+      <c r="G32" s="113"/>
+      <c r="H32" s="112"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="112"/>
+      <c r="K32" s="112"/>
+      <c r="L32" s="112"/>
+      <c r="M32" s="112"/>
+      <c r="N32" s="132"/>
       <c r="Q32" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="155"/>
-      <c r="C33" s="136" t="s">
+      <c r="B33" s="130"/>
+      <c r="C33" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D33" s="137"/>
-[...2 lines deleted...]
-      <c r="G33" s="20" t="s">
+      <c r="D33" s="112"/>
+      <c r="E33" s="253"/>
+      <c r="F33" s="113"/>
+      <c r="G33" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I33" s="230">
+      <c r="I33" s="191">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J33" s="324" t="str">
+      <c r="J33" s="278" t="str">
         <f>IF(C33="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K33" s="324"/>
-[...1 lines deleted...]
-      <c r="M33" s="248">
+      <c r="K33" s="278"/>
+      <c r="L33" s="278"/>
+      <c r="M33" s="209">
         <f>E33*I33/1000</f>
         <v>0</v>
       </c>
-      <c r="N33" s="249">
+      <c r="N33" s="210">
         <f>E33*Q34</f>
         <v>0</v>
       </c>
       <c r="Q33" s="3"/>
     </row>
     <row r="34" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="155"/>
-      <c r="C34" s="136" t="s">
+      <c r="B34" s="130"/>
+      <c r="C34" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D34" s="137"/>
-[...2 lines deleted...]
-      <c r="G34" s="20" t="s">
+      <c r="D34" s="112"/>
+      <c r="E34" s="254"/>
+      <c r="F34" s="113"/>
+      <c r="G34" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I34" s="230">
+      <c r="I34" s="191">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J34" s="323" t="str">
+      <c r="J34" s="277" t="str">
         <f>IF(C34="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K34" s="323"/>
-[...1 lines deleted...]
-      <c r="M34" s="248">
+      <c r="K34" s="277"/>
+      <c r="L34" s="277"/>
+      <c r="M34" s="209">
         <f>E34*I34/1000</f>
         <v>0</v>
       </c>
-      <c r="N34" s="249">
+      <c r="N34" s="210">
         <f>E34*Q35</f>
         <v>0</v>
       </c>
       <c r="Q34" s="4">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="158"/>
-[...4 lines deleted...]
-      <c r="G35" s="312" t="s">
+      <c r="B35" s="133"/>
+      <c r="C35" s="116"/>
+      <c r="D35" s="116"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="117"/>
+      <c r="G35" s="266" t="s">
         <v>32</v>
       </c>
-      <c r="H35" s="312"/>
-[...4 lines deleted...]
-      <c r="M35" s="250">
+      <c r="H35" s="266"/>
+      <c r="I35" s="266"/>
+      <c r="J35" s="266"/>
+      <c r="K35" s="266"/>
+      <c r="L35" s="266"/>
+      <c r="M35" s="211">
         <f>SUM(M33:M34)</f>
         <v>0</v>
       </c>
-      <c r="N35" s="251">
+      <c r="N35" s="212">
         <f>SUM(N33:N34)</f>
         <v>0</v>
       </c>
       <c r="Q35" s="4">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E36" s="20"/>
-[...8 lines deleted...]
-      <c r="N36" s="24"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="135"/>
+      <c r="H36" s="135"/>
+      <c r="I36" s="135"/>
+      <c r="J36" s="135"/>
+      <c r="K36" s="135"/>
+      <c r="L36" s="135"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="22"/>
     </row>
     <row r="37" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="126"/>
-[...4 lines deleted...]
-      <c r="E37" s="315" t="s">
+      <c r="B37" s="101"/>
+      <c r="C37" s="267" t="s">
+        <v>346</v>
+      </c>
+      <c r="D37" s="172"/>
+      <c r="E37" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F37" s="202"/>
-      <c r="G37" s="315" t="s">
+      <c r="F37" s="172"/>
+      <c r="G37" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H37" s="152"/>
-[...5 lines deleted...]
-      <c r="N37" s="63" t="s">
+      <c r="H37" s="127"/>
+      <c r="I37" s="271"/>
+      <c r="J37" s="271"/>
+      <c r="K37" s="271"/>
+      <c r="L37" s="127"/>
+      <c r="M37" s="172"/>
+      <c r="N37" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="153"/>
-[...5 lines deleted...]
-      <c r="H38" s="26"/>
+      <c r="B38" s="128"/>
+      <c r="C38" s="268"/>
+      <c r="D38" s="171"/>
+      <c r="E38" s="270"/>
+      <c r="F38" s="171"/>
+      <c r="G38" s="270"/>
+      <c r="H38" s="24"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
-      <c r="K38" s="26"/>
-      <c r="L38" s="201"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="171"/>
       <c r="M38" s="1"/>
-      <c r="N38" s="154" t="s">
+      <c r="N38" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="155"/>
-      <c r="C39" s="138" t="s">
+      <c r="B39" s="130"/>
+      <c r="C39" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="D39" s="138"/>
-      <c r="E39" s="138" t="s">
+      <c r="D39" s="113"/>
+      <c r="E39" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F39" s="138"/>
-[...8 lines deleted...]
-      <c r="Q39" s="8" t="s">
+      <c r="F39" s="113"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="112"/>
+      <c r="I39" s="112"/>
+      <c r="J39" s="112"/>
+      <c r="K39" s="112"/>
+      <c r="L39" s="112"/>
+      <c r="M39" s="112"/>
+      <c r="N39" s="132"/>
+      <c r="Q39" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R39" s="8" t="s">
+      <c r="R39" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S39" s="8" t="s">
+      <c r="S39" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T39" s="8" t="s">
+      <c r="T39" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="155"/>
-      <c r="C40" s="136" t="s">
+      <c r="B40" s="130"/>
+      <c r="C40" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D40" s="137"/>
-[...2 lines deleted...]
-      <c r="G40" s="20" t="str">
+      <c r="D40" s="112"/>
+      <c r="E40" s="253"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="18" t="str">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I40" s="22"/>
-[...3 lines deleted...]
-      <c r="M40" s="22">
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="136"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20">
         <f>E40*I40/1000</f>
         <v>0</v>
       </c>
-      <c r="N40" s="249">
+      <c r="N40" s="210">
         <f>T40*E40</f>
         <v>0</v>
       </c>
-      <c r="Q40" s="8"/>
-[...2 lines deleted...]
-      <c r="T40" s="8">
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="155"/>
-      <c r="C41" s="136" t="s">
+      <c r="B41" s="130"/>
+      <c r="C41" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D41" s="137"/>
-[...2 lines deleted...]
-      <c r="G41" s="20" t="str">
+      <c r="D41" s="112"/>
+      <c r="E41" s="253"/>
+      <c r="F41" s="113"/>
+      <c r="G41" s="18" t="str">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I41" s="22"/>
-[...4 lines deleted...]
-      <c r="N41" s="249">
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="136"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="210">
         <f>T41*E41</f>
         <v>0</v>
       </c>
-      <c r="Q41" s="8"/>
-[...2 lines deleted...]
-      <c r="T41" s="8">
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="155"/>
-      <c r="C42" s="136" t="s">
+      <c r="B42" s="130"/>
+      <c r="C42" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D42" s="137"/>
-[...2 lines deleted...]
-      <c r="G42" s="20" t="str">
+      <c r="D42" s="112"/>
+      <c r="E42" s="253"/>
+      <c r="F42" s="113"/>
+      <c r="G42" s="18" t="str">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I42" s="22"/>
-[...3 lines deleted...]
-      <c r="M42" s="22">
+      <c r="I42" s="20"/>
+      <c r="J42" s="276"/>
+      <c r="K42" s="276"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="20">
         <f>E42*I42/1000</f>
         <v>0</v>
       </c>
-      <c r="N42" s="249">
+      <c r="N42" s="210">
         <f>T42*E42</f>
         <v>0</v>
       </c>
-      <c r="Q42" s="8"/>
-[...2 lines deleted...]
-      <c r="T42" s="8">
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="158"/>
-[...4 lines deleted...]
-      <c r="G43" s="312" t="s">
+      <c r="B43" s="133"/>
+      <c r="C43" s="116"/>
+      <c r="D43" s="116"/>
+      <c r="E43" s="117"/>
+      <c r="F43" s="117"/>
+      <c r="G43" s="266" t="s">
         <v>34</v>
       </c>
-      <c r="H43" s="312"/>
-[...5 lines deleted...]
-      <c r="N43" s="251">
+      <c r="H43" s="266"/>
+      <c r="I43" s="266"/>
+      <c r="J43" s="266"/>
+      <c r="K43" s="266"/>
+      <c r="L43" s="266"/>
+      <c r="M43" s="137"/>
+      <c r="N43" s="212">
         <f>SUM(N40:N42)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E44" s="20"/>
-[...8 lines deleted...]
-      <c r="N44" s="24"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="135"/>
+      <c r="H44" s="135"/>
+      <c r="I44" s="135"/>
+      <c r="J44" s="135"/>
+      <c r="K44" s="135"/>
+      <c r="L44" s="135"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="22"/>
     </row>
     <row r="45" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="126"/>
-[...4 lines deleted...]
-      <c r="E45" s="315" t="s">
+      <c r="B45" s="101"/>
+      <c r="C45" s="267" t="s">
+        <v>347</v>
+      </c>
+      <c r="D45" s="172"/>
+      <c r="E45" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F45" s="202"/>
-      <c r="G45" s="315" t="s">
+      <c r="F45" s="172"/>
+      <c r="G45" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H45" s="152"/>
-[...5 lines deleted...]
-      <c r="N45" s="63" t="s">
+      <c r="H45" s="127"/>
+      <c r="I45" s="271"/>
+      <c r="J45" s="271"/>
+      <c r="K45" s="271"/>
+      <c r="L45" s="127"/>
+      <c r="M45" s="172"/>
+      <c r="N45" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="153"/>
-[...5 lines deleted...]
-      <c r="H46" s="26"/>
+      <c r="B46" s="128"/>
+      <c r="C46" s="268"/>
+      <c r="D46" s="171"/>
+      <c r="E46" s="270"/>
+      <c r="F46" s="171"/>
+      <c r="G46" s="270"/>
+      <c r="H46" s="24"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
-      <c r="K46" s="26"/>
-      <c r="L46" s="201"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="171"/>
       <c r="M46" s="1"/>
-      <c r="N46" s="154" t="s">
+      <c r="N46" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="155"/>
-      <c r="C47" s="138" t="s">
+      <c r="B47" s="130"/>
+      <c r="C47" s="113" t="s">
         <v>35</v>
       </c>
-      <c r="D47" s="138"/>
-      <c r="E47" s="138" t="s">
+      <c r="D47" s="113"/>
+      <c r="E47" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F47" s="138"/>
-[...8 lines deleted...]
-      <c r="Q47" s="8" t="s">
+      <c r="F47" s="113"/>
+      <c r="G47" s="113"/>
+      <c r="H47" s="112"/>
+      <c r="I47" s="112"/>
+      <c r="J47" s="112"/>
+      <c r="K47" s="112"/>
+      <c r="L47" s="112"/>
+      <c r="M47" s="112"/>
+      <c r="N47" s="132"/>
+      <c r="Q47" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R47" s="8" t="s">
+      <c r="R47" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S47" s="8" t="s">
+      <c r="S47" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T47" s="8" t="s">
+      <c r="T47" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="155"/>
-      <c r="C48" s="136" t="s">
+      <c r="B48" s="130"/>
+      <c r="C48" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D48" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D48" s="112"/>
+      <c r="E48" s="253"/>
+      <c r="F48" s="113"/>
+      <c r="G48" s="18" t="str">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I48" s="22"/>
-[...3 lines deleted...]
-      <c r="M48" s="22">
+      <c r="I48" s="20"/>
+      <c r="J48" s="20"/>
+      <c r="K48" s="136"/>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20">
         <f>E48*I48/1000</f>
         <v>0</v>
       </c>
-      <c r="N48" s="249">
+      <c r="N48" s="210">
         <f>T48*E48</f>
         <v>0</v>
       </c>
-      <c r="Q48" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="155"/>
-      <c r="C49" s="136" t="s">
+      <c r="B49" s="130"/>
+      <c r="C49" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D49" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D49" s="112"/>
+      <c r="E49" s="255"/>
+      <c r="F49" s="113"/>
+      <c r="G49" s="18" t="str">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I49" s="22"/>
-[...4 lines deleted...]
-      <c r="N49" s="249">
+      <c r="I49" s="20"/>
+      <c r="J49" s="20"/>
+      <c r="K49" s="136"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="210">
         <f>T49*E49</f>
         <v>0</v>
       </c>
-      <c r="Q49" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="155"/>
-      <c r="C50" s="136" t="s">
+      <c r="B50" s="130"/>
+      <c r="C50" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D50" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D50" s="112"/>
+      <c r="E50" s="254"/>
+      <c r="F50" s="113"/>
+      <c r="G50" s="18" t="str">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I50" s="22"/>
-[...3 lines deleted...]
-      <c r="M50" s="22">
+      <c r="I50" s="20"/>
+      <c r="J50" s="276"/>
+      <c r="K50" s="276"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20">
         <f>E50*I50/1000</f>
         <v>0</v>
       </c>
-      <c r="N50" s="249">
+      <c r="N50" s="210">
         <f>T50*E50</f>
         <v>0</v>
       </c>
-      <c r="Q50" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="158"/>
-[...4 lines deleted...]
-      <c r="G51" s="312" t="s">
+      <c r="B51" s="133"/>
+      <c r="C51" s="116"/>
+      <c r="D51" s="116"/>
+      <c r="E51" s="117"/>
+      <c r="F51" s="117"/>
+      <c r="G51" s="266" t="s">
         <v>36</v>
       </c>
-      <c r="H51" s="312"/>
-[...5 lines deleted...]
-      <c r="N51" s="251">
+      <c r="H51" s="266"/>
+      <c r="I51" s="266"/>
+      <c r="J51" s="266"/>
+      <c r="K51" s="266"/>
+      <c r="L51" s="266"/>
+      <c r="M51" s="137"/>
+      <c r="N51" s="212">
         <f>SUM(N48:N50)</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E52" s="20"/>
-[...8 lines deleted...]
-      <c r="N52" s="197"/>
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="135"/>
+      <c r="H52" s="135"/>
+      <c r="I52" s="135"/>
+      <c r="J52" s="135"/>
+      <c r="K52" s="135"/>
+      <c r="L52" s="135"/>
+      <c r="M52" s="22"/>
+      <c r="N52" s="168"/>
     </row>
     <row r="53" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B53" s="126"/>
-[...8 lines deleted...]
-      <c r="I53" s="317" t="s">
+      <c r="B53" s="101"/>
+      <c r="C53" s="267" t="s">
+        <v>348</v>
+      </c>
+      <c r="D53" s="172"/>
+      <c r="E53" s="269"/>
+      <c r="F53" s="172"/>
+      <c r="G53" s="269"/>
+      <c r="H53" s="127"/>
+      <c r="I53" s="271" t="s">
         <v>37</v>
       </c>
-      <c r="J53" s="317"/>
-[...2 lines deleted...]
-      <c r="M53" s="202" t="s">
+      <c r="J53" s="271"/>
+      <c r="K53" s="271"/>
+      <c r="L53" s="127"/>
+      <c r="M53" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N53" s="63"/>
+      <c r="N53" s="50"/>
     </row>
     <row r="54" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="153"/>
-[...5 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="B54" s="128"/>
+      <c r="C54" s="268"/>
+      <c r="D54" s="171"/>
+      <c r="E54" s="270"/>
+      <c r="F54" s="171"/>
+      <c r="G54" s="270"/>
+      <c r="H54" s="24"/>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L54" s="201"/>
+      <c r="L54" s="171"/>
       <c r="M54" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N54" s="154"/>
+      <c r="N54" s="129"/>
     </row>
     <row r="55" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="155"/>
-      <c r="C55" s="138" t="s">
+      <c r="B55" s="130"/>
+      <c r="C55" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="D55" s="138"/>
-[...9 lines deleted...]
-      <c r="N55" s="157"/>
+      <c r="D55" s="113"/>
+      <c r="E55" s="113"/>
+      <c r="F55" s="113"/>
+      <c r="G55" s="113"/>
+      <c r="H55" s="112"/>
+      <c r="I55" s="112"/>
+      <c r="J55" s="112"/>
+      <c r="K55" s="112"/>
+      <c r="L55" s="112"/>
+      <c r="M55" s="169"/>
+      <c r="N55" s="132"/>
       <c r="Q55" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M56" s="248">
+    <row r="56" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="130"/>
+      <c r="C56" s="134"/>
+      <c r="D56" s="112"/>
+      <c r="E56" s="183"/>
+      <c r="F56" s="113"/>
+      <c r="G56" s="113"/>
+      <c r="H56" s="131"/>
+      <c r="I56" s="170">
+        <v>0</v>
+      </c>
+      <c r="J56" s="170">
+        <v>0</v>
+      </c>
+      <c r="K56" s="170">
+        <v>0</v>
+      </c>
+      <c r="L56" s="173"/>
+      <c r="M56" s="209">
         <f>SUM(I56:K56)</f>
         <v>0</v>
       </c>
-      <c r="N56" s="140"/>
-      <c r="Q56" s="9">
+      <c r="N56" s="115"/>
+      <c r="Q56" s="7">
         <v>25000</v>
       </c>
     </row>
-    <row r="57" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M57" s="248">
+    <row r="57" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="130"/>
+      <c r="C57" s="134"/>
+      <c r="D57" s="112"/>
+      <c r="E57" s="183"/>
+      <c r="F57" s="113"/>
+      <c r="G57" s="113"/>
+      <c r="H57" s="131"/>
+      <c r="I57" s="170">
+        <v>0</v>
+      </c>
+      <c r="J57" s="170">
+        <v>0</v>
+      </c>
+      <c r="K57" s="170">
+        <v>0</v>
+      </c>
+      <c r="L57" s="173"/>
+      <c r="M57" s="209">
         <f>SUM(I57:K57)</f>
         <v>0</v>
       </c>
-      <c r="N57" s="140"/>
-[...7 lines deleted...]
-      <c r="G58" s="312" t="s">
+      <c r="N57" s="115"/>
+    </row>
+    <row r="58" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="133"/>
+      <c r="C58" s="116"/>
+      <c r="D58" s="116"/>
+      <c r="E58" s="117"/>
+      <c r="F58" s="117"/>
+      <c r="G58" s="266" t="s">
         <v>39</v>
       </c>
-      <c r="H58" s="312"/>
-[...4 lines deleted...]
-      <c r="M58" s="250">
+      <c r="H58" s="266"/>
+      <c r="I58" s="266"/>
+      <c r="J58" s="266"/>
+      <c r="K58" s="266"/>
+      <c r="L58" s="266"/>
+      <c r="M58" s="211">
         <f>SUM(M56:M57)</f>
         <v>0</v>
       </c>
-      <c r="N58" s="143"/>
-[...1 lines deleted...]
-    <row r="59" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N58" s="118"/>
+    </row>
+    <row r="59" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
     </row>
-    <row r="60" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="D60" s="327" t="s">
+    <row r="60" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="91"/>
+      <c r="C60" s="279" t="s">
+        <v>349</v>
+      </c>
+      <c r="D60" s="281" t="s">
         <v>40</v>
       </c>
-      <c r="E60" s="327"/>
-[...6 lines deleted...]
-      <c r="L60" s="327" t="s">
+      <c r="E60" s="281"/>
+      <c r="F60" s="281"/>
+      <c r="G60" s="281"/>
+      <c r="H60" s="138"/>
+      <c r="I60" s="138"/>
+      <c r="J60" s="139"/>
+      <c r="K60" s="139"/>
+      <c r="L60" s="281" t="s">
         <v>41</v>
       </c>
-      <c r="M60" s="327"/>
-[...9 lines deleted...]
-      <c r="H61" s="26"/>
+      <c r="M60" s="281"/>
+      <c r="N60" s="140"/>
+    </row>
+    <row r="61" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="119"/>
+      <c r="C61" s="268"/>
+      <c r="D61" s="270"/>
+      <c r="E61" s="270"/>
+      <c r="F61" s="270"/>
+      <c r="G61" s="270"/>
+      <c r="H61" s="24"/>
       <c r="I61" s="1"/>
-      <c r="J61" s="166"/>
-[...7 lines deleted...]
-      <c r="C62" s="65" t="s">
+      <c r="J61" s="141"/>
+      <c r="K61" s="141"/>
+      <c r="L61" s="270"/>
+      <c r="M61" s="270"/>
+      <c r="N61" s="142"/>
+    </row>
+    <row r="62" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="119"/>
+      <c r="C62" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="D62" s="331">
+      <c r="D62" s="285">
         <f>M16+M28+M58</f>
         <v>0</v>
       </c>
-      <c r="E62" s="331"/>
-[...1 lines deleted...]
-      <c r="G62" s="9" t="s">
+      <c r="E62" s="285"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L62" s="247">
+      <c r="L62" s="208">
         <f>IFERROR((D62/'Facility 1'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M62" s="190" t="s">
+      <c r="M62" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N62" s="145"/>
-[...3 lines deleted...]
-      <c r="C63" s="65" t="s">
+      <c r="N62" s="120"/>
+    </row>
+    <row r="63" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="121"/>
+      <c r="C63" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="D63" s="331">
+      <c r="D63" s="285">
         <f>M35</f>
         <v>0</v>
       </c>
-      <c r="E63" s="331"/>
-[...1 lines deleted...]
-      <c r="G63" s="9" t="s">
+      <c r="E63" s="285"/>
+      <c r="F63" s="18"/>
+      <c r="G63" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L63" s="247">
+      <c r="L63" s="208">
         <f>IFERROR((D63/'Facility 1'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M63" s="190" t="s">
+      <c r="M63" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N63" s="49"/>
+      <c r="N63" s="44"/>
     </row>
     <row r="64" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="146"/>
-      <c r="C64" s="14" t="s">
+      <c r="B64" s="121"/>
+      <c r="C64" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="D64" s="337">
+      <c r="D64" s="291">
         <f>D62+D63</f>
         <v>0</v>
       </c>
-      <c r="E64" s="338"/>
-[...1 lines deleted...]
-      <c r="G64" s="191" t="s">
+      <c r="E64" s="292"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="162" t="s">
         <v>46</v>
       </c>
-      <c r="H64" s="191"/>
-[...3 lines deleted...]
-      <c r="L64" s="252">
+      <c r="H64" s="162"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="213">
         <f>IFERROR((D64/'Facility 1'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M64" s="192" t="s">
+      <c r="M64" s="163" t="s">
         <v>46</v>
       </c>
-      <c r="N64" s="211"/>
+      <c r="N64" s="180"/>
     </row>
     <row r="65" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="146"/>
-      <c r="C65" s="15" t="s">
+      <c r="B65" s="121"/>
+      <c r="C65" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="D65" s="339">
+      <c r="D65" s="293">
         <f>N16+N28+N35+N43</f>
         <v>0</v>
       </c>
-      <c r="E65" s="340"/>
-[...1 lines deleted...]
-      <c r="G65" s="51" t="s">
+      <c r="E65" s="294"/>
+      <c r="F65" s="164"/>
+      <c r="G65" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="H65" s="51"/>
-[...3 lines deleted...]
-      <c r="L65" s="252">
+      <c r="H65" s="45"/>
+      <c r="I65" s="165"/>
+      <c r="J65" s="165"/>
+      <c r="K65" s="165"/>
+      <c r="L65" s="213">
         <f>IFERROR((D65/'Facility 1'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M65" s="85" t="s">
+      <c r="M65" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="N65" s="55"/>
+      <c r="N65" s="46"/>
     </row>
     <row r="66" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="147"/>
-      <c r="C66" s="17" t="s">
+      <c r="B66" s="122"/>
+      <c r="C66" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="D66" s="341">
+      <c r="D66" s="295">
         <f>N51</f>
         <v>0</v>
       </c>
-      <c r="E66" s="342"/>
-[...1 lines deleted...]
-      <c r="G66" s="57" t="s">
+      <c r="E66" s="296"/>
+      <c r="F66" s="166"/>
+      <c r="G66" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="H66" s="57"/>
-[...3 lines deleted...]
-      <c r="L66" s="253">
+      <c r="H66" s="47"/>
+      <c r="I66" s="167"/>
+      <c r="J66" s="167"/>
+      <c r="K66" s="167"/>
+      <c r="L66" s="214">
         <f>IFERROR((D66/'Facility 1'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M66" s="86" t="s">
+      <c r="M66" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="N66" s="61"/>
+      <c r="N66" s="48"/>
     </row>
     <row r="67" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="9"/>
-[...11 lines deleted...]
-      <c r="N67" s="11"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="14"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="10"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="8"/>
+      <c r="L67" s="8"/>
+      <c r="M67" s="9"/>
+      <c r="N67" s="9"/>
     </row>
     <row r="68" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="148"/>
-[...13 lines deleted...]
-      <c r="N68" s="329"/>
+      <c r="B68" s="123"/>
+      <c r="C68" s="279" t="s">
+        <v>350</v>
+      </c>
+      <c r="D68" s="279"/>
+      <c r="E68" s="279"/>
+      <c r="F68" s="279"/>
+      <c r="G68" s="279"/>
+      <c r="H68" s="279"/>
+      <c r="I68" s="279"/>
+      <c r="J68" s="279"/>
+      <c r="K68" s="279"/>
+      <c r="L68" s="279"/>
+      <c r="M68" s="279"/>
+      <c r="N68" s="283"/>
     </row>
     <row r="69" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="18"/>
-[...11 lines deleted...]
-      <c r="N69" s="330"/>
+      <c r="B69" s="16"/>
+      <c r="C69" s="268"/>
+      <c r="D69" s="268"/>
+      <c r="E69" s="268"/>
+      <c r="F69" s="268"/>
+      <c r="G69" s="268"/>
+      <c r="H69" s="268"/>
+      <c r="I69" s="268"/>
+      <c r="J69" s="268"/>
+      <c r="K69" s="268"/>
+      <c r="L69" s="268"/>
+      <c r="M69" s="268"/>
+      <c r="N69" s="284"/>
     </row>
     <row r="70" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="19"/>
-      <c r="C70" s="326" t="s">
+      <c r="B70" s="17"/>
+      <c r="C70" s="280" t="s">
         <v>50</v>
       </c>
-      <c r="D70" s="30"/>
-      <c r="E70" s="31" t="s">
+      <c r="D70" s="28"/>
+      <c r="E70" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="F70" s="336" t="str">
+      <c r="F70" s="290" t="str">
         <f>IF(L64&gt;=25000,"You may have triggered the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L64&gt;21000, "You are close to the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G70" s="336"/>
-[...6 lines deleted...]
-      <c r="N70" s="32" t="s">
+      <c r="G70" s="290"/>
+      <c r="H70" s="290"/>
+      <c r="I70" s="290"/>
+      <c r="J70" s="290"/>
+      <c r="K70" s="290"/>
+      <c r="L70" s="290"/>
+      <c r="M70" s="290"/>
+      <c r="N70" s="30" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="71" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B71" s="144"/>
-[...2 lines deleted...]
-      <c r="E71" s="332">
+      <c r="B71" s="119"/>
+      <c r="C71" s="280"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="286">
         <f>L64</f>
         <v>0</v>
       </c>
-      <c r="F71" s="332"/>
-[...7 lines deleted...]
-      <c r="N71" s="333"/>
+      <c r="F71" s="286"/>
+      <c r="G71" s="286"/>
+      <c r="H71" s="286"/>
+      <c r="I71" s="286"/>
+      <c r="J71" s="286"/>
+      <c r="K71" s="286"/>
+      <c r="L71" s="286"/>
+      <c r="M71" s="286"/>
+      <c r="N71" s="287"/>
     </row>
     <row r="72" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B72" s="144"/>
-      <c r="C72" s="326" t="s">
+      <c r="B72" s="119"/>
+      <c r="C72" s="280" t="s">
         <v>53</v>
       </c>
-      <c r="D72" s="33"/>
-      <c r="E72" s="34" t="s">
+      <c r="D72" s="31"/>
+      <c r="E72" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F72" s="343" t="str">
+      <c r="F72" s="297" t="str">
         <f>IF(L65&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L65&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G72" s="343"/>
-[...6 lines deleted...]
-      <c r="N72" s="35" t="s">
+      <c r="G72" s="297"/>
+      <c r="H72" s="297"/>
+      <c r="I72" s="297"/>
+      <c r="J72" s="297"/>
+      <c r="K72" s="297"/>
+      <c r="L72" s="297"/>
+      <c r="M72" s="297"/>
+      <c r="N72" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="73" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B73" s="144"/>
-[...1 lines deleted...]
-      <c r="E73" s="332">
+      <c r="B73" s="119"/>
+      <c r="C73" s="280"/>
+      <c r="E73" s="286">
         <f>L65</f>
         <v>0</v>
       </c>
-      <c r="F73" s="332"/>
-[...7 lines deleted...]
-      <c r="N73" s="333"/>
+      <c r="F73" s="286"/>
+      <c r="G73" s="286"/>
+      <c r="H73" s="286"/>
+      <c r="I73" s="286"/>
+      <c r="J73" s="286"/>
+      <c r="K73" s="286"/>
+      <c r="L73" s="286"/>
+      <c r="M73" s="286"/>
+      <c r="N73" s="287"/>
     </row>
     <row r="74" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="144"/>
-      <c r="C74" s="326" t="s">
+      <c r="B74" s="119"/>
+      <c r="C74" s="280" t="s">
         <v>56</v>
       </c>
-      <c r="E74" s="34" t="s">
+      <c r="E74" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F74" s="343" t="str">
+      <c r="F74" s="297" t="str">
         <f>IF(L66&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L66&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G74" s="343"/>
-[...6 lines deleted...]
-      <c r="N74" s="35" t="s">
+      <c r="G74" s="297"/>
+      <c r="H74" s="297"/>
+      <c r="I74" s="297"/>
+      <c r="J74" s="297"/>
+      <c r="K74" s="297"/>
+      <c r="L74" s="297"/>
+      <c r="M74" s="297"/>
+      <c r="N74" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="149"/>
-[...2 lines deleted...]
-      <c r="E75" s="334">
+      <c r="B75" s="124"/>
+      <c r="C75" s="282"/>
+      <c r="D75" s="125"/>
+      <c r="E75" s="288">
         <f>L66</f>
         <v>0</v>
       </c>
-      <c r="F75" s="334"/>
-[...7 lines deleted...]
-      <c r="N75" s="335"/>
+      <c r="F75" s="288"/>
+      <c r="G75" s="288"/>
+      <c r="H75" s="288"/>
+      <c r="I75" s="288"/>
+      <c r="J75" s="288"/>
+      <c r="K75" s="288"/>
+      <c r="L75" s="288"/>
+      <c r="M75" s="288"/>
+      <c r="N75" s="289"/>
     </row>
     <row r="76" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="77" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="78" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="79" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="80" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="81" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="82" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="83" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="84" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="85" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="86" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="87" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="88" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="89" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="90" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="91" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="92" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="93" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="94" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="95" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="96" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="97" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="98" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="AZbrwISSh3TVe0nPXCTBCGVvS7tM1N6AWsumEhuSxeA=" saltValue="KZi7PDXC0MmcDvmCLbAwrg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="6iNg7VAok9pTQ43SUryZ9E7OH0cnqZkuJbSBhI7jN4c=" saltValue="6sQ/q2ZetrZlayAgvVV76w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="55">
     <mergeCell ref="C74:C75"/>
     <mergeCell ref="C68:N69"/>
     <mergeCell ref="D62:E62"/>
     <mergeCell ref="D63:E63"/>
     <mergeCell ref="E73:N73"/>
     <mergeCell ref="E75:N75"/>
     <mergeCell ref="F70:M70"/>
     <mergeCell ref="E71:N71"/>
     <mergeCell ref="D64:E64"/>
     <mergeCell ref="D65:E65"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="F72:M72"/>
     <mergeCell ref="F74:M74"/>
     <mergeCell ref="C60:C61"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="G51:L51"/>
     <mergeCell ref="C70:C71"/>
     <mergeCell ref="C72:C73"/>
     <mergeCell ref="D60:G61"/>
     <mergeCell ref="L60:M61"/>
     <mergeCell ref="C53:C54"/>
     <mergeCell ref="E53:E54"/>
     <mergeCell ref="G53:G54"/>
     <mergeCell ref="I53:K53"/>
@@ -20104,116 +17095,116 @@
         <cfvo type="num" val="100000"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{D9641068-54A6-4359-8F74-CEFA185A2AC8}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G64:I64 G62:G63">
     <cfRule type="dataBar" priority="14">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{A10BA0FD-00F1-42A8-B57F-0B84190D514F}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G21:N27">
-    <cfRule type="cellIs" dxfId="88" priority="8" operator="equal">
+    <cfRule type="cellIs" dxfId="85" priority="8" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H40:N42">
-    <cfRule type="cellIs" dxfId="87" priority="7" operator="equal">
+    <cfRule type="cellIs" dxfId="84" priority="7" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H48:N50">
-    <cfRule type="cellIs" dxfId="86" priority="6" operator="equal">
+    <cfRule type="cellIs" dxfId="83" priority="6" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:I34 I41">
-    <cfRule type="cellIs" dxfId="85" priority="39" operator="equal">
+    <cfRule type="cellIs" dxfId="82" priority="39" operator="equal">
       <formula>0.64</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:J34 M33:N34 I41:M41 C65">
-    <cfRule type="cellIs" dxfId="84" priority="35" operator="equal">
+    <cfRule type="cellIs" dxfId="81" priority="35" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I49:M49">
-    <cfRule type="aboveAverage" dxfId="83" priority="23"/>
+    <cfRule type="aboveAverage" dxfId="80" priority="23"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="I9:N15">
-    <cfRule type="cellIs" dxfId="82" priority="12" operator="equal">
+    <cfRule type="cellIs" dxfId="79" priority="12" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I40:N40 N41:N42 J42 L42:M42">
-    <cfRule type="cellIs" dxfId="81" priority="26" operator="equal">
+    <cfRule type="cellIs" dxfId="78" priority="26" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I48:N48 N49:N50 J50 L50:M50">
-    <cfRule type="cellIs" dxfId="80" priority="21" operator="equal">
+    <cfRule type="cellIs" dxfId="77" priority="21" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L57 N57">
-    <cfRule type="cellIs" dxfId="79" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="76" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M62:M64">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{A5C47AD5-09AE-45FB-8444-191445B01034}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N4">
-    <cfRule type="expression" dxfId="78" priority="4">
+    <cfRule type="expression" dxfId="75" priority="4">
       <formula>M4="No specific period"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="77" priority="5" operator="equal">
+    <cfRule type="cellIs" dxfId="74" priority="5" operator="equal">
       <formula>"# of days?"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>$Q$3:$Q$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{A1501B2E-7C96-45C1-AB64-6CD6CA7275A7}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>25000</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
@@ -20277,2180 +17268,2180 @@
           </x14:cfRule>
           <xm:sqref>M62:M64</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000003000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$Q$10:$Q$19</xm:f>
           </x14:formula1>
           <xm:sqref>C33:C34</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000001000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$B$8:$B$35</xm:f>
           </x14:formula1>
           <xm:sqref>C9:C15</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$I$8:$I$68</xm:f>
           </x14:formula1>
           <xm:sqref>C21:C27</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000005000000}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000004000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$AD$8:$AD$84</xm:f>
           </x14:formula1>
           <xm:sqref>C40:C42</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000005000000}">
+          <x14:formula1>
+            <xm:f>'Calculation engine'!$W$8:$W$77</xm:f>
+          </x14:formula1>
+          <xm:sqref>C48:C50</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:T98"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E4" sqref="E4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="4" style="2" customWidth="1"/>
     <col min="3" max="3" width="67.5546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="19.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.5546875" style="2" customWidth="1"/>
     <col min="7" max="8" width="9.21875" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.21875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.77734375" style="2" customWidth="1"/>
     <col min="12" max="12" width="22.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="23.77734375" style="2" customWidth="1"/>
     <col min="14" max="14" width="27.44140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="4.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="20" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="21" max="16384" width="9.21875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="203.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:20" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="181"/>
-[...13 lines deleted...]
-      <c r="N2" s="311"/>
+      <c r="B2" s="156"/>
+      <c r="C2" s="265" t="s">
+        <v>342</v>
+      </c>
+      <c r="D2" s="265"/>
+      <c r="E2" s="265"/>
+      <c r="F2" s="265"/>
+      <c r="G2" s="265"/>
+      <c r="H2" s="265"/>
+      <c r="I2" s="265"/>
+      <c r="J2" s="265"/>
+      <c r="K2" s="265"/>
+      <c r="L2" s="265"/>
+      <c r="M2" s="265"/>
+      <c r="N2" s="265"/>
     </row>
     <row r="3" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="151"/>
-[...11 lines deleted...]
-      <c r="N3" s="20" t="str">
+      <c r="B3" s="126"/>
+      <c r="C3" s="126"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="18" t="str">
         <f>IF(M4="Part year","Enter days below","")</f>
         <v/>
       </c>
       <c r="Q3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="181"/>
-      <c r="C4" s="201" t="s">
+      <c r="B4" s="156"/>
+      <c r="C4" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="151"/>
-[...5 lines deleted...]
-      <c r="J4" s="316" t="s">
+      <c r="D4" s="126"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="K4" s="321"/>
-[...1 lines deleted...]
-      <c r="M4" s="66" t="s">
+      <c r="K4" s="275"/>
+      <c r="L4" s="275"/>
+      <c r="M4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="66">
+      <c r="N4" s="53">
         <f>IF(M4="Full year",365,"")</f>
         <v>365</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="2:20" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="6" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="126"/>
-[...4 lines deleted...]
-      <c r="E6" s="315" t="s">
+      <c r="B6" s="101"/>
+      <c r="C6" s="267" t="s">
+        <v>343</v>
+      </c>
+      <c r="D6" s="172"/>
+      <c r="E6" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="202"/>
-      <c r="G6" s="315" t="s">
+      <c r="F6" s="172"/>
+      <c r="G6" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="152"/>
-      <c r="I6" s="317" t="s">
+      <c r="H6" s="127"/>
+      <c r="I6" s="271" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="317"/>
-[...2 lines deleted...]
-      <c r="M6" s="202" t="s">
+      <c r="J6" s="271"/>
+      <c r="K6" s="271"/>
+      <c r="L6" s="127"/>
+      <c r="M6" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="63" t="s">
+      <c r="N6" s="50" t="s">
         <v>9</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="153"/>
-[...5 lines deleted...]
-      <c r="H7" s="26"/>
+      <c r="B7" s="128"/>
+      <c r="C7" s="268"/>
+      <c r="D7" s="171"/>
+      <c r="E7" s="270"/>
+      <c r="F7" s="171"/>
+      <c r="G7" s="270"/>
+      <c r="H7" s="24"/>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="201"/>
+      <c r="L7" s="171"/>
       <c r="M7" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="154" t="s">
+      <c r="N7" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="2:20" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B8" s="155"/>
-      <c r="C8" s="138" t="s">
+      <c r="B8" s="130"/>
+      <c r="C8" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="138"/>
-      <c r="E8" s="138" t="s">
+      <c r="D8" s="113"/>
+      <c r="E8" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="138"/>
-[...8 lines deleted...]
-      <c r="Q8" s="8" t="s">
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="132"/>
+      <c r="Q8" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R8" s="8" t="s">
+      <c r="R8" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="8" t="s">
+      <c r="S8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T8" s="8" t="s">
+      <c r="T8" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="155"/>
-      <c r="C9" s="136" t="s">
+      <c r="B9" s="130"/>
+      <c r="C9" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="137"/>
-[...2 lines deleted...]
-      <c r="G9" s="20" t="str">
+      <c r="D9" s="112"/>
+      <c r="E9" s="253"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="18" t="str">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H9" s="139"/>
-      <c r="I9" s="248">
+      <c r="H9" s="114"/>
+      <c r="I9" s="209">
         <f>Q9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="J9" s="248">
+      <c r="J9" s="209">
         <f>R9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="K9" s="248">
+      <c r="K9" s="209">
         <f>S9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="L9" s="203"/>
-      <c r="M9" s="248">
+      <c r="L9" s="173"/>
+      <c r="M9" s="209">
         <f>SUM(I9:K9)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="249">
+      <c r="N9" s="210">
         <f>T9*E9</f>
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="155"/>
-      <c r="C10" s="136" t="s">
+      <c r="B10" s="130"/>
+      <c r="C10" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="137"/>
-[...2 lines deleted...]
-      <c r="G10" s="20" t="str">
+      <c r="D10" s="112"/>
+      <c r="E10" s="260"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="18" t="str">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H10" s="139"/>
-      <c r="I10" s="248">
+      <c r="H10" s="114"/>
+      <c r="I10" s="209">
         <f t="shared" ref="I10:K15" si="0">Q10*$N10/1000</f>
         <v>0</v>
       </c>
-      <c r="J10" s="248">
+      <c r="J10" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="248">
+      <c r="K10" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="203"/>
-      <c r="M10" s="248">
+      <c r="L10" s="173"/>
+      <c r="M10" s="209">
         <f t="shared" ref="M10:M15" si="1">SUM(I10:K10)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="249">
+      <c r="N10" s="210">
         <f t="shared" ref="N10:N15" si="2">T10*E10</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="155"/>
-      <c r="C11" s="136" t="s">
+      <c r="B11" s="130"/>
+      <c r="C11" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D11" s="137"/>
-[...2 lines deleted...]
-      <c r="G11" s="20" t="str">
+      <c r="D11" s="112"/>
+      <c r="E11" s="260"/>
+      <c r="F11" s="113"/>
+      <c r="G11" s="18" t="str">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H11" s="139"/>
-      <c r="I11" s="248">
+      <c r="H11" s="114"/>
+      <c r="I11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J11" s="248">
+      <c r="J11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="248">
+      <c r="K11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="203"/>
-      <c r="M11" s="248">
+      <c r="L11" s="173"/>
+      <c r="M11" s="209">
         <f>SUM(I11:K11)</f>
         <v>0</v>
       </c>
-      <c r="N11" s="249">
+      <c r="N11" s="210">
         <f>T11*E11</f>
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="155"/>
-      <c r="C12" s="136" t="s">
+      <c r="B12" s="130"/>
+      <c r="C12" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D12" s="137"/>
-[...2 lines deleted...]
-      <c r="G12" s="20" t="str">
+      <c r="D12" s="112"/>
+      <c r="E12" s="260"/>
+      <c r="F12" s="113"/>
+      <c r="G12" s="18" t="str">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H12" s="139"/>
-      <c r="I12" s="248">
+      <c r="H12" s="114"/>
+      <c r="I12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J12" s="248">
+      <c r="J12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="248">
+      <c r="K12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="203"/>
-      <c r="M12" s="248">
+      <c r="L12" s="173"/>
+      <c r="M12" s="209">
         <f>SUM(I12:K12)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="249">
+      <c r="N12" s="210">
         <f>T12*E12</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="155"/>
-      <c r="C13" s="136" t="s">
+      <c r="B13" s="130"/>
+      <c r="C13" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D13" s="137"/>
-[...2 lines deleted...]
-      <c r="G13" s="20" t="str">
+      <c r="D13" s="112"/>
+      <c r="E13" s="260"/>
+      <c r="F13" s="113"/>
+      <c r="G13" s="18" t="str">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H13" s="139"/>
-      <c r="I13" s="248">
+      <c r="H13" s="114"/>
+      <c r="I13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J13" s="248">
+      <c r="J13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K13" s="248">
+      <c r="K13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L13" s="203"/>
-      <c r="M13" s="248">
+      <c r="L13" s="173"/>
+      <c r="M13" s="209">
         <f>SUM(I13:K13)</f>
         <v>0</v>
       </c>
-      <c r="N13" s="249">
+      <c r="N13" s="210">
         <f>T13*E13</f>
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="155"/>
-      <c r="C14" s="136" t="s">
+      <c r="B14" s="130"/>
+      <c r="C14" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="137"/>
-[...2 lines deleted...]
-      <c r="G14" s="20" t="str">
+      <c r="D14" s="112"/>
+      <c r="E14" s="260"/>
+      <c r="F14" s="113"/>
+      <c r="G14" s="18" t="str">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H14" s="139"/>
-      <c r="I14" s="248">
+      <c r="H14" s="114"/>
+      <c r="I14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="248">
+      <c r="J14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K14" s="248">
+      <c r="K14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L14" s="203"/>
-      <c r="M14" s="248">
+      <c r="L14" s="173"/>
+      <c r="M14" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N14" s="249">
+      <c r="N14" s="210">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="155"/>
-      <c r="C15" s="136" t="s">
+      <c r="B15" s="130"/>
+      <c r="C15" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="137"/>
-[...2 lines deleted...]
-      <c r="G15" s="20" t="str">
+      <c r="D15" s="112"/>
+      <c r="E15" s="260"/>
+      <c r="F15" s="113"/>
+      <c r="G15" s="18" t="str">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H15" s="139"/>
-      <c r="I15" s="248">
+      <c r="H15" s="114"/>
+      <c r="I15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J15" s="248">
+      <c r="J15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K15" s="248">
+      <c r="K15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L15" s="203"/>
-      <c r="M15" s="248">
+      <c r="L15" s="173"/>
+      <c r="M15" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N15" s="249">
+      <c r="N15" s="210">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="158"/>
-[...4 lines deleted...]
-      <c r="G16" s="312" t="s">
+      <c r="B16" s="133"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="116"/>
+      <c r="E16" s="117"/>
+      <c r="F16" s="117"/>
+      <c r="G16" s="266" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="312"/>
-[...4 lines deleted...]
-      <c r="M16" s="250">
+      <c r="H16" s="266"/>
+      <c r="I16" s="266"/>
+      <c r="J16" s="266"/>
+      <c r="K16" s="266"/>
+      <c r="L16" s="266"/>
+      <c r="M16" s="211">
         <f>SUM(M9:M15)</f>
         <v>0</v>
       </c>
-      <c r="N16" s="251">
+      <c r="N16" s="212">
         <f>SUM(N9:N15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E17" s="20"/>
-[...1 lines deleted...]
-      <c r="G17" s="20"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
     </row>
     <row r="18" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="126"/>
-[...4 lines deleted...]
-      <c r="E18" s="315" t="s">
+      <c r="B18" s="101"/>
+      <c r="C18" s="267" t="s">
+        <v>344</v>
+      </c>
+      <c r="D18" s="172"/>
+      <c r="E18" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F18" s="202"/>
-      <c r="G18" s="315" t="s">
+      <c r="F18" s="172"/>
+      <c r="G18" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H18" s="152"/>
-      <c r="I18" s="317" t="s">
+      <c r="H18" s="127"/>
+      <c r="I18" s="271" t="s">
         <v>24</v>
       </c>
-      <c r="J18" s="317"/>
-[...2 lines deleted...]
-      <c r="M18" s="202" t="s">
+      <c r="J18" s="271"/>
+      <c r="K18" s="271"/>
+      <c r="L18" s="127"/>
+      <c r="M18" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N18" s="63" t="s">
+      <c r="N18" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="153"/>
-[...5 lines deleted...]
-      <c r="H19" s="26"/>
+      <c r="B19" s="128"/>
+      <c r="C19" s="268"/>
+      <c r="D19" s="171"/>
+      <c r="E19" s="270"/>
+      <c r="F19" s="171"/>
+      <c r="G19" s="270"/>
+      <c r="H19" s="24"/>
       <c r="I19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L19" s="201"/>
+      <c r="L19" s="171"/>
       <c r="M19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N19" s="154" t="s">
+      <c r="N19" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="155"/>
-      <c r="C20" s="138" t="s">
+      <c r="B20" s="130"/>
+      <c r="C20" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="138"/>
-      <c r="E20" s="138" t="s">
+      <c r="D20" s="113"/>
+      <c r="E20" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F20" s="138"/>
-[...8 lines deleted...]
-      <c r="Q20" s="8" t="s">
+      <c r="F20" s="113"/>
+      <c r="G20" s="113"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="112"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="132"/>
+      <c r="Q20" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R20" s="8" t="s">
+      <c r="R20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S20" s="8" t="s">
+      <c r="S20" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T20" s="8" t="s">
+      <c r="T20" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="155"/>
-      <c r="C21" s="136" t="s">
+      <c r="B21" s="130"/>
+      <c r="C21" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D21" s="137"/>
-[...2 lines deleted...]
-      <c r="G21" s="20" t="str">
+      <c r="D21" s="112"/>
+      <c r="E21" s="253"/>
+      <c r="F21" s="113"/>
+      <c r="G21" s="18" t="str">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H21" s="139"/>
-      <c r="I21" s="248">
+      <c r="H21" s="114"/>
+      <c r="I21" s="209">
         <f t="shared" ref="I21:K27" si="3">Q21*$N21/1000</f>
         <v>0</v>
       </c>
-      <c r="J21" s="248">
+      <c r="J21" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="248">
+      <c r="K21" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L21" s="203"/>
-      <c r="M21" s="248">
+      <c r="L21" s="173"/>
+      <c r="M21" s="209">
         <f t="shared" ref="M21:M27" si="4">SUM(I21:K21)</f>
         <v>0</v>
       </c>
-      <c r="N21" s="249">
+      <c r="N21" s="210">
         <f t="shared" ref="N21:N27" si="5">T21*E21</f>
         <v>0</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="155"/>
-      <c r="C22" s="136" t="s">
+      <c r="B22" s="130"/>
+      <c r="C22" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D22" s="137"/>
-[...2 lines deleted...]
-      <c r="G22" s="20" t="str">
+      <c r="D22" s="112"/>
+      <c r="E22" s="260"/>
+      <c r="F22" s="113"/>
+      <c r="G22" s="18" t="str">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H22" s="139"/>
-      <c r="I22" s="248">
+      <c r="H22" s="114"/>
+      <c r="I22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J22" s="248">
+      <c r="J22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="248">
+      <c r="K22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L22" s="203"/>
-      <c r="M22" s="248">
+      <c r="L22" s="173"/>
+      <c r="M22" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="249">
+      <c r="N22" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="155"/>
-      <c r="C23" s="136" t="s">
+      <c r="B23" s="130"/>
+      <c r="C23" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D23" s="137"/>
-[...2 lines deleted...]
-      <c r="G23" s="20" t="str">
+      <c r="D23" s="112"/>
+      <c r="E23" s="260"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="18" t="str">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H23" s="139"/>
-      <c r="I23" s="248">
+      <c r="H23" s="114"/>
+      <c r="I23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J23" s="248">
+      <c r="J23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="248">
+      <c r="K23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L23" s="203"/>
-      <c r="M23" s="248">
+      <c r="L23" s="173"/>
+      <c r="M23" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N23" s="249">
+      <c r="N23" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="155"/>
-      <c r="C24" s="136" t="s">
+      <c r="B24" s="130"/>
+      <c r="C24" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="137"/>
-[...2 lines deleted...]
-      <c r="G24" s="20" t="str">
+      <c r="D24" s="112"/>
+      <c r="E24" s="260"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="18" t="str">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H24" s="139"/>
-      <c r="I24" s="248">
+      <c r="H24" s="114"/>
+      <c r="I24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J24" s="248">
+      <c r="J24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="248">
+      <c r="K24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L24" s="203"/>
-      <c r="M24" s="248">
+      <c r="L24" s="173"/>
+      <c r="M24" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N24" s="249">
+      <c r="N24" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="155"/>
-      <c r="C25" s="136" t="s">
+      <c r="B25" s="130"/>
+      <c r="C25" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D25" s="137"/>
-[...2 lines deleted...]
-      <c r="G25" s="20" t="str">
+      <c r="D25" s="112"/>
+      <c r="E25" s="260"/>
+      <c r="F25" s="113"/>
+      <c r="G25" s="18" t="str">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H25" s="139"/>
-      <c r="I25" s="248">
+      <c r="H25" s="114"/>
+      <c r="I25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J25" s="248">
+      <c r="J25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K25" s="248">
+      <c r="K25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L25" s="203"/>
-      <c r="M25" s="248">
+      <c r="L25" s="173"/>
+      <c r="M25" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N25" s="249">
+      <c r="N25" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R25" s="8">
+      <c r="R25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S25" s="8">
+      <c r="S25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="155"/>
-      <c r="C26" s="136" t="s">
+      <c r="B26" s="130"/>
+      <c r="C26" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D26" s="137"/>
-[...2 lines deleted...]
-      <c r="G26" s="20" t="str">
+      <c r="D26" s="112"/>
+      <c r="E26" s="260"/>
+      <c r="F26" s="113"/>
+      <c r="G26" s="18" t="str">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H26" s="139"/>
-      <c r="I26" s="248">
+      <c r="H26" s="114"/>
+      <c r="I26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J26" s="248">
+      <c r="J26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K26" s="248">
+      <c r="K26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L26" s="203"/>
-      <c r="M26" s="248">
+      <c r="L26" s="173"/>
+      <c r="M26" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N26" s="249">
+      <c r="N26" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="155"/>
-      <c r="C27" s="136" t="s">
+      <c r="B27" s="130"/>
+      <c r="C27" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D27" s="137"/>
-[...2 lines deleted...]
-      <c r="G27" s="20" t="str">
+      <c r="D27" s="112"/>
+      <c r="E27" s="260"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="18" t="str">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H27" s="139"/>
-      <c r="I27" s="248">
+      <c r="H27" s="114"/>
+      <c r="I27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J27" s="248">
+      <c r="J27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K27" s="248">
+      <c r="K27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L27" s="203"/>
-      <c r="M27" s="248">
+      <c r="L27" s="173"/>
+      <c r="M27" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N27" s="249">
+      <c r="N27" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="158"/>
-[...4 lines deleted...]
-      <c r="G28" s="312" t="s">
+      <c r="B28" s="133"/>
+      <c r="C28" s="116"/>
+      <c r="D28" s="116"/>
+      <c r="E28" s="117"/>
+      <c r="F28" s="117"/>
+      <c r="G28" s="266" t="s">
         <v>25</v>
       </c>
-      <c r="H28" s="312"/>
-[...4 lines deleted...]
-      <c r="M28" s="250">
+      <c r="H28" s="266"/>
+      <c r="I28" s="266"/>
+      <c r="J28" s="266"/>
+      <c r="K28" s="266"/>
+      <c r="L28" s="266"/>
+      <c r="M28" s="211">
         <f>SUM(M21:M27)</f>
         <v>0</v>
       </c>
-      <c r="N28" s="251">
+      <c r="N28" s="212">
         <f>SUM(N21:N27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E29" s="20"/>
-[...1 lines deleted...]
-      <c r="G29" s="20"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
     </row>
     <row r="30" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="126"/>
-[...4 lines deleted...]
-      <c r="E30" s="315" t="s">
+      <c r="B30" s="101"/>
+      <c r="C30" s="267" t="s">
+        <v>345</v>
+      </c>
+      <c r="D30" s="172"/>
+      <c r="E30" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F30" s="202"/>
-      <c r="G30" s="315" t="s">
+      <c r="F30" s="172"/>
+      <c r="G30" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H30" s="152"/>
-      <c r="I30" s="317" t="s">
+      <c r="H30" s="127"/>
+      <c r="I30" s="271" t="s">
         <v>26</v>
       </c>
-      <c r="J30" s="317"/>
-[...2 lines deleted...]
-      <c r="M30" s="202" t="s">
+      <c r="J30" s="271"/>
+      <c r="K30" s="271"/>
+      <c r="L30" s="127"/>
+      <c r="M30" s="172" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="63" t="s">
+      <c r="N30" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="153"/>
-[...5 lines deleted...]
-      <c r="H31" s="26"/>
+      <c r="B31" s="128"/>
+      <c r="C31" s="268"/>
+      <c r="D31" s="171"/>
+      <c r="E31" s="270"/>
+      <c r="F31" s="171"/>
+      <c r="G31" s="270"/>
+      <c r="H31" s="24"/>
       <c r="I31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J31" s="1"/>
-      <c r="K31" s="26"/>
-      <c r="L31" s="201"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="171"/>
       <c r="M31" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N31" s="154" t="s">
+      <c r="N31" s="129" t="s">
         <v>15</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="155"/>
-      <c r="C32" s="138" t="s">
+      <c r="B32" s="130"/>
+      <c r="C32" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="D32" s="138"/>
-      <c r="E32" s="138" t="s">
+      <c r="D32" s="113"/>
+      <c r="E32" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="138"/>
-[...7 lines deleted...]
-      <c r="N32" s="157"/>
+      <c r="F32" s="113"/>
+      <c r="G32" s="113"/>
+      <c r="H32" s="112"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="112"/>
+      <c r="K32" s="112"/>
+      <c r="L32" s="112"/>
+      <c r="M32" s="112"/>
+      <c r="N32" s="132"/>
       <c r="Q32" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="155"/>
-      <c r="C33" s="136" t="s">
+      <c r="B33" s="130"/>
+      <c r="C33" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D33" s="137"/>
-[...2 lines deleted...]
-      <c r="G33" s="20" t="s">
+      <c r="D33" s="112"/>
+      <c r="E33" s="253"/>
+      <c r="F33" s="113"/>
+      <c r="G33" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I33" s="230">
+      <c r="I33" s="191">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J33" s="324" t="str">
+      <c r="J33" s="278" t="str">
         <f>IF(C33="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K33" s="324"/>
-[...1 lines deleted...]
-      <c r="M33" s="248">
+      <c r="K33" s="278"/>
+      <c r="L33" s="278"/>
+      <c r="M33" s="209">
         <f>E33*I33/1000</f>
         <v>0</v>
       </c>
-      <c r="N33" s="249">
+      <c r="N33" s="210">
         <f>E33*Q34</f>
         <v>0</v>
       </c>
       <c r="Q33" s="3"/>
     </row>
     <row r="34" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="155"/>
-      <c r="C34" s="136" t="s">
+      <c r="B34" s="130"/>
+      <c r="C34" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D34" s="137"/>
-[...2 lines deleted...]
-      <c r="G34" s="20" t="s">
+      <c r="D34" s="112"/>
+      <c r="E34" s="254"/>
+      <c r="F34" s="113"/>
+      <c r="G34" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I34" s="230">
+      <c r="I34" s="191">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J34" s="323" t="str">
+      <c r="J34" s="277" t="str">
         <f>IF(C34="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K34" s="323"/>
-[...1 lines deleted...]
-      <c r="M34" s="248">
+      <c r="K34" s="277"/>
+      <c r="L34" s="277"/>
+      <c r="M34" s="209">
         <f>E34*I34/1000</f>
         <v>0</v>
       </c>
-      <c r="N34" s="249">
+      <c r="N34" s="210">
         <f>E34*Q35</f>
         <v>0</v>
       </c>
       <c r="Q34" s="4">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="158"/>
-[...4 lines deleted...]
-      <c r="G35" s="312" t="s">
+      <c r="B35" s="133"/>
+      <c r="C35" s="116"/>
+      <c r="D35" s="116"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="117"/>
+      <c r="G35" s="266" t="s">
         <v>32</v>
       </c>
-      <c r="H35" s="312"/>
-[...4 lines deleted...]
-      <c r="M35" s="250">
+      <c r="H35" s="266"/>
+      <c r="I35" s="266"/>
+      <c r="J35" s="266"/>
+      <c r="K35" s="266"/>
+      <c r="L35" s="266"/>
+      <c r="M35" s="211">
         <f>SUM(M33:M34)</f>
         <v>0</v>
       </c>
-      <c r="N35" s="251">
+      <c r="N35" s="212">
         <f>SUM(N33:N34)</f>
         <v>0</v>
       </c>
       <c r="Q35" s="4">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E36" s="20"/>
-[...8 lines deleted...]
-      <c r="N36" s="24"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="135"/>
+      <c r="H36" s="135"/>
+      <c r="I36" s="135"/>
+      <c r="J36" s="135"/>
+      <c r="K36" s="135"/>
+      <c r="L36" s="135"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="22"/>
     </row>
     <row r="37" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="126"/>
-[...4 lines deleted...]
-      <c r="E37" s="315" t="s">
+      <c r="B37" s="101"/>
+      <c r="C37" s="267" t="s">
+        <v>346</v>
+      </c>
+      <c r="D37" s="172"/>
+      <c r="E37" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F37" s="202"/>
-      <c r="G37" s="315" t="s">
+      <c r="F37" s="172"/>
+      <c r="G37" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H37" s="152"/>
-[...5 lines deleted...]
-      <c r="N37" s="63" t="s">
+      <c r="H37" s="127"/>
+      <c r="I37" s="271"/>
+      <c r="J37" s="271"/>
+      <c r="K37" s="271"/>
+      <c r="L37" s="127"/>
+      <c r="M37" s="172"/>
+      <c r="N37" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="153"/>
-[...5 lines deleted...]
-      <c r="H38" s="26"/>
+      <c r="B38" s="128"/>
+      <c r="C38" s="268"/>
+      <c r="D38" s="171"/>
+      <c r="E38" s="270"/>
+      <c r="F38" s="171"/>
+      <c r="G38" s="270"/>
+      <c r="H38" s="24"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
-      <c r="K38" s="26"/>
-      <c r="L38" s="201"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="171"/>
       <c r="M38" s="1"/>
-      <c r="N38" s="154" t="s">
+      <c r="N38" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="155"/>
-      <c r="C39" s="138" t="s">
+      <c r="B39" s="130"/>
+      <c r="C39" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="D39" s="138"/>
-      <c r="E39" s="138" t="s">
+      <c r="D39" s="113"/>
+      <c r="E39" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F39" s="138"/>
-[...8 lines deleted...]
-      <c r="Q39" s="8" t="s">
+      <c r="F39" s="113"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="112"/>
+      <c r="I39" s="112"/>
+      <c r="J39" s="112"/>
+      <c r="K39" s="112"/>
+      <c r="L39" s="112"/>
+      <c r="M39" s="112"/>
+      <c r="N39" s="132"/>
+      <c r="Q39" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R39" s="8" t="s">
+      <c r="R39" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S39" s="8" t="s">
+      <c r="S39" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T39" s="8" t="s">
+      <c r="T39" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="155"/>
-      <c r="C40" s="136" t="s">
+      <c r="B40" s="130"/>
+      <c r="C40" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D40" s="137"/>
-[...2 lines deleted...]
-      <c r="G40" s="20" t="str">
+      <c r="D40" s="112"/>
+      <c r="E40" s="253"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="18" t="str">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I40" s="22"/>
-[...3 lines deleted...]
-      <c r="M40" s="22">
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="136"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20">
         <f>E40*I40/1000</f>
         <v>0</v>
       </c>
-      <c r="N40" s="249">
+      <c r="N40" s="210">
         <f>T40*E40</f>
         <v>0</v>
       </c>
-      <c r="Q40" s="8"/>
-[...2 lines deleted...]
-      <c r="T40" s="8">
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="155"/>
-      <c r="C41" s="136" t="s">
+      <c r="B41" s="130"/>
+      <c r="C41" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D41" s="137"/>
-[...2 lines deleted...]
-      <c r="G41" s="20" t="str">
+      <c r="D41" s="112"/>
+      <c r="E41" s="255"/>
+      <c r="F41" s="113"/>
+      <c r="G41" s="18" t="str">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I41" s="22"/>
-[...4 lines deleted...]
-      <c r="N41" s="249">
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="136"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="210">
         <f>T41*E41</f>
         <v>0</v>
       </c>
-      <c r="Q41" s="8"/>
-[...2 lines deleted...]
-      <c r="T41" s="8">
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="155"/>
-      <c r="C42" s="136" t="s">
+      <c r="B42" s="130"/>
+      <c r="C42" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D42" s="137"/>
-[...2 lines deleted...]
-      <c r="G42" s="20" t="str">
+      <c r="D42" s="112"/>
+      <c r="E42" s="254"/>
+      <c r="F42" s="113"/>
+      <c r="G42" s="18" t="str">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I42" s="22"/>
-[...3 lines deleted...]
-      <c r="M42" s="22">
+      <c r="I42" s="20"/>
+      <c r="J42" s="276"/>
+      <c r="K42" s="276"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="20">
         <f>E42*I42/1000</f>
         <v>0</v>
       </c>
-      <c r="N42" s="249">
+      <c r="N42" s="210">
         <f>T42*E42</f>
         <v>0</v>
       </c>
-      <c r="Q42" s="8"/>
-[...2 lines deleted...]
-      <c r="T42" s="8">
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="158"/>
-[...4 lines deleted...]
-      <c r="G43" s="312" t="s">
+      <c r="B43" s="133"/>
+      <c r="C43" s="116"/>
+      <c r="D43" s="116"/>
+      <c r="E43" s="117"/>
+      <c r="F43" s="117"/>
+      <c r="G43" s="266" t="s">
         <v>34</v>
       </c>
-      <c r="H43" s="312"/>
-[...5 lines deleted...]
-      <c r="N43" s="251">
+      <c r="H43" s="266"/>
+      <c r="I43" s="266"/>
+      <c r="J43" s="266"/>
+      <c r="K43" s="266"/>
+      <c r="L43" s="266"/>
+      <c r="M43" s="137"/>
+      <c r="N43" s="212">
         <f>SUM(N40:N42)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E44" s="20"/>
-[...8 lines deleted...]
-      <c r="N44" s="24"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="135"/>
+      <c r="H44" s="135"/>
+      <c r="I44" s="135"/>
+      <c r="J44" s="135"/>
+      <c r="K44" s="135"/>
+      <c r="L44" s="135"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="22"/>
     </row>
     <row r="45" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="126"/>
-[...4 lines deleted...]
-      <c r="E45" s="315" t="s">
+      <c r="B45" s="101"/>
+      <c r="C45" s="267" t="s">
+        <v>347</v>
+      </c>
+      <c r="D45" s="172"/>
+      <c r="E45" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F45" s="202"/>
-      <c r="G45" s="315" t="s">
+      <c r="F45" s="172"/>
+      <c r="G45" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H45" s="152"/>
-[...5 lines deleted...]
-      <c r="N45" s="63" t="s">
+      <c r="H45" s="127"/>
+      <c r="I45" s="271"/>
+      <c r="J45" s="271"/>
+      <c r="K45" s="271"/>
+      <c r="L45" s="127"/>
+      <c r="M45" s="172"/>
+      <c r="N45" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="153"/>
-[...5 lines deleted...]
-      <c r="H46" s="26"/>
+      <c r="B46" s="128"/>
+      <c r="C46" s="268"/>
+      <c r="D46" s="171"/>
+      <c r="E46" s="270"/>
+      <c r="F46" s="171"/>
+      <c r="G46" s="270"/>
+      <c r="H46" s="24"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
-      <c r="K46" s="26"/>
-      <c r="L46" s="201"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="171"/>
       <c r="M46" s="1"/>
-      <c r="N46" s="154" t="s">
+      <c r="N46" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="155"/>
-      <c r="C47" s="138" t="s">
+      <c r="B47" s="130"/>
+      <c r="C47" s="113" t="s">
         <v>35</v>
       </c>
-      <c r="D47" s="138"/>
-      <c r="E47" s="138" t="s">
+      <c r="D47" s="113"/>
+      <c r="E47" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F47" s="138"/>
-[...8 lines deleted...]
-      <c r="Q47" s="8" t="s">
+      <c r="F47" s="113"/>
+      <c r="G47" s="113"/>
+      <c r="H47" s="112"/>
+      <c r="I47" s="112"/>
+      <c r="J47" s="112"/>
+      <c r="K47" s="112"/>
+      <c r="L47" s="112"/>
+      <c r="M47" s="112"/>
+      <c r="N47" s="132"/>
+      <c r="Q47" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R47" s="8" t="s">
+      <c r="R47" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S47" s="8" t="s">
+      <c r="S47" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T47" s="8" t="s">
+      <c r="T47" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="155"/>
-      <c r="C48" s="136" t="s">
+      <c r="B48" s="130"/>
+      <c r="C48" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D48" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D48" s="112"/>
+      <c r="E48" s="253"/>
+      <c r="F48" s="113"/>
+      <c r="G48" s="18" t="str">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I48" s="22"/>
-[...3 lines deleted...]
-      <c r="M48" s="22">
+      <c r="I48" s="20"/>
+      <c r="J48" s="20"/>
+      <c r="K48" s="136"/>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20">
         <f>E48*I48/1000</f>
         <v>0</v>
       </c>
-      <c r="N48" s="249">
+      <c r="N48" s="210">
         <f>T48*E48</f>
         <v>0</v>
       </c>
-      <c r="Q48" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="155"/>
-      <c r="C49" s="136" t="s">
+      <c r="B49" s="130"/>
+      <c r="C49" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D49" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D49" s="112"/>
+      <c r="E49" s="255"/>
+      <c r="F49" s="113"/>
+      <c r="G49" s="18" t="str">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I49" s="22"/>
-[...4 lines deleted...]
-      <c r="N49" s="249">
+      <c r="I49" s="20"/>
+      <c r="J49" s="20"/>
+      <c r="K49" s="136"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="210">
         <f>T49*E49</f>
         <v>0</v>
       </c>
-      <c r="Q49" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="155"/>
-      <c r="C50" s="136" t="s">
+      <c r="B50" s="130"/>
+      <c r="C50" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D50" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D50" s="112"/>
+      <c r="E50" s="254"/>
+      <c r="F50" s="113"/>
+      <c r="G50" s="18" t="str">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I50" s="22"/>
-[...3 lines deleted...]
-      <c r="M50" s="22">
+      <c r="I50" s="20"/>
+      <c r="J50" s="276"/>
+      <c r="K50" s="276"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20">
         <f>E50*I50/1000</f>
         <v>0</v>
       </c>
-      <c r="N50" s="249">
+      <c r="N50" s="210">
         <f>T50*E50</f>
         <v>0</v>
       </c>
-      <c r="Q50" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="158"/>
-[...4 lines deleted...]
-      <c r="G51" s="312" t="s">
+      <c r="B51" s="133"/>
+      <c r="C51" s="116"/>
+      <c r="D51" s="116"/>
+      <c r="E51" s="117"/>
+      <c r="F51" s="117"/>
+      <c r="G51" s="266" t="s">
         <v>36</v>
       </c>
-      <c r="H51" s="312"/>
-[...5 lines deleted...]
-      <c r="N51" s="251">
+      <c r="H51" s="266"/>
+      <c r="I51" s="266"/>
+      <c r="J51" s="266"/>
+      <c r="K51" s="266"/>
+      <c r="L51" s="266"/>
+      <c r="M51" s="137"/>
+      <c r="N51" s="212">
         <f>SUM(N48:N50)</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E52" s="20"/>
-[...8 lines deleted...]
-      <c r="N52" s="197"/>
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="135"/>
+      <c r="H52" s="135"/>
+      <c r="I52" s="135"/>
+      <c r="J52" s="135"/>
+      <c r="K52" s="135"/>
+      <c r="L52" s="135"/>
+      <c r="M52" s="22"/>
+      <c r="N52" s="168"/>
     </row>
     <row r="53" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B53" s="126"/>
-[...8 lines deleted...]
-      <c r="I53" s="317" t="s">
+      <c r="B53" s="101"/>
+      <c r="C53" s="267" t="s">
+        <v>348</v>
+      </c>
+      <c r="D53" s="172"/>
+      <c r="E53" s="269"/>
+      <c r="F53" s="172"/>
+      <c r="G53" s="269"/>
+      <c r="H53" s="127"/>
+      <c r="I53" s="271" t="s">
         <v>37</v>
       </c>
-      <c r="J53" s="317"/>
-[...2 lines deleted...]
-      <c r="M53" s="202" t="s">
+      <c r="J53" s="271"/>
+      <c r="K53" s="271"/>
+      <c r="L53" s="127"/>
+      <c r="M53" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N53" s="63"/>
+      <c r="N53" s="50"/>
     </row>
     <row r="54" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="153"/>
-[...5 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="B54" s="128"/>
+      <c r="C54" s="268"/>
+      <c r="D54" s="171"/>
+      <c r="E54" s="270"/>
+      <c r="F54" s="171"/>
+      <c r="G54" s="270"/>
+      <c r="H54" s="24"/>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L54" s="201"/>
+      <c r="L54" s="171"/>
       <c r="M54" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N54" s="154"/>
+      <c r="N54" s="129"/>
     </row>
     <row r="55" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="155"/>
-      <c r="C55" s="138" t="s">
+      <c r="B55" s="130"/>
+      <c r="C55" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="D55" s="138"/>
-[...9 lines deleted...]
-      <c r="N55" s="157"/>
+      <c r="D55" s="113"/>
+      <c r="E55" s="113"/>
+      <c r="F55" s="113"/>
+      <c r="G55" s="113"/>
+      <c r="H55" s="112"/>
+      <c r="I55" s="112"/>
+      <c r="J55" s="112"/>
+      <c r="K55" s="112"/>
+      <c r="L55" s="112"/>
+      <c r="M55" s="169"/>
+      <c r="N55" s="132"/>
       <c r="Q55" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M56" s="248">
+    <row r="56" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="130"/>
+      <c r="C56" s="134"/>
+      <c r="D56" s="112"/>
+      <c r="E56" s="183"/>
+      <c r="F56" s="113"/>
+      <c r="G56" s="113"/>
+      <c r="H56" s="131"/>
+      <c r="I56" s="170">
+        <v>0</v>
+      </c>
+      <c r="J56" s="170">
+        <v>0</v>
+      </c>
+      <c r="K56" s="170">
+        <v>0</v>
+      </c>
+      <c r="L56" s="173"/>
+      <c r="M56" s="209">
         <f>SUM(I56:K56)</f>
         <v>0</v>
       </c>
-      <c r="N56" s="140"/>
-      <c r="Q56" s="9">
+      <c r="N56" s="115"/>
+      <c r="Q56" s="7">
         <v>25000</v>
       </c>
     </row>
-    <row r="57" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M57" s="248">
+    <row r="57" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="130"/>
+      <c r="C57" s="134"/>
+      <c r="D57" s="112"/>
+      <c r="E57" s="183"/>
+      <c r="F57" s="113"/>
+      <c r="G57" s="113"/>
+      <c r="H57" s="131"/>
+      <c r="I57" s="170">
+        <v>0</v>
+      </c>
+      <c r="J57" s="170">
+        <v>0</v>
+      </c>
+      <c r="K57" s="170">
+        <v>0</v>
+      </c>
+      <c r="L57" s="173"/>
+      <c r="M57" s="209">
         <f>SUM(I57:K57)</f>
         <v>0</v>
       </c>
-      <c r="N57" s="140"/>
-[...7 lines deleted...]
-      <c r="G58" s="312" t="s">
+      <c r="N57" s="115"/>
+    </row>
+    <row r="58" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="133"/>
+      <c r="C58" s="116"/>
+      <c r="D58" s="116"/>
+      <c r="E58" s="117"/>
+      <c r="F58" s="117"/>
+      <c r="G58" s="266" t="s">
         <v>39</v>
       </c>
-      <c r="H58" s="312"/>
-[...4 lines deleted...]
-      <c r="M58" s="250">
+      <c r="H58" s="266"/>
+      <c r="I58" s="266"/>
+      <c r="J58" s="266"/>
+      <c r="K58" s="266"/>
+      <c r="L58" s="266"/>
+      <c r="M58" s="211">
         <f>SUM(M56:M57)</f>
         <v>0</v>
       </c>
-      <c r="N58" s="143"/>
-[...1 lines deleted...]
-    <row r="59" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N58" s="118"/>
+    </row>
+    <row r="59" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
     </row>
-    <row r="60" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="D60" s="327" t="s">
+    <row r="60" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="91"/>
+      <c r="C60" s="279" t="s">
+        <v>349</v>
+      </c>
+      <c r="D60" s="281" t="s">
         <v>40</v>
       </c>
-      <c r="E60" s="327"/>
-[...6 lines deleted...]
-      <c r="L60" s="327" t="s">
+      <c r="E60" s="281"/>
+      <c r="F60" s="281"/>
+      <c r="G60" s="281"/>
+      <c r="H60" s="138"/>
+      <c r="I60" s="138"/>
+      <c r="J60" s="139"/>
+      <c r="K60" s="139"/>
+      <c r="L60" s="281" t="s">
         <v>41</v>
       </c>
-      <c r="M60" s="327"/>
-[...9 lines deleted...]
-      <c r="H61" s="26"/>
+      <c r="M60" s="281"/>
+      <c r="N60" s="140"/>
+    </row>
+    <row r="61" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="119"/>
+      <c r="C61" s="268"/>
+      <c r="D61" s="270"/>
+      <c r="E61" s="270"/>
+      <c r="F61" s="270"/>
+      <c r="G61" s="270"/>
+      <c r="H61" s="24"/>
       <c r="I61" s="1"/>
-      <c r="J61" s="166"/>
-[...7 lines deleted...]
-      <c r="C62" s="65" t="s">
+      <c r="J61" s="141"/>
+      <c r="K61" s="141"/>
+      <c r="L61" s="270"/>
+      <c r="M61" s="270"/>
+      <c r="N61" s="142"/>
+    </row>
+    <row r="62" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="119"/>
+      <c r="C62" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="D62" s="331">
+      <c r="D62" s="285">
         <f>M16+M28+M58</f>
         <v>0</v>
       </c>
-      <c r="E62" s="331"/>
-[...1 lines deleted...]
-      <c r="G62" s="9" t="s">
+      <c r="E62" s="285"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L62" s="247">
+      <c r="L62" s="208">
         <f>IFERROR((D62/'Facility 2'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M62" s="190" t="s">
+      <c r="M62" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N62" s="145"/>
-[...3 lines deleted...]
-      <c r="C63" s="65" t="s">
+      <c r="N62" s="120"/>
+    </row>
+    <row r="63" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="121"/>
+      <c r="C63" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="D63" s="331">
+      <c r="D63" s="285">
         <f>M35</f>
         <v>0</v>
       </c>
-      <c r="E63" s="331"/>
-[...1 lines deleted...]
-      <c r="G63" s="9" t="s">
+      <c r="E63" s="285"/>
+      <c r="F63" s="18"/>
+      <c r="G63" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L63" s="247">
+      <c r="L63" s="208">
         <f>IFERROR((D63/'Facility 2'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M63" s="190" t="s">
+      <c r="M63" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N63" s="49"/>
+      <c r="N63" s="44"/>
     </row>
     <row r="64" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="146"/>
-      <c r="C64" s="14" t="s">
+      <c r="B64" s="121"/>
+      <c r="C64" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="D64" s="337">
+      <c r="D64" s="291">
         <f>D62+D63</f>
         <v>0</v>
       </c>
-      <c r="E64" s="338"/>
-[...1 lines deleted...]
-      <c r="G64" s="191" t="s">
+      <c r="E64" s="292"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="162" t="s">
         <v>46</v>
       </c>
-      <c r="H64" s="191"/>
-[...3 lines deleted...]
-      <c r="L64" s="252">
+      <c r="H64" s="162"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="213">
         <f>IFERROR((D64/'Facility 2'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M64" s="192" t="s">
+      <c r="M64" s="163" t="s">
         <v>46</v>
       </c>
-      <c r="N64" s="211"/>
+      <c r="N64" s="180"/>
     </row>
     <row r="65" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="146"/>
-      <c r="C65" s="15" t="s">
+      <c r="B65" s="121"/>
+      <c r="C65" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="D65" s="339">
+      <c r="D65" s="293">
         <f>N16+N28+N35+N43</f>
         <v>0</v>
       </c>
-      <c r="E65" s="340"/>
-[...1 lines deleted...]
-      <c r="G65" s="51" t="s">
+      <c r="E65" s="294"/>
+      <c r="F65" s="164"/>
+      <c r="G65" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="H65" s="51"/>
-[...3 lines deleted...]
-      <c r="L65" s="252">
+      <c r="H65" s="45"/>
+      <c r="I65" s="165"/>
+      <c r="J65" s="165"/>
+      <c r="K65" s="165"/>
+      <c r="L65" s="213">
         <f>IFERROR((D65/'Facility 2'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M65" s="85" t="s">
+      <c r="M65" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="N65" s="55"/>
+      <c r="N65" s="46"/>
     </row>
     <row r="66" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="147"/>
-      <c r="C66" s="17" t="s">
+      <c r="B66" s="122"/>
+      <c r="C66" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="D66" s="341">
+      <c r="D66" s="295">
         <f>N51</f>
         <v>0</v>
       </c>
-      <c r="E66" s="342"/>
-[...1 lines deleted...]
-      <c r="G66" s="57" t="s">
+      <c r="E66" s="296"/>
+      <c r="F66" s="166"/>
+      <c r="G66" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="H66" s="57"/>
-[...3 lines deleted...]
-      <c r="L66" s="253">
+      <c r="H66" s="47"/>
+      <c r="I66" s="167"/>
+      <c r="J66" s="167"/>
+      <c r="K66" s="167"/>
+      <c r="L66" s="214">
         <f>IFERROR((D66/'Facility 2'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M66" s="86" t="s">
+      <c r="M66" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="N66" s="61"/>
+      <c r="N66" s="48"/>
     </row>
     <row r="67" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="9"/>
-[...11 lines deleted...]
-      <c r="N67" s="11"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="14"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="10"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="8"/>
+      <c r="L67" s="8"/>
+      <c r="M67" s="9"/>
+      <c r="N67" s="9"/>
     </row>
     <row r="68" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="148"/>
-[...13 lines deleted...]
-      <c r="N68" s="329"/>
+      <c r="B68" s="123"/>
+      <c r="C68" s="279" t="s">
+        <v>350</v>
+      </c>
+      <c r="D68" s="279"/>
+      <c r="E68" s="279"/>
+      <c r="F68" s="279"/>
+      <c r="G68" s="279"/>
+      <c r="H68" s="279"/>
+      <c r="I68" s="279"/>
+      <c r="J68" s="279"/>
+      <c r="K68" s="279"/>
+      <c r="L68" s="279"/>
+      <c r="M68" s="279"/>
+      <c r="N68" s="283"/>
     </row>
     <row r="69" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="18"/>
-[...11 lines deleted...]
-      <c r="N69" s="330"/>
+      <c r="B69" s="16"/>
+      <c r="C69" s="268"/>
+      <c r="D69" s="268"/>
+      <c r="E69" s="268"/>
+      <c r="F69" s="268"/>
+      <c r="G69" s="268"/>
+      <c r="H69" s="268"/>
+      <c r="I69" s="268"/>
+      <c r="J69" s="268"/>
+      <c r="K69" s="268"/>
+      <c r="L69" s="268"/>
+      <c r="M69" s="268"/>
+      <c r="N69" s="284"/>
     </row>
     <row r="70" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="19"/>
-      <c r="C70" s="326" t="s">
+      <c r="B70" s="17"/>
+      <c r="C70" s="280" t="s">
         <v>50</v>
       </c>
-      <c r="D70" s="30"/>
-      <c r="E70" s="31" t="s">
+      <c r="D70" s="28"/>
+      <c r="E70" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="F70" s="336" t="str">
+      <c r="F70" s="290" t="str">
         <f>IF(L64&gt;=25000,"You may have triggered the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L64&gt;21000, "You are close to the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G70" s="336"/>
-[...6 lines deleted...]
-      <c r="N70" s="32" t="s">
+      <c r="G70" s="290"/>
+      <c r="H70" s="290"/>
+      <c r="I70" s="290"/>
+      <c r="J70" s="290"/>
+      <c r="K70" s="290"/>
+      <c r="L70" s="290"/>
+      <c r="M70" s="290"/>
+      <c r="N70" s="30" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="71" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B71" s="144"/>
-[...2 lines deleted...]
-      <c r="E71" s="332">
+      <c r="B71" s="119"/>
+      <c r="C71" s="280"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="286">
         <f>L64</f>
         <v>0</v>
       </c>
-      <c r="F71" s="332"/>
-[...7 lines deleted...]
-      <c r="N71" s="333"/>
+      <c r="F71" s="286"/>
+      <c r="G71" s="286"/>
+      <c r="H71" s="286"/>
+      <c r="I71" s="286"/>
+      <c r="J71" s="286"/>
+      <c r="K71" s="286"/>
+      <c r="L71" s="286"/>
+      <c r="M71" s="286"/>
+      <c r="N71" s="287"/>
     </row>
     <row r="72" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B72" s="144"/>
-      <c r="C72" s="326" t="s">
+      <c r="B72" s="119"/>
+      <c r="C72" s="280" t="s">
         <v>53</v>
       </c>
-      <c r="D72" s="33"/>
-      <c r="E72" s="34" t="s">
+      <c r="D72" s="31"/>
+      <c r="E72" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F72" s="343" t="str">
+      <c r="F72" s="297" t="str">
         <f>IF(L65&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L65&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G72" s="343"/>
-[...6 lines deleted...]
-      <c r="N72" s="35" t="s">
+      <c r="G72" s="297"/>
+      <c r="H72" s="297"/>
+      <c r="I72" s="297"/>
+      <c r="J72" s="297"/>
+      <c r="K72" s="297"/>
+      <c r="L72" s="297"/>
+      <c r="M72" s="297"/>
+      <c r="N72" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="73" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B73" s="144"/>
-[...1 lines deleted...]
-      <c r="E73" s="332">
+      <c r="B73" s="119"/>
+      <c r="C73" s="280"/>
+      <c r="E73" s="286">
         <f>L65</f>
         <v>0</v>
       </c>
-      <c r="F73" s="332"/>
-[...7 lines deleted...]
-      <c r="N73" s="333"/>
+      <c r="F73" s="286"/>
+      <c r="G73" s="286"/>
+      <c r="H73" s="286"/>
+      <c r="I73" s="286"/>
+      <c r="J73" s="286"/>
+      <c r="K73" s="286"/>
+      <c r="L73" s="286"/>
+      <c r="M73" s="286"/>
+      <c r="N73" s="287"/>
     </row>
     <row r="74" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="144"/>
-      <c r="C74" s="326" t="s">
+      <c r="B74" s="119"/>
+      <c r="C74" s="280" t="s">
         <v>56</v>
       </c>
-      <c r="E74" s="34" t="s">
+      <c r="E74" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F74" s="343" t="str">
+      <c r="F74" s="297" t="str">
         <f>IF(L66&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L66&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G74" s="343"/>
-[...6 lines deleted...]
-      <c r="N74" s="35" t="s">
+      <c r="G74" s="297"/>
+      <c r="H74" s="297"/>
+      <c r="I74" s="297"/>
+      <c r="J74" s="297"/>
+      <c r="K74" s="297"/>
+      <c r="L74" s="297"/>
+      <c r="M74" s="297"/>
+      <c r="N74" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="149"/>
-[...2 lines deleted...]
-      <c r="E75" s="334">
+      <c r="B75" s="124"/>
+      <c r="C75" s="282"/>
+      <c r="D75" s="125"/>
+      <c r="E75" s="288">
         <f>L66</f>
         <v>0</v>
       </c>
-      <c r="F75" s="334"/>
-[...7 lines deleted...]
-      <c r="N75" s="335"/>
+      <c r="F75" s="288"/>
+      <c r="G75" s="288"/>
+      <c r="H75" s="288"/>
+      <c r="I75" s="288"/>
+      <c r="J75" s="288"/>
+      <c r="K75" s="288"/>
+      <c r="L75" s="288"/>
+      <c r="M75" s="288"/>
+      <c r="N75" s="289"/>
     </row>
     <row r="76" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="77" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="78" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="79" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="80" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="81" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="82" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="83" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="84" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="85" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="86" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="87" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="88" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="89" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="90" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="91" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="92" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="93" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="94" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="95" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="96" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="97" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="98" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="t0nLb0XM1H4Wv8ssGk1s/4KC2ZtK50itMzuOTLZNs6k=" saltValue="WM875WvMav4KtKMPTaqmKw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="U9LwCcUfrr/McFCntcVc0LW4/Wg19Zrvfl+9oeqs2po=" saltValue="dbHhLDgEdyZSP3n4PdpVMw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="55">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="J34:L34"/>
     <mergeCell ref="G16:L16"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="I18:K18"/>
     <mergeCell ref="G28:L28"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="I30:K30"/>
     <mergeCell ref="J33:L33"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="G35:L35"/>
     <mergeCell ref="C37:C38"/>
     <mergeCell ref="E37:E38"/>
     <mergeCell ref="G37:G38"/>
@@ -22521,116 +19512,116 @@
         <cfvo type="num" val="100000"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{6D36502F-B36B-49F4-A082-0BC00429DF01}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G64:I64 G62:G63">
     <cfRule type="dataBar" priority="12">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{CCC9A493-1455-4F61-9A4B-FBA8BD5568F8}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G21:N27">
-    <cfRule type="cellIs" dxfId="76" priority="7" operator="equal">
+    <cfRule type="cellIs" dxfId="73" priority="7" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H40:N42">
-    <cfRule type="cellIs" dxfId="75" priority="6" operator="equal">
+    <cfRule type="cellIs" dxfId="72" priority="6" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H48:N50">
-    <cfRule type="cellIs" dxfId="74" priority="5" operator="equal">
+    <cfRule type="cellIs" dxfId="71" priority="5" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:I34 I41">
-    <cfRule type="cellIs" dxfId="73" priority="17" operator="equal">
+    <cfRule type="cellIs" dxfId="70" priority="17" operator="equal">
       <formula>0.64</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:J34 M33:N34 I41:M41 C65">
-    <cfRule type="cellIs" dxfId="72" priority="16" operator="equal">
+    <cfRule type="cellIs" dxfId="69" priority="16" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I49:M49">
-    <cfRule type="aboveAverage" dxfId="71" priority="14"/>
+    <cfRule type="aboveAverage" dxfId="68" priority="14"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="I9:N15">
-    <cfRule type="cellIs" dxfId="70" priority="11" operator="equal">
+    <cfRule type="cellIs" dxfId="67" priority="11" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I40:N40 N41:N42 J42 L42:M42">
-    <cfRule type="cellIs" dxfId="69" priority="15" operator="equal">
+    <cfRule type="cellIs" dxfId="66" priority="15" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I48:N48 N49:N50 J50 L50:M50">
-    <cfRule type="cellIs" dxfId="68" priority="13" operator="equal">
+    <cfRule type="cellIs" dxfId="65" priority="13" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L57 N57">
-    <cfRule type="cellIs" dxfId="67" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="64" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M62:M64">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{78407EE3-563F-408B-99F0-DD61FC9CD00D}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N4">
-    <cfRule type="expression" dxfId="66" priority="3">
+    <cfRule type="expression" dxfId="63" priority="3">
       <formula>M4="No specific period"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="65" priority="4" operator="equal">
+    <cfRule type="cellIs" dxfId="62" priority="4" operator="equal">
       <formula>"# of days?"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>$Q$3:$Q$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{D3E2BFBA-8B19-4DDF-AF83-4A2DB2DBD991}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>25000</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
@@ -22694,2180 +19685,2180 @@
           </x14:cfRule>
           <xm:sqref>M62:M64</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000003000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$Q$10:$Q$19</xm:f>
           </x14:formula1>
           <xm:sqref>C33:C34</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000005000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$B$8:$B$35</xm:f>
           </x14:formula1>
           <xm:sqref>C9:C15</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000004000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$I$8:$I$68</xm:f>
           </x14:formula1>
           <xm:sqref>C21:C27</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000001000000}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000002000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$AD$8:$AD$84</xm:f>
           </x14:formula1>
           <xm:sqref>C40:C42</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000001000000}">
+          <x14:formula1>
+            <xm:f>'Calculation engine'!$W$8:$W$77</xm:f>
+          </x14:formula1>
+          <xm:sqref>C48:C50</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:T98"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E4" sqref="E4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="4" style="2" customWidth="1"/>
     <col min="3" max="3" width="67.5546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="19.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.5546875" style="2" customWidth="1"/>
     <col min="7" max="8" width="9.21875" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.21875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.77734375" style="2" customWidth="1"/>
     <col min="12" max="12" width="22.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="23.77734375" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.44140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="4.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="20" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="21" max="16384" width="9.21875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="203.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:20" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="181"/>
-[...13 lines deleted...]
-      <c r="N2" s="311"/>
+      <c r="B2" s="156"/>
+      <c r="C2" s="265" t="s">
+        <v>342</v>
+      </c>
+      <c r="D2" s="265"/>
+      <c r="E2" s="265"/>
+      <c r="F2" s="265"/>
+      <c r="G2" s="265"/>
+      <c r="H2" s="265"/>
+      <c r="I2" s="265"/>
+      <c r="J2" s="265"/>
+      <c r="K2" s="265"/>
+      <c r="L2" s="265"/>
+      <c r="M2" s="265"/>
+      <c r="N2" s="265"/>
     </row>
     <row r="3" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="151"/>
-[...11 lines deleted...]
-      <c r="N3" s="20" t="str">
+      <c r="B3" s="126"/>
+      <c r="C3" s="126"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="18" t="str">
         <f>IF(M4="Part year","Enter days below","")</f>
         <v/>
       </c>
       <c r="Q3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="181"/>
-      <c r="C4" s="201" t="s">
+      <c r="B4" s="156"/>
+      <c r="C4" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="151"/>
-[...5 lines deleted...]
-      <c r="J4" s="316" t="s">
+      <c r="D4" s="126"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="K4" s="321"/>
-[...1 lines deleted...]
-      <c r="M4" s="66" t="s">
+      <c r="K4" s="275"/>
+      <c r="L4" s="275"/>
+      <c r="M4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="66">
+      <c r="N4" s="53">
         <f>IF(M4="Full year",365,"")</f>
         <v>365</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="2:20" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="6" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="126"/>
-[...4 lines deleted...]
-      <c r="E6" s="315" t="s">
+      <c r="B6" s="101"/>
+      <c r="C6" s="267" t="s">
+        <v>343</v>
+      </c>
+      <c r="D6" s="172"/>
+      <c r="E6" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="202"/>
-      <c r="G6" s="315" t="s">
+      <c r="F6" s="172"/>
+      <c r="G6" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="152"/>
-      <c r="I6" s="317" t="s">
+      <c r="H6" s="127"/>
+      <c r="I6" s="271" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="317"/>
-[...2 lines deleted...]
-      <c r="M6" s="202" t="s">
+      <c r="J6" s="271"/>
+      <c r="K6" s="271"/>
+      <c r="L6" s="127"/>
+      <c r="M6" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="63" t="s">
+      <c r="N6" s="50" t="s">
         <v>9</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="153"/>
-[...5 lines deleted...]
-      <c r="H7" s="26"/>
+      <c r="B7" s="128"/>
+      <c r="C7" s="268"/>
+      <c r="D7" s="171"/>
+      <c r="E7" s="270"/>
+      <c r="F7" s="171"/>
+      <c r="G7" s="270"/>
+      <c r="H7" s="24"/>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="201"/>
+      <c r="L7" s="171"/>
       <c r="M7" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="154" t="s">
+      <c r="N7" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="2:20" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B8" s="155"/>
-      <c r="C8" s="138" t="s">
+      <c r="B8" s="130"/>
+      <c r="C8" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="138"/>
-      <c r="E8" s="138" t="s">
+      <c r="D8" s="113"/>
+      <c r="E8" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="138"/>
-[...8 lines deleted...]
-      <c r="Q8" s="8" t="s">
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="132"/>
+      <c r="Q8" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R8" s="8" t="s">
+      <c r="R8" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="8" t="s">
+      <c r="S8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T8" s="8" t="s">
+      <c r="T8" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="155"/>
-      <c r="C9" s="136" t="s">
+      <c r="B9" s="130"/>
+      <c r="C9" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="137"/>
-[...2 lines deleted...]
-      <c r="G9" s="20" t="str">
+      <c r="D9" s="112"/>
+      <c r="E9" s="253"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="18" t="str">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H9" s="139"/>
-      <c r="I9" s="248">
+      <c r="H9" s="114"/>
+      <c r="I9" s="209">
         <f>Q9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="J9" s="248">
+      <c r="J9" s="209">
         <f>R9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="K9" s="248">
+      <c r="K9" s="209">
         <f>S9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="L9" s="203"/>
-      <c r="M9" s="248">
+      <c r="L9" s="173"/>
+      <c r="M9" s="209">
         <f>SUM(I9:K9)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="249">
+      <c r="N9" s="210">
         <f>T9*E9</f>
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="155"/>
-      <c r="C10" s="136" t="s">
+      <c r="B10" s="130"/>
+      <c r="C10" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="137"/>
-[...2 lines deleted...]
-      <c r="G10" s="20" t="str">
+      <c r="D10" s="112"/>
+      <c r="E10" s="260"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="18" t="str">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H10" s="139"/>
-      <c r="I10" s="248">
+      <c r="H10" s="114"/>
+      <c r="I10" s="209">
         <f t="shared" ref="I10:K15" si="0">Q10*$N10/1000</f>
         <v>0</v>
       </c>
-      <c r="J10" s="248">
+      <c r="J10" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="248">
+      <c r="K10" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="203"/>
-      <c r="M10" s="248">
+      <c r="L10" s="173"/>
+      <c r="M10" s="209">
         <f t="shared" ref="M10:M15" si="1">SUM(I10:K10)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="249">
+      <c r="N10" s="210">
         <f t="shared" ref="N10:N15" si="2">T10*E10</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="155"/>
-      <c r="C11" s="136" t="s">
+      <c r="B11" s="130"/>
+      <c r="C11" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D11" s="137"/>
-[...2 lines deleted...]
-      <c r="G11" s="20" t="str">
+      <c r="D11" s="112"/>
+      <c r="E11" s="260"/>
+      <c r="F11" s="113"/>
+      <c r="G11" s="18" t="str">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H11" s="139"/>
-      <c r="I11" s="248">
+      <c r="H11" s="114"/>
+      <c r="I11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J11" s="248">
+      <c r="J11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="248">
+      <c r="K11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="203"/>
-      <c r="M11" s="248">
+      <c r="L11" s="173"/>
+      <c r="M11" s="209">
         <f>SUM(I11:K11)</f>
         <v>0</v>
       </c>
-      <c r="N11" s="249">
+      <c r="N11" s="210">
         <f>T11*E11</f>
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="155"/>
-      <c r="C12" s="136" t="s">
+      <c r="B12" s="130"/>
+      <c r="C12" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D12" s="137"/>
-[...2 lines deleted...]
-      <c r="G12" s="20" t="str">
+      <c r="D12" s="112"/>
+      <c r="E12" s="260"/>
+      <c r="F12" s="113"/>
+      <c r="G12" s="18" t="str">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H12" s="139"/>
-      <c r="I12" s="248">
+      <c r="H12" s="114"/>
+      <c r="I12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J12" s="248">
+      <c r="J12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="248">
+      <c r="K12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="203"/>
-      <c r="M12" s="248">
+      <c r="L12" s="173"/>
+      <c r="M12" s="209">
         <f>SUM(I12:K12)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="249">
+      <c r="N12" s="210">
         <f>T12*E12</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="155"/>
-      <c r="C13" s="136" t="s">
+      <c r="B13" s="130"/>
+      <c r="C13" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D13" s="137"/>
-[...2 lines deleted...]
-      <c r="G13" s="20" t="str">
+      <c r="D13" s="112"/>
+      <c r="E13" s="260"/>
+      <c r="F13" s="113"/>
+      <c r="G13" s="18" t="str">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H13" s="139"/>
-      <c r="I13" s="248">
+      <c r="H13" s="114"/>
+      <c r="I13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J13" s="248">
+      <c r="J13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K13" s="248">
+      <c r="K13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L13" s="203"/>
-      <c r="M13" s="248">
+      <c r="L13" s="173"/>
+      <c r="M13" s="209">
         <f>SUM(I13:K13)</f>
         <v>0</v>
       </c>
-      <c r="N13" s="249">
+      <c r="N13" s="210">
         <f>T13*E13</f>
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="155"/>
-      <c r="C14" s="136" t="s">
+      <c r="B14" s="130"/>
+      <c r="C14" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="137"/>
-[...2 lines deleted...]
-      <c r="G14" s="20" t="str">
+      <c r="D14" s="112"/>
+      <c r="E14" s="260"/>
+      <c r="F14" s="113"/>
+      <c r="G14" s="18" t="str">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H14" s="139"/>
-      <c r="I14" s="248">
+      <c r="H14" s="114"/>
+      <c r="I14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="248">
+      <c r="J14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K14" s="248">
+      <c r="K14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L14" s="203"/>
-      <c r="M14" s="248">
+      <c r="L14" s="173"/>
+      <c r="M14" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N14" s="249">
+      <c r="N14" s="210">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="155"/>
-      <c r="C15" s="136" t="s">
+      <c r="B15" s="130"/>
+      <c r="C15" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="137"/>
-[...2 lines deleted...]
-      <c r="G15" s="20" t="str">
+      <c r="D15" s="112"/>
+      <c r="E15" s="260"/>
+      <c r="F15" s="113"/>
+      <c r="G15" s="18" t="str">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H15" s="139"/>
-      <c r="I15" s="248">
+      <c r="H15" s="114"/>
+      <c r="I15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J15" s="248">
+      <c r="J15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K15" s="248">
+      <c r="K15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L15" s="203"/>
-      <c r="M15" s="248">
+      <c r="L15" s="173"/>
+      <c r="M15" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N15" s="249">
+      <c r="N15" s="210">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="158"/>
-[...4 lines deleted...]
-      <c r="G16" s="312" t="s">
+      <c r="B16" s="133"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="116"/>
+      <c r="E16" s="117"/>
+      <c r="F16" s="117"/>
+      <c r="G16" s="266" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="312"/>
-[...4 lines deleted...]
-      <c r="M16" s="250">
+      <c r="H16" s="266"/>
+      <c r="I16" s="266"/>
+      <c r="J16" s="266"/>
+      <c r="K16" s="266"/>
+      <c r="L16" s="266"/>
+      <c r="M16" s="211">
         <f>SUM(M9:M15)</f>
         <v>0</v>
       </c>
-      <c r="N16" s="251">
+      <c r="N16" s="212">
         <f>SUM(N9:N15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E17" s="20"/>
-[...1 lines deleted...]
-      <c r="G17" s="20"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
     </row>
     <row r="18" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="126"/>
-[...4 lines deleted...]
-      <c r="E18" s="315" t="s">
+      <c r="B18" s="101"/>
+      <c r="C18" s="267" t="s">
+        <v>344</v>
+      </c>
+      <c r="D18" s="172"/>
+      <c r="E18" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F18" s="202"/>
-      <c r="G18" s="315" t="s">
+      <c r="F18" s="172"/>
+      <c r="G18" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H18" s="152"/>
-      <c r="I18" s="317" t="s">
+      <c r="H18" s="127"/>
+      <c r="I18" s="271" t="s">
         <v>24</v>
       </c>
-      <c r="J18" s="317"/>
-[...2 lines deleted...]
-      <c r="M18" s="202" t="s">
+      <c r="J18" s="271"/>
+      <c r="K18" s="271"/>
+      <c r="L18" s="127"/>
+      <c r="M18" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N18" s="63" t="s">
+      <c r="N18" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="153"/>
-[...5 lines deleted...]
-      <c r="H19" s="26"/>
+      <c r="B19" s="128"/>
+      <c r="C19" s="268"/>
+      <c r="D19" s="171"/>
+      <c r="E19" s="270"/>
+      <c r="F19" s="171"/>
+      <c r="G19" s="270"/>
+      <c r="H19" s="24"/>
       <c r="I19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L19" s="201"/>
+      <c r="L19" s="171"/>
       <c r="M19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N19" s="154" t="s">
+      <c r="N19" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="155"/>
-      <c r="C20" s="138" t="s">
+      <c r="B20" s="130"/>
+      <c r="C20" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="138"/>
-      <c r="E20" s="138" t="s">
+      <c r="D20" s="113"/>
+      <c r="E20" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F20" s="138"/>
-[...8 lines deleted...]
-      <c r="Q20" s="8" t="s">
+      <c r="F20" s="113"/>
+      <c r="G20" s="113"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="112"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="132"/>
+      <c r="Q20" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R20" s="8" t="s">
+      <c r="R20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S20" s="8" t="s">
+      <c r="S20" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T20" s="8" t="s">
+      <c r="T20" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="155"/>
-      <c r="C21" s="136" t="s">
+      <c r="B21" s="130"/>
+      <c r="C21" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D21" s="137"/>
-[...2 lines deleted...]
-      <c r="G21" s="20" t="str">
+      <c r="D21" s="112"/>
+      <c r="E21" s="253"/>
+      <c r="F21" s="113"/>
+      <c r="G21" s="18" t="str">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H21" s="139"/>
-      <c r="I21" s="248">
+      <c r="H21" s="114"/>
+      <c r="I21" s="209">
         <f t="shared" ref="I21:K27" si="3">Q21*$N21/1000</f>
         <v>0</v>
       </c>
-      <c r="J21" s="248">
+      <c r="J21" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="248">
+      <c r="K21" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L21" s="203"/>
-      <c r="M21" s="248">
+      <c r="L21" s="173"/>
+      <c r="M21" s="209">
         <f t="shared" ref="M21:M27" si="4">SUM(I21:K21)</f>
         <v>0</v>
       </c>
-      <c r="N21" s="249">
+      <c r="N21" s="210">
         <f t="shared" ref="N21:N27" si="5">T21*E21</f>
         <v>0</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="155"/>
-      <c r="C22" s="136" t="s">
+      <c r="B22" s="130"/>
+      <c r="C22" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D22" s="137"/>
-[...2 lines deleted...]
-      <c r="G22" s="20" t="str">
+      <c r="D22" s="112"/>
+      <c r="E22" s="260"/>
+      <c r="F22" s="113"/>
+      <c r="G22" s="18" t="str">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H22" s="139"/>
-      <c r="I22" s="248">
+      <c r="H22" s="114"/>
+      <c r="I22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J22" s="248">
+      <c r="J22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="248">
+      <c r="K22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L22" s="203"/>
-      <c r="M22" s="248">
+      <c r="L22" s="173"/>
+      <c r="M22" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="249">
+      <c r="N22" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="155"/>
-      <c r="C23" s="136" t="s">
+      <c r="B23" s="130"/>
+      <c r="C23" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D23" s="137"/>
-[...2 lines deleted...]
-      <c r="G23" s="20" t="str">
+      <c r="D23" s="112"/>
+      <c r="E23" s="260"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="18" t="str">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H23" s="139"/>
-      <c r="I23" s="248">
+      <c r="H23" s="114"/>
+      <c r="I23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J23" s="248">
+      <c r="J23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="248">
+      <c r="K23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L23" s="203"/>
-      <c r="M23" s="248">
+      <c r="L23" s="173"/>
+      <c r="M23" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N23" s="249">
+      <c r="N23" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="155"/>
-      <c r="C24" s="136" t="s">
+      <c r="B24" s="130"/>
+      <c r="C24" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="137"/>
-[...2 lines deleted...]
-      <c r="G24" s="20" t="str">
+      <c r="D24" s="112"/>
+      <c r="E24" s="260"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="18" t="str">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H24" s="139"/>
-      <c r="I24" s="248">
+      <c r="H24" s="114"/>
+      <c r="I24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J24" s="248">
+      <c r="J24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="248">
+      <c r="K24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L24" s="203"/>
-      <c r="M24" s="248">
+      <c r="L24" s="173"/>
+      <c r="M24" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N24" s="249">
+      <c r="N24" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="155"/>
-      <c r="C25" s="136" t="s">
+      <c r="B25" s="130"/>
+      <c r="C25" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D25" s="137"/>
-[...2 lines deleted...]
-      <c r="G25" s="20" t="str">
+      <c r="D25" s="112"/>
+      <c r="E25" s="260"/>
+      <c r="F25" s="113"/>
+      <c r="G25" s="18" t="str">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H25" s="139"/>
-      <c r="I25" s="248">
+      <c r="H25" s="114"/>
+      <c r="I25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J25" s="248">
+      <c r="J25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K25" s="248">
+      <c r="K25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L25" s="203"/>
-      <c r="M25" s="248">
+      <c r="L25" s="173"/>
+      <c r="M25" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N25" s="249">
+      <c r="N25" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R25" s="8">
+      <c r="R25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S25" s="8">
+      <c r="S25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="155"/>
-      <c r="C26" s="136" t="s">
+      <c r="B26" s="130"/>
+      <c r="C26" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D26" s="137"/>
-[...2 lines deleted...]
-      <c r="G26" s="20" t="str">
+      <c r="D26" s="112"/>
+      <c r="E26" s="260"/>
+      <c r="F26" s="113"/>
+      <c r="G26" s="18" t="str">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H26" s="139"/>
-      <c r="I26" s="248">
+      <c r="H26" s="114"/>
+      <c r="I26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J26" s="248">
+      <c r="J26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K26" s="248">
+      <c r="K26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L26" s="203"/>
-      <c r="M26" s="248">
+      <c r="L26" s="173"/>
+      <c r="M26" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N26" s="249">
+      <c r="N26" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="155"/>
-      <c r="C27" s="136" t="s">
+      <c r="B27" s="130"/>
+      <c r="C27" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D27" s="137"/>
-[...2 lines deleted...]
-      <c r="G27" s="20" t="str">
+      <c r="D27" s="112"/>
+      <c r="E27" s="260"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="18" t="str">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H27" s="139"/>
-      <c r="I27" s="248">
+      <c r="H27" s="114"/>
+      <c r="I27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J27" s="248">
+      <c r="J27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K27" s="248">
+      <c r="K27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L27" s="203"/>
-      <c r="M27" s="248">
+      <c r="L27" s="173"/>
+      <c r="M27" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N27" s="249">
+      <c r="N27" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="158"/>
-[...4 lines deleted...]
-      <c r="G28" s="312" t="s">
+      <c r="B28" s="133"/>
+      <c r="C28" s="116"/>
+      <c r="D28" s="116"/>
+      <c r="E28" s="117"/>
+      <c r="F28" s="117"/>
+      <c r="G28" s="266" t="s">
         <v>25</v>
       </c>
-      <c r="H28" s="312"/>
-[...4 lines deleted...]
-      <c r="M28" s="250">
+      <c r="H28" s="266"/>
+      <c r="I28" s="266"/>
+      <c r="J28" s="266"/>
+      <c r="K28" s="266"/>
+      <c r="L28" s="266"/>
+      <c r="M28" s="211">
         <f>SUM(M21:M27)</f>
         <v>0</v>
       </c>
-      <c r="N28" s="251">
+      <c r="N28" s="212">
         <f>SUM(N21:N27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E29" s="20"/>
-[...1 lines deleted...]
-      <c r="G29" s="20"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
     </row>
     <row r="30" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="126"/>
-[...4 lines deleted...]
-      <c r="E30" s="315" t="s">
+      <c r="B30" s="101"/>
+      <c r="C30" s="267" t="s">
+        <v>345</v>
+      </c>
+      <c r="D30" s="172"/>
+      <c r="E30" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F30" s="202"/>
-      <c r="G30" s="315" t="s">
+      <c r="F30" s="172"/>
+      <c r="G30" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H30" s="152"/>
-      <c r="I30" s="317" t="s">
+      <c r="H30" s="127"/>
+      <c r="I30" s="271" t="s">
         <v>26</v>
       </c>
-      <c r="J30" s="317"/>
-[...2 lines deleted...]
-      <c r="M30" s="202" t="s">
+      <c r="J30" s="271"/>
+      <c r="K30" s="271"/>
+      <c r="L30" s="127"/>
+      <c r="M30" s="172" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="63" t="s">
+      <c r="N30" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="153"/>
-[...5 lines deleted...]
-      <c r="H31" s="26"/>
+      <c r="B31" s="128"/>
+      <c r="C31" s="268"/>
+      <c r="D31" s="171"/>
+      <c r="E31" s="270"/>
+      <c r="F31" s="171"/>
+      <c r="G31" s="270"/>
+      <c r="H31" s="24"/>
       <c r="I31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J31" s="1"/>
-      <c r="K31" s="26"/>
-      <c r="L31" s="201"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="171"/>
       <c r="M31" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N31" s="154" t="s">
+      <c r="N31" s="129" t="s">
         <v>15</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="155"/>
-      <c r="C32" s="138" t="s">
+      <c r="B32" s="130"/>
+      <c r="C32" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="D32" s="138"/>
-      <c r="E32" s="138" t="s">
+      <c r="D32" s="113"/>
+      <c r="E32" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="138"/>
-[...7 lines deleted...]
-      <c r="N32" s="157"/>
+      <c r="F32" s="113"/>
+      <c r="G32" s="113"/>
+      <c r="H32" s="112"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="112"/>
+      <c r="K32" s="112"/>
+      <c r="L32" s="112"/>
+      <c r="M32" s="112"/>
+      <c r="N32" s="132"/>
       <c r="Q32" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="155"/>
-      <c r="C33" s="136" t="s">
+      <c r="B33" s="130"/>
+      <c r="C33" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D33" s="137"/>
-[...2 lines deleted...]
-      <c r="G33" s="20" t="s">
+      <c r="D33" s="112"/>
+      <c r="E33" s="253"/>
+      <c r="F33" s="113"/>
+      <c r="G33" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I33" s="230">
+      <c r="I33" s="191">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J33" s="324" t="str">
+      <c r="J33" s="278" t="str">
         <f>IF(C33="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K33" s="324"/>
-[...1 lines deleted...]
-      <c r="M33" s="248">
+      <c r="K33" s="278"/>
+      <c r="L33" s="278"/>
+      <c r="M33" s="209">
         <f>E33*I33/1000</f>
         <v>0</v>
       </c>
-      <c r="N33" s="249">
+      <c r="N33" s="210">
         <f>E33*Q34</f>
         <v>0</v>
       </c>
       <c r="Q33" s="3"/>
     </row>
     <row r="34" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="155"/>
-      <c r="C34" s="136" t="s">
+      <c r="B34" s="130"/>
+      <c r="C34" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D34" s="137"/>
-[...2 lines deleted...]
-      <c r="G34" s="20" t="s">
+      <c r="D34" s="112"/>
+      <c r="E34" s="254"/>
+      <c r="F34" s="113"/>
+      <c r="G34" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I34" s="230">
+      <c r="I34" s="191">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J34" s="323" t="str">
+      <c r="J34" s="277" t="str">
         <f>IF(C34="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K34" s="323"/>
-[...1 lines deleted...]
-      <c r="M34" s="248">
+      <c r="K34" s="277"/>
+      <c r="L34" s="277"/>
+      <c r="M34" s="209">
         <f>E34*I34/1000</f>
         <v>0</v>
       </c>
-      <c r="N34" s="249">
+      <c r="N34" s="210">
         <f>E34*Q35</f>
         <v>0</v>
       </c>
       <c r="Q34" s="4">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="158"/>
-[...4 lines deleted...]
-      <c r="G35" s="312" t="s">
+      <c r="B35" s="133"/>
+      <c r="C35" s="116"/>
+      <c r="D35" s="116"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="117"/>
+      <c r="G35" s="266" t="s">
         <v>32</v>
       </c>
-      <c r="H35" s="312"/>
-[...4 lines deleted...]
-      <c r="M35" s="250">
+      <c r="H35" s="266"/>
+      <c r="I35" s="266"/>
+      <c r="J35" s="266"/>
+      <c r="K35" s="266"/>
+      <c r="L35" s="266"/>
+      <c r="M35" s="211">
         <f>SUM(M33:M34)</f>
         <v>0</v>
       </c>
-      <c r="N35" s="251">
+      <c r="N35" s="212">
         <f>SUM(N33:N34)</f>
         <v>0</v>
       </c>
       <c r="Q35" s="4">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E36" s="20"/>
-[...8 lines deleted...]
-      <c r="N36" s="24"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="135"/>
+      <c r="H36" s="135"/>
+      <c r="I36" s="135"/>
+      <c r="J36" s="135"/>
+      <c r="K36" s="135"/>
+      <c r="L36" s="135"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="22"/>
     </row>
     <row r="37" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="126"/>
-[...4 lines deleted...]
-      <c r="E37" s="315" t="s">
+      <c r="B37" s="101"/>
+      <c r="C37" s="267" t="s">
+        <v>346</v>
+      </c>
+      <c r="D37" s="172"/>
+      <c r="E37" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F37" s="202"/>
-      <c r="G37" s="315" t="s">
+      <c r="F37" s="172"/>
+      <c r="G37" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H37" s="152"/>
-[...5 lines deleted...]
-      <c r="N37" s="63" t="s">
+      <c r="H37" s="127"/>
+      <c r="I37" s="271"/>
+      <c r="J37" s="271"/>
+      <c r="K37" s="271"/>
+      <c r="L37" s="127"/>
+      <c r="M37" s="172"/>
+      <c r="N37" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="153"/>
-[...5 lines deleted...]
-      <c r="H38" s="26"/>
+      <c r="B38" s="128"/>
+      <c r="C38" s="268"/>
+      <c r="D38" s="171"/>
+      <c r="E38" s="270"/>
+      <c r="F38" s="171"/>
+      <c r="G38" s="270"/>
+      <c r="H38" s="24"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
-      <c r="K38" s="26"/>
-      <c r="L38" s="201"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="171"/>
       <c r="M38" s="1"/>
-      <c r="N38" s="154" t="s">
+      <c r="N38" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="155"/>
-      <c r="C39" s="138" t="s">
+      <c r="B39" s="130"/>
+      <c r="C39" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="D39" s="138"/>
-      <c r="E39" s="138" t="s">
+      <c r="D39" s="113"/>
+      <c r="E39" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F39" s="138"/>
-[...8 lines deleted...]
-      <c r="Q39" s="8" t="s">
+      <c r="F39" s="113"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="112"/>
+      <c r="I39" s="112"/>
+      <c r="J39" s="112"/>
+      <c r="K39" s="112"/>
+      <c r="L39" s="112"/>
+      <c r="M39" s="112"/>
+      <c r="N39" s="132"/>
+      <c r="Q39" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R39" s="8" t="s">
+      <c r="R39" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S39" s="8" t="s">
+      <c r="S39" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T39" s="8" t="s">
+      <c r="T39" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="155"/>
-      <c r="C40" s="136" t="s">
+      <c r="B40" s="130"/>
+      <c r="C40" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D40" s="137"/>
-[...2 lines deleted...]
-      <c r="G40" s="20" t="str">
+      <c r="D40" s="112"/>
+      <c r="E40" s="253"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="18" t="str">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I40" s="22"/>
-[...3 lines deleted...]
-      <c r="M40" s="22">
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="136"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20">
         <f>E40*I40/1000</f>
         <v>0</v>
       </c>
-      <c r="N40" s="249">
+      <c r="N40" s="210">
         <f>T40*E40</f>
         <v>0</v>
       </c>
-      <c r="Q40" s="8"/>
-[...2 lines deleted...]
-      <c r="T40" s="8">
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="155"/>
-      <c r="C41" s="136" t="s">
+      <c r="B41" s="130"/>
+      <c r="C41" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D41" s="137"/>
-[...2 lines deleted...]
-      <c r="G41" s="20" t="str">
+      <c r="D41" s="112"/>
+      <c r="E41" s="255"/>
+      <c r="F41" s="113"/>
+      <c r="G41" s="18" t="str">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I41" s="22"/>
-[...4 lines deleted...]
-      <c r="N41" s="249">
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="136"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="210">
         <f>T41*E41</f>
         <v>0</v>
       </c>
-      <c r="Q41" s="8"/>
-[...2 lines deleted...]
-      <c r="T41" s="8">
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="155"/>
-      <c r="C42" s="136" t="s">
+      <c r="B42" s="130"/>
+      <c r="C42" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D42" s="137"/>
-[...2 lines deleted...]
-      <c r="G42" s="20" t="str">
+      <c r="D42" s="112"/>
+      <c r="E42" s="254"/>
+      <c r="F42" s="113"/>
+      <c r="G42" s="18" t="str">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I42" s="22"/>
-[...3 lines deleted...]
-      <c r="M42" s="22">
+      <c r="I42" s="20"/>
+      <c r="J42" s="276"/>
+      <c r="K42" s="276"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="20">
         <f>E42*I42/1000</f>
         <v>0</v>
       </c>
-      <c r="N42" s="249">
+      <c r="N42" s="210">
         <f>T42*E42</f>
         <v>0</v>
       </c>
-      <c r="Q42" s="8"/>
-[...2 lines deleted...]
-      <c r="T42" s="8">
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="158"/>
-[...4 lines deleted...]
-      <c r="G43" s="312" t="s">
+      <c r="B43" s="133"/>
+      <c r="C43" s="116"/>
+      <c r="D43" s="116"/>
+      <c r="E43" s="117"/>
+      <c r="F43" s="117"/>
+      <c r="G43" s="266" t="s">
         <v>34</v>
       </c>
-      <c r="H43" s="312"/>
-[...5 lines deleted...]
-      <c r="N43" s="251">
+      <c r="H43" s="266"/>
+      <c r="I43" s="266"/>
+      <c r="J43" s="266"/>
+      <c r="K43" s="266"/>
+      <c r="L43" s="266"/>
+      <c r="M43" s="137"/>
+      <c r="N43" s="212">
         <f>SUM(N40:N42)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E44" s="20"/>
-[...8 lines deleted...]
-      <c r="N44" s="24"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="135"/>
+      <c r="H44" s="135"/>
+      <c r="I44" s="135"/>
+      <c r="J44" s="135"/>
+      <c r="K44" s="135"/>
+      <c r="L44" s="135"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="22"/>
     </row>
     <row r="45" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="126"/>
-[...4 lines deleted...]
-      <c r="E45" s="315" t="s">
+      <c r="B45" s="101"/>
+      <c r="C45" s="267" t="s">
+        <v>347</v>
+      </c>
+      <c r="D45" s="172"/>
+      <c r="E45" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F45" s="202"/>
-      <c r="G45" s="315" t="s">
+      <c r="F45" s="172"/>
+      <c r="G45" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H45" s="152"/>
-[...5 lines deleted...]
-      <c r="N45" s="63" t="s">
+      <c r="H45" s="127"/>
+      <c r="I45" s="271"/>
+      <c r="J45" s="271"/>
+      <c r="K45" s="271"/>
+      <c r="L45" s="127"/>
+      <c r="M45" s="172"/>
+      <c r="N45" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="153"/>
-[...5 lines deleted...]
-      <c r="H46" s="26"/>
+      <c r="B46" s="128"/>
+      <c r="C46" s="268"/>
+      <c r="D46" s="171"/>
+      <c r="E46" s="270"/>
+      <c r="F46" s="171"/>
+      <c r="G46" s="270"/>
+      <c r="H46" s="24"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
-      <c r="K46" s="26"/>
-      <c r="L46" s="201"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="171"/>
       <c r="M46" s="1"/>
-      <c r="N46" s="154" t="s">
+      <c r="N46" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="155"/>
-      <c r="C47" s="138" t="s">
+      <c r="B47" s="130"/>
+      <c r="C47" s="113" t="s">
         <v>35</v>
       </c>
-      <c r="D47" s="138"/>
-      <c r="E47" s="138" t="s">
+      <c r="D47" s="113"/>
+      <c r="E47" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F47" s="138"/>
-[...8 lines deleted...]
-      <c r="Q47" s="8" t="s">
+      <c r="F47" s="113"/>
+      <c r="G47" s="113"/>
+      <c r="H47" s="112"/>
+      <c r="I47" s="112"/>
+      <c r="J47" s="112"/>
+      <c r="K47" s="112"/>
+      <c r="L47" s="112"/>
+      <c r="M47" s="112"/>
+      <c r="N47" s="132"/>
+      <c r="Q47" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R47" s="8" t="s">
+      <c r="R47" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S47" s="8" t="s">
+      <c r="S47" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T47" s="8" t="s">
+      <c r="T47" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="155"/>
-      <c r="C48" s="136" t="s">
+      <c r="B48" s="130"/>
+      <c r="C48" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D48" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D48" s="112"/>
+      <c r="E48" s="253"/>
+      <c r="F48" s="113"/>
+      <c r="G48" s="18" t="str">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I48" s="22"/>
-[...3 lines deleted...]
-      <c r="M48" s="22">
+      <c r="I48" s="20"/>
+      <c r="J48" s="20"/>
+      <c r="K48" s="136"/>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20">
         <f>E48*I48/1000</f>
         <v>0</v>
       </c>
-      <c r="N48" s="249">
+      <c r="N48" s="210">
         <f>T48*E48</f>
         <v>0</v>
       </c>
-      <c r="Q48" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="155"/>
-      <c r="C49" s="136" t="s">
+      <c r="B49" s="130"/>
+      <c r="C49" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D49" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D49" s="112"/>
+      <c r="E49" s="255"/>
+      <c r="F49" s="113"/>
+      <c r="G49" s="18" t="str">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I49" s="22"/>
-[...4 lines deleted...]
-      <c r="N49" s="249">
+      <c r="I49" s="20"/>
+      <c r="J49" s="20"/>
+      <c r="K49" s="136"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="210">
         <f>T49*E49</f>
         <v>0</v>
       </c>
-      <c r="Q49" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="155"/>
-      <c r="C50" s="136" t="s">
+      <c r="B50" s="130"/>
+      <c r="C50" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D50" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D50" s="112"/>
+      <c r="E50" s="254"/>
+      <c r="F50" s="113"/>
+      <c r="G50" s="18" t="str">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I50" s="22"/>
-[...3 lines deleted...]
-      <c r="M50" s="22">
+      <c r="I50" s="20"/>
+      <c r="J50" s="276"/>
+      <c r="K50" s="276"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20">
         <f>E50*I50/1000</f>
         <v>0</v>
       </c>
-      <c r="N50" s="249">
+      <c r="N50" s="210">
         <f>T50*E50</f>
         <v>0</v>
       </c>
-      <c r="Q50" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="158"/>
-[...4 lines deleted...]
-      <c r="G51" s="312" t="s">
+      <c r="B51" s="133"/>
+      <c r="C51" s="116"/>
+      <c r="D51" s="116"/>
+      <c r="E51" s="117"/>
+      <c r="F51" s="117"/>
+      <c r="G51" s="266" t="s">
         <v>36</v>
       </c>
-      <c r="H51" s="312"/>
-[...5 lines deleted...]
-      <c r="N51" s="251">
+      <c r="H51" s="266"/>
+      <c r="I51" s="266"/>
+      <c r="J51" s="266"/>
+      <c r="K51" s="266"/>
+      <c r="L51" s="266"/>
+      <c r="M51" s="137"/>
+      <c r="N51" s="212">
         <f>SUM(N48:N50)</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E52" s="20"/>
-[...8 lines deleted...]
-      <c r="N52" s="197"/>
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="135"/>
+      <c r="H52" s="135"/>
+      <c r="I52" s="135"/>
+      <c r="J52" s="135"/>
+      <c r="K52" s="135"/>
+      <c r="L52" s="135"/>
+      <c r="M52" s="22"/>
+      <c r="N52" s="168"/>
     </row>
     <row r="53" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B53" s="126"/>
-[...8 lines deleted...]
-      <c r="I53" s="317" t="s">
+      <c r="B53" s="101"/>
+      <c r="C53" s="267" t="s">
+        <v>348</v>
+      </c>
+      <c r="D53" s="172"/>
+      <c r="E53" s="269"/>
+      <c r="F53" s="172"/>
+      <c r="G53" s="269"/>
+      <c r="H53" s="127"/>
+      <c r="I53" s="271" t="s">
         <v>37</v>
       </c>
-      <c r="J53" s="317"/>
-[...2 lines deleted...]
-      <c r="M53" s="202" t="s">
+      <c r="J53" s="271"/>
+      <c r="K53" s="271"/>
+      <c r="L53" s="127"/>
+      <c r="M53" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N53" s="63"/>
+      <c r="N53" s="50"/>
     </row>
     <row r="54" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="153"/>
-[...5 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="B54" s="128"/>
+      <c r="C54" s="268"/>
+      <c r="D54" s="171"/>
+      <c r="E54" s="270"/>
+      <c r="F54" s="171"/>
+      <c r="G54" s="270"/>
+      <c r="H54" s="24"/>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L54" s="201"/>
+      <c r="L54" s="171"/>
       <c r="M54" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N54" s="154"/>
+      <c r="N54" s="129"/>
     </row>
     <row r="55" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="155"/>
-      <c r="C55" s="138" t="s">
+      <c r="B55" s="130"/>
+      <c r="C55" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="D55" s="138"/>
-[...9 lines deleted...]
-      <c r="N55" s="157"/>
+      <c r="D55" s="113"/>
+      <c r="E55" s="113"/>
+      <c r="F55" s="113"/>
+      <c r="G55" s="113"/>
+      <c r="H55" s="112"/>
+      <c r="I55" s="112"/>
+      <c r="J55" s="112"/>
+      <c r="K55" s="112"/>
+      <c r="L55" s="112"/>
+      <c r="M55" s="169"/>
+      <c r="N55" s="132"/>
       <c r="Q55" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M56" s="248">
+    <row r="56" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="130"/>
+      <c r="C56" s="134"/>
+      <c r="D56" s="112"/>
+      <c r="E56" s="183"/>
+      <c r="F56" s="113"/>
+      <c r="G56" s="113"/>
+      <c r="H56" s="131"/>
+      <c r="I56" s="170">
+        <v>0</v>
+      </c>
+      <c r="J56" s="170">
+        <v>0</v>
+      </c>
+      <c r="K56" s="170">
+        <v>0</v>
+      </c>
+      <c r="L56" s="173"/>
+      <c r="M56" s="209">
         <f>SUM(I56:K56)</f>
         <v>0</v>
       </c>
-      <c r="N56" s="140"/>
-      <c r="Q56" s="9">
+      <c r="N56" s="115"/>
+      <c r="Q56" s="7">
         <v>25000</v>
       </c>
     </row>
-    <row r="57" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M57" s="248">
+    <row r="57" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="130"/>
+      <c r="C57" s="134"/>
+      <c r="D57" s="112"/>
+      <c r="E57" s="183"/>
+      <c r="F57" s="113"/>
+      <c r="G57" s="113"/>
+      <c r="H57" s="131"/>
+      <c r="I57" s="170">
+        <v>0</v>
+      </c>
+      <c r="J57" s="170">
+        <v>0</v>
+      </c>
+      <c r="K57" s="170">
+        <v>0</v>
+      </c>
+      <c r="L57" s="173"/>
+      <c r="M57" s="209">
         <f>SUM(I57:K57)</f>
         <v>0</v>
       </c>
-      <c r="N57" s="140"/>
-[...7 lines deleted...]
-      <c r="G58" s="312" t="s">
+      <c r="N57" s="115"/>
+    </row>
+    <row r="58" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="133"/>
+      <c r="C58" s="116"/>
+      <c r="D58" s="116"/>
+      <c r="E58" s="117"/>
+      <c r="F58" s="117"/>
+      <c r="G58" s="266" t="s">
         <v>39</v>
       </c>
-      <c r="H58" s="312"/>
-[...4 lines deleted...]
-      <c r="M58" s="250">
+      <c r="H58" s="266"/>
+      <c r="I58" s="266"/>
+      <c r="J58" s="266"/>
+      <c r="K58" s="266"/>
+      <c r="L58" s="266"/>
+      <c r="M58" s="211">
         <f>SUM(M56:M57)</f>
         <v>0</v>
       </c>
-      <c r="N58" s="143"/>
-[...1 lines deleted...]
-    <row r="59" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N58" s="118"/>
+    </row>
+    <row r="59" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
     </row>
-    <row r="60" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="D60" s="327" t="s">
+    <row r="60" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="91"/>
+      <c r="C60" s="279" t="s">
+        <v>349</v>
+      </c>
+      <c r="D60" s="281" t="s">
         <v>40</v>
       </c>
-      <c r="E60" s="327"/>
-[...6 lines deleted...]
-      <c r="L60" s="327" t="s">
+      <c r="E60" s="281"/>
+      <c r="F60" s="281"/>
+      <c r="G60" s="281"/>
+      <c r="H60" s="138"/>
+      <c r="I60" s="138"/>
+      <c r="J60" s="139"/>
+      <c r="K60" s="139"/>
+      <c r="L60" s="281" t="s">
         <v>41</v>
       </c>
-      <c r="M60" s="327"/>
-[...9 lines deleted...]
-      <c r="H61" s="26"/>
+      <c r="M60" s="281"/>
+      <c r="N60" s="140"/>
+    </row>
+    <row r="61" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="119"/>
+      <c r="C61" s="268"/>
+      <c r="D61" s="270"/>
+      <c r="E61" s="270"/>
+      <c r="F61" s="270"/>
+      <c r="G61" s="270"/>
+      <c r="H61" s="24"/>
       <c r="I61" s="1"/>
-      <c r="J61" s="166"/>
-[...7 lines deleted...]
-      <c r="C62" s="65" t="s">
+      <c r="J61" s="141"/>
+      <c r="K61" s="141"/>
+      <c r="L61" s="270"/>
+      <c r="M61" s="270"/>
+      <c r="N61" s="142"/>
+    </row>
+    <row r="62" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="119"/>
+      <c r="C62" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="D62" s="331">
+      <c r="D62" s="285">
         <f>M16+M28+M58</f>
         <v>0</v>
       </c>
-      <c r="E62" s="331"/>
-[...1 lines deleted...]
-      <c r="G62" s="9" t="s">
+      <c r="E62" s="285"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L62" s="247">
+      <c r="L62" s="208">
         <f>IFERROR((D62/'Facility 3'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M62" s="190" t="s">
+      <c r="M62" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N62" s="145"/>
-[...3 lines deleted...]
-      <c r="C63" s="65" t="s">
+      <c r="N62" s="120"/>
+    </row>
+    <row r="63" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="121"/>
+      <c r="C63" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="D63" s="331">
+      <c r="D63" s="285">
         <f>M35</f>
         <v>0</v>
       </c>
-      <c r="E63" s="331"/>
-[...1 lines deleted...]
-      <c r="G63" s="9" t="s">
+      <c r="E63" s="285"/>
+      <c r="F63" s="18"/>
+      <c r="G63" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L63" s="247">
+      <c r="L63" s="208">
         <f>IFERROR((D63/'Facility 3'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M63" s="190" t="s">
+      <c r="M63" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N63" s="49"/>
+      <c r="N63" s="44"/>
     </row>
     <row r="64" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="146"/>
-      <c r="C64" s="14" t="s">
+      <c r="B64" s="121"/>
+      <c r="C64" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="D64" s="337">
+      <c r="D64" s="291">
         <f>D62+D63</f>
         <v>0</v>
       </c>
-      <c r="E64" s="338"/>
-[...1 lines deleted...]
-      <c r="G64" s="191" t="s">
+      <c r="E64" s="292"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="162" t="s">
         <v>46</v>
       </c>
-      <c r="H64" s="191"/>
-[...3 lines deleted...]
-      <c r="L64" s="252">
+      <c r="H64" s="162"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="213">
         <f>IFERROR((D64/'Facility 3'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M64" s="192" t="s">
+      <c r="M64" s="163" t="s">
         <v>46</v>
       </c>
-      <c r="N64" s="211"/>
+      <c r="N64" s="180"/>
     </row>
     <row r="65" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="146"/>
-      <c r="C65" s="15" t="s">
+      <c r="B65" s="121"/>
+      <c r="C65" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="D65" s="339">
+      <c r="D65" s="293">
         <f>N16+N28+N35+N43</f>
         <v>0</v>
       </c>
-      <c r="E65" s="340"/>
-[...1 lines deleted...]
-      <c r="G65" s="51" t="s">
+      <c r="E65" s="294"/>
+      <c r="F65" s="164"/>
+      <c r="G65" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="H65" s="51"/>
-[...3 lines deleted...]
-      <c r="L65" s="252">
+      <c r="H65" s="45"/>
+      <c r="I65" s="165"/>
+      <c r="J65" s="165"/>
+      <c r="K65" s="165"/>
+      <c r="L65" s="213">
         <f>IFERROR((D65/'Facility 3'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M65" s="85" t="s">
+      <c r="M65" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="N65" s="55"/>
+      <c r="N65" s="46"/>
     </row>
     <row r="66" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="147"/>
-      <c r="C66" s="17" t="s">
+      <c r="B66" s="122"/>
+      <c r="C66" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="D66" s="341">
+      <c r="D66" s="295">
         <f>N51</f>
         <v>0</v>
       </c>
-      <c r="E66" s="342"/>
-[...1 lines deleted...]
-      <c r="G66" s="57" t="s">
+      <c r="E66" s="296"/>
+      <c r="F66" s="166"/>
+      <c r="G66" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="H66" s="57"/>
-[...3 lines deleted...]
-      <c r="L66" s="253">
+      <c r="H66" s="47"/>
+      <c r="I66" s="167"/>
+      <c r="J66" s="167"/>
+      <c r="K66" s="167"/>
+      <c r="L66" s="214">
         <f>IFERROR((D66/'Facility 3'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M66" s="86" t="s">
+      <c r="M66" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="N66" s="61"/>
+      <c r="N66" s="48"/>
     </row>
     <row r="67" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="9"/>
-[...11 lines deleted...]
-      <c r="N67" s="11"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="14"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="10"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="8"/>
+      <c r="L67" s="8"/>
+      <c r="M67" s="9"/>
+      <c r="N67" s="9"/>
     </row>
     <row r="68" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="148"/>
-[...13 lines deleted...]
-      <c r="N68" s="329"/>
+      <c r="B68" s="123"/>
+      <c r="C68" s="279" t="s">
+        <v>350</v>
+      </c>
+      <c r="D68" s="279"/>
+      <c r="E68" s="279"/>
+      <c r="F68" s="279"/>
+      <c r="G68" s="279"/>
+      <c r="H68" s="279"/>
+      <c r="I68" s="279"/>
+      <c r="J68" s="279"/>
+      <c r="K68" s="279"/>
+      <c r="L68" s="279"/>
+      <c r="M68" s="279"/>
+      <c r="N68" s="283"/>
     </row>
     <row r="69" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="18"/>
-[...11 lines deleted...]
-      <c r="N69" s="330"/>
+      <c r="B69" s="16"/>
+      <c r="C69" s="268"/>
+      <c r="D69" s="268"/>
+      <c r="E69" s="268"/>
+      <c r="F69" s="268"/>
+      <c r="G69" s="268"/>
+      <c r="H69" s="268"/>
+      <c r="I69" s="268"/>
+      <c r="J69" s="268"/>
+      <c r="K69" s="268"/>
+      <c r="L69" s="268"/>
+      <c r="M69" s="268"/>
+      <c r="N69" s="284"/>
     </row>
     <row r="70" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="19"/>
-      <c r="C70" s="326" t="s">
+      <c r="B70" s="17"/>
+      <c r="C70" s="280" t="s">
         <v>50</v>
       </c>
-      <c r="D70" s="30"/>
-      <c r="E70" s="31" t="s">
+      <c r="D70" s="28"/>
+      <c r="E70" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="F70" s="336" t="str">
+      <c r="F70" s="290" t="str">
         <f>IF(L64&gt;=25000,"You may have triggered the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L64&gt;21000, "You are close to the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G70" s="336"/>
-[...6 lines deleted...]
-      <c r="N70" s="32" t="s">
+      <c r="G70" s="290"/>
+      <c r="H70" s="290"/>
+      <c r="I70" s="290"/>
+      <c r="J70" s="290"/>
+      <c r="K70" s="290"/>
+      <c r="L70" s="290"/>
+      <c r="M70" s="290"/>
+      <c r="N70" s="30" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="71" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B71" s="144"/>
-[...2 lines deleted...]
-      <c r="E71" s="332">
+      <c r="B71" s="119"/>
+      <c r="C71" s="280"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="286">
         <f>L64</f>
         <v>0</v>
       </c>
-      <c r="F71" s="332"/>
-[...7 lines deleted...]
-      <c r="N71" s="333"/>
+      <c r="F71" s="286"/>
+      <c r="G71" s="286"/>
+      <c r="H71" s="286"/>
+      <c r="I71" s="286"/>
+      <c r="J71" s="286"/>
+      <c r="K71" s="286"/>
+      <c r="L71" s="286"/>
+      <c r="M71" s="286"/>
+      <c r="N71" s="287"/>
     </row>
     <row r="72" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B72" s="144"/>
-      <c r="C72" s="326" t="s">
+      <c r="B72" s="119"/>
+      <c r="C72" s="280" t="s">
         <v>53</v>
       </c>
-      <c r="D72" s="33"/>
-      <c r="E72" s="34" t="s">
+      <c r="D72" s="31"/>
+      <c r="E72" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F72" s="343" t="str">
+      <c r="F72" s="297" t="str">
         <f>IF(L65&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L65&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G72" s="343"/>
-[...6 lines deleted...]
-      <c r="N72" s="35" t="s">
+      <c r="G72" s="297"/>
+      <c r="H72" s="297"/>
+      <c r="I72" s="297"/>
+      <c r="J72" s="297"/>
+      <c r="K72" s="297"/>
+      <c r="L72" s="297"/>
+      <c r="M72" s="297"/>
+      <c r="N72" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="73" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B73" s="144"/>
-[...1 lines deleted...]
-      <c r="E73" s="332">
+      <c r="B73" s="119"/>
+      <c r="C73" s="280"/>
+      <c r="E73" s="286">
         <f>L65</f>
         <v>0</v>
       </c>
-      <c r="F73" s="332"/>
-[...7 lines deleted...]
-      <c r="N73" s="333"/>
+      <c r="F73" s="286"/>
+      <c r="G73" s="286"/>
+      <c r="H73" s="286"/>
+      <c r="I73" s="286"/>
+      <c r="J73" s="286"/>
+      <c r="K73" s="286"/>
+      <c r="L73" s="286"/>
+      <c r="M73" s="286"/>
+      <c r="N73" s="287"/>
     </row>
     <row r="74" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="144"/>
-      <c r="C74" s="326" t="s">
+      <c r="B74" s="119"/>
+      <c r="C74" s="280" t="s">
         <v>56</v>
       </c>
-      <c r="E74" s="34" t="s">
+      <c r="E74" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F74" s="343" t="str">
+      <c r="F74" s="297" t="str">
         <f>IF(L66&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L66&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G74" s="343"/>
-[...6 lines deleted...]
-      <c r="N74" s="35" t="s">
+      <c r="G74" s="297"/>
+      <c r="H74" s="297"/>
+      <c r="I74" s="297"/>
+      <c r="J74" s="297"/>
+      <c r="K74" s="297"/>
+      <c r="L74" s="297"/>
+      <c r="M74" s="297"/>
+      <c r="N74" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="149"/>
-[...2 lines deleted...]
-      <c r="E75" s="334">
+      <c r="B75" s="124"/>
+      <c r="C75" s="282"/>
+      <c r="D75" s="125"/>
+      <c r="E75" s="288">
         <f>L66</f>
         <v>0</v>
       </c>
-      <c r="F75" s="334"/>
-[...7 lines deleted...]
-      <c r="N75" s="335"/>
+      <c r="F75" s="288"/>
+      <c r="G75" s="288"/>
+      <c r="H75" s="288"/>
+      <c r="I75" s="288"/>
+      <c r="J75" s="288"/>
+      <c r="K75" s="288"/>
+      <c r="L75" s="288"/>
+      <c r="M75" s="288"/>
+      <c r="N75" s="289"/>
     </row>
     <row r="76" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="77" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="78" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="79" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="80" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="81" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="82" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="83" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="84" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="85" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="86" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="87" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="88" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="89" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="90" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="91" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="92" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="93" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="94" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="95" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="96" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="97" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="98" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="RlJEQRwQq3EsznbBNm07kVqHn+xdwuv86Df/c4Lu75w=" saltValue="8SziUsZLcHQASmK/xnd0Rw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="aIwISCV3h4RqGz2oR1uXsikcPPWXrxuEomGYsik4Dts=" saltValue="3pJdXJBhP5QjJJoYLjKnag==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="55">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="J34:L34"/>
     <mergeCell ref="G16:L16"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="I18:K18"/>
     <mergeCell ref="G28:L28"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="I30:K30"/>
     <mergeCell ref="J33:L33"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="G35:L35"/>
     <mergeCell ref="C37:C38"/>
     <mergeCell ref="E37:E38"/>
     <mergeCell ref="G37:G38"/>
@@ -24938,116 +21929,116 @@
         <cfvo type="num" val="100000"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{1DA26D73-32D3-4497-95EA-EB4EF69682E2}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G64:I64 G62:G63">
     <cfRule type="dataBar" priority="12">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{F8327734-0B5D-4DE8-9287-817547F720B4}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G21:N27">
-    <cfRule type="cellIs" dxfId="64" priority="7" operator="equal">
+    <cfRule type="cellIs" dxfId="61" priority="7" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H40:N42">
-    <cfRule type="cellIs" dxfId="63" priority="6" operator="equal">
+    <cfRule type="cellIs" dxfId="60" priority="6" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H48:N50">
-    <cfRule type="cellIs" dxfId="62" priority="5" operator="equal">
+    <cfRule type="cellIs" dxfId="59" priority="5" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:I34 I41">
-    <cfRule type="cellIs" dxfId="61" priority="17" operator="equal">
+    <cfRule type="cellIs" dxfId="58" priority="17" operator="equal">
       <formula>0.64</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:J34 M33:N34 I41:M41 C65">
-    <cfRule type="cellIs" dxfId="60" priority="16" operator="equal">
+    <cfRule type="cellIs" dxfId="57" priority="16" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I49:M49">
-    <cfRule type="aboveAverage" dxfId="59" priority="14"/>
+    <cfRule type="aboveAverage" dxfId="56" priority="14"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="I9:N15">
-    <cfRule type="cellIs" dxfId="58" priority="11" operator="equal">
+    <cfRule type="cellIs" dxfId="55" priority="11" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I40:N40 N41:N42 J42 L42:M42">
-    <cfRule type="cellIs" dxfId="57" priority="15" operator="equal">
+    <cfRule type="cellIs" dxfId="54" priority="15" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I48:N48 N49:N50 J50 L50:M50">
-    <cfRule type="cellIs" dxfId="56" priority="13" operator="equal">
+    <cfRule type="cellIs" dxfId="53" priority="13" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L57 N57">
-    <cfRule type="cellIs" dxfId="55" priority="1" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="52" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M62:M64">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{FA36A6BF-7A35-4C87-AA9D-227811416F94}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N4">
-    <cfRule type="expression" dxfId="54" priority="3">
+    <cfRule type="expression" dxfId="51" priority="3">
       <formula>M4="No specific period"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="53" priority="4" operator="equal">
+    <cfRule type="cellIs" dxfId="50" priority="4" operator="equal">
       <formula>"# of days?"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>$Q$3:$Q$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{04794171-A596-4AA3-83ED-08603A724722}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>25000</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
@@ -25111,2180 +22102,2180 @@
           </x14:cfRule>
           <xm:sqref>M62:M64</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000003000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$Q$10:$Q$19</xm:f>
           </x14:formula1>
           <xm:sqref>C33:C34</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000001000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$B$8:$B$35</xm:f>
           </x14:formula1>
           <xm:sqref>C9:C15</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000002000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$I$8:$I$68</xm:f>
           </x14:formula1>
           <xm:sqref>C21:C27</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000005000000}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000004000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$AD$8:$AD$84</xm:f>
           </x14:formula1>
           <xm:sqref>C40:C42</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000005000000}">
+          <x14:formula1>
+            <xm:f>'Calculation engine'!$W$8:$W$77</xm:f>
+          </x14:formula1>
+          <xm:sqref>C48:C50</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:T98"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E4" sqref="E4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="4" style="2" customWidth="1"/>
     <col min="3" max="3" width="67.5546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="19.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.5546875" style="2" customWidth="1"/>
     <col min="7" max="8" width="9.21875" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.21875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.77734375" style="2" customWidth="1"/>
     <col min="12" max="12" width="22.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="23.77734375" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.44140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="4.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="20" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="21" max="16384" width="9.21875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="203.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:20" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="181"/>
-[...13 lines deleted...]
-      <c r="N2" s="311"/>
+      <c r="B2" s="156"/>
+      <c r="C2" s="265" t="s">
+        <v>342</v>
+      </c>
+      <c r="D2" s="265"/>
+      <c r="E2" s="265"/>
+      <c r="F2" s="265"/>
+      <c r="G2" s="265"/>
+      <c r="H2" s="265"/>
+      <c r="I2" s="265"/>
+      <c r="J2" s="265"/>
+      <c r="K2" s="265"/>
+      <c r="L2" s="265"/>
+      <c r="M2" s="265"/>
+      <c r="N2" s="265"/>
     </row>
     <row r="3" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="151"/>
-[...11 lines deleted...]
-      <c r="N3" s="20" t="str">
+      <c r="B3" s="126"/>
+      <c r="C3" s="126"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="18" t="str">
         <f>IF(M4="Part year","Enter days below","")</f>
         <v/>
       </c>
       <c r="Q3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="181"/>
-      <c r="C4" s="201" t="s">
+      <c r="B4" s="156"/>
+      <c r="C4" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="151"/>
-[...5 lines deleted...]
-      <c r="J4" s="316" t="s">
+      <c r="D4" s="126"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="K4" s="321"/>
-[...1 lines deleted...]
-      <c r="M4" s="66" t="s">
+      <c r="K4" s="275"/>
+      <c r="L4" s="275"/>
+      <c r="M4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="66">
+      <c r="N4" s="53">
         <f>IF(M4="Full year",365,"")</f>
         <v>365</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="2:20" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="6" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="126"/>
-[...4 lines deleted...]
-      <c r="E6" s="315" t="s">
+      <c r="B6" s="101"/>
+      <c r="C6" s="267" t="s">
+        <v>343</v>
+      </c>
+      <c r="D6" s="172"/>
+      <c r="E6" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="202"/>
-      <c r="G6" s="315" t="s">
+      <c r="F6" s="172"/>
+      <c r="G6" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="152"/>
-      <c r="I6" s="317" t="s">
+      <c r="H6" s="127"/>
+      <c r="I6" s="271" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="317"/>
-[...2 lines deleted...]
-      <c r="M6" s="202" t="s">
+      <c r="J6" s="271"/>
+      <c r="K6" s="271"/>
+      <c r="L6" s="127"/>
+      <c r="M6" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="63" t="s">
+      <c r="N6" s="50" t="s">
         <v>9</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="153"/>
-[...5 lines deleted...]
-      <c r="H7" s="26"/>
+      <c r="B7" s="128"/>
+      <c r="C7" s="268"/>
+      <c r="D7" s="171"/>
+      <c r="E7" s="270"/>
+      <c r="F7" s="171"/>
+      <c r="G7" s="270"/>
+      <c r="H7" s="24"/>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="201"/>
+      <c r="L7" s="171"/>
       <c r="M7" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="154" t="s">
+      <c r="N7" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="2:20" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B8" s="155"/>
-      <c r="C8" s="138" t="s">
+      <c r="B8" s="130"/>
+      <c r="C8" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="138"/>
-      <c r="E8" s="138" t="s">
+      <c r="D8" s="113"/>
+      <c r="E8" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="138"/>
-[...8 lines deleted...]
-      <c r="Q8" s="8" t="s">
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="132"/>
+      <c r="Q8" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R8" s="8" t="s">
+      <c r="R8" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="8" t="s">
+      <c r="S8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T8" s="8" t="s">
+      <c r="T8" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="155"/>
-      <c r="C9" s="136" t="s">
+      <c r="B9" s="130"/>
+      <c r="C9" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="137"/>
-[...2 lines deleted...]
-      <c r="G9" s="20" t="str">
+      <c r="D9" s="112"/>
+      <c r="E9" s="253"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="18" t="str">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H9" s="139"/>
-      <c r="I9" s="248">
+      <c r="H9" s="114"/>
+      <c r="I9" s="209">
         <f>Q9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="J9" s="248">
+      <c r="J9" s="209">
         <f>R9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="K9" s="248">
+      <c r="K9" s="209">
         <f>S9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="L9" s="203"/>
-      <c r="M9" s="248">
+      <c r="L9" s="173"/>
+      <c r="M9" s="209">
         <f>SUM(I9:K9)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="249">
+      <c r="N9" s="210">
         <f>T9*E9</f>
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="155"/>
-      <c r="C10" s="136" t="s">
+      <c r="B10" s="130"/>
+      <c r="C10" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="137"/>
-[...2 lines deleted...]
-      <c r="G10" s="20" t="str">
+      <c r="D10" s="112"/>
+      <c r="E10" s="260"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="18" t="str">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H10" s="139"/>
-      <c r="I10" s="248">
+      <c r="H10" s="114"/>
+      <c r="I10" s="209">
         <f t="shared" ref="I10:K15" si="0">Q10*$N10/1000</f>
         <v>0</v>
       </c>
-      <c r="J10" s="248">
+      <c r="J10" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="248">
+      <c r="K10" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="203"/>
-      <c r="M10" s="248">
+      <c r="L10" s="173"/>
+      <c r="M10" s="209">
         <f t="shared" ref="M10:M15" si="1">SUM(I10:K10)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="249">
+      <c r="N10" s="210">
         <f t="shared" ref="N10:N15" si="2">T10*E10</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="155"/>
-      <c r="C11" s="136" t="s">
+      <c r="B11" s="130"/>
+      <c r="C11" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D11" s="137"/>
-[...2 lines deleted...]
-      <c r="G11" s="20" t="str">
+      <c r="D11" s="112"/>
+      <c r="E11" s="260"/>
+      <c r="F11" s="113"/>
+      <c r="G11" s="18" t="str">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H11" s="139"/>
-      <c r="I11" s="248">
+      <c r="H11" s="114"/>
+      <c r="I11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J11" s="248">
+      <c r="J11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="248">
+      <c r="K11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="203"/>
-      <c r="M11" s="248">
+      <c r="L11" s="173"/>
+      <c r="M11" s="209">
         <f>SUM(I11:K11)</f>
         <v>0</v>
       </c>
-      <c r="N11" s="249">
+      <c r="N11" s="210">
         <f>T11*E11</f>
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="155"/>
-      <c r="C12" s="136" t="s">
+      <c r="B12" s="130"/>
+      <c r="C12" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D12" s="137"/>
-[...2 lines deleted...]
-      <c r="G12" s="20" t="str">
+      <c r="D12" s="112"/>
+      <c r="E12" s="260"/>
+      <c r="F12" s="113"/>
+      <c r="G12" s="18" t="str">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H12" s="139"/>
-      <c r="I12" s="248">
+      <c r="H12" s="114"/>
+      <c r="I12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J12" s="248">
+      <c r="J12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="248">
+      <c r="K12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="203"/>
-      <c r="M12" s="248">
+      <c r="L12" s="173"/>
+      <c r="M12" s="209">
         <f>SUM(I12:K12)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="249">
+      <c r="N12" s="210">
         <f>T12*E12</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="155"/>
-      <c r="C13" s="136" t="s">
+      <c r="B13" s="130"/>
+      <c r="C13" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D13" s="137"/>
-[...2 lines deleted...]
-      <c r="G13" s="20" t="str">
+      <c r="D13" s="112"/>
+      <c r="E13" s="260"/>
+      <c r="F13" s="113"/>
+      <c r="G13" s="18" t="str">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H13" s="139"/>
-      <c r="I13" s="248">
+      <c r="H13" s="114"/>
+      <c r="I13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J13" s="248">
+      <c r="J13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K13" s="248">
+      <c r="K13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L13" s="203"/>
-      <c r="M13" s="248">
+      <c r="L13" s="173"/>
+      <c r="M13" s="209">
         <f>SUM(I13:K13)</f>
         <v>0</v>
       </c>
-      <c r="N13" s="249">
+      <c r="N13" s="210">
         <f>T13*E13</f>
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="155"/>
-      <c r="C14" s="136" t="s">
+      <c r="B14" s="130"/>
+      <c r="C14" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="137"/>
-[...2 lines deleted...]
-      <c r="G14" s="20" t="str">
+      <c r="D14" s="112"/>
+      <c r="E14" s="260"/>
+      <c r="F14" s="113"/>
+      <c r="G14" s="18" t="str">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H14" s="139"/>
-      <c r="I14" s="248">
+      <c r="H14" s="114"/>
+      <c r="I14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="248">
+      <c r="J14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K14" s="248">
+      <c r="K14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L14" s="203"/>
-      <c r="M14" s="248">
+      <c r="L14" s="173"/>
+      <c r="M14" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N14" s="249">
+      <c r="N14" s="210">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="155"/>
-      <c r="C15" s="136" t="s">
+      <c r="B15" s="130"/>
+      <c r="C15" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="137"/>
-[...2 lines deleted...]
-      <c r="G15" s="20" t="str">
+      <c r="D15" s="112"/>
+      <c r="E15" s="260"/>
+      <c r="F15" s="113"/>
+      <c r="G15" s="18" t="str">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H15" s="139"/>
-      <c r="I15" s="248">
+      <c r="H15" s="114"/>
+      <c r="I15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J15" s="248">
+      <c r="J15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K15" s="248">
+      <c r="K15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L15" s="203"/>
-      <c r="M15" s="248">
+      <c r="L15" s="173"/>
+      <c r="M15" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N15" s="249">
+      <c r="N15" s="210">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="158"/>
-[...4 lines deleted...]
-      <c r="G16" s="312" t="s">
+      <c r="B16" s="133"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="116"/>
+      <c r="E16" s="117"/>
+      <c r="F16" s="117"/>
+      <c r="G16" s="266" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="312"/>
-[...4 lines deleted...]
-      <c r="M16" s="250">
+      <c r="H16" s="266"/>
+      <c r="I16" s="266"/>
+      <c r="J16" s="266"/>
+      <c r="K16" s="266"/>
+      <c r="L16" s="266"/>
+      <c r="M16" s="211">
         <f>SUM(M9:M15)</f>
         <v>0</v>
       </c>
-      <c r="N16" s="251">
+      <c r="N16" s="212">
         <f>SUM(N9:N15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E17" s="20"/>
-[...1 lines deleted...]
-      <c r="G17" s="20"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
     </row>
     <row r="18" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="126"/>
-[...4 lines deleted...]
-      <c r="E18" s="315" t="s">
+      <c r="B18" s="101"/>
+      <c r="C18" s="267" t="s">
+        <v>344</v>
+      </c>
+      <c r="D18" s="172"/>
+      <c r="E18" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F18" s="202"/>
-      <c r="G18" s="315" t="s">
+      <c r="F18" s="172"/>
+      <c r="G18" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H18" s="152"/>
-      <c r="I18" s="317" t="s">
+      <c r="H18" s="127"/>
+      <c r="I18" s="271" t="s">
         <v>24</v>
       </c>
-      <c r="J18" s="317"/>
-[...2 lines deleted...]
-      <c r="M18" s="202" t="s">
+      <c r="J18" s="271"/>
+      <c r="K18" s="271"/>
+      <c r="L18" s="127"/>
+      <c r="M18" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N18" s="63" t="s">
+      <c r="N18" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="153"/>
-[...5 lines deleted...]
-      <c r="H19" s="26"/>
+      <c r="B19" s="128"/>
+      <c r="C19" s="268"/>
+      <c r="D19" s="171"/>
+      <c r="E19" s="270"/>
+      <c r="F19" s="171"/>
+      <c r="G19" s="270"/>
+      <c r="H19" s="24"/>
       <c r="I19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L19" s="201"/>
+      <c r="L19" s="171"/>
       <c r="M19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N19" s="154" t="s">
+      <c r="N19" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="155"/>
-      <c r="C20" s="138" t="s">
+      <c r="B20" s="130"/>
+      <c r="C20" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="138"/>
-      <c r="E20" s="138" t="s">
+      <c r="D20" s="113"/>
+      <c r="E20" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F20" s="138"/>
-[...8 lines deleted...]
-      <c r="Q20" s="8" t="s">
+      <c r="F20" s="113"/>
+      <c r="G20" s="113"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="112"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="132"/>
+      <c r="Q20" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R20" s="8" t="s">
+      <c r="R20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S20" s="8" t="s">
+      <c r="S20" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T20" s="8" t="s">
+      <c r="T20" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="155"/>
-      <c r="C21" s="136" t="s">
+      <c r="B21" s="130"/>
+      <c r="C21" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D21" s="137"/>
-[...2 lines deleted...]
-      <c r="G21" s="20" t="str">
+      <c r="D21" s="112"/>
+      <c r="E21" s="253"/>
+      <c r="F21" s="113"/>
+      <c r="G21" s="18" t="str">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H21" s="139"/>
-      <c r="I21" s="248">
+      <c r="H21" s="114"/>
+      <c r="I21" s="209">
         <f t="shared" ref="I21:K27" si="3">Q21*$N21/1000</f>
         <v>0</v>
       </c>
-      <c r="J21" s="248">
+      <c r="J21" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="248">
+      <c r="K21" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L21" s="203"/>
-      <c r="M21" s="248">
+      <c r="L21" s="173"/>
+      <c r="M21" s="209">
         <f t="shared" ref="M21:M27" si="4">SUM(I21:K21)</f>
         <v>0</v>
       </c>
-      <c r="N21" s="249">
+      <c r="N21" s="210">
         <f t="shared" ref="N21:N27" si="5">T21*E21</f>
         <v>0</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="155"/>
-      <c r="C22" s="136" t="s">
+      <c r="B22" s="130"/>
+      <c r="C22" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D22" s="137"/>
-[...2 lines deleted...]
-      <c r="G22" s="20" t="str">
+      <c r="D22" s="112"/>
+      <c r="E22" s="260"/>
+      <c r="F22" s="113"/>
+      <c r="G22" s="18" t="str">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H22" s="139"/>
-      <c r="I22" s="248">
+      <c r="H22" s="114"/>
+      <c r="I22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J22" s="248">
+      <c r="J22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="248">
+      <c r="K22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L22" s="203"/>
-      <c r="M22" s="248">
+      <c r="L22" s="173"/>
+      <c r="M22" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="249">
+      <c r="N22" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="155"/>
-      <c r="C23" s="136" t="s">
+      <c r="B23" s="130"/>
+      <c r="C23" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D23" s="137"/>
-[...2 lines deleted...]
-      <c r="G23" s="20" t="str">
+      <c r="D23" s="112"/>
+      <c r="E23" s="260"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="18" t="str">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H23" s="139"/>
-      <c r="I23" s="248">
+      <c r="H23" s="114"/>
+      <c r="I23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J23" s="248">
+      <c r="J23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="248">
+      <c r="K23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L23" s="203"/>
-      <c r="M23" s="248">
+      <c r="L23" s="173"/>
+      <c r="M23" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N23" s="249">
+      <c r="N23" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="155"/>
-      <c r="C24" s="136" t="s">
+      <c r="B24" s="130"/>
+      <c r="C24" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="137"/>
-[...2 lines deleted...]
-      <c r="G24" s="20" t="str">
+      <c r="D24" s="112"/>
+      <c r="E24" s="260"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="18" t="str">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H24" s="139"/>
-      <c r="I24" s="248">
+      <c r="H24" s="114"/>
+      <c r="I24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J24" s="248">
+      <c r="J24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="248">
+      <c r="K24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L24" s="203"/>
-      <c r="M24" s="248">
+      <c r="L24" s="173"/>
+      <c r="M24" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N24" s="249">
+      <c r="N24" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="155"/>
-      <c r="C25" s="136" t="s">
+      <c r="B25" s="130"/>
+      <c r="C25" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D25" s="137"/>
-[...2 lines deleted...]
-      <c r="G25" s="20" t="str">
+      <c r="D25" s="112"/>
+      <c r="E25" s="260"/>
+      <c r="F25" s="113"/>
+      <c r="G25" s="18" t="str">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H25" s="139"/>
-      <c r="I25" s="248">
+      <c r="H25" s="114"/>
+      <c r="I25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J25" s="248">
+      <c r="J25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K25" s="248">
+      <c r="K25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L25" s="203"/>
-      <c r="M25" s="248">
+      <c r="L25" s="173"/>
+      <c r="M25" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N25" s="249">
+      <c r="N25" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R25" s="8">
+      <c r="R25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S25" s="8">
+      <c r="S25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="155"/>
-      <c r="C26" s="136" t="s">
+      <c r="B26" s="130"/>
+      <c r="C26" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D26" s="137"/>
-[...2 lines deleted...]
-      <c r="G26" s="20" t="str">
+      <c r="D26" s="112"/>
+      <c r="E26" s="260"/>
+      <c r="F26" s="113"/>
+      <c r="G26" s="18" t="str">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H26" s="139"/>
-      <c r="I26" s="248">
+      <c r="H26" s="114"/>
+      <c r="I26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J26" s="248">
+      <c r="J26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K26" s="248">
+      <c r="K26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L26" s="203"/>
-      <c r="M26" s="248">
+      <c r="L26" s="173"/>
+      <c r="M26" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N26" s="249">
+      <c r="N26" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="155"/>
-      <c r="C27" s="136" t="s">
+      <c r="B27" s="130"/>
+      <c r="C27" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D27" s="137"/>
-[...2 lines deleted...]
-      <c r="G27" s="20" t="str">
+      <c r="D27" s="112"/>
+      <c r="E27" s="260"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="18" t="str">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H27" s="139"/>
-      <c r="I27" s="248">
+      <c r="H27" s="114"/>
+      <c r="I27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J27" s="248">
+      <c r="J27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K27" s="248">
+      <c r="K27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L27" s="203"/>
-      <c r="M27" s="248">
+      <c r="L27" s="173"/>
+      <c r="M27" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N27" s="249">
+      <c r="N27" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="158"/>
-[...4 lines deleted...]
-      <c r="G28" s="312" t="s">
+      <c r="B28" s="133"/>
+      <c r="C28" s="116"/>
+      <c r="D28" s="116"/>
+      <c r="E28" s="117"/>
+      <c r="F28" s="117"/>
+      <c r="G28" s="266" t="s">
         <v>25</v>
       </c>
-      <c r="H28" s="312"/>
-[...4 lines deleted...]
-      <c r="M28" s="250">
+      <c r="H28" s="266"/>
+      <c r="I28" s="266"/>
+      <c r="J28" s="266"/>
+      <c r="K28" s="266"/>
+      <c r="L28" s="266"/>
+      <c r="M28" s="211">
         <f>SUM(M21:M27)</f>
         <v>0</v>
       </c>
-      <c r="N28" s="251">
+      <c r="N28" s="212">
         <f>SUM(N21:N27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E29" s="20"/>
-[...1 lines deleted...]
-      <c r="G29" s="20"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
     </row>
     <row r="30" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="126"/>
-[...4 lines deleted...]
-      <c r="E30" s="315" t="s">
+      <c r="B30" s="101"/>
+      <c r="C30" s="267" t="s">
+        <v>345</v>
+      </c>
+      <c r="D30" s="172"/>
+      <c r="E30" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F30" s="202"/>
-      <c r="G30" s="315" t="s">
+      <c r="F30" s="172"/>
+      <c r="G30" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H30" s="152"/>
-      <c r="I30" s="317" t="s">
+      <c r="H30" s="127"/>
+      <c r="I30" s="271" t="s">
         <v>26</v>
       </c>
-      <c r="J30" s="317"/>
-[...2 lines deleted...]
-      <c r="M30" s="202" t="s">
+      <c r="J30" s="271"/>
+      <c r="K30" s="271"/>
+      <c r="L30" s="127"/>
+      <c r="M30" s="172" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="63" t="s">
+      <c r="N30" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="153"/>
-[...5 lines deleted...]
-      <c r="H31" s="26"/>
+      <c r="B31" s="128"/>
+      <c r="C31" s="268"/>
+      <c r="D31" s="171"/>
+      <c r="E31" s="270"/>
+      <c r="F31" s="171"/>
+      <c r="G31" s="270"/>
+      <c r="H31" s="24"/>
       <c r="I31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J31" s="1"/>
-      <c r="K31" s="26"/>
-      <c r="L31" s="201"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="171"/>
       <c r="M31" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N31" s="154" t="s">
+      <c r="N31" s="129" t="s">
         <v>15</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="155"/>
-      <c r="C32" s="138" t="s">
+      <c r="B32" s="130"/>
+      <c r="C32" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="D32" s="138"/>
-      <c r="E32" s="138" t="s">
+      <c r="D32" s="113"/>
+      <c r="E32" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="138"/>
-[...7 lines deleted...]
-      <c r="N32" s="157"/>
+      <c r="F32" s="113"/>
+      <c r="G32" s="113"/>
+      <c r="H32" s="112"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="112"/>
+      <c r="K32" s="112"/>
+      <c r="L32" s="112"/>
+      <c r="M32" s="112"/>
+      <c r="N32" s="132"/>
       <c r="Q32" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="155"/>
-      <c r="C33" s="136" t="s">
+      <c r="B33" s="130"/>
+      <c r="C33" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D33" s="137"/>
-[...2 lines deleted...]
-      <c r="G33" s="20" t="s">
+      <c r="D33" s="112"/>
+      <c r="E33" s="253"/>
+      <c r="F33" s="113"/>
+      <c r="G33" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I33" s="230">
+      <c r="I33" s="191">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J33" s="324" t="str">
+      <c r="J33" s="278" t="str">
         <f>IF(C33="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K33" s="324"/>
-[...1 lines deleted...]
-      <c r="M33" s="248">
+      <c r="K33" s="278"/>
+      <c r="L33" s="278"/>
+      <c r="M33" s="209">
         <f>E33*I33/1000</f>
         <v>0</v>
       </c>
-      <c r="N33" s="249">
+      <c r="N33" s="210">
         <f>E33*Q34</f>
         <v>0</v>
       </c>
       <c r="Q33" s="3"/>
     </row>
     <row r="34" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="155"/>
-      <c r="C34" s="136" t="s">
+      <c r="B34" s="130"/>
+      <c r="C34" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D34" s="137"/>
-[...2 lines deleted...]
-      <c r="G34" s="20" t="s">
+      <c r="D34" s="112"/>
+      <c r="E34" s="254"/>
+      <c r="F34" s="113"/>
+      <c r="G34" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I34" s="230">
+      <c r="I34" s="191">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J34" s="323" t="str">
+      <c r="J34" s="277" t="str">
         <f>IF(C34="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K34" s="323"/>
-[...1 lines deleted...]
-      <c r="M34" s="248">
+      <c r="K34" s="277"/>
+      <c r="L34" s="277"/>
+      <c r="M34" s="209">
         <f>E34*I34/1000</f>
         <v>0</v>
       </c>
-      <c r="N34" s="249">
+      <c r="N34" s="210">
         <f>E34*Q35</f>
         <v>0</v>
       </c>
       <c r="Q34" s="4">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="158"/>
-[...4 lines deleted...]
-      <c r="G35" s="312" t="s">
+      <c r="B35" s="133"/>
+      <c r="C35" s="116"/>
+      <c r="D35" s="116"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="117"/>
+      <c r="G35" s="266" t="s">
         <v>32</v>
       </c>
-      <c r="H35" s="312"/>
-[...4 lines deleted...]
-      <c r="M35" s="250">
+      <c r="H35" s="266"/>
+      <c r="I35" s="266"/>
+      <c r="J35" s="266"/>
+      <c r="K35" s="266"/>
+      <c r="L35" s="266"/>
+      <c r="M35" s="211">
         <f>SUM(M33:M34)</f>
         <v>0</v>
       </c>
-      <c r="N35" s="251">
+      <c r="N35" s="212">
         <f>SUM(N33:N34)</f>
         <v>0</v>
       </c>
       <c r="Q35" s="4">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E36" s="20"/>
-[...8 lines deleted...]
-      <c r="N36" s="24"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="135"/>
+      <c r="H36" s="135"/>
+      <c r="I36" s="135"/>
+      <c r="J36" s="135"/>
+      <c r="K36" s="135"/>
+      <c r="L36" s="135"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="22"/>
     </row>
     <row r="37" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="126"/>
-[...4 lines deleted...]
-      <c r="E37" s="315" t="s">
+      <c r="B37" s="101"/>
+      <c r="C37" s="267" t="s">
+        <v>346</v>
+      </c>
+      <c r="D37" s="172"/>
+      <c r="E37" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F37" s="202"/>
-      <c r="G37" s="315" t="s">
+      <c r="F37" s="172"/>
+      <c r="G37" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H37" s="152"/>
-[...5 lines deleted...]
-      <c r="N37" s="63" t="s">
+      <c r="H37" s="127"/>
+      <c r="I37" s="271"/>
+      <c r="J37" s="271"/>
+      <c r="K37" s="271"/>
+      <c r="L37" s="127"/>
+      <c r="M37" s="172"/>
+      <c r="N37" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="153"/>
-[...5 lines deleted...]
-      <c r="H38" s="26"/>
+      <c r="B38" s="128"/>
+      <c r="C38" s="268"/>
+      <c r="D38" s="171"/>
+      <c r="E38" s="270"/>
+      <c r="F38" s="171"/>
+      <c r="G38" s="270"/>
+      <c r="H38" s="24"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
-      <c r="K38" s="26"/>
-      <c r="L38" s="201"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="171"/>
       <c r="M38" s="1"/>
-      <c r="N38" s="154" t="s">
+      <c r="N38" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="155"/>
-      <c r="C39" s="138" t="s">
+      <c r="B39" s="130"/>
+      <c r="C39" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="D39" s="138"/>
-      <c r="E39" s="138" t="s">
+      <c r="D39" s="113"/>
+      <c r="E39" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F39" s="138"/>
-[...8 lines deleted...]
-      <c r="Q39" s="8" t="s">
+      <c r="F39" s="113"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="112"/>
+      <c r="I39" s="112"/>
+      <c r="J39" s="112"/>
+      <c r="K39" s="112"/>
+      <c r="L39" s="112"/>
+      <c r="M39" s="112"/>
+      <c r="N39" s="132"/>
+      <c r="Q39" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R39" s="8" t="s">
+      <c r="R39" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S39" s="8" t="s">
+      <c r="S39" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T39" s="8" t="s">
+      <c r="T39" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="155"/>
-      <c r="C40" s="136" t="s">
+      <c r="B40" s="130"/>
+      <c r="C40" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D40" s="137"/>
-[...2 lines deleted...]
-      <c r="G40" s="20" t="str">
+      <c r="D40" s="112"/>
+      <c r="E40" s="253"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="18" t="str">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I40" s="22"/>
-[...3 lines deleted...]
-      <c r="M40" s="22">
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="136"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20">
         <f>E40*I40/1000</f>
         <v>0</v>
       </c>
-      <c r="N40" s="249">
+      <c r="N40" s="210">
         <f>T40*E40</f>
         <v>0</v>
       </c>
-      <c r="Q40" s="8"/>
-[...2 lines deleted...]
-      <c r="T40" s="8">
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="155"/>
-      <c r="C41" s="136" t="s">
+      <c r="B41" s="130"/>
+      <c r="C41" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D41" s="137"/>
-[...2 lines deleted...]
-      <c r="G41" s="20" t="str">
+      <c r="D41" s="112"/>
+      <c r="E41" s="255"/>
+      <c r="F41" s="113"/>
+      <c r="G41" s="18" t="str">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I41" s="22"/>
-[...4 lines deleted...]
-      <c r="N41" s="249">
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="136"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="210">
         <f>T41*E41</f>
         <v>0</v>
       </c>
-      <c r="Q41" s="8"/>
-[...2 lines deleted...]
-      <c r="T41" s="8">
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="155"/>
-      <c r="C42" s="136" t="s">
+      <c r="B42" s="130"/>
+      <c r="C42" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D42" s="137"/>
-[...2 lines deleted...]
-      <c r="G42" s="20" t="str">
+      <c r="D42" s="112"/>
+      <c r="E42" s="254"/>
+      <c r="F42" s="113"/>
+      <c r="G42" s="18" t="str">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I42" s="22"/>
-[...3 lines deleted...]
-      <c r="M42" s="22">
+      <c r="I42" s="20"/>
+      <c r="J42" s="276"/>
+      <c r="K42" s="276"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="20">
         <f>E42*I42/1000</f>
         <v>0</v>
       </c>
-      <c r="N42" s="249">
+      <c r="N42" s="210">
         <f>T42*E42</f>
         <v>0</v>
       </c>
-      <c r="Q42" s="8"/>
-[...2 lines deleted...]
-      <c r="T42" s="8">
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="158"/>
-[...4 lines deleted...]
-      <c r="G43" s="312" t="s">
+      <c r="B43" s="133"/>
+      <c r="C43" s="116"/>
+      <c r="D43" s="116"/>
+      <c r="E43" s="117"/>
+      <c r="F43" s="117"/>
+      <c r="G43" s="266" t="s">
         <v>34</v>
       </c>
-      <c r="H43" s="312"/>
-[...5 lines deleted...]
-      <c r="N43" s="251">
+      <c r="H43" s="266"/>
+      <c r="I43" s="266"/>
+      <c r="J43" s="266"/>
+      <c r="K43" s="266"/>
+      <c r="L43" s="266"/>
+      <c r="M43" s="137"/>
+      <c r="N43" s="212">
         <f>SUM(N40:N42)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E44" s="20"/>
-[...8 lines deleted...]
-      <c r="N44" s="24"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="135"/>
+      <c r="H44" s="135"/>
+      <c r="I44" s="135"/>
+      <c r="J44" s="135"/>
+      <c r="K44" s="135"/>
+      <c r="L44" s="135"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="22"/>
     </row>
     <row r="45" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="126"/>
-[...4 lines deleted...]
-      <c r="E45" s="315" t="s">
+      <c r="B45" s="101"/>
+      <c r="C45" s="267" t="s">
+        <v>347</v>
+      </c>
+      <c r="D45" s="172"/>
+      <c r="E45" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F45" s="202"/>
-      <c r="G45" s="315" t="s">
+      <c r="F45" s="172"/>
+      <c r="G45" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H45" s="152"/>
-[...5 lines deleted...]
-      <c r="N45" s="63" t="s">
+      <c r="H45" s="127"/>
+      <c r="I45" s="271"/>
+      <c r="J45" s="271"/>
+      <c r="K45" s="271"/>
+      <c r="L45" s="127"/>
+      <c r="M45" s="172"/>
+      <c r="N45" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="153"/>
-[...5 lines deleted...]
-      <c r="H46" s="26"/>
+      <c r="B46" s="128"/>
+      <c r="C46" s="268"/>
+      <c r="D46" s="171"/>
+      <c r="E46" s="270"/>
+      <c r="F46" s="171"/>
+      <c r="G46" s="270"/>
+      <c r="H46" s="24"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
-      <c r="K46" s="26"/>
-      <c r="L46" s="201"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="171"/>
       <c r="M46" s="1"/>
-      <c r="N46" s="154" t="s">
+      <c r="N46" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="155"/>
-      <c r="C47" s="138" t="s">
+      <c r="B47" s="130"/>
+      <c r="C47" s="113" t="s">
         <v>35</v>
       </c>
-      <c r="D47" s="138"/>
-      <c r="E47" s="138" t="s">
+      <c r="D47" s="113"/>
+      <c r="E47" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F47" s="138"/>
-[...8 lines deleted...]
-      <c r="Q47" s="8" t="s">
+      <c r="F47" s="113"/>
+      <c r="G47" s="113"/>
+      <c r="H47" s="112"/>
+      <c r="I47" s="112"/>
+      <c r="J47" s="112"/>
+      <c r="K47" s="112"/>
+      <c r="L47" s="112"/>
+      <c r="M47" s="112"/>
+      <c r="N47" s="132"/>
+      <c r="Q47" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R47" s="8" t="s">
+      <c r="R47" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S47" s="8" t="s">
+      <c r="S47" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T47" s="8" t="s">
+      <c r="T47" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="155"/>
-      <c r="C48" s="136" t="s">
+      <c r="B48" s="130"/>
+      <c r="C48" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D48" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D48" s="112"/>
+      <c r="E48" s="253"/>
+      <c r="F48" s="113"/>
+      <c r="G48" s="18" t="str">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I48" s="22"/>
-[...3 lines deleted...]
-      <c r="M48" s="22">
+      <c r="I48" s="20"/>
+      <c r="J48" s="20"/>
+      <c r="K48" s="136"/>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20">
         <f>E48*I48/1000</f>
         <v>0</v>
       </c>
-      <c r="N48" s="249">
+      <c r="N48" s="210">
         <f>T48*E48</f>
         <v>0</v>
       </c>
-      <c r="Q48" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="155"/>
-      <c r="C49" s="136" t="s">
+      <c r="B49" s="130"/>
+      <c r="C49" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D49" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D49" s="112"/>
+      <c r="E49" s="255"/>
+      <c r="F49" s="113"/>
+      <c r="G49" s="18" t="str">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I49" s="22"/>
-[...4 lines deleted...]
-      <c r="N49" s="249">
+      <c r="I49" s="20"/>
+      <c r="J49" s="20"/>
+      <c r="K49" s="136"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="210">
         <f>T49*E49</f>
         <v>0</v>
       </c>
-      <c r="Q49" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="155"/>
-      <c r="C50" s="136" t="s">
+      <c r="B50" s="130"/>
+      <c r="C50" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D50" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D50" s="112"/>
+      <c r="E50" s="254"/>
+      <c r="F50" s="113"/>
+      <c r="G50" s="18" t="str">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I50" s="22"/>
-[...3 lines deleted...]
-      <c r="M50" s="22">
+      <c r="I50" s="20"/>
+      <c r="J50" s="276"/>
+      <c r="K50" s="276"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20">
         <f>E50*I50/1000</f>
         <v>0</v>
       </c>
-      <c r="N50" s="249">
+      <c r="N50" s="210">
         <f>T50*E50</f>
         <v>0</v>
       </c>
-      <c r="Q50" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="158"/>
-[...4 lines deleted...]
-      <c r="G51" s="312" t="s">
+      <c r="B51" s="133"/>
+      <c r="C51" s="116"/>
+      <c r="D51" s="116"/>
+      <c r="E51" s="117"/>
+      <c r="F51" s="117"/>
+      <c r="G51" s="266" t="s">
         <v>36</v>
       </c>
-      <c r="H51" s="312"/>
-[...5 lines deleted...]
-      <c r="N51" s="251">
+      <c r="H51" s="266"/>
+      <c r="I51" s="266"/>
+      <c r="J51" s="266"/>
+      <c r="K51" s="266"/>
+      <c r="L51" s="266"/>
+      <c r="M51" s="137"/>
+      <c r="N51" s="212">
         <f>SUM(N48:N50)</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E52" s="20"/>
-[...8 lines deleted...]
-      <c r="N52" s="197"/>
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="135"/>
+      <c r="H52" s="135"/>
+      <c r="I52" s="135"/>
+      <c r="J52" s="135"/>
+      <c r="K52" s="135"/>
+      <c r="L52" s="135"/>
+      <c r="M52" s="22"/>
+      <c r="N52" s="168"/>
     </row>
     <row r="53" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B53" s="126"/>
-[...8 lines deleted...]
-      <c r="I53" s="317" t="s">
+      <c r="B53" s="101"/>
+      <c r="C53" s="267" t="s">
+        <v>348</v>
+      </c>
+      <c r="D53" s="172"/>
+      <c r="E53" s="269"/>
+      <c r="F53" s="172"/>
+      <c r="G53" s="269"/>
+      <c r="H53" s="127"/>
+      <c r="I53" s="271" t="s">
         <v>37</v>
       </c>
-      <c r="J53" s="317"/>
-[...2 lines deleted...]
-      <c r="M53" s="202" t="s">
+      <c r="J53" s="271"/>
+      <c r="K53" s="271"/>
+      <c r="L53" s="127"/>
+      <c r="M53" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N53" s="63"/>
+      <c r="N53" s="50"/>
     </row>
     <row r="54" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="153"/>
-[...5 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="B54" s="128"/>
+      <c r="C54" s="268"/>
+      <c r="D54" s="171"/>
+      <c r="E54" s="270"/>
+      <c r="F54" s="171"/>
+      <c r="G54" s="270"/>
+      <c r="H54" s="24"/>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L54" s="201"/>
+      <c r="L54" s="171"/>
       <c r="M54" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N54" s="154"/>
+      <c r="N54" s="129"/>
     </row>
     <row r="55" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="155"/>
-      <c r="C55" s="138" t="s">
+      <c r="B55" s="130"/>
+      <c r="C55" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="D55" s="138"/>
-[...9 lines deleted...]
-      <c r="N55" s="157"/>
+      <c r="D55" s="113"/>
+      <c r="E55" s="113"/>
+      <c r="F55" s="113"/>
+      <c r="G55" s="113"/>
+      <c r="H55" s="112"/>
+      <c r="I55" s="112"/>
+      <c r="J55" s="112"/>
+      <c r="K55" s="112"/>
+      <c r="L55" s="112"/>
+      <c r="M55" s="169"/>
+      <c r="N55" s="132"/>
       <c r="Q55" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M56" s="248">
+    <row r="56" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="130"/>
+      <c r="C56" s="134"/>
+      <c r="D56" s="112"/>
+      <c r="E56" s="183"/>
+      <c r="F56" s="113"/>
+      <c r="G56" s="113"/>
+      <c r="H56" s="131"/>
+      <c r="I56" s="170">
+        <v>0</v>
+      </c>
+      <c r="J56" s="170">
+        <v>0</v>
+      </c>
+      <c r="K56" s="170">
+        <v>0</v>
+      </c>
+      <c r="L56" s="173"/>
+      <c r="M56" s="209">
         <f>SUM(I56:K56)</f>
         <v>0</v>
       </c>
-      <c r="N56" s="140"/>
-      <c r="Q56" s="9">
+      <c r="N56" s="115"/>
+      <c r="Q56" s="7">
         <v>25000</v>
       </c>
     </row>
-    <row r="57" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M57" s="248">
+    <row r="57" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="130"/>
+      <c r="C57" s="134"/>
+      <c r="D57" s="112"/>
+      <c r="E57" s="183"/>
+      <c r="F57" s="113"/>
+      <c r="G57" s="113"/>
+      <c r="H57" s="131"/>
+      <c r="I57" s="170">
+        <v>0</v>
+      </c>
+      <c r="J57" s="170">
+        <v>0</v>
+      </c>
+      <c r="K57" s="170">
+        <v>0</v>
+      </c>
+      <c r="L57" s="173"/>
+      <c r="M57" s="209">
         <f>SUM(I57:K57)</f>
         <v>0</v>
       </c>
-      <c r="N57" s="140"/>
-[...7 lines deleted...]
-      <c r="G58" s="312" t="s">
+      <c r="N57" s="115"/>
+    </row>
+    <row r="58" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="133"/>
+      <c r="C58" s="116"/>
+      <c r="D58" s="116"/>
+      <c r="E58" s="117"/>
+      <c r="F58" s="117"/>
+      <c r="G58" s="266" t="s">
         <v>39</v>
       </c>
-      <c r="H58" s="312"/>
-[...4 lines deleted...]
-      <c r="M58" s="250">
+      <c r="H58" s="266"/>
+      <c r="I58" s="266"/>
+      <c r="J58" s="266"/>
+      <c r="K58" s="266"/>
+      <c r="L58" s="266"/>
+      <c r="M58" s="211">
         <f>SUM(M56:M57)</f>
         <v>0</v>
       </c>
-      <c r="N58" s="143"/>
-[...1 lines deleted...]
-    <row r="59" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N58" s="118"/>
+    </row>
+    <row r="59" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
     </row>
-    <row r="60" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="D60" s="327" t="s">
+    <row r="60" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="91"/>
+      <c r="C60" s="279" t="s">
+        <v>349</v>
+      </c>
+      <c r="D60" s="281" t="s">
         <v>40</v>
       </c>
-      <c r="E60" s="327"/>
-[...6 lines deleted...]
-      <c r="L60" s="327" t="s">
+      <c r="E60" s="281"/>
+      <c r="F60" s="281"/>
+      <c r="G60" s="281"/>
+      <c r="H60" s="138"/>
+      <c r="I60" s="138"/>
+      <c r="J60" s="139"/>
+      <c r="K60" s="139"/>
+      <c r="L60" s="281" t="s">
         <v>41</v>
       </c>
-      <c r="M60" s="327"/>
-[...9 lines deleted...]
-      <c r="H61" s="26"/>
+      <c r="M60" s="281"/>
+      <c r="N60" s="140"/>
+    </row>
+    <row r="61" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="119"/>
+      <c r="C61" s="268"/>
+      <c r="D61" s="270"/>
+      <c r="E61" s="270"/>
+      <c r="F61" s="270"/>
+      <c r="G61" s="270"/>
+      <c r="H61" s="24"/>
       <c r="I61" s="1"/>
-      <c r="J61" s="166"/>
-[...7 lines deleted...]
-      <c r="C62" s="65" t="s">
+      <c r="J61" s="141"/>
+      <c r="K61" s="141"/>
+      <c r="L61" s="270"/>
+      <c r="M61" s="270"/>
+      <c r="N61" s="142"/>
+    </row>
+    <row r="62" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="119"/>
+      <c r="C62" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="D62" s="331">
+      <c r="D62" s="285">
         <f>M16+M28+M58</f>
         <v>0</v>
       </c>
-      <c r="E62" s="331"/>
-[...1 lines deleted...]
-      <c r="G62" s="9" t="s">
+      <c r="E62" s="285"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L62" s="247">
+      <c r="L62" s="208">
         <f>IFERROR((D62/'Facility 4'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M62" s="190" t="s">
+      <c r="M62" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N62" s="145"/>
-[...3 lines deleted...]
-      <c r="C63" s="65" t="s">
+      <c r="N62" s="120"/>
+    </row>
+    <row r="63" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="121"/>
+      <c r="C63" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="D63" s="331">
+      <c r="D63" s="285">
         <f>M35</f>
         <v>0</v>
       </c>
-      <c r="E63" s="331"/>
-[...1 lines deleted...]
-      <c r="G63" s="9" t="s">
+      <c r="E63" s="285"/>
+      <c r="F63" s="18"/>
+      <c r="G63" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L63" s="247">
+      <c r="L63" s="208">
         <f>IFERROR((D63/'Facility 4'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M63" s="190" t="s">
+      <c r="M63" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N63" s="49"/>
+      <c r="N63" s="44"/>
     </row>
     <row r="64" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="146"/>
-      <c r="C64" s="14" t="s">
+      <c r="B64" s="121"/>
+      <c r="C64" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="D64" s="337">
+      <c r="D64" s="291">
         <f>D62+D63</f>
         <v>0</v>
       </c>
-      <c r="E64" s="338"/>
-[...1 lines deleted...]
-      <c r="G64" s="191" t="s">
+      <c r="E64" s="292"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="162" t="s">
         <v>46</v>
       </c>
-      <c r="H64" s="191"/>
-[...3 lines deleted...]
-      <c r="L64" s="252">
+      <c r="H64" s="162"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="213">
         <f>IFERROR((D64/'Facility 4'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M64" s="192" t="s">
+      <c r="M64" s="163" t="s">
         <v>46</v>
       </c>
-      <c r="N64" s="211"/>
+      <c r="N64" s="180"/>
     </row>
     <row r="65" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="146"/>
-      <c r="C65" s="15" t="s">
+      <c r="B65" s="121"/>
+      <c r="C65" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="D65" s="339">
+      <c r="D65" s="293">
         <f>N16+N28+N35+N43</f>
         <v>0</v>
       </c>
-      <c r="E65" s="340"/>
-[...1 lines deleted...]
-      <c r="G65" s="51" t="s">
+      <c r="E65" s="294"/>
+      <c r="F65" s="164"/>
+      <c r="G65" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="H65" s="51"/>
-[...3 lines deleted...]
-      <c r="L65" s="252">
+      <c r="H65" s="45"/>
+      <c r="I65" s="165"/>
+      <c r="J65" s="165"/>
+      <c r="K65" s="165"/>
+      <c r="L65" s="213">
         <f>IFERROR((D65/'Facility 4'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M65" s="85" t="s">
+      <c r="M65" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="N65" s="55"/>
+      <c r="N65" s="46"/>
     </row>
     <row r="66" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="147"/>
-      <c r="C66" s="17" t="s">
+      <c r="B66" s="122"/>
+      <c r="C66" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="D66" s="341">
+      <c r="D66" s="295">
         <f>N51</f>
         <v>0</v>
       </c>
-      <c r="E66" s="342"/>
-[...1 lines deleted...]
-      <c r="G66" s="57" t="s">
+      <c r="E66" s="296"/>
+      <c r="F66" s="166"/>
+      <c r="G66" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="H66" s="57"/>
-[...3 lines deleted...]
-      <c r="L66" s="253">
+      <c r="H66" s="47"/>
+      <c r="I66" s="167"/>
+      <c r="J66" s="167"/>
+      <c r="K66" s="167"/>
+      <c r="L66" s="214">
         <f>IFERROR((D66/'Facility 4'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M66" s="86" t="s">
+      <c r="M66" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="N66" s="61"/>
+      <c r="N66" s="48"/>
     </row>
     <row r="67" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="9"/>
-[...11 lines deleted...]
-      <c r="N67" s="11"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="14"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="10"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="8"/>
+      <c r="L67" s="8"/>
+      <c r="M67" s="9"/>
+      <c r="N67" s="9"/>
     </row>
     <row r="68" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="148"/>
-[...13 lines deleted...]
-      <c r="N68" s="329"/>
+      <c r="B68" s="123"/>
+      <c r="C68" s="279" t="s">
+        <v>350</v>
+      </c>
+      <c r="D68" s="279"/>
+      <c r="E68" s="279"/>
+      <c r="F68" s="279"/>
+      <c r="G68" s="279"/>
+      <c r="H68" s="279"/>
+      <c r="I68" s="279"/>
+      <c r="J68" s="279"/>
+      <c r="K68" s="279"/>
+      <c r="L68" s="279"/>
+      <c r="M68" s="279"/>
+      <c r="N68" s="283"/>
     </row>
     <row r="69" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="18"/>
-[...11 lines deleted...]
-      <c r="N69" s="330"/>
+      <c r="B69" s="16"/>
+      <c r="C69" s="268"/>
+      <c r="D69" s="268"/>
+      <c r="E69" s="268"/>
+      <c r="F69" s="268"/>
+      <c r="G69" s="268"/>
+      <c r="H69" s="268"/>
+      <c r="I69" s="268"/>
+      <c r="J69" s="268"/>
+      <c r="K69" s="268"/>
+      <c r="L69" s="268"/>
+      <c r="M69" s="268"/>
+      <c r="N69" s="284"/>
     </row>
     <row r="70" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="19"/>
-      <c r="C70" s="326" t="s">
+      <c r="B70" s="17"/>
+      <c r="C70" s="280" t="s">
         <v>50</v>
       </c>
-      <c r="D70" s="30"/>
-      <c r="E70" s="31" t="s">
+      <c r="D70" s="28"/>
+      <c r="E70" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="F70" s="336" t="str">
+      <c r="F70" s="290" t="str">
         <f>IF(L64&gt;=25000,"You may have triggered the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L64&gt;21000, "You are close to the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G70" s="336"/>
-[...6 lines deleted...]
-      <c r="N70" s="32" t="s">
+      <c r="G70" s="290"/>
+      <c r="H70" s="290"/>
+      <c r="I70" s="290"/>
+      <c r="J70" s="290"/>
+      <c r="K70" s="290"/>
+      <c r="L70" s="290"/>
+      <c r="M70" s="290"/>
+      <c r="N70" s="30" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="71" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B71" s="144"/>
-[...2 lines deleted...]
-      <c r="E71" s="332">
+      <c r="B71" s="119"/>
+      <c r="C71" s="280"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="286">
         <f>L64</f>
         <v>0</v>
       </c>
-      <c r="F71" s="332"/>
-[...7 lines deleted...]
-      <c r="N71" s="333"/>
+      <c r="F71" s="286"/>
+      <c r="G71" s="286"/>
+      <c r="H71" s="286"/>
+      <c r="I71" s="286"/>
+      <c r="J71" s="286"/>
+      <c r="K71" s="286"/>
+      <c r="L71" s="286"/>
+      <c r="M71" s="286"/>
+      <c r="N71" s="287"/>
     </row>
     <row r="72" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B72" s="144"/>
-      <c r="C72" s="326" t="s">
+      <c r="B72" s="119"/>
+      <c r="C72" s="280" t="s">
         <v>53</v>
       </c>
-      <c r="D72" s="33"/>
-      <c r="E72" s="34" t="s">
+      <c r="D72" s="31"/>
+      <c r="E72" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F72" s="343" t="str">
+      <c r="F72" s="297" t="str">
         <f>IF(L65&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L65&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G72" s="343"/>
-[...6 lines deleted...]
-      <c r="N72" s="35" t="s">
+      <c r="G72" s="297"/>
+      <c r="H72" s="297"/>
+      <c r="I72" s="297"/>
+      <c r="J72" s="297"/>
+      <c r="K72" s="297"/>
+      <c r="L72" s="297"/>
+      <c r="M72" s="297"/>
+      <c r="N72" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="73" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B73" s="144"/>
-[...1 lines deleted...]
-      <c r="E73" s="332">
+      <c r="B73" s="119"/>
+      <c r="C73" s="280"/>
+      <c r="E73" s="286">
         <f>L65</f>
         <v>0</v>
       </c>
-      <c r="F73" s="332"/>
-[...7 lines deleted...]
-      <c r="N73" s="333"/>
+      <c r="F73" s="286"/>
+      <c r="G73" s="286"/>
+      <c r="H73" s="286"/>
+      <c r="I73" s="286"/>
+      <c r="J73" s="286"/>
+      <c r="K73" s="286"/>
+      <c r="L73" s="286"/>
+      <c r="M73" s="286"/>
+      <c r="N73" s="287"/>
     </row>
     <row r="74" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="144"/>
-      <c r="C74" s="326" t="s">
+      <c r="B74" s="119"/>
+      <c r="C74" s="280" t="s">
         <v>56</v>
       </c>
-      <c r="E74" s="34" t="s">
+      <c r="E74" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F74" s="343" t="str">
+      <c r="F74" s="297" t="str">
         <f>IF(L66&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L66&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G74" s="343"/>
-[...6 lines deleted...]
-      <c r="N74" s="35" t="s">
+      <c r="G74" s="297"/>
+      <c r="H74" s="297"/>
+      <c r="I74" s="297"/>
+      <c r="J74" s="297"/>
+      <c r="K74" s="297"/>
+      <c r="L74" s="297"/>
+      <c r="M74" s="297"/>
+      <c r="N74" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="149"/>
-[...2 lines deleted...]
-      <c r="E75" s="334">
+      <c r="B75" s="124"/>
+      <c r="C75" s="282"/>
+      <c r="D75" s="125"/>
+      <c r="E75" s="288">
         <f>L66</f>
         <v>0</v>
       </c>
-      <c r="F75" s="334"/>
-[...7 lines deleted...]
-      <c r="N75" s="335"/>
+      <c r="F75" s="288"/>
+      <c r="G75" s="288"/>
+      <c r="H75" s="288"/>
+      <c r="I75" s="288"/>
+      <c r="J75" s="288"/>
+      <c r="K75" s="288"/>
+      <c r="L75" s="288"/>
+      <c r="M75" s="288"/>
+      <c r="N75" s="289"/>
     </row>
     <row r="76" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="77" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="78" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="79" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="80" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="81" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="82" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="83" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="84" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="85" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="86" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="87" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="88" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="89" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="90" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="91" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="92" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="93" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="94" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="95" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="96" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="97" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="98" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="/lu/3XdjuhBNg/mYyP58va4BzDMj3OHnfqyHMmf5ZCI=" saltValue="J/qWpsLT8ZbKYUwDmq8vog==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="57Ztyx3FVa6bwGM7DNEZuiAmBYS0WGFg+VVylLA8Zrc=" saltValue="shXass1ZddD5fzU5KLNhNg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="55">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="J34:L34"/>
     <mergeCell ref="G16:L16"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="I18:K18"/>
     <mergeCell ref="G28:L28"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="I30:K30"/>
     <mergeCell ref="J33:L33"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="G35:L35"/>
     <mergeCell ref="C37:C38"/>
     <mergeCell ref="E37:E38"/>
     <mergeCell ref="G37:G38"/>
@@ -27355,116 +24346,116 @@
         <cfvo type="num" val="100000"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{CC7D77FD-860E-468F-870A-5E44754F389F}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G64:I64 G62:G63">
     <cfRule type="dataBar" priority="12">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{3C2DC4E4-0E89-490A-80E6-3A3A2CA94202}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G21:N27">
-    <cfRule type="cellIs" dxfId="52" priority="7" operator="equal">
+    <cfRule type="cellIs" dxfId="49" priority="7" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H40:N42">
-    <cfRule type="cellIs" dxfId="51" priority="6" operator="equal">
+    <cfRule type="cellIs" dxfId="48" priority="6" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H48:N50">
-    <cfRule type="cellIs" dxfId="50" priority="5" operator="equal">
+    <cfRule type="cellIs" dxfId="47" priority="5" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:I34 I41">
-    <cfRule type="cellIs" dxfId="49" priority="17" operator="equal">
+    <cfRule type="cellIs" dxfId="46" priority="17" operator="equal">
       <formula>0.64</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:J34 M33:N34 I41:M41 C65">
-    <cfRule type="cellIs" dxfId="48" priority="16" operator="equal">
+    <cfRule type="cellIs" dxfId="45" priority="16" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I49:M49">
-    <cfRule type="aboveAverage" dxfId="47" priority="14"/>
+    <cfRule type="aboveAverage" dxfId="44" priority="14"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="I9:N15">
-    <cfRule type="cellIs" dxfId="46" priority="11" operator="equal">
+    <cfRule type="cellIs" dxfId="43" priority="11" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I40:N40 N41:N42 J42 L42:M42">
-    <cfRule type="cellIs" dxfId="45" priority="15" operator="equal">
+    <cfRule type="cellIs" dxfId="42" priority="15" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I48:N48 N49:N50 J50 L50:M50">
-    <cfRule type="cellIs" dxfId="44" priority="13" operator="equal">
+    <cfRule type="cellIs" dxfId="41" priority="13" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L57 N57">
-    <cfRule type="cellIs" dxfId="43" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="40" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M62:M64">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{6E3ED9F3-9BCE-4CBA-8A28-0E4663D591D1}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N4">
-    <cfRule type="expression" dxfId="42" priority="3">
+    <cfRule type="expression" dxfId="39" priority="3">
       <formula>M4="No specific period"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="41" priority="4" operator="equal">
+    <cfRule type="cellIs" dxfId="38" priority="4" operator="equal">
       <formula>"# of days?"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4" xr:uid="{00000000-0002-0000-0400-000000000000}">
       <formula1>$Q$3:$Q$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{7D89524D-71B9-4EC2-B0AE-F7EF5700C493}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>25000</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
@@ -27528,2180 +24519,2180 @@
           </x14:cfRule>
           <xm:sqref>M62:M64</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000003000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$Q$10:$Q$19</xm:f>
           </x14:formula1>
           <xm:sqref>C33:C34</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000005000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$B$8:$B$35</xm:f>
           </x14:formula1>
           <xm:sqref>C9:C15</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000004000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$I$8:$I$68</xm:f>
           </x14:formula1>
           <xm:sqref>C21:C27</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000001000000}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000002000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$AD$8:$AD$84</xm:f>
           </x14:formula1>
           <xm:sqref>C40:C42</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000001000000}">
+          <x14:formula1>
+            <xm:f>'Calculation engine'!$W$8:$W$77</xm:f>
+          </x14:formula1>
+          <xm:sqref>C48:C50</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:T98"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E4" sqref="E4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="4" style="2" customWidth="1"/>
     <col min="3" max="3" width="67.5546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="19.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.5546875" style="2" customWidth="1"/>
     <col min="7" max="8" width="9.21875" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.21875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.77734375" style="2" customWidth="1"/>
     <col min="12" max="12" width="22.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="23.77734375" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.44140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="4.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="20" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="21" max="16384" width="9.21875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="203.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:20" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="181"/>
-[...13 lines deleted...]
-      <c r="N2" s="311"/>
+      <c r="B2" s="156"/>
+      <c r="C2" s="265" t="s">
+        <v>342</v>
+      </c>
+      <c r="D2" s="265"/>
+      <c r="E2" s="265"/>
+      <c r="F2" s="265"/>
+      <c r="G2" s="265"/>
+      <c r="H2" s="265"/>
+      <c r="I2" s="265"/>
+      <c r="J2" s="265"/>
+      <c r="K2" s="265"/>
+      <c r="L2" s="265"/>
+      <c r="M2" s="265"/>
+      <c r="N2" s="265"/>
     </row>
     <row r="3" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="151"/>
-[...11 lines deleted...]
-      <c r="N3" s="20" t="str">
+      <c r="B3" s="126"/>
+      <c r="C3" s="126"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="18" t="str">
         <f>IF(M4="Part year","Enter days below","")</f>
         <v/>
       </c>
       <c r="Q3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="181"/>
-      <c r="C4" s="201" t="s">
+      <c r="B4" s="156"/>
+      <c r="C4" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="151"/>
-[...5 lines deleted...]
-      <c r="J4" s="316" t="s">
+      <c r="D4" s="126"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="K4" s="321"/>
-[...1 lines deleted...]
-      <c r="M4" s="66" t="s">
+      <c r="K4" s="275"/>
+      <c r="L4" s="275"/>
+      <c r="M4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="66">
+      <c r="N4" s="53">
         <f>IF(M4="Full year",365,"")</f>
         <v>365</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="2:20" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="6" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="126"/>
-[...4 lines deleted...]
-      <c r="E6" s="315" t="s">
+      <c r="B6" s="101"/>
+      <c r="C6" s="267" t="s">
+        <v>343</v>
+      </c>
+      <c r="D6" s="172"/>
+      <c r="E6" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="202"/>
-      <c r="G6" s="315" t="s">
+      <c r="F6" s="172"/>
+      <c r="G6" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="152"/>
-      <c r="I6" s="317" t="s">
+      <c r="H6" s="127"/>
+      <c r="I6" s="271" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="317"/>
-[...2 lines deleted...]
-      <c r="M6" s="202" t="s">
+      <c r="J6" s="271"/>
+      <c r="K6" s="271"/>
+      <c r="L6" s="127"/>
+      <c r="M6" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="63" t="s">
+      <c r="N6" s="50" t="s">
         <v>9</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="153"/>
-[...5 lines deleted...]
-      <c r="H7" s="26"/>
+      <c r="B7" s="128"/>
+      <c r="C7" s="268"/>
+      <c r="D7" s="171"/>
+      <c r="E7" s="270"/>
+      <c r="F7" s="171"/>
+      <c r="G7" s="270"/>
+      <c r="H7" s="24"/>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="201"/>
+      <c r="L7" s="171"/>
       <c r="M7" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="154" t="s">
+      <c r="N7" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="2:20" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B8" s="155"/>
-      <c r="C8" s="138" t="s">
+      <c r="B8" s="130"/>
+      <c r="C8" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="138"/>
-      <c r="E8" s="138" t="s">
+      <c r="D8" s="113"/>
+      <c r="E8" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="138"/>
-[...8 lines deleted...]
-      <c r="Q8" s="8" t="s">
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="132"/>
+      <c r="Q8" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R8" s="8" t="s">
+      <c r="R8" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="8" t="s">
+      <c r="S8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T8" s="8" t="s">
+      <c r="T8" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="155"/>
-      <c r="C9" s="136" t="s">
+      <c r="B9" s="130"/>
+      <c r="C9" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="137"/>
-[...2 lines deleted...]
-      <c r="G9" s="20" t="str">
+      <c r="D9" s="112"/>
+      <c r="E9" s="253"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="18" t="str">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H9" s="139"/>
-      <c r="I9" s="248">
+      <c r="H9" s="114"/>
+      <c r="I9" s="209">
         <f>Q9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="J9" s="248">
+      <c r="J9" s="209">
         <f>R9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="K9" s="248">
+      <c r="K9" s="209">
         <f>S9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="L9" s="203"/>
-      <c r="M9" s="248">
+      <c r="L9" s="173"/>
+      <c r="M9" s="209">
         <f>SUM(I9:K9)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="249">
+      <c r="N9" s="210">
         <f>T9*E9</f>
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="155"/>
-      <c r="C10" s="136" t="s">
+      <c r="B10" s="130"/>
+      <c r="C10" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="137"/>
-[...2 lines deleted...]
-      <c r="G10" s="20" t="str">
+      <c r="D10" s="112"/>
+      <c r="E10" s="260"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="18" t="str">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H10" s="139"/>
-      <c r="I10" s="248">
+      <c r="H10" s="114"/>
+      <c r="I10" s="209">
         <f t="shared" ref="I10:K15" si="0">Q10*$N10/1000</f>
         <v>0</v>
       </c>
-      <c r="J10" s="248">
+      <c r="J10" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="248">
+      <c r="K10" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="203"/>
-      <c r="M10" s="248">
+      <c r="L10" s="173"/>
+      <c r="M10" s="209">
         <f t="shared" ref="M10:M15" si="1">SUM(I10:K10)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="249">
+      <c r="N10" s="210">
         <f t="shared" ref="N10:N15" si="2">T10*E10</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="155"/>
-      <c r="C11" s="136" t="s">
+      <c r="B11" s="130"/>
+      <c r="C11" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D11" s="137"/>
-[...2 lines deleted...]
-      <c r="G11" s="20" t="str">
+      <c r="D11" s="112"/>
+      <c r="E11" s="260"/>
+      <c r="F11" s="113"/>
+      <c r="G11" s="18" t="str">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H11" s="139"/>
-      <c r="I11" s="248">
+      <c r="H11" s="114"/>
+      <c r="I11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J11" s="248">
+      <c r="J11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="248">
+      <c r="K11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="203"/>
-      <c r="M11" s="248">
+      <c r="L11" s="173"/>
+      <c r="M11" s="209">
         <f>SUM(I11:K11)</f>
         <v>0</v>
       </c>
-      <c r="N11" s="249">
+      <c r="N11" s="210">
         <f>T11*E11</f>
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="155"/>
-      <c r="C12" s="136" t="s">
+      <c r="B12" s="130"/>
+      <c r="C12" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D12" s="137"/>
-[...2 lines deleted...]
-      <c r="G12" s="20" t="str">
+      <c r="D12" s="112"/>
+      <c r="E12" s="260"/>
+      <c r="F12" s="113"/>
+      <c r="G12" s="18" t="str">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H12" s="139"/>
-      <c r="I12" s="248">
+      <c r="H12" s="114"/>
+      <c r="I12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J12" s="248">
+      <c r="J12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="248">
+      <c r="K12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="203"/>
-      <c r="M12" s="248">
+      <c r="L12" s="173"/>
+      <c r="M12" s="209">
         <f>SUM(I12:K12)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="249">
+      <c r="N12" s="210">
         <f>T12*E12</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="155"/>
-      <c r="C13" s="136" t="s">
+      <c r="B13" s="130"/>
+      <c r="C13" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D13" s="137"/>
-[...2 lines deleted...]
-      <c r="G13" s="20" t="str">
+      <c r="D13" s="112"/>
+      <c r="E13" s="260"/>
+      <c r="F13" s="113"/>
+      <c r="G13" s="18" t="str">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H13" s="139"/>
-      <c r="I13" s="248">
+      <c r="H13" s="114"/>
+      <c r="I13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J13" s="248">
+      <c r="J13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K13" s="248">
+      <c r="K13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L13" s="203"/>
-      <c r="M13" s="248">
+      <c r="L13" s="173"/>
+      <c r="M13" s="209">
         <f>SUM(I13:K13)</f>
         <v>0</v>
       </c>
-      <c r="N13" s="249">
+      <c r="N13" s="210">
         <f>T13*E13</f>
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="155"/>
-      <c r="C14" s="136" t="s">
+      <c r="B14" s="130"/>
+      <c r="C14" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="137"/>
-[...2 lines deleted...]
-      <c r="G14" s="20" t="str">
+      <c r="D14" s="112"/>
+      <c r="E14" s="260"/>
+      <c r="F14" s="113"/>
+      <c r="G14" s="18" t="str">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H14" s="139"/>
-      <c r="I14" s="248">
+      <c r="H14" s="114"/>
+      <c r="I14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="248">
+      <c r="J14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K14" s="248">
+      <c r="K14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L14" s="203"/>
-      <c r="M14" s="248">
+      <c r="L14" s="173"/>
+      <c r="M14" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N14" s="249">
+      <c r="N14" s="210">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="155"/>
-      <c r="C15" s="136" t="s">
+      <c r="B15" s="130"/>
+      <c r="C15" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="137"/>
-[...2 lines deleted...]
-      <c r="G15" s="20" t="str">
+      <c r="D15" s="112"/>
+      <c r="E15" s="260"/>
+      <c r="F15" s="113"/>
+      <c r="G15" s="18" t="str">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H15" s="139"/>
-      <c r="I15" s="248">
+      <c r="H15" s="114"/>
+      <c r="I15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J15" s="248">
+      <c r="J15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K15" s="248">
+      <c r="K15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L15" s="203"/>
-      <c r="M15" s="248">
+      <c r="L15" s="173"/>
+      <c r="M15" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N15" s="249">
+      <c r="N15" s="210">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="158"/>
-[...4 lines deleted...]
-      <c r="G16" s="312" t="s">
+      <c r="B16" s="133"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="116"/>
+      <c r="E16" s="117"/>
+      <c r="F16" s="117"/>
+      <c r="G16" s="266" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="312"/>
-[...4 lines deleted...]
-      <c r="M16" s="250">
+      <c r="H16" s="266"/>
+      <c r="I16" s="266"/>
+      <c r="J16" s="266"/>
+      <c r="K16" s="266"/>
+      <c r="L16" s="266"/>
+      <c r="M16" s="211">
         <f>SUM(M9:M15)</f>
         <v>0</v>
       </c>
-      <c r="N16" s="251">
+      <c r="N16" s="212">
         <f>SUM(N9:N15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E17" s="20"/>
-[...1 lines deleted...]
-      <c r="G17" s="20"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
     </row>
     <row r="18" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="126"/>
-[...4 lines deleted...]
-      <c r="E18" s="315" t="s">
+      <c r="B18" s="101"/>
+      <c r="C18" s="267" t="s">
+        <v>344</v>
+      </c>
+      <c r="D18" s="172"/>
+      <c r="E18" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F18" s="202"/>
-      <c r="G18" s="315" t="s">
+      <c r="F18" s="172"/>
+      <c r="G18" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H18" s="152"/>
-      <c r="I18" s="317" t="s">
+      <c r="H18" s="127"/>
+      <c r="I18" s="271" t="s">
         <v>24</v>
       </c>
-      <c r="J18" s="317"/>
-[...2 lines deleted...]
-      <c r="M18" s="202" t="s">
+      <c r="J18" s="271"/>
+      <c r="K18" s="271"/>
+      <c r="L18" s="127"/>
+      <c r="M18" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N18" s="63" t="s">
+      <c r="N18" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="153"/>
-[...5 lines deleted...]
-      <c r="H19" s="26"/>
+      <c r="B19" s="128"/>
+      <c r="C19" s="268"/>
+      <c r="D19" s="171"/>
+      <c r="E19" s="270"/>
+      <c r="F19" s="171"/>
+      <c r="G19" s="270"/>
+      <c r="H19" s="24"/>
       <c r="I19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L19" s="201"/>
+      <c r="L19" s="171"/>
       <c r="M19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N19" s="154" t="s">
+      <c r="N19" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="155"/>
-      <c r="C20" s="138" t="s">
+      <c r="B20" s="130"/>
+      <c r="C20" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="138"/>
-      <c r="E20" s="138" t="s">
+      <c r="D20" s="113"/>
+      <c r="E20" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F20" s="138"/>
-[...8 lines deleted...]
-      <c r="Q20" s="8" t="s">
+      <c r="F20" s="113"/>
+      <c r="G20" s="113"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="112"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="132"/>
+      <c r="Q20" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R20" s="8" t="s">
+      <c r="R20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S20" s="8" t="s">
+      <c r="S20" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T20" s="8" t="s">
+      <c r="T20" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="155"/>
-      <c r="C21" s="136" t="s">
+      <c r="B21" s="130"/>
+      <c r="C21" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D21" s="137"/>
-[...2 lines deleted...]
-      <c r="G21" s="20" t="str">
+      <c r="D21" s="112"/>
+      <c r="E21" s="253"/>
+      <c r="F21" s="113"/>
+      <c r="G21" s="18" t="str">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H21" s="139"/>
-      <c r="I21" s="248">
+      <c r="H21" s="114"/>
+      <c r="I21" s="209">
         <f t="shared" ref="I21:K27" si="3">Q21*$N21/1000</f>
         <v>0</v>
       </c>
-      <c r="J21" s="248">
+      <c r="J21" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="248">
+      <c r="K21" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L21" s="203"/>
-      <c r="M21" s="248">
+      <c r="L21" s="173"/>
+      <c r="M21" s="209">
         <f t="shared" ref="M21:M27" si="4">SUM(I21:K21)</f>
         <v>0</v>
       </c>
-      <c r="N21" s="249">
+      <c r="N21" s="210">
         <f t="shared" ref="N21:N27" si="5">T21*E21</f>
         <v>0</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="155"/>
-      <c r="C22" s="136" t="s">
+      <c r="B22" s="130"/>
+      <c r="C22" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D22" s="137"/>
-[...2 lines deleted...]
-      <c r="G22" s="20" t="str">
+      <c r="D22" s="112"/>
+      <c r="E22" s="260"/>
+      <c r="F22" s="113"/>
+      <c r="G22" s="18" t="str">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H22" s="139"/>
-      <c r="I22" s="248">
+      <c r="H22" s="114"/>
+      <c r="I22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J22" s="248">
+      <c r="J22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="248">
+      <c r="K22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L22" s="203"/>
-      <c r="M22" s="248">
+      <c r="L22" s="173"/>
+      <c r="M22" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="249">
+      <c r="N22" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="155"/>
-      <c r="C23" s="136" t="s">
+      <c r="B23" s="130"/>
+      <c r="C23" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D23" s="137"/>
-[...2 lines deleted...]
-      <c r="G23" s="20" t="str">
+      <c r="D23" s="112"/>
+      <c r="E23" s="260"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="18" t="str">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H23" s="139"/>
-      <c r="I23" s="248">
+      <c r="H23" s="114"/>
+      <c r="I23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J23" s="248">
+      <c r="J23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="248">
+      <c r="K23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L23" s="203"/>
-      <c r="M23" s="248">
+      <c r="L23" s="173"/>
+      <c r="M23" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N23" s="249">
+      <c r="N23" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="155"/>
-      <c r="C24" s="136" t="s">
+      <c r="B24" s="130"/>
+      <c r="C24" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="137"/>
-[...2 lines deleted...]
-      <c r="G24" s="20" t="str">
+      <c r="D24" s="112"/>
+      <c r="E24" s="260"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="18" t="str">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H24" s="139"/>
-      <c r="I24" s="248">
+      <c r="H24" s="114"/>
+      <c r="I24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J24" s="248">
+      <c r="J24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="248">
+      <c r="K24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L24" s="203"/>
-      <c r="M24" s="248">
+      <c r="L24" s="173"/>
+      <c r="M24" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N24" s="249">
+      <c r="N24" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="155"/>
-      <c r="C25" s="136" t="s">
+      <c r="B25" s="130"/>
+      <c r="C25" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D25" s="137"/>
-[...2 lines deleted...]
-      <c r="G25" s="20" t="str">
+      <c r="D25" s="112"/>
+      <c r="E25" s="260"/>
+      <c r="F25" s="113"/>
+      <c r="G25" s="18" t="str">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H25" s="139"/>
-      <c r="I25" s="248">
+      <c r="H25" s="114"/>
+      <c r="I25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J25" s="248">
+      <c r="J25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K25" s="248">
+      <c r="K25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L25" s="203"/>
-      <c r="M25" s="248">
+      <c r="L25" s="173"/>
+      <c r="M25" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N25" s="249">
+      <c r="N25" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R25" s="8">
+      <c r="R25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S25" s="8">
+      <c r="S25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="155"/>
-      <c r="C26" s="136" t="s">
+      <c r="B26" s="130"/>
+      <c r="C26" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D26" s="137"/>
-[...2 lines deleted...]
-      <c r="G26" s="20" t="str">
+      <c r="D26" s="112"/>
+      <c r="E26" s="260"/>
+      <c r="F26" s="113"/>
+      <c r="G26" s="18" t="str">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H26" s="139"/>
-      <c r="I26" s="248">
+      <c r="H26" s="114"/>
+      <c r="I26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J26" s="248">
+      <c r="J26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K26" s="248">
+      <c r="K26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L26" s="203"/>
-      <c r="M26" s="248">
+      <c r="L26" s="173"/>
+      <c r="M26" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N26" s="249">
+      <c r="N26" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="155"/>
-      <c r="C27" s="136" t="s">
+      <c r="B27" s="130"/>
+      <c r="C27" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D27" s="137"/>
-[...2 lines deleted...]
-      <c r="G27" s="20" t="str">
+      <c r="D27" s="112"/>
+      <c r="E27" s="260"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="18" t="str">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H27" s="139"/>
-      <c r="I27" s="248">
+      <c r="H27" s="114"/>
+      <c r="I27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J27" s="248">
+      <c r="J27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K27" s="248">
+      <c r="K27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L27" s="203"/>
-      <c r="M27" s="248">
+      <c r="L27" s="173"/>
+      <c r="M27" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N27" s="249">
+      <c r="N27" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="158"/>
-[...4 lines deleted...]
-      <c r="G28" s="312" t="s">
+      <c r="B28" s="133"/>
+      <c r="C28" s="116"/>
+      <c r="D28" s="116"/>
+      <c r="E28" s="117"/>
+      <c r="F28" s="117"/>
+      <c r="G28" s="266" t="s">
         <v>25</v>
       </c>
-      <c r="H28" s="312"/>
-[...4 lines deleted...]
-      <c r="M28" s="250">
+      <c r="H28" s="266"/>
+      <c r="I28" s="266"/>
+      <c r="J28" s="266"/>
+      <c r="K28" s="266"/>
+      <c r="L28" s="266"/>
+      <c r="M28" s="211">
         <f>SUM(M21:M27)</f>
         <v>0</v>
       </c>
-      <c r="N28" s="251">
+      <c r="N28" s="212">
         <f>SUM(N21:N27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E29" s="20"/>
-[...1 lines deleted...]
-      <c r="G29" s="20"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
     </row>
     <row r="30" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="126"/>
-[...4 lines deleted...]
-      <c r="E30" s="315" t="s">
+      <c r="B30" s="101"/>
+      <c r="C30" s="267" t="s">
+        <v>345</v>
+      </c>
+      <c r="D30" s="172"/>
+      <c r="E30" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F30" s="202"/>
-      <c r="G30" s="315" t="s">
+      <c r="F30" s="172"/>
+      <c r="G30" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H30" s="152"/>
-      <c r="I30" s="317" t="s">
+      <c r="H30" s="127"/>
+      <c r="I30" s="271" t="s">
         <v>26</v>
       </c>
-      <c r="J30" s="317"/>
-[...2 lines deleted...]
-      <c r="M30" s="202" t="s">
+      <c r="J30" s="271"/>
+      <c r="K30" s="271"/>
+      <c r="L30" s="127"/>
+      <c r="M30" s="172" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="63" t="s">
+      <c r="N30" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="153"/>
-[...5 lines deleted...]
-      <c r="H31" s="26"/>
+      <c r="B31" s="128"/>
+      <c r="C31" s="268"/>
+      <c r="D31" s="171"/>
+      <c r="E31" s="270"/>
+      <c r="F31" s="171"/>
+      <c r="G31" s="270"/>
+      <c r="H31" s="24"/>
       <c r="I31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J31" s="1"/>
-      <c r="K31" s="26"/>
-      <c r="L31" s="201"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="171"/>
       <c r="M31" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N31" s="154" t="s">
+      <c r="N31" s="129" t="s">
         <v>15</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="155"/>
-      <c r="C32" s="138" t="s">
+      <c r="B32" s="130"/>
+      <c r="C32" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="D32" s="138"/>
-      <c r="E32" s="138" t="s">
+      <c r="D32" s="113"/>
+      <c r="E32" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="138"/>
-[...7 lines deleted...]
-      <c r="N32" s="157"/>
+      <c r="F32" s="113"/>
+      <c r="G32" s="113"/>
+      <c r="H32" s="112"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="112"/>
+      <c r="K32" s="112"/>
+      <c r="L32" s="112"/>
+      <c r="M32" s="112"/>
+      <c r="N32" s="132"/>
       <c r="Q32" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="155"/>
-      <c r="C33" s="136" t="s">
+      <c r="B33" s="130"/>
+      <c r="C33" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D33" s="137"/>
-[...2 lines deleted...]
-      <c r="G33" s="20" t="s">
+      <c r="D33" s="112"/>
+      <c r="E33" s="253"/>
+      <c r="F33" s="113"/>
+      <c r="G33" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I33" s="230">
+      <c r="I33" s="191">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J33" s="324" t="str">
+      <c r="J33" s="278" t="str">
         <f>IF(C33="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K33" s="324"/>
-[...1 lines deleted...]
-      <c r="M33" s="248">
+      <c r="K33" s="278"/>
+      <c r="L33" s="278"/>
+      <c r="M33" s="209">
         <f>E33*I33/1000</f>
         <v>0</v>
       </c>
-      <c r="N33" s="249">
+      <c r="N33" s="210">
         <f>E33*Q34</f>
         <v>0</v>
       </c>
       <c r="Q33" s="3"/>
     </row>
     <row r="34" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="155"/>
-      <c r="C34" s="136" t="s">
+      <c r="B34" s="130"/>
+      <c r="C34" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D34" s="137"/>
-[...2 lines deleted...]
-      <c r="G34" s="20" t="s">
+      <c r="D34" s="112"/>
+      <c r="E34" s="254"/>
+      <c r="F34" s="113"/>
+      <c r="G34" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I34" s="230">
+      <c r="I34" s="191">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J34" s="323" t="str">
+      <c r="J34" s="277" t="str">
         <f>IF(C34="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K34" s="323"/>
-[...1 lines deleted...]
-      <c r="M34" s="248">
+      <c r="K34" s="277"/>
+      <c r="L34" s="277"/>
+      <c r="M34" s="209">
         <f>E34*I34/1000</f>
         <v>0</v>
       </c>
-      <c r="N34" s="249">
+      <c r="N34" s="210">
         <f>E34*Q35</f>
         <v>0</v>
       </c>
       <c r="Q34" s="4">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="158"/>
-[...4 lines deleted...]
-      <c r="G35" s="312" t="s">
+      <c r="B35" s="133"/>
+      <c r="C35" s="116"/>
+      <c r="D35" s="116"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="117"/>
+      <c r="G35" s="266" t="s">
         <v>32</v>
       </c>
-      <c r="H35" s="312"/>
-[...4 lines deleted...]
-      <c r="M35" s="250">
+      <c r="H35" s="266"/>
+      <c r="I35" s="266"/>
+      <c r="J35" s="266"/>
+      <c r="K35" s="266"/>
+      <c r="L35" s="266"/>
+      <c r="M35" s="211">
         <f>SUM(M33:M34)</f>
         <v>0</v>
       </c>
-      <c r="N35" s="251">
+      <c r="N35" s="212">
         <f>SUM(N33:N34)</f>
         <v>0</v>
       </c>
       <c r="Q35" s="4">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E36" s="20"/>
-[...8 lines deleted...]
-      <c r="N36" s="24"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="135"/>
+      <c r="H36" s="135"/>
+      <c r="I36" s="135"/>
+      <c r="J36" s="135"/>
+      <c r="K36" s="135"/>
+      <c r="L36" s="135"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="22"/>
     </row>
     <row r="37" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="126"/>
-[...4 lines deleted...]
-      <c r="E37" s="315" t="s">
+      <c r="B37" s="101"/>
+      <c r="C37" s="267" t="s">
+        <v>346</v>
+      </c>
+      <c r="D37" s="172"/>
+      <c r="E37" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F37" s="202"/>
-      <c r="G37" s="315" t="s">
+      <c r="F37" s="172"/>
+      <c r="G37" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H37" s="152"/>
-[...5 lines deleted...]
-      <c r="N37" s="63" t="s">
+      <c r="H37" s="127"/>
+      <c r="I37" s="271"/>
+      <c r="J37" s="271"/>
+      <c r="K37" s="271"/>
+      <c r="L37" s="127"/>
+      <c r="M37" s="172"/>
+      <c r="N37" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="153"/>
-[...5 lines deleted...]
-      <c r="H38" s="26"/>
+      <c r="B38" s="128"/>
+      <c r="C38" s="268"/>
+      <c r="D38" s="171"/>
+      <c r="E38" s="270"/>
+      <c r="F38" s="171"/>
+      <c r="G38" s="270"/>
+      <c r="H38" s="24"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
-      <c r="K38" s="26"/>
-      <c r="L38" s="201"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="171"/>
       <c r="M38" s="1"/>
-      <c r="N38" s="154" t="s">
+      <c r="N38" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="155"/>
-      <c r="C39" s="138" t="s">
+      <c r="B39" s="130"/>
+      <c r="C39" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="D39" s="138"/>
-      <c r="E39" s="138" t="s">
+      <c r="D39" s="113"/>
+      <c r="E39" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F39" s="138"/>
-[...8 lines deleted...]
-      <c r="Q39" s="8" t="s">
+      <c r="F39" s="113"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="112"/>
+      <c r="I39" s="112"/>
+      <c r="J39" s="112"/>
+      <c r="K39" s="112"/>
+      <c r="L39" s="112"/>
+      <c r="M39" s="112"/>
+      <c r="N39" s="132"/>
+      <c r="Q39" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R39" s="8" t="s">
+      <c r="R39" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S39" s="8" t="s">
+      <c r="S39" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T39" s="8" t="s">
+      <c r="T39" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="155"/>
-      <c r="C40" s="136" t="s">
+      <c r="B40" s="130"/>
+      <c r="C40" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D40" s="137"/>
-[...2 lines deleted...]
-      <c r="G40" s="20" t="str">
+      <c r="D40" s="112"/>
+      <c r="E40" s="253"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="18" t="str">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I40" s="22"/>
-[...3 lines deleted...]
-      <c r="M40" s="22">
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="136"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20">
         <f>E40*I40/1000</f>
         <v>0</v>
       </c>
-      <c r="N40" s="249">
+      <c r="N40" s="210">
         <f>T40*E40</f>
         <v>0</v>
       </c>
-      <c r="Q40" s="8"/>
-[...2 lines deleted...]
-      <c r="T40" s="8">
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="155"/>
-      <c r="C41" s="136" t="s">
+      <c r="B41" s="130"/>
+      <c r="C41" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D41" s="137"/>
-[...2 lines deleted...]
-      <c r="G41" s="20" t="str">
+      <c r="D41" s="112"/>
+      <c r="E41" s="255"/>
+      <c r="F41" s="113"/>
+      <c r="G41" s="18" t="str">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I41" s="22"/>
-[...4 lines deleted...]
-      <c r="N41" s="249">
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="136"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="210">
         <f>T41*E41</f>
         <v>0</v>
       </c>
-      <c r="Q41" s="8"/>
-[...2 lines deleted...]
-      <c r="T41" s="8">
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="155"/>
-      <c r="C42" s="136" t="s">
+      <c r="B42" s="130"/>
+      <c r="C42" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D42" s="137"/>
-[...2 lines deleted...]
-      <c r="G42" s="20" t="str">
+      <c r="D42" s="112"/>
+      <c r="E42" s="254"/>
+      <c r="F42" s="113"/>
+      <c r="G42" s="18" t="str">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I42" s="22"/>
-[...3 lines deleted...]
-      <c r="M42" s="22">
+      <c r="I42" s="20"/>
+      <c r="J42" s="276"/>
+      <c r="K42" s="276"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="20">
         <f>E42*I42/1000</f>
         <v>0</v>
       </c>
-      <c r="N42" s="249">
+      <c r="N42" s="210">
         <f>T42*E42</f>
         <v>0</v>
       </c>
-      <c r="Q42" s="8"/>
-[...2 lines deleted...]
-      <c r="T42" s="8">
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="158"/>
-[...4 lines deleted...]
-      <c r="G43" s="312" t="s">
+      <c r="B43" s="133"/>
+      <c r="C43" s="116"/>
+      <c r="D43" s="116"/>
+      <c r="E43" s="117"/>
+      <c r="F43" s="117"/>
+      <c r="G43" s="266" t="s">
         <v>34</v>
       </c>
-      <c r="H43" s="312"/>
-[...5 lines deleted...]
-      <c r="N43" s="251">
+      <c r="H43" s="266"/>
+      <c r="I43" s="266"/>
+      <c r="J43" s="266"/>
+      <c r="K43" s="266"/>
+      <c r="L43" s="266"/>
+      <c r="M43" s="137"/>
+      <c r="N43" s="212">
         <f>SUM(N40:N42)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E44" s="20"/>
-[...8 lines deleted...]
-      <c r="N44" s="24"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="135"/>
+      <c r="H44" s="135"/>
+      <c r="I44" s="135"/>
+      <c r="J44" s="135"/>
+      <c r="K44" s="135"/>
+      <c r="L44" s="135"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="22"/>
     </row>
     <row r="45" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="126"/>
-[...4 lines deleted...]
-      <c r="E45" s="315" t="s">
+      <c r="B45" s="101"/>
+      <c r="C45" s="267" t="s">
+        <v>347</v>
+      </c>
+      <c r="D45" s="172"/>
+      <c r="E45" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F45" s="202"/>
-      <c r="G45" s="315" t="s">
+      <c r="F45" s="172"/>
+      <c r="G45" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H45" s="152"/>
-[...5 lines deleted...]
-      <c r="N45" s="63" t="s">
+      <c r="H45" s="127"/>
+      <c r="I45" s="271"/>
+      <c r="J45" s="271"/>
+      <c r="K45" s="271"/>
+      <c r="L45" s="127"/>
+      <c r="M45" s="172"/>
+      <c r="N45" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="153"/>
-[...5 lines deleted...]
-      <c r="H46" s="26"/>
+      <c r="B46" s="128"/>
+      <c r="C46" s="268"/>
+      <c r="D46" s="171"/>
+      <c r="E46" s="270"/>
+      <c r="F46" s="171"/>
+      <c r="G46" s="270"/>
+      <c r="H46" s="24"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
-      <c r="K46" s="26"/>
-      <c r="L46" s="201"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="171"/>
       <c r="M46" s="1"/>
-      <c r="N46" s="154" t="s">
+      <c r="N46" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="155"/>
-      <c r="C47" s="138" t="s">
+      <c r="B47" s="130"/>
+      <c r="C47" s="113" t="s">
         <v>35</v>
       </c>
-      <c r="D47" s="138"/>
-      <c r="E47" s="138" t="s">
+      <c r="D47" s="113"/>
+      <c r="E47" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F47" s="138"/>
-[...8 lines deleted...]
-      <c r="Q47" s="8" t="s">
+      <c r="F47" s="113"/>
+      <c r="G47" s="113"/>
+      <c r="H47" s="112"/>
+      <c r="I47" s="112"/>
+      <c r="J47" s="112"/>
+      <c r="K47" s="112"/>
+      <c r="L47" s="112"/>
+      <c r="M47" s="112"/>
+      <c r="N47" s="132"/>
+      <c r="Q47" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R47" s="8" t="s">
+      <c r="R47" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S47" s="8" t="s">
+      <c r="S47" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T47" s="8" t="s">
+      <c r="T47" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="155"/>
-      <c r="C48" s="136" t="s">
+      <c r="B48" s="130"/>
+      <c r="C48" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D48" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D48" s="112"/>
+      <c r="E48" s="253"/>
+      <c r="F48" s="113"/>
+      <c r="G48" s="18" t="str">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I48" s="22"/>
-[...3 lines deleted...]
-      <c r="M48" s="22">
+      <c r="I48" s="20"/>
+      <c r="J48" s="20"/>
+      <c r="K48" s="136"/>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20">
         <f>E48*I48/1000</f>
         <v>0</v>
       </c>
-      <c r="N48" s="249">
+      <c r="N48" s="210">
         <f>T48*E48</f>
         <v>0</v>
       </c>
-      <c r="Q48" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="155"/>
-      <c r="C49" s="136" t="s">
+      <c r="B49" s="130"/>
+      <c r="C49" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D49" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D49" s="112"/>
+      <c r="E49" s="255"/>
+      <c r="F49" s="113"/>
+      <c r="G49" s="18" t="str">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I49" s="22"/>
-[...4 lines deleted...]
-      <c r="N49" s="249">
+      <c r="I49" s="20"/>
+      <c r="J49" s="20"/>
+      <c r="K49" s="136"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="210">
         <f>T49*E49</f>
         <v>0</v>
       </c>
-      <c r="Q49" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="155"/>
-      <c r="C50" s="136" t="s">
+      <c r="B50" s="130"/>
+      <c r="C50" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D50" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D50" s="112"/>
+      <c r="E50" s="254"/>
+      <c r="F50" s="113"/>
+      <c r="G50" s="18" t="str">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I50" s="22"/>
-[...3 lines deleted...]
-      <c r="M50" s="22">
+      <c r="I50" s="20"/>
+      <c r="J50" s="276"/>
+      <c r="K50" s="276"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20">
         <f>E50*I50/1000</f>
         <v>0</v>
       </c>
-      <c r="N50" s="249">
+      <c r="N50" s="210">
         <f>T50*E50</f>
         <v>0</v>
       </c>
-      <c r="Q50" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="158"/>
-[...4 lines deleted...]
-      <c r="G51" s="312" t="s">
+      <c r="B51" s="133"/>
+      <c r="C51" s="116"/>
+      <c r="D51" s="116"/>
+      <c r="E51" s="117"/>
+      <c r="F51" s="117"/>
+      <c r="G51" s="266" t="s">
         <v>36</v>
       </c>
-      <c r="H51" s="312"/>
-[...5 lines deleted...]
-      <c r="N51" s="251">
+      <c r="H51" s="266"/>
+      <c r="I51" s="266"/>
+      <c r="J51" s="266"/>
+      <c r="K51" s="266"/>
+      <c r="L51" s="266"/>
+      <c r="M51" s="137"/>
+      <c r="N51" s="212">
         <f>SUM(N48:N50)</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E52" s="20"/>
-[...8 lines deleted...]
-      <c r="N52" s="197"/>
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="135"/>
+      <c r="H52" s="135"/>
+      <c r="I52" s="135"/>
+      <c r="J52" s="135"/>
+      <c r="K52" s="135"/>
+      <c r="L52" s="135"/>
+      <c r="M52" s="22"/>
+      <c r="N52" s="168"/>
     </row>
     <row r="53" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B53" s="126"/>
-[...8 lines deleted...]
-      <c r="I53" s="317" t="s">
+      <c r="B53" s="101"/>
+      <c r="C53" s="267" t="s">
+        <v>348</v>
+      </c>
+      <c r="D53" s="172"/>
+      <c r="E53" s="269"/>
+      <c r="F53" s="172"/>
+      <c r="G53" s="269"/>
+      <c r="H53" s="127"/>
+      <c r="I53" s="271" t="s">
         <v>37</v>
       </c>
-      <c r="J53" s="317"/>
-[...2 lines deleted...]
-      <c r="M53" s="202" t="s">
+      <c r="J53" s="271"/>
+      <c r="K53" s="271"/>
+      <c r="L53" s="127"/>
+      <c r="M53" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N53" s="63"/>
+      <c r="N53" s="50"/>
     </row>
     <row r="54" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="153"/>
-[...5 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="B54" s="128"/>
+      <c r="C54" s="268"/>
+      <c r="D54" s="171"/>
+      <c r="E54" s="270"/>
+      <c r="F54" s="171"/>
+      <c r="G54" s="270"/>
+      <c r="H54" s="24"/>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L54" s="201"/>
+      <c r="L54" s="171"/>
       <c r="M54" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N54" s="154"/>
+      <c r="N54" s="129"/>
     </row>
     <row r="55" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="155"/>
-      <c r="C55" s="138" t="s">
+      <c r="B55" s="130"/>
+      <c r="C55" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="D55" s="138"/>
-[...9 lines deleted...]
-      <c r="N55" s="157"/>
+      <c r="D55" s="113"/>
+      <c r="E55" s="113"/>
+      <c r="F55" s="113"/>
+      <c r="G55" s="113"/>
+      <c r="H55" s="112"/>
+      <c r="I55" s="112"/>
+      <c r="J55" s="112"/>
+      <c r="K55" s="112"/>
+      <c r="L55" s="112"/>
+      <c r="M55" s="169"/>
+      <c r="N55" s="132"/>
       <c r="Q55" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M56" s="248">
+    <row r="56" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="130"/>
+      <c r="C56" s="134"/>
+      <c r="D56" s="112"/>
+      <c r="E56" s="183"/>
+      <c r="F56" s="113"/>
+      <c r="G56" s="113"/>
+      <c r="H56" s="131"/>
+      <c r="I56" s="170">
+        <v>0</v>
+      </c>
+      <c r="J56" s="170">
+        <v>0</v>
+      </c>
+      <c r="K56" s="170">
+        <v>0</v>
+      </c>
+      <c r="L56" s="173"/>
+      <c r="M56" s="209">
         <f>SUM(I56:K56)</f>
         <v>0</v>
       </c>
-      <c r="N56" s="140"/>
-      <c r="Q56" s="9">
+      <c r="N56" s="115"/>
+      <c r="Q56" s="7">
         <v>25000</v>
       </c>
     </row>
-    <row r="57" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M57" s="248">
+    <row r="57" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="130"/>
+      <c r="C57" s="134"/>
+      <c r="D57" s="112"/>
+      <c r="E57" s="183"/>
+      <c r="F57" s="113"/>
+      <c r="G57" s="113"/>
+      <c r="H57" s="131"/>
+      <c r="I57" s="170">
+        <v>0</v>
+      </c>
+      <c r="J57" s="170">
+        <v>0</v>
+      </c>
+      <c r="K57" s="170">
+        <v>0</v>
+      </c>
+      <c r="L57" s="173"/>
+      <c r="M57" s="209">
         <f>SUM(I57:K57)</f>
         <v>0</v>
       </c>
-      <c r="N57" s="140"/>
-[...7 lines deleted...]
-      <c r="G58" s="312" t="s">
+      <c r="N57" s="115"/>
+    </row>
+    <row r="58" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="133"/>
+      <c r="C58" s="116"/>
+      <c r="D58" s="116"/>
+      <c r="E58" s="117"/>
+      <c r="F58" s="117"/>
+      <c r="G58" s="266" t="s">
         <v>39</v>
       </c>
-      <c r="H58" s="312"/>
-[...4 lines deleted...]
-      <c r="M58" s="250">
+      <c r="H58" s="266"/>
+      <c r="I58" s="266"/>
+      <c r="J58" s="266"/>
+      <c r="K58" s="266"/>
+      <c r="L58" s="266"/>
+      <c r="M58" s="211">
         <f>SUM(M56:M57)</f>
         <v>0</v>
       </c>
-      <c r="N58" s="143"/>
-[...1 lines deleted...]
-    <row r="59" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N58" s="118"/>
+    </row>
+    <row r="59" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
     </row>
-    <row r="60" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="D60" s="327" t="s">
+    <row r="60" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="91"/>
+      <c r="C60" s="279" t="s">
+        <v>349</v>
+      </c>
+      <c r="D60" s="281" t="s">
         <v>40</v>
       </c>
-      <c r="E60" s="327"/>
-[...6 lines deleted...]
-      <c r="L60" s="327" t="s">
+      <c r="E60" s="281"/>
+      <c r="F60" s="281"/>
+      <c r="G60" s="281"/>
+      <c r="H60" s="138"/>
+      <c r="I60" s="138"/>
+      <c r="J60" s="139"/>
+      <c r="K60" s="139"/>
+      <c r="L60" s="281" t="s">
         <v>41</v>
       </c>
-      <c r="M60" s="327"/>
-[...9 lines deleted...]
-      <c r="H61" s="26"/>
+      <c r="M60" s="281"/>
+      <c r="N60" s="140"/>
+    </row>
+    <row r="61" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="119"/>
+      <c r="C61" s="268"/>
+      <c r="D61" s="270"/>
+      <c r="E61" s="270"/>
+      <c r="F61" s="270"/>
+      <c r="G61" s="270"/>
+      <c r="H61" s="24"/>
       <c r="I61" s="1"/>
-      <c r="J61" s="166"/>
-[...7 lines deleted...]
-      <c r="C62" s="65" t="s">
+      <c r="J61" s="141"/>
+      <c r="K61" s="141"/>
+      <c r="L61" s="270"/>
+      <c r="M61" s="270"/>
+      <c r="N61" s="142"/>
+    </row>
+    <row r="62" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="119"/>
+      <c r="C62" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="D62" s="331">
+      <c r="D62" s="285">
         <f>M16+M28+M58</f>
         <v>0</v>
       </c>
-      <c r="E62" s="331"/>
-[...1 lines deleted...]
-      <c r="G62" s="9" t="s">
+      <c r="E62" s="285"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L62" s="247">
+      <c r="L62" s="208">
         <f>IFERROR((D62/'Facility 5'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M62" s="190" t="s">
+      <c r="M62" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N62" s="145"/>
-[...3 lines deleted...]
-      <c r="C63" s="65" t="s">
+      <c r="N62" s="120"/>
+    </row>
+    <row r="63" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="121"/>
+      <c r="C63" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="D63" s="331">
+      <c r="D63" s="285">
         <f>M35</f>
         <v>0</v>
       </c>
-      <c r="E63" s="331"/>
-[...1 lines deleted...]
-      <c r="G63" s="9" t="s">
+      <c r="E63" s="285"/>
+      <c r="F63" s="18"/>
+      <c r="G63" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L63" s="247">
+      <c r="L63" s="208">
         <f>IFERROR((D63/'Facility 5'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M63" s="190" t="s">
+      <c r="M63" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N63" s="49"/>
+      <c r="N63" s="44"/>
     </row>
     <row r="64" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="146"/>
-      <c r="C64" s="14" t="s">
+      <c r="B64" s="121"/>
+      <c r="C64" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="D64" s="337">
+      <c r="D64" s="291">
         <f>D62+D63</f>
         <v>0</v>
       </c>
-      <c r="E64" s="338"/>
-[...1 lines deleted...]
-      <c r="G64" s="191" t="s">
+      <c r="E64" s="292"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="162" t="s">
         <v>46</v>
       </c>
-      <c r="H64" s="191"/>
-[...3 lines deleted...]
-      <c r="L64" s="252">
+      <c r="H64" s="162"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="213">
         <f>IFERROR((D64/'Facility 5'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M64" s="192" t="s">
+      <c r="M64" s="163" t="s">
         <v>46</v>
       </c>
-      <c r="N64" s="211"/>
+      <c r="N64" s="180"/>
     </row>
     <row r="65" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="146"/>
-      <c r="C65" s="15" t="s">
+      <c r="B65" s="121"/>
+      <c r="C65" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="D65" s="339">
+      <c r="D65" s="293">
         <f>N16+N28+N35+N43</f>
         <v>0</v>
       </c>
-      <c r="E65" s="340"/>
-[...1 lines deleted...]
-      <c r="G65" s="51" t="s">
+      <c r="E65" s="294"/>
+      <c r="F65" s="164"/>
+      <c r="G65" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="H65" s="51"/>
-[...3 lines deleted...]
-      <c r="L65" s="252">
+      <c r="H65" s="45"/>
+      <c r="I65" s="165"/>
+      <c r="J65" s="165"/>
+      <c r="K65" s="165"/>
+      <c r="L65" s="213">
         <f>IFERROR((D65/'Facility 5'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M65" s="85" t="s">
+      <c r="M65" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="N65" s="55"/>
+      <c r="N65" s="46"/>
     </row>
     <row r="66" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="147"/>
-      <c r="C66" s="17" t="s">
+      <c r="B66" s="122"/>
+      <c r="C66" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="D66" s="341">
+      <c r="D66" s="295">
         <f>N51</f>
         <v>0</v>
       </c>
-      <c r="E66" s="342"/>
-[...1 lines deleted...]
-      <c r="G66" s="57" t="s">
+      <c r="E66" s="296"/>
+      <c r="F66" s="166"/>
+      <c r="G66" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="H66" s="57"/>
-[...3 lines deleted...]
-      <c r="L66" s="253">
+      <c r="H66" s="47"/>
+      <c r="I66" s="167"/>
+      <c r="J66" s="167"/>
+      <c r="K66" s="167"/>
+      <c r="L66" s="214">
         <f>IFERROR((D66/'Facility 5'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M66" s="86" t="s">
+      <c r="M66" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="N66" s="61"/>
+      <c r="N66" s="48"/>
     </row>
     <row r="67" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="9"/>
-[...11 lines deleted...]
-      <c r="N67" s="11"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="14"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="10"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="8"/>
+      <c r="L67" s="8"/>
+      <c r="M67" s="9"/>
+      <c r="N67" s="9"/>
     </row>
     <row r="68" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="148"/>
-[...13 lines deleted...]
-      <c r="N68" s="329"/>
+      <c r="B68" s="123"/>
+      <c r="C68" s="279" t="s">
+        <v>350</v>
+      </c>
+      <c r="D68" s="279"/>
+      <c r="E68" s="279"/>
+      <c r="F68" s="279"/>
+      <c r="G68" s="279"/>
+      <c r="H68" s="279"/>
+      <c r="I68" s="279"/>
+      <c r="J68" s="279"/>
+      <c r="K68" s="279"/>
+      <c r="L68" s="279"/>
+      <c r="M68" s="279"/>
+      <c r="N68" s="283"/>
     </row>
     <row r="69" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="18"/>
-[...11 lines deleted...]
-      <c r="N69" s="330"/>
+      <c r="B69" s="16"/>
+      <c r="C69" s="268"/>
+      <c r="D69" s="268"/>
+      <c r="E69" s="268"/>
+      <c r="F69" s="268"/>
+      <c r="G69" s="268"/>
+      <c r="H69" s="268"/>
+      <c r="I69" s="268"/>
+      <c r="J69" s="268"/>
+      <c r="K69" s="268"/>
+      <c r="L69" s="268"/>
+      <c r="M69" s="268"/>
+      <c r="N69" s="284"/>
     </row>
     <row r="70" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="19"/>
-      <c r="C70" s="326" t="s">
+      <c r="B70" s="17"/>
+      <c r="C70" s="280" t="s">
         <v>50</v>
       </c>
-      <c r="D70" s="30"/>
-      <c r="E70" s="31" t="s">
+      <c r="D70" s="28"/>
+      <c r="E70" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="F70" s="336" t="str">
+      <c r="F70" s="290" t="str">
         <f>IF(L64&gt;=25000,"You may have triggered the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L64&gt;21000, "You are close to the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G70" s="336"/>
-[...6 lines deleted...]
-      <c r="N70" s="32" t="s">
+      <c r="G70" s="290"/>
+      <c r="H70" s="290"/>
+      <c r="I70" s="290"/>
+      <c r="J70" s="290"/>
+      <c r="K70" s="290"/>
+      <c r="L70" s="290"/>
+      <c r="M70" s="290"/>
+      <c r="N70" s="30" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="71" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B71" s="144"/>
-[...2 lines deleted...]
-      <c r="E71" s="332">
+      <c r="B71" s="119"/>
+      <c r="C71" s="280"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="286">
         <f>L64</f>
         <v>0</v>
       </c>
-      <c r="F71" s="332"/>
-[...7 lines deleted...]
-      <c r="N71" s="333"/>
+      <c r="F71" s="286"/>
+      <c r="G71" s="286"/>
+      <c r="H71" s="286"/>
+      <c r="I71" s="286"/>
+      <c r="J71" s="286"/>
+      <c r="K71" s="286"/>
+      <c r="L71" s="286"/>
+      <c r="M71" s="286"/>
+      <c r="N71" s="287"/>
     </row>
     <row r="72" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B72" s="144"/>
-      <c r="C72" s="326" t="s">
+      <c r="B72" s="119"/>
+      <c r="C72" s="280" t="s">
         <v>53</v>
       </c>
-      <c r="D72" s="33"/>
-      <c r="E72" s="34" t="s">
+      <c r="D72" s="31"/>
+      <c r="E72" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F72" s="343" t="str">
+      <c r="F72" s="297" t="str">
         <f>IF(L65&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L65&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G72" s="343"/>
-[...6 lines deleted...]
-      <c r="N72" s="35" t="s">
+      <c r="G72" s="297"/>
+      <c r="H72" s="297"/>
+      <c r="I72" s="297"/>
+      <c r="J72" s="297"/>
+      <c r="K72" s="297"/>
+      <c r="L72" s="297"/>
+      <c r="M72" s="297"/>
+      <c r="N72" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="73" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B73" s="144"/>
-[...1 lines deleted...]
-      <c r="E73" s="332">
+      <c r="B73" s="119"/>
+      <c r="C73" s="280"/>
+      <c r="E73" s="286">
         <f>L65</f>
         <v>0</v>
       </c>
-      <c r="F73" s="332"/>
-[...7 lines deleted...]
-      <c r="N73" s="333"/>
+      <c r="F73" s="286"/>
+      <c r="G73" s="286"/>
+      <c r="H73" s="286"/>
+      <c r="I73" s="286"/>
+      <c r="J73" s="286"/>
+      <c r="K73" s="286"/>
+      <c r="L73" s="286"/>
+      <c r="M73" s="286"/>
+      <c r="N73" s="287"/>
     </row>
     <row r="74" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="144"/>
-      <c r="C74" s="326" t="s">
+      <c r="B74" s="119"/>
+      <c r="C74" s="280" t="s">
         <v>56</v>
       </c>
-      <c r="E74" s="34" t="s">
+      <c r="E74" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F74" s="343" t="str">
+      <c r="F74" s="297" t="str">
         <f>IF(L66&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L66&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G74" s="343"/>
-[...6 lines deleted...]
-      <c r="N74" s="35" t="s">
+      <c r="G74" s="297"/>
+      <c r="H74" s="297"/>
+      <c r="I74" s="297"/>
+      <c r="J74" s="297"/>
+      <c r="K74" s="297"/>
+      <c r="L74" s="297"/>
+      <c r="M74" s="297"/>
+      <c r="N74" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="149"/>
-[...2 lines deleted...]
-      <c r="E75" s="334">
+      <c r="B75" s="124"/>
+      <c r="C75" s="282"/>
+      <c r="D75" s="125"/>
+      <c r="E75" s="288">
         <f>L66</f>
         <v>0</v>
       </c>
-      <c r="F75" s="334"/>
-[...7 lines deleted...]
-      <c r="N75" s="335"/>
+      <c r="F75" s="288"/>
+      <c r="G75" s="288"/>
+      <c r="H75" s="288"/>
+      <c r="I75" s="288"/>
+      <c r="J75" s="288"/>
+      <c r="K75" s="288"/>
+      <c r="L75" s="288"/>
+      <c r="M75" s="288"/>
+      <c r="N75" s="289"/>
     </row>
     <row r="76" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="77" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="78" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="79" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="80" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="81" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="82" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="83" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="84" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="85" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="86" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="87" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="88" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="89" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="90" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="91" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="92" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="93" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="94" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="95" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="96" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="97" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="98" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="F5pdqxA8TV1q6/mNUzQ/roh6mj53Rs+IrhX6ps7YqXY=" saltValue="n0IPBYdUCf65yOuzOlYjHA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="Y2uaJ4s3D4zZoXe2kC0Qya42xJ0fN4VRpVz/Z7Q2j6w=" saltValue="0fHChxqcwovxn3/gTxi98Q==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="55">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="J34:L34"/>
     <mergeCell ref="G16:L16"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="I18:K18"/>
     <mergeCell ref="G28:L28"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="I30:K30"/>
     <mergeCell ref="J33:L33"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="G35:L35"/>
     <mergeCell ref="C37:C38"/>
     <mergeCell ref="E37:E38"/>
     <mergeCell ref="G37:G38"/>
@@ -29772,116 +26763,116 @@
         <cfvo type="num" val="100000"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{C3EF9E0F-2182-4BC3-9E57-FEEF1DCF91AC}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G64:I64 G62:G63">
     <cfRule type="dataBar" priority="12">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{17D29E69-9E40-47CF-BFA8-CEDC39F36EE7}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G21:N27">
-    <cfRule type="cellIs" dxfId="40" priority="7" operator="equal">
+    <cfRule type="cellIs" dxfId="37" priority="7" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H40:N42">
-    <cfRule type="cellIs" dxfId="39" priority="6" operator="equal">
+    <cfRule type="cellIs" dxfId="36" priority="6" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H48:N50">
-    <cfRule type="cellIs" dxfId="38" priority="5" operator="equal">
+    <cfRule type="cellIs" dxfId="35" priority="5" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:I34 I41">
-    <cfRule type="cellIs" dxfId="37" priority="17" operator="equal">
+    <cfRule type="cellIs" dxfId="34" priority="17" operator="equal">
       <formula>0.64</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:J34 M33:N34 I41:M41 C65">
-    <cfRule type="cellIs" dxfId="36" priority="16" operator="equal">
+    <cfRule type="cellIs" dxfId="33" priority="16" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I49:M49">
-    <cfRule type="aboveAverage" dxfId="35" priority="14"/>
+    <cfRule type="aboveAverage" dxfId="32" priority="14"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="I9:N15">
-    <cfRule type="cellIs" dxfId="34" priority="11" operator="equal">
+    <cfRule type="cellIs" dxfId="31" priority="11" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I40:N40 N41:N42 J42 L42:M42">
-    <cfRule type="cellIs" dxfId="33" priority="15" operator="equal">
+    <cfRule type="cellIs" dxfId="30" priority="15" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I48:N48 N49:N50 J50 L50:M50">
-    <cfRule type="cellIs" dxfId="32" priority="13" operator="equal">
+    <cfRule type="cellIs" dxfId="29" priority="13" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L57 N57">
-    <cfRule type="cellIs" dxfId="31" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="28" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M62:M64">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{EC4C8A97-98F1-49FD-8F72-F7B17B7B9AA7}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N4">
-    <cfRule type="expression" dxfId="30" priority="3">
+    <cfRule type="expression" dxfId="27" priority="3">
       <formula>M4="No specific period"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="29" priority="4" operator="equal">
+    <cfRule type="cellIs" dxfId="26" priority="4" operator="equal">
       <formula>"# of days?"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>$Q$3:$Q$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{C62DC64A-CB3E-4E20-85CA-32494B434C56}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>25000</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
@@ -29945,2180 +26936,2180 @@
           </x14:cfRule>
           <xm:sqref>M62:M64</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000003000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$Q$10:$Q$19</xm:f>
           </x14:formula1>
           <xm:sqref>C33:C34</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000001000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$B$8:$B$35</xm:f>
           </x14:formula1>
           <xm:sqref>C9:C15</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000002000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$I$8:$I$68</xm:f>
           </x14:formula1>
           <xm:sqref>C21:C27</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000005000000}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000004000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$AD$8:$AD$84</xm:f>
           </x14:formula1>
           <xm:sqref>C40:C42</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000005000000}">
+          <x14:formula1>
+            <xm:f>'Calculation engine'!$W$8:$W$77</xm:f>
+          </x14:formula1>
+          <xm:sqref>C48:C50</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:T98"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E4" sqref="E4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="4" style="2" customWidth="1"/>
     <col min="3" max="3" width="67.5546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="19.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.5546875" style="2" customWidth="1"/>
     <col min="7" max="8" width="9.21875" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.21875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.77734375" style="2" customWidth="1"/>
     <col min="12" max="12" width="22.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="23.77734375" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.44140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="4.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="20" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="21" max="16384" width="9.21875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="203.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:20" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="181"/>
-[...13 lines deleted...]
-      <c r="N2" s="311"/>
+      <c r="B2" s="156"/>
+      <c r="C2" s="265" t="s">
+        <v>342</v>
+      </c>
+      <c r="D2" s="265"/>
+      <c r="E2" s="265"/>
+      <c r="F2" s="265"/>
+      <c r="G2" s="265"/>
+      <c r="H2" s="265"/>
+      <c r="I2" s="265"/>
+      <c r="J2" s="265"/>
+      <c r="K2" s="265"/>
+      <c r="L2" s="265"/>
+      <c r="M2" s="265"/>
+      <c r="N2" s="265"/>
     </row>
     <row r="3" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="151"/>
-[...11 lines deleted...]
-      <c r="N3" s="20" t="str">
+      <c r="B3" s="126"/>
+      <c r="C3" s="126"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="18" t="str">
         <f>IF(M4="Part year","Enter days below","")</f>
         <v/>
       </c>
       <c r="Q3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="181"/>
-      <c r="C4" s="201" t="s">
+      <c r="B4" s="156"/>
+      <c r="C4" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="151"/>
-[...5 lines deleted...]
-      <c r="J4" s="316" t="s">
+      <c r="D4" s="126"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="K4" s="321"/>
-[...1 lines deleted...]
-      <c r="M4" s="66" t="s">
+      <c r="K4" s="275"/>
+      <c r="L4" s="275"/>
+      <c r="M4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="66">
+      <c r="N4" s="53">
         <f>IF(M4="Full year",365,"")</f>
         <v>365</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="2:20" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="6" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="126"/>
-[...4 lines deleted...]
-      <c r="E6" s="315" t="s">
+      <c r="B6" s="101"/>
+      <c r="C6" s="267" t="s">
+        <v>343</v>
+      </c>
+      <c r="D6" s="172"/>
+      <c r="E6" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="202"/>
-      <c r="G6" s="315" t="s">
+      <c r="F6" s="172"/>
+      <c r="G6" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="152"/>
-      <c r="I6" s="317" t="s">
+      <c r="H6" s="127"/>
+      <c r="I6" s="271" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="317"/>
-[...2 lines deleted...]
-      <c r="M6" s="202" t="s">
+      <c r="J6" s="271"/>
+      <c r="K6" s="271"/>
+      <c r="L6" s="127"/>
+      <c r="M6" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="63" t="s">
+      <c r="N6" s="50" t="s">
         <v>9</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="153"/>
-[...5 lines deleted...]
-      <c r="H7" s="26"/>
+      <c r="B7" s="128"/>
+      <c r="C7" s="268"/>
+      <c r="D7" s="171"/>
+      <c r="E7" s="270"/>
+      <c r="F7" s="171"/>
+      <c r="G7" s="270"/>
+      <c r="H7" s="24"/>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="201"/>
+      <c r="L7" s="171"/>
       <c r="M7" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="154" t="s">
+      <c r="N7" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="2:20" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B8" s="155"/>
-      <c r="C8" s="138" t="s">
+      <c r="B8" s="130"/>
+      <c r="C8" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="138"/>
-      <c r="E8" s="138" t="s">
+      <c r="D8" s="113"/>
+      <c r="E8" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="138"/>
-[...8 lines deleted...]
-      <c r="Q8" s="8" t="s">
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="132"/>
+      <c r="Q8" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R8" s="8" t="s">
+      <c r="R8" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="8" t="s">
+      <c r="S8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T8" s="8" t="s">
+      <c r="T8" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="155"/>
-      <c r="C9" s="136" t="s">
+      <c r="B9" s="130"/>
+      <c r="C9" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="137"/>
-[...2 lines deleted...]
-      <c r="G9" s="20" t="str">
+      <c r="D9" s="112"/>
+      <c r="E9" s="253"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="18" t="str">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H9" s="139"/>
-      <c r="I9" s="248">
+      <c r="H9" s="114"/>
+      <c r="I9" s="209">
         <f>Q9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="J9" s="248">
+      <c r="J9" s="209">
         <f>R9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="K9" s="248">
+      <c r="K9" s="209">
         <f>S9*$N9/1000</f>
         <v>0</v>
       </c>
-      <c r="L9" s="203"/>
-      <c r="M9" s="248">
+      <c r="L9" s="173"/>
+      <c r="M9" s="209">
         <f>SUM(I9:K9)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="249">
+      <c r="N9" s="210">
         <f>T9*E9</f>
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="6">
         <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="155"/>
-      <c r="C10" s="136" t="s">
+      <c r="B10" s="130"/>
+      <c r="C10" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="137"/>
-[...2 lines deleted...]
-      <c r="G10" s="20" t="str">
+      <c r="D10" s="112"/>
+      <c r="E10" s="260"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="18" t="str">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H10" s="139"/>
-      <c r="I10" s="248">
+      <c r="H10" s="114"/>
+      <c r="I10" s="209">
         <f t="shared" ref="I10:K15" si="0">Q10*$N10/1000</f>
         <v>0</v>
       </c>
-      <c r="J10" s="248">
+      <c r="J10" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="248">
+      <c r="K10" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="203"/>
-      <c r="M10" s="248">
+      <c r="L10" s="173"/>
+      <c r="M10" s="209">
         <f t="shared" ref="M10:M15" si="1">SUM(I10:K10)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="249">
+      <c r="N10" s="210">
         <f t="shared" ref="N10:N15" si="2">T10*E10</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="6">
         <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="155"/>
-      <c r="C11" s="136" t="s">
+      <c r="B11" s="130"/>
+      <c r="C11" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D11" s="137"/>
-[...2 lines deleted...]
-      <c r="G11" s="20" t="str">
+      <c r="D11" s="112"/>
+      <c r="E11" s="260"/>
+      <c r="F11" s="113"/>
+      <c r="G11" s="18" t="str">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H11" s="139"/>
-      <c r="I11" s="248">
+      <c r="H11" s="114"/>
+      <c r="I11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J11" s="248">
+      <c r="J11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="248">
+      <c r="K11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="203"/>
-      <c r="M11" s="248">
+      <c r="L11" s="173"/>
+      <c r="M11" s="209">
         <f>SUM(I11:K11)</f>
         <v>0</v>
       </c>
-      <c r="N11" s="249">
+      <c r="N11" s="210">
         <f>T11*E11</f>
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="6">
         <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="155"/>
-      <c r="C12" s="136" t="s">
+      <c r="B12" s="130"/>
+      <c r="C12" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D12" s="137"/>
-[...2 lines deleted...]
-      <c r="G12" s="20" t="str">
+      <c r="D12" s="112"/>
+      <c r="E12" s="260"/>
+      <c r="F12" s="113"/>
+      <c r="G12" s="18" t="str">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H12" s="139"/>
-      <c r="I12" s="248">
+      <c r="H12" s="114"/>
+      <c r="I12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J12" s="248">
+      <c r="J12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="248">
+      <c r="K12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="203"/>
-      <c r="M12" s="248">
+      <c r="L12" s="173"/>
+      <c r="M12" s="209">
         <f>SUM(I12:K12)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="249">
+      <c r="N12" s="210">
         <f>T12*E12</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="6">
         <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="155"/>
-      <c r="C13" s="136" t="s">
+      <c r="B13" s="130"/>
+      <c r="C13" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D13" s="137"/>
-[...2 lines deleted...]
-      <c r="G13" s="20" t="str">
+      <c r="D13" s="112"/>
+      <c r="E13" s="260"/>
+      <c r="F13" s="113"/>
+      <c r="G13" s="18" t="str">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H13" s="139"/>
-      <c r="I13" s="248">
+      <c r="H13" s="114"/>
+      <c r="I13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J13" s="248">
+      <c r="J13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K13" s="248">
+      <c r="K13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L13" s="203"/>
-      <c r="M13" s="248">
+      <c r="L13" s="173"/>
+      <c r="M13" s="209">
         <f>SUM(I13:K13)</f>
         <v>0</v>
       </c>
-      <c r="N13" s="249">
+      <c r="N13" s="210">
         <f>T13*E13</f>
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="6">
         <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="155"/>
-      <c r="C14" s="136" t="s">
+      <c r="B14" s="130"/>
+      <c r="C14" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="137"/>
-[...2 lines deleted...]
-      <c r="G14" s="20" t="str">
+      <c r="D14" s="112"/>
+      <c r="E14" s="260"/>
+      <c r="F14" s="113"/>
+      <c r="G14" s="18" t="str">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H14" s="139"/>
-      <c r="I14" s="248">
+      <c r="H14" s="114"/>
+      <c r="I14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="248">
+      <c r="J14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K14" s="248">
+      <c r="K14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L14" s="203"/>
-      <c r="M14" s="248">
+      <c r="L14" s="173"/>
+      <c r="M14" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N14" s="249">
+      <c r="N14" s="210">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="6">
         <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="155"/>
-      <c r="C15" s="136" t="s">
+      <c r="B15" s="130"/>
+      <c r="C15" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="137"/>
-[...2 lines deleted...]
-      <c r="G15" s="20" t="str">
+      <c r="D15" s="112"/>
+      <c r="E15" s="260"/>
+      <c r="F15" s="113"/>
+      <c r="G15" s="18" t="str">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H15" s="139"/>
-      <c r="I15" s="248">
+      <c r="H15" s="114"/>
+      <c r="I15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J15" s="248">
+      <c r="J15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K15" s="248">
+      <c r="K15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L15" s="203"/>
-      <c r="M15" s="248">
+      <c r="L15" s="173"/>
+      <c r="M15" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N15" s="249">
+      <c r="N15" s="210">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="6">
         <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="158"/>
-[...4 lines deleted...]
-      <c r="G16" s="312" t="s">
+      <c r="B16" s="133"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="116"/>
+      <c r="E16" s="117"/>
+      <c r="F16" s="117"/>
+      <c r="G16" s="266" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="312"/>
-[...4 lines deleted...]
-      <c r="M16" s="250">
+      <c r="H16" s="266"/>
+      <c r="I16" s="266"/>
+      <c r="J16" s="266"/>
+      <c r="K16" s="266"/>
+      <c r="L16" s="266"/>
+      <c r="M16" s="211">
         <f>SUM(M9:M15)</f>
         <v>0</v>
       </c>
-      <c r="N16" s="251">
+      <c r="N16" s="212">
         <f>SUM(N9:N15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E17" s="20"/>
-[...1 lines deleted...]
-      <c r="G17" s="20"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
     </row>
     <row r="18" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="126"/>
-[...4 lines deleted...]
-      <c r="E18" s="315" t="s">
+      <c r="B18" s="101"/>
+      <c r="C18" s="267" t="s">
+        <v>344</v>
+      </c>
+      <c r="D18" s="172"/>
+      <c r="E18" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F18" s="202"/>
-      <c r="G18" s="315" t="s">
+      <c r="F18" s="172"/>
+      <c r="G18" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H18" s="152"/>
-      <c r="I18" s="317" t="s">
+      <c r="H18" s="127"/>
+      <c r="I18" s="271" t="s">
         <v>24</v>
       </c>
-      <c r="J18" s="317"/>
-[...2 lines deleted...]
-      <c r="M18" s="202" t="s">
+      <c r="J18" s="271"/>
+      <c r="K18" s="271"/>
+      <c r="L18" s="127"/>
+      <c r="M18" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N18" s="63" t="s">
+      <c r="N18" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="153"/>
-[...5 lines deleted...]
-      <c r="H19" s="26"/>
+      <c r="B19" s="128"/>
+      <c r="C19" s="268"/>
+      <c r="D19" s="171"/>
+      <c r="E19" s="270"/>
+      <c r="F19" s="171"/>
+      <c r="G19" s="270"/>
+      <c r="H19" s="24"/>
       <c r="I19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L19" s="201"/>
+      <c r="L19" s="171"/>
       <c r="M19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N19" s="154" t="s">
+      <c r="N19" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="155"/>
-      <c r="C20" s="138" t="s">
+      <c r="B20" s="130"/>
+      <c r="C20" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="138"/>
-      <c r="E20" s="138" t="s">
+      <c r="D20" s="113"/>
+      <c r="E20" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F20" s="138"/>
-[...8 lines deleted...]
-      <c r="Q20" s="8" t="s">
+      <c r="F20" s="113"/>
+      <c r="G20" s="113"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="112"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="132"/>
+      <c r="Q20" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R20" s="8" t="s">
+      <c r="R20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S20" s="8" t="s">
+      <c r="S20" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T20" s="8" t="s">
+      <c r="T20" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="155"/>
-      <c r="C21" s="136" t="s">
+      <c r="B21" s="130"/>
+      <c r="C21" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D21" s="137"/>
-[...2 lines deleted...]
-      <c r="G21" s="20" t="str">
+      <c r="D21" s="112"/>
+      <c r="E21" s="253"/>
+      <c r="F21" s="113"/>
+      <c r="G21" s="18" t="str">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H21" s="139"/>
-      <c r="I21" s="248">
+      <c r="H21" s="114"/>
+      <c r="I21" s="209">
         <f t="shared" ref="I21:K27" si="3">Q21*$N21/1000</f>
         <v>0</v>
       </c>
-      <c r="J21" s="248">
+      <c r="J21" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="248">
+      <c r="K21" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L21" s="203"/>
-      <c r="M21" s="248">
+      <c r="L21" s="173"/>
+      <c r="M21" s="209">
         <f t="shared" ref="M21:M27" si="4">SUM(I21:K21)</f>
         <v>0</v>
       </c>
-      <c r="N21" s="249">
+      <c r="N21" s="210">
         <f t="shared" ref="N21:N27" si="5">T21*E21</f>
         <v>0</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="6">
         <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="155"/>
-      <c r="C22" s="136" t="s">
+      <c r="B22" s="130"/>
+      <c r="C22" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D22" s="137"/>
-[...2 lines deleted...]
-      <c r="G22" s="20" t="str">
+      <c r="D22" s="112"/>
+      <c r="E22" s="260"/>
+      <c r="F22" s="113"/>
+      <c r="G22" s="18" t="str">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H22" s="139"/>
-      <c r="I22" s="248">
+      <c r="H22" s="114"/>
+      <c r="I22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J22" s="248">
+      <c r="J22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="248">
+      <c r="K22" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L22" s="203"/>
-      <c r="M22" s="248">
+      <c r="L22" s="173"/>
+      <c r="M22" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N22" s="249">
+      <c r="N22" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T22" s="6">
         <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="155"/>
-      <c r="C23" s="136" t="s">
+      <c r="B23" s="130"/>
+      <c r="C23" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D23" s="137"/>
-[...2 lines deleted...]
-      <c r="G23" s="20" t="str">
+      <c r="D23" s="112"/>
+      <c r="E23" s="260"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="18" t="str">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H23" s="139"/>
-      <c r="I23" s="248">
+      <c r="H23" s="114"/>
+      <c r="I23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J23" s="248">
+      <c r="J23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="248">
+      <c r="K23" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L23" s="203"/>
-      <c r="M23" s="248">
+      <c r="L23" s="173"/>
+      <c r="M23" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N23" s="249">
+      <c r="N23" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="6">
         <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="155"/>
-      <c r="C24" s="136" t="s">
+      <c r="B24" s="130"/>
+      <c r="C24" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="137"/>
-[...2 lines deleted...]
-      <c r="G24" s="20" t="str">
+      <c r="D24" s="112"/>
+      <c r="E24" s="260"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="18" t="str">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H24" s="139"/>
-      <c r="I24" s="248">
+      <c r="H24" s="114"/>
+      <c r="I24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J24" s="248">
+      <c r="J24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="248">
+      <c r="K24" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L24" s="203"/>
-      <c r="M24" s="248">
+      <c r="L24" s="173"/>
+      <c r="M24" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N24" s="249">
+      <c r="N24" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="6">
         <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="155"/>
-      <c r="C25" s="136" t="s">
+      <c r="B25" s="130"/>
+      <c r="C25" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D25" s="137"/>
-[...2 lines deleted...]
-      <c r="G25" s="20" t="str">
+      <c r="D25" s="112"/>
+      <c r="E25" s="260"/>
+      <c r="F25" s="113"/>
+      <c r="G25" s="18" t="str">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H25" s="139"/>
-      <c r="I25" s="248">
+      <c r="H25" s="114"/>
+      <c r="I25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J25" s="248">
+      <c r="J25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K25" s="248">
+      <c r="K25" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L25" s="203"/>
-      <c r="M25" s="248">
+      <c r="L25" s="173"/>
+      <c r="M25" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N25" s="249">
+      <c r="N25" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R25" s="8">
+      <c r="R25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S25" s="8">
+      <c r="S25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="6">
         <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="155"/>
-      <c r="C26" s="136" t="s">
+      <c r="B26" s="130"/>
+      <c r="C26" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D26" s="137"/>
-[...2 lines deleted...]
-      <c r="G26" s="20" t="str">
+      <c r="D26" s="112"/>
+      <c r="E26" s="260"/>
+      <c r="F26" s="113"/>
+      <c r="G26" s="18" t="str">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H26" s="139"/>
-      <c r="I26" s="248">
+      <c r="H26" s="114"/>
+      <c r="I26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J26" s="248">
+      <c r="J26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K26" s="248">
+      <c r="K26" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L26" s="203"/>
-      <c r="M26" s="248">
+      <c r="L26" s="173"/>
+      <c r="M26" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N26" s="249">
+      <c r="N26" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="6">
         <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="155"/>
-      <c r="C27" s="136" t="s">
+      <c r="B27" s="130"/>
+      <c r="C27" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D27" s="137"/>
-[...2 lines deleted...]
-      <c r="G27" s="20" t="str">
+      <c r="D27" s="112"/>
+      <c r="E27" s="260"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="18" t="str">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H27" s="139"/>
-      <c r="I27" s="248">
+      <c r="H27" s="114"/>
+      <c r="I27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J27" s="248">
+      <c r="J27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K27" s="248">
+      <c r="K27" s="209">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L27" s="203"/>
-      <c r="M27" s="248">
+      <c r="L27" s="173"/>
+      <c r="M27" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N27" s="249">
+      <c r="N27" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="6">
         <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="158"/>
-[...4 lines deleted...]
-      <c r="G28" s="312" t="s">
+      <c r="B28" s="133"/>
+      <c r="C28" s="116"/>
+      <c r="D28" s="116"/>
+      <c r="E28" s="117"/>
+      <c r="F28" s="117"/>
+      <c r="G28" s="266" t="s">
         <v>25</v>
       </c>
-      <c r="H28" s="312"/>
-[...4 lines deleted...]
-      <c r="M28" s="250">
+      <c r="H28" s="266"/>
+      <c r="I28" s="266"/>
+      <c r="J28" s="266"/>
+      <c r="K28" s="266"/>
+      <c r="L28" s="266"/>
+      <c r="M28" s="211">
         <f>SUM(M21:M27)</f>
         <v>0</v>
       </c>
-      <c r="N28" s="251">
+      <c r="N28" s="212">
         <f>SUM(N21:N27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E29" s="20"/>
-[...1 lines deleted...]
-      <c r="G29" s="20"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
     </row>
     <row r="30" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="126"/>
-[...4 lines deleted...]
-      <c r="E30" s="315" t="s">
+      <c r="B30" s="101"/>
+      <c r="C30" s="267" t="s">
+        <v>345</v>
+      </c>
+      <c r="D30" s="172"/>
+      <c r="E30" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F30" s="202"/>
-      <c r="G30" s="315" t="s">
+      <c r="F30" s="172"/>
+      <c r="G30" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H30" s="152"/>
-      <c r="I30" s="317" t="s">
+      <c r="H30" s="127"/>
+      <c r="I30" s="271" t="s">
         <v>26</v>
       </c>
-      <c r="J30" s="317"/>
-[...2 lines deleted...]
-      <c r="M30" s="202" t="s">
+      <c r="J30" s="271"/>
+      <c r="K30" s="271"/>
+      <c r="L30" s="127"/>
+      <c r="M30" s="172" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="63" t="s">
+      <c r="N30" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="153"/>
-[...5 lines deleted...]
-      <c r="H31" s="26"/>
+      <c r="B31" s="128"/>
+      <c r="C31" s="268"/>
+      <c r="D31" s="171"/>
+      <c r="E31" s="270"/>
+      <c r="F31" s="171"/>
+      <c r="G31" s="270"/>
+      <c r="H31" s="24"/>
       <c r="I31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J31" s="1"/>
-      <c r="K31" s="26"/>
-      <c r="L31" s="201"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="171"/>
       <c r="M31" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N31" s="154" t="s">
+      <c r="N31" s="129" t="s">
         <v>15</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="155"/>
-      <c r="C32" s="138" t="s">
+      <c r="B32" s="130"/>
+      <c r="C32" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="D32" s="138"/>
-      <c r="E32" s="138" t="s">
+      <c r="D32" s="113"/>
+      <c r="E32" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="138"/>
-[...7 lines deleted...]
-      <c r="N32" s="157"/>
+      <c r="F32" s="113"/>
+      <c r="G32" s="113"/>
+      <c r="H32" s="112"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="112"/>
+      <c r="K32" s="112"/>
+      <c r="L32" s="112"/>
+      <c r="M32" s="112"/>
+      <c r="N32" s="132"/>
       <c r="Q32" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="155"/>
-      <c r="C33" s="136" t="s">
+      <c r="B33" s="130"/>
+      <c r="C33" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D33" s="137"/>
-[...2 lines deleted...]
-      <c r="G33" s="20" t="s">
+      <c r="D33" s="112"/>
+      <c r="E33" s="253"/>
+      <c r="F33" s="113"/>
+      <c r="G33" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I33" s="230">
+      <c r="I33" s="191">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J33" s="324" t="str">
+      <c r="J33" s="278" t="str">
         <f>IF(C33="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K33" s="324"/>
-[...1 lines deleted...]
-      <c r="M33" s="248">
+      <c r="K33" s="278"/>
+      <c r="L33" s="278"/>
+      <c r="M33" s="209">
         <f>E33*I33/1000</f>
         <v>0</v>
       </c>
-      <c r="N33" s="249">
+      <c r="N33" s="210">
         <f>E33*Q34</f>
         <v>0</v>
       </c>
       <c r="Q33" s="3"/>
     </row>
     <row r="34" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="155"/>
-      <c r="C34" s="136" t="s">
+      <c r="B34" s="130"/>
+      <c r="C34" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D34" s="137"/>
-[...2 lines deleted...]
-      <c r="G34" s="20" t="s">
+      <c r="D34" s="112"/>
+      <c r="E34" s="254"/>
+      <c r="F34" s="113"/>
+      <c r="G34" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I34" s="230">
+      <c r="I34" s="191">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0</v>
       </c>
-      <c r="J34" s="323" t="str">
+      <c r="J34" s="277" t="str">
         <f>IF(C34="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K34" s="323"/>
-[...1 lines deleted...]
-      <c r="M34" s="248">
+      <c r="K34" s="277"/>
+      <c r="L34" s="277"/>
+      <c r="M34" s="209">
         <f>E34*I34/1000</f>
         <v>0</v>
       </c>
-      <c r="N34" s="249">
+      <c r="N34" s="210">
         <f>E34*Q35</f>
         <v>0</v>
       </c>
       <c r="Q34" s="4">
         <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="158"/>
-[...4 lines deleted...]
-      <c r="G35" s="312" t="s">
+      <c r="B35" s="133"/>
+      <c r="C35" s="116"/>
+      <c r="D35" s="116"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="117"/>
+      <c r="G35" s="266" t="s">
         <v>32</v>
       </c>
-      <c r="H35" s="312"/>
-[...4 lines deleted...]
-      <c r="M35" s="250">
+      <c r="H35" s="266"/>
+      <c r="I35" s="266"/>
+      <c r="J35" s="266"/>
+      <c r="K35" s="266"/>
+      <c r="L35" s="266"/>
+      <c r="M35" s="211">
         <f>SUM(M33:M34)</f>
         <v>0</v>
       </c>
-      <c r="N35" s="251">
+      <c r="N35" s="212">
         <f>SUM(N33:N34)</f>
         <v>0</v>
       </c>
       <c r="Q35" s="4">
         <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E36" s="20"/>
-[...8 lines deleted...]
-      <c r="N36" s="24"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="135"/>
+      <c r="H36" s="135"/>
+      <c r="I36" s="135"/>
+      <c r="J36" s="135"/>
+      <c r="K36" s="135"/>
+      <c r="L36" s="135"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="22"/>
     </row>
     <row r="37" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="126"/>
-[...4 lines deleted...]
-      <c r="E37" s="315" t="s">
+      <c r="B37" s="101"/>
+      <c r="C37" s="267" t="s">
+        <v>346</v>
+      </c>
+      <c r="D37" s="172"/>
+      <c r="E37" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F37" s="202"/>
-      <c r="G37" s="315" t="s">
+      <c r="F37" s="172"/>
+      <c r="G37" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H37" s="152"/>
-[...5 lines deleted...]
-      <c r="N37" s="63" t="s">
+      <c r="H37" s="127"/>
+      <c r="I37" s="271"/>
+      <c r="J37" s="271"/>
+      <c r="K37" s="271"/>
+      <c r="L37" s="127"/>
+      <c r="M37" s="172"/>
+      <c r="N37" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="153"/>
-[...5 lines deleted...]
-      <c r="H38" s="26"/>
+      <c r="B38" s="128"/>
+      <c r="C38" s="268"/>
+      <c r="D38" s="171"/>
+      <c r="E38" s="270"/>
+      <c r="F38" s="171"/>
+      <c r="G38" s="270"/>
+      <c r="H38" s="24"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
-      <c r="K38" s="26"/>
-      <c r="L38" s="201"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="171"/>
       <c r="M38" s="1"/>
-      <c r="N38" s="154" t="s">
+      <c r="N38" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="155"/>
-      <c r="C39" s="138" t="s">
+      <c r="B39" s="130"/>
+      <c r="C39" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="D39" s="138"/>
-      <c r="E39" s="138" t="s">
+      <c r="D39" s="113"/>
+      <c r="E39" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F39" s="138"/>
-[...8 lines deleted...]
-      <c r="Q39" s="8" t="s">
+      <c r="F39" s="113"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="112"/>
+      <c r="I39" s="112"/>
+      <c r="J39" s="112"/>
+      <c r="K39" s="112"/>
+      <c r="L39" s="112"/>
+      <c r="M39" s="112"/>
+      <c r="N39" s="132"/>
+      <c r="Q39" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R39" s="8" t="s">
+      <c r="R39" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S39" s="8" t="s">
+      <c r="S39" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T39" s="8" t="s">
+      <c r="T39" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="155"/>
-      <c r="C40" s="136" t="s">
+      <c r="B40" s="130"/>
+      <c r="C40" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D40" s="137"/>
-[...2 lines deleted...]
-      <c r="G40" s="20" t="str">
+      <c r="D40" s="112"/>
+      <c r="E40" s="253"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="18" t="str">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I40" s="22"/>
-[...3 lines deleted...]
-      <c r="M40" s="22">
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="136"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20">
         <f>E40*I40/1000</f>
         <v>0</v>
       </c>
-      <c r="N40" s="249">
+      <c r="N40" s="210">
         <f>T40*E40</f>
         <v>0</v>
       </c>
-      <c r="Q40" s="8"/>
-[...2 lines deleted...]
-      <c r="T40" s="8">
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6">
         <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="155"/>
-      <c r="C41" s="136" t="s">
+      <c r="B41" s="130"/>
+      <c r="C41" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D41" s="137"/>
-[...2 lines deleted...]
-      <c r="G41" s="20" t="str">
+      <c r="D41" s="112"/>
+      <c r="E41" s="255"/>
+      <c r="F41" s="113"/>
+      <c r="G41" s="18" t="str">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I41" s="22"/>
-[...4 lines deleted...]
-      <c r="N41" s="249">
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="136"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="210">
         <f>T41*E41</f>
         <v>0</v>
       </c>
-      <c r="Q41" s="8"/>
-[...2 lines deleted...]
-      <c r="T41" s="8">
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6">
         <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="155"/>
-      <c r="C42" s="136" t="s">
+      <c r="B42" s="130"/>
+      <c r="C42" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D42" s="137"/>
-[...2 lines deleted...]
-      <c r="G42" s="20" t="str">
+      <c r="D42" s="112"/>
+      <c r="E42" s="254"/>
+      <c r="F42" s="113"/>
+      <c r="G42" s="18" t="str">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I42" s="22"/>
-[...3 lines deleted...]
-      <c r="M42" s="22">
+      <c r="I42" s="20"/>
+      <c r="J42" s="276"/>
+      <c r="K42" s="276"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="20">
         <f>E42*I42/1000</f>
         <v>0</v>
       </c>
-      <c r="N42" s="249">
+      <c r="N42" s="210">
         <f>T42*E42</f>
         <v>0</v>
       </c>
-      <c r="Q42" s="8"/>
-[...2 lines deleted...]
-      <c r="T42" s="8">
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6">
         <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="158"/>
-[...4 lines deleted...]
-      <c r="G43" s="312" t="s">
+      <c r="B43" s="133"/>
+      <c r="C43" s="116"/>
+      <c r="D43" s="116"/>
+      <c r="E43" s="117"/>
+      <c r="F43" s="117"/>
+      <c r="G43" s="266" t="s">
         <v>34</v>
       </c>
-      <c r="H43" s="312"/>
-[...5 lines deleted...]
-      <c r="N43" s="251">
+      <c r="H43" s="266"/>
+      <c r="I43" s="266"/>
+      <c r="J43" s="266"/>
+      <c r="K43" s="266"/>
+      <c r="L43" s="266"/>
+      <c r="M43" s="137"/>
+      <c r="N43" s="212">
         <f>SUM(N40:N42)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E44" s="20"/>
-[...8 lines deleted...]
-      <c r="N44" s="24"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="135"/>
+      <c r="H44" s="135"/>
+      <c r="I44" s="135"/>
+      <c r="J44" s="135"/>
+      <c r="K44" s="135"/>
+      <c r="L44" s="135"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="22"/>
     </row>
     <row r="45" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="126"/>
-[...4 lines deleted...]
-      <c r="E45" s="315" t="s">
+      <c r="B45" s="101"/>
+      <c r="C45" s="267" t="s">
+        <v>347</v>
+      </c>
+      <c r="D45" s="172"/>
+      <c r="E45" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F45" s="202"/>
-      <c r="G45" s="315" t="s">
+      <c r="F45" s="172"/>
+      <c r="G45" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H45" s="152"/>
-[...5 lines deleted...]
-      <c r="N45" s="63" t="s">
+      <c r="H45" s="127"/>
+      <c r="I45" s="271"/>
+      <c r="J45" s="271"/>
+      <c r="K45" s="271"/>
+      <c r="L45" s="127"/>
+      <c r="M45" s="172"/>
+      <c r="N45" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="153"/>
-[...5 lines deleted...]
-      <c r="H46" s="26"/>
+      <c r="B46" s="128"/>
+      <c r="C46" s="268"/>
+      <c r="D46" s="171"/>
+      <c r="E46" s="270"/>
+      <c r="F46" s="171"/>
+      <c r="G46" s="270"/>
+      <c r="H46" s="24"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
-      <c r="K46" s="26"/>
-      <c r="L46" s="201"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="171"/>
       <c r="M46" s="1"/>
-      <c r="N46" s="154" t="s">
+      <c r="N46" s="129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="155"/>
-      <c r="C47" s="138" t="s">
+      <c r="B47" s="130"/>
+      <c r="C47" s="113" t="s">
         <v>35</v>
       </c>
-      <c r="D47" s="138"/>
-      <c r="E47" s="138" t="s">
+      <c r="D47" s="113"/>
+      <c r="E47" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F47" s="138"/>
-[...8 lines deleted...]
-      <c r="Q47" s="8" t="s">
+      <c r="F47" s="113"/>
+      <c r="G47" s="113"/>
+      <c r="H47" s="112"/>
+      <c r="I47" s="112"/>
+      <c r="J47" s="112"/>
+      <c r="K47" s="112"/>
+      <c r="L47" s="112"/>
+      <c r="M47" s="112"/>
+      <c r="N47" s="132"/>
+      <c r="Q47" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R47" s="8" t="s">
+      <c r="R47" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S47" s="8" t="s">
+      <c r="S47" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T47" s="8" t="s">
+      <c r="T47" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="155"/>
-      <c r="C48" s="136" t="s">
+      <c r="B48" s="130"/>
+      <c r="C48" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D48" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D48" s="112"/>
+      <c r="E48" s="253"/>
+      <c r="F48" s="113"/>
+      <c r="G48" s="18" t="str">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I48" s="22"/>
-[...3 lines deleted...]
-      <c r="M48" s="22">
+      <c r="I48" s="20"/>
+      <c r="J48" s="20"/>
+      <c r="K48" s="136"/>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20">
         <f>E48*I48/1000</f>
         <v>0</v>
       </c>
-      <c r="N48" s="249">
+      <c r="N48" s="210">
         <f>T48*E48</f>
         <v>0</v>
       </c>
-      <c r="Q48" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="155"/>
-      <c r="C49" s="136" t="s">
+      <c r="B49" s="130"/>
+      <c r="C49" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D49" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D49" s="112"/>
+      <c r="E49" s="255"/>
+      <c r="F49" s="113"/>
+      <c r="G49" s="18" t="str">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I49" s="22"/>
-[...4 lines deleted...]
-      <c r="N49" s="249">
+      <c r="I49" s="20"/>
+      <c r="J49" s="20"/>
+      <c r="K49" s="136"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="210">
         <f>T49*E49</f>
         <v>0</v>
       </c>
-      <c r="Q49" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="155"/>
-      <c r="C50" s="136" t="s">
+      <c r="B50" s="130"/>
+      <c r="C50" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="D50" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,6,FALSE)</f>
+      <c r="D50" s="112"/>
+      <c r="E50" s="254"/>
+      <c r="F50" s="113"/>
+      <c r="G50" s="18" t="str">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I50" s="22"/>
-[...3 lines deleted...]
-      <c r="M50" s="22">
+      <c r="I50" s="20"/>
+      <c r="J50" s="276"/>
+      <c r="K50" s="276"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20">
         <f>E50*I50/1000</f>
         <v>0</v>
       </c>
-      <c r="N50" s="249">
+      <c r="N50" s="210">
         <f>T50*E50</f>
         <v>0</v>
       </c>
-      <c r="Q50" s="8"/>
-[...3 lines deleted...]
-        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$78,5,FALSE)</f>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="158"/>
-[...4 lines deleted...]
-      <c r="G51" s="312" t="s">
+      <c r="B51" s="133"/>
+      <c r="C51" s="116"/>
+      <c r="D51" s="116"/>
+      <c r="E51" s="117"/>
+      <c r="F51" s="117"/>
+      <c r="G51" s="266" t="s">
         <v>36</v>
       </c>
-      <c r="H51" s="312"/>
-[...5 lines deleted...]
-      <c r="N51" s="251">
+      <c r="H51" s="266"/>
+      <c r="I51" s="266"/>
+      <c r="J51" s="266"/>
+      <c r="K51" s="266"/>
+      <c r="L51" s="266"/>
+      <c r="M51" s="137"/>
+      <c r="N51" s="212">
         <f>SUM(N48:N50)</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E52" s="20"/>
-[...8 lines deleted...]
-      <c r="N52" s="197"/>
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="135"/>
+      <c r="H52" s="135"/>
+      <c r="I52" s="135"/>
+      <c r="J52" s="135"/>
+      <c r="K52" s="135"/>
+      <c r="L52" s="135"/>
+      <c r="M52" s="22"/>
+      <c r="N52" s="168"/>
     </row>
     <row r="53" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B53" s="126"/>
-[...8 lines deleted...]
-      <c r="I53" s="317" t="s">
+      <c r="B53" s="101"/>
+      <c r="C53" s="267" t="s">
+        <v>348</v>
+      </c>
+      <c r="D53" s="172"/>
+      <c r="E53" s="269"/>
+      <c r="F53" s="172"/>
+      <c r="G53" s="269"/>
+      <c r="H53" s="127"/>
+      <c r="I53" s="271" t="s">
         <v>37</v>
       </c>
-      <c r="J53" s="317"/>
-[...2 lines deleted...]
-      <c r="M53" s="202" t="s">
+      <c r="J53" s="271"/>
+      <c r="K53" s="271"/>
+      <c r="L53" s="127"/>
+      <c r="M53" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N53" s="63"/>
+      <c r="N53" s="50"/>
     </row>
     <row r="54" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="153"/>
-[...5 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="B54" s="128"/>
+      <c r="C54" s="268"/>
+      <c r="D54" s="171"/>
+      <c r="E54" s="270"/>
+      <c r="F54" s="171"/>
+      <c r="G54" s="270"/>
+      <c r="H54" s="24"/>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L54" s="201"/>
+      <c r="L54" s="171"/>
       <c r="M54" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N54" s="154"/>
+      <c r="N54" s="129"/>
     </row>
     <row r="55" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="155"/>
-      <c r="C55" s="138" t="s">
+      <c r="B55" s="130"/>
+      <c r="C55" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="D55" s="138"/>
-[...9 lines deleted...]
-      <c r="N55" s="157"/>
+      <c r="D55" s="113"/>
+      <c r="E55" s="113"/>
+      <c r="F55" s="113"/>
+      <c r="G55" s="113"/>
+      <c r="H55" s="112"/>
+      <c r="I55" s="112"/>
+      <c r="J55" s="112"/>
+      <c r="K55" s="112"/>
+      <c r="L55" s="112"/>
+      <c r="M55" s="169"/>
+      <c r="N55" s="132"/>
       <c r="Q55" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M56" s="248">
+    <row r="56" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="130"/>
+      <c r="C56" s="134"/>
+      <c r="D56" s="112"/>
+      <c r="E56" s="183"/>
+      <c r="F56" s="113"/>
+      <c r="G56" s="113"/>
+      <c r="H56" s="131"/>
+      <c r="I56" s="170">
+        <v>0</v>
+      </c>
+      <c r="J56" s="170">
+        <v>0</v>
+      </c>
+      <c r="K56" s="170">
+        <v>0</v>
+      </c>
+      <c r="L56" s="173"/>
+      <c r="M56" s="209">
         <f>SUM(I56:K56)</f>
         <v>0</v>
       </c>
-      <c r="N56" s="140"/>
-      <c r="Q56" s="9">
+      <c r="N56" s="115"/>
+      <c r="Q56" s="7">
         <v>25000</v>
       </c>
     </row>
-    <row r="57" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="M57" s="248">
+    <row r="57" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="130"/>
+      <c r="C57" s="134"/>
+      <c r="D57" s="112"/>
+      <c r="E57" s="183"/>
+      <c r="F57" s="113"/>
+      <c r="G57" s="113"/>
+      <c r="H57" s="131"/>
+      <c r="I57" s="170">
+        <v>0</v>
+      </c>
+      <c r="J57" s="170">
+        <v>0</v>
+      </c>
+      <c r="K57" s="170">
+        <v>0</v>
+      </c>
+      <c r="L57" s="173"/>
+      <c r="M57" s="209">
         <f>SUM(I57:K57)</f>
         <v>0</v>
       </c>
-      <c r="N57" s="140"/>
-[...7 lines deleted...]
-      <c r="G58" s="312" t="s">
+      <c r="N57" s="115"/>
+    </row>
+    <row r="58" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="133"/>
+      <c r="C58" s="116"/>
+      <c r="D58" s="116"/>
+      <c r="E58" s="117"/>
+      <c r="F58" s="117"/>
+      <c r="G58" s="266" t="s">
         <v>39</v>
       </c>
-      <c r="H58" s="312"/>
-[...4 lines deleted...]
-      <c r="M58" s="250">
+      <c r="H58" s="266"/>
+      <c r="I58" s="266"/>
+      <c r="J58" s="266"/>
+      <c r="K58" s="266"/>
+      <c r="L58" s="266"/>
+      <c r="M58" s="211">
         <f>SUM(M56:M57)</f>
         <v>0</v>
       </c>
-      <c r="N58" s="143"/>
-[...1 lines deleted...]
-    <row r="59" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N58" s="118"/>
+    </row>
+    <row r="59" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
     </row>
-    <row r="60" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="D60" s="327" t="s">
+    <row r="60" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="91"/>
+      <c r="C60" s="279" t="s">
+        <v>349</v>
+      </c>
+      <c r="D60" s="281" t="s">
         <v>40</v>
       </c>
-      <c r="E60" s="327"/>
-[...6 lines deleted...]
-      <c r="L60" s="327" t="s">
+      <c r="E60" s="281"/>
+      <c r="F60" s="281"/>
+      <c r="G60" s="281"/>
+      <c r="H60" s="138"/>
+      <c r="I60" s="138"/>
+      <c r="J60" s="139"/>
+      <c r="K60" s="139"/>
+      <c r="L60" s="281" t="s">
         <v>41</v>
       </c>
-      <c r="M60" s="327"/>
-[...9 lines deleted...]
-      <c r="H61" s="26"/>
+      <c r="M60" s="281"/>
+      <c r="N60" s="140"/>
+    </row>
+    <row r="61" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="119"/>
+      <c r="C61" s="268"/>
+      <c r="D61" s="270"/>
+      <c r="E61" s="270"/>
+      <c r="F61" s="270"/>
+      <c r="G61" s="270"/>
+      <c r="H61" s="24"/>
       <c r="I61" s="1"/>
-      <c r="J61" s="166"/>
-[...7 lines deleted...]
-      <c r="C62" s="65" t="s">
+      <c r="J61" s="141"/>
+      <c r="K61" s="141"/>
+      <c r="L61" s="270"/>
+      <c r="M61" s="270"/>
+      <c r="N61" s="142"/>
+    </row>
+    <row r="62" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="119"/>
+      <c r="C62" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="D62" s="331">
+      <c r="D62" s="285">
         <f>M16+M28+M58</f>
         <v>0</v>
       </c>
-      <c r="E62" s="331"/>
-[...1 lines deleted...]
-      <c r="G62" s="9" t="s">
+      <c r="E62" s="285"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L62" s="247">
+      <c r="L62" s="208">
         <f>IFERROR((D62/'Facility 6'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M62" s="190" t="s">
+      <c r="M62" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N62" s="145"/>
-[...3 lines deleted...]
-      <c r="C63" s="65" t="s">
+      <c r="N62" s="120"/>
+    </row>
+    <row r="63" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="121"/>
+      <c r="C63" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="D63" s="331">
+      <c r="D63" s="285">
         <f>M35</f>
         <v>0</v>
       </c>
-      <c r="E63" s="331"/>
-[...1 lines deleted...]
-      <c r="G63" s="9" t="s">
+      <c r="E63" s="285"/>
+      <c r="F63" s="18"/>
+      <c r="G63" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="L63" s="247">
+      <c r="L63" s="208">
         <f>IFERROR((D63/'Facility 6'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M63" s="190" t="s">
+      <c r="M63" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="N63" s="49"/>
+      <c r="N63" s="44"/>
     </row>
     <row r="64" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="146"/>
-      <c r="C64" s="14" t="s">
+      <c r="B64" s="121"/>
+      <c r="C64" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="D64" s="337">
+      <c r="D64" s="291">
         <f>D62+D63</f>
         <v>0</v>
       </c>
-      <c r="E64" s="338"/>
-[...1 lines deleted...]
-      <c r="G64" s="191" t="s">
+      <c r="E64" s="292"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="162" t="s">
         <v>46</v>
       </c>
-      <c r="H64" s="191"/>
-[...3 lines deleted...]
-      <c r="L64" s="252">
+      <c r="H64" s="162"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="213">
         <f>IFERROR((D64/'Facility 6'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M64" s="192" t="s">
+      <c r="M64" s="163" t="s">
         <v>46</v>
       </c>
-      <c r="N64" s="211"/>
+      <c r="N64" s="180"/>
     </row>
     <row r="65" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="146"/>
-      <c r="C65" s="15" t="s">
+      <c r="B65" s="121"/>
+      <c r="C65" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="D65" s="339">
+      <c r="D65" s="293">
         <f>N16+N28+N35+N43</f>
         <v>0</v>
       </c>
-      <c r="E65" s="340"/>
-[...1 lines deleted...]
-      <c r="G65" s="51" t="s">
+      <c r="E65" s="294"/>
+      <c r="F65" s="164"/>
+      <c r="G65" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="H65" s="51"/>
-[...3 lines deleted...]
-      <c r="L65" s="252">
+      <c r="H65" s="45"/>
+      <c r="I65" s="165"/>
+      <c r="J65" s="165"/>
+      <c r="K65" s="165"/>
+      <c r="L65" s="213">
         <f>IFERROR((D65/'Facility 6'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M65" s="85" t="s">
+      <c r="M65" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="N65" s="55"/>
+      <c r="N65" s="46"/>
     </row>
     <row r="66" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="147"/>
-      <c r="C66" s="17" t="s">
+      <c r="B66" s="122"/>
+      <c r="C66" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="D66" s="341">
+      <c r="D66" s="295">
         <f>N51</f>
         <v>0</v>
       </c>
-      <c r="E66" s="342"/>
-[...1 lines deleted...]
-      <c r="G66" s="57" t="s">
+      <c r="E66" s="296"/>
+      <c r="F66" s="166"/>
+      <c r="G66" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="H66" s="57"/>
-[...3 lines deleted...]
-      <c r="L66" s="253">
+      <c r="H66" s="47"/>
+      <c r="I66" s="167"/>
+      <c r="J66" s="167"/>
+      <c r="K66" s="167"/>
+      <c r="L66" s="214">
         <f>IFERROR((D66/'Facility 6'!$N$4)*Output!$N$2,0)</f>
         <v>0</v>
       </c>
-      <c r="M66" s="86" t="s">
+      <c r="M66" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="N66" s="61"/>
+      <c r="N66" s="48"/>
     </row>
     <row r="67" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="9"/>
-[...11 lines deleted...]
-      <c r="N67" s="11"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="14"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="10"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="8"/>
+      <c r="L67" s="8"/>
+      <c r="M67" s="9"/>
+      <c r="N67" s="9"/>
     </row>
     <row r="68" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="148"/>
-[...13 lines deleted...]
-      <c r="N68" s="329"/>
+      <c r="B68" s="123"/>
+      <c r="C68" s="279" t="s">
+        <v>350</v>
+      </c>
+      <c r="D68" s="279"/>
+      <c r="E68" s="279"/>
+      <c r="F68" s="279"/>
+      <c r="G68" s="279"/>
+      <c r="H68" s="279"/>
+      <c r="I68" s="279"/>
+      <c r="J68" s="279"/>
+      <c r="K68" s="279"/>
+      <c r="L68" s="279"/>
+      <c r="M68" s="279"/>
+      <c r="N68" s="283"/>
     </row>
     <row r="69" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="18"/>
-[...11 lines deleted...]
-      <c r="N69" s="330"/>
+      <c r="B69" s="16"/>
+      <c r="C69" s="268"/>
+      <c r="D69" s="268"/>
+      <c r="E69" s="268"/>
+      <c r="F69" s="268"/>
+      <c r="G69" s="268"/>
+      <c r="H69" s="268"/>
+      <c r="I69" s="268"/>
+      <c r="J69" s="268"/>
+      <c r="K69" s="268"/>
+      <c r="L69" s="268"/>
+      <c r="M69" s="268"/>
+      <c r="N69" s="284"/>
     </row>
     <row r="70" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="19"/>
-      <c r="C70" s="326" t="s">
+      <c r="B70" s="17"/>
+      <c r="C70" s="280" t="s">
         <v>50</v>
       </c>
-      <c r="D70" s="30"/>
-      <c r="E70" s="31" t="s">
+      <c r="D70" s="28"/>
+      <c r="E70" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="F70" s="336" t="str">
+      <c r="F70" s="290" t="str">
         <f>IF(L64&gt;=25000,"You may have triggered the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L64&gt;21000, "You are close to the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G70" s="336"/>
-[...6 lines deleted...]
-      <c r="N70" s="32" t="s">
+      <c r="G70" s="290"/>
+      <c r="H70" s="290"/>
+      <c r="I70" s="290"/>
+      <c r="J70" s="290"/>
+      <c r="K70" s="290"/>
+      <c r="L70" s="290"/>
+      <c r="M70" s="290"/>
+      <c r="N70" s="30" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="71" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B71" s="144"/>
-[...2 lines deleted...]
-      <c r="E71" s="332">
+      <c r="B71" s="119"/>
+      <c r="C71" s="280"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="286">
         <f>L64</f>
         <v>0</v>
       </c>
-      <c r="F71" s="332"/>
-[...7 lines deleted...]
-      <c r="N71" s="333"/>
+      <c r="F71" s="286"/>
+      <c r="G71" s="286"/>
+      <c r="H71" s="286"/>
+      <c r="I71" s="286"/>
+      <c r="J71" s="286"/>
+      <c r="K71" s="286"/>
+      <c r="L71" s="286"/>
+      <c r="M71" s="286"/>
+      <c r="N71" s="287"/>
     </row>
     <row r="72" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B72" s="144"/>
-      <c r="C72" s="326" t="s">
+      <c r="B72" s="119"/>
+      <c r="C72" s="280" t="s">
         <v>53</v>
       </c>
-      <c r="D72" s="33"/>
-      <c r="E72" s="34" t="s">
+      <c r="D72" s="31"/>
+      <c r="E72" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F72" s="343" t="str">
+      <c r="F72" s="297" t="str">
         <f>IF(L65&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L65&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G72" s="343"/>
-[...6 lines deleted...]
-      <c r="N72" s="35" t="s">
+      <c r="G72" s="297"/>
+      <c r="H72" s="297"/>
+      <c r="I72" s="297"/>
+      <c r="J72" s="297"/>
+      <c r="K72" s="297"/>
+      <c r="L72" s="297"/>
+      <c r="M72" s="297"/>
+      <c r="N72" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="73" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B73" s="144"/>
-[...1 lines deleted...]
-      <c r="E73" s="332">
+      <c r="B73" s="119"/>
+      <c r="C73" s="280"/>
+      <c r="E73" s="286">
         <f>L65</f>
         <v>0</v>
       </c>
-      <c r="F73" s="332"/>
-[...7 lines deleted...]
-      <c r="N73" s="333"/>
+      <c r="F73" s="286"/>
+      <c r="G73" s="286"/>
+      <c r="H73" s="286"/>
+      <c r="I73" s="286"/>
+      <c r="J73" s="286"/>
+      <c r="K73" s="286"/>
+      <c r="L73" s="286"/>
+      <c r="M73" s="286"/>
+      <c r="N73" s="287"/>
     </row>
     <row r="74" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="144"/>
-      <c r="C74" s="326" t="s">
+      <c r="B74" s="119"/>
+      <c r="C74" s="280" t="s">
         <v>56</v>
       </c>
-      <c r="E74" s="34" t="s">
+      <c r="E74" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F74" s="343" t="str">
+      <c r="F74" s="297" t="str">
         <f>IF(L66&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L66&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G74" s="343"/>
-[...6 lines deleted...]
-      <c r="N74" s="35" t="s">
+      <c r="G74" s="297"/>
+      <c r="H74" s="297"/>
+      <c r="I74" s="297"/>
+      <c r="J74" s="297"/>
+      <c r="K74" s="297"/>
+      <c r="L74" s="297"/>
+      <c r="M74" s="297"/>
+      <c r="N74" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="149"/>
-[...2 lines deleted...]
-      <c r="E75" s="334">
+      <c r="B75" s="124"/>
+      <c r="C75" s="282"/>
+      <c r="D75" s="125"/>
+      <c r="E75" s="288">
         <f>L66</f>
         <v>0</v>
       </c>
-      <c r="F75" s="334"/>
-[...7 lines deleted...]
-      <c r="N75" s="335"/>
+      <c r="F75" s="288"/>
+      <c r="G75" s="288"/>
+      <c r="H75" s="288"/>
+      <c r="I75" s="288"/>
+      <c r="J75" s="288"/>
+      <c r="K75" s="288"/>
+      <c r="L75" s="288"/>
+      <c r="M75" s="288"/>
+      <c r="N75" s="289"/>
     </row>
     <row r="76" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="77" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="78" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="79" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="80" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="81" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="82" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="83" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="84" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="85" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="86" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="87" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="88" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="89" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="90" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="91" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="92" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="93" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="94" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="95" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="96" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="97" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="98" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="yckD6TynruK5VbzDGegkuVhIZ8zXvCrCeg1JJ6HDxjU=" saltValue="9ltNyfBakuCLiv+JITD4Jg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="vEkIk7FYpRoIK0MuRsQpehYQ1ywGEWSLLecM9eFjoHU=" saltValue="xf7sv7rfQj/iIwNPTAj/Dg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="55">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="J34:L34"/>
     <mergeCell ref="G16:L16"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="I18:K18"/>
     <mergeCell ref="G28:L28"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="I30:K30"/>
     <mergeCell ref="J33:L33"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="G35:L35"/>
     <mergeCell ref="C37:C38"/>
     <mergeCell ref="E37:E38"/>
     <mergeCell ref="G37:G38"/>
@@ -32189,116 +29180,116 @@
         <cfvo type="num" val="100000"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{CA251556-7E55-4818-8AF6-6B0C7D3C945D}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G64:I64 G62:G63">
     <cfRule type="dataBar" priority="12">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{62051158-3A57-4F67-B2A8-38EA94296E29}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G21:N27">
-    <cfRule type="cellIs" dxfId="28" priority="7" operator="equal">
+    <cfRule type="cellIs" dxfId="25" priority="7" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H40:N42">
-    <cfRule type="cellIs" dxfId="27" priority="6" operator="equal">
+    <cfRule type="cellIs" dxfId="24" priority="6" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H48:N50">
-    <cfRule type="cellIs" dxfId="26" priority="5" operator="equal">
+    <cfRule type="cellIs" dxfId="23" priority="5" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:I34 I41">
-    <cfRule type="cellIs" dxfId="25" priority="17" operator="equal">
+    <cfRule type="cellIs" dxfId="22" priority="17" operator="equal">
       <formula>0.64</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I33:J34 M33:N34 I41:M41 C65">
-    <cfRule type="cellIs" dxfId="24" priority="16" operator="equal">
+    <cfRule type="cellIs" dxfId="21" priority="16" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I49:M49">
-    <cfRule type="aboveAverage" dxfId="23" priority="14"/>
+    <cfRule type="aboveAverage" dxfId="20" priority="14"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="I9:N15">
-    <cfRule type="cellIs" dxfId="22" priority="11" operator="equal">
+    <cfRule type="cellIs" dxfId="19" priority="11" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I40:N40 N41:N42 J42 L42:M42">
-    <cfRule type="cellIs" dxfId="21" priority="15" operator="equal">
+    <cfRule type="cellIs" dxfId="18" priority="15" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I48:N48 N49:N50 J50 L50:M50">
-    <cfRule type="cellIs" dxfId="20" priority="13" operator="equal">
+    <cfRule type="cellIs" dxfId="17" priority="13" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L57 N57">
-    <cfRule type="cellIs" dxfId="19" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="16" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M62:M64">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{83B137CC-FBC5-4188-8E8E-6E10568E6EAF}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N4">
-    <cfRule type="expression" dxfId="18" priority="3">
+    <cfRule type="expression" dxfId="15" priority="3">
       <formula>M4="No specific period"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="17" priority="4" operator="equal">
+    <cfRule type="cellIs" dxfId="14" priority="4" operator="equal">
       <formula>"# of days?"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4" xr:uid="{00000000-0002-0000-0600-000000000000}">
       <formula1>$Q$3:$Q$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{46621C47-0491-4CE1-BA16-C011BA505E8D}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>25000</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
@@ -32362,2263 +29353,2265 @@
           </x14:cfRule>
           <xm:sqref>M62:M64</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0600-000003000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$Q$10:$Q$19</xm:f>
           </x14:formula1>
           <xm:sqref>C33:C34</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0600-000005000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$B$8:$B$35</xm:f>
           </x14:formula1>
           <xm:sqref>C9:C15</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0600-000004000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$I$8:$I$68</xm:f>
           </x14:formula1>
           <xm:sqref>C21:C27</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0600-000001000000}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0600-000002000000}">
           <x14:formula1>
             <xm:f>'Calculation engine'!$AD$8:$AD$84</xm:f>
           </x14:formula1>
           <xm:sqref>C40:C42</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0600-000001000000}">
+          <x14:formula1>
+            <xm:f>'Calculation engine'!$W$8:$W$77</xm:f>
+          </x14:formula1>
+          <xm:sqref>C48:C50</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:BC75"/>
   <sheetViews>
-    <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:K2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="4" style="2" customWidth="1"/>
     <col min="3" max="3" width="67.5546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="19.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.5546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.21875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.21875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.77734375" style="2" customWidth="1"/>
     <col min="12" max="12" width="22.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="23.77734375" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.44140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="4.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.21875" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="21" width="18.77734375" style="2" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="18" style="2" hidden="1" customWidth="1"/>
     <col min="23" max="27" width="16.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.44140625" style="2" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="64.44140625" style="2" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="14.44140625" style="2" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="15.21875" style="2" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="16.77734375" style="2" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="12.44140625" style="2" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="20.77734375" style="2" hidden="1" customWidth="1"/>
     <col min="35" max="36" width="3.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="32.44140625" style="2" hidden="1" customWidth="1"/>
     <col min="38" max="40" width="9.21875" style="2" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="4.44140625" style="2" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="2.77734375" style="2" hidden="1" customWidth="1"/>
     <col min="43" max="43" width="40.44140625" style="2" hidden="1" customWidth="1"/>
     <col min="44" max="48" width="9.21875" style="2" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="5.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="46.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="51" max="16384" width="9.21875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="147.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="363"/>
-[...11 lines deleted...]
-      <c r="N1" s="363"/>
+      <c r="B1" s="317"/>
+      <c r="C1" s="317"/>
+      <c r="D1" s="317"/>
+      <c r="E1" s="317"/>
+      <c r="F1" s="317"/>
+      <c r="G1" s="317"/>
+      <c r="H1" s="317"/>
+      <c r="I1" s="317"/>
+      <c r="J1" s="317"/>
+      <c r="K1" s="317"/>
+      <c r="L1" s="317"/>
+      <c r="M1" s="317"/>
+      <c r="N1" s="317"/>
     </row>
     <row r="2" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="64"/>
-[...14 lines deleted...]
-      <c r="N2" s="174">
+      <c r="A2" s="51"/>
+      <c r="B2" s="310" t="s">
+        <v>351</v>
+      </c>
+      <c r="C2" s="311"/>
+      <c r="D2" s="311"/>
+      <c r="E2" s="311"/>
+      <c r="F2" s="311"/>
+      <c r="G2" s="311"/>
+      <c r="H2" s="311"/>
+      <c r="I2" s="311"/>
+      <c r="J2" s="311"/>
+      <c r="K2" s="311"/>
+      <c r="L2" s="305"/>
+      <c r="M2" s="305"/>
+      <c r="N2" s="149">
         <v>365</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="151"/>
-[...11 lines deleted...]
-      <c r="N3" s="151"/>
+      <c r="B3" s="126"/>
+      <c r="C3" s="126"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="126"/>
     </row>
     <row r="4" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="175"/>
-[...4 lines deleted...]
-      <c r="E4" s="202" t="s">
+      <c r="B4" s="150"/>
+      <c r="C4" s="151" t="s">
+        <v>352</v>
+      </c>
+      <c r="D4" s="177"/>
+      <c r="E4" s="172" t="s">
         <v>57</v>
       </c>
-      <c r="F4" s="207"/>
-      <c r="G4" s="315" t="s">
+      <c r="F4" s="177"/>
+      <c r="G4" s="269" t="s">
         <v>58</v>
       </c>
-      <c r="H4" s="353"/>
-[...1 lines deleted...]
-      <c r="J4" s="315" t="s">
+      <c r="H4" s="307"/>
+      <c r="I4" s="177"/>
+      <c r="J4" s="269" t="s">
         <v>45</v>
       </c>
-      <c r="K4" s="353"/>
-      <c r="L4" s="202" t="s">
+      <c r="K4" s="307"/>
+      <c r="L4" s="172" t="s">
         <v>59</v>
       </c>
-      <c r="M4" s="202" t="s">
+      <c r="M4" s="172" t="s">
         <v>60</v>
       </c>
-      <c r="N4" s="63" t="s">
+      <c r="N4" s="50" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="177"/>
-      <c r="C5" s="201" t="s">
+      <c r="B5" s="152"/>
+      <c r="C5" s="171" t="s">
         <v>62</v>
       </c>
-      <c r="D5" s="178"/>
-      <c r="E5" s="263">
+      <c r="D5" s="153"/>
+      <c r="E5" s="223">
         <f>'Facility 1'!$D$62</f>
         <v>0</v>
       </c>
-      <c r="F5" s="231"/>
-      <c r="G5" s="344">
+      <c r="F5" s="192"/>
+      <c r="G5" s="298">
         <f>'Facility 1'!$M$35</f>
         <v>0</v>
       </c>
-      <c r="H5" s="345"/>
-[...1 lines deleted...]
-      <c r="J5" s="346">
+      <c r="H5" s="299"/>
+      <c r="I5" s="193"/>
+      <c r="J5" s="300">
         <f>E5+G5</f>
         <v>0</v>
       </c>
-      <c r="K5" s="347"/>
-      <c r="L5" s="233">
+      <c r="K5" s="301"/>
+      <c r="L5" s="194">
         <f>'Facility 1'!$D$65</f>
         <v>0</v>
       </c>
-      <c r="M5" s="234">
+      <c r="M5" s="195">
         <f>'Facility 1'!$D$66</f>
         <v>0</v>
       </c>
-      <c r="N5" s="62">
+      <c r="N5" s="49">
         <f>IF('Facility 1'!$M$4="Full year",$N$2,'Facility 1'!$N$4)</f>
         <v>365</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="177"/>
-      <c r="C6" s="201" t="s">
+      <c r="B6" s="152"/>
+      <c r="C6" s="171" t="s">
         <v>63</v>
       </c>
-      <c r="D6" s="179"/>
-      <c r="E6" s="263">
+      <c r="D6" s="154"/>
+      <c r="E6" s="223">
         <f>'Facility 2'!$D$62</f>
         <v>0</v>
       </c>
-      <c r="F6" s="235"/>
-      <c r="G6" s="344">
+      <c r="F6" s="196"/>
+      <c r="G6" s="298">
         <f>'Facility 2'!$M$35</f>
         <v>0</v>
       </c>
-      <c r="H6" s="345"/>
-[...1 lines deleted...]
-      <c r="J6" s="346">
+      <c r="H6" s="299"/>
+      <c r="I6" s="197"/>
+      <c r="J6" s="300">
         <f t="shared" ref="J6:J10" si="0">E6+G6</f>
         <v>0</v>
       </c>
-      <c r="K6" s="347"/>
-      <c r="L6" s="233">
+      <c r="K6" s="301"/>
+      <c r="L6" s="194">
         <f>'Facility 2'!$D$65</f>
         <v>0</v>
       </c>
-      <c r="M6" s="234">
+      <c r="M6" s="195">
         <f>'Facility 2'!$D$66</f>
         <v>0</v>
       </c>
-      <c r="N6" s="62">
+      <c r="N6" s="49">
         <f>IF('Facility 2'!$M$4="Full year",$N$2,'Facility 2'!$N$4)</f>
         <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="177"/>
-      <c r="C7" s="201" t="s">
+      <c r="B7" s="152"/>
+      <c r="C7" s="171" t="s">
         <v>64</v>
       </c>
-      <c r="D7" s="179"/>
-      <c r="E7" s="263">
+      <c r="D7" s="154"/>
+      <c r="E7" s="223">
         <f>'Facility 3'!$D$62</f>
         <v>0</v>
       </c>
-      <c r="F7" s="235"/>
-      <c r="G7" s="344">
+      <c r="F7" s="196"/>
+      <c r="G7" s="298">
         <f>'Facility 3'!$M$35</f>
         <v>0</v>
       </c>
-      <c r="H7" s="345"/>
-[...1 lines deleted...]
-      <c r="J7" s="346">
+      <c r="H7" s="299"/>
+      <c r="I7" s="197"/>
+      <c r="J7" s="300">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K7" s="347"/>
-      <c r="L7" s="233">
+      <c r="K7" s="301"/>
+      <c r="L7" s="194">
         <f>'Facility 3'!$D$65</f>
         <v>0</v>
       </c>
-      <c r="M7" s="234">
+      <c r="M7" s="195">
         <f>'Facility 3'!$D$66</f>
         <v>0</v>
       </c>
-      <c r="N7" s="62">
+      <c r="N7" s="49">
         <f>IF('Facility 3'!$M$4="Full year",$N$2,'Facility 3'!$N$4)</f>
         <v>365</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="177"/>
-      <c r="C8" s="201" t="s">
+      <c r="B8" s="152"/>
+      <c r="C8" s="171" t="s">
         <v>65</v>
       </c>
-      <c r="D8" s="179"/>
-      <c r="E8" s="263">
+      <c r="D8" s="154"/>
+      <c r="E8" s="223">
         <f>'Facility 4'!$D$62</f>
         <v>0</v>
       </c>
-      <c r="F8" s="235"/>
-      <c r="G8" s="344">
+      <c r="F8" s="196"/>
+      <c r="G8" s="298">
         <f>'Facility 4'!$M$35</f>
         <v>0</v>
       </c>
-      <c r="H8" s="345"/>
-[...1 lines deleted...]
-      <c r="J8" s="346">
+      <c r="H8" s="299"/>
+      <c r="I8" s="197"/>
+      <c r="J8" s="300">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K8" s="347"/>
-      <c r="L8" s="233">
+      <c r="K8" s="301"/>
+      <c r="L8" s="194">
         <f>'Facility 4'!$D$65</f>
         <v>0</v>
       </c>
-      <c r="M8" s="234">
+      <c r="M8" s="195">
         <f>'Facility 4'!$D$66</f>
         <v>0</v>
       </c>
-      <c r="N8" s="62">
+      <c r="N8" s="49">
         <f>IF('Facility 4'!$M$4="Full year",$N$2,'Facility 4'!$N$4)</f>
         <v>365</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="153"/>
-      <c r="C9" s="201" t="s">
+      <c r="B9" s="128"/>
+      <c r="C9" s="171" t="s">
         <v>66</v>
       </c>
-      <c r="D9" s="179"/>
-      <c r="E9" s="263">
+      <c r="D9" s="154"/>
+      <c r="E9" s="223">
         <f>'Facility 5'!$D$62</f>
         <v>0</v>
       </c>
-      <c r="F9" s="235"/>
-      <c r="G9" s="344">
+      <c r="F9" s="196"/>
+      <c r="G9" s="298">
         <f>'Facility 5'!$M$35</f>
         <v>0</v>
       </c>
-      <c r="H9" s="345"/>
-[...1 lines deleted...]
-      <c r="J9" s="346">
+      <c r="H9" s="299"/>
+      <c r="I9" s="197"/>
+      <c r="J9" s="300">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="347"/>
-      <c r="L9" s="233">
+      <c r="K9" s="301"/>
+      <c r="L9" s="194">
         <f>'Facility 5'!$D$65</f>
         <v>0</v>
       </c>
-      <c r="M9" s="234">
+      <c r="M9" s="195">
         <f>'Facility 5'!$D$66</f>
         <v>0</v>
       </c>
-      <c r="N9" s="62">
+      <c r="N9" s="49">
         <f>IF('Facility 5'!$M$4="Full year",$N$2,'Facility 5'!$N$4)</f>
         <v>365</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="153"/>
-      <c r="C10" s="201" t="s">
+      <c r="B10" s="128"/>
+      <c r="C10" s="171" t="s">
         <v>67</v>
       </c>
-      <c r="D10" s="180"/>
-      <c r="E10" s="263">
+      <c r="D10" s="155"/>
+      <c r="E10" s="223">
         <f>'Facility 6'!$D$62</f>
         <v>0</v>
       </c>
-      <c r="F10" s="237"/>
-      <c r="G10" s="344">
+      <c r="F10" s="198"/>
+      <c r="G10" s="298">
         <f>'Facility 6'!$M$35</f>
         <v>0</v>
       </c>
-      <c r="H10" s="345"/>
-[...1 lines deleted...]
-      <c r="J10" s="346">
+      <c r="H10" s="299"/>
+      <c r="I10" s="199"/>
+      <c r="J10" s="300">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K10" s="347"/>
-      <c r="L10" s="233">
+      <c r="K10" s="301"/>
+      <c r="L10" s="194">
         <f>'Facility 6'!$D$65</f>
         <v>0</v>
       </c>
-      <c r="M10" s="234">
+      <c r="M10" s="195">
         <f>'Facility 6'!$D$66</f>
         <v>0</v>
       </c>
-      <c r="N10" s="62">
+      <c r="N10" s="49">
         <f>IF('Facility 6'!$M$4="Full year",$N$2,'Facility 6'!$N$4)</f>
         <v>365</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="153"/>
-[...11 lines deleted...]
-      <c r="N11" s="169"/>
+      <c r="B11" s="128"/>
+      <c r="C11" s="143"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="24"/>
+      <c r="G11" s="171"/>
+      <c r="H11" s="171"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="54"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="24"/>
+      <c r="M11" s="24"/>
+      <c r="N11" s="144"/>
     </row>
     <row r="12" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="181"/>
-      <c r="C12" s="168" t="s">
+      <c r="B12" s="156"/>
+      <c r="C12" s="143" t="s">
         <v>68</v>
       </c>
-      <c r="D12" s="170"/>
-      <c r="E12" s="264">
+      <c r="D12" s="145"/>
+      <c r="E12" s="224">
         <f>SUM(E5:E10)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="239"/>
-      <c r="G12" s="344">
+      <c r="F12" s="200"/>
+      <c r="G12" s="298">
         <f>SUM(G5:H10)</f>
         <v>0</v>
       </c>
-      <c r="H12" s="345"/>
-[...1 lines deleted...]
-      <c r="J12" s="364">
+      <c r="H12" s="299"/>
+      <c r="I12" s="201"/>
+      <c r="J12" s="318">
         <f>SUM(J5:K10)</f>
         <v>0</v>
       </c>
-      <c r="K12" s="360"/>
-      <c r="L12" s="241">
+      <c r="K12" s="314"/>
+      <c r="L12" s="202">
         <f>SUM(L5:L10)</f>
         <v>0</v>
       </c>
-      <c r="M12" s="242">
+      <c r="M12" s="203">
         <f>SUM(M5:M10)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="171"/>
+      <c r="N12" s="146"/>
     </row>
     <row r="13" spans="1:14" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="177"/>
-[...11 lines deleted...]
-      <c r="N13" s="44"/>
+      <c r="B13" s="152"/>
+      <c r="C13" s="147"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="35"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="35"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="42"/>
     </row>
     <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="182"/>
-[...11 lines deleted...]
-      <c r="N14" s="151"/>
+      <c r="B14" s="157"/>
+      <c r="C14" s="126"/>
+      <c r="D14" s="126"/>
+      <c r="E14" s="126"/>
+      <c r="F14" s="126"/>
+      <c r="G14" s="126"/>
+      <c r="H14" s="126"/>
+      <c r="I14" s="126"/>
+      <c r="J14" s="126"/>
+      <c r="K14" s="126"/>
+      <c r="L14" s="126"/>
+      <c r="M14" s="126"/>
+      <c r="N14" s="126"/>
     </row>
     <row r="15" spans="1:14" ht="30.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="177"/>
-[...4 lines deleted...]
-      <c r="E15" s="202" t="s">
+      <c r="B15" s="152"/>
+      <c r="C15" s="151" t="s">
+        <v>353</v>
+      </c>
+      <c r="D15" s="177"/>
+      <c r="E15" s="172" t="s">
         <v>57</v>
       </c>
-      <c r="F15" s="207"/>
-      <c r="G15" s="315" t="s">
+      <c r="F15" s="177"/>
+      <c r="G15" s="269" t="s">
         <v>58</v>
       </c>
-      <c r="H15" s="353"/>
-[...1 lines deleted...]
-      <c r="J15" s="315" t="s">
+      <c r="H15" s="307"/>
+      <c r="I15" s="177"/>
+      <c r="J15" s="269" t="s">
         <v>45</v>
       </c>
-      <c r="K15" s="353"/>
-      <c r="L15" s="202" t="s">
+      <c r="K15" s="307"/>
+      <c r="L15" s="172" t="s">
         <v>59</v>
       </c>
-      <c r="M15" s="202" t="s">
+      <c r="M15" s="172" t="s">
         <v>60</v>
       </c>
-      <c r="N15" s="183"/>
+      <c r="N15" s="158"/>
     </row>
     <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="177"/>
-      <c r="C16" s="201" t="s">
+      <c r="B16" s="152"/>
+      <c r="C16" s="171" t="s">
         <v>62</v>
       </c>
-      <c r="D16" s="178"/>
-      <c r="E16" s="263">
+      <c r="D16" s="153"/>
+      <c r="E16" s="223">
         <f>'Facility 1'!$L$62</f>
         <v>0</v>
       </c>
-      <c r="F16" s="231"/>
-      <c r="G16" s="344">
+      <c r="F16" s="192"/>
+      <c r="G16" s="298">
         <f>'Facility 1'!$L$63</f>
         <v>0</v>
       </c>
-      <c r="H16" s="345"/>
-[...1 lines deleted...]
-      <c r="J16" s="346">
+      <c r="H16" s="299"/>
+      <c r="I16" s="193"/>
+      <c r="J16" s="300">
         <f>E16+G16</f>
         <v>0</v>
       </c>
-      <c r="K16" s="347"/>
-      <c r="L16" s="233">
+      <c r="K16" s="301"/>
+      <c r="L16" s="194">
         <f>'Facility 1'!$L$65</f>
         <v>0</v>
       </c>
-      <c r="M16" s="233">
+      <c r="M16" s="194">
         <f>'Facility 1'!$L$66</f>
         <v>0</v>
       </c>
-      <c r="N16" s="184"/>
+      <c r="N16" s="159"/>
     </row>
     <row r="17" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="177"/>
-      <c r="C17" s="201" t="s">
+      <c r="B17" s="152"/>
+      <c r="C17" s="171" t="s">
         <v>63</v>
       </c>
-      <c r="D17" s="179"/>
-      <c r="E17" s="263">
+      <c r="D17" s="154"/>
+      <c r="E17" s="223">
         <f>'Facility 2'!$L$62</f>
         <v>0</v>
       </c>
-      <c r="F17" s="235"/>
-      <c r="G17" s="344">
+      <c r="F17" s="196"/>
+      <c r="G17" s="298">
         <f>'Facility 2'!$L$63</f>
         <v>0</v>
       </c>
-      <c r="H17" s="345"/>
-[...1 lines deleted...]
-      <c r="J17" s="346">
+      <c r="H17" s="299"/>
+      <c r="I17" s="197"/>
+      <c r="J17" s="300">
         <f t="shared" ref="J17:J21" si="1">E17+G17</f>
         <v>0</v>
       </c>
-      <c r="K17" s="347"/>
-      <c r="L17" s="233">
+      <c r="K17" s="301"/>
+      <c r="L17" s="194">
         <f>'Facility 2'!$L$65</f>
         <v>0</v>
       </c>
-      <c r="M17" s="233">
+      <c r="M17" s="194">
         <f>'Facility 2'!$L$66</f>
         <v>0</v>
       </c>
-      <c r="N17" s="184"/>
+      <c r="N17" s="159"/>
     </row>
     <row r="18" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="153"/>
-      <c r="C18" s="201" t="s">
+      <c r="B18" s="128"/>
+      <c r="C18" s="171" t="s">
         <v>64</v>
       </c>
-      <c r="D18" s="179"/>
-      <c r="E18" s="263">
+      <c r="D18" s="154"/>
+      <c r="E18" s="223">
         <f>'Facility 3'!$L$62</f>
         <v>0</v>
       </c>
-      <c r="F18" s="235"/>
-      <c r="G18" s="344">
+      <c r="F18" s="196"/>
+      <c r="G18" s="298">
         <f>'Facility 3'!$L$63</f>
         <v>0</v>
       </c>
-      <c r="H18" s="345"/>
-[...1 lines deleted...]
-      <c r="J18" s="346">
+      <c r="H18" s="299"/>
+      <c r="I18" s="197"/>
+      <c r="J18" s="300">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K18" s="347"/>
-      <c r="L18" s="233">
+      <c r="K18" s="301"/>
+      <c r="L18" s="194">
         <f>'Facility 3'!$L$65</f>
         <v>0</v>
       </c>
-      <c r="M18" s="233">
+      <c r="M18" s="194">
         <f>'Facility 3'!$L$66</f>
         <v>0</v>
       </c>
-      <c r="N18" s="184"/>
+      <c r="N18" s="159"/>
     </row>
     <row r="19" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="153"/>
-      <c r="C19" s="201" t="s">
+      <c r="B19" s="128"/>
+      <c r="C19" s="171" t="s">
         <v>65</v>
       </c>
-      <c r="D19" s="179"/>
-      <c r="E19" s="263">
+      <c r="D19" s="154"/>
+      <c r="E19" s="223">
         <f>'Facility 4'!$L$62</f>
         <v>0</v>
       </c>
-      <c r="F19" s="235"/>
-      <c r="G19" s="344">
+      <c r="F19" s="196"/>
+      <c r="G19" s="298">
         <f>'Facility 4'!$L$63</f>
         <v>0</v>
       </c>
-      <c r="H19" s="345"/>
-[...1 lines deleted...]
-      <c r="J19" s="346">
+      <c r="H19" s="299"/>
+      <c r="I19" s="197"/>
+      <c r="J19" s="300">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K19" s="347"/>
-      <c r="L19" s="233">
+      <c r="K19" s="301"/>
+      <c r="L19" s="194">
         <f>'Facility 4'!$L$65</f>
         <v>0</v>
       </c>
-      <c r="M19" s="233">
+      <c r="M19" s="194">
         <f>'Facility 4'!$L$66</f>
         <v>0</v>
       </c>
-      <c r="N19" s="184"/>
+      <c r="N19" s="159"/>
     </row>
     <row r="20" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="153"/>
-      <c r="C20" s="201" t="s">
+      <c r="B20" s="128"/>
+      <c r="C20" s="171" t="s">
         <v>66</v>
       </c>
-      <c r="D20" s="179"/>
-      <c r="E20" s="263">
+      <c r="D20" s="154"/>
+      <c r="E20" s="223">
         <f>'Facility 5'!$L$62</f>
         <v>0</v>
       </c>
-      <c r="F20" s="235"/>
-      <c r="G20" s="344">
+      <c r="F20" s="196"/>
+      <c r="G20" s="298">
         <f>'Facility 5'!$L$63</f>
         <v>0</v>
       </c>
-      <c r="H20" s="345"/>
-[...1 lines deleted...]
-      <c r="J20" s="346">
+      <c r="H20" s="299"/>
+      <c r="I20" s="197"/>
+      <c r="J20" s="300">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K20" s="347"/>
-      <c r="L20" s="233">
+      <c r="K20" s="301"/>
+      <c r="L20" s="194">
         <f>'Facility 5'!$L$65</f>
         <v>0</v>
       </c>
-      <c r="M20" s="233">
+      <c r="M20" s="194">
         <f>'Facility 5'!$L$66</f>
         <v>0</v>
       </c>
-      <c r="N20" s="184"/>
+      <c r="N20" s="159"/>
     </row>
     <row r="21" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="26"/>
-      <c r="C21" s="201" t="s">
+      <c r="B21" s="24"/>
+      <c r="C21" s="171" t="s">
         <v>67</v>
       </c>
-      <c r="D21" s="180"/>
-      <c r="E21" s="263">
+      <c r="D21" s="155"/>
+      <c r="E21" s="223">
         <f>'Facility 6'!$L$62</f>
         <v>0</v>
       </c>
-      <c r="F21" s="237"/>
-      <c r="G21" s="344">
+      <c r="F21" s="198"/>
+      <c r="G21" s="298">
         <f>'Facility 6'!$L$63</f>
         <v>0</v>
       </c>
-      <c r="H21" s="345"/>
-[...1 lines deleted...]
-      <c r="J21" s="346">
+      <c r="H21" s="299"/>
+      <c r="I21" s="199"/>
+      <c r="J21" s="300">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K21" s="347"/>
-      <c r="L21" s="233">
+      <c r="K21" s="301"/>
+      <c r="L21" s="194">
         <f>'Facility 6'!$L$65</f>
         <v>0</v>
       </c>
-      <c r="M21" s="233">
+      <c r="M21" s="194">
         <f>'Facility 6'!$L$66</f>
         <v>0</v>
       </c>
-      <c r="N21" s="184"/>
+      <c r="N21" s="159"/>
     </row>
     <row r="22" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="181"/>
-[...11 lines deleted...]
-      <c r="N22" s="36"/>
+      <c r="B22" s="156"/>
+      <c r="C22" s="143"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="171"/>
+      <c r="H22" s="171"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="34"/>
     </row>
     <row r="23" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="181"/>
-      <c r="C23" s="168" t="s">
+      <c r="B23" s="156"/>
+      <c r="C23" s="143" t="s">
         <v>69</v>
       </c>
-      <c r="D23" s="173"/>
-      <c r="E23" s="265">
+      <c r="D23" s="148"/>
+      <c r="E23" s="225">
         <f>SUM(E16:E21)</f>
         <v>0</v>
       </c>
-      <c r="F23" s="243"/>
-      <c r="G23" s="361">
+      <c r="F23" s="204"/>
+      <c r="G23" s="315">
         <f>SUM(G16:H21)</f>
         <v>0</v>
       </c>
-      <c r="H23" s="362"/>
-[...1 lines deleted...]
-      <c r="J23" s="360">
+      <c r="H23" s="316"/>
+      <c r="I23" s="205"/>
+      <c r="J23" s="314">
         <f>SUM(J16:K21)</f>
         <v>0</v>
       </c>
-      <c r="K23" s="360"/>
-      <c r="L23" s="241">
+      <c r="K23" s="314"/>
+      <c r="L23" s="202">
         <f>SUM(L16:L21)</f>
         <v>0</v>
       </c>
-      <c r="M23" s="241">
+      <c r="M23" s="202">
         <f>SUM(M16:M21)</f>
         <v>0</v>
       </c>
-      <c r="N23" s="36"/>
-[...5 lines deleted...]
-      <c r="V23" s="9"/>
+      <c r="N23" s="34"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
     </row>
     <row r="24" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="181"/>
-[...17 lines deleted...]
-      <c r="V24" s="9"/>
+      <c r="B24" s="156"/>
+      <c r="C24" s="147"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="35"/>
+      <c r="G24" s="37"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="35"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="42"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
     </row>
     <row r="25" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="185"/>
-[...13 lines deleted...]
-      <c r="V25" s="9"/>
+      <c r="B25" s="160"/>
+      <c r="C25" s="114"/>
+      <c r="E25" s="20"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="18"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="22"/>
+      <c r="M25" s="22"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
     </row>
     <row r="26" spans="2:55" ht="30.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="181"/>
-[...9 lines deleted...]
-      <c r="J26" s="352" t="s">
+      <c r="B26" s="156"/>
+      <c r="C26" s="174" t="s">
+        <v>354</v>
+      </c>
+      <c r="D26" s="156"/>
+      <c r="E26" s="171"/>
+      <c r="F26" s="156"/>
+      <c r="G26" s="270"/>
+      <c r="H26" s="275"/>
+      <c r="I26" s="156"/>
+      <c r="J26" s="306" t="s">
         <v>70</v>
       </c>
-      <c r="K26" s="321"/>
-      <c r="L26" s="209" t="s">
+      <c r="K26" s="275"/>
+      <c r="L26" s="179" t="s">
         <v>71</v>
       </c>
-      <c r="M26" s="209" t="s">
+      <c r="M26" s="179" t="s">
         <v>72</v>
       </c>
-      <c r="N26" s="181"/>
-[...5 lines deleted...]
-      <c r="V26" s="9"/>
+      <c r="N26" s="156"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
     </row>
     <row r="27" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="26"/>
-      <c r="C27" s="201" t="s">
+      <c r="B27" s="24"/>
+      <c r="C27" s="171" t="s">
         <v>62</v>
       </c>
-      <c r="D27" s="181"/>
-[...5 lines deleted...]
-      <c r="J27" s="348" t="str">
+      <c r="D27" s="156"/>
+      <c r="E27" s="176"/>
+      <c r="F27" s="171"/>
+      <c r="G27" s="304"/>
+      <c r="H27" s="270"/>
+      <c r="I27" s="171"/>
+      <c r="J27" s="302" t="str">
         <f t="shared" ref="J27:J32" si="2">IF(J16&gt;=25000,"Threshold met","Not met")</f>
         <v>Not met</v>
       </c>
-      <c r="K27" s="349"/>
-      <c r="L27" s="208" t="str">
+      <c r="K27" s="303"/>
+      <c r="L27" s="178" t="str">
         <f t="shared" ref="L27:M29" si="3">IF(L16&gt;=100000,"Threshold met","Not met")</f>
         <v>Not met</v>
       </c>
-      <c r="M27" s="208" t="str">
+      <c r="M27" s="178" t="str">
         <f t="shared" si="3"/>
         <v>Not met</v>
       </c>
-      <c r="N27" s="181"/>
-[...5 lines deleted...]
-      <c r="V27" s="9"/>
+      <c r="N27" s="156"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
     </row>
     <row r="28" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="26"/>
-      <c r="C28" s="201" t="s">
+      <c r="B28" s="24"/>
+      <c r="C28" s="171" t="s">
         <v>63</v>
       </c>
-      <c r="D28" s="181"/>
-[...5 lines deleted...]
-      <c r="J28" s="348" t="str">
+      <c r="D28" s="156"/>
+      <c r="E28" s="171"/>
+      <c r="F28" s="171"/>
+      <c r="G28" s="270"/>
+      <c r="H28" s="270"/>
+      <c r="I28" s="171"/>
+      <c r="J28" s="302" t="str">
         <f t="shared" si="2"/>
         <v>Not met</v>
       </c>
-      <c r="K28" s="349"/>
-      <c r="L28" s="208" t="str">
+      <c r="K28" s="303"/>
+      <c r="L28" s="178" t="str">
         <f t="shared" si="3"/>
         <v>Not met</v>
       </c>
-      <c r="M28" s="208" t="str">
+      <c r="M28" s="178" t="str">
         <f t="shared" si="3"/>
         <v>Not met</v>
       </c>
-      <c r="N28" s="181"/>
-[...5 lines deleted...]
-      <c r="V28" s="9"/>
+      <c r="N28" s="156"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
     </row>
     <row r="29" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="26"/>
-      <c r="C29" s="201" t="s">
+      <c r="B29" s="24"/>
+      <c r="C29" s="171" t="s">
         <v>64</v>
       </c>
-      <c r="D29" s="181"/>
-[...5 lines deleted...]
-      <c r="J29" s="348" t="str">
+      <c r="D29" s="156"/>
+      <c r="E29" s="171"/>
+      <c r="F29" s="171"/>
+      <c r="G29" s="270"/>
+      <c r="H29" s="270"/>
+      <c r="I29" s="171"/>
+      <c r="J29" s="302" t="str">
         <f t="shared" si="2"/>
         <v>Not met</v>
       </c>
-      <c r="K29" s="349"/>
-      <c r="L29" s="208" t="str">
+      <c r="K29" s="303"/>
+      <c r="L29" s="178" t="str">
         <f t="shared" si="3"/>
         <v>Not met</v>
       </c>
-      <c r="M29" s="208" t="str">
+      <c r="M29" s="178" t="str">
         <f t="shared" si="3"/>
         <v>Not met</v>
       </c>
-      <c r="N29" s="181"/>
-[...5 lines deleted...]
-      <c r="V29" s="9"/>
+      <c r="N29" s="156"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
     </row>
     <row r="30" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="67"/>
-      <c r="C30" s="201" t="s">
+      <c r="B30" s="54"/>
+      <c r="C30" s="171" t="s">
         <v>65</v>
       </c>
-      <c r="D30" s="181"/>
-[...5 lines deleted...]
-      <c r="J30" s="348" t="str">
+      <c r="D30" s="156"/>
+      <c r="E30" s="171"/>
+      <c r="F30" s="171"/>
+      <c r="G30" s="171"/>
+      <c r="H30" s="171"/>
+      <c r="I30" s="171"/>
+      <c r="J30" s="302" t="str">
         <f t="shared" si="2"/>
         <v>Not met</v>
       </c>
-      <c r="K30" s="349"/>
-      <c r="L30" s="208" t="str">
+      <c r="K30" s="303"/>
+      <c r="L30" s="178" t="str">
         <f t="shared" ref="L30:M32" si="4">IF(L19&gt;=100000,"Threshold met","Not met")</f>
         <v>Not met</v>
       </c>
-      <c r="M30" s="208" t="str">
+      <c r="M30" s="178" t="str">
         <f t="shared" si="4"/>
         <v>Not met</v>
       </c>
-      <c r="N30" s="181"/>
-[...6 lines deleted...]
-      <c r="AC30" s="92" t="s">
+      <c r="N30" s="156"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="AC30" s="71" t="s">
         <v>73</v>
       </c>
-      <c r="AD30" s="92">
+      <c r="AD30" s="71">
         <v>34.4</v>
       </c>
-      <c r="AE30" s="92">
+      <c r="AE30" s="71">
         <v>69.7</v>
       </c>
-      <c r="AF30" s="92">
+      <c r="AF30" s="71">
         <v>0.02</v>
       </c>
-      <c r="AG30" s="92">
+      <c r="AG30" s="71">
         <v>0.2</v>
       </c>
-      <c r="AH30" s="7" t="s">
+      <c r="AH30" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="AQ30" s="94" t="s">
+      <c r="AQ30" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="AR30" s="95">
-[...8 lines deleted...]
-      <c r="AU30" s="95" t="s">
+      <c r="AR30" s="73">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="73">
+        <v>0</v>
+      </c>
+      <c r="AT30" s="73">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="73" t="s">
         <v>76</v>
       </c>
-      <c r="AV30" s="96" t="s">
+      <c r="AV30" s="74" t="s">
         <v>74</v>
       </c>
-      <c r="AX30" s="97" t="s">
+      <c r="AX30" s="75" t="s">
         <v>75</v>
       </c>
-      <c r="AY30" s="98">
-[...8 lines deleted...]
-      <c r="BB30" s="98" t="s">
+      <c r="AY30" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="76" t="s">
         <v>76</v>
       </c>
-      <c r="BC30" s="99" t="s">
+      <c r="BC30" s="77" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="146"/>
-      <c r="C31" s="201" t="s">
+      <c r="B31" s="121"/>
+      <c r="C31" s="171" t="s">
         <v>66</v>
       </c>
-      <c r="D31" s="181"/>
-[...5 lines deleted...]
-      <c r="J31" s="348" t="str">
+      <c r="D31" s="156"/>
+      <c r="E31" s="171"/>
+      <c r="F31" s="171"/>
+      <c r="G31" s="171"/>
+      <c r="H31" s="171"/>
+      <c r="I31" s="171"/>
+      <c r="J31" s="302" t="str">
         <f t="shared" si="2"/>
         <v>Not met</v>
       </c>
-      <c r="K31" s="349"/>
-      <c r="L31" s="208" t="str">
+      <c r="K31" s="303"/>
+      <c r="L31" s="178" t="str">
         <f t="shared" si="4"/>
         <v>Not met</v>
       </c>
-      <c r="M31" s="208" t="str">
+      <c r="M31" s="178" t="str">
         <f t="shared" si="4"/>
         <v>Not met</v>
       </c>
-      <c r="N31" s="181"/>
-      <c r="AC31" s="92" t="s">
+      <c r="N31" s="156"/>
+      <c r="AC31" s="71" t="s">
         <v>77</v>
       </c>
-      <c r="AD31" s="92">
+      <c r="AD31" s="71">
         <v>25.7</v>
       </c>
-      <c r="AE31" s="92">
+      <c r="AE31" s="71">
         <v>60.2</v>
       </c>
-      <c r="AF31" s="92">
+      <c r="AF31" s="71">
         <v>0.2</v>
       </c>
-      <c r="AG31" s="92">
+      <c r="AG31" s="71">
         <v>0.2</v>
       </c>
-      <c r="AH31" s="7" t="s">
+      <c r="AH31" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="AQ31" s="108" t="s">
+      <c r="AQ31" s="83" t="s">
         <v>78</v>
       </c>
-      <c r="AR31" s="95">
-[...8 lines deleted...]
-      <c r="AU31" s="95" t="s">
+      <c r="AR31" s="73">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="73">
+        <v>0</v>
+      </c>
+      <c r="AT31" s="73">
+        <v>0</v>
+      </c>
+      <c r="AU31" s="73" t="s">
         <v>79</v>
       </c>
-      <c r="AV31" s="96" t="s">
+      <c r="AV31" s="74" t="s">
         <v>74</v>
       </c>
-      <c r="AX31" s="109" t="s">
+      <c r="AX31" s="84" t="s">
         <v>78</v>
       </c>
-      <c r="AY31" s="98">
-[...8 lines deleted...]
-      <c r="BB31" s="98" t="s">
+      <c r="AY31" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB31" s="76" t="s">
         <v>79</v>
       </c>
-      <c r="BC31" s="99" t="s">
+      <c r="BC31" s="77" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="18"/>
-      <c r="C32" s="201" t="s">
+      <c r="B32" s="16"/>
+      <c r="C32" s="171" t="s">
         <v>67</v>
       </c>
-      <c r="D32" s="181"/>
-[...5 lines deleted...]
-      <c r="J32" s="354" t="str">
+      <c r="D32" s="156"/>
+      <c r="E32" s="171"/>
+      <c r="F32" s="171"/>
+      <c r="G32" s="270"/>
+      <c r="H32" s="270"/>
+      <c r="I32" s="171"/>
+      <c r="J32" s="308" t="str">
         <f t="shared" si="2"/>
         <v>Not met</v>
       </c>
-      <c r="K32" s="355"/>
-      <c r="L32" s="205" t="str">
+      <c r="K32" s="309"/>
+      <c r="L32" s="175" t="str">
         <f t="shared" si="4"/>
         <v>Not met</v>
       </c>
-      <c r="M32" s="205" t="str">
+      <c r="M32" s="175" t="str">
         <f t="shared" si="4"/>
         <v>Not met</v>
       </c>
-      <c r="N32" s="181"/>
-      <c r="AC32" s="92" t="s">
+      <c r="N32" s="156"/>
+      <c r="AC32" s="71" t="s">
         <v>80</v>
       </c>
-      <c r="AD32" s="92">
+      <c r="AD32" s="71">
         <v>31.4</v>
       </c>
-      <c r="AE32" s="92">
+      <c r="AE32" s="71">
         <v>69.8</v>
       </c>
-      <c r="AF32" s="92">
-[...2 lines deleted...]
-      <c r="AG32" s="92">
+      <c r="AF32" s="71">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="71">
         <v>0.01</v>
       </c>
-      <c r="AH32" s="7" t="s">
+      <c r="AH32" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="AQ32" s="94" t="s">
+      <c r="AQ32" s="72" t="s">
         <v>81</v>
       </c>
-      <c r="AR32" s="95">
-[...8 lines deleted...]
-      <c r="AU32" s="95" t="s">
+      <c r="AR32" s="73">
+        <v>0</v>
+      </c>
+      <c r="AS32" s="73">
+        <v>0</v>
+      </c>
+      <c r="AT32" s="73">
+        <v>0</v>
+      </c>
+      <c r="AU32" s="73" t="s">
         <v>82</v>
       </c>
-      <c r="AV32" s="96" t="s">
+      <c r="AV32" s="74" t="s">
         <v>83</v>
       </c>
-      <c r="AX32" s="97" t="s">
+      <c r="AX32" s="75" t="s">
         <v>81</v>
       </c>
-      <c r="AY32" s="98">
-[...8 lines deleted...]
-      <c r="BB32" s="98" t="s">
+      <c r="AY32" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB32" s="76" t="s">
         <v>82</v>
       </c>
-      <c r="BC32" s="99" t="s">
+      <c r="BC32" s="77" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="33" spans="2:55" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="N33" s="26"/>
+    <row r="33" spans="2:55" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="17"/>
+      <c r="C33" s="143"/>
+      <c r="D33" s="24"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="171"/>
+      <c r="H33" s="171"/>
+      <c r="I33" s="24"/>
+      <c r="J33" s="55"/>
+      <c r="K33" s="55"/>
+      <c r="L33" s="56"/>
+      <c r="M33" s="56"/>
+      <c r="N33" s="24"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
-      <c r="AC33" s="92" t="s">
+      <c r="AC33" s="71" t="s">
         <v>81</v>
       </c>
-      <c r="AD33" s="92">
+      <c r="AD33" s="71">
         <v>34.200000000000003</v>
       </c>
-      <c r="AE33" s="92">
+      <c r="AE33" s="71">
         <v>92.6</v>
       </c>
-      <c r="AF33" s="92">
+      <c r="AF33" s="71">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AG33" s="92">
+      <c r="AG33" s="71">
         <v>0.2</v>
       </c>
-      <c r="AH33" s="101" t="s">
+      <c r="AH33" s="78" t="s">
         <v>83</v>
       </c>
-      <c r="AQ33" s="110" t="s">
+      <c r="AQ33" s="85" t="s">
         <v>84</v>
       </c>
-      <c r="AR33" s="111">
-[...8 lines deleted...]
-      <c r="AU33" s="111" t="s">
+      <c r="AR33" s="86">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="86">
+        <v>0</v>
+      </c>
+      <c r="AT33" s="86">
+        <v>0</v>
+      </c>
+      <c r="AU33" s="86" t="s">
         <v>85</v>
       </c>
-      <c r="AV33" s="112" t="s">
+      <c r="AV33" s="87" t="s">
         <v>83</v>
       </c>
-      <c r="AX33" s="113" t="s">
+      <c r="AX33" s="88" t="s">
         <v>84</v>
       </c>
-      <c r="AY33" s="114">
-[...8 lines deleted...]
-      <c r="BB33" s="114" t="s">
+      <c r="AY33" s="89">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="89">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="89">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="89" t="s">
         <v>85</v>
       </c>
-      <c r="BC33" s="102" t="s">
+      <c r="BC33" s="79" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="34" spans="2:55" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C34" s="168" t="s">
+    <row r="34" spans="2:55" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="119"/>
+      <c r="C34" s="143" t="s">
         <v>86</v>
       </c>
-      <c r="D34" s="26"/>
-[...5 lines deleted...]
-      <c r="J34" s="358" t="str">
+      <c r="D34" s="24"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="304"/>
+      <c r="H34" s="270"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="312" t="str">
         <f>IF(J23&gt;=50000,"Threshold met","Not met")</f>
         <v>Not met</v>
       </c>
-      <c r="K34" s="359"/>
-      <c r="L34" s="45" t="str">
+      <c r="K34" s="313"/>
+      <c r="L34" s="43" t="str">
         <f>IF(L23&gt;=200000,"Threshold met","Not met")</f>
         <v>Not met</v>
       </c>
-      <c r="M34" s="45" t="str">
+      <c r="M34" s="43" t="str">
         <f>IF(M23&gt;=200000,"Threshold met","Not met")</f>
         <v>Not met</v>
       </c>
-      <c r="N34" s="26"/>
+      <c r="N34" s="24"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
-      <c r="AC34" s="92" t="s">
+      <c r="AC34" s="71" t="s">
         <v>87</v>
       </c>
-      <c r="AD34" s="92">
+      <c r="AD34" s="71">
         <v>42.9</v>
       </c>
-      <c r="AE34" s="92">
+      <c r="AE34" s="71">
         <v>54.7</v>
       </c>
-      <c r="AF34" s="92">
+      <c r="AF34" s="71">
         <v>0.02</v>
       </c>
-      <c r="AG34" s="92">
-[...2 lines deleted...]
-      <c r="AH34" s="101" t="s">
+      <c r="AG34" s="71">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="78" t="s">
         <v>83</v>
       </c>
-      <c r="AQ34" s="110" t="s">
+      <c r="AQ34" s="85" t="s">
         <v>88</v>
       </c>
-      <c r="AR34" s="111">
-[...8 lines deleted...]
-      <c r="AU34" s="111" t="s">
+      <c r="AR34" s="86">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="86">
+        <v>0</v>
+      </c>
+      <c r="AT34" s="86">
+        <v>0</v>
+      </c>
+      <c r="AU34" s="86" t="s">
         <v>82</v>
       </c>
-      <c r="AV34" s="112" t="s">
+      <c r="AV34" s="87" t="s">
         <v>83</v>
       </c>
-      <c r="AX34" s="113" t="s">
+      <c r="AX34" s="88" t="s">
         <v>88</v>
       </c>
-      <c r="AY34" s="114">
-[...8 lines deleted...]
-      <c r="BB34" s="114" t="s">
+      <c r="AY34" s="89">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="89">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="89">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="89" t="s">
         <v>82</v>
       </c>
-      <c r="BC34" s="102" t="s">
+      <c r="BC34" s="79" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="35" spans="2:55" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="N35" s="26"/>
+    <row r="35" spans="2:55" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="119"/>
+      <c r="C35" s="143"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="176"/>
+      <c r="H35" s="171"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="25"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="27"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="24"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
-      <c r="AC35" s="92" t="s">
+      <c r="AC35" s="71" t="s">
         <v>88</v>
       </c>
-      <c r="AD35" s="92">
+      <c r="AD35" s="71">
         <v>34.200000000000003</v>
       </c>
-      <c r="AE35" s="92">
+      <c r="AE35" s="71">
         <v>92.6</v>
       </c>
-      <c r="AF35" s="92">
+      <c r="AF35" s="71">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AG35" s="92">
+      <c r="AG35" s="71">
         <v>0.2</v>
       </c>
-      <c r="AH35" s="101" t="s">
+      <c r="AH35" s="78" t="s">
         <v>83</v>
       </c>
-      <c r="AQ35" s="110" t="s">
+      <c r="AQ35" s="85" t="s">
         <v>87</v>
       </c>
-      <c r="AR35" s="111">
-[...8 lines deleted...]
-      <c r="AU35" s="111" t="s">
+      <c r="AR35" s="86">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="86">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="86">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="86" t="s">
         <v>89</v>
       </c>
-      <c r="AV35" s="112" t="s">
+      <c r="AV35" s="87" t="s">
         <v>83</v>
       </c>
-      <c r="AX35" s="113" t="s">
+      <c r="AX35" s="88" t="s">
         <v>87</v>
       </c>
-      <c r="AY35" s="114">
-[...8 lines deleted...]
-      <c r="BB35" s="114" t="s">
+      <c r="AY35" s="89">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="89">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="89">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="89" t="s">
         <v>89</v>
       </c>
-      <c r="BC35" s="102" t="s">
+      <c r="BC35" s="79" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="36" spans="2:55" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:55" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="2"/>
-      <c r="C36" s="16"/>
-[...10 lines deleted...]
-      <c r="N36" s="11"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="10"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="10"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="9"/>
+      <c r="N36" s="9"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
-      <c r="AC36" s="92" t="s">
+      <c r="AC36" s="71" t="s">
         <v>90</v>
       </c>
-      <c r="AD36" s="92">
+      <c r="AD36" s="71">
         <v>34.4</v>
       </c>
-      <c r="AE36" s="92">
+      <c r="AE36" s="71">
         <v>69.8</v>
       </c>
-      <c r="AF36" s="92">
-[...2 lines deleted...]
-      <c r="AG36" s="92">
+      <c r="AF36" s="71">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="71">
         <v>0.2</v>
       </c>
-      <c r="AH36" s="101" t="s">
+      <c r="AH36" s="78" t="s">
         <v>74</v>
       </c>
-      <c r="AQ36" s="110" t="s">
+      <c r="AQ36" s="85" t="s">
         <v>91</v>
       </c>
-      <c r="AR36" s="111">
-[...8 lines deleted...]
-      <c r="AU36" s="111" t="s">
+      <c r="AR36" s="86">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="86">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="86">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="86" t="s">
         <v>92</v>
       </c>
-      <c r="AV36" s="112" t="s">
+      <c r="AV36" s="87" t="s">
         <v>93</v>
       </c>
-      <c r="AX36" s="113" t="s">
+      <c r="AX36" s="88" t="s">
         <v>91</v>
       </c>
-      <c r="AY36" s="114">
-[...8 lines deleted...]
-      <c r="BB36" s="114" t="s">
+      <c r="AY36" s="89">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="89">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="89">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="89" t="s">
         <v>92</v>
       </c>
-      <c r="BC36" s="102" t="s">
+      <c r="BC36" s="79" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="37" spans="2:55" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="N37" s="329"/>
+    <row r="37" spans="2:55" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="119"/>
+      <c r="C37" s="279" t="s">
+        <v>355</v>
+      </c>
+      <c r="D37" s="279"/>
+      <c r="E37" s="279"/>
+      <c r="F37" s="279"/>
+      <c r="G37" s="279"/>
+      <c r="H37" s="279"/>
+      <c r="I37" s="279"/>
+      <c r="J37" s="279"/>
+      <c r="K37" s="279"/>
+      <c r="L37" s="279"/>
+      <c r="M37" s="279"/>
+      <c r="N37" s="283"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
-      <c r="AC37" s="92" t="s">
+      <c r="AC37" s="71" t="s">
         <v>94</v>
       </c>
-      <c r="AD37" s="92">
+      <c r="AD37" s="71">
         <v>34.6</v>
       </c>
-      <c r="AE37" s="92">
-[...2 lines deleted...]
-      <c r="AF37" s="92">
+      <c r="AE37" s="71">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="71">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AG37" s="92">
+      <c r="AG37" s="71">
         <v>0.2</v>
       </c>
-      <c r="AH37" s="101" t="s">
+      <c r="AH37" s="78" t="s">
         <v>74</v>
       </c>
-      <c r="AQ37" s="110" t="s">
+      <c r="AQ37" s="85" t="s">
         <v>95</v>
       </c>
-      <c r="AR37" s="111">
-[...8 lines deleted...]
-      <c r="AU37" s="111" t="s">
+      <c r="AR37" s="86">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="86">
+        <v>0</v>
+      </c>
+      <c r="AT37" s="86">
+        <v>0</v>
+      </c>
+      <c r="AU37" s="86" t="s">
         <v>96</v>
       </c>
-      <c r="AV37" s="112" t="s">
+      <c r="AV37" s="87" t="s">
         <v>83</v>
       </c>
-      <c r="AX37" s="113" t="s">
+      <c r="AX37" s="88" t="s">
         <v>97</v>
       </c>
-      <c r="AY37" s="114">
-[...8 lines deleted...]
-      <c r="BB37" s="114" t="s">
+      <c r="AY37" s="89">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="89">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="89">
+        <v>0</v>
+      </c>
+      <c r="BB37" s="89" t="s">
         <v>96</v>
       </c>
-      <c r="BC37" s="102" t="s">
+      <c r="BC37" s="79" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="38" spans="2:55" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="N38" s="330"/>
+    <row r="38" spans="2:55" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="119"/>
+      <c r="C38" s="268"/>
+      <c r="D38" s="268"/>
+      <c r="E38" s="268"/>
+      <c r="F38" s="268"/>
+      <c r="G38" s="268"/>
+      <c r="H38" s="268"/>
+      <c r="I38" s="268"/>
+      <c r="J38" s="268"/>
+      <c r="K38" s="268"/>
+      <c r="L38" s="268"/>
+      <c r="M38" s="268"/>
+      <c r="N38" s="284"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
       <c r="T38" s="2"/>
       <c r="U38" s="2"/>
       <c r="V38" s="2"/>
-      <c r="AC38" s="92" t="s">
+      <c r="AC38" s="71" t="s">
         <v>98</v>
       </c>
-      <c r="AD38" s="92">
+      <c r="AD38" s="71">
         <v>23.4</v>
       </c>
-      <c r="AE38" s="92">
-[...2 lines deleted...]
-      <c r="AF38" s="92">
+      <c r="AE38" s="71">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="71">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AG38" s="92">
+      <c r="AG38" s="71">
         <v>0.2</v>
       </c>
-      <c r="AH38" s="7" t="s">
+      <c r="AH38" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="AQ38" s="94" t="s">
+      <c r="AQ38" s="72" t="s">
         <v>99</v>
       </c>
-      <c r="AR38" s="95">
-[...8 lines deleted...]
-      <c r="AU38" s="95" t="s">
+      <c r="AR38" s="73">
+        <v>0</v>
+      </c>
+      <c r="AS38" s="73">
+        <v>0</v>
+      </c>
+      <c r="AT38" s="73">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="73" t="s">
         <v>79</v>
       </c>
-      <c r="AV38" s="96" t="s">
+      <c r="AV38" s="74" t="s">
         <v>74</v>
       </c>
-      <c r="AX38" s="97" t="s">
+      <c r="AX38" s="75" t="s">
         <v>99</v>
       </c>
-      <c r="AY38" s="98">
-[...8 lines deleted...]
-      <c r="BB38" s="98" t="s">
+      <c r="AY38" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB38" s="76" t="s">
         <v>79</v>
       </c>
-      <c r="BC38" s="99" t="s">
+      <c r="BC38" s="77" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="39" spans="2:55" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C39" s="326" t="s">
+    <row r="39" spans="2:55" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="24"/>
+      <c r="C39" s="280" t="s">
         <v>100</v>
       </c>
-      <c r="D39" s="30"/>
-      <c r="E39" s="31" t="s">
+      <c r="D39" s="28"/>
+      <c r="E39" s="29" t="s">
         <v>101</v>
       </c>
-      <c r="F39" s="336" t="str">
+      <c r="F39" s="290" t="str">
         <f>IF(J23&gt;=50000,"You may have triggered the emissions reporting threshold for the corporation. Please contact the Clean Energy Regulator",IF(J23&gt;44000, "You are close to the emissions reporting threshold for the corporation. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G39" s="336"/>
-[...6 lines deleted...]
-      <c r="N39" s="32" t="s">
+      <c r="G39" s="290"/>
+      <c r="H39" s="290"/>
+      <c r="I39" s="290"/>
+      <c r="J39" s="290"/>
+      <c r="K39" s="290"/>
+      <c r="L39" s="290"/>
+      <c r="M39" s="290"/>
+      <c r="N39" s="30" t="s">
         <v>102</v>
       </c>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
-      <c r="AC39" s="92" t="s">
+      <c r="AC39" s="71" t="s">
         <v>103</v>
       </c>
-      <c r="AD39" s="92">
+      <c r="AD39" s="71">
         <v>23.4</v>
       </c>
-      <c r="AE39" s="92">
-[...2 lines deleted...]
-      <c r="AF39" s="92">
+      <c r="AE39" s="71">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="71">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AG39" s="92">
+      <c r="AG39" s="71">
         <v>0.2</v>
       </c>
-      <c r="AH39" s="7" t="s">
+      <c r="AH39" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="AQ39" s="94" t="s">
+      <c r="AQ39" s="72" t="s">
         <v>73</v>
       </c>
-      <c r="AR39" s="95">
-[...8 lines deleted...]
-      <c r="AU39" s="95" t="s">
+      <c r="AR39" s="73">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="73">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="73">
+        <v>0</v>
+      </c>
+      <c r="AU39" s="73" t="s">
         <v>79</v>
       </c>
-      <c r="AV39" s="96" t="s">
+      <c r="AV39" s="74" t="s">
         <v>74</v>
       </c>
-      <c r="AX39" s="97" t="s">
+      <c r="AX39" s="75" t="s">
         <v>73</v>
       </c>
-      <c r="AY39" s="98">
-[...8 lines deleted...]
-      <c r="BB39" s="98" t="s">
+      <c r="AY39" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="76" t="s">
         <v>79</v>
       </c>
-      <c r="BC39" s="99" t="s">
+      <c r="BC39" s="77" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="40" spans="2:55" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="E40" s="332">
+    <row r="40" spans="2:55" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="24"/>
+      <c r="C40" s="280"/>
+      <c r="D40" s="31"/>
+      <c r="E40" s="286">
         <f>J23</f>
         <v>0</v>
       </c>
-      <c r="F40" s="332"/>
-[...7 lines deleted...]
-      <c r="N40" s="333"/>
+      <c r="F40" s="286"/>
+      <c r="G40" s="286"/>
+      <c r="H40" s="286"/>
+      <c r="I40" s="286"/>
+      <c r="J40" s="286"/>
+      <c r="K40" s="286"/>
+      <c r="L40" s="286"/>
+      <c r="M40" s="286"/>
+      <c r="N40" s="287"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="AC40" s="2"/>
       <c r="AD40" s="2"/>
       <c r="AE40" s="2"/>
       <c r="AF40" s="2"/>
       <c r="AG40" s="2"/>
       <c r="AH40" s="2"/>
-      <c r="AQ40" s="94" t="s">
+      <c r="AQ40" s="72" t="s">
         <v>104</v>
       </c>
-      <c r="AR40" s="95">
-[...8 lines deleted...]
-      <c r="AU40" s="95" t="s">
+      <c r="AR40" s="73">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="73">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="73">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="73" t="s">
         <v>105</v>
       </c>
-      <c r="AV40" s="96" t="s">
+      <c r="AV40" s="74" t="s">
         <v>83</v>
       </c>
-      <c r="AX40" s="97" t="s">
+      <c r="AX40" s="75" t="s">
         <v>104</v>
       </c>
-      <c r="AY40" s="98">
-[...8 lines deleted...]
-      <c r="BB40" s="98" t="s">
+      <c r="AY40" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="76" t="s">
         <v>105</v>
       </c>
-      <c r="BC40" s="99" t="s">
+      <c r="BC40" s="77" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B41" s="26"/>
-      <c r="C41" s="326" t="s">
+      <c r="B41" s="24"/>
+      <c r="C41" s="280" t="s">
         <v>106</v>
       </c>
-      <c r="D41" s="33"/>
-      <c r="E41" s="34" t="s">
+      <c r="D41" s="31"/>
+      <c r="E41" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F41" s="343" t="str">
+      <c r="F41" s="297" t="str">
         <f>IF(L23&gt;=200000,"You may have triggered the energy reporting threshold for the corporation. Please contact the Clean Energy Regulator",IF(L23&gt;190000, "You are close to the energy reporting threshold for the corporation. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G41" s="343"/>
-[...6 lines deleted...]
-      <c r="N41" s="35" t="s">
+      <c r="G41" s="297"/>
+      <c r="H41" s="297"/>
+      <c r="I41" s="297"/>
+      <c r="J41" s="297"/>
+      <c r="K41" s="297"/>
+      <c r="L41" s="297"/>
+      <c r="M41" s="297"/>
+      <c r="N41" s="33" t="s">
         <v>107</v>
       </c>
       <c r="AC41" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="AQ41" s="94" t="s">
+      <c r="AQ41" s="72" t="s">
         <v>109</v>
       </c>
-      <c r="AR41" s="95">
-[...8 lines deleted...]
-      <c r="AU41" s="95" t="s">
+      <c r="AR41" s="73">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="73">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="73">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="73" t="s">
         <v>110</v>
       </c>
-      <c r="AV41" s="96" t="s">
+      <c r="AV41" s="74" t="s">
         <v>83</v>
       </c>
-      <c r="AX41" s="97" t="s">
+      <c r="AX41" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="AY41" s="98">
-[...8 lines deleted...]
-      <c r="BB41" s="98" t="s">
+      <c r="AY41" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="76" t="s">
         <v>110</v>
       </c>
-      <c r="BC41" s="99" t="s">
+      <c r="BC41" s="77" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="26"/>
-[...1 lines deleted...]
-      <c r="E42" s="332">
+      <c r="B42" s="24"/>
+      <c r="C42" s="280"/>
+      <c r="E42" s="286">
         <f>L23</f>
         <v>0</v>
       </c>
-      <c r="F42" s="332"/>
-[...8 lines deleted...]
-      <c r="AQ42" s="94" t="s">
+      <c r="F42" s="286"/>
+      <c r="G42" s="286"/>
+      <c r="H42" s="286"/>
+      <c r="I42" s="286"/>
+      <c r="J42" s="286"/>
+      <c r="K42" s="286"/>
+      <c r="L42" s="286"/>
+      <c r="M42" s="286"/>
+      <c r="N42" s="287"/>
+      <c r="AQ42" s="72" t="s">
         <v>111</v>
       </c>
-      <c r="AR42" s="95">
-[...8 lines deleted...]
-      <c r="AU42" s="95" t="s">
+      <c r="AR42" s="73">
+        <v>0</v>
+      </c>
+      <c r="AS42" s="73">
+        <v>0</v>
+      </c>
+      <c r="AT42" s="73">
+        <v>0</v>
+      </c>
+      <c r="AU42" s="73" t="s">
         <v>112</v>
       </c>
-      <c r="AV42" s="96" t="s">
+      <c r="AV42" s="74" t="s">
         <v>93</v>
       </c>
-      <c r="AX42" s="97" t="s">
+      <c r="AX42" s="75" t="s">
         <v>111</v>
       </c>
-      <c r="AY42" s="98">
-[...8 lines deleted...]
-      <c r="BB42" s="98" t="s">
+      <c r="AY42" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ42" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA42" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="76" t="s">
         <v>112</v>
       </c>
-      <c r="BC42" s="99" t="s">
+      <c r="BC42" s="77" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="43" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="26"/>
-      <c r="C43" s="326" t="s">
+      <c r="B43" s="24"/>
+      <c r="C43" s="280" t="s">
         <v>113</v>
       </c>
-      <c r="E43" s="34" t="s">
+      <c r="E43" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F43" s="343" t="str">
+      <c r="F43" s="297" t="str">
         <f>IF(M23&gt;=200000,"You may have triggered the energy reporting threshold for the corporation. Please contact the Clean Energy Regulator",IF(M23&gt;190000, "You are close to the energy reporting threshold for the corporation. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G43" s="343"/>
-[...6 lines deleted...]
-      <c r="N43" s="35" t="s">
+      <c r="G43" s="297"/>
+      <c r="H43" s="297"/>
+      <c r="I43" s="297"/>
+      <c r="J43" s="297"/>
+      <c r="K43" s="297"/>
+      <c r="L43" s="297"/>
+      <c r="M43" s="297"/>
+      <c r="N43" s="33" t="s">
         <v>107</v>
       </c>
-      <c r="AQ43" s="94" t="s">
+      <c r="AQ43" s="72" t="s">
         <v>114</v>
       </c>
-      <c r="AR43" s="95">
-[...8 lines deleted...]
-      <c r="AU43" s="95" t="s">
+      <c r="AR43" s="73">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="73">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="73">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="73" t="s">
         <v>115</v>
       </c>
-      <c r="AV43" s="96" t="s">
+      <c r="AV43" s="74" t="s">
         <v>93</v>
       </c>
-      <c r="AX43" s="97" t="s">
+      <c r="AX43" s="75" t="s">
         <v>114</v>
       </c>
-      <c r="AY43" s="98">
-[...8 lines deleted...]
-      <c r="BB43" s="98" t="s">
+      <c r="AY43" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="BC43" s="99" t="s">
+      <c r="BC43" s="77" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="44" spans="2:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="37"/>
-[...2 lines deleted...]
-      <c r="E44" s="334">
+      <c r="B44" s="35"/>
+      <c r="C44" s="282"/>
+      <c r="D44" s="125"/>
+      <c r="E44" s="288">
         <f>M23</f>
         <v>0</v>
       </c>
-      <c r="F44" s="334"/>
-[...8 lines deleted...]
-      <c r="AQ44" s="94" t="s">
+      <c r="F44" s="288"/>
+      <c r="G44" s="288"/>
+      <c r="H44" s="288"/>
+      <c r="I44" s="288"/>
+      <c r="J44" s="288"/>
+      <c r="K44" s="288"/>
+      <c r="L44" s="288"/>
+      <c r="M44" s="288"/>
+      <c r="N44" s="289"/>
+      <c r="AQ44" s="72" t="s">
         <v>116</v>
       </c>
-      <c r="AR44" s="95">
-[...8 lines deleted...]
-      <c r="AU44" s="95" t="s">
+      <c r="AR44" s="73">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="73">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="73">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="73" t="s">
         <v>117</v>
       </c>
-      <c r="AV44" s="96" t="s">
+      <c r="AV44" s="74" t="s">
         <v>83</v>
       </c>
-      <c r="AX44" s="97" t="s">
+      <c r="AX44" s="75" t="s">
         <v>116</v>
       </c>
-      <c r="AY44" s="98">
-[...8 lines deleted...]
-      <c r="BB44" s="98" t="s">
+      <c r="AY44" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA44" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="76" t="s">
         <v>117</v>
       </c>
-      <c r="BC44" s="99" t="s">
+      <c r="BC44" s="77" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="45" spans="2:55" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AQ45" s="8" t="s">
+      <c r="AQ45" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="AR45" s="8">
-[...8 lines deleted...]
-      <c r="AU45" s="8">
+      <c r="AR45" s="6">
+        <v>0</v>
+      </c>
+      <c r="AS45" s="6">
+        <v>0</v>
+      </c>
+      <c r="AT45" s="6">
+        <v>0</v>
+      </c>
+      <c r="AU45" s="6">
         <v>1</v>
       </c>
-      <c r="AV45" s="8" t="s">
+      <c r="AV45" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="AX45" s="102" t="s">
+      <c r="AX45" s="79" t="s">
         <v>119</v>
       </c>
-      <c r="AY45" s="98">
-[...8 lines deleted...]
-      <c r="BB45" s="102">
+      <c r="AY45" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ45" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA45" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB45" s="79">
         <v>34.4</v>
       </c>
-      <c r="BC45" s="7" t="s">
+      <c r="BC45" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="2:55" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AX46" s="102" t="s">
+      <c r="AX46" s="79" t="s">
         <v>120</v>
       </c>
-      <c r="AY46" s="98">
-[...8 lines deleted...]
-      <c r="BB46" s="102">
+      <c r="AY46" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA46" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB46" s="79">
         <v>43.2</v>
       </c>
-      <c r="BC46" s="7" t="s">
+      <c r="BC46" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="2:55" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AX47" s="102" t="s">
+      <c r="AX47" s="79" t="s">
         <v>121</v>
       </c>
-      <c r="AY47" s="98">
-[...8 lines deleted...]
-      <c r="BB47" s="102">
+      <c r="AY47" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA47" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB47" s="79">
         <v>45.8</v>
       </c>
-      <c r="BC47" s="7" t="s">
+      <c r="BC47" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="2:55" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AX48" s="102" t="s">
+      <c r="AX48" s="79" t="s">
         <v>122</v>
       </c>
-      <c r="AY48" s="98">
-[...8 lines deleted...]
-      <c r="BB48" s="102">
+      <c r="AY48" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB48" s="79">
         <v>37.1</v>
       </c>
-      <c r="BC48" s="7" t="s">
+      <c r="BC48" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="49" spans="50:55" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AX49" s="102" t="s">
+      <c r="AX49" s="79" t="s">
         <v>123</v>
       </c>
-      <c r="AY49" s="98">
-[...8 lines deleted...]
-      <c r="BB49" s="102">
+      <c r="AY49" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA49" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB49" s="79">
         <v>50.3</v>
       </c>
-      <c r="BC49" s="7" t="s">
+      <c r="BC49" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="50" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AX50" s="102" t="s">
+      <c r="AX50" s="79" t="s">
         <v>124</v>
       </c>
-      <c r="AY50" s="98">
-[...11 lines deleted...]
-      <c r="BC50" s="7" t="s">
+      <c r="AY50" s="76">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="76">
+        <v>0</v>
+      </c>
+      <c r="BA50" s="76">
+        <v>0</v>
+      </c>
+      <c r="BB50" s="5">
+        <v>0</v>
+      </c>
+      <c r="BC50" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="51" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AX51" s="7" t="s">
+      <c r="AX51" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="AY51" s="7">
-[...8 lines deleted...]
-      <c r="BB51" s="7">
+      <c r="AY51" s="5">
+        <v>0</v>
+      </c>
+      <c r="AZ51" s="5">
+        <v>0</v>
+      </c>
+      <c r="BA51" s="5">
+        <v>0</v>
+      </c>
+      <c r="BB51" s="5">
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="BC51" s="7" t="s">
+      <c r="BC51" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="52" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AX52" s="7" t="s">
+      <c r="AX52" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="AY52" s="7">
-[...8 lines deleted...]
-      <c r="BB52" s="7">
+      <c r="AY52" s="5">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="5">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="5">
+        <v>0</v>
+      </c>
+      <c r="BB52" s="5">
         <v>1</v>
       </c>
-      <c r="BC52" s="7" t="s">
+      <c r="BC52" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="53" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AX53" s="7" t="s">
+      <c r="AX53" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="AY53" s="7">
-[...8 lines deleted...]
-      <c r="BB53" s="7">
+      <c r="AY53" s="5">
+        <v>0</v>
+      </c>
+      <c r="AZ53" s="5">
+        <v>0</v>
+      </c>
+      <c r="BA53" s="5">
+        <v>0</v>
+      </c>
+      <c r="BB53" s="5">
         <v>1</v>
       </c>
-      <c r="BC53" s="7" t="s">
+      <c r="BC53" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="54" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AX54" s="7" t="s">
+      <c r="AX54" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="AY54" s="7">
-[...8 lines deleted...]
-      <c r="BB54" s="7">
+      <c r="AY54" s="5">
+        <v>0</v>
+      </c>
+      <c r="AZ54" s="5">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="5">
+        <v>0</v>
+      </c>
+      <c r="BB54" s="5">
         <v>1</v>
       </c>
-      <c r="BC54" s="7" t="s">
+      <c r="BC54" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AX55" s="7" t="s">
+      <c r="AX55" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="AY55" s="7">
-[...8 lines deleted...]
-      <c r="BB55" s="7">
+      <c r="AY55" s="5">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="5">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="5">
+        <v>0</v>
+      </c>
+      <c r="BB55" s="5">
         <v>1</v>
       </c>
-      <c r="BC55" s="7" t="s">
+      <c r="BC55" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="56" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="57" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="58" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="59" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="60" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="61" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="62" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="63" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="64" spans="50:55" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="65" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="66" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="67" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="68" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="69" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="70" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="71" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="72" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="73" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="74" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="75" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="Qpva3GGfnfNSvOp/izGNjcB9ZAKhvizI3xzc2HbZbJc=" saltValue="JZj4rYCpV3M7jnG3F9OCYw==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="fJ/40HDvYYRz0vpipJ+SFuQXgdpQWbBw4jZgLWd6kl0=" saltValue="oGUECmo2WJphFY9PjlwRLA==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="59">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="J32:K32"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="J23:K23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G21:H21"/>
     <mergeCell ref="C43:C44"/>
@@ -34679,51 +31672,51 @@
         <cfvo type="num" val="200000"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{2593AF23-3C8D-4314-BB74-09B9BE59373F}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E44:N44">
     <cfRule type="dataBar" priority="6">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="200000"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{355865DD-1AC9-4874-89E0-12A19338BA4F}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J27:M34">
-    <cfRule type="cellIs" dxfId="16" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="13" priority="1" operator="equal">
       <formula>"Threshold met"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{20581967-097F-482C-B147-4C1DF7BF5C1B}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>50000</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>E40:N40</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
@@ -34752,6790 +31745,2446 @@
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>E44:N44</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="2" id="{74728CB6-8079-4FF4-8CD1-AD20C71DF2D0}">
             <xm:f>'Facility 1'!$M$4="No specific period"</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>N5:N10</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:BE98"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA14D624-EC2E-4EA9-9F0C-218A6A9A33A0}">
+  <dimension ref="A1:T98"/>
   <sheetViews>
-    <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="4" style="2" customWidth="1"/>
     <col min="3" max="3" width="67.5546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" customWidth="1"/>
-    <col min="5" max="5" width="20.5546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="19.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.5546875" style="2" customWidth="1"/>
     <col min="7" max="8" width="9.21875" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.21875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.77734375" style="2" customWidth="1"/>
-    <col min="12" max="12" width="23" style="2" customWidth="1"/>
-    <col min="13" max="13" width="25.44140625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="22.5546875" style="2" customWidth="1"/>
+    <col min="13" max="13" width="23.77734375" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.44140625" style="2" customWidth="1"/>
-    <col min="15" max="15" width="4.21875" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="58" max="16384" width="20.5546875" style="2" hidden="1"/>
+    <col min="15" max="15" width="4.5546875" style="2" hidden="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.21875" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:57" ht="203.1" customHeight="1" x14ac:dyDescent="0.3"/>
-[...32 lines deleted...]
-      <c r="N3" s="20" t="str">
+    <row r="1" spans="2:20" ht="203.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:20" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="156"/>
+      <c r="C2" s="265" t="s">
+        <v>342</v>
+      </c>
+      <c r="D2" s="265"/>
+      <c r="E2" s="265"/>
+      <c r="F2" s="265"/>
+      <c r="G2" s="265"/>
+      <c r="H2" s="265"/>
+      <c r="I2" s="265"/>
+      <c r="J2" s="265"/>
+      <c r="K2" s="265"/>
+      <c r="L2" s="265"/>
+      <c r="M2" s="265"/>
+      <c r="N2" s="265"/>
+    </row>
+    <row r="3" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="126"/>
+      <c r="C3" s="126"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="18" t="str">
         <f>IF(M4="Part year","Enter days below","")</f>
         <v/>
       </c>
-      <c r="O3" s="20"/>
-[...1 lines deleted...]
-      <c r="S3" s="2" t="s">
+      <c r="Q3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="2:57" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C4" s="201" t="s">
+    <row r="4" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="156"/>
+      <c r="C4" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="151"/>
-[...5 lines deleted...]
-      <c r="J4" s="316" t="s">
+      <c r="D4" s="126"/>
+      <c r="E4" s="319"/>
+      <c r="F4" s="320"/>
+      <c r="G4" s="320"/>
+      <c r="H4" s="321"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="270" t="s">
         <v>3</v>
       </c>
-      <c r="K4" s="321"/>
-[...1 lines deleted...]
-      <c r="M4" s="254" t="s">
+      <c r="K4" s="275"/>
+      <c r="L4" s="275"/>
+      <c r="M4" s="264" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="212">
-        <f>Output!N2</f>
+      <c r="N4" s="264">
+        <f>IF(M4="Full year",365,"")</f>
         <v>365</v>
       </c>
-      <c r="O4" s="20"/>
-[...3 lines deleted...]
-      <c r="S4" s="2" t="s">
+      <c r="Q4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="2:57" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="E6" s="316" t="s">
+    <row r="5" spans="2:20" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="101"/>
+      <c r="C6" s="267" t="s">
+        <v>343</v>
+      </c>
+      <c r="D6" s="172"/>
+      <c r="E6" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="202"/>
-      <c r="G6" s="316" t="s">
+      <c r="F6" s="172"/>
+      <c r="G6" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="152"/>
-[...6 lines deleted...]
-      <c r="M6" s="201" t="s">
+      <c r="H6" s="127"/>
+      <c r="I6" s="271" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="271"/>
+      <c r="K6" s="271"/>
+      <c r="L6" s="127"/>
+      <c r="M6" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="201" t="s">
+      <c r="N6" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="O6" s="46"/>
-[...3 lines deleted...]
-      <c r="S6" s="2" t="s">
+      <c r="Q6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="X6" s="2" t="s">
-[...22 lines deleted...]
-      <c r="H7" s="26"/>
+    </row>
+    <row r="7" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="128"/>
+      <c r="C7" s="268"/>
+      <c r="D7" s="171"/>
+      <c r="E7" s="270"/>
+      <c r="F7" s="171"/>
+      <c r="G7" s="270"/>
+      <c r="H7" s="24"/>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L7" s="201"/>
+      <c r="L7" s="171"/>
       <c r="M7" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="154" t="s">
+      <c r="N7" s="129" t="s">
         <v>15</v>
       </c>
-      <c r="O7" s="75"/>
-[...4 lines deleted...]
-      <c r="C8" s="156" t="s">
+    </row>
+    <row r="8" spans="2:20" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B8" s="130"/>
+      <c r="C8" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="156"/>
-      <c r="E8" s="138" t="s">
+      <c r="D8" s="113"/>
+      <c r="E8" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="138"/>
-[...10 lines deleted...]
-      <c r="S8" s="8" t="s">
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="132"/>
+      <c r="Q8" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="T8" s="8" t="s">
+      <c r="R8" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="U8" s="8" t="s">
+      <c r="S8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="V8" s="8" t="s">
+      <c r="T8" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="X8" s="87" t="s">
-[...75 lines deleted...]
-      <c r="C9" s="214" t="s">
+    </row>
+    <row r="9" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="130"/>
+      <c r="C9" s="181" t="s">
         <v>94</v>
       </c>
-      <c r="D9" s="137"/>
-      <c r="E9" s="298">
+      <c r="D9" s="112"/>
+      <c r="E9" s="256">
         <v>500</v>
       </c>
-      <c r="F9" s="138"/>
-[...1 lines deleted...]
-        <f>VLOOKUP(C9,Example!$X$8:$AC$35,6,FALSE)</f>
+      <c r="F9" s="113"/>
+      <c r="G9" s="18" t="str">
+        <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>kL</v>
       </c>
-      <c r="H9" s="139"/>
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="H9" s="114"/>
+      <c r="I9" s="209">
+        <f>Q9*$N9/1000</f>
+        <v>0</v>
+      </c>
+      <c r="J9" s="209">
+        <f>R9*$N9/1000</f>
         <v>13.84</v>
       </c>
-      <c r="K9" s="300">
-        <f t="shared" si="0"/>
+      <c r="K9" s="209">
+        <f>S9*$N9/1000</f>
         <v>29.41</v>
       </c>
-      <c r="L9" s="300"/>
-      <c r="M9" s="300">
+      <c r="L9" s="173"/>
+      <c r="M9" s="209">
         <f>SUM(I9:K9)</f>
         <v>43.25</v>
       </c>
-      <c r="N9" s="301">
-        <f>V9*E9</f>
+      <c r="N9" s="210">
+        <f>T9*E9</f>
         <v>17300</v>
       </c>
-      <c r="O9" s="70"/>
-[...6 lines deleted...]
-        <f>VLOOKUP(C9,Example!$X$8:$AC$35,4,FALSE)</f>
+      <c r="Q9" s="6">
+        <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R9" s="6">
+        <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0.8</v>
       </c>
-      <c r="U9" s="8">
-        <f>VLOOKUP(C9,Example!$X$8:$AC$35,5,FALSE)</f>
+      <c r="S9" s="6">
+        <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>1.7</v>
       </c>
-      <c r="V9" s="8">
-        <f>VLOOKUP(C9,Example!$X$8:$AC$35,2,FALSE)</f>
+      <c r="T9" s="6">
+        <f>VLOOKUP($C9,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>34.6</v>
       </c>
-      <c r="X9" s="89" t="s">
-[...47 lines deleted...]
-      <c r="AS9" s="94" t="s">
+    </row>
+    <row r="10" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="130"/>
+      <c r="C10" s="181" t="s">
         <v>140</v>
       </c>
-      <c r="AT9" s="95">
-[...39 lines deleted...]
-      <c r="E10" s="299">
+      <c r="D10" s="112"/>
+      <c r="E10" s="257">
         <v>1000</v>
       </c>
-      <c r="F10" s="138"/>
-[...1 lines deleted...]
-        <f>VLOOKUP(C10,Example!$X$8:$AC$35,6,FALSE)</f>
+      <c r="F10" s="113"/>
+      <c r="G10" s="18" t="str">
+        <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>kL</v>
       </c>
-      <c r="H10" s="139"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="H10" s="114"/>
+      <c r="I10" s="209">
+        <f t="shared" ref="I10:K15" si="0">Q10*$N10/1000</f>
         <v>2217.6999999999998</v>
       </c>
-      <c r="J10" s="300">
+      <c r="J10" s="209">
         <f t="shared" si="0"/>
         <v>1.986</v>
       </c>
-      <c r="K10" s="300">
+      <c r="K10" s="209">
         <f t="shared" si="0"/>
         <v>19.86</v>
       </c>
-      <c r="L10" s="300"/>
-      <c r="M10" s="300">
+      <c r="L10" s="173"/>
+      <c r="M10" s="209">
         <f t="shared" ref="M10:M15" si="1">SUM(I10:K10)</f>
         <v>2239.5459999999998</v>
       </c>
-      <c r="N10" s="301">
-        <f t="shared" ref="N10:N15" si="2">V10*E10</f>
+      <c r="N10" s="210">
+        <f t="shared" ref="N10:N15" si="2">T10*E10</f>
         <v>33100</v>
       </c>
-      <c r="O10" s="70"/>
-[...2 lines deleted...]
-        <f>VLOOKUP(C10,Example!$X$8:$AC$35,3,FALSE)</f>
+      <c r="Q10" s="6" t="str">
+        <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
         <v>67.0</v>
       </c>
-      <c r="T10" s="8">
-        <f>VLOOKUP(C10,Example!$X$8:$AC$35,4,FALSE)</f>
+      <c r="R10" s="6">
+        <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
         <v>0.06</v>
       </c>
-      <c r="U10" s="8">
-        <f>VLOOKUP(C10,Example!$X$8:$AC$35,5,FALSE)</f>
+      <c r="S10" s="6">
+        <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
         <v>0.6</v>
       </c>
-      <c r="V10" s="8" t="str">
-        <f>VLOOKUP(C10,Example!$X$8:$AC$35,2,FALSE)</f>
+      <c r="T10" s="6" t="str">
+        <f>VLOOKUP($C10,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
         <v>33.1</v>
       </c>
-      <c r="X10" s="89" t="s">
-[...35 lines deleted...]
-      <c r="AM10" s="87" t="s">
+    </row>
+    <row r="11" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="130"/>
+      <c r="C11" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="AN10" s="87">
-[...53 lines deleted...]
-      <c r="C11" s="214" t="s">
+      <c r="D11" s="112"/>
+      <c r="E11" s="257"/>
+      <c r="F11" s="113"/>
+      <c r="G11" s="18" t="str">
+        <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
+        <v>-</v>
+      </c>
+      <c r="H11" s="114"/>
+      <c r="I11" s="209">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J11" s="209">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K11" s="209">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L11" s="173"/>
+      <c r="M11" s="209">
+        <f>SUM(I11:K11)</f>
+        <v>0</v>
+      </c>
+      <c r="N11" s="210">
+        <f>T11*E11</f>
+        <v>0</v>
+      </c>
+      <c r="Q11" s="6">
+        <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R11" s="6">
+        <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="S11" s="6">
+        <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T11" s="6">
+        <f>VLOOKUP($C11,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="130"/>
+      <c r="C12" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="D11" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP(C11,Example!$X$8:$AC$35,6,FALSE)</f>
+      <c r="D12" s="112"/>
+      <c r="E12" s="257"/>
+      <c r="F12" s="113"/>
+      <c r="G12" s="18" t="str">
+        <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H11" s="139"/>
-      <c r="I11" s="300">
+      <c r="H12" s="114"/>
+      <c r="I12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J11" s="300">
+      <c r="J12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K11" s="300">
+      <c r="K12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="300"/>
-[...120 lines deleted...]
-      <c r="C12" s="214" t="s">
+      <c r="L12" s="173"/>
+      <c r="M12" s="209">
+        <f>SUM(I12:K12)</f>
+        <v>0</v>
+      </c>
+      <c r="N12" s="210">
+        <f>T12*E12</f>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="6">
+        <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R12" s="6">
+        <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="S12" s="6">
+        <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T12" s="6">
+        <f>VLOOKUP($C12,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="130"/>
+      <c r="C13" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="D12" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP(C12,Example!$X$8:$AC$35,6,FALSE)</f>
+      <c r="D13" s="112"/>
+      <c r="E13" s="257"/>
+      <c r="F13" s="113"/>
+      <c r="G13" s="18" t="str">
+        <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H12" s="139"/>
-      <c r="I12" s="300">
+      <c r="H13" s="114"/>
+      <c r="I13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J12" s="300">
+      <c r="J13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K12" s="300">
+      <c r="K13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="300"/>
-[...114 lines deleted...]
-      <c r="C13" s="214" t="s">
+      <c r="L13" s="173"/>
+      <c r="M13" s="209">
+        <f>SUM(I13:K13)</f>
+        <v>0</v>
+      </c>
+      <c r="N13" s="210">
+        <f>T13*E13</f>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="6">
+        <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R13" s="6">
+        <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="S13" s="6">
+        <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T13" s="6">
+        <f>VLOOKUP($C13,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="130"/>
+      <c r="C14" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="D13" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP(C13,Example!$X$8:$AC$35,6,FALSE)</f>
+      <c r="D14" s="112"/>
+      <c r="E14" s="257"/>
+      <c r="F14" s="113"/>
+      <c r="G14" s="18" t="str">
+        <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H13" s="139"/>
-      <c r="I13" s="300">
+      <c r="H14" s="114"/>
+      <c r="I14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J13" s="300">
+      <c r="J14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K13" s="300">
+      <c r="K14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L13" s="300"/>
-[...114 lines deleted...]
-      <c r="C14" s="214" t="s">
+      <c r="L14" s="173"/>
+      <c r="M14" s="209">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N14" s="210">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Q14" s="6">
+        <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R14" s="6">
+        <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="S14" s="6">
+        <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T14" s="6">
+        <f>VLOOKUP($C14,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="130"/>
+      <c r="C15" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP(C14,Example!$X$8:$AC$35,6,FALSE)</f>
+      <c r="D15" s="112"/>
+      <c r="E15" s="257"/>
+      <c r="F15" s="113"/>
+      <c r="G15" s="18" t="str">
+        <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H14" s="139"/>
-      <c r="I14" s="300">
+      <c r="H15" s="114"/>
+      <c r="I15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="300">
+      <c r="J15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K14" s="300">
+      <c r="K15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L14" s="300"/>
-      <c r="M14" s="300">
+      <c r="L15" s="173"/>
+      <c r="M15" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N14" s="301">
+      <c r="N15" s="210">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O14" s="70"/>
-[...253 lines deleted...]
-      <c r="G16" s="312" t="s">
+      <c r="Q15" s="6">
+        <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R15" s="6">
+        <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,4,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="S15" s="6">
+        <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,5,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T15" s="6">
+        <f>VLOOKUP($C15,'Calculation engine'!$B$8:$G$35,2,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="133"/>
+      <c r="C16" s="116"/>
+      <c r="D16" s="116"/>
+      <c r="E16" s="117"/>
+      <c r="F16" s="117"/>
+      <c r="G16" s="266" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="312"/>
-[...4 lines deleted...]
-      <c r="M16" s="302">
+      <c r="H16" s="266"/>
+      <c r="I16" s="266"/>
+      <c r="J16" s="266"/>
+      <c r="K16" s="266"/>
+      <c r="L16" s="266"/>
+      <c r="M16" s="211">
         <f>SUM(M9:M15)</f>
         <v>2282.7959999999998</v>
       </c>
-      <c r="N16" s="302">
+      <c r="N16" s="212">
         <f>SUM(N9:N15)</f>
         <v>50400</v>
       </c>
-      <c r="O16" s="6"/>
-[...185 lines deleted...]
-      <c r="E18" s="315" t="s">
+    </row>
+    <row r="17" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+    </row>
+    <row r="18" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="101"/>
+      <c r="C18" s="267" t="s">
+        <v>344</v>
+      </c>
+      <c r="D18" s="172"/>
+      <c r="E18" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F18" s="202"/>
-      <c r="G18" s="316" t="s">
+      <c r="F18" s="172"/>
+      <c r="G18" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H18" s="152"/>
-      <c r="I18" s="368" t="s">
+      <c r="H18" s="127"/>
+      <c r="I18" s="271" t="s">
         <v>24</v>
       </c>
-      <c r="J18" s="368"/>
-[...2 lines deleted...]
-      <c r="M18" s="201" t="s">
+      <c r="J18" s="271"/>
+      <c r="K18" s="271"/>
+      <c r="L18" s="127"/>
+      <c r="M18" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N18" s="201" t="s">
+      <c r="N18" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="O18" s="46"/>
-[...94 lines deleted...]
-      <c r="H19" s="26"/>
+    </row>
+    <row r="19" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="128"/>
+      <c r="C19" s="268"/>
+      <c r="D19" s="171"/>
+      <c r="E19" s="270"/>
+      <c r="F19" s="171"/>
+      <c r="G19" s="270"/>
+      <c r="H19" s="24"/>
       <c r="I19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L19" s="201"/>
+      <c r="L19" s="171"/>
       <c r="M19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N19" s="154" t="s">
+      <c r="N19" s="129" t="s">
         <v>15</v>
       </c>
-      <c r="O19" s="75"/>
-[...13 lines deleted...]
-      <c r="AB19" s="91">
+    </row>
+    <row r="20" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="130"/>
+      <c r="C20" s="113" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="113"/>
+      <c r="E20" s="113" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="113"/>
+      <c r="G20" s="113"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="112"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="132"/>
+      <c r="Q20" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="R20" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="S20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="T20" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="130"/>
+      <c r="C21" s="181" t="s">
+        <v>153</v>
+      </c>
+      <c r="D21" s="112"/>
+      <c r="E21" s="256">
+        <v>1000</v>
+      </c>
+      <c r="F21" s="113"/>
+      <c r="G21" s="18" t="str">
+        <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
+        <v>tonnes</v>
+      </c>
+      <c r="H21" s="114"/>
+      <c r="I21" s="209">
+        <f t="shared" ref="I21:K27" si="3">Q21*$N21/1000</f>
+        <v>2430</v>
+      </c>
+      <c r="J21" s="209">
+        <f t="shared" si="3"/>
+        <v>1.08</v>
+      </c>
+      <c r="K21" s="209">
+        <f t="shared" si="3"/>
+        <v>5.4</v>
+      </c>
+      <c r="L21" s="173"/>
+      <c r="M21" s="209">
+        <f t="shared" ref="M21:M27" si="4">SUM(I21:K21)</f>
+        <v>2436.48</v>
+      </c>
+      <c r="N21" s="210">
+        <f t="shared" ref="N21:N27" si="5">T21*E21</f>
+        <v>27000</v>
+      </c>
+      <c r="Q21" s="6">
+        <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
+        <v>90</v>
+      </c>
+      <c r="R21" s="6">
+        <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
+        <v>0.04</v>
+      </c>
+      <c r="S21" s="6">
+        <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
         <v>0.2</v>
       </c>
-      <c r="AC19" s="89" t="s">
-[...29 lines deleted...]
-      <c r="AP19" s="87">
+      <c r="T21" s="6">
+        <f>VLOOKUP($C21,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="130"/>
+      <c r="C22" s="181" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22" s="112"/>
+      <c r="E22" s="257"/>
+      <c r="F22" s="113"/>
+      <c r="G22" s="18" t="str">
+        <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
+        <v>-</v>
+      </c>
+      <c r="H22" s="114"/>
+      <c r="I22" s="209">
         <f t="shared" si="3"/>
-        <v>155.55555555555557</v>
-[...162 lines deleted...]
-      <c r="J21" s="300">
+        <v>0</v>
+      </c>
+      <c r="J22" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K22" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L22" s="173"/>
+      <c r="M22" s="209">
         <f t="shared" si="4"/>
-        <v>1.08</v>
-[...1 lines deleted...]
-      <c r="K21" s="300">
+        <v>0</v>
+      </c>
+      <c r="N22" s="210">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q22" s="6">
+        <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R22" s="6">
+        <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="S22" s="6">
+        <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T22" s="6">
+        <f>VLOOKUP($C22,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="130"/>
+      <c r="C23" s="181" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="112"/>
+      <c r="E23" s="257"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="18" t="str">
+        <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
+        <v>-</v>
+      </c>
+      <c r="H23" s="114"/>
+      <c r="I23" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J23" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K23" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L23" s="173"/>
+      <c r="M23" s="209">
         <f t="shared" si="4"/>
-        <v>5.4</v>
-[...103 lines deleted...]
-      <c r="C22" s="214" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="210">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q23" s="6">
+        <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R23" s="6">
+        <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="S23" s="6">
+        <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T23" s="6">
+        <f>VLOOKUP($C23,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="130"/>
+      <c r="C24" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="D22" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP(C22,Example!$AE$8:$AJ$65,6,FALSE)</f>
+      <c r="D24" s="112"/>
+      <c r="E24" s="257"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="18" t="str">
+        <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H22" s="139"/>
-      <c r="I22" s="300">
+      <c r="H24" s="114"/>
+      <c r="I24" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J24" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K24" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L24" s="173"/>
+      <c r="M24" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J22" s="300">
+      <c r="N24" s="210">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q24" s="6">
+        <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R24" s="6">
+        <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="S24" s="6">
+        <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T24" s="6">
+        <f>VLOOKUP($C24,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="130"/>
+      <c r="C25" s="181" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="112"/>
+      <c r="E25" s="257"/>
+      <c r="F25" s="113"/>
+      <c r="G25" s="18" t="str">
+        <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
+        <v>-</v>
+      </c>
+      <c r="H25" s="114"/>
+      <c r="I25" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J25" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K25" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="173"/>
+      <c r="M25" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K22" s="300">
+      <c r="N25" s="210">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q25" s="6">
+        <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R25" s="6">
+        <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="S25" s="6">
+        <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T25" s="6">
+        <f>VLOOKUP($C25,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="130"/>
+      <c r="C26" s="181" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="112"/>
+      <c r="E26" s="257"/>
+      <c r="F26" s="113"/>
+      <c r="G26" s="18" t="str">
+        <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
+        <v>-</v>
+      </c>
+      <c r="H26" s="114"/>
+      <c r="I26" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J26" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K26" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L26" s="173"/>
+      <c r="M26" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L22" s="300"/>
-      <c r="M22" s="300">
+      <c r="N26" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="N22" s="301">
-[...96 lines deleted...]
-      <c r="C23" s="214" t="s">
+      <c r="Q26" s="6">
+        <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R26" s="6">
+        <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="S26" s="6">
+        <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T26" s="6">
+        <f>VLOOKUP($C26,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="130"/>
+      <c r="C27" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="D23" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP(C23,Example!$AE$8:$AJ$65,6,FALSE)</f>
+      <c r="D27" s="112"/>
+      <c r="E27" s="257"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="18" t="str">
+        <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="H23" s="139"/>
-      <c r="I23" s="300">
+      <c r="H27" s="114"/>
+      <c r="I27" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J27" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K27" s="209">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L27" s="173"/>
+      <c r="M27" s="209">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J23" s="300">
-[...8 lines deleted...]
-      <c r="M23" s="300">
+      <c r="N27" s="210">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="N23" s="301">
-[...600 lines deleted...]
-      <c r="G28" s="312" t="s">
+      <c r="Q27" s="6">
+        <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,3,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="R27" s="6">
+        <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,4,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="S27" s="6">
+        <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,5,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T27" s="6">
+        <f>VLOOKUP($C27,'Calculation engine'!$I$8:$N$68,2,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="133"/>
+      <c r="C28" s="116"/>
+      <c r="D28" s="116"/>
+      <c r="E28" s="117"/>
+      <c r="F28" s="117"/>
+      <c r="G28" s="266" t="s">
         <v>25</v>
       </c>
-      <c r="H28" s="312"/>
-[...4 lines deleted...]
-      <c r="M28" s="302">
+      <c r="H28" s="266"/>
+      <c r="I28" s="266"/>
+      <c r="J28" s="266"/>
+      <c r="K28" s="266"/>
+      <c r="L28" s="266"/>
+      <c r="M28" s="211">
         <f>SUM(M21:M27)</f>
         <v>2436.48</v>
       </c>
-      <c r="N28" s="302">
+      <c r="N28" s="212">
         <f>SUM(N21:N27)</f>
         <v>27000</v>
       </c>
-      <c r="O28" s="6"/>
-[...160 lines deleted...]
-      <c r="E30" s="315" t="s">
+    </row>
+    <row r="29" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+    </row>
+    <row r="30" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="101"/>
+      <c r="C30" s="267" t="s">
+        <v>345</v>
+      </c>
+      <c r="D30" s="172"/>
+      <c r="E30" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F30" s="202"/>
-      <c r="G30" s="316" t="s">
+      <c r="F30" s="172"/>
+      <c r="G30" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H30" s="152"/>
-      <c r="I30" s="368" t="s">
+      <c r="H30" s="127"/>
+      <c r="I30" s="271" t="s">
         <v>26</v>
       </c>
-      <c r="J30" s="368"/>
-[...2 lines deleted...]
-      <c r="M30" s="201" t="s">
+      <c r="J30" s="271"/>
+      <c r="K30" s="271"/>
+      <c r="L30" s="127"/>
+      <c r="M30" s="172" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="201" t="s">
+      <c r="N30" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="O30" s="46"/>
-[...82 lines deleted...]
-      <c r="H31" s="26"/>
+    </row>
+    <row r="31" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="128"/>
+      <c r="C31" s="268"/>
+      <c r="D31" s="171"/>
+      <c r="E31" s="270"/>
+      <c r="F31" s="171"/>
+      <c r="G31" s="270"/>
+      <c r="H31" s="24"/>
       <c r="I31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J31" s="1"/>
-      <c r="K31" s="26"/>
-      <c r="L31" s="201"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="171"/>
       <c r="M31" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N31" s="154" t="s">
+      <c r="N31" s="129" t="s">
         <v>15</v>
       </c>
-      <c r="O31" s="75"/>
-[...3 lines deleted...]
-      <c r="S31" s="2" t="s">
+      <c r="Q31" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="X31" s="89" t="s">
-[...75 lines deleted...]
-      <c r="C32" s="156" t="s">
+    </row>
+    <row r="32" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="130"/>
+      <c r="C32" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="D32" s="156"/>
-      <c r="E32" s="138" t="s">
+      <c r="D32" s="113"/>
+      <c r="E32" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="138"/>
-[...10 lines deleted...]
-      <c r="S32" s="1" t="s">
+      <c r="F32" s="113"/>
+      <c r="G32" s="113"/>
+      <c r="H32" s="112"/>
+      <c r="I32" s="112"/>
+      <c r="J32" s="112"/>
+      <c r="K32" s="112"/>
+      <c r="L32" s="112"/>
+      <c r="M32" s="112"/>
+      <c r="N32" s="132"/>
+      <c r="Q32" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="X32" s="89" t="s">
-[...8 lines deleted...]
-      <c r="AA32" s="90" t="s">
+    </row>
+    <row r="33" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="130"/>
+      <c r="C33" s="181" t="s">
         <v>148</v>
       </c>
-      <c r="AB32" s="90" t="s">
-[...39 lines deleted...]
-      <c r="AX32" s="8" t="s">
+      <c r="D33" s="112"/>
+      <c r="E33" s="256">
+        <v>1000000</v>
+      </c>
+      <c r="F33" s="113"/>
+      <c r="G33" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="AZ32" s="97" t="s">
-[...32 lines deleted...]
-        <f>VLOOKUP(C33,Example!$AM$10:$AN$19,2,FALSE)</f>
+      <c r="I33" s="191">
+        <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0.64</v>
       </c>
-      <c r="J33" s="369" t="str">
+      <c r="J33" s="278" t="str">
         <f>IF(C33="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v/>
       </c>
-      <c r="K33" s="369"/>
-[...1 lines deleted...]
-      <c r="M33" s="300">
+      <c r="K33" s="278"/>
+      <c r="L33" s="278"/>
+      <c r="M33" s="209">
         <f>E33*I33/1000</f>
         <v>640</v>
       </c>
-      <c r="N33" s="301">
-        <f>E33*S34</f>
+      <c r="N33" s="210">
+        <f>E33*Q34</f>
         <v>3600</v>
       </c>
-      <c r="O33" s="70"/>
-[...86 lines deleted...]
-      <c r="G34" s="20" t="s">
+      <c r="Q33" s="3"/>
+    </row>
+    <row r="34" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="130"/>
+      <c r="C34" s="181" t="s">
+        <v>177</v>
+      </c>
+      <c r="D34" s="112"/>
+      <c r="E34" s="258">
+        <v>277.77800000000002</v>
+      </c>
+      <c r="F34" s="113"/>
+      <c r="G34" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="I34" s="22">
-        <f>VLOOKUP(C34,Example!$AM$10:$AN$19,2,FALSE)</f>
+      <c r="I34" s="191">
+        <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,2,FALSE)</f>
         <v>0.56000000000000005</v>
       </c>
-      <c r="J34" s="322" t="str">
+      <c r="J34" s="277" t="str">
         <f>IF(C34="Not purchased from the main grid","You can enter a custom factor for EF","")</f>
         <v>You can enter a custom factor for EF</v>
       </c>
-      <c r="K34" s="322"/>
-[...1 lines deleted...]
-      <c r="M34" s="300">
+      <c r="K34" s="277"/>
+      <c r="L34" s="277"/>
+      <c r="M34" s="209">
         <f>E34*I34/1000</f>
-        <v>0.15555555556800002</v>
-[...8 lines deleted...]
-        <f>VLOOKUP(C33,Example!$AM$10:$AO$19,3,FALSE)</f>
+        <v>0.15555568000000003</v>
+      </c>
+      <c r="N34" s="210">
+        <f>E34*Q35</f>
+        <v>1.0000008</v>
+      </c>
+      <c r="Q34" s="4">
+        <f>VLOOKUP($C33,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="X34" s="89" t="s">
-[...78 lines deleted...]
-      <c r="G35" s="312" t="s">
+    </row>
+    <row r="35" spans="2:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="133"/>
+      <c r="C35" s="116"/>
+      <c r="D35" s="116"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="117"/>
+      <c r="G35" s="266" t="s">
         <v>32</v>
       </c>
-      <c r="H35" s="312"/>
-[...4 lines deleted...]
-      <c r="M35" s="302">
+      <c r="H35" s="266"/>
+      <c r="I35" s="266"/>
+      <c r="J35" s="266"/>
+      <c r="K35" s="266"/>
+      <c r="L35" s="266"/>
+      <c r="M35" s="211">
         <f>SUM(M33:M34)</f>
-        <v>640.15555555556796</v>
-[...1 lines deleted...]
-      <c r="N35" s="302">
+        <v>640.15555568000002</v>
+      </c>
+      <c r="N35" s="212">
         <f>SUM(N33:N34)</f>
-        <v>3601.00000000008</v>
-[...4 lines deleted...]
-        <f>VLOOKUP(C34,Example!$AM$10:$AO$19,3,FALSE)</f>
+        <v>3601.0000008000002</v>
+      </c>
+      <c r="Q35" s="4">
+        <f>VLOOKUP($C34,'Calculation engine'!$Q$10:$T$19,3,FALSE)</f>
         <v>3.5999999999999999E-3</v>
       </c>
-      <c r="X35" s="89" t="s">
-[...146 lines deleted...]
-      <c r="E37" s="315" t="s">
+    </row>
+    <row r="36" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="135"/>
+      <c r="H36" s="135"/>
+      <c r="I36" s="135"/>
+      <c r="J36" s="135"/>
+      <c r="K36" s="135"/>
+      <c r="L36" s="135"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="22"/>
+    </row>
+    <row r="37" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="101"/>
+      <c r="C37" s="267" t="s">
+        <v>346</v>
+      </c>
+      <c r="D37" s="172"/>
+      <c r="E37" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F37" s="202"/>
-      <c r="G37" s="316" t="s">
+      <c r="F37" s="172"/>
+      <c r="G37" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H37" s="152"/>
-[...5 lines deleted...]
-      <c r="N37" s="201" t="s">
+      <c r="H37" s="127"/>
+      <c r="I37" s="271"/>
+      <c r="J37" s="271"/>
+      <c r="K37" s="271"/>
+      <c r="L37" s="127"/>
+      <c r="M37" s="172"/>
+      <c r="N37" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="O37" s="46"/>
-[...66 lines deleted...]
-      <c r="H38" s="26"/>
+    </row>
+    <row r="38" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="128"/>
+      <c r="C38" s="268"/>
+      <c r="D38" s="171"/>
+      <c r="E38" s="270"/>
+      <c r="F38" s="171"/>
+      <c r="G38" s="270"/>
+      <c r="H38" s="24"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
-      <c r="K38" s="26"/>
-      <c r="L38" s="201"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="171"/>
       <c r="M38" s="1"/>
-      <c r="N38" s="154" t="s">
+      <c r="N38" s="129" t="s">
         <v>15</v>
       </c>
-      <c r="O38" s="75"/>
-[...58 lines deleted...]
-      <c r="C39" s="156" t="s">
+    </row>
+    <row r="39" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="130"/>
+      <c r="C39" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="D39" s="156"/>
-      <c r="E39" s="138" t="s">
+      <c r="D39" s="113"/>
+      <c r="E39" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F39" s="138"/>
-[...10 lines deleted...]
-      <c r="S39" s="8" t="s">
+      <c r="F39" s="113"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="112"/>
+      <c r="I39" s="112"/>
+      <c r="J39" s="112"/>
+      <c r="K39" s="112"/>
+      <c r="L39" s="112"/>
+      <c r="M39" s="112"/>
+      <c r="N39" s="132"/>
+      <c r="Q39" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="T39" s="8" t="s">
+      <c r="R39" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="U39" s="8" t="s">
+      <c r="S39" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="V39" s="8" t="s">
+      <c r="T39" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AE39" s="92" t="s">
-[...60 lines deleted...]
-      <c r="E40" s="298">
+    </row>
+    <row r="40" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="130"/>
+      <c r="C40" s="181" t="s">
+        <v>218</v>
+      </c>
+      <c r="D40" s="112"/>
+      <c r="E40" s="256">
         <v>10000</v>
       </c>
-      <c r="F40" s="138"/>
-[...1 lines deleted...]
-        <f>VLOOKUP(C40,Example!$AZ$8:$BE$81,6,FALSE)</f>
+      <c r="F40" s="113"/>
+      <c r="G40" s="18" t="str">
+        <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>m3</v>
       </c>
-      <c r="I40" s="22"/>
-[...3 lines deleted...]
-      <c r="M40" s="22">
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="136"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20">
         <f>E40*I40/1000</f>
         <v>0</v>
       </c>
-      <c r="N40" s="301">
-        <f>V40*E40</f>
+      <c r="N40" s="210">
+        <f>T40*E40</f>
         <v>393</v>
       </c>
-      <c r="O40" s="70"/>
-[...5 lines deleted...]
-        <f>VLOOKUP(C40,Example!$AZ$8:$BE$81,5,FALSE)</f>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6" t="str">
+        <f>VLOOKUP($C40,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
         <v>0.0393</v>
       </c>
-      <c r="AE40" s="92" t="s">
-[...56 lines deleted...]
-      <c r="C41" s="214" t="s">
+    </row>
+    <row r="41" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="130"/>
+      <c r="C41" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="D41" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP(C41,Example!$AZ$8:$BE$81,6,FALSE)</f>
+      <c r="D41" s="112"/>
+      <c r="E41" s="259"/>
+      <c r="F41" s="113"/>
+      <c r="G41" s="18" t="str">
+        <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I41" s="22"/>
-[...74 lines deleted...]
-      <c r="C42" s="214" t="s">
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="136"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="210">
+        <f>T41*E41</f>
+        <v>0</v>
+      </c>
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6">
+        <f>VLOOKUP($C41,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="130"/>
+      <c r="C42" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="D42" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP(C42,Example!$AZ$8:$BE$81,6,FALSE)</f>
+      <c r="D42" s="112"/>
+      <c r="E42" s="258"/>
+      <c r="F42" s="113"/>
+      <c r="G42" s="18" t="str">
+        <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I42" s="22"/>
-[...3 lines deleted...]
-      <c r="M42" s="22">
+      <c r="I42" s="20"/>
+      <c r="J42" s="276"/>
+      <c r="K42" s="276"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="20">
         <f>E42*I42/1000</f>
         <v>0</v>
       </c>
-      <c r="N42" s="301">
-[...71 lines deleted...]
-      <c r="G43" s="312" t="s">
+      <c r="N42" s="210">
+        <f>T42*E42</f>
+        <v>0</v>
+      </c>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6">
+        <f>VLOOKUP($C42,'Calculation engine'!$AD$8:$AI$84,5,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="133"/>
+      <c r="C43" s="116"/>
+      <c r="D43" s="116"/>
+      <c r="E43" s="117"/>
+      <c r="F43" s="117"/>
+      <c r="G43" s="266" t="s">
         <v>34</v>
       </c>
-      <c r="H43" s="312"/>
-[...5 lines deleted...]
-      <c r="N43" s="302">
+      <c r="H43" s="266"/>
+      <c r="I43" s="266"/>
+      <c r="J43" s="266"/>
+      <c r="K43" s="266"/>
+      <c r="L43" s="266"/>
+      <c r="M43" s="137"/>
+      <c r="N43" s="212">
         <f>SUM(N40:N42)</f>
         <v>393</v>
       </c>
-      <c r="O43" s="6"/>
-[...130 lines deleted...]
-      <c r="E45" s="315" t="s">
+    </row>
+    <row r="44" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="135"/>
+      <c r="H44" s="135"/>
+      <c r="I44" s="135"/>
+      <c r="J44" s="135"/>
+      <c r="K44" s="135"/>
+      <c r="L44" s="135"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="22"/>
+    </row>
+    <row r="45" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="101"/>
+      <c r="C45" s="267" t="s">
+        <v>347</v>
+      </c>
+      <c r="D45" s="172"/>
+      <c r="E45" s="269" t="s">
         <v>5</v>
       </c>
-      <c r="F45" s="202"/>
-      <c r="G45" s="316" t="s">
+      <c r="F45" s="172"/>
+      <c r="G45" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="H45" s="152"/>
-[...5 lines deleted...]
-      <c r="N45" s="201" t="s">
+      <c r="H45" s="127"/>
+      <c r="I45" s="271"/>
+      <c r="J45" s="271"/>
+      <c r="K45" s="271"/>
+      <c r="L45" s="127"/>
+      <c r="M45" s="172"/>
+      <c r="N45" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="O45" s="46"/>
-[...63 lines deleted...]
-      <c r="H46" s="26"/>
+    </row>
+    <row r="46" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="128"/>
+      <c r="C46" s="268"/>
+      <c r="D46" s="171"/>
+      <c r="E46" s="270"/>
+      <c r="F46" s="171"/>
+      <c r="G46" s="270"/>
+      <c r="H46" s="24"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
-      <c r="K46" s="26"/>
-      <c r="L46" s="201"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="171"/>
       <c r="M46" s="1"/>
-      <c r="N46" s="154" t="s">
+      <c r="N46" s="129" t="s">
         <v>15</v>
       </c>
-      <c r="O46" s="75"/>
-[...58 lines deleted...]
-      <c r="C47" s="156" t="s">
+    </row>
+    <row r="47" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="130"/>
+      <c r="C47" s="113" t="s">
         <v>35</v>
       </c>
-      <c r="D47" s="156"/>
-      <c r="E47" s="138" t="s">
+      <c r="D47" s="113"/>
+      <c r="E47" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="F47" s="138"/>
-[...10 lines deleted...]
-      <c r="S47" s="8" t="s">
+      <c r="F47" s="113"/>
+      <c r="G47" s="113"/>
+      <c r="H47" s="112"/>
+      <c r="I47" s="112"/>
+      <c r="J47" s="112"/>
+      <c r="K47" s="112"/>
+      <c r="L47" s="112"/>
+      <c r="M47" s="112"/>
+      <c r="N47" s="132"/>
+      <c r="Q47" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="T47" s="8" t="s">
+      <c r="R47" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="U47" s="8" t="s">
+      <c r="S47" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="V47" s="8" t="s">
+      <c r="T47" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AE47" s="92" t="s">
-[...2 lines deleted...]
-      <c r="AF47" s="92">
+    </row>
+    <row r="48" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="130"/>
+      <c r="C48" s="181" t="s">
+        <v>176</v>
+      </c>
+      <c r="D48" s="112"/>
+      <c r="E48" s="256">
+        <v>1000000</v>
+      </c>
+      <c r="F48" s="113"/>
+      <c r="G48" s="18" t="str">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
+        <v>m3</v>
+      </c>
+      <c r="I48" s="20"/>
+      <c r="J48" s="20"/>
+      <c r="K48" s="136"/>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20">
+        <f>E48*I48/1000</f>
+        <v>0</v>
+      </c>
+      <c r="N48" s="210">
+        <f>T48*E48</f>
+        <v>37700</v>
+      </c>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6">
+        <f>VLOOKUP($C48,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
         <v>3.7699999999999997E-2</v>
       </c>
-      <c r="AG47" s="92">
-[...140 lines deleted...]
-      <c r="C49" s="214" t="s">
+    </row>
+    <row r="49" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="130"/>
+      <c r="C49" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="D49" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP(C49,Example!$AS$8:$AX$71,6,FALSE)</f>
+      <c r="D49" s="112"/>
+      <c r="E49" s="259"/>
+      <c r="F49" s="113"/>
+      <c r="G49" s="18" t="str">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I49" s="22"/>
-[...74 lines deleted...]
-      <c r="C50" s="214" t="s">
+      <c r="I49" s="20"/>
+      <c r="J49" s="20"/>
+      <c r="K49" s="136"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="210">
+        <f>T49*E49</f>
+        <v>0</v>
+      </c>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6">
+        <f>VLOOKUP($C49,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="130"/>
+      <c r="C50" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="D50" s="137"/>
-[...3 lines deleted...]
-        <f>VLOOKUP(C50,Example!$AS$8:$AX$71,6,FALSE)</f>
+      <c r="D50" s="112"/>
+      <c r="E50" s="258"/>
+      <c r="F50" s="113"/>
+      <c r="G50" s="18" t="str">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,6,FALSE)</f>
         <v>-</v>
       </c>
-      <c r="I50" s="22"/>
-[...3 lines deleted...]
-      <c r="M50" s="22">
+      <c r="I50" s="20"/>
+      <c r="J50" s="276"/>
+      <c r="K50" s="276"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20">
         <f>E50*I50/1000</f>
         <v>0</v>
       </c>
-      <c r="N50" s="301">
-[...73 lines deleted...]
-      <c r="G51" s="312" t="s">
+      <c r="N50" s="210">
+        <f>T50*E50</f>
+        <v>0</v>
+      </c>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6">
+        <f>VLOOKUP($C50,'Calculation engine'!$W$8:$AB$77,5,FALSE)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="133"/>
+      <c r="C51" s="116"/>
+      <c r="D51" s="116"/>
+      <c r="E51" s="117"/>
+      <c r="F51" s="117"/>
+      <c r="G51" s="266" t="s">
         <v>36</v>
       </c>
-      <c r="H51" s="312"/>
-[...5 lines deleted...]
-      <c r="N51" s="302">
+      <c r="H51" s="266"/>
+      <c r="I51" s="266"/>
+      <c r="J51" s="266"/>
+      <c r="K51" s="266"/>
+      <c r="L51" s="266"/>
+      <c r="M51" s="137"/>
+      <c r="N51" s="212">
         <f>SUM(N48:N50)</f>
         <v>37700</v>
       </c>
-      <c r="O51" s="6"/>
-[...132 lines deleted...]
-      <c r="I53" s="317" t="s">
+    </row>
+    <row r="52" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="135"/>
+      <c r="H52" s="135"/>
+      <c r="I52" s="135"/>
+      <c r="J52" s="135"/>
+      <c r="K52" s="135"/>
+      <c r="L52" s="135"/>
+      <c r="M52" s="22"/>
+      <c r="N52" s="168"/>
+    </row>
+    <row r="53" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B53" s="101"/>
+      <c r="C53" s="267" t="s">
+        <v>348</v>
+      </c>
+      <c r="D53" s="172"/>
+      <c r="E53" s="269"/>
+      <c r="F53" s="172"/>
+      <c r="G53" s="269"/>
+      <c r="H53" s="127"/>
+      <c r="I53" s="271" t="s">
         <v>37</v>
       </c>
-      <c r="J53" s="317"/>
-[...2 lines deleted...]
-      <c r="M53" s="202" t="s">
+      <c r="J53" s="271"/>
+      <c r="K53" s="271"/>
+      <c r="L53" s="127"/>
+      <c r="M53" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N53" s="63"/>
-[...64 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="N53" s="50"/>
+    </row>
+    <row r="54" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="128"/>
+      <c r="C54" s="268"/>
+      <c r="D54" s="171"/>
+      <c r="E54" s="270"/>
+      <c r="F54" s="171"/>
+      <c r="G54" s="270"/>
+      <c r="H54" s="24"/>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="L54" s="201"/>
+      <c r="L54" s="171"/>
       <c r="M54" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N54" s="154"/>
-[...59 lines deleted...]
-      <c r="C55" s="138" t="s">
+      <c r="N54" s="129"/>
+    </row>
+    <row r="55" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="130"/>
+      <c r="C55" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="D55" s="138"/>
-[...85 lines deleted...]
-      <c r="J56" s="219">
+      <c r="D55" s="113"/>
+      <c r="E55" s="113"/>
+      <c r="F55" s="113"/>
+      <c r="G55" s="113"/>
+      <c r="H55" s="112"/>
+      <c r="I55" s="112"/>
+      <c r="J55" s="112"/>
+      <c r="K55" s="112"/>
+      <c r="L55" s="112"/>
+      <c r="M55" s="169"/>
+      <c r="N55" s="132"/>
+      <c r="Q55" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="130"/>
+      <c r="C56" s="182" t="s">
+        <v>235</v>
+      </c>
+      <c r="D56" s="112"/>
+      <c r="E56" s="183"/>
+      <c r="F56" s="113"/>
+      <c r="G56" s="113"/>
+      <c r="H56" s="131"/>
+      <c r="I56" s="184">
+        <v>0</v>
+      </c>
+      <c r="J56" s="184">
         <v>791</v>
       </c>
-      <c r="K56" s="220">
-[...3 lines deleted...]
-      <c r="M56" s="300">
+      <c r="K56" s="184">
+        <v>0</v>
+      </c>
+      <c r="L56" s="173"/>
+      <c r="M56" s="209">
         <f>SUM(I56:K56)</f>
         <v>791</v>
       </c>
-      <c r="N56" s="140"/>
-[...2 lines deleted...]
-      <c r="S56" s="9">
+      <c r="N56" s="115"/>
+      <c r="Q56" s="7">
         <v>25000</v>
       </c>
-      <c r="X56" s="2"/>
-[...78 lines deleted...]
-      <c r="M57" s="300">
+    </row>
+    <row r="57" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="130"/>
+      <c r="C57" s="182"/>
+      <c r="D57" s="112"/>
+      <c r="E57" s="183"/>
+      <c r="F57" s="113"/>
+      <c r="G57" s="113"/>
+      <c r="H57" s="131"/>
+      <c r="I57" s="184">
+        <v>0</v>
+      </c>
+      <c r="J57" s="184">
+        <v>0</v>
+      </c>
+      <c r="K57" s="184">
+        <v>0</v>
+      </c>
+      <c r="L57" s="173"/>
+      <c r="M57" s="209">
         <f>SUM(I57:K57)</f>
         <v>0</v>
       </c>
-      <c r="N57" s="140">
-[...72 lines deleted...]
-      <c r="G58" s="312" t="s">
+      <c r="N57" s="115"/>
+    </row>
+    <row r="58" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="133"/>
+      <c r="C58" s="116"/>
+      <c r="D58" s="116"/>
+      <c r="E58" s="117"/>
+      <c r="F58" s="117"/>
+      <c r="G58" s="266" t="s">
         <v>39</v>
       </c>
-      <c r="H58" s="312"/>
-[...4 lines deleted...]
-      <c r="M58" s="305">
+      <c r="H58" s="266"/>
+      <c r="I58" s="266"/>
+      <c r="J58" s="266"/>
+      <c r="K58" s="266"/>
+      <c r="L58" s="266"/>
+      <c r="M58" s="211">
         <f>SUM(M56:M57)</f>
         <v>791</v>
       </c>
-      <c r="N58" s="143"/>
-[...57 lines deleted...]
-    <row r="59" spans="2:57" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N58" s="118"/>
+    </row>
+    <row r="59" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
-      <c r="O59" s="11"/>
-[...202 lines deleted...]
-      <c r="C62" s="65" t="s">
+    </row>
+    <row r="60" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="91"/>
+      <c r="C60" s="279" t="s">
+        <v>349</v>
+      </c>
+      <c r="D60" s="281"/>
+      <c r="E60" s="281"/>
+      <c r="F60" s="281"/>
+      <c r="G60" s="281"/>
+      <c r="H60" s="138"/>
+      <c r="I60" s="138"/>
+      <c r="J60" s="139"/>
+      <c r="K60" s="139"/>
+      <c r="L60" s="281"/>
+      <c r="M60" s="281"/>
+      <c r="N60" s="140"/>
+    </row>
+    <row r="61" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="119"/>
+      <c r="C61" s="268"/>
+      <c r="D61" s="270"/>
+      <c r="E61" s="270"/>
+      <c r="F61" s="270"/>
+      <c r="G61" s="270"/>
+      <c r="H61" s="24"/>
+      <c r="I61" s="1"/>
+      <c r="J61" s="141"/>
+      <c r="K61" s="141"/>
+      <c r="L61" s="270"/>
+      <c r="M61" s="270"/>
+      <c r="N61" s="142"/>
+    </row>
+    <row r="62" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="119"/>
+      <c r="C62" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="D62" s="370">
+      <c r="D62" s="285">
         <f>M16+M28+M58</f>
         <v>5510.2759999999998</v>
       </c>
-      <c r="E62" s="370"/>
-[...64 lines deleted...]
-      <c r="C63" s="65" t="s">
+      <c r="E62" s="285"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="L62" s="208"/>
+      <c r="M62" s="161"/>
+      <c r="N62" s="120"/>
+    </row>
+    <row r="63" spans="2:20" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="121"/>
+      <c r="C63" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="D63" s="370">
+      <c r="D63" s="285">
         <f>M35</f>
-        <v>640.15555555556796</v>
-[...69 lines deleted...]
-      <c r="C64" s="14" t="s">
+        <v>640.15555568000002</v>
+      </c>
+      <c r="E63" s="285"/>
+      <c r="F63" s="18"/>
+      <c r="G63" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="L63" s="208"/>
+      <c r="M63" s="161"/>
+      <c r="N63" s="44"/>
+    </row>
+    <row r="64" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="121"/>
+      <c r="C64" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="D64" s="378">
+      <c r="D64" s="291">
         <f>D62+D63</f>
-        <v>6150.4315555555677</v>
-[...78 lines deleted...]
-      <c r="C65" s="15" t="s">
+        <v>6150.4315556800002</v>
+      </c>
+      <c r="E64" s="292"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="162" t="s">
+        <v>46</v>
+      </c>
+      <c r="H64" s="162"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="213"/>
+      <c r="M64" s="163"/>
+      <c r="N64" s="180"/>
+    </row>
+    <row r="65" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="121"/>
+      <c r="C65" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="D65" s="382">
+      <c r="D65" s="293">
         <f>N16+N28+N35+N43</f>
-        <v>81394.000000000087</v>
-[...3 lines deleted...]
-      <c r="G65" s="51" t="s">
+        <v>81394.000000800006</v>
+      </c>
+      <c r="E65" s="294"/>
+      <c r="F65" s="164"/>
+      <c r="G65" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="H65" s="52"/>
-[...71 lines deleted...]
-      <c r="C66" s="17" t="s">
+      <c r="H65" s="45"/>
+      <c r="I65" s="165"/>
+      <c r="J65" s="165"/>
+      <c r="K65" s="165"/>
+      <c r="L65" s="213"/>
+      <c r="M65" s="65"/>
+      <c r="N65" s="46"/>
+    </row>
+    <row r="66" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="122"/>
+      <c r="C66" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="D66" s="384">
+      <c r="D66" s="295">
         <f>N51</f>
         <v>37700</v>
       </c>
-      <c r="E66" s="385"/>
-[...1 lines deleted...]
-      <c r="G66" s="57" t="s">
+      <c r="E66" s="296"/>
+      <c r="F66" s="166"/>
+      <c r="G66" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="H66" s="58"/>
-[...209 lines deleted...]
-      <c r="C70" s="326" t="s">
+      <c r="H66" s="47"/>
+      <c r="I66" s="167"/>
+      <c r="J66" s="167"/>
+      <c r="K66" s="167"/>
+      <c r="L66" s="214"/>
+      <c r="M66" s="66"/>
+      <c r="N66" s="48"/>
+    </row>
+    <row r="67" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="7"/>
+      <c r="C67" s="14"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="10"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="8"/>
+      <c r="L67" s="8"/>
+      <c r="M67" s="9"/>
+      <c r="N67" s="9"/>
+    </row>
+    <row r="68" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B68" s="123"/>
+      <c r="C68" s="279" t="s">
+        <v>362</v>
+      </c>
+      <c r="D68" s="279"/>
+      <c r="E68" s="279"/>
+      <c r="F68" s="279"/>
+      <c r="G68" s="279"/>
+      <c r="H68" s="279"/>
+      <c r="I68" s="279"/>
+      <c r="J68" s="279"/>
+      <c r="K68" s="279"/>
+      <c r="L68" s="279"/>
+      <c r="M68" s="279"/>
+      <c r="N68" s="283"/>
+    </row>
+    <row r="69" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="16"/>
+      <c r="C69" s="268"/>
+      <c r="D69" s="268"/>
+      <c r="E69" s="268"/>
+      <c r="F69" s="268"/>
+      <c r="G69" s="268"/>
+      <c r="H69" s="268"/>
+      <c r="I69" s="268"/>
+      <c r="J69" s="268"/>
+      <c r="K69" s="268"/>
+      <c r="L69" s="268"/>
+      <c r="M69" s="268"/>
+      <c r="N69" s="284"/>
+    </row>
+    <row r="70" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B70" s="17"/>
+      <c r="C70" s="280" t="s">
         <v>50</v>
       </c>
-      <c r="D70" s="74"/>
-      <c r="E70" s="34" t="s">
+      <c r="D70" s="28"/>
+      <c r="E70" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="F70" s="343" t="str">
-        <f>IF(D64&gt;=25000,"You may have triggered the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(D64&gt;21000, "You are close to the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
+      <c r="F70" s="290" t="str">
+        <f>IF(L64&gt;=25000,"You may have triggered the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L64&gt;21000, "You are close to the emissions reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G70" s="343"/>
-[...6 lines deleted...]
-      <c r="N70" s="73" t="s">
+      <c r="G70" s="290"/>
+      <c r="H70" s="290"/>
+      <c r="I70" s="290"/>
+      <c r="J70" s="290"/>
+      <c r="K70" s="290"/>
+      <c r="L70" s="290"/>
+      <c r="M70" s="290"/>
+      <c r="N70" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="AS70" s="94" t="s">
-[...40 lines deleted...]
-      <c r="E71" s="332">
+    </row>
+    <row r="71" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B71" s="119"/>
+      <c r="C71" s="280"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="286">
         <f>D64</f>
-        <v>6150.4315555555677</v>
-[...49 lines deleted...]
-      <c r="C72" s="326" t="s">
+        <v>6150.4315556800002</v>
+      </c>
+      <c r="F71" s="286"/>
+      <c r="G71" s="286"/>
+      <c r="H71" s="286"/>
+      <c r="I71" s="286"/>
+      <c r="J71" s="286"/>
+      <c r="K71" s="286"/>
+      <c r="L71" s="286"/>
+      <c r="M71" s="286"/>
+      <c r="N71" s="287"/>
+    </row>
+    <row r="72" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B72" s="119"/>
+      <c r="C72" s="280" t="s">
         <v>53</v>
       </c>
-      <c r="D72" s="72"/>
-      <c r="E72" s="34" t="s">
+      <c r="D72" s="31"/>
+      <c r="E72" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F72" s="343" t="str">
-        <f>IF(D65&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(D65&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
+      <c r="F72" s="297" t="str">
+        <f>IF(L65&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L65&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G72" s="343"/>
-[...6 lines deleted...]
-      <c r="N72" s="73" t="s">
+      <c r="G72" s="297"/>
+      <c r="H72" s="297"/>
+      <c r="I72" s="297"/>
+      <c r="J72" s="297"/>
+      <c r="K72" s="297"/>
+      <c r="L72" s="297"/>
+      <c r="M72" s="297"/>
+      <c r="N72" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="AZ72" s="97" t="s">
-[...22 lines deleted...]
-      <c r="E73" s="332">
+    </row>
+    <row r="73" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B73" s="119"/>
+      <c r="C73" s="280"/>
+      <c r="E73" s="286">
         <f>D65</f>
-        <v>81394.000000000087</v>
-[...31 lines deleted...]
-      <c r="C74" s="326" t="s">
+        <v>81394.000000800006</v>
+      </c>
+      <c r="F73" s="286"/>
+      <c r="G73" s="286"/>
+      <c r="H73" s="286"/>
+      <c r="I73" s="286"/>
+      <c r="J73" s="286"/>
+      <c r="K73" s="286"/>
+      <c r="L73" s="286"/>
+      <c r="M73" s="286"/>
+      <c r="N73" s="287"/>
+    </row>
+    <row r="74" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B74" s="119"/>
+      <c r="C74" s="280" t="s">
         <v>56</v>
       </c>
-      <c r="D74" s="186"/>
-      <c r="E74" s="34" t="s">
+      <c r="E74" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="F74" s="343" t="str">
-        <f>IF(D66&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(D66&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
+      <c r="F74" s="297" t="str">
+        <f>IF(L66&gt;=100000,"You may have triggered the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",IF(L66&gt;90000, "You are close to the energy reporting threshold for this facility. Please contact the Clean Energy Regulator",""))</f>
         <v/>
       </c>
-      <c r="G74" s="343"/>
-[...6 lines deleted...]
-      <c r="N74" s="73" t="s">
+      <c r="G74" s="297"/>
+      <c r="H74" s="297"/>
+      <c r="I74" s="297"/>
+      <c r="J74" s="297"/>
+      <c r="K74" s="297"/>
+      <c r="L74" s="297"/>
+      <c r="M74" s="297"/>
+      <c r="N74" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="AZ74" s="102" t="s">
-[...22 lines deleted...]
-      <c r="E75" s="375">
+    </row>
+    <row r="75" spans="2:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="124"/>
+      <c r="C75" s="282"/>
+      <c r="D75" s="125"/>
+      <c r="E75" s="288">
         <f>D66</f>
         <v>37700</v>
       </c>
-      <c r="F75" s="375"/>
-[...161 lines deleted...]
-    <row r="96" spans="52:57" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="F75" s="288"/>
+      <c r="G75" s="288"/>
+      <c r="H75" s="288"/>
+      <c r="I75" s="288"/>
+      <c r="J75" s="288"/>
+      <c r="K75" s="288"/>
+      <c r="L75" s="288"/>
+      <c r="M75" s="288"/>
+      <c r="N75" s="289"/>
+    </row>
+    <row r="76" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="77" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="78" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="79" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="80" spans="2:14" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="81" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="82" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="83" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="84" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="85" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="86" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="87" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="88" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="89" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="90" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="91" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="92" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="93" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="94" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="95" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="96" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="97" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="98" ht="17.55" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="w8MNdOmv9V8lwgGgFHlzA4FYB1OrHRpTeFhDKUVid0k=" saltValue="QfngIjWwJ/en5HK55f/EDA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...49 lines deleted...]
-    <mergeCell ref="G28:L28"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="y8H4Q+OoqT5DaC3y4EW8RH4y5EY36B4sOB7X954ESDE=" saltValue="RAl6wnwTQKhdwRslip2woA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="55">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="I6:K6"/>
+    <mergeCell ref="J34:L34"/>
     <mergeCell ref="G16:L16"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="I18:K18"/>
+    <mergeCell ref="G28:L28"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I30:K30"/>
+    <mergeCell ref="J33:L33"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="G35:L35"/>
+    <mergeCell ref="C37:C38"/>
+    <mergeCell ref="E37:E38"/>
+    <mergeCell ref="G37:G38"/>
+    <mergeCell ref="I37:K37"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="G43:L43"/>
+    <mergeCell ref="C45:C46"/>
+    <mergeCell ref="E45:E46"/>
+    <mergeCell ref="G45:G46"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="D64:E64"/>
+    <mergeCell ref="G51:L51"/>
+    <mergeCell ref="C53:C54"/>
+    <mergeCell ref="E53:E54"/>
+    <mergeCell ref="G53:G54"/>
+    <mergeCell ref="I53:K53"/>
+    <mergeCell ref="G58:L58"/>
+    <mergeCell ref="C60:C61"/>
+    <mergeCell ref="D60:G61"/>
+    <mergeCell ref="L60:M61"/>
+    <mergeCell ref="D62:E62"/>
+    <mergeCell ref="D63:E63"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="C68:N69"/>
+    <mergeCell ref="C70:C71"/>
+    <mergeCell ref="F70:M70"/>
+    <mergeCell ref="E71:N71"/>
+    <mergeCell ref="C72:C73"/>
+    <mergeCell ref="F72:M72"/>
+    <mergeCell ref="E73:N73"/>
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="F74:M74"/>
+    <mergeCell ref="E75:N75"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
+  <conditionalFormatting sqref="E71:N71">
+    <cfRule type="dataBar" priority="10">
+      <dataBar>
+        <cfvo type="num" val="0"/>
+        <cfvo type="num" val="25000"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{AEF1BB90-F7F8-4822-8334-2DB73493B523}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E73:N73">
+    <cfRule type="dataBar" priority="9">
+      <dataBar>
+        <cfvo type="num" val="0"/>
+        <cfvo type="num" val="100000"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{8907C08B-BF0E-44C6-8FEB-8775F8EFE5D2}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E75:N75">
+    <cfRule type="dataBar" priority="8">
+      <dataBar>
+        <cfvo type="num" val="0"/>
+        <cfvo type="num" val="100000"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{72C35439-92A3-4068-851F-282044F709B6}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="G64:I64 G62:G63">
     <cfRule type="dataBar" priority="12">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{0F144A25-A4BB-426B-A12B-3E08583B5E1E}</x14:id>
+          <x14:id>{53432DA6-E834-4D2A-AA2F-F1D323C78388}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G21:P27">
-    <cfRule type="cellIs" dxfId="14" priority="7" operator="equal">
+  <conditionalFormatting sqref="G21:N27">
+    <cfRule type="cellIs" dxfId="11" priority="7" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H40:P42">
-    <cfRule type="cellIs" dxfId="13" priority="6" operator="equal">
+  <conditionalFormatting sqref="H40:N42">
+    <cfRule type="cellIs" dxfId="10" priority="6" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H48:P50">
-    <cfRule type="cellIs" dxfId="12" priority="5" operator="equal">
+  <conditionalFormatting sqref="H48:N50">
+    <cfRule type="cellIs" dxfId="9" priority="5" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I33 I41">
-    <cfRule type="cellIs" dxfId="11" priority="19" operator="equal">
+  <conditionalFormatting sqref="I33:I34 I41">
+    <cfRule type="cellIs" dxfId="8" priority="17" operator="equal">
       <formula>0.64</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I33 J33:J34 M33:P34 I41:M41 C65">
-[...8 lines deleted...]
-    <cfRule type="cellIs" dxfId="9" priority="17" operator="equal">
+  <conditionalFormatting sqref="I33:J34 M33:N34 I41:M41 C65">
+    <cfRule type="cellIs" dxfId="7" priority="16" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I49:M49">
-    <cfRule type="aboveAverage" dxfId="8" priority="15"/>
+    <cfRule type="aboveAverage" dxfId="6" priority="14"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I9:P15">
-    <cfRule type="cellIs" dxfId="7" priority="11" operator="equal">
+  <conditionalFormatting sqref="I9:N15">
+    <cfRule type="cellIs" dxfId="5" priority="11" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I40:P40 N41:P42 J42 L42:M42">
-    <cfRule type="cellIs" dxfId="6" priority="16" operator="equal">
+  <conditionalFormatting sqref="I40:N40 N41:N42 J42 L42:M42">
+    <cfRule type="cellIs" dxfId="4" priority="15" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I48:P48 N49:P50 J50 L50:M50">
-    <cfRule type="cellIs" dxfId="5" priority="14" operator="equal">
+  <conditionalFormatting sqref="I48:N48 N49:N50 J50 L50:M50">
+    <cfRule type="cellIs" dxfId="3" priority="13" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L57 N57">
-    <cfRule type="cellIs" dxfId="4" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="2" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M63">
-[...15 lines deleted...]
-    <cfRule type="dataBar" priority="10">
+  <conditionalFormatting sqref="M62:M64">
+    <cfRule type="dataBar" priority="2">
       <dataBar>
-        <cfvo type="num" val="0"/>
-        <cfvo type="num" val="25000"/>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{9ECC3D72-7973-40DE-9A7B-4B33DE888E45}</x14:id>
+          <x14:id>{BB77C963-52B1-45E3-889F-2E7F5C46AB68}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="O66:P66 E73:N73 O68:P68 E75:N75">
-[...10 lines deleted...]
-      </extLst>
+  <conditionalFormatting sqref="N4">
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>M4="No specific period"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="0" priority="4" operator="equal">
+      <formula>"# of days?"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="P4">
-[...21 lines deleted...]
-      <formula1>$AE$8:$AE$65</formula1>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4" xr:uid="{608AD720-221E-498D-ADC7-E68D3DA67B0A}">
+      <formula1>$Q$3:$Q$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{0F144A25-A4BB-426B-A12B-3E08583B5E1E}">
+          <x14:cfRule type="dataBar" id="{AEF1BB90-F7F8-4822-8334-2DB73493B523}">
+            <x14:dataBar minLength="0" maxLength="100" gradient="0">
+              <x14:cfvo type="num">
+                <xm:f>0</xm:f>
+              </x14:cfvo>
+              <x14:cfvo type="num">
+                <xm:f>25000</xm:f>
+              </x14:cfvo>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>E71:N71</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{8907C08B-BF0E-44C6-8FEB-8775F8EFE5D2}">
+            <x14:dataBar minLength="0" maxLength="100" gradient="0">
+              <x14:cfvo type="num">
+                <xm:f>0</xm:f>
+              </x14:cfvo>
+              <x14:cfvo type="num">
+                <xm:f>100000</xm:f>
+              </x14:cfvo>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>E73:N73</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{72C35439-92A3-4068-851F-282044F709B6}">
+            <x14:dataBar minLength="0" maxLength="100" gradient="0">
+              <x14:cfvo type="num">
+                <xm:f>0</xm:f>
+              </x14:cfvo>
+              <x14:cfvo type="num">
+                <xm:f>100000</xm:f>
+              </x14:cfvo>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>E75:N75</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{53432DA6-E834-4D2A-AA2F-F1D323C78388}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>G64:I64 G62:G63</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{9ECC3D72-7973-40DE-9A7B-4B33DE888E45}">
-[...6 lines deleted...]
-              </x14:cfvo>
+          <x14:cfRule type="dataBar" id="{BB77C963-52B1-45E3-889F-2E7F5C46AB68}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>O64:P64 E71:N71</xm:sqref>
-[...14 lines deleted...]
-          <xm:sqref>O66:P66 E73:N73 O68:P68 E75:N75</xm:sqref>
+          <xm:sqref>M62:M64</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
+    </ext>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{150AFA69-C8FE-4E28-88D8-EBC41501B006}">
+          <x14:formula1>
+            <xm:f>'Calculation engine'!$AD$8:$AD$84</xm:f>
+          </x14:formula1>
+          <xm:sqref>C40:C42</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{051EBE74-E67C-42E6-9660-A400592C739E}">
+          <x14:formula1>
+            <xm:f>'Calculation engine'!$I$8:$I$68</xm:f>
+          </x14:formula1>
+          <xm:sqref>C21:C27</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A2A202CD-3492-4A4E-9D02-AAF4A7F585CA}">
+          <x14:formula1>
+            <xm:f>'Calculation engine'!$B$8:$B$35</xm:f>
+          </x14:formula1>
+          <xm:sqref>C9:C15</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{48CE0D98-1B10-4482-8E16-65EEEDAFC673}">
+          <x14:formula1>
+            <xm:f>'Calculation engine'!$Q$10:$Q$19</xm:f>
+          </x14:formula1>
+          <xm:sqref>C33:C34</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5190543B-D48E-4B0C-A523-910C1A1A1EA9}">
+          <x14:formula1>
+            <xm:f>'Calculation engine'!$W$8:$W$77</xm:f>
+          </x14:formula1>
+          <xm:sqref>C48:C50</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>