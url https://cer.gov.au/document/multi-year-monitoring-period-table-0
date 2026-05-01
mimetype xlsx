--- v2 (2026-02-22)
+++ v3 (2026-05-01)
@@ -1,773 +1,888 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A56DF3AC-0F59-487D-858A-27A41DB50183}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93195CA1-80B5-44CC-9847-49E417BB0568}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-30828" yWindow="-300" windowWidth="30936" windowHeight="16776" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MYMP table" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="68">
+  <si>
+    <t>Facility name</t>
+  </si>
+  <si>
+    <t>Responsible emitter</t>
+  </si>
+  <si>
+    <t>MYMP status</t>
+  </si>
+  <si>
+    <t>Start date</t>
+  </si>
+  <si>
+    <t>End date</t>
+  </si>
+  <si>
+    <t>21-22 baseline number</t>
+  </si>
+  <si>
+    <t>21-22 covered emissions</t>
+  </si>
+  <si>
+    <t>22-23 baseline number</t>
+  </si>
+  <si>
+    <t>22-23 covered emissions</t>
+  </si>
+  <si>
+    <t>23-24 baseline number</t>
+  </si>
+  <si>
+    <t>23-24 covered emissions</t>
+  </si>
+  <si>
+    <t>24-25 baseline number</t>
+  </si>
+  <si>
+    <t>24-25 covered emissions</t>
+  </si>
+  <si>
+    <t>Cumulative MYMP baseline number</t>
+  </si>
+  <si>
+    <t>Cumulative MYMP covered emissions</t>
+  </si>
+  <si>
+    <t>Cumulative MYMP net emissions number</t>
+  </si>
+  <si>
+    <t>ACCUs surrendered</t>
+  </si>
+  <si>
+    <t>SMCs surrendered</t>
+  </si>
+  <si>
+    <t>Cumulative MYMP net position number</t>
+  </si>
+  <si>
+    <t>SMCs issued</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Carborough Downs Coal Mine</t>
+  </si>
+  <si>
+    <t>Complete</t>
+  </si>
+  <si>
+    <t>Carosue Dam Operations</t>
+  </si>
+  <si>
+    <t>Cowal Operations</t>
+  </si>
+  <si>
+    <t>Drake Mine</t>
+  </si>
+  <si>
+    <t>Mobil Altona Terminal</t>
+  </si>
+  <si>
+    <t>Mt Keith Power Station</t>
+  </si>
+  <si>
+    <t>NKW01 Nickel West Kwinana Facility</t>
+  </si>
+  <si>
+    <t>Pacific National National Transport Facility</t>
+  </si>
+  <si>
+    <t>Sojitz Gregory Crinum Mine</t>
+  </si>
+  <si>
+    <t>South Walker Creek</t>
+  </si>
+  <si>
+    <t>McArthur River Mine Operations</t>
+  </si>
+  <si>
+    <t>MCARTHUR RIVER MINING PTY. LTD.</t>
+  </si>
+  <si>
+    <t>DBNGP</t>
+  </si>
+  <si>
+    <t>DBNGP (WA) Transmission Pty Limited</t>
+  </si>
+  <si>
+    <t>Ongoing</t>
+  </si>
+  <si>
+    <t>Yarwun Nitrates</t>
+  </si>
+  <si>
+    <t>Batchfire Resources No.1</t>
+  </si>
+  <si>
+    <t>Christmas Creek Mine</t>
+  </si>
+  <si>
+    <t>Curragh Mine</t>
+  </si>
+  <si>
+    <t>Eliwana Mine</t>
+  </si>
+  <si>
+    <t>Savage River Mine</t>
+  </si>
+  <si>
+    <t>Kemerton Silicon Smelter</t>
+  </si>
+  <si>
+    <t>SIMCOA OPERATIONS PTY. LTD.</t>
+  </si>
+  <si>
+    <t>Russell Vale Colliery</t>
+  </si>
+  <si>
+    <t>WOLLONGONG RESOURCES PTY. LTD.</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
   <si>
     <t>Multi-year monitoring period table</t>
   </si>
   <si>
-    <t xml:space="preserve">This spreadsheet contains all information related to facilities covered by the Safeguard Mechanism that have ongoing or completed multi-year monitoring period declarations in place since 2021–22. </t>
-[...64 lines deleted...]
-  <si>
     <t>FITZROY (CQ) PTY LTD</t>
   </si>
   <si>
-    <t>Complete</t>
+    <t>NORTHERN STAR (CAROSUE DAM) PTY LTD</t>
+  </si>
+  <si>
+    <t>EVOLUTION MINING (COWAL) PTY LIMITED</t>
+  </si>
+  <si>
+    <t>Drake Mine Management Pty Ltd</t>
+  </si>
+  <si>
+    <t>MOBIL OIL AUSTRALIA PTY LTD</t>
+  </si>
+  <si>
+    <t>TEC DESERT PTY LTD</t>
+  </si>
+  <si>
+    <t>BHP NICKEL WEST PTY LTD</t>
+  </si>
+  <si>
+    <t>PACIFIC NATIONAL PTY LTD</t>
+  </si>
+  <si>
+    <t>SOJITZ DEVELOPMENT PTY LTD</t>
+  </si>
+  <si>
+    <t>STANMORE RESOURCES LIMITED</t>
+  </si>
+  <si>
+    <t>ORICA AUSTRALIA PTY LTD</t>
+  </si>
+  <si>
+    <t>BATCHFIRE RESOURCES PTY LTD</t>
+  </si>
+  <si>
+    <t>CHICHESTER METALS PTY LTD</t>
+  </si>
+  <si>
+    <t>CORONADO AUSTRALIA HOLDINGS PTY LTD</t>
+  </si>
+  <si>
+    <t>FMG SOLOMON PTY LTD</t>
+  </si>
+  <si>
+    <t>GRANGE RESOURCES (TASMANIA) PTY LTD</t>
   </si>
   <si>
     <t>Please refer to the excess emissions situation table for more information.</t>
   </si>
   <si>
-    <t>Carosue Dam Operations</t>
-[...107 lines deleted...]
-    <t>GRANGE RESOURCES (TASMANIA) PTY LTD</t>
+    <t>This spreadsheet contains all information related to facilities covered by the Safeguard Mechanism that have ongoing or completed multi-year monitoring period declarations in place that have an end date after 30/06/2023. Note: Values are only shown for years in which an MYMP declaration is in force.</t>
+  </si>
+  <si>
+    <t>Data as at 15/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color indexed="8"/>
+      <sz val="12.5"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-      <sz val="12.5"/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="major"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="30">
+  <dxfs count="36">
     <dxf>
       <font>
-        <b val="0"/>
-[...283 lines deleted...]
-        <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="15"/>
         <color theme="3"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
@@ -825,108 +940,176 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
+          <bgColor rgb="FFE8E9E7"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFD5D6D4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color rgb="FFC0C2C4"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC0C2C4"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC0C2C4"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC0C2C4"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FFC0C2C4"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FFC0C2C4"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
           <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <color auto="1"/>
       </font>
       <border>
         <bottom style="thick">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color theme="2"/>
         </left>
         <right style="thin">
           <color theme="2"/>
         </right>
         <top style="thin">
           <color theme="2"/>
         </top>
         <bottom style="thin">
           <color theme="2"/>
         </bottom>
         <vertical style="thin">
           <color theme="2"/>
         </vertical>
         <horizontal style="thin">
           <color theme="2"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
-  <tableStyles count="3" defaultTableStyle="CER Table" defaultPivotStyle="PivotStyleLight16">
+  <tableStyles count="4" defaultTableStyle="CER Table" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER" pivot="0" count="4" xr9:uid="{AD8A2B79-F384-40EA-A302-8B99581D8A58}">
-      <tableStyleElement type="wholeTable" dxfId="29"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstColumnStripe" dxfId="26"/>
+      <tableStyleElement type="wholeTable" dxfId="35"/>
+      <tableStyleElement type="headerRow" dxfId="34"/>
+      <tableStyleElement type="firstColumn" dxfId="33"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="32"/>
     </tableStyle>
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="25"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="22"/>
+      <tableStyleElement type="wholeTable" dxfId="31"/>
+      <tableStyleElement type="headerRow" dxfId="30"/>
+      <tableStyleElement type="firstColumn" dxfId="29"/>
+      <tableStyleElement type="firstRowStripe" dxfId="28"/>
+    </tableStyle>
+    <tableStyle name="CER Table 2" pivot="0" count="4" xr9:uid="{E2AC5990-ED56-43BA-BFC1-4E119E31A1BD}">
+      <tableStyleElement type="wholeTable" dxfId="27"/>
+      <tableStyleElement type="headerRow" dxfId="26"/>
+      <tableStyleElement type="firstColumn" dxfId="25"/>
+      <tableStyleElement type="firstRowStripe" dxfId="24"/>
     </tableStyle>
     <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{2940F169-CBF8-1443-9B39-C3C6289174B2}"/>
   </tableStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="005A6A79"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="004A7AA5"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -982,72 +1165,77 @@
       <color rgb="FFE8E9E8"/>
       <color rgb="FFDDD7C1"/>
       <color rgb="FFDAD4BC"/>
       <color rgb="FFE3DECB"/>
       <color rgb="FFD9F0FF"/>
       <color rgb="FFB7F0FF"/>
       <color rgb="FFC0C2C4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_MYMP_table" displayName="data_MYMP_table" ref="A4:S22" totalsRowShown="0" headerRowDxfId="21" dataDxfId="19" headerRowBorderDxfId="20" headerRowCellStyle="Heading 1">
-[...20 lines deleted...]
-    <tableColumn id="3" xr3:uid="{EF2A28B0-9BA5-461A-B5ED-FA8158BB65A1}" name="Notes" dataDxfId="0" dataCellStyle="Comma"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_MYMP_table" displayName="data_MYMP_table" ref="A4:U24" totalsRowShown="0" headerRowDxfId="23" dataDxfId="0" headerRowBorderDxfId="22" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:U24" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:U24">
+    <sortCondition ref="D4:D24"/>
+  </sortState>
+  <tableColumns count="21">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Facility name" dataDxfId="21"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Responsible emitter" dataDxfId="20"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="MYMP status" dataDxfId="19"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Start date" dataDxfId="18"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="End date" dataDxfId="17"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="21-22 baseline number" dataDxfId="16"/>
+    <tableColumn id="7" xr3:uid="{9E9939B2-5ECF-4997-861C-915F52482008}" name="21-22 covered emissions" dataDxfId="15"/>
+    <tableColumn id="8" xr3:uid="{00D4A028-EC24-4B85-B818-D89013AC0FA8}" name="22-23 baseline number" dataDxfId="14"/>
+    <tableColumn id="9" xr3:uid="{44937F04-6E56-473D-8F1A-DEEEF6C18998}" name="22-23 covered emissions" dataDxfId="13"/>
+    <tableColumn id="10" xr3:uid="{5EEDC0FC-95DE-4ADF-A6EE-BB816DFD5164}" name="23-24 baseline number" dataDxfId="12"/>
+    <tableColumn id="11" xr3:uid="{9337C20D-CF4B-429E-AFB5-33F2C092913D}" name="23-24 covered emissions" dataDxfId="11"/>
+    <tableColumn id="12" xr3:uid="{39FBFB6E-A0C5-4195-B484-8BCE788FE99B}" name="24-25 baseline number" dataDxfId="10"/>
+    <tableColumn id="13" xr3:uid="{9984A2BA-DB8B-4D03-99D3-EB4ADC24F917}" name="24-25 covered emissions" dataDxfId="9"/>
+    <tableColumn id="14" xr3:uid="{1162EF48-2FE3-4DC6-935A-28AD5FF18E4A}" name="Cumulative MYMP baseline number" dataDxfId="8" dataCellStyle="Comma"/>
+    <tableColumn id="15" xr3:uid="{83C2E6A2-A788-481F-8C64-9CFD09CDD10D}" name="Cumulative MYMP covered emissions" dataDxfId="7" dataCellStyle="Comma"/>
+    <tableColumn id="16" xr3:uid="{AD486F4A-37E2-4B23-9086-D5D15FE8E12C}" name="Cumulative MYMP net emissions number" dataDxfId="6" dataCellStyle="Comma"/>
+    <tableColumn id="17" xr3:uid="{EAA24917-1B23-43FF-A210-E3371E77F075}" name="ACCUs surrendered" dataDxfId="5"/>
+    <tableColumn id="18" xr3:uid="{E03CC00A-29D2-4B3A-B89C-6A9456DBFDD8}" name="SMCs surrendered" dataDxfId="4"/>
+    <tableColumn id="19" xr3:uid="{9143CA07-C522-4CCE-B4C1-480C1AB91368}" name="Cumulative MYMP net position number" dataDxfId="3"/>
+    <tableColumn id="20" xr3:uid="{95A3CC11-D24E-40A0-8E25-6CAA6457039A}" name="SMCs issued" dataDxfId="2"/>
+    <tableColumn id="21" xr3:uid="{5F85F0FF-C25C-4BFB-9019-0EBC7622AA07}" name="Notes" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="9FB76F"/>
       </a:accent1>
       <a:accent2>
@@ -1305,1300 +1493,1539 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S31"/>
+  <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:S1"/>
+      <selection sqref="A1:U1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.84375" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="42.6640625" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="21" max="21" width="8.88671875" customWidth="1"/>
+    <col min="1" max="1" width="39.3046875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="39.3828125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.69140625" customWidth="1"/>
+    <col min="4" max="4" width="17.69140625" customWidth="1"/>
+    <col min="5" max="5" width="16.53515625" customWidth="1"/>
+    <col min="6" max="13" width="22" customWidth="1"/>
+    <col min="14" max="16" width="29.3046875" customWidth="1"/>
+    <col min="17" max="18" width="19.69140625" customWidth="1"/>
+    <col min="19" max="19" width="29.3046875" customWidth="1"/>
+    <col min="20" max="20" width="19.69140625" customWidth="1"/>
+    <col min="21" max="21" width="68.69140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="S1" s="19"/>
+    <row r="1" spans="1:21" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
+      <c r="N1" s="4"/>
+      <c r="O1" s="4"/>
+      <c r="P1" s="4"/>
+      <c r="Q1" s="4"/>
+      <c r="R1" s="4"/>
+      <c r="S1" s="4"/>
+      <c r="T1" s="4"/>
+      <c r="U1" s="4"/>
     </row>
-    <row r="2" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+    <row r="2" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+    </row>
+    <row r="3" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+    </row>
+    <row r="4" spans="1:21" ht="39.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="20"/>
-[...16 lines deleted...]
-      <c r="S2" s="20"/>
+      <c r="C4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="S4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U4" s="2" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="3" spans="1:19" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...77 lines deleted...]
-      <c r="S4" s="3" t="s">
+    <row r="5" spans="1:21" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="9" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="B5" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="5">
+      <c r="D5" s="11">
         <v>44378</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E5" s="11">
         <v>45473</v>
       </c>
       <c r="F5" s="6">
         <v>755261</v>
       </c>
       <c r="G5" s="6">
         <v>968784</v>
       </c>
       <c r="H5" s="6">
         <v>826858</v>
       </c>
       <c r="I5" s="6">
         <v>989978</v>
       </c>
       <c r="J5" s="6">
         <v>419085</v>
       </c>
       <c r="K5" s="6">
         <v>589348</v>
       </c>
-      <c r="L5" s="6">
+      <c r="L5" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M5" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" s="6">
         <v>2001204</v>
       </c>
-      <c r="M5" s="6">
+      <c r="O5" s="6">
         <v>2548110</v>
       </c>
-      <c r="N5" s="6">
+      <c r="P5" s="6">
         <v>2001203</v>
       </c>
-      <c r="O5" s="6">
+      <c r="Q5" s="6">
         <v>546907</v>
       </c>
-      <c r="P5" s="6">
-[...2 lines deleted...]
-      <c r="Q5" s="11">
+      <c r="R5" s="7">
+        <v>0</v>
+      </c>
+      <c r="S5" s="6">
         <v>-1</v>
       </c>
-      <c r="R5" s="8">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="T5" s="7">
+        <v>0</v>
+      </c>
+      <c r="U5" s="8" t="s">
+        <v>65</v>
       </c>
     </row>
-    <row r="6" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D6" s="5">
+    <row r="6" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="11">
         <v>44378</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="11">
         <v>45473</v>
       </c>
       <c r="F6" s="6">
         <v>108460</v>
       </c>
       <c r="G6" s="6">
         <v>110908</v>
       </c>
       <c r="H6" s="6">
         <v>108460</v>
       </c>
       <c r="I6" s="6">
         <v>111837</v>
       </c>
       <c r="J6" s="6">
         <v>103274</v>
       </c>
       <c r="K6" s="6">
         <v>102722</v>
       </c>
-      <c r="L6" s="6">
-[...3 lines deleted...]
-        <v>325467</v>
+      <c r="L6" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>47</v>
       </c>
       <c r="N6" s="6">
         <v>320194</v>
       </c>
       <c r="O6" s="6">
+        <v>325467</v>
+      </c>
+      <c r="P6" s="6">
+        <v>320194</v>
+      </c>
+      <c r="Q6" s="6">
         <v>5273</v>
       </c>
-      <c r="P6" s="6">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="R6" s="7">
+        <v>0</v>
+      </c>
+      <c r="S6" s="7">
+        <v>0</v>
+      </c>
+      <c r="T6" s="7">
+        <v>0</v>
+      </c>
+      <c r="U6" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C7" s="4" t="s">
+    <row r="7" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="5">
+      <c r="B7" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="11">
         <v>44378</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="11">
         <v>45473</v>
       </c>
       <c r="F7" s="6">
         <v>100000</v>
       </c>
       <c r="G7" s="6">
         <v>101373</v>
       </c>
       <c r="H7" s="6">
         <v>100000</v>
       </c>
       <c r="I7" s="6">
         <v>104155</v>
       </c>
       <c r="J7" s="6">
         <v>148711</v>
       </c>
       <c r="K7" s="6">
         <v>82450</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" s="6">
         <v>348711</v>
       </c>
-      <c r="M7" s="6">
+      <c r="O7" s="6">
         <v>287978</v>
       </c>
-      <c r="N7" s="6">
+      <c r="P7" s="6">
         <v>287978</v>
       </c>
-      <c r="O7" s="6">
-[...5 lines deleted...]
-      <c r="Q7" s="11">
+      <c r="Q7" s="7">
+        <v>0</v>
+      </c>
+      <c r="R7" s="7">
+        <v>0</v>
+      </c>
+      <c r="S7" s="6">
         <v>-60733</v>
       </c>
-      <c r="R7" s="9">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="T7" s="7">
+        <v>0</v>
+      </c>
+      <c r="U7" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D8" s="5">
+    <row r="8" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="11">
         <v>44378</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="11">
         <v>45473</v>
       </c>
       <c r="F8" s="6">
         <v>201231</v>
       </c>
       <c r="G8" s="6">
         <v>208972</v>
       </c>
       <c r="H8" s="6">
         <v>201231</v>
       </c>
       <c r="I8" s="6">
         <v>188937</v>
       </c>
       <c r="J8" s="6">
         <v>233185</v>
       </c>
       <c r="K8" s="6">
         <v>244064</v>
       </c>
-      <c r="L8" s="6">
-[...3 lines deleted...]
-        <v>641973</v>
+      <c r="L8" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M8" s="12" t="s">
+        <v>47</v>
       </c>
       <c r="N8" s="6">
         <v>635647</v>
       </c>
       <c r="O8" s="6">
+        <v>641973</v>
+      </c>
+      <c r="P8" s="6">
+        <v>635647</v>
+      </c>
+      <c r="Q8" s="6">
         <v>2244</v>
       </c>
-      <c r="P8" s="6">
+      <c r="R8" s="6">
         <v>4082</v>
       </c>
-      <c r="Q8" s="7">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="S8" s="7">
+        <v>0</v>
+      </c>
+      <c r="T8" s="7">
+        <v>0</v>
+      </c>
+      <c r="U8" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D9" s="5">
+    <row r="9" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="11">
         <v>44378</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="11">
         <v>45473</v>
       </c>
       <c r="F9" s="6">
         <v>100000</v>
       </c>
       <c r="G9" s="6">
         <v>110446</v>
       </c>
       <c r="H9" s="6">
         <v>100000</v>
       </c>
       <c r="I9" s="6">
         <v>480</v>
       </c>
       <c r="J9" s="6">
         <v>100000</v>
       </c>
       <c r="K9" s="6">
         <v>344</v>
       </c>
-      <c r="L9" s="6">
+      <c r="L9" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M9" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="N9" s="6">
         <v>300000</v>
       </c>
-      <c r="M9" s="6">
+      <c r="O9" s="6">
         <v>111270</v>
       </c>
-      <c r="N9" s="6">
+      <c r="P9" s="6">
         <v>111270</v>
       </c>
-      <c r="O9" s="6">
-[...5 lines deleted...]
-      <c r="Q9" s="12">
+      <c r="Q9" s="7">
+        <v>0</v>
+      </c>
+      <c r="R9" s="7">
+        <v>0</v>
+      </c>
+      <c r="S9" s="6">
         <v>-188730</v>
       </c>
-      <c r="R9" s="9">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="T9" s="7">
+        <v>0</v>
+      </c>
+      <c r="U9" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D10" s="5">
+    <row r="10" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="11">
         <v>44378</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="11">
         <v>45473</v>
       </c>
       <c r="F10" s="6">
         <v>180509</v>
       </c>
       <c r="G10" s="6">
         <v>185892</v>
       </c>
       <c r="H10" s="6">
         <v>180509</v>
       </c>
       <c r="I10" s="6">
         <v>165136</v>
       </c>
       <c r="J10" s="6">
         <v>160670</v>
       </c>
       <c r="K10" s="6">
         <v>160073</v>
       </c>
-      <c r="L10" s="6">
+      <c r="L10" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M10" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="N10" s="6">
         <v>521688</v>
       </c>
-      <c r="M10" s="6">
+      <c r="O10" s="6">
         <v>511101</v>
       </c>
-      <c r="N10" s="6">
+      <c r="P10" s="6">
         <v>511101</v>
       </c>
-      <c r="O10" s="6">
-[...5 lines deleted...]
-      <c r="Q10" s="12">
+      <c r="Q10" s="7">
+        <v>0</v>
+      </c>
+      <c r="R10" s="7">
+        <v>0</v>
+      </c>
+      <c r="S10" s="6">
         <v>-10587</v>
       </c>
-      <c r="R10" s="9">
-[...2 lines deleted...]
-      <c r="S10" s="10" t="s">
+      <c r="T10" s="7">
+        <v>0</v>
+      </c>
+      <c r="U10" s="12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="10" t="s">
         <v>28</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D11" s="5">
+      <c r="B11" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="11">
         <v>44378</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E11" s="11">
         <v>45473</v>
       </c>
       <c r="F11" s="6">
         <v>149320</v>
       </c>
       <c r="G11" s="6">
         <v>161918</v>
       </c>
       <c r="H11" s="6">
         <v>145522</v>
       </c>
       <c r="I11" s="6">
         <v>166425</v>
       </c>
       <c r="J11" s="6">
         <v>122189</v>
       </c>
       <c r="K11" s="6">
         <v>169074</v>
       </c>
-      <c r="L11" s="6">
+      <c r="L11" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M11" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="N11" s="6">
         <v>417031</v>
       </c>
-      <c r="M11" s="6">
+      <c r="O11" s="6">
         <v>497417</v>
       </c>
-      <c r="N11" s="6">
-[...2 lines deleted...]
-      <c r="O11" s="6">
+      <c r="P11" s="6">
+        <v>417031</v>
+      </c>
+      <c r="Q11" s="6">
         <v>62720</v>
       </c>
-      <c r="P11" s="6">
+      <c r="R11" s="6">
         <v>17666</v>
       </c>
-      <c r="Q11" s="7">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="S11" s="7">
+        <v>0</v>
+      </c>
+      <c r="T11" s="7">
+        <v>0</v>
+      </c>
+      <c r="U11" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D12" s="5">
+    <row r="12" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="11">
         <v>44378</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="11">
         <v>45473</v>
       </c>
       <c r="F12" s="6">
         <v>834767</v>
       </c>
       <c r="G12" s="6">
         <v>871855</v>
       </c>
       <c r="H12" s="6">
         <v>736161</v>
       </c>
       <c r="I12" s="6">
         <v>810695</v>
       </c>
       <c r="J12" s="6">
         <v>711831</v>
       </c>
       <c r="K12" s="6">
         <v>770634</v>
       </c>
-      <c r="L12" s="6">
-[...3 lines deleted...]
-        <v>2453184</v>
+      <c r="L12" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M12" s="12" t="s">
+        <v>47</v>
       </c>
       <c r="N12" s="6">
         <v>2282759</v>
       </c>
       <c r="O12" s="6">
+        <v>2453184</v>
+      </c>
+      <c r="P12" s="6">
+        <v>2282759</v>
+      </c>
+      <c r="Q12" s="6">
         <v>172749</v>
       </c>
-      <c r="P12" s="6">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="R12" s="7">
+        <v>0</v>
+      </c>
+      <c r="S12" s="7">
+        <v>0</v>
+      </c>
+      <c r="T12" s="7">
+        <v>0</v>
+      </c>
+      <c r="U12" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D13" s="5">
+    <row r="13" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="11">
         <v>44378</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="11">
         <v>45473</v>
       </c>
       <c r="F13" s="6">
         <v>100000</v>
       </c>
       <c r="G13" s="6">
         <v>139819</v>
       </c>
       <c r="H13" s="6">
         <v>100000</v>
       </c>
       <c r="I13" s="6">
         <v>102836</v>
       </c>
       <c r="J13" s="6">
         <v>102951</v>
       </c>
       <c r="K13" s="6">
         <v>65978</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M13" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="N13" s="6">
         <v>302951</v>
       </c>
-      <c r="M13" s="6">
+      <c r="O13" s="6">
         <v>308633</v>
       </c>
-      <c r="N13" s="6">
-[...2 lines deleted...]
-      <c r="O13" s="6">
+      <c r="P13" s="6">
+        <v>302951</v>
+      </c>
+      <c r="Q13" s="6">
         <v>5682</v>
       </c>
-      <c r="P13" s="6">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="R13" s="7">
+        <v>0</v>
+      </c>
+      <c r="S13" s="7">
+        <v>0</v>
+      </c>
+      <c r="T13" s="7">
+        <v>0</v>
+      </c>
+      <c r="U13" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D14" s="5">
+    <row r="14" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="11">
         <v>44378</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="11">
         <v>45473</v>
       </c>
       <c r="F14" s="6">
         <v>312059</v>
       </c>
       <c r="G14" s="6">
         <v>340550</v>
       </c>
       <c r="H14" s="6">
         <v>314733</v>
       </c>
       <c r="I14" s="6">
         <v>363688</v>
       </c>
       <c r="J14" s="6">
         <v>382706</v>
       </c>
       <c r="K14" s="6">
         <v>474299</v>
       </c>
-      <c r="L14" s="6">
-[...3 lines deleted...]
-        <v>1178537</v>
+      <c r="L14" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M14" s="12" t="s">
+        <v>47</v>
       </c>
       <c r="N14" s="6">
         <v>1009498</v>
       </c>
       <c r="O14" s="6">
+        <v>1178537</v>
+      </c>
+      <c r="P14" s="6">
+        <v>1009498</v>
+      </c>
+      <c r="Q14" s="6">
         <v>36538</v>
       </c>
-      <c r="P14" s="6">
+      <c r="R14" s="6">
         <v>132501</v>
       </c>
-      <c r="Q14" s="7">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="S14" s="7">
+        <v>0</v>
+      </c>
+      <c r="T14" s="7">
+        <v>0</v>
+      </c>
+      <c r="U14" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D15" s="5">
+    <row r="15" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="11">
         <v>44743</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="11">
         <v>45473</v>
       </c>
-      <c r="F15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="8" t="s">
+      <c r="F15" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="12" t="s">
         <v>47</v>
       </c>
       <c r="H15" s="6">
         <v>108064</v>
       </c>
       <c r="I15" s="6">
         <v>111754</v>
       </c>
       <c r="J15" s="6">
         <v>100000</v>
       </c>
       <c r="K15" s="6">
         <v>101914</v>
       </c>
-      <c r="L15" s="6">
-[...3 lines deleted...]
-        <v>213668</v>
+      <c r="L15" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M15" s="12" t="s">
+        <v>47</v>
       </c>
       <c r="N15" s="6">
         <v>208064</v>
       </c>
       <c r="O15" s="6">
+        <v>213668</v>
+      </c>
+      <c r="P15" s="6">
+        <v>208064</v>
+      </c>
+      <c r="Q15" s="6">
         <v>5604</v>
       </c>
-      <c r="P15" s="6">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="R15" s="7">
+        <v>0</v>
+      </c>
+      <c r="S15" s="7">
+        <v>0</v>
+      </c>
+      <c r="T15" s="7">
+        <v>0</v>
+      </c>
+      <c r="U15" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D16" s="5">
+    <row r="16" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="11">
         <v>44743</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E16" s="11">
         <v>46568</v>
       </c>
-      <c r="F16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="8" t="s">
+      <c r="F16" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" s="12" t="s">
         <v>47</v>
       </c>
       <c r="H16" s="6">
         <v>246362</v>
       </c>
       <c r="I16" s="6">
         <v>267178</v>
       </c>
       <c r="J16" s="6">
         <v>241857</v>
       </c>
       <c r="K16" s="6">
         <v>250024</v>
       </c>
       <c r="L16" s="6">
-        <v>488219</v>
+        <v>232997</v>
       </c>
       <c r="M16" s="6">
-        <v>517202</v>
+        <v>211921</v>
       </c>
       <c r="N16" s="6">
-        <v>517202</v>
-[...14 lines deleted...]
-        <v>28</v>
+        <v>721216</v>
+      </c>
+      <c r="O16" s="6">
+        <v>729123</v>
+      </c>
+      <c r="P16" s="6">
+        <v>729123</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>0</v>
+      </c>
+      <c r="R16" s="7">
+        <v>0</v>
+      </c>
+      <c r="S16" s="6">
+        <v>7907</v>
+      </c>
+      <c r="T16" s="7">
+        <v>0</v>
+      </c>
+      <c r="U16" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D17" s="5">
+    <row r="17" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="11">
         <v>45108</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E17" s="11">
         <v>45838</v>
       </c>
-      <c r="F17" s="8" t="s">
-[...8 lines deleted...]
-      <c r="I17" s="8" t="s">
+      <c r="F17" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H17" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="I17" s="12" t="s">
         <v>47</v>
       </c>
       <c r="J17" s="6">
         <v>300013</v>
       </c>
       <c r="K17" s="6">
         <v>377339</v>
       </c>
       <c r="L17" s="6">
-        <v>300013</v>
+        <v>282537</v>
       </c>
       <c r="M17" s="6">
-        <v>377339</v>
+        <v>80908</v>
       </c>
       <c r="N17" s="6">
-        <v>377339</v>
-[...14 lines deleted...]
-        <v>28</v>
+        <v>582550</v>
+      </c>
+      <c r="O17" s="6">
+        <v>458247</v>
+      </c>
+      <c r="P17" s="6">
+        <v>458247</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>0</v>
+      </c>
+      <c r="R17" s="7">
+        <v>0</v>
+      </c>
+      <c r="S17" s="6">
+        <v>-124303</v>
+      </c>
+      <c r="T17" s="13">
+        <v>124303</v>
+      </c>
+      <c r="U17" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D18" s="5">
+    <row r="18" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="11">
         <v>45108</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E18" s="11">
         <v>46934</v>
       </c>
-      <c r="F18" s="8" t="s">
-[...8 lines deleted...]
-      <c r="I18" s="8" t="s">
+      <c r="F18" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H18" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="I18" s="12" t="s">
         <v>47</v>
       </c>
       <c r="J18" s="6">
         <v>161762</v>
       </c>
       <c r="K18" s="6">
         <v>218872</v>
       </c>
       <c r="L18" s="6">
-        <v>161762</v>
+        <v>200861</v>
       </c>
       <c r="M18" s="6">
-        <v>218872</v>
+        <v>229693</v>
       </c>
       <c r="N18" s="6">
-        <v>218872</v>
-[...14 lines deleted...]
-        <v>28</v>
+        <v>362623</v>
+      </c>
+      <c r="O18" s="6">
+        <v>448565</v>
+      </c>
+      <c r="P18" s="6">
+        <v>448565</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>0</v>
+      </c>
+      <c r="R18" s="7">
+        <v>0</v>
+      </c>
+      <c r="S18" s="6">
+        <v>85942</v>
+      </c>
+      <c r="T18" s="7">
+        <v>0</v>
+      </c>
+      <c r="U18" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="19" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D19" s="5">
+    <row r="19" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="11">
         <v>45108</v>
       </c>
-      <c r="E19" s="5">
+      <c r="E19" s="11">
         <v>46934</v>
       </c>
-      <c r="F19" s="8" t="s">
-[...8 lines deleted...]
-      <c r="I19" s="8" t="s">
+      <c r="F19" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="I19" s="12" t="s">
         <v>47</v>
       </c>
       <c r="J19" s="6">
         <v>351986</v>
       </c>
       <c r="K19" s="6">
         <v>372251</v>
       </c>
       <c r="L19" s="6">
-        <v>351986</v>
+        <v>352267</v>
       </c>
       <c r="M19" s="6">
-        <v>372251</v>
+        <v>372827</v>
       </c>
       <c r="N19" s="6">
-        <v>372251</v>
-[...14 lines deleted...]
-        <v>28</v>
+        <v>704253</v>
+      </c>
+      <c r="O19" s="6">
+        <v>745078</v>
+      </c>
+      <c r="P19" s="6">
+        <v>745078</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>0</v>
+      </c>
+      <c r="R19" s="7">
+        <v>0</v>
+      </c>
+      <c r="S19" s="6">
+        <v>40825</v>
+      </c>
+      <c r="T19" s="7">
+        <v>0</v>
+      </c>
+      <c r="U19" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D20" s="5">
+    <row r="20" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="11">
         <v>45108</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E20" s="11">
         <v>46934</v>
       </c>
-      <c r="F20" s="8" t="s">
-[...8 lines deleted...]
-      <c r="I20" s="8" t="s">
+      <c r="F20" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="I20" s="12" t="s">
         <v>47</v>
       </c>
       <c r="J20" s="6">
         <v>598727</v>
       </c>
       <c r="K20" s="6">
         <v>909433</v>
       </c>
       <c r="L20" s="6">
-        <v>598727</v>
+        <v>535181</v>
       </c>
       <c r="M20" s="6">
-        <v>909433</v>
+        <v>1093183</v>
       </c>
       <c r="N20" s="6">
-        <v>909433</v>
-[...14 lines deleted...]
-        <v>28</v>
+        <v>1133908</v>
+      </c>
+      <c r="O20" s="6">
+        <v>2002616</v>
+      </c>
+      <c r="P20" s="6">
+        <v>2002616</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>0</v>
+      </c>
+      <c r="R20" s="7">
+        <v>0</v>
+      </c>
+      <c r="S20" s="6">
+        <v>868708</v>
+      </c>
+      <c r="T20" s="7">
+        <v>0</v>
+      </c>
+      <c r="U20" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D21" s="5">
+    <row r="21" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" s="11">
         <v>45108</v>
       </c>
-      <c r="E21" s="5">
+      <c r="E21" s="11">
         <v>46934</v>
       </c>
-      <c r="F21" s="8" t="s">
-[...8 lines deleted...]
-      <c r="I21" s="8" t="s">
+      <c r="F21" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="I21" s="12" t="s">
         <v>47</v>
       </c>
       <c r="J21" s="6">
         <v>135777</v>
       </c>
       <c r="K21" s="6">
         <v>164894</v>
       </c>
       <c r="L21" s="6">
-        <v>135777</v>
+        <v>157344</v>
       </c>
       <c r="M21" s="6">
-        <v>164894</v>
+        <v>178715</v>
       </c>
       <c r="N21" s="6">
-        <v>164894</v>
-[...14 lines deleted...]
-        <v>28</v>
+        <v>293121</v>
+      </c>
+      <c r="O21" s="6">
+        <v>343609</v>
+      </c>
+      <c r="P21" s="6">
+        <v>343609</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>0</v>
+      </c>
+      <c r="R21" s="7">
+        <v>0</v>
+      </c>
+      <c r="S21" s="6">
+        <v>50488</v>
+      </c>
+      <c r="T21" s="7">
+        <v>0</v>
+      </c>
+      <c r="U21" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D22" s="5">
+    <row r="22" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" s="11">
         <v>45108</v>
       </c>
-      <c r="E22" s="5">
+      <c r="E22" s="11">
         <v>46934</v>
       </c>
-      <c r="F22" s="8" t="s">
-[...8 lines deleted...]
-      <c r="I22" s="8" t="s">
+      <c r="F22" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H22" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="I22" s="12" t="s">
         <v>47</v>
       </c>
       <c r="J22" s="6">
         <v>100000</v>
       </c>
       <c r="K22" s="6">
         <v>119158</v>
       </c>
       <c r="L22" s="6">
         <v>100000</v>
       </c>
       <c r="M22" s="6">
-        <v>119158</v>
+        <v>110066</v>
       </c>
       <c r="N22" s="6">
-        <v>119158</v>
-[...14 lines deleted...]
-        <v>28</v>
+        <v>200000</v>
+      </c>
+      <c r="O22" s="6">
+        <v>229224</v>
+      </c>
+      <c r="P22" s="6">
+        <v>229224</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>0</v>
+      </c>
+      <c r="R22" s="7">
+        <v>0</v>
+      </c>
+      <c r="S22" s="6">
+        <v>29224</v>
+      </c>
+      <c r="T22" s="7">
+        <v>0</v>
+      </c>
+      <c r="U22" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="I31" s="16"/>
+    <row r="23" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="11">
+        <v>45474</v>
+      </c>
+      <c r="E23" s="11">
+        <v>46203</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H23" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="I23" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="J23" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="K23" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="L23" s="6">
+        <v>100000</v>
+      </c>
+      <c r="M23" s="6">
+        <v>112136</v>
+      </c>
+      <c r="N23" s="6">
+        <v>100000</v>
+      </c>
+      <c r="O23" s="6">
+        <v>112136</v>
+      </c>
+      <c r="P23" s="6">
+        <v>112136</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>0</v>
+      </c>
+      <c r="R23" s="7">
+        <v>0</v>
+      </c>
+      <c r="S23" s="6">
+        <v>12136</v>
+      </c>
+      <c r="T23" s="7">
+        <v>0</v>
+      </c>
+      <c r="U23" s="12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24" s="11">
+        <v>45474</v>
+      </c>
+      <c r="E24" s="11">
+        <v>46934</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H24" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="I24" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="J24" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="K24" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="L24" s="6">
+        <v>89800</v>
+      </c>
+      <c r="M24" s="6">
+        <v>160035</v>
+      </c>
+      <c r="N24" s="6">
+        <v>89800</v>
+      </c>
+      <c r="O24" s="6">
+        <v>160035</v>
+      </c>
+      <c r="P24" s="6">
+        <v>160035</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>0</v>
+      </c>
+      <c r="R24" s="7">
+        <v>0</v>
+      </c>
+      <c r="S24" s="6">
+        <v>70235</v>
+      </c>
+      <c r="T24" s="7">
+        <v>0</v>
+      </c>
+      <c r="U24" s="12" t="s">
+        <v>47</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A1:S1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A3:U3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MYMP table</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>