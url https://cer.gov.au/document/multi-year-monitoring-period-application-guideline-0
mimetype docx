--- v0 (2025-10-18)
+++ v1 (2026-09-15)
@@ -1,134 +1,310 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="66A200F5" w14:textId="40ED2C4C" w:rsidR="00B8467E" w:rsidRPr="00FD206F" w:rsidRDefault="00FD206F" w:rsidP="00FD206F">
+    <w:p w14:paraId="47C19220" w14:textId="2FC60520" w:rsidR="00837F63" w:rsidRPr="00E56FF0" w:rsidRDefault="00EA3A15" w:rsidP="00837F63">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc431897020"/>
       <w:bookmarkStart w:id="1" w:name="_Toc77839742"/>
       <w:r w:rsidRPr="00E56FF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59DEDD48" wp14:editId="7972FFAB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4663440</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>753110</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1518920" cy="1518920"/>
+                <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
+                <wp:wrapNone/>
+                <wp:docPr id="24" name="Freeform: Shape 24">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE18F6C-15A9-6374-0369-00D9F9CDBC07}"/>
+                    </a:ext>
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1518920" cy="1518920"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T1" fmla="*/ 4843 h 5125"/>
+                            <a:gd name="T2" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T3" fmla="*/ 281 h 5125"/>
+                            <a:gd name="T4" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T5" fmla="*/ 0 h 5125"/>
+                            <a:gd name="T6" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T7" fmla="*/ 0 h 5125"/>
+                            <a:gd name="T8" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T9" fmla="*/ 281 h 5125"/>
+                            <a:gd name="T10" fmla="*/ 0 w 5126"/>
+                            <a:gd name="T11" fmla="*/ 4843 h 5125"/>
+                            <a:gd name="T12" fmla="*/ 250 w 5126"/>
+                            <a:gd name="T13" fmla="*/ 5124 h 5125"/>
+                            <a:gd name="T14" fmla="*/ 4844 w 5126"/>
+                            <a:gd name="T15" fmla="*/ 5124 h 5125"/>
+                            <a:gd name="T16" fmla="*/ 5125 w 5126"/>
+                            <a:gd name="T17" fmla="*/ 4843 h 5125"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T10" y="T11"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T12" y="T13"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T14" y="T15"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T16" y="T17"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5126" h="5125">
+                              <a:moveTo>
+                                <a:pt x="5125" y="4843"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="281"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="281"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="4843"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="250" y="5124"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4844" y="5124"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5125" y="4843"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent2"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent2"/>
+                          </a:solidFill>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="none" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="31FF038A" id="Freeform: Shape 24" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.2pt;margin-top:59.3pt;width:119.6pt;height:119.6pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEW6CgEAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVttunDAQfa/Uf7B4rNSwJkuyQWGjKlH6&#10;kjaVsv0ArzELKtjIdpbN33fGXOpswwZVfeHm4zOXM4Pn+uZQV2QvtCmVTAN6tgiIkFxlpdylwc/N&#10;/edVQIxlMmOVkiINXoQJbtYfP1y3TSIiVagqE5oAiTRJ26RBYW2ThKHhhaiZOVONkLCYK10zC696&#10;F2aatcBeV2G0WFyErdJZoxUXxsDXu24xWDv+PBfcPua5EZZUaQC+WXfV7rrFa7i+ZslOs6Yoee8G&#10;+wcvalZKMDpS3THLyLMu/6KqS66VUbk946oOVZ6XXLgYIBq6OIrmqWCNcLFAckwzpsn8P1r+ff/U&#10;/NDoumkeFP9liFS3BZM78UVr1RaCZWCOYqLCtjHJuAFfDGwl2/abykBa9myVy8Eh1zUSQnTk4FL9&#10;MqZaHCzh8JHGdHUVgSIc1oYXtMGSYTt/NvarUI6K7R+M7bTK4MllOiOS1WB3Ayx5XYFsn0IS0ygm&#10;Ld4uem1HGPVgy9XynBQOfQyLPNgJtnMPFq3oBNnSQ4HN5YRrsQdbTFBdeJgoXkwwXXqoKSZoyTFf&#10;UzxXHmY6POqnfoqKzkw89TM/HSH1Mw8CLSfyRWfmnvrJP8XnC3CiMKgvwVGdQXXvhvplxVDS/CD7&#10;moYnAq2H3YIl3iiDDYQFDl2y6ZqQJYDC1QkwZBHB565j3wNDjhAczwJDAhB8OQsMRYbgq1lgrCNE&#10;Q6l0/4DTIWKlOPi8ILESHHxemLSPE4T0nAHpwKleJw3nyvGJogMCJ8oW94ByzKK8wyNp0wBKBogL&#10;9xA7eWu1FxvlMBZ1xqJynmLV9Lb/YCr5Jhaas4cOgOHeOFL86zhSd9ZBFMPycO9g0G8zUB3mPZMd&#10;ygtiMDXcX5vEnpsXwrvItzLYGYXAURN3wIzioKbeIWNUVWb3ZVWhJG4CEbeVJnsGswPjXEgb9X6+&#10;QlauG199mrvZyYHWhBtVuh+CO2bxZMUhxiRblb3AKdvCjJIGEoaoAH4RvFAwxHCrnUMIg/nABdfP&#10;MjiA+O/w7E9c698AAAD//wMAUEsDBBQABgAIAAAAIQCW7KoM4QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BSsNAEIbvgu+wjODNbmpqk8ZsiggFRSpaC1432WkSkp2N2W0b397xpLcZ/o9/vsnX&#10;k+3FCUffOlIwn0UgkCpnWqoV7D82NykIHzQZ3TtCBd/oYV1cXuQ6M+5M73jahVpwCflMK2hCGDIp&#10;fdWg1X7mBiTODm60OvA61tKM+szltpe3UbSUVrfEFxo94GODVbc7WgWbbfe00s+jTbovS29uX36+&#10;Hl6Uur6aHu5BBJzCHwy/+qwOBTuV7kjGi15BEi8WjHIwT5cgmFglMQ+lgvguSUEWufz/Q/EDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhFugoBADAAC5CQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAluyqDOEAAAALAQAADwAAAAAAAAAAAAAAAABq&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHgGAAAAAA==&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#ed7d31 [3205]" strokecolor="#ed7d31 [3205]">
+                <v:path o:connecttype="custom" o:connectlocs="1518624,1435342;1518624,83281;1435359,0;74079,0;0,83281;0,1435342;74079,1518624;1435359,1518624;1518624,1435342" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00873595" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72E8CFBE" wp14:editId="3F7150AC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72E8CFBE" wp14:editId="566892CB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>2309495</wp:posOffset>
+              <wp:posOffset>2314465</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6184900" cy="4619625"/>
-[...2 lines deleted...]
-            <wp:docPr id="36" name="Picture 36" descr="Two pairs of hands handling a soil carbon sample.">
+            <wp:extent cx="6184900" cy="4118610"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="10911" y="0"/>
+                <wp:lineTo x="10778" y="300"/>
+                <wp:lineTo x="10711" y="6394"/>
+                <wp:lineTo x="0" y="7093"/>
+                <wp:lineTo x="0" y="21280"/>
+                <wp:lineTo x="67" y="21480"/>
+                <wp:lineTo x="21489" y="21480"/>
+                <wp:lineTo x="21556" y="21380"/>
+                <wp:lineTo x="21556" y="300"/>
+                <wp:lineTo x="21489" y="0"/>
+                <wp:lineTo x="10911" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="36" name="Picture 36">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
                 </a:ext>
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="36" name="Picture Placeholder 35" descr="Two pairs of hands handling a soil carbon sample.">
+                    <pic:cNvPr id="36" name="Picture 36">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
                         </a:ext>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noGrp="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="screen">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6184900" cy="4619625"/>
+                      <a:ext cx="6184900" cy="4118610"/>
                     </a:xfrm>
                     <a:custGeom>
                       <a:avLst/>
                       <a:gdLst>
                         <a:gd name="connsiteX0" fmla="*/ 4775925 w 6233979"/>
                         <a:gd name="connsiteY0" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX1" fmla="*/ 6149935 w 6233979"/>
                         <a:gd name="connsiteY1" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX2" fmla="*/ 6233979 w 6233979"/>
                         <a:gd name="connsiteY2" fmla="*/ 3208022 h 4656788"/>
                         <a:gd name="connsiteX3" fmla="*/ 6233979 w 6233979"/>
                         <a:gd name="connsiteY3" fmla="*/ 4572728 h 4656788"/>
                         <a:gd name="connsiteX4" fmla="*/ 6149935 w 6233979"/>
                         <a:gd name="connsiteY4" fmla="*/ 4656788 h 4656788"/>
                         <a:gd name="connsiteX5" fmla="*/ 4775925 w 6233979"/>
                         <a:gd name="connsiteY5" fmla="*/ 4656788 h 4656788"/>
                         <a:gd name="connsiteX6" fmla="*/ 4701153 w 6233979"/>
                         <a:gd name="connsiteY6" fmla="*/ 4572728 h 4656788"/>
                         <a:gd name="connsiteX7" fmla="*/ 4701153 w 6233979"/>
                         <a:gd name="connsiteY7" fmla="*/ 3208022 h 4656788"/>
                         <a:gd name="connsiteX8" fmla="*/ 3213825 w 6233979"/>
                         <a:gd name="connsiteY8" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX9" fmla="*/ 4587835 w 6233979"/>
                         <a:gd name="connsiteY9" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX10" fmla="*/ 4671879 w 6233979"/>
@@ -656,270 +832,102 @@
                             <a:pt x="4671879" y="1448766"/>
                           </a:lnTo>
                           <a:lnTo>
                             <a:pt x="4587835" y="1532826"/>
                           </a:lnTo>
                           <a:lnTo>
                             <a:pt x="3213825" y="1532826"/>
                           </a:lnTo>
                           <a:lnTo>
                             <a:pt x="3139053" y="1448766"/>
                           </a:lnTo>
                           <a:lnTo>
                             <a:pt x="3139053" y="84060"/>
                           </a:lnTo>
                           <a:close/>
                         </a:path>
                       </a:pathLst>
                     </a:custGeom>
                     <a:solidFill>
                       <a:schemeClr val="bg2"/>
                     </a:solidFill>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00837F63" w:rsidRPr="00E56FF0">
+      <w:r w:rsidR="00E45D0B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45D0B" w:rsidRPr="00E45D0B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>ulti-year monitoring period application guideline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680FAA11" w14:textId="43CEBC9D" w:rsidR="00837F63" w:rsidRPr="00253FFC" w:rsidRDefault="00CE0E4D" w:rsidP="00837F63">
+      <w:pPr>
+        <w:pStyle w:val="CERcoversubtitle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Safeguard Mechanism</w:t>
+      </w:r>
+      <w:r w:rsidR="00837F63" w:rsidRPr="00253FFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFC4337" w14:textId="5D773BDB" w:rsidR="00837F63" w:rsidRPr="00531F3B" w:rsidRDefault="00DB6C3F" w:rsidP="00837F63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12286">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59DEDD48" wp14:editId="7C3CA715">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27D72F34" wp14:editId="155D36B1">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>4663440</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3110947</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>747119</wp:posOffset>
-[...200 lines deleted...]
-                  <wp:posOffset>3291205</wp:posOffset>
+                  <wp:posOffset>3138805</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1518920"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Freeform: Shape 29">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3E24A73-5D17-FD81-5BFB-9E6D59124CF0}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
@@ -1014,71 +1022,71 @@
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="527798B0" id="Freeform: Shape 29" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.45pt;margin-top:259.15pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhAHxtBK/iAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SOyoHUL6CHEqVAQrNi0VEjs3HpLQeBzZbmr4eswKdjOaozvnVutoBjah&#10;870lCdlMAENqrO6plbB/fbpZAvNBkVaDJZTwhR7W9eVFpUptz7TFaRdalkLIl0pCF8JYcu6bDo3y&#10;MzsipduHdUaFtLqWa6fOKdwM/FaIOTeqp/ShUyNuOmyOu5OR8KY+3zN6fIn5fv5tps1x++zaKOX1&#10;VXy4BxYwhj8YfvWTOtTJ6WBPpD0bJNytxCqhEopsmQNLxCIXGbBDGopFAbyu+P8O9Q8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA8+PN/wwDAAC5CQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfG0Er+IAAAALAQAADwAAAAAAAAAAAAAAAABmBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#4472c4 [3204]" strokecolor="#4472c4 [3204]">
+              <v:shape w14:anchorId="1B304795" id="Freeform: Shape 29" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:244.95pt;margin-top:247.15pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhAG8OwxXhAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4s7TrGWppOaAhOXDYmJG5eE9qyxqmarAs8PeYEt9/yp9+fy3W0vZjM&#10;6DtHCtJZAsJQ7XRHjYL969PNCoQPSBp7R0bBl/Gwri4vSiy0O9PWTLvQCC4hX6CCNoShkNLXrbHo&#10;Z24wxLsPN1oMPI6N1COeudz2cp4kS2mxI77Q4mA2ramPu5NV8Iaf7yk9vsRsv/y20+a4fR6bqNT1&#10;VXy4BxFMDH8w/OqzOlTsdHAn0l70CharPGeUQ77IQDBxN89TEAcOWXYLsirl/x+qHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDz483/DAMAALkJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBvDsMV4QAAAAsBAAAPAAAAAAAAAAAAAAAAAGYFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#4472c4 [3204]" strokecolor="#4472c4 [3204]">
                 <v:path o:connecttype="custom" o:connectlocs="1518624,1444092;1518624,74530;1435359,0;74079,0;0,74530;0,1444092;74079,1518622;1435359,1518622;1518624,1444092" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B32E4D2" wp14:editId="5BFF4D2F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B32E4D2" wp14:editId="2B0E4403">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>4668520</wp:posOffset>
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3291205</wp:posOffset>
+                  <wp:posOffset>3130853</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1515745"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Freeform: Shape 19">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E301F51A-6C48-8D6A-18DE-24EEB5616D5D}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
@@ -1171,2112 +1179,2156 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="342E594D" id="Freeform: Shape 19" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.6pt;margin-top:259.15pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhAHlH7DDiAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01LxDAQhu+C/yGM4EXcdD9q19p00QX14CK4KnhM27EpNpOSpLv13zue9Di8D+/7TLGZbC8O&#10;6EPnSMF8loBAql3TUavg7fX+cg0iRE2N7h2hgm8MsClPTwqdN+5IL3jYx1ZwCYVcKzAxDrmUoTZo&#10;dZi5AYmzT+etjnz6VjZeH7nc9nKRJFfS6o54wegBtwbrr/1oFVTmwr7LJ7+72z36j4m2zw/GjEqd&#10;n023NyAiTvEPhl99VoeSnSo3UhNEryBbpgtGFaTz9RIEE9fZagWi4ijNEpBlIf//UP4AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEATZ6/rQwDAACNCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeUfsMOIAAAALAQAADwAAAAAAAAAAAAAAAABmBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#a5a5a5 [3206]" stroked="f">
+              <v:shape w14:anchorId="2972D72A" id="Freeform: Shape 19" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:68.4pt;margin-top:246.5pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhACxvr2ngAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwYu0myZibcymaEE9tAi2Ch43yZgNZmfD7qaN/97xpLc3vOG97xXryfbi&#10;iD50jhQs5gkIpNo1HbUK3g6Ps1sQIWpqdO8IFXxjgHV5flbovHEnesXjPraCQyjkWoGJccilDLVB&#10;q8PcDUjsfTpvdeTTt7Lx+sThtpdpktxIqzviBqMH3Bisv/ajVVCZK/sut373sHv2HxNtXp6MGZW6&#10;vJju70BEnOLfM/ziMzqUzFS5kZogegU8JCq4XmUs2E6zVQqiUrDMFkuQZSH/Dyh/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAE2ev60MAwAAjQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACxvr2ngAAAACAEAAA8AAAAAAAAAAAAAAAAAZgUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#a5a5a5 [3206]" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1518624,1441073;1518624,74374;1435359,0;74079,0;0,74374;0,1441073;74079,1515448;1435359,1515448;1518624,1441073" o:connectangles="0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00837F63" w:rsidRPr="00E12286">
+      <w:r w:rsidR="00837F63">
+        <w:t>Version 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00945A53">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00465A35">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0052071E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00640096">
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00837F63" w:rsidRPr="0052071E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00945A53" w:rsidRPr="0052071E">
+        <w:t xml:space="preserve">August </w:t>
+      </w:r>
+      <w:r w:rsidR="00837F63" w:rsidRPr="0052071E">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00945A53" w:rsidRPr="0052071E">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AB642E" w14:textId="5E715D53" w:rsidR="00837F63" w:rsidRPr="00E12286" w:rsidRDefault="00837F63" w:rsidP="00837F63">
+      <w:r w:rsidRPr="00E12286">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA55896" w14:textId="652F1253" w:rsidR="00837F63" w:rsidRDefault="00837F63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:id w:val="1528526348"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="6635A631" w14:textId="75FE0836" w:rsidR="00F659A2" w:rsidRPr="00106B5E" w:rsidRDefault="00F659A2" w:rsidP="00FD206F">
+        <w:p w14:paraId="6635A631" w14:textId="75FE0836" w:rsidR="00F659A2" w:rsidRPr="00106B5E" w:rsidRDefault="00F659A2" w:rsidP="00F24507">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
-            <w:numPr>
-[...3 lines deleted...]
-            <w:ind w:left="340" w:hanging="340"/>
             <w:rPr>
               <w:rStyle w:val="Heading1Char"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00106B5E">
             <w:rPr>
               <w:rStyle w:val="Heading1Char"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="25F8663D" w14:textId="570051AC" w:rsidR="007128F8" w:rsidRDefault="00AE1B72">
+        <w:p w14:paraId="01350B70" w14:textId="387C575E" w:rsidR="00B3766F" w:rsidRDefault="00AE1B72">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00106B5E">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00106B5E">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00106B5E">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc203470042" w:history="1">
-            <w:r w:rsidR="007128F8" w:rsidRPr="00106B5E">
+          <w:hyperlink w:anchor="_Toc239070827" w:history="1">
+            <w:r w:rsidR="00B3766F" w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Disclaimer</w:t>
             </w:r>
-            <w:r w:rsidR="007128F8" w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="00B3766F">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007128F8" w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="00B3766F">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007128F8" w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="00B3766F">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470042 \h </w:instrText>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070827 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3766F">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007128F8" w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="00B3766F">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="00B3766F">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="007128F8" w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="00B3766F">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4576F9F1" w14:textId="1951E688" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="6B046E33" w14:textId="0267DC8D" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470043" w:history="1">
-            <w:r w:rsidRPr="00106B5E">
+          <w:hyperlink w:anchor="_Toc239070828" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...5 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Definitions and abbreviations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470043 \h </w:instrText>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070828 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="005F6CD8" w14:textId="50FEAD01" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="2404824E" w14:textId="319F1C2B" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470044" w:history="1">
-            <w:r w:rsidRPr="00106B5E">
+          <w:hyperlink w:anchor="_Toc239070829" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Revision history</w:t>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470044 \h </w:instrText>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070829 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67DF4939" w14:textId="115F04D2" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="5C07BF61" w14:textId="1CF8FCC7" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470045" w:history="1">
-            <w:r w:rsidRPr="00106B5E">
+          <w:hyperlink w:anchor="_Toc239070830" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...5 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Who this guideline is for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470045 \h </w:instrText>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070830 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C08F6BB" w14:textId="4D1D7FC6" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="3045CC4C" w14:textId="62513CCB" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470046" w:history="1">
-            <w:r w:rsidRPr="00106B5E">
+          <w:hyperlink w:anchor="_Toc239070831" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Part 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470046 \h </w:instrText>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070831 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7EEE6927" w14:textId="5C88A7C6" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="00BB5435" w14:textId="56780A4A" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470047" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070836" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
-              </w:rPr>
-              <w:t>Overview of the 2023 Safeguard Mechanism reforms</w:t>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Multi-year monitoring periods (MYMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470047 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070836 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B44FBE0" w14:textId="6D63C210" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="2D9A2B81" w14:textId="7DC2CAD8" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470048" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070837" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>What is a multi-year monitoring period (MYMP)?</w:t>
+              <w:t>Eligibility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and application deadline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470048 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070837 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="407F79D8" w14:textId="7E90AB2B" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="0E83BAD3" w14:textId="7A187342" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470049" w:history="1">
-            <w:r w:rsidRPr="00106B5E">
+          <w:hyperlink w:anchor="_Toc239070838" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Part 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Application requirements</w:t>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470049 \h </w:instrText>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070838 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="75723985" w14:textId="178158D9" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="6EA2F027" w14:textId="10446ACD" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470050" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070844" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-              </w:rPr>
-              <w:t>Eligibility and application deadlines</w:t>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Preparing the application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470050 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070844 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A158C4B" w14:textId="4B703777" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="7BE3F2E6" w14:textId="4C53581C" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470051" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070845" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-              </w:rPr>
-              <w:t>Preparing and submitting the application</w:t>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Signing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the declaration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470051 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070845 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67B3DF27" w14:textId="21411691" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="72EA6B58" w14:textId="159F9691" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239070847" w:history="1">
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Submitting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070847 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="262510AC" w14:textId="49E1FB1B" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470052" w:history="1">
-            <w:r w:rsidRPr="00106B5E">
+          <w:hyperlink w:anchor="_Toc239070849" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Part 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Detailed application requirements</w:t>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470052 \h </w:instrText>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070849 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A84C710" w14:textId="2632867D" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="76FD5A24" w14:textId="106E5132" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470053" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070851" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Responsible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Responsible emitter</w:t>
+              <w:t xml:space="preserve"> emitter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470053 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070851 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52D5A03B" w14:textId="678C3F59" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="7078181A" w14:textId="3842CA37" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470054" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070852" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Facility</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470054 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070852 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6870D52B" w14:textId="2FE14A73" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="4A41958E" w14:textId="4595B62B" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470055" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070853" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-              </w:rPr>
-              <w:t>Financial year of commencement</w:t>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>First financial year and duration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470055 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070853 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4BAEB560" w14:textId="0CBE0532" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="51134905" w14:textId="4060BA3B" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470056" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070854" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Covered</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Duration of the MYMP</w:t>
+              <w:t xml:space="preserve"> emissions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470056 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070854 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08710D27" w14:textId="77F1903F" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="6BE515E3" w14:textId="66855A76" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470057" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070855" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Covered emissions</w:t>
+              <w:t>Declaration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470057 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070855 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74124C82" w14:textId="38458024" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="4E8593D5" w14:textId="176C6E38" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470058" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070856" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-              </w:rPr>
-              <w:t>Declaration</w:t>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Detailed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470058 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070856 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D0E1208" w14:textId="23CE3247" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="758541A5" w14:textId="18BA2A64" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470059" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070857" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3.7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-              </w:rPr>
-              <w:t>Detailed plan requirements</w:t>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Explanation of risks of breaching section 22XF of the NGER Act</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470059 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070857 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1FD6B205" w14:textId="132AB920" w:rsidR="007128F8" w:rsidRDefault="007128F8">
-[...89 lines deleted...]
-        <w:p w14:paraId="0A784010" w14:textId="26FBBFE7" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="14344D08" w14:textId="44B4173A" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470061" w:history="1">
-            <w:r w:rsidRPr="00106B5E">
+          <w:hyperlink w:anchor="_Toc239070858" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Part 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Other matters</w:t>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470061 \h </w:instrText>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070858 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00106B5E">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="423E5BE9" w14:textId="7F87789A" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="357BE993" w14:textId="34F9A0A5" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470062" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070860" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Variations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-              </w:rPr>
-              <w:t>Variations and revocation to an MYMP</w:t>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and revocation to an MYMP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470062 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070860 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D58D907" w14:textId="7F461DAF" w:rsidR="007128F8" w:rsidRDefault="007128F8">
+        <w:p w14:paraId="6DBC72AF" w14:textId="4BA87506" w:rsidR="00B3766F" w:rsidRDefault="00B3766F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203470063" w:history="1">
-            <w:r w:rsidRPr="00202C64">
+          <w:hyperlink w:anchor="_Toc239070861" w:history="1">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00202C64">
+            <w:r w:rsidRPr="008215B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-              </w:rPr>
-              <w:t>Processing, decision-making and publication</w:t>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processing, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>decision</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008215B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> making and publication</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203470063 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239070861 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE6E60">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="33359A04" w14:textId="048AC427" w:rsidR="00F659A2" w:rsidRDefault="00AE1B72">
           <w:r w:rsidRPr="00106B5E">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1CF7E0B6" w14:textId="77777777" w:rsidR="00C22B0F" w:rsidRDefault="00C22B0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F3BE7C" w14:textId="4168898B" w:rsidR="00C22B0F" w:rsidRPr="00AD5908" w:rsidRDefault="00C22B0F" w:rsidP="004263C1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc138922894"/>
       <w:bookmarkStart w:id="3" w:name="_Toc138922969"/>
       <w:bookmarkStart w:id="4" w:name="_Toc138923033"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc203470042"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc239070827"/>
       <w:r w:rsidRPr="00AD5908">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="26DF6F31" w14:textId="70F4A370" w:rsidR="00C22B0F" w:rsidRPr="005D33D5" w:rsidRDefault="00C22B0F" w:rsidP="00C22B0F">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F241813">
         <w:t>This guidance has been developed by the Clean Energy Regulator (CER) to assist responsible emitters to apply for a</w:t>
       </w:r>
       <w:r w:rsidR="00811512">
         <w:t xml:space="preserve"> multi-year monitoring period</w:t>
       </w:r>
       <w:r w:rsidR="006E509D">
@@ -3332,81 +3384,89 @@
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="0F241813">
         <w:t xml:space="preserve"> (the NGER Act)</w:t>
       </w:r>
       <w:r w:rsidR="00BA55DF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003D5FAB">
         <w:t xml:space="preserve">Safeguard Rule </w:t>
       </w:r>
       <w:r w:rsidR="00517D61" w:rsidRPr="003011D5">
         <w:t>and any other legislative instrument referenced in this document in their curr</w:t>
       </w:r>
       <w:r w:rsidR="00517D61">
         <w:t>ent form at the time of reading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E06E39" w14:textId="77777777" w:rsidR="00517D61" w:rsidRDefault="00C22B0F" w:rsidP="00C22B0F">
       <w:r w:rsidRPr="005D33D5">
-        <w:t xml:space="preserve">Changes to the legislation may affect the information in this document. It is intended that this document will be updated in light of any legislative changes or if further clarity on a particular issue is required. </w:t>
+        <w:t xml:space="preserve">Changes to the legislation may affect the information in this document. It is intended that this document will be updated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D33D5">
+        <w:t>in light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D33D5">
+        <w:t xml:space="preserve"> any legislative changes or if further clarity on a particular issue is required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B983F7" w14:textId="2FC36AAE" w:rsidR="00C22B0F" w:rsidRPr="005D33D5" w:rsidRDefault="00C22B0F" w:rsidP="00C22B0F">
       <w:r w:rsidRPr="005D33D5">
         <w:t xml:space="preserve">The information contained in this document is provided as guidance only. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C087A6A" w14:textId="582419E7" w:rsidR="00C22B0F" w:rsidRPr="005D33D5" w:rsidRDefault="00C22B0F" w:rsidP="00C22B0F">
       <w:r w:rsidRPr="0F241813">
         <w:t xml:space="preserve">This document is general in nature and does not cover every situation that may arise in relation to </w:t>
       </w:r>
       <w:r w:rsidR="00586999">
         <w:t xml:space="preserve">MYMPs or the </w:t>
       </w:r>
       <w:r w:rsidRPr="0F241813">
         <w:t>Safeguard Mechanism</w:t>
       </w:r>
       <w:r w:rsidR="00586999">
         <w:t xml:space="preserve"> broadly</w:t>
       </w:r>
       <w:r w:rsidRPr="0F241813">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEAF7EB" w14:textId="77777777" w:rsidR="008327AD" w:rsidRDefault="00C22B0F" w:rsidP="00C22B0F">
+    <w:p w14:paraId="7DEAF7EB" w14:textId="699D50F6" w:rsidR="008327AD" w:rsidRDefault="00C22B0F" w:rsidP="00C22B0F">
       <w:r w:rsidRPr="005D33D5">
         <w:t>Responsible emitters are responsible for determining their obligations under the Safeguard Rule, and the NGER Act and for applying the legislation to their individual circumstances. They should seek professional advice</w:t>
       </w:r>
       <w:r w:rsidR="00CE02C9">
-        <w:t xml:space="preserve"> relevant to their particular circumstances</w:t>
+        <w:t xml:space="preserve"> relevant to their circumstances</w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
         <w:t xml:space="preserve"> if they have any concerns. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4D0CA0" w14:textId="1140CC51" w:rsidR="00C22B0F" w:rsidRPr="005D33D5" w:rsidRDefault="00C22B0F" w:rsidP="00C22B0F">
       <w:r w:rsidRPr="005D33D5">
         <w:t xml:space="preserve">This document does not contain </w:t>
       </w:r>
       <w:r w:rsidR="00F94753">
         <w:t xml:space="preserve">legal advice </w:t>
       </w:r>
       <w:r w:rsidRPr="005D33D5">
         <w:t>and is not a substitute for independent legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608F6001" w14:textId="2C319C9D" w:rsidR="006C2F0A" w:rsidRPr="005D33D5" w:rsidRDefault="001644B1" w:rsidP="00C22B0F">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00C22B0F" w:rsidRPr="0F241813">
         <w:t>CER and the Commonwealth of Australia will not be liable for any loss or damage from any cause (including negligence) whether arising directly, incidentally, or as consequential loss</w:t>
       </w:r>
       <w:r w:rsidR="00CE02C9">
         <w:t xml:space="preserve"> or damage</w:t>
@@ -3420,5030 +3480,4801 @@
         <w:pStyle w:val="subsection"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="014DBC55" w14:textId="266FAD5D" w:rsidR="003D5FAB" w:rsidRDefault="003D5FAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3050A7" w14:textId="520132DE" w:rsidR="00CB1598" w:rsidRPr="00CB1598" w:rsidRDefault="00A41B5B" w:rsidP="00FA0EA5">
+    <w:p w14:paraId="0E3050A7" w14:textId="520132DE" w:rsidR="00CB1598" w:rsidRPr="00180ADD" w:rsidRDefault="00A41B5B" w:rsidP="00FA0EA5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000847DA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc239070828"/>
+      <w:r w:rsidRPr="004C1C74">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Definitions and abbrevia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495ED2">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>tions</w:t>
       </w:r>
-      <w:r w:rsidR="00527BD0" w:rsidRPr="00495ED2">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="00527BD0" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2512"/>
-        <w:gridCol w:w="7240"/>
+        <w:gridCol w:w="2128"/>
+        <w:gridCol w:w="7624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0053658A" w:rsidRPr="00492AE0" w14:paraId="35D57EC6" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="0053658A" w:rsidRPr="00662EB4" w14:paraId="35D57EC6" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="062C7AAC" w14:textId="77777777" w:rsidR="00E56C2B" w:rsidRPr="00CB726E" w:rsidRDefault="00E56C2B">
+          <w:p w14:paraId="062C7AAC" w14:textId="77777777" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="00E56C2B" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB726E">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6497FD18" w14:textId="77777777" w:rsidR="00E56C2B" w:rsidRPr="00CB726E" w:rsidRDefault="00E56C2B">
+          <w:p w14:paraId="6497FD18" w14:textId="77777777" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="00E56C2B" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB726E">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Meaning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56C2B" w:rsidRPr="00492AE0" w14:paraId="3805FEDF" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w14:paraId="3805FEDF" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6D51D6" w14:textId="4819243B" w:rsidR="00E56C2B" w:rsidRPr="00CD1127" w:rsidRDefault="00E56C2B">
+          <w:p w14:paraId="5A6D51D6" w14:textId="4819243B" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="00E56C2B" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD1127">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Australian carbon credit unit</w:t>
             </w:r>
-            <w:r w:rsidR="00E25C44" w:rsidRPr="00CD1127">
+            <w:r w:rsidR="00E25C44" w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ACCU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD7FCB1" w14:textId="06015944" w:rsidR="00E56C2B" w:rsidRPr="001B5E95" w:rsidRDefault="00F30A2A" w:rsidP="009F509E">
+          <w:p w14:paraId="4BD7FCB1" w14:textId="20B38D78" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="00F30A2A" w:rsidP="007A65B0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB726E">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Australian Carbon Credit Unit. Each ACCU represents one tonne of carbon dioxide equivalent (tCO</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D25FA5">
+              <w:t>Each ACCU represents one tonne of carbon dioxide equivalent (t</w:t>
+            </w:r>
+            <w:r w:rsidR="0004481B" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB726E">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-e) emissions stored or avoided by an eligible offsets project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56C2B" w:rsidRPr="00492AE0" w14:paraId="33088D57" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w14:paraId="33088D57" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="053BFE61" w14:textId="68254936" w:rsidR="00E56C2B" w:rsidRPr="001B5E95" w:rsidRDefault="00E56C2B">
+          <w:p w14:paraId="053BFE61" w14:textId="68254936" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="00E56C2B" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B5E95">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Borrowing adjustment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="449398E3" w14:textId="77777777" w:rsidR="001B7117" w:rsidRPr="00CB726E" w:rsidRDefault="001B7117" w:rsidP="001B7117">
+          <w:p w14:paraId="1AC53AB5" w14:textId="2346E90C" w:rsidR="002F3E43" w:rsidRPr="00662EB4" w:rsidRDefault="001B7117" w:rsidP="007A65B0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB726E">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">To help manage compliance obligations, a facility can ‘borrow’ from its future baseline. </w:t>
+              <w:t xml:space="preserve">To help manage compliance obligations, a facility can ‘borrow’ from its future baseline. The responsible emitter for a facility can apply to </w:t>
+            </w:r>
+            <w:r w:rsidR="002F3E43" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>increase their facility’s baseline for a financial year by borrowing a portion from the facility’s baseline for the following financial year. This is called a borrowing adjustment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44B01AFF" w14:textId="6D5D237D" w:rsidR="002F2008" w:rsidRPr="001B5E95" w:rsidRDefault="001B7117" w:rsidP="001B7117">
+          <w:p w14:paraId="44B01AFF" w14:textId="0607B303" w:rsidR="002F2008" w:rsidRPr="00180ADD" w:rsidRDefault="002F3E43" w:rsidP="007A65B0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB726E">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The responsible emitter for a facility can apply to borrow up to 10% of the facility’s baseline for a financial year with an adjustment made to the baseline for the following year with a 2% interest rate, increasing to 10% for financial years commencing on or after 1 July 2026.</w:t>
+              <w:t>The facility’s baseline for the following financial year will then decrease by the borrowed amount and a further 10% of the t CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-e borrowed</w:t>
+            </w:r>
+            <w:r w:rsidR="003922C5" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0002073A" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D13422" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this was </w:t>
+            </w:r>
+            <w:r w:rsidR="0002073A" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2% for borrowing </w:t>
+            </w:r>
+            <w:r w:rsidR="00D13422" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">adjustments </w:t>
+            </w:r>
+            <w:r w:rsidR="00547E2E" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:r w:rsidR="0002073A" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2025-26)</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7117" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56C2B" w:rsidRPr="00492AE0" w14:paraId="4823BE01" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="00283C66" w:rsidRPr="00662EB4" w14:paraId="6310A3C1" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49CDBCA1" w14:textId="77777777" w:rsidR="00E56C2B" w:rsidRPr="00B95582" w:rsidRDefault="00E56C2B">
+          <w:p w14:paraId="62577CBC" w14:textId="18DEC7AF" w:rsidR="00283C66" w:rsidRPr="00180ADD" w:rsidRDefault="00F45077" w:rsidP="00180ADD">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B95582">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Covered emissions</w:t>
+              <w:t>Controlling corporation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12D57262" w14:textId="77777777" w:rsidR="00FF2754" w:rsidRPr="00B95582" w:rsidRDefault="00FF2754" w:rsidP="00FF2754">
-[...83 lines deleted...]
-          <w:p w14:paraId="1A479B76" w14:textId="1A832932" w:rsidR="00E56C2B" w:rsidRPr="00DC783C" w:rsidRDefault="00FF2754" w:rsidP="00FF2754">
+          <w:p w14:paraId="06CCB99E" w14:textId="21DBD02C" w:rsidR="00F45077" w:rsidRPr="00180ADD" w:rsidRDefault="00F45077" w:rsidP="007A65B0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B95582">
-              <w:rPr>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Some scope 1 </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">An entity that must register and report under </w:t>
+            </w:r>
+            <w:r w:rsidR="00462356" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>emissions</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>section 7</w:t>
+            </w:r>
+            <w:r w:rsidR="00462356" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are not covered by the Safeguard Mechanism, such as emissions from landfills associated with pre-1 July 2016 waste and emissions related to the production of electricity at a grid-connected electricity generation facility.</w:t>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the NGER Act.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51591F3F" w14:textId="2FA144F7" w:rsidR="00283C66" w:rsidRPr="00662EB4" w:rsidRDefault="00F45077" w:rsidP="007A65B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A controlling corporation is a constitutional corporation that does not have a holding company in Australia. It is generally the corporation at the top of the corporate hierarchy in Australia. It can be a 'nonoperational' holding company. It may also be a foreign incorporated entity that operates directly in Australia (that is, does not operate through an Australian incorporated subsidiary). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56C2B" w:rsidRPr="00492AE0" w14:paraId="0AF2A768" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w14:paraId="4823BE01" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E527DAA" w14:textId="1132EDF1" w:rsidR="00E56C2B" w:rsidRPr="00DC783C" w:rsidRDefault="007A3D6E">
+          <w:p w14:paraId="49CDBCA1" w14:textId="77777777" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="00E56C2B" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC783C">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Emissions-intensity</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (EI)</w:t>
+              <w:t>Covered emissions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62F5CE27" w14:textId="4CE9B468" w:rsidR="00E56C2B" w:rsidRPr="00DC783C" w:rsidRDefault="00D2156B" w:rsidP="00D2156B">
+          <w:p w14:paraId="12D57262" w14:textId="77777777" w:rsidR="00FF2754" w:rsidRPr="00662EB4" w:rsidRDefault="00FF2754" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB726E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Emissions-intensity for a production variable means the emissions released, in tCO</w:t>
-[...43 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Scope 1 emissions of one or more greenhouse gas, including:</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...206 lines deleted...]
-          <w:p w14:paraId="48C24A8E" w14:textId="68A3E11E" w:rsidR="00E56C2B" w:rsidRPr="00B76A09" w:rsidRDefault="00375E74" w:rsidP="00375E74">
+          <w:p w14:paraId="2191C5BD" w14:textId="77777777" w:rsidR="00FF2754" w:rsidRPr="00662EB4" w:rsidRDefault="00FF2754" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>direct emissions from fugitive emissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705B969C" w14:textId="77777777" w:rsidR="00FF2754" w:rsidRPr="00662EB4" w:rsidRDefault="00FF2754" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emissions from fuel combustion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04ADCC4C" w14:textId="77777777" w:rsidR="00FF2754" w:rsidRPr="00662EB4" w:rsidRDefault="00FF2754" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waste disposal and industrial process such as cement and steel making.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A479B76" w14:textId="749869EB" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="00FF2754" w:rsidP="007A65B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B76A09">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Company Secretary</w:t>
+              <w:t xml:space="preserve">Some scope 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emissions</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are not covered by the Safeguard Mechanism, such as emissions from landfills associated with </w:t>
+            </w:r>
+            <w:r w:rsidR="0055013A" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">legacy waste (deposited before </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 July 2016</w:t>
+            </w:r>
+            <w:r w:rsidR="0055013A" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and emissions related to the production of electricity at a grid-connected electricity generation facility.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56C2B" w:rsidRPr="00492AE0" w14:paraId="153CCAAD" w14:textId="77777777" w:rsidTr="00A24A77">
+      <w:tr w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w14:paraId="0AF2A768" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="2109"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="754"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C07DBC1" w14:textId="77777777" w:rsidR="00E56C2B" w:rsidRPr="00AC73EF" w:rsidRDefault="00E56C2B">
+          <w:p w14:paraId="5E527DAA" w14:textId="0BB2A892" w:rsidR="00E56C2B" w:rsidRPr="00180ADD" w:rsidRDefault="007A3D6E" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC73EF">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Facility</w:t>
+              <w:t>Emission</w:t>
+            </w:r>
+            <w:r w:rsidR="00645E4A" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ntensity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10B350CA" w14:textId="0B5F2015" w:rsidR="003B1B28" w:rsidRPr="00AC73EF" w:rsidRDefault="003B1B28" w:rsidP="003B1B28">
+          <w:p w14:paraId="62F5CE27" w14:textId="5FF9983E" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="00D2156B" w:rsidP="007A65B0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC73EF">
-              <w:rPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Emission</w:t>
+            </w:r>
+            <w:r w:rsidR="00645E4A" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ntensity for a production variable means the emissions released, in t</w:t>
+            </w:r>
+            <w:r w:rsidR="0085270C" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-e, per unit of the production variable. Production variables are set out in Schedule 1 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00662EB4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:kern w:val="0"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Safeguard Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="001D1745" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+            <w:r w:rsidR="001D1745" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C38C7" w:rsidRPr="00662EB4" w14:paraId="23932032" w14:textId="77777777" w:rsidTr="004D5D5D">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="754"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1091" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="729BF9D9" w14:textId="3B75F555" w:rsidR="009C38C7" w:rsidRPr="00180ADD" w:rsidRDefault="009C38C7">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Emissions intensity determination</w:t>
+            </w:r>
+            <w:r w:rsidR="007451EE" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (EID)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3909" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3237D211" w14:textId="77777777" w:rsidR="007451EE" w:rsidRPr="00662EB4" w:rsidRDefault="007451EE" w:rsidP="007451EE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An EID gives an existing facility a smooth transition to the default emissions intensity number for its existing production variables. When an EID is in place, the production variable has a facility-specific emissions intensity value. This is based on historical emissions and production data from 1 July 2017 to 30 June 2022. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CCE5A7" w14:textId="34098123" w:rsidR="009C38C7" w:rsidRPr="00662EB4" w:rsidRDefault="007451EE" w:rsidP="007451EE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The production variable’s emissions intensity each year is a hybrid of the facility-specific emissions intensity number set out in the EID and the default emissions intensity number. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E70F91" w:rsidRPr="00662EB4" w14:paraId="3CA02D6F" w14:textId="77777777" w:rsidTr="00180ADD">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1091" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="650F873C" w14:textId="0EFE6C73" w:rsidR="00E70F91" w:rsidRPr="00662EB4" w:rsidRDefault="00E70F91" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
+              <w:keepNext w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="_Excess_emissions_situation"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Excess emissions situation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3909" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC3FBD0" w14:textId="2508ECD8" w:rsidR="00E70F91" w:rsidRPr="00662EB4" w:rsidRDefault="00E70F91" w:rsidP="007A65B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Where the net emissions number for a facility for a monitoring period exceeds the facility’s baseline emissions number for that monitoring period.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w14:paraId="60B2F257" w14:textId="77777777" w:rsidTr="00180ADD">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1091" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0CF037" w14:textId="3DC5B97B" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="00E56C2B" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
+              <w:keepNext w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Executive officer </w:t>
+            </w:r>
+            <w:r w:rsidR="00B027DE" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(EO)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3909" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5DD581" w14:textId="77777777" w:rsidR="00375E74" w:rsidRPr="00662EB4" w:rsidRDefault="00375E74" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>An executive officer is defined as a:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D474BA" w14:textId="77777777" w:rsidR="00375E74" w:rsidRPr="00662EB4" w:rsidRDefault="00375E74" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318EEC9F" w14:textId="77777777" w:rsidR="00375E74" w:rsidRPr="00662EB4" w:rsidRDefault="00375E74" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chief Executive Officer (however described)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53185C90" w14:textId="77777777" w:rsidR="00375E74" w:rsidRPr="00662EB4" w:rsidRDefault="00375E74" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chief Financial Officer (however described)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C24A8E" w14:textId="1837110F" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="00375E74" w:rsidP="007A65B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Company Secretary</w:t>
+            </w:r>
+            <w:r w:rsidR="00062228" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w14:paraId="153CCAAD" w14:textId="77777777" w:rsidTr="00180ADD">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1091" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C07DBC1" w14:textId="77777777" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="00E56C2B" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3909" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B350CA" w14:textId="37D01621" w:rsidR="003B1B28" w:rsidRPr="00662EB4" w:rsidRDefault="003B1B28" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Under section 9 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
-              <w:r w:rsidRPr="007F1F2B">
+            <w:hyperlink r:id="rId12" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
+              <w:r w:rsidRPr="00662EB4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:kern w:val="0"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>NGER Act</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00AC73EF">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
-            <w:r w:rsidRPr="00AC73EF">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a facility is an activity, or a series of activities (including ancillary activities), that involve greenhouse gas emissions, the production of energy or the consumption of energy and that:</w:t>
-[...10 lines deleted...]
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:t xml:space="preserve"> a facility is an activity, or a series of activities (including ancillary activities), that involve greenhouse gas emissions, the production of energy or the consumption of energy and that</w:t>
+            </w:r>
+            <w:r w:rsidR="00327706" w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00AC73EF">
+              <w:t xml:space="preserve"> either</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">form a single undertaking or enterprise and meet the requirements of the </w:t>
-[...23 lines deleted...]
-              <w:t>, or</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F9C963F" w14:textId="719CC1AB" w:rsidR="00E56C2B" w:rsidRPr="00B76A09" w:rsidRDefault="003B1B28" w:rsidP="003B1B28">
+          <w:p w14:paraId="4A2EFC92" w14:textId="05526D00" w:rsidR="003B1B28" w:rsidRPr="00662EB4" w:rsidRDefault="003B1B28" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC73EF">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">are declared to be a facility under section 54, 54A or 54B of the </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="007F1F2B">
+              <w:t xml:space="preserve">form a single undertaking or enterprise and meet the requirements of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00662EB4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:kern w:val="0"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>NGER Act</w:t>
+                <w:t>NGER Regulations</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00060141" w:rsidRPr="00060141">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00923E3A">
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9C963F" w14:textId="5D20FEAE" w:rsidR="00E56C2B" w:rsidRPr="00662EB4" w:rsidRDefault="003B1B28" w:rsidP="007A65B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are declared to be a facility under section 54, 54A or 54B of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NGER Act</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D6D27" w:rsidRPr="00492AE0" w14:paraId="44B93A1D" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="005B002B" w:rsidRPr="00662EB4" w14:paraId="4C9D45BF" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2713FAD0" w14:textId="3F1C11EA" w:rsidR="005D6D27" w:rsidRPr="00923E3A" w:rsidRDefault="005D6D27" w:rsidP="005D6D27">
+          <w:p w14:paraId="000F45BA" w14:textId="462C50BF" w:rsidR="005B002B" w:rsidRPr="00180ADD" w:rsidRDefault="005B002B" w:rsidP="00180ADD">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00923E3A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Net emissions number</w:t>
+              <w:t xml:space="preserve">Monitoring </w:t>
+            </w:r>
+            <w:r w:rsidR="00327706" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eriod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="753671D0" w14:textId="33B094E8" w:rsidR="005D6D27" w:rsidRPr="002E6018" w:rsidRDefault="005D6D27" w:rsidP="005D6D27">
+          <w:p w14:paraId="36A304EA" w14:textId="21C63E6F" w:rsidR="005B002B" w:rsidRPr="00180ADD" w:rsidRDefault="005B002B" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="94"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A full financial year that is not included in a declared multi-year monitoring period (MYMP)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC3198" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, if the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F906D6" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">same </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">responsible emitter had operational control over the facility for the whole of that financial year. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27005110" w14:textId="4D55E58A" w:rsidR="005B002B" w:rsidRPr="00180ADD" w:rsidRDefault="005B002B" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="94"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part of a financial year, if a responsible emitter only had operational control over </w:t>
+            </w:r>
+            <w:r w:rsidR="004627BA" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> facility for that part and the financial year is not included in a</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5ED7" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MYMP. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5232944D" w14:textId="70393F9D" w:rsidR="005B002B" w:rsidRPr="00180ADD" w:rsidRDefault="005B002B" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="94"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5ED7" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MYMP for a facility, where </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4285" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the same</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsible emitter had operational control over the facility for the whole of that MYMP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F2AB2A" w14:textId="7B695D6F" w:rsidR="005B002B" w:rsidRPr="00662EB4" w:rsidRDefault="005B002B" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="94"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Part of a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B9582F" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MYMP, if a responsible emitter only had operational control over a facility for that part. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00252189" w:rsidRPr="00662EB4" w14:paraId="5EDF4450" w14:textId="77777777" w:rsidTr="00180ADD">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1091" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D1967C" w14:textId="24D3BD23" w:rsidR="00252189" w:rsidRPr="00180ADD" w:rsidRDefault="00252189" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Multi-year monitoring period (MYMP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3909" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="483D8C29" w14:textId="77777777" w:rsidR="0022360C" w:rsidRPr="00662EB4" w:rsidRDefault="0022360C" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsible emitters with a credible plan to reduce their facility’s excess emissions may apply for an MYMP. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5086CFD0" w14:textId="6F145E6E" w:rsidR="00252189" w:rsidRPr="00180ADD" w:rsidRDefault="0022360C" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under an MYMP, a facility’s net emissions and baseline are calculated at the end of a multi-year period of 2 to 5 years</w:t>
+            </w:r>
+            <w:r w:rsidR="007B62D0" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, instead of every financial year</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B9582F" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007B62D0" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allows the responsible emitter to focus attention and investment on their emissions reduction project rather than on managing safeguard excesses that arise during the project.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D6D27" w:rsidRPr="00662EB4" w14:paraId="44B93A1D" w14:textId="77777777" w:rsidTr="00180ADD">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1091" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2713FAD0" w14:textId="3F1C11EA" w:rsidR="005D6D27" w:rsidRPr="00662EB4" w:rsidRDefault="005D6D27" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Net emissions number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3909" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="753671D0" w14:textId="7B77A1A3" w:rsidR="005D6D27" w:rsidRPr="00662EB4" w:rsidRDefault="005D6D27" w:rsidP="007A65B0">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A5F69">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The total amount of covered emissions in tCO</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D9116E">
+              <w:t>The total amount of covered emissions in t</w:t>
+            </w:r>
+            <w:r w:rsidR="00A73787" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D9116E">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-e for a facility during a monitoring period plus any ACCUs issued in relation to the facility during that period minus any ACCUs and/or SMCs surrendered for the facility for that monitoring period.</w:t>
+              <w:t>-e for a facility during a monitoring period</w:t>
+            </w:r>
+            <w:r w:rsidR="000458AF" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plus any ACCUs issued in relation to the facility during that period</w:t>
+            </w:r>
+            <w:r w:rsidR="000458AF" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> minus any ACCUs or SMCs surrendered for the facility for that monitoring period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007239B1" w:rsidRPr="00492AE0" w14:paraId="167DF7A3" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="007239B1" w:rsidRPr="00662EB4" w14:paraId="167DF7A3" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="659"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10F746A0" w14:textId="77777777" w:rsidR="007239B1" w:rsidRPr="00D9116E" w:rsidRDefault="007239B1" w:rsidP="007239B1">
+          <w:p w14:paraId="10F746A0" w14:textId="3780D7D6" w:rsidR="007239B1" w:rsidRPr="00662EB4" w:rsidRDefault="007239B1" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D9116E">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NGER Report</w:t>
+              <w:t xml:space="preserve">NGER </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA75AC" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="055484F9" w14:textId="37D76327" w:rsidR="007239B1" w:rsidRPr="00492AE0" w:rsidRDefault="007239B1" w:rsidP="007239B1">
+          <w:p w14:paraId="055484F9" w14:textId="714069BE" w:rsidR="007239B1" w:rsidRPr="00662EB4" w:rsidRDefault="007239B1" w:rsidP="007A65B0">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00387CED">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A submission of energy and emissions information required under the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00426724" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00387CED">
+              </w:rPr>
+              <w:t>NGER Act</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001212F7" w:rsidRPr="00492AE0" w14:paraId="6ECC6449" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="001212F7" w:rsidRPr="00662EB4" w14:paraId="6ECC6449" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7991DE03" w14:textId="37CDF056" w:rsidR="001212F7" w:rsidRPr="00CD083C" w:rsidRDefault="001212F7" w:rsidP="001212F7">
+          <w:p w14:paraId="7991DE03" w14:textId="37CDF056" w:rsidR="001212F7" w:rsidRPr="00662EB4" w:rsidRDefault="001212F7" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD083C">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Operational control </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10D47597" w14:textId="17BFC459" w:rsidR="001212F7" w:rsidRPr="00CD083C" w:rsidRDefault="001212F7" w:rsidP="001212F7">
+          <w:p w14:paraId="0F43CACB" w14:textId="77777777" w:rsidR="00A61C8D" w:rsidRPr="00662EB4" w:rsidRDefault="001212F7">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD083C">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">A person is considered to have operational control over a facility if that person has authority to introduce and implement operating, health and safety, and/or environmental policies, or if the CER declares the person has operational control over the facility under section 55 or 55A of the </w:t>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00CD083C">
+              <w:t>A person is considered to have operational control over a facility if</w:t>
+            </w:r>
+            <w:r w:rsidR="00A61C8D" w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CD083C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18AA74F2" w14:textId="4F2594A2" w:rsidR="00B77DB4" w:rsidRPr="00662EB4" w:rsidRDefault="001212F7" w:rsidP="00A61C8D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="94"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If there is uncertainty about which person has operational control over a facility and the agency has not made a declaration under section 55 or 55A of the NGER Act, the person having operational control over the facility will be the one with the greatest authority to introduce and implement operating and environmental policies in relation to the facility. </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>that person has authority to introduce and implement operating, health and safety, or environmental policies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31218A89" w14:textId="1E340350" w:rsidR="001212F7" w:rsidRPr="00CD083C" w:rsidRDefault="001212F7" w:rsidP="001212F7">
+          <w:p w14:paraId="10D47597" w14:textId="38DA3FD4" w:rsidR="001212F7" w:rsidRPr="00662EB4" w:rsidRDefault="001212F7" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="94"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the CER declares the person has operational control over the facility under section 55 or 55A of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00426724" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NGER Act</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AFE42B" w14:textId="27C78384" w:rsidR="001212F7" w:rsidRPr="00662EB4" w:rsidRDefault="001212F7" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If there is uncertainty about which person has operational control over a facility and the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F124B3" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CER </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>has not made a declaration, the person with the greatest authority to introduce and implement operating and environmental policies in relation to the facility</w:t>
+            </w:r>
+            <w:r w:rsidR="003D3268" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will have operational control over the facility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31218A89" w14:textId="62233873" w:rsidR="001212F7" w:rsidRPr="00662EB4" w:rsidRDefault="001212F7" w:rsidP="007A65B0">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD083C">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>If among two or more persons neither has the greatest authority to introduce and implement operating and environmental policies in relation to a facility, and the CER has not made a declaration under section 55 of 55A of the NGER Act nor have those persons nominated one of themselves, each of those persons will be taken to have operational control over the facility.</w:t>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidR="00672A15" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or more persons neither has the greatest authority to introduce and implement operating and environmental policies </w:t>
+            </w:r>
+            <w:r w:rsidR="00672A15" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a facility, and the CER has not made a declaration</w:t>
+            </w:r>
+            <w:r w:rsidR="00A605F2" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nor have those persons nominated one of themselves, each of those persons will be taken to have operational control over the facility.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0AB6" w:rsidRPr="00492AE0" w14:paraId="467B9148" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="00DF0AB6" w:rsidRPr="00662EB4" w14:paraId="467B9148" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0265FAA8" w14:textId="63E39957" w:rsidR="00DF0AB6" w:rsidRPr="00CD083C" w:rsidRDefault="00DF0AB6" w:rsidP="00DF0AB6">
+          <w:p w14:paraId="0265FAA8" w14:textId="63E39957" w:rsidR="00DF0AB6" w:rsidRPr="00662EB4" w:rsidRDefault="00DF0AB6" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD083C">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prescribed carbon unit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B82D7DE" w14:textId="4C6FE669" w:rsidR="00DF0AB6" w:rsidRPr="00CD083C" w:rsidRDefault="00DF0AB6" w:rsidP="00DF0AB6">
+          <w:p w14:paraId="4B82D7DE" w14:textId="4C6FE669" w:rsidR="00DF0AB6" w:rsidRPr="00662EB4" w:rsidRDefault="00DF0AB6" w:rsidP="00180ADD">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD083C">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For the purposes of the NGER Act a prescribed carbon unit is:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="686D91C8" w14:textId="77777777" w:rsidR="00DF0AB6" w:rsidRPr="00CD083C" w:rsidRDefault="00DF0AB6" w:rsidP="00DF0AB6">
+          <w:p w14:paraId="686D91C8" w14:textId="77777777" w:rsidR="00DF0AB6" w:rsidRPr="00180ADD" w:rsidRDefault="00DF0AB6" w:rsidP="00180ADD">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="91"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>an Australian carbon credit unit (ACCU)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4DA339" w14:textId="5B6FBB34" w:rsidR="00DF0AB6" w:rsidRPr="00662EB4" w:rsidRDefault="00DF0AB6" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD083C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>an Australian carbon credit unit (ACCU)</w:t>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00CD083C">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a Safeguard Mechanism credit unit (SMC).</w:t>
+              <w:t xml:space="preserve"> Safeguard Mechanism credit unit (SMC).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0AB6" w:rsidRPr="00492AE0" w14:paraId="7A6CDD46" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="00DF0AB6" w:rsidRPr="00662EB4" w14:paraId="7A6CDD46" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32303F67" w14:textId="7289D3C1" w:rsidR="00DF0AB6" w:rsidRPr="00CD083C" w:rsidRDefault="00DF0AB6" w:rsidP="00DF0AB6">
+          <w:p w14:paraId="32303F67" w14:textId="7289D3C1" w:rsidR="00DF0AB6" w:rsidRPr="00662EB4" w:rsidRDefault="00DF0AB6" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD083C">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Production variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B71B9A6" w14:textId="77777777" w:rsidR="00E71D52" w:rsidRPr="00CD083C" w:rsidRDefault="00E71D52" w:rsidP="00E71D52">
+          <w:p w14:paraId="1B71B9A6" w14:textId="77777777" w:rsidR="00E71D52" w:rsidRPr="00662EB4" w:rsidRDefault="00E71D52" w:rsidP="007A65B0">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD083C">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A production variable is a metric that generally represents the productive output of the facility. In some cases, the output may be an intermediate product or waste product. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D1FDCF7" w14:textId="6F163021" w:rsidR="00DF0AB6" w:rsidRPr="00CD083C" w:rsidRDefault="00E71D52" w:rsidP="00E71D52">
+          <w:p w14:paraId="6D1FDCF7" w14:textId="7C39715C" w:rsidR="00DF0AB6" w:rsidRPr="00662EB4" w:rsidRDefault="00E71D52" w:rsidP="007A65B0">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD083C">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Only production variables listed in Schedule 1 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting (Safeguard Mechanism) Rule 2015" w:history="1">
-              <w:r w:rsidRPr="00384FB0">
+            <w:hyperlink r:id="rId14" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting (Safeguard Mechanism) Rule 2015" w:history="1">
+              <w:r w:rsidRPr="00662EB4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:kern w:val="0"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Safeguard Rule</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00812777" w:rsidRPr="00CD083C">
+            <w:r w:rsidR="00812777" w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
-            <w:r w:rsidRPr="00CD083C">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (previously known as ‘prescribed’ production variables listed in Schedule 2 and 3) can be used in an emissions-intensity determination application for financial years commencing on or after 1 July 2023.</w:t>
+              <w:t xml:space="preserve"> (previously known as ‘prescribed’ production variables listed in Schedule 2 and 3) can be used in an emission</w:t>
+            </w:r>
+            <w:r w:rsidR="00645E4A" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ntensity determination application for financial years commencing on or after 1 July 2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0AB6" w:rsidRPr="00492AE0" w14:paraId="5BF2C99E" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="00DF0AB6" w:rsidRPr="00662EB4" w14:paraId="5BF2C99E" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70BF87AC" w14:textId="69BED4E7" w:rsidR="00DF0AB6" w:rsidRPr="001819E6" w:rsidRDefault="00DF0AB6" w:rsidP="00DF0AB6">
+          <w:p w14:paraId="70BF87AC" w14:textId="2D7BF277" w:rsidR="00DF0AB6" w:rsidRPr="00180ADD" w:rsidRDefault="00DF0AB6" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:spacing w:before="120"/>
+              <w:keepNext w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Responsible_Financial_Officer"/>
             <w:bookmarkEnd w:id="10"/>
-            <w:r w:rsidRPr="001819E6">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsible Financial Officer (RFO) </w:t>
+              <w:t xml:space="preserve">Responsible </w:t>
+            </w:r>
+            <w:r w:rsidR="00145475" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inancial </w:t>
+            </w:r>
+            <w:r w:rsidR="00145475" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fficer (RFO) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="773A836F" w14:textId="77777777" w:rsidR="00944CFE" w:rsidRPr="00944CFE" w:rsidRDefault="00944CFE" w:rsidP="00944CFE">
+          <w:p w14:paraId="773A836F" w14:textId="071179D4" w:rsidR="00944CFE" w:rsidRPr="00662EB4" w:rsidRDefault="00944CFE" w:rsidP="007A65B0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00944CFE">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A responsible financial officer, of a responsible emitter for a facility, means any of the following:</w:t>
+              <w:t>A responsible financial officer of a responsible emitter for a facility, means any of the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AD12AC5" w14:textId="48A42739" w:rsidR="00944CFE" w:rsidRPr="00944CFE" w:rsidRDefault="00944CFE" w:rsidP="001819E6">
+          <w:p w14:paraId="1AD12AC5" w14:textId="5BA2A466" w:rsidR="00944CFE" w:rsidRPr="00180ADD" w:rsidRDefault="00E5030C" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="92"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00944CFE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>if the person with operational control of the facility is an individual—that person</w:t>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00185885" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n individual </w:t>
+            </w:r>
+            <w:r w:rsidR="00944CFE" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>person with operational control of the facility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65627B57" w14:textId="4569CA5A" w:rsidR="00944CFE" w:rsidRPr="00944CFE" w:rsidRDefault="00944CFE" w:rsidP="001819E6">
+          <w:p w14:paraId="65627B57" w14:textId="0989B387" w:rsidR="00944CFE" w:rsidRPr="00180ADD" w:rsidRDefault="00E5030C" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="92"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00944CFE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a person who holds or performs the duties of the position of the chief executive officer, chief financial officer or chief operating officer for the person with operational control of the facility</w:t>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00944CFE" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> person who holds or performs the duties of the position of the chief executive officer, chief financial officer or chief operating officer for the person with operational control of the facility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E22A627" w14:textId="66D9ED38" w:rsidR="00944CFE" w:rsidRPr="00944CFE" w:rsidRDefault="00944CFE" w:rsidP="001819E6">
+          <w:p w14:paraId="0E22A627" w14:textId="03159CF4" w:rsidR="00944CFE" w:rsidRPr="00180ADD" w:rsidRDefault="00E5030C" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="92"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00944CFE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a person who holds or performs the duties of a position with equivalent or similar responsibilities to a person with a position listed above, or</w:t>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00944CFE" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> person who holds or performs the duties of a position with equivalent or similar responsibilities to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">those </w:t>
+            </w:r>
+            <w:r w:rsidR="00944CFE" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>listed above</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="624CEF12" w14:textId="22854FF5" w:rsidR="00944CFE" w:rsidRPr="00944CFE" w:rsidRDefault="00944CFE" w:rsidP="001819E6">
+          <w:p w14:paraId="624CEF12" w14:textId="6F32FE0B" w:rsidR="00944CFE" w:rsidRPr="00662EB4" w:rsidRDefault="00E5030C" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="92"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00944CFE">
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00944CFE" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>n individual employed by the person with operational control of the facility</w:t>
+            </w:r>
+            <w:r w:rsidR="00944CFE" w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>an individual employed by the person with operational control of the facility who:</w:t>
+              <w:t xml:space="preserve"> who</w:t>
+            </w:r>
+            <w:r w:rsidR="00327706" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> either</w:t>
+            </w:r>
+            <w:r w:rsidR="00944CFE" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C7C7BA0" w14:textId="0BD460DD" w:rsidR="00944CFE" w:rsidRPr="00944CFE" w:rsidRDefault="00944CFE" w:rsidP="001819E6">
+          <w:p w14:paraId="3C7C7BA0" w14:textId="1248CC8A" w:rsidR="00944CFE" w:rsidRPr="00662EB4" w:rsidRDefault="00944CFE" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="93"/>
               </w:numPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="785"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00944CFE">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>makes, or participates in making, decisions that affect the whole, or a substantial part, of the business or affairs of the person, or</w:t>
+              <w:t>makes, or participates in making, decisions that affect the whole, or a substantial part, of the business or affairs of the person</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EC4B8CF" w14:textId="788240BA" w:rsidR="00DF0AB6" w:rsidRPr="005930FB" w:rsidRDefault="00944CFE" w:rsidP="005930FB">
+          <w:p w14:paraId="7EC4B8CF" w14:textId="788240BA" w:rsidR="00DF0AB6" w:rsidRPr="00180ADD" w:rsidRDefault="00944CFE" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="93"/>
               </w:numPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="785"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00944CFE">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>has the capacity to significantly affect the person’s financial standing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D556EC" w:rsidRPr="00492AE0" w14:paraId="1CF28495" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="00D556EC" w:rsidRPr="00662EB4" w14:paraId="1CF28495" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D71B5D9" w14:textId="77777777" w:rsidR="00D556EC" w:rsidRPr="001819E6" w:rsidRDefault="00D556EC" w:rsidP="00D556EC">
+          <w:p w14:paraId="3D71B5D9" w14:textId="77777777" w:rsidR="00D556EC" w:rsidRPr="00662EB4" w:rsidRDefault="00D556EC" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001819E6">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Responsible emitter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="405E00AA" w14:textId="77777777" w:rsidR="00D556EC" w:rsidRPr="001A6226" w:rsidRDefault="00D556EC" w:rsidP="00D556EC">
+          <w:p w14:paraId="48F0767E" w14:textId="0DDB73DF" w:rsidR="00615412" w:rsidRPr="00662EB4" w:rsidRDefault="00D556EC">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A6226">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The person with operational control of a Safeguard facility. The responsible emitter is responsible for meeting the Safeguard Mechanism requirements if the facility exceeds the safeguard threshold for a financial year and its net emissions number for the responsible emitter’s monitoring period exceeds its baseline for that period.</w:t>
+              <w:t xml:space="preserve">The person with operational control of a </w:t>
+            </w:r>
+            <w:r w:rsidR="002B69FA" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afeguard facility. The responsible emitter is responsible for meeting the Safeguard Mechanism requirements if</w:t>
+            </w:r>
+            <w:r w:rsidR="00615412" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> both:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="479AE93C" w14:textId="714C3D7E" w:rsidR="00D556EC" w:rsidRPr="00492AE0" w:rsidRDefault="00D556EC" w:rsidP="00D556EC">
+          <w:p w14:paraId="0A4F55AA" w14:textId="36F8EC28" w:rsidR="00615412" w:rsidRPr="00662EB4" w:rsidRDefault="00D556EC" w:rsidP="00615412">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the facility exceeds the safeguard threshold for a financial year </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405E00AA" w14:textId="75EC6E45" w:rsidR="00D556EC" w:rsidRPr="00662EB4" w:rsidRDefault="00D556EC" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>its net emissions number for the responsible emitter’s monitoring period exceeds its baseline for that period.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="479AE93C" w14:textId="714C3D7E" w:rsidR="00D556EC" w:rsidRPr="00662EB4" w:rsidRDefault="00D556EC" w:rsidP="007A65B0">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A6226">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The responsible emitter may be an individual, a body corporate, a trust, a corporation sole, a body politic or a local governing body.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B015ED" w:rsidRPr="00492AE0" w14:paraId="3EEAD209" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="00E52300" w:rsidRPr="00662EB4" w14:paraId="54962879" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED4FD2E" w14:textId="77777777" w:rsidR="00B015ED" w:rsidRPr="002D2242" w:rsidRDefault="00B015ED" w:rsidP="00B015ED">
+          <w:p w14:paraId="51887FBB" w14:textId="071FB1F8" w:rsidR="00E52300" w:rsidRPr="00662EB4" w:rsidRDefault="00E52300" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D2242">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Safeguard threshold</w:t>
+              <w:t xml:space="preserve">Safeguard </w:t>
+            </w:r>
+            <w:r w:rsidR="00F63E5C" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>echanism credit unit (SMC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="143B3848" w14:textId="62D2D030" w:rsidR="00B015ED" w:rsidRPr="00492AE0" w:rsidRDefault="00B015ED" w:rsidP="00B015ED">
+          <w:p w14:paraId="07D54573" w14:textId="65FB33C9" w:rsidR="00E52300" w:rsidRPr="00662EB4" w:rsidRDefault="00E52300" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A type of credit unit that may be issued to a responsible emitter for each tonne of emissions (CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-e) that a facility’s covered emissions are below its baseline. These credits can be surrendered to meet </w:t>
+            </w:r>
+            <w:r w:rsidR="002B69FA" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afeguard compliance obligations, sold, or retained for future use.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BD5FD2F" w14:textId="70FE84CD" w:rsidR="00E52300" w:rsidRPr="00662EB4" w:rsidRDefault="00E52300" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMCs incentivise facilities to reduce their emissions below their baselines, including ongoing emissions reduction once a facility has dropped below the </w:t>
+            </w:r>
+            <w:r w:rsidR="002B69FA" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afeguard threshold.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7118843E" w14:textId="7B5EB496" w:rsidR="00E52300" w:rsidRPr="00662EB4" w:rsidRDefault="00E52300" w:rsidP="007A65B0">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00207A0B">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The number beyond which covered emissions produced by a facility in a financial year would cause it to be a designated large facility and therefore covered by the Safeguard Mechanism. The threshold is currently 100,000 tonnes of CO</w:t>
-[...14 lines deleted...]
-              <w:t>-e in a financial year.</w:t>
+              <w:t>SMCs are not offsets.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52300" w:rsidRPr="00492AE0" w14:paraId="54962879" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="007948BF" w:rsidRPr="00662EB4" w14:paraId="6508B09A" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51887FBB" w14:textId="78D058D0" w:rsidR="00E52300" w:rsidRPr="002D2242" w:rsidRDefault="00E52300" w:rsidP="00E52300">
+          <w:p w14:paraId="17E96575" w14:textId="77777777" w:rsidR="007948BF" w:rsidRPr="00180ADD" w:rsidRDefault="007948BF" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D2242">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Safeguard mechanism credit unit (SMC)</w:t>
+              <w:t>Safeguard threshold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07D54573" w14:textId="77777777" w:rsidR="00E52300" w:rsidRPr="00065556" w:rsidRDefault="00E52300" w:rsidP="00E52300">
-[...62 lines deleted...]
-          <w:p w14:paraId="7118843E" w14:textId="7B5EB496" w:rsidR="00E52300" w:rsidRPr="00492AE0" w:rsidRDefault="00E52300" w:rsidP="00E52300">
+          <w:p w14:paraId="6FE5FC30" w14:textId="77777777" w:rsidR="007948BF" w:rsidRPr="00662EB4" w:rsidRDefault="007948BF" w:rsidP="007A65B0">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00065556">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>SMCs are not offsets.</w:t>
+              <w:t>The number beyond which covered emissions produced by a facility in a financial year would cause it to be a designated large facility and therefore covered by the Safeguard Mechanism. The threshold is currently 100,000 tonnes of CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-e in a financial year.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0AB6" w14:paraId="0C7DA709" w14:textId="77777777" w:rsidTr="00956AFD">
+      <w:tr w:rsidR="00DF0AB6" w:rsidRPr="00662EB4" w14:paraId="0C7DA709" w14:textId="77777777" w:rsidTr="004D5D5D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1288" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8EAEB9" w14:textId="77777777" w:rsidR="00DF0AB6" w:rsidRPr="002D2242" w:rsidRDefault="00DF0AB6" w:rsidP="00DF0AB6">
+          <w:p w14:paraId="6D8EAEB9" w14:textId="77777777" w:rsidR="00DF0AB6" w:rsidRPr="00662EB4" w:rsidRDefault="00DF0AB6" w:rsidP="00180ADD">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D2242">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Scope 1 emissions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3712" w:type="pct"/>
+            <w:tcW w:w="3909" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2539D0" w14:textId="054AACB8" w:rsidR="00B76A09" w:rsidRPr="00B60045" w:rsidRDefault="00B76A09" w:rsidP="00B76A09">
-[...40 lines deleted...]
-          <w:p w14:paraId="2F989AF6" w14:textId="5E27E75B" w:rsidR="00DF0AB6" w:rsidRPr="00125950" w:rsidRDefault="00B76A09" w:rsidP="00B76A09">
+          <w:p w14:paraId="7B2539D0" w14:textId="34AD8FA6" w:rsidR="00B76A09" w:rsidRPr="00662EB4" w:rsidRDefault="00B76A09" w:rsidP="00180ADD">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emissions of greenhouse gases released into the atmosphere as a direct result of the activity or activities at a facility level such as </w:t>
+            </w:r>
+            <w:r w:rsidR="00655D80" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fuel combustion for electricity generation or cement production</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+            <w:r w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00655D80" w:rsidRPr="00662EB4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F989AF6" w14:textId="5E27E75B" w:rsidR="00DF0AB6" w:rsidRPr="00662EB4" w:rsidRDefault="00B76A09" w:rsidP="007A65B0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B60045">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Some scope 1 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B60045">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>emissions</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00B60045">
+            <w:r w:rsidRPr="00662EB4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> are not covered by the Safeguard Mechanism (see definition of covered emissions above).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BDC61A7" w14:textId="77777777" w:rsidR="00B15382" w:rsidRDefault="00B15382" w:rsidP="008E22C3">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="77667150" w14:textId="77777777" w:rsidR="00B15382" w:rsidRDefault="00B15382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc159495684"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc138922896"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc138922971"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc138923035"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc138923292"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E639D8" w14:textId="209B0DA0" w:rsidR="00B15382" w:rsidRPr="000017E5" w:rsidRDefault="00B15382" w:rsidP="00B15382">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc203470044"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc239070829"/>
       <w:r w:rsidRPr="000017E5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Revision history</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1843"/>
-        <w:gridCol w:w="7893"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="7609"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B15382" w14:paraId="3E6079FE" w14:textId="77777777">
+      <w:tr w:rsidR="00B15382" w:rsidRPr="00DA672A" w14:paraId="3E6079FE" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5245CBAA" w14:textId="77777777" w:rsidR="00B15382" w:rsidRPr="00485AFE" w:rsidRDefault="00B15382">
+          <w:p w14:paraId="5245CBAA" w14:textId="77777777" w:rsidR="00B15382" w:rsidRPr="00345EE9" w:rsidRDefault="00B15382">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0056780C">
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7893" w:type="dxa"/>
+            <w:tcW w:w="7609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA31B70" w14:textId="77777777" w:rsidR="00B15382" w:rsidRPr="00485AFE" w:rsidRDefault="00B15382">
+          <w:p w14:paraId="5AA31B70" w14:textId="77777777" w:rsidR="00B15382" w:rsidRPr="00345EE9" w:rsidRDefault="00B15382">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0056780C">
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B15382" w14:paraId="641D5F9B" w14:textId="77777777">
+      <w:tr w:rsidR="00B15382" w:rsidRPr="00DA672A" w14:paraId="641D5F9B" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="753"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1634EB1B" w14:textId="36220E8C" w:rsidR="00B15382" w:rsidRPr="00345EE9" w:rsidRDefault="00043BA1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15382" w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB61F9" w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15382" w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B55226" w14:textId="15785E9C" w:rsidR="00B15382" w:rsidRPr="00345EE9" w:rsidRDefault="00B15382" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updated guidance in relation to user access permissions for completing, signing, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>submitting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the form (page </w:t>
+            </w:r>
+            <w:r w:rsidR="00A24A77" w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00187236" w:rsidRPr="00DA672A" w14:paraId="7B9C2BF5" w14:textId="77777777" w:rsidTr="00180ADD">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1634EB1B" w14:textId="1D19BA1C" w:rsidR="00B15382" w:rsidRPr="002529F1" w:rsidRDefault="00FD206F">
+          <w:p w14:paraId="1F85124D" w14:textId="04869B89" w:rsidR="00187236" w:rsidRPr="00345EE9" w:rsidRDefault="00640096">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
-                <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD206F">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 2025</w:t>
+            <w:r w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidR="008656FA" w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00772062" w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>August</w:t>
+            </w:r>
+            <w:r w:rsidR="007737A2" w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7893" w:type="dxa"/>
+            <w:tcW w:w="7609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41B55226" w14:textId="15785E9C" w:rsidR="00B15382" w:rsidRPr="000017E5" w:rsidRDefault="00B15382" w:rsidP="00032593">
+          <w:p w14:paraId="10B2E1CD" w14:textId="77777777" w:rsidR="00187236" w:rsidRPr="00345EE9" w:rsidRDefault="006F4F01" w:rsidP="00180ADD">
             <w:pPr>
-              <w:pStyle w:val="BodyText1"/>
+              <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="59"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>).</w:t>
+            <w:r w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updating guidance </w:t>
+            </w:r>
+            <w:r w:rsidR="0074251A" w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00900507" w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> remove references to pre-reformed scheme. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F1BE139" w14:textId="1D6983D9" w:rsidR="008128C5" w:rsidRPr="00345EE9" w:rsidRDefault="00FC5618" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00345EE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>General updates throughout guideline to improve clarity and usability for responsible emitters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5735F43A" w14:textId="77777777" w:rsidR="00B15382" w:rsidRDefault="00B15382" w:rsidP="008E22C3"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="1A229F45" w14:textId="4BE73979" w:rsidR="00C6157E" w:rsidRPr="00875593" w:rsidRDefault="0090412C" w:rsidP="004263C1">
+    <w:p w14:paraId="1A229F45" w14:textId="08E13C6E" w:rsidR="00C6157E" w:rsidRPr="00875593" w:rsidRDefault="0090412C" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc203470045"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc239070830"/>
       <w:r w:rsidRPr="0075368F">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="002E1E7A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>is this guideline for</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E92956">
+        <w:t xml:space="preserve">this guideline </w:t>
+      </w:r>
+      <w:r w:rsidR="0043042C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>?</w:t>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1E7A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>for</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="5D98EE5F" w14:textId="7414B559" w:rsidR="00CF5CF8" w:rsidRDefault="00CF5CF8" w:rsidP="00CF5CF8">
+    <w:p w14:paraId="5D98EE5F" w14:textId="013E9432" w:rsidR="00CF5CF8" w:rsidRDefault="00CF5CF8" w:rsidP="00CF5CF8">
       <w:r>
         <w:t>This document provides guidelines about applying for a</w:t>
       </w:r>
       <w:r w:rsidR="00470061">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D94A83">
         <w:t>MYMP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> declaration under section </w:t>
       </w:r>
       <w:r w:rsidR="00FD2F8C">
         <w:t>65</w:t>
       </w:r>
       <w:r w:rsidR="0078268F">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3FB6375E">
+      <w:r>
         <w:t>of the Safeguard Rule</w:t>
       </w:r>
       <w:r w:rsidR="005A649B">
         <w:t xml:space="preserve"> for a </w:t>
       </w:r>
+      <w:r w:rsidR="002B69FA">
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidR="005C2ACD">
-        <w:t xml:space="preserve">Safeguard </w:t>
+        <w:t xml:space="preserve">afeguard </w:t>
       </w:r>
       <w:r w:rsidR="00875593">
         <w:t>facility that is</w:t>
       </w:r>
       <w:r w:rsidR="005C2ACD">
-        <w:t xml:space="preserve"> in an </w:t>
-[...8 lines deleted...]
-        <w:t>July 2023.</w:t>
+        <w:t xml:space="preserve"> in an excess emissions situation</w:t>
+      </w:r>
+      <w:r w:rsidR="32C3FD31">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFDA7B3" w14:textId="08100CDD" w:rsidR="00CF5CF8" w:rsidRDefault="00CF5CF8" w:rsidP="00CF5CF8">
+    <w:p w14:paraId="06AF34F6" w14:textId="640721D8" w:rsidR="00CF5CF8" w:rsidRPr="000F3D43" w:rsidRDefault="00CF5CF8" w:rsidP="00180ADD">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="000D1DC9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>The Clean Energy Regulator (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1DC9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">) recommends </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>that parties involved in a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00470061">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6FC6" w:rsidRPr="00BF6FC6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsible emitters applying for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F568D0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D94A83">
         <w:t>MYMP</w:t>
       </w:r>
       <w:r w:rsidR="00BE37EF">
         <w:t xml:space="preserve"> declaration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> process consider this guideline document</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002106C0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">for a facility </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>consider this guideline</w:t>
       </w:r>
       <w:r w:rsidRPr="00F15E3F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> In particular, this guideline is for:</w:t>
-[...34 lines deleted...]
-        <w:t>any other parties assisting a responsible emitter in preparing an application.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508F3346" w14:textId="41D24764" w:rsidR="00CF5CF8" w:rsidRDefault="00CF5CF8" w:rsidP="00CF5CF8">
       <w:r w:rsidRPr="003E5783">
         <w:t xml:space="preserve">All references to legislative provisions in this </w:t>
       </w:r>
       <w:r>
         <w:t>guideline</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5783">
         <w:t xml:space="preserve"> document relate to</w:t>
       </w:r>
       <w:r w:rsidRPr="00B468FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Safeguard Rule unless otherwise indicated. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DDC8C7" w14:textId="198A8A67" w:rsidR="006E2151" w:rsidRPr="00B35111" w:rsidRDefault="00752F0A" w:rsidP="00B35111">
+    <w:p w14:paraId="59DDC8C7" w14:textId="44B2D424" w:rsidR="006E2151" w:rsidRPr="00802BDD" w:rsidRDefault="00752F0A" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Toc203470046"/>
-      <w:r w:rsidR="00BE52DF">
+      <w:bookmarkStart w:id="18" w:name="_Toc239070831"/>
+      <w:r w:rsidR="00BE52DF" w:rsidRPr="00802BDD">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="6006208C" w14:textId="296C4219" w:rsidR="00616BCE" w:rsidRPr="009A523C" w:rsidRDefault="00501859" w:rsidP="00616BCE">
+    <w:p w14:paraId="74E83555" w14:textId="5CB3FDF1" w:rsidR="00057382" w:rsidRPr="005D394A" w:rsidRDefault="0043042C" w:rsidP="00B50426">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc203470047"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc237605546"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc238650008"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc238650043"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc239070832"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc237605547"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc238650009"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc238650044"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc239070833"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc237605548"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc238650010"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc238650045"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc239070834"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc237605549"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc238650011"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc238650046"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc239070835"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc239070836"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00057382" w:rsidRPr="005D394A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ulti-year </w:t>
+      </w:r>
+      <w:r w:rsidR="007514BC" w:rsidRPr="005D394A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>monitoring</w:t>
+      </w:r>
+      <w:r w:rsidR="00784542">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00784542">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MYMP)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="55977D4F" w14:textId="7BE28954" w:rsidR="009D4627" w:rsidRPr="00180ADD" w:rsidRDefault="009D4627" w:rsidP="00AF2DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>MYMP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E396B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3FD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">help </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E396B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>responsible emitters implement emission</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E4A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ntensity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E396B" w:rsidDel="00162420">
+        <w:rPr>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE35A0">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reduction activities </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA331E" w:rsidRPr="00AA331E">
+        <w:t>by allowing a facility’s net emissions and baseline to be managed cumulatively</w:t>
+      </w:r>
+      <w:r w:rsidR="006A65B4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61CD2" w:rsidRPr="00AF2DDA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>at the end of a multi-year period, rather than each financial year</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61CD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D768FA" w:rsidRPr="00747291">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="005A590A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00D768FA" w:rsidRPr="00747291">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">particularly relevant where investment to reduce </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05BC1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="005A590A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05BC1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>site</w:t>
+      </w:r>
+      <w:r w:rsidR="00D768FA" w:rsidRPr="00747291">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emissions take</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05BC1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D768FA" w:rsidRPr="00747291">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> time to implement</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2CD9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>, as an MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00665B7C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009665E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ena</w:t>
+      </w:r>
+      <w:r w:rsidR="00665B7C" w:rsidRPr="00665B7C">
+        <w:t>bles responsible emitter</w:t>
+      </w:r>
+      <w:r w:rsidR="000240EC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00665B7C" w:rsidRPr="00665B7C">
+        <w:t xml:space="preserve"> to focus on delivering emissions reduction projects rather than managing safeguard excesses</w:t>
+      </w:r>
+      <w:r w:rsidR="00665B7C" w:rsidRPr="00665B7C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00665B7C" w:rsidRPr="00AF2DDA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>while their project takes effect</w:t>
+      </w:r>
+      <w:r w:rsidR="00D768FA" w:rsidRPr="00747291">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A65B4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F4413B9" w14:textId="4A28AC37" w:rsidR="00C6157E" w:rsidRDefault="00C6157E" w:rsidP="001D141C">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1EB7EDD2" w14:textId="66ED5678" w:rsidR="0007398D" w:rsidRDefault="00121FDD" w:rsidP="004F21AF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53FEB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he responsible emitter </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC42A5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53FEB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specify the length o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36625">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53FEB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46F9E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92CD8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they are applying for (up to 5 years)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0026556A">
+        <w:rPr>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0F241813">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> New obligations and reporting requirements apply to Safeguard facilities for financial years commencing on or after 1 July 2023.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5620A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ll MYMPs must</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46F9E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conclude </w:t>
+      </w:r>
+      <w:r w:rsidR="00B622B1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="0058196B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no later than </w:t>
+      </w:r>
+      <w:r w:rsidR="00B622B1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>30 June 2030.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BF2B0F" w14:textId="48F93401" w:rsidR="00C6157E" w:rsidRDefault="00C6157E" w:rsidP="00B8510D">
-[...132 lines deleted...]
-    <w:p w14:paraId="74E83555" w14:textId="234D2FC5" w:rsidR="00057382" w:rsidRPr="005D394A" w:rsidRDefault="009362A9" w:rsidP="006E2151">
+    <w:p w14:paraId="57AAD0EC" w14:textId="2A0E4734" w:rsidR="00892356" w:rsidRPr="00846369" w:rsidRDefault="00892356" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc239070837"/>
+      <w:r w:rsidRPr="00180ADD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc203470048"/>
+        <w:t>Eligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="00A57774">
+        <w:t xml:space="preserve"> and application deadline</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="7EA55953" w14:textId="1F0C898C" w:rsidR="00A57774" w:rsidRPr="002502B1" w:rsidRDefault="00A57774" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002502B1">
+        <w:t>Eligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00476F5F" w:rsidRPr="002502B1">
+        <w:t xml:space="preserve"> requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2860B971" w14:textId="3E9E0B0E" w:rsidR="00A57774" w:rsidRPr="001A0352" w:rsidRDefault="00E04178" w:rsidP="00A57774">
+      <w:pPr>
+        <w:pStyle w:val="subsection"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...43 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>To be eligible for an MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00175EB1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="001A0352">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he responsible emitter must </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0F31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>meet the application</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4B4B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements and</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="001A0352">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> satisfy the CER</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="000B6905">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of the following</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="001A0352">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="55977D4F" w14:textId="1C7ADE25" w:rsidR="009D4627" w:rsidRPr="00CC049E" w:rsidRDefault="009D4627" w:rsidP="00631B31">
-[...726 lines deleted...]
-    <w:p w14:paraId="64380E27" w14:textId="5F4F6263" w:rsidR="00B5025C" w:rsidRDefault="00027B87" w:rsidP="004A048B">
+    <w:p w14:paraId="21B6FA4C" w14:textId="3AB6CCC4" w:rsidR="00A57774" w:rsidRPr="001A0352" w:rsidRDefault="000B6905" w:rsidP="00A57774">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="001A0352">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A57774" w:rsidRPr="001A0352">
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A57774" w:rsidRPr="001A0352">
+        <w:t xml:space="preserve"> of covered emissions the facility has emitted during the first financial year of the proposed MYMP exceeds the baseline emissions number for that financial year</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C582C3B" w14:textId="01F9F083" w:rsidR="006175A5" w:rsidRDefault="006175A5" w:rsidP="004A048B">
-[...148 lines deleted...]
-    <w:p w14:paraId="14F83F2C" w14:textId="56AFCAA3" w:rsidR="00AD51D1" w:rsidRDefault="005E2EE6" w:rsidP="001D3975">
+    <w:p w14:paraId="24468790" w14:textId="500AED8E" w:rsidR="003310B6" w:rsidRDefault="00305470" w:rsidP="00A57774">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04178" w:rsidRPr="00E04178">
+        <w:t>uring the multi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04178" w:rsidRPr="00E04178">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04178" w:rsidRPr="00E04178">
+        <w:t>year period</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, the responsible emitter will</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04178" w:rsidRPr="00E04178">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B30033">
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> including: </w:t>
+      <w:r w:rsidR="00A57774">
+        <w:t>conduct one or more activit</w:t>
+      </w:r>
+      <w:r w:rsidR="00670713">
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="00F07A34">
+        <w:t xml:space="preserve"> to reduce the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774">
+        <w:t>emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA388D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774">
+        <w:t>intensity</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="00F07A34">
+        <w:t xml:space="preserve"> of the facility’s production variable(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6905">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D8934C" w14:textId="491DA7A0" w:rsidR="00AD51D1" w:rsidRDefault="00525013" w:rsidP="00AB52F0">
-[...954 lines deleted...]
-    <w:p w14:paraId="33BA565D" w14:textId="50813D97" w:rsidR="00DC0931" w:rsidRPr="000E396B" w:rsidRDefault="00DC0931" w:rsidP="00DC0931">
+    <w:p w14:paraId="442B3BFD" w14:textId="47C910E9" w:rsidR="002502B1" w:rsidRPr="00180ADD" w:rsidRDefault="000B6905" w:rsidP="002502B1">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>he activit</w:t>
+      </w:r>
+      <w:r w:rsidR="00670713">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="000D349F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04178" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="00180ADD">
+        <w:t>reasonably</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="00670713">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="00180ADD">
+        <w:t>likely</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57774" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04178" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prevent an excess emissions situation from existing in relation to the facility </w:t>
+      </w:r>
+      <w:r w:rsidR="0025587E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>at the end of</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04178" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the multi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04178" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04178" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>year period</w:t>
+      </w:r>
+      <w:r w:rsidR="0025587E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04178" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D1EE73" w14:textId="079A99BB" w:rsidR="00A57774" w:rsidRPr="00180ADD" w:rsidRDefault="00A57774" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00433884">
+        <w:t xml:space="preserve">Application </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70B36">
+        <w:t>deadline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F05FC12" w14:textId="44C04FC3" w:rsidR="002E4378" w:rsidRDefault="00A57774" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E396B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Applications must be received no later than</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E396B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15 November</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E396B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immediately following the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">end of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E396B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">first financial year of the proposed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MYMP. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>For example, 15 November 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4378">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the deadline for an MYMP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposed to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007461AD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>commence on 1 July 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4378">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007461AD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6412DD3A" w14:textId="312A7D32" w:rsidR="00400FB9" w:rsidRPr="00B565C3" w:rsidDel="00400FB9" w:rsidRDefault="00A57774" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FB1924">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a submission deadline falls on a Saturday, Sunday or </w:t>
+      </w:r>
+      <w:r w:rsidR="00163D49">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB1924">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ublic </w:t>
+      </w:r>
+      <w:r w:rsidR="00163D49">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB1924">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oliday in the Australian Capital Territory then the application can be submitted on the next business day, in accordance with subsection 36(2) of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB1924">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Acts Interpretation Act 1901</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB1924">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004120D3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CA8746" w14:textId="28C3A7F6" w:rsidR="004869EA" w:rsidRDefault="00E411BD" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">For a </w:t>
-[...30 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...81 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Interaction with </w:t>
+      </w:r>
+      <w:r w:rsidR="00D544E3">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">For a </w:t>
-[...77 lines deleted...]
-      <w:r w:rsidR="004664F9">
+        <w:t xml:space="preserve">SMCs </w:t>
+      </w:r>
+      <w:r w:rsidR="00D544E3" w:rsidRPr="008C7053">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00D544E3">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> emissions management options</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BA565D" w14:textId="04C0BC5E" w:rsidR="00DC0931" w:rsidRPr="000E396B" w:rsidRDefault="002E4378" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A facility </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0931" w:rsidRPr="5B6975C8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may be eligible for SMCs at the conclusion of </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7CA1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7CA1" w:rsidRPr="5B6975C8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1769">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>MYMP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0931" w:rsidRPr="5B6975C8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1769">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0931" w:rsidRPr="5B6975C8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>facility’s covered emissions are below its baseline emissions number</w:t>
+      </w:r>
+      <w:r w:rsidR="009648E2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the end of</w:t>
+      </w:r>
+      <w:r w:rsidR="009648E2" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the multi</w:t>
+      </w:r>
+      <w:r w:rsidR="009648E2" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidR="009648E2" w:rsidRPr="003310B6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>year period</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0931" w:rsidRPr="5B6975C8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B56045" w14:textId="43CF9541" w:rsidR="00584C04" w:rsidRPr="00523EB0" w:rsidRDefault="00582A24" w:rsidP="001975F1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00584C04" w:rsidRPr="00523EB0">
+        <w:t>f a</w:t>
+      </w:r>
+      <w:r w:rsidR="001061EE">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00584C04" w:rsidRPr="00523EB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004664F9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>MYMP</w:t>
       </w:r>
       <w:r w:rsidR="00584C04" w:rsidRPr="00523EB0">
         <w:t xml:space="preserve"> is approved</w:t>
       </w:r>
       <w:r w:rsidR="00F002CC" w:rsidRPr="00523EB0">
-        <w:t>, the responsible emitter will be unable to apply:</w:t>
+        <w:t xml:space="preserve">, the responsible emitter will </w:t>
+      </w:r>
+      <w:r w:rsidR="00A834E4">
+        <w:t>not be eligible for</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA672A">
+        <w:t xml:space="preserve"> either</w:t>
+      </w:r>
+      <w:r w:rsidR="00F002CC" w:rsidRPr="00523EB0">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215DD5E3" w14:textId="19CD4A7C" w:rsidR="00F002CC" w:rsidRPr="00523EB0" w:rsidRDefault="00077496" w:rsidP="007B10F6">
+    <w:p w14:paraId="215DD5E3" w14:textId="139CC8A0" w:rsidR="00F002CC" w:rsidRPr="00523EB0" w:rsidRDefault="00A834E4" w:rsidP="007B10F6">
       <w:pPr>
         <w:pStyle w:val="subsection"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>for a determination that it is</w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00077496">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determination that it is</w:t>
       </w:r>
       <w:r w:rsidR="00D37DB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="004E5C13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00F002CC" w:rsidRPr="00523EB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">rade-exposed baseline-adjusted </w:t>
       </w:r>
       <w:r w:rsidR="00E26F7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(TEBA) </w:t>
       </w:r>
       <w:r w:rsidR="00A70091" w:rsidRPr="00523EB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>facility</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00077496">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, if the determination would commence in a year</w:t>
       </w:r>
       <w:r w:rsidR="00A55903">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00682455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>covered by</w:t>
       </w:r>
       <w:r w:rsidR="00A55903">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the MYMP</w:t>
       </w:r>
-      <w:r w:rsidR="00A70091" w:rsidRPr="00523EB0">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="60CA8189" w14:textId="2EA028EE" w:rsidR="00A70091" w:rsidRPr="00523EB0" w:rsidRDefault="008A3F91" w:rsidP="00555010">
+    <w:p w14:paraId="60CA8189" w14:textId="00C95980" w:rsidR="00A70091" w:rsidRPr="00523EB0" w:rsidRDefault="008A3F91" w:rsidP="00555010">
       <w:pPr>
         <w:pStyle w:val="subsection"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">for a </w:t>
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="004E5C13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00A70091" w:rsidRPr="00523EB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">orrowing </w:t>
       </w:r>
       <w:r w:rsidR="00067CDC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A70091" w:rsidRPr="00523EB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">djustment </w:t>
       </w:r>
@@ -8468,2730 +8299,1150 @@
       <w:r w:rsidR="004A15DB" w:rsidRPr="00523EB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> any</w:t>
       </w:r>
       <w:r w:rsidR="00EC67B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> financial</w:t>
       </w:r>
       <w:r w:rsidR="004A15DB" w:rsidRPr="00523EB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> year covered by the </w:t>
       </w:r>
       <w:r w:rsidR="00682455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MYMP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCAF6D2" w14:textId="4CD82842" w:rsidR="00B01CA4" w:rsidRDefault="007B723C" w:rsidP="001975F1">
+    <w:p w14:paraId="745CF90A" w14:textId="7EDE7B56" w:rsidR="00B92C33" w:rsidRDefault="00BC7DF6" w:rsidP="00B47055">
       <w:pPr>
         <w:pStyle w:val="subsection"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="004A15DB" w:rsidRPr="00523EB0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ny</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0F49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pre-existing</w:t>
+      </w:r>
+      <w:r w:rsidR="004A15DB" w:rsidRPr="00523EB0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> borrowing adjustments which </w:t>
+      </w:r>
+      <w:r w:rsidR="003878E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>apply to a financial year covered by the</w:t>
+      </w:r>
+      <w:r w:rsidR="004A15DB" w:rsidRPr="00523EB0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MYMP must be revoked by the CER</w:t>
+      </w:r>
+      <w:r w:rsidR="00015693">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when making an MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00555010">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1685A29D" w14:textId="77777777" w:rsidR="00B92C33" w:rsidRDefault="00B92C33" w:rsidP="00B92C33">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00C70B36">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc239070838"/>
+      <w:r w:rsidRPr="003B63D4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Application requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="003B63D4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E9B3363" w14:textId="001C2161" w:rsidR="005D6508" w:rsidRPr="00CF0F13" w:rsidRDefault="005D6508" w:rsidP="002B306C">
+    <w:p w14:paraId="1FBB4285" w14:textId="4CAAF628" w:rsidR="00B92C33" w:rsidRPr="003B63D4" w:rsidRDefault="00B92C33" w:rsidP="00B92C33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="240"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc237605553"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc238650015"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc238650050"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc239070839"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc237605554"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc238650016"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc238650051"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc239070840"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc237605555"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc238650017"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc238650052"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc239070841"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc237605556"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc238650018"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc238650053"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc239070842"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc237605557"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc238650019"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc238650054"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc239070843"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc239070844"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="003B63D4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Preparing the application</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
-    <w:p w14:paraId="2ABBE52D" w14:textId="198ADC60" w:rsidR="00CF33D8" w:rsidRDefault="00846369" w:rsidP="00CC5697">
+    <w:p w14:paraId="74FE1835" w14:textId="7D84068E" w:rsidR="001C6D16" w:rsidRDefault="00846369" w:rsidP="00180ADD">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>The responsible emitter for a facility can apply for a</w:t>
       </w:r>
       <w:r w:rsidR="001061EE">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00623F51">
         <w:t>MYMP</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> declaration, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00846369">
+        <w:t xml:space="preserve"> declaration </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0686">
+        <w:t xml:space="preserve">by submitting a form </w:t>
+      </w:r>
+      <w:r w:rsidR="00875127">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0686">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0686">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">using </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId17" w:tooltip="A link to the Online Services page of the Clean Energy Regulator's website" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tooltip="A link to the Online Services page of the Clean Energy Regulator's website" w:history="1">
         <w:r w:rsidRPr="00846369">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Online Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00832815">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00A04136">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="001C6D16" w:rsidRPr="001C6D16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C6C70CF" w14:textId="0533BFF5" w:rsidR="00846369" w:rsidRPr="00846369" w:rsidRDefault="00846369" w:rsidP="002B306C">
-[...119 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="027BCC5A" w14:textId="034BCFC3" w:rsidR="00F50968" w:rsidRDefault="00344244" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>will</w:t>
+        <w:t>The application form can be saved at any point</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1E11">
+        <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00600F13">
+        <w:t>it can be converted to</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...564 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> PDF and printed at any stage.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="59" w:name="_Toc138922904"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc138922979"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc138923043"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc138923300"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="CERTable"/>
-[...1 lines deleted...]
-        <w:tblW w:w="9576" w:type="dxa"/>
+        <w:tblStyle w:val="CERCallout"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="139"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
         </w:tblBorders>
-        <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9576"/>
+        <w:gridCol w:w="9722"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00632BDA" w14:paraId="7467D97B" w14:textId="77777777" w:rsidTr="008B34BD">
+      <w:tr w:rsidR="00136F6D" w14:paraId="1F83EAEB" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="2127"/>
+          <w:trHeight w:val="143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...5 lines deleted...]
-            <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02A4D643" w14:textId="577D55CA" w:rsidR="004176D1" w:rsidRPr="00087181" w:rsidRDefault="004176D1" w:rsidP="00C808B1">
+          <w:p w14:paraId="2502CA09" w14:textId="51F16979" w:rsidR="00136F6D" w:rsidRPr="00180ADD" w:rsidRDefault="00136F6D" w:rsidP="00CD6578">
             <w:pPr>
-              <w:pStyle w:val="Caption"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Heading3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087181">
+            <w:bookmarkStart w:id="63" w:name="_Toc158295255"/>
+            <w:r w:rsidRPr="00180ADD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:i w:val="0"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Summary of </w:t>
             </w:r>
-            <w:r w:rsidR="003E7AB9" w:rsidRPr="00087181">
+            <w:r w:rsidR="009A73FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:i w:val="0"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">application </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00087181">
+              <w:t xml:space="preserve">information </w:t>
+            </w:r>
+            <w:r w:rsidR="00205376">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:i w:val="0"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>requirements</w:t>
+              <w:t xml:space="preserve">to provide in </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="63"/>
+            <w:r w:rsidR="00752954">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a MYMP application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08BC7F57" w14:textId="77777777" w:rsidR="004176D1" w:rsidRPr="008B34BD" w:rsidRDefault="004176D1" w:rsidP="00C808B1">
+          <w:p w14:paraId="5D18BC1F" w14:textId="7D86CF38" w:rsidR="00136F6D" w:rsidRPr="009D7A5F" w:rsidRDefault="00205376" w:rsidP="00136F6D">
             <w:pPr>
-              <w:pStyle w:val="subsection"/>
-[...4 lines deleted...]
-                <w:b w:val="0"/>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="102"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B34BD">
-[...19 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="004176D1" w:rsidRPr="008B34BD">
-[...14 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidR="00136F6D" w:rsidRPr="009D7A5F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>esponsible emitter for the facility</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F5D7B1" w14:textId="37C87FF2" w:rsidR="00136F6D" w:rsidRPr="009D7A5F" w:rsidRDefault="00205376" w:rsidP="00136F6D">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="102"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B34BD">
-[...16 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00136F6D" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acility name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B25CAB0" w14:textId="57059A3C" w:rsidR="003319A0" w:rsidRPr="009D7A5F" w:rsidRDefault="00205376" w:rsidP="0050213F">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="102"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="003319A0" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">irst financial year </w:t>
+            </w:r>
+            <w:r w:rsidR="00823EB6" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r w:rsidR="003319A0" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the MYMP </w:t>
+            </w:r>
+            <w:r w:rsidR="00823EB6" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+            <w:r w:rsidR="003319A0" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> commence (e.g. 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00413BC3" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="0050213F" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="003319A0" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00413BC3" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="003319A0" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DDA67E" w14:textId="0CFAE177" w:rsidR="003319A0" w:rsidRPr="009D7A5F" w:rsidRDefault="0050213F" w:rsidP="003319A0">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="102"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="003319A0" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uration of the MYMP (between 2 and 5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00646320" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">financial </w:t>
+            </w:r>
+            <w:r w:rsidR="003319A0" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>years)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04A02A30" w14:textId="0FA85AC4" w:rsidR="006B0C87" w:rsidRPr="009D7A5F" w:rsidRDefault="0050213F" w:rsidP="006B0C87">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="102"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0C87" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>overed emissions in the first financial year of the proposed MYMP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1938F0E2" w14:textId="48AEBE16" w:rsidR="006B0C87" w:rsidRPr="009D7A5F" w:rsidRDefault="0050213F" w:rsidP="00D638EC">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="102"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0C87" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eclaration stating that the responsible emitter for the facility</w:t>
+            </w:r>
+            <w:r w:rsidR="0021028C" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0C87" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="387DDDD3" w14:textId="4F41DFD9" w:rsidR="006B0C87" w:rsidRPr="009D7A5F" w:rsidRDefault="006B0C87" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="102"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conduct </w:t>
+            </w:r>
+            <w:r w:rsidR="00646320" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>one or more</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> activity during the MYMP to reduce the emissions</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD4FCB" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B34BD">
-[...7 lines deleted...]
-              <w:r w:rsidRPr="008B34BD">
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>intensity of production variables for the facility</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB3CBAE" w14:textId="2D3567D1" w:rsidR="006B0C87" w:rsidRPr="009D7A5F" w:rsidRDefault="006B0C87" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="102"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>as a result of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> conducting the activity(s), be reasonably likely to prevent an excess emissions situation from existing in relation to the facility for the MYMP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F99BEDB" w14:textId="74DC8A8C" w:rsidR="006B0C87" w:rsidRPr="009D7A5F" w:rsidRDefault="000B5B77" w:rsidP="006B0C87">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="102"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0C87" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>etailed plan</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA0D73" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> explaining how the activity will prevent an excess emissions situation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA518EE" w14:textId="0BBC34AA" w:rsidR="00A076BD" w:rsidRPr="009D7A5F" w:rsidRDefault="00F66E18" w:rsidP="00A076BD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="102"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0C87" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ummary of the plan</w:t>
+            </w:r>
+            <w:r w:rsidR="00A076BD" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0C87" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approved, this summary will be published on the CER website</w:t>
+            </w:r>
+            <w:r w:rsidR="00A076BD" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="121B17D7" w14:textId="19718976" w:rsidR="00136F6D" w:rsidRPr="009D7A5F" w:rsidRDefault="00F66E18" w:rsidP="00C86874">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="102"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0C87" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xplanation of any risks that the facility </w:t>
+            </w:r>
+            <w:r w:rsidR="00C64377" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>could</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0C87" w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be in an excess emissions situation after the compliance deadline for the last year of the MYMP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2229252D" w14:textId="28F9B3C9" w:rsidR="000B22A7" w:rsidRPr="00180ADD" w:rsidRDefault="00FB31BE" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Detailed_application_requirements" w:history="1">
+              <w:r w:rsidRPr="009D7A5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>Part 3.</w:t>
-[...35 lines deleted...]
-                <w:t>esponsible emitter</w:t>
+                <w:t>detailed application requirements</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="008B34BD">
-[...19 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="009D7A5F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...1049 lines deleted...]
-              <w:t>signature</w:t>
+              <w:t xml:space="preserve"> for more information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C63ED07" w14:textId="77777777" w:rsidR="00CA6E88" w:rsidRDefault="00CA6E88" w:rsidP="006D0A28">
-[...5 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="1E12AC2C" w14:textId="77777777" w:rsidR="00B92C33" w:rsidRDefault="00B92C33" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621A6F51" w14:textId="57B8F7AF" w:rsidR="00B92C33" w:rsidRPr="00E82B46" w:rsidRDefault="00B92C33" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Signing_the_declaration"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc239070845"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Signing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the declaration</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="7792E284" w14:textId="6ECEC63B" w:rsidR="00E54673" w:rsidRDefault="00E54673" w:rsidP="006D0A28">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="27"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Authorisation_to_submit"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">The MYMP </w:t>
+      </w:r>
+      <w:r w:rsidR="004775B4">
+        <w:t xml:space="preserve">form includes a </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...150 lines deleted...]
-        <w:t>The declaration confirms</w:t>
+        <w:t>declaration confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="004775B4">
+        <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00873920" w:rsidDel="000D36B7">
         <w:t xml:space="preserve">, among other things, </w:t>
       </w:r>
-      <w:r w:rsidR="0072753B">
+      <w:r>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00873920" w:rsidDel="000D36B7">
-        <w:t>the information supplied is true and not misleading.</w:t>
+        <w:t>the information supplied is true and not misleading</w:t>
+      </w:r>
+      <w:r w:rsidR="00461461">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2379B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1114EB25" w14:textId="05B20128" w:rsidR="00FE0720" w:rsidRPr="002B6F67" w:rsidRDefault="00FE0720" w:rsidP="00FE0720">
-[...11 lines deleted...]
-      <w:r w:rsidR="00280867">
+    <w:p w14:paraId="2BD38DFB" w14:textId="77777777" w:rsidR="00FB31BE" w:rsidRDefault="00FB31BE">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1271DA72" w14:textId="4E95ED11" w:rsidR="006D42FB" w:rsidRPr="00A2379B" w:rsidRDefault="003C63D6" w:rsidP="006D0A28">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2379B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The person signing </w:t>
+      </w:r>
+      <w:r w:rsidR="004775B4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00133F38" w:rsidRPr="00A2379B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0035367F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:r w:rsidR="00133F38" w:rsidRPr="00A2379B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2379B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidR="00653EFB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> both</w:t>
+      </w:r>
+      <w:r w:rsidR="005164D9" w:rsidRPr="00A2379B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5615705C" w14:textId="0924CFBE" w:rsidR="00FE0720" w:rsidRPr="002B6F67" w:rsidRDefault="00B81251" w:rsidP="006D0A28">
-[...210 lines deleted...]
-    <w:p w14:paraId="4D97F8C0" w14:textId="080443EA" w:rsidR="003C63D6" w:rsidRPr="00B62585" w:rsidDel="002B329A" w:rsidRDefault="006D42FB" w:rsidP="002B329A">
+    <w:p w14:paraId="4D97F8C0" w14:textId="36C92621" w:rsidR="003C63D6" w:rsidRPr="00B62585" w:rsidDel="002B329A" w:rsidRDefault="006D42FB" w:rsidP="002B329A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62585">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003C63D6" w:rsidRPr="00B62585">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Responsible_Financial_Officer" w:history="1">
         <w:r w:rsidR="003C63D6" w:rsidRPr="00B62585">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>responsible financial officer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C63D6" w:rsidRPr="00B62585">
-        <w:t xml:space="preserve"> of the applicant, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41EE8">
+        <w:t xml:space="preserve">(RFO) </w:t>
+      </w:r>
+      <w:r w:rsidR="003C63D6" w:rsidRPr="00B62585">
+        <w:t xml:space="preserve">of the applicant </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62585">
         <w:t xml:space="preserve">as defined under </w:t>
       </w:r>
       <w:r w:rsidR="002A6531">
         <w:t>section 4 of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62585">
         <w:t xml:space="preserve"> Safeguard Rule</w:t>
       </w:r>
       <w:r w:rsidRPr="000575F0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidR="003C63D6" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
       <w:r w:rsidR="003C63D6" w:rsidRPr="000575F0">
-        <w:rPr>
-[...20 lines deleted...]
-        <w:t>and</w:t>
+        <w:t xml:space="preserve"> a person authorised by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43037">
+        <w:t>RFO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51E83F" w14:textId="4DA3EC67" w:rsidR="003C63D6" w:rsidRPr="00942E95" w:rsidDel="002B329A" w:rsidRDefault="006D42FB" w:rsidP="00486CF9">
+    <w:p w14:paraId="4F51E83F" w14:textId="5DC88093" w:rsidR="003C63D6" w:rsidRDefault="006D42FB" w:rsidP="00E54673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00942E95" w:rsidDel="002B329A">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="009604B6" w:rsidRPr="00942E95" w:rsidDel="002B329A">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="003C63D6" w:rsidRPr="00942E95" w:rsidDel="002B329A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Executive_officer_(EO)" w:history="1">
         <w:r w:rsidR="003C63D6" w:rsidRPr="00942E95" w:rsidDel="002B329A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>executive officer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C63D6" w:rsidRPr="00942E95" w:rsidDel="002B329A">
-        <w:t xml:space="preserve"> of the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41EE8">
+        <w:t xml:space="preserve">(EO) </w:t>
+      </w:r>
+      <w:r w:rsidR="003C63D6" w:rsidRPr="00942E95" w:rsidDel="002B329A">
+        <w:t xml:space="preserve">of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00942E95" w:rsidDel="002B329A">
         <w:t>applicant as defined under</w:t>
       </w:r>
       <w:r w:rsidR="00262AE4" w:rsidRPr="00942E95" w:rsidDel="002B329A">
         <w:t xml:space="preserve"> section 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00942E95" w:rsidDel="002B329A">
         <w:t xml:space="preserve"> the NGER Act,</w:t>
       </w:r>
       <w:r w:rsidR="003C63D6" w:rsidRPr="00942E95" w:rsidDel="002B329A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="003C63D6" w:rsidRPr="00180ADD" w:rsidDel="002B329A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
       <w:r w:rsidR="003C63D6" w:rsidRPr="00942E95" w:rsidDel="002B329A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C63D6" w:rsidRPr="00942E95" w:rsidDel="002B329A">
-        <w:t>a person authorised by an executive officer.</w:t>
+        <w:t xml:space="preserve">a person authorised by an </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43037">
+        <w:t>EO</w:t>
+      </w:r>
+      <w:r w:rsidR="003C63D6" w:rsidRPr="00942E95" w:rsidDel="002B329A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21E96" w:rsidRPr="00A21E96">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32588307" w14:textId="58F426E6" w:rsidR="00C06EA0" w:rsidRDefault="009F6B63" w:rsidP="00C06EA0">
+    <w:p w14:paraId="70A7CC42" w14:textId="0B6110A7" w:rsidR="00000348" w:rsidRPr="00942E95" w:rsidDel="002B329A" w:rsidRDefault="00000348" w:rsidP="00180ADD">
+      <w:r w:rsidRPr="00000348">
+        <w:t>The online form contains an upload document section to provide relevant evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC144F">
+        <w:t xml:space="preserve"> of the position held, or the authority to sign</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000348">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A88E860" w14:textId="5061732C" w:rsidR="00BE56B4" w:rsidRDefault="003B2094" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>RFO and EO</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2569">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00161CFA">
+        <w:t>positions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32588307" w14:textId="31C2AD6D" w:rsidR="00C06EA0" w:rsidRDefault="009F6B63" w:rsidP="00C06EA0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A person who holds the position of </w:t>
       </w:r>
       <w:r w:rsidR="00C06EA0" w:rsidRPr="00DB5FD1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>chief executive officer</w:t>
       </w:r>
       <w:r w:rsidR="00D46E94">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A63FCD" w:rsidDel="00D46E94">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11210,2774 +9461,3213 @@
       <w:r w:rsidR="005935ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or chief operating officer</w:t>
       </w:r>
       <w:r w:rsidR="00C06EA0" w:rsidDel="00D46E94">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E50799">
         <w:t xml:space="preserve">of the responsible emitter </w:t>
       </w:r>
       <w:r w:rsidR="00513B74">
         <w:t>meets</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the definition of</w:t>
       </w:r>
       <w:r w:rsidR="00D04C62">
         <w:t xml:space="preserve"> both</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> a responsible financial officer and an executive officer.</w:t>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43037">
+        <w:t>n RFO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74476">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and an </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74476">
+        <w:t>EO</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C06EA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5447636A" w14:textId="2922EBC1" w:rsidR="00E91FDB" w:rsidRPr="00481A2A" w:rsidRDefault="00C06EA0" w:rsidP="00E91FDB">
+    <w:p w14:paraId="5447636A" w14:textId="05367F30" w:rsidR="00E91FDB" w:rsidRPr="00481A2A" w:rsidRDefault="00C06EA0" w:rsidP="00E91FDB">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>A person who hold</w:t>
       </w:r>
       <w:r w:rsidR="0043655F">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the position of a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB31BE">
+        <w:t>d</w:t>
+      </w:r>
       <w:r>
-        <w:t>Director</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>irector</w:t>
+      </w:r>
       <w:r w:rsidR="00200587">
-        <w:t xml:space="preserve"> or Secretary</w:t>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB31BE">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00200587">
+        <w:t>ecretary</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> meet</w:t>
       </w:r>
       <w:r w:rsidR="00344C4A">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> the definition of an executive officer</w:t>
+        <w:t xml:space="preserve"> the definition of an </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74476">
+        <w:t>EO</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4CA0">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00200587">
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4CA0">
+        <w:t xml:space="preserve">They </w:t>
       </w:r>
       <w:r w:rsidR="00200587" w:rsidRPr="00481A2A">
-        <w:t>may meet the definition of a responsible financial officer</w:t>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4CA0">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="00200587" w:rsidRPr="00481A2A">
+        <w:t>meet the definition of a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74476">
+        <w:t xml:space="preserve">n RFO </w:t>
       </w:r>
       <w:r w:rsidR="00081554" w:rsidRPr="00481A2A">
-        <w:t xml:space="preserve"> if they</w:t>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00081554" w:rsidRPr="00481A2A">
+        <w:t>they</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DA22A1">
+        <w:t xml:space="preserve"> either</w:t>
       </w:r>
       <w:r w:rsidR="00E91FDB" w:rsidRPr="00481A2A">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2ACB14" w14:textId="5C315B9A" w:rsidR="00A526A9" w:rsidRPr="00481A2A" w:rsidRDefault="00081554" w:rsidP="00E91FDB">
+    <w:p w14:paraId="5C2ACB14" w14:textId="7A4FC7DB" w:rsidR="00A526A9" w:rsidRPr="00481A2A" w:rsidRDefault="00081554" w:rsidP="00E91FDB">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481A2A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">make, or participate in making, decisions that affect the whole, or a substantial part, of the business or affairs of the </w:t>
       </w:r>
       <w:r w:rsidR="00D631F6" w:rsidRPr="00481A2A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>responsible emitter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481A2A">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6ED84336" w14:textId="28E08025" w:rsidR="00C06EA0" w:rsidRPr="00481A2A" w:rsidRDefault="00D631F6" w:rsidP="004F2DA6">
+    <w:p w14:paraId="6ED84336" w14:textId="28E08025" w:rsidR="00C06EA0" w:rsidRDefault="00D631F6" w:rsidP="004F2DA6">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481A2A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidR="00081554" w:rsidRPr="00481A2A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the capacity to significantly affect the </w:t>
       </w:r>
       <w:r w:rsidRPr="00481A2A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>responsible emitter</w:t>
       </w:r>
       <w:r w:rsidR="00081554" w:rsidRPr="00481A2A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’s financial standing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5130AC36" w14:textId="61C28971" w:rsidR="007C4A87" w:rsidRPr="004F2DA6" w:rsidRDefault="007C4A87" w:rsidP="007C4A87">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Evidence must be provided </w:t>
+    <w:p w14:paraId="156CF766" w14:textId="13EF8616" w:rsidR="009F002C" w:rsidRPr="004F2DA6" w:rsidDel="00CA1E3F" w:rsidRDefault="009F002C" w:rsidP="009F002C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452853" w:rsidDel="00CA1E3F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Evidence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2DA6" w:rsidDel="00CA1E3F">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="005E28B3">
+        <w:t>being an RFO or EO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F924D3" w14:textId="1B8E4D7F" w:rsidR="0033734F" w:rsidRDefault="001D0934" w:rsidP="00E52824">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the application is being signed </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6A7D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="001A69EF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an RFO or EO, </w:t>
+      </w:r>
+      <w:r w:rsidR="001A69EF">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A87" w:rsidRPr="004F2DA6">
+        <w:t xml:space="preserve">vidence must be provided </w:t>
       </w:r>
       <w:r w:rsidR="00AE4772" w:rsidRPr="004F2DA6">
-        <w:t>in the application to show that</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004F2DA6">
+        <w:t>to show that</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3EA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF60A6">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF60A6" w:rsidRPr="004F2DA6">
+        <w:t xml:space="preserve">he person </w:t>
+      </w:r>
+      <w:r w:rsidR="009F002C" w:rsidRPr="004F2DA6">
+        <w:t xml:space="preserve">meets </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A87" w:rsidRPr="004F2DA6">
+        <w:t>the definition of a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06BE7">
+        <w:t>n RFO</w:t>
+      </w:r>
+      <w:r w:rsidR="005E28B3">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A87" w:rsidRPr="004F2DA6">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06BE7">
+        <w:t>EO</w:t>
+      </w:r>
+      <w:r w:rsidR="00A021B6" w:rsidRPr="00A021B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A021B6">
+        <w:t>in the Safeguard Rule or NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidR="005F59F0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033734F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B825D7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52824">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4EDE" w:rsidDel="00014478">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4EDE" w:rsidDel="00B41B7A">
+        <w:t xml:space="preserve"> include</w:t>
+      </w:r>
+      <w:r w:rsidR="0033734F">
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00DF4EDE" w:rsidRPr="004F2DA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="38D9B604" w14:textId="35B6968F" w:rsidR="00780E77" w:rsidRPr="00871BB7" w:rsidRDefault="00F6502D" w:rsidP="007C4A87">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="40B1EBBE" w14:textId="77777777" w:rsidR="0033734F" w:rsidRDefault="00DF4EDE" w:rsidP="0033734F">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0033734F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2DA6">
+        <w:t xml:space="preserve"> person’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00F36DBA">
+        <w:t>position</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2DA6">
+        <w:t xml:space="preserve"> title</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5AFC">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41B7A">
+        <w:t xml:space="preserve"> with the responsible emitter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534B7626" w14:textId="51E379FF" w:rsidR="007C4A87" w:rsidRPr="004F2DA6" w:rsidRDefault="00F6502D" w:rsidP="007C4A87">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="456E8134" w14:textId="69DED0BF" w:rsidR="0033734F" w:rsidRDefault="00D85C79" w:rsidP="0033734F">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>t</w:t>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> a</w:t>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00AF1647">
         <w:t xml:space="preserve">n explanation </w:t>
       </w:r>
+      <w:r w:rsidR="00C85FD2">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
       <w:r w:rsidR="00FB0262">
         <w:t>how</w:t>
       </w:r>
       <w:r w:rsidR="00D42EED" w:rsidRPr="00087181">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA5B08">
         <w:t>that position</w:t>
       </w:r>
       <w:r w:rsidR="008D10BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D42EED" w:rsidRPr="00087181">
         <w:t>meets</w:t>
       </w:r>
       <w:r w:rsidR="008D10BF">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="001D502E">
         <w:t xml:space="preserve"> relevant</w:t>
       </w:r>
       <w:r w:rsidR="008D10BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F2B45">
         <w:t>definitions</w:t>
       </w:r>
       <w:r w:rsidR="00220C97">
         <w:t xml:space="preserve"> in the Safeg</w:t>
       </w:r>
       <w:r w:rsidR="00786EFF">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00220C97">
         <w:t>ard Rule and/or NGER Act</w:t>
       </w:r>
       <w:r w:rsidR="00D42EED" w:rsidRPr="00087181">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001566E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001566E7" w:rsidRPr="004F2DA6">
-        <w:t>This evidence may take the form of</w:t>
+    </w:p>
+    <w:p w14:paraId="3329601F" w14:textId="75AB4D8B" w:rsidR="00AE4349" w:rsidRDefault="001566E7" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2DA6">
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52824">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2DA6">
+        <w:t xml:space="preserve"> evidence may take the form of</w:t>
       </w:r>
       <w:r w:rsidR="00F0775C">
         <w:t>, for example,</w:t>
       </w:r>
-      <w:r w:rsidR="001566E7" w:rsidRPr="004F2DA6">
+      <w:r w:rsidRPr="004F2DA6">
         <w:t xml:space="preserve"> an </w:t>
       </w:r>
       <w:r w:rsidR="00316828" w:rsidRPr="004F2DA6">
         <w:t>exce</w:t>
       </w:r>
       <w:r w:rsidR="00316828">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00316828" w:rsidRPr="004F2DA6">
         <w:t>pt</w:t>
       </w:r>
-      <w:r w:rsidR="001566E7" w:rsidRPr="004F2DA6">
+      <w:r w:rsidRPr="004F2DA6">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidR="0008232E">
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
-      <w:r w:rsidR="001566E7" w:rsidRPr="004F2DA6">
+      <w:r w:rsidRPr="004F2DA6">
         <w:t xml:space="preserve"> organisational structure</w:t>
       </w:r>
       <w:r w:rsidR="0008232E">
         <w:t xml:space="preserve"> di</w:t>
       </w:r>
       <w:r w:rsidR="00A63091">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0008232E">
         <w:t>gram</w:t>
       </w:r>
-      <w:r w:rsidR="001566E7">
-[...2 lines deleted...]
-      <w:r w:rsidR="001566E7" w:rsidRPr="004F2DA6">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2DA6">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00F33397">
         <w:t xml:space="preserve">a written explanation of </w:t>
       </w:r>
       <w:r w:rsidR="00A63091" w:rsidRPr="00A63091">
         <w:t>the person’s</w:t>
       </w:r>
       <w:r w:rsidR="00142825">
         <w:t xml:space="preserve"> role. </w:t>
       </w:r>
-      <w:r w:rsidR="001E14CA">
+    </w:p>
+    <w:p w14:paraId="21936269" w14:textId="483CB50D" w:rsidR="00DB16E8" w:rsidRDefault="001E14CA" w:rsidP="00C344F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">In the case of </w:t>
       </w:r>
       <w:r w:rsidR="00C92958">
-        <w:t xml:space="preserve">a responsible financial officer, </w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74476">
+        <w:t>n RFO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92958">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00222585">
         <w:t>it may be relevant for this explanation to</w:t>
       </w:r>
       <w:r w:rsidR="006327A1">
         <w:t xml:space="preserve"> include the person’s</w:t>
       </w:r>
       <w:r w:rsidR="00A63091" w:rsidRPr="00A63091">
-        <w:t xml:space="preserve"> duties, responsibilities, role in decision making, </w:t>
-[...5 lines deleted...]
-        <w:t>or capacity to significantly affect the responsible emitter’s financial standing</w:t>
+        <w:t xml:space="preserve"> duties, responsibilities, role in decision making, or capacity to significantly affect the responsible emitter’s financial standing</w:t>
       </w:r>
       <w:r w:rsidR="001566E7" w:rsidRPr="004F2DA6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629F587D" w14:textId="0FAF40AE" w:rsidR="00DB16E8" w:rsidRPr="00DB16E8" w:rsidRDefault="00DB16E8" w:rsidP="001D2598">
-[...53 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="629F587D" w14:textId="7B1BC99F" w:rsidR="00DB16E8" w:rsidRPr="00653EFB" w:rsidRDefault="00123E52" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Evidence of authori</w:t>
+      </w:r>
+      <w:r w:rsidR="00803958">
+        <w:t>sation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00897765" w:rsidRPr="00653EFB">
         <w:t>sig</w:t>
       </w:r>
-      <w:r w:rsidR="00A765DE">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00A765DE" w:rsidRPr="00653EFB">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00897765">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> executive officer</w:t>
+      <w:r w:rsidR="00616362">
+        <w:t xml:space="preserve"> for an RFO or EO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6131A4" w14:textId="06338235" w:rsidR="00DB16E8" w:rsidRDefault="00DB16E8" w:rsidP="000E4CFC">
+    <w:p w14:paraId="635AEF0E" w14:textId="0EB99279" w:rsidR="00DB7D23" w:rsidRDefault="00DB16E8" w:rsidP="000E4CFC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="200" w:after="200"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If the application is being signed by a person who is authorised by </w:t>
       </w:r>
       <w:r w:rsidR="003A3EDE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7485F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3EDE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>RFO</w:t>
       </w:r>
       <w:r w:rsidR="00E6681F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and/or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D6492C">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06BE7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>executive officer</w:t>
+        <w:t>EO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, the form </w:t>
       </w:r>
+      <w:r w:rsidR="00B160DA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
       <w:r w:rsidR="009C3409">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>needs to be accompanied by</w:t>
+        <w:t>be accompanied by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> evidence to demonstrate the RFO </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D6492C">
+        <w:t xml:space="preserve"> evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="00470261">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>and/or executive officer</w:t>
+        <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> has authorised the signatory to sign this application on their behalf</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E365A">
+        <w:t>demonstrate</w:t>
+      </w:r>
+      <w:r w:rsidR="008C27C9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>s:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E365A">
-[...46 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="43CB4F6B" w14:textId="597EEF59" w:rsidR="007C0B00" w:rsidRPr="0040087B" w:rsidRDefault="007C0B00" w:rsidP="000E4CFC">
-[...43 lines deleted...]
-    <w:p w14:paraId="69B2A2D2" w14:textId="255C8A06" w:rsidR="007C0B00" w:rsidRPr="0040087B" w:rsidRDefault="0091568D" w:rsidP="000E4CFC">
+    <w:p w14:paraId="045BCEF8" w14:textId="712AC360" w:rsidR="00DB7D23" w:rsidRPr="00DB7D23" w:rsidRDefault="00D92D95" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>f</w:t>
-[...5 lines deleted...]
-        <w:t>and/or executive officer</w:t>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5CEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7D23">
+        <w:t>authori</w:t>
+      </w:r>
+      <w:r w:rsidR="007157C7">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7D23">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="007157C7">
+        <w:t>ion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7D23">
+        <w:t xml:space="preserve"> to sign </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB16E8" w:rsidRPr="00DB7D23">
+        <w:t>on behalf</w:t>
+      </w:r>
+      <w:r w:rsidR="003735A3">
+        <w:t xml:space="preserve"> of the RFO or EO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051D4229" w14:textId="11AEEE1C" w:rsidR="007C0B00" w:rsidRPr="0040087B" w:rsidRDefault="0091568D" w:rsidP="000E4CFC">
+    <w:p w14:paraId="1F6131A4" w14:textId="28C2C429" w:rsidR="00DB16E8" w:rsidRDefault="00DB16E8" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7D23">
+        <w:t xml:space="preserve">the RFO </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6492C" w:rsidRPr="00DB7D23">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7D23" w:rsidRPr="00DB7D23">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7D23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
       <w:r>
-        <w:t>f</w:t>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>meets the definition</w:t>
+      </w:r>
+      <w:r w:rsidR="00624518">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of their role in the Safeguard Rule or NGER Act</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CB4F6B" w14:textId="4DDD5B97" w:rsidR="007C0B00" w:rsidRPr="0040087B" w:rsidRDefault="007157C7" w:rsidP="000E4CFC">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The e</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B00">
+        <w:t xml:space="preserve">vidence </w:t>
       </w:r>
       <w:r w:rsidR="007C0B00" w:rsidRPr="0040087B">
-        <w:t>irst and last name and position of the authorised person</w:t>
+        <w:t>may be in the form of an email or written document</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85BD2">
+        <w:t xml:space="preserve"> and include </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B00" w:rsidRPr="0040087B">
+        <w:t xml:space="preserve">the following information: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7FD9A3" w14:textId="7EF151D4" w:rsidR="007C0B00" w:rsidRPr="0040087B" w:rsidRDefault="0091568D" w:rsidP="000E4CFC">
+    <w:p w14:paraId="69B2A2D2" w14:textId="65E654C3" w:rsidR="007C0B00" w:rsidRPr="0040087B" w:rsidRDefault="0091568D" w:rsidP="000E4CFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>n</w:t>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="007C0B00" w:rsidRPr="0040087B">
-        <w:t>ame of the responsible emitter and facility for which the MYMP application is being lodged</w:t>
+        <w:t xml:space="preserve">irst and last name and position of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E075DA">
+        <w:t xml:space="preserve">RFO </w:t>
+      </w:r>
+      <w:r w:rsidR="00224CFC">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E075DA">
+        <w:t>EO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CD2BA4" w14:textId="6E4F8E37" w:rsidR="007C0B00" w:rsidRPr="0040087B" w:rsidRDefault="0091568D" w:rsidP="000E4CFC">
+    <w:p w14:paraId="051D4229" w14:textId="11AEEE1C" w:rsidR="007C0B00" w:rsidRPr="0040087B" w:rsidRDefault="0091568D" w:rsidP="000E4CFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B00" w:rsidRPr="0040087B">
+        <w:t>irst and last name and position of the authorised person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7FD9A3" w14:textId="7EF151D4" w:rsidR="007C0B00" w:rsidRPr="0040087B" w:rsidRDefault="0091568D" w:rsidP="000E4CFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B00" w:rsidRPr="0040087B">
+        <w:t>ame of the responsible emitter and facility for which the MYMP application is being lodged</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CD2BA4" w14:textId="51B82FC9" w:rsidR="007C0B00" w:rsidRPr="0040087B" w:rsidRDefault="0091568D" w:rsidP="000E4CFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="007C0B00" w:rsidRPr="0040087B">
-        <w:t xml:space="preserve">xplicit authorisation from the responsible financial officer </w:t>
+        <w:t xml:space="preserve">xplicit authorisation from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00257CD8">
+        <w:t xml:space="preserve">RFO </w:t>
       </w:r>
       <w:r w:rsidR="003E5FC7">
-        <w:t>and/or executive officer</w:t>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00257CD8">
+        <w:t xml:space="preserve">EO </w:t>
       </w:r>
       <w:r w:rsidR="007C0B00" w:rsidRPr="0040087B">
-        <w:t xml:space="preserve"> to the authorised person to sign the MYMP application</w:t>
+        <w:t>to the authorised person to sign the MYMP application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C773E05" w14:textId="378FB27E" w:rsidR="00B27833" w:rsidRPr="0091568D" w:rsidRDefault="0091568D" w:rsidP="000E4CFC">
+    <w:p w14:paraId="3C773E05" w14:textId="14F981A7" w:rsidR="00B27833" w:rsidRPr="0091568D" w:rsidRDefault="0091568D" w:rsidP="000E4CFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="007C0B00" w:rsidRPr="0040087B">
-        <w:t xml:space="preserve">vidence confirming the responsible financial officer </w:t>
+        <w:t xml:space="preserve">vidence confirming the </w:t>
+      </w:r>
+      <w:r w:rsidR="00257CD8">
+        <w:t xml:space="preserve">RFO </w:t>
       </w:r>
       <w:r w:rsidR="003E5FC7">
-        <w:t xml:space="preserve">and/or executive officer </w:t>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00257CD8">
+        <w:t xml:space="preserve">EO </w:t>
       </w:r>
       <w:r w:rsidR="007C0B00" w:rsidRPr="0040087B">
-        <w:t>meets the definition under the Safeguard Rule.</w:t>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">meets the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77825">
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D2598">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">evidence. </w:t>
+      <w:r w:rsidR="007C0B00" w:rsidRPr="0040087B">
+        <w:t>definition under the Safeguard Rule</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77825">
+        <w:t xml:space="preserve"> or NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B00" w:rsidRPr="0040087B">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F3065D" w14:textId="77777777" w:rsidR="0040087B" w:rsidRDefault="0040087B" w:rsidP="00515F7A">
       <w:pPr>
         <w:pStyle w:val="subsection"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="CERTable"/>
+        <w:tblStyle w:val="CERCallout"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-45"/>
-        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10065"/>
+        <w:gridCol w:w="9722"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040087B" w:rsidRPr="00203944" w14:paraId="6644B70F" w14:textId="77777777" w:rsidTr="00390359">
+      <w:tr w:rsidR="0040087B" w:rsidRPr="00203944" w14:paraId="6644B70F" w14:textId="77777777" w:rsidTr="00180ADD">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="2390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7233CD19" w14:textId="79ED97DF" w:rsidR="0040087B" w:rsidRPr="00E52A95" w:rsidRDefault="0040087B" w:rsidP="0040087B">
+          <w:p w14:paraId="7233CD19" w14:textId="5B706C63" w:rsidR="0040087B" w:rsidRPr="00180ADD" w:rsidRDefault="0040087B" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="subsection"/>
-              <w:contextualSpacing/>
+              <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C67B53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Example of email to meet evidence requirements in the online form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4470099A" w14:textId="79F4C606" w:rsidR="0040087B" w:rsidRPr="00180ADD" w:rsidRDefault="00165DB3" w:rsidP="00180ADD">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Example of email to meet evidence requirements in the online form.</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0040087B" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>[signatory’s name]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48501CDC" w14:textId="77777777" w:rsidR="0040087B" w:rsidRPr="00E52A95" w:rsidRDefault="0040087B" w:rsidP="0040087B">
+          <w:p w14:paraId="6B7AEF8C" w14:textId="75A449C9" w:rsidR="0040087B" w:rsidRPr="00203944" w:rsidRDefault="0040087B" w:rsidP="00180ADD">
             <w:pPr>
               <w:pStyle w:val="subsection"/>
-              <w:contextualSpacing/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
-          </w:p>
-[...49 lines deleted...]
-            <w:r w:rsidRPr="00E52A95">
+            <w:r w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">In my power as the </w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E52A95">
+              <w:t xml:space="preserve">In my power as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92621">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E52A95">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180ADD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> I </w:t>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00E52A95">
+              <w:t>chief financial officer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> her</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005F624E">
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00640096">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[responsible emitter’s name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>e</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E52A95">
+              <w:t xml:space="preserve"> I </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00640096">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[responsible financial officer’s full</w:t>
+            </w:r>
+            <w:r w:rsidR="005C00B8" w:rsidRPr="00640096">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00640096">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>by</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00316828" w:rsidRPr="00E52A95">
+              <w:t xml:space="preserve"> her</w:t>
+            </w:r>
+            <w:r w:rsidR="005F624E" w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00640096">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidR="00316828" w:rsidRPr="00640096">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> authorise you</w:t>
             </w:r>
-            <w:r w:rsidR="00316828" w:rsidRPr="00FF7C02">
+            <w:r w:rsidR="00316828" w:rsidRPr="00180ADD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00316828" w:rsidRPr="00482980">
+            <w:r w:rsidR="00316828" w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00316828" w:rsidRPr="00E52A95">
+            <w:r w:rsidR="00316828" w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[signatory’ full name]</w:t>
             </w:r>
-            <w:r w:rsidR="00316828" w:rsidRPr="00E52A95">
+            <w:r w:rsidR="00316828" w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, to sign a multi-year monitoring period application for</w:t>
             </w:r>
-            <w:r w:rsidR="00316828" w:rsidRPr="00E52A95">
+            <w:r w:rsidR="00316828" w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> [facility</w:t>
             </w:r>
-            <w:r w:rsidR="009777A4">
+            <w:r w:rsidR="009777A4" w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="009777A4">
+              <w:t xml:space="preserve"> name] </w:t>
+            </w:r>
+            <w:r w:rsidR="009777A4" w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>commencing on</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009777A4" w:rsidRPr="00E52A95">
+              <w:t>commencing on the financial year</w:t>
+            </w:r>
+            <w:r w:rsidR="009777A4" w:rsidRPr="00640096" w:rsidDel="00927F5D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009777A4">
+            <w:r w:rsidR="009777A4" w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009777A4" w:rsidRPr="00E52A95">
+              <w:t xml:space="preserve">beginning on 1 July </w:t>
+            </w:r>
+            <w:r w:rsidR="009777A4" w:rsidRPr="00640096">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[first financial year applied for]</w:t>
+            </w:r>
+            <w:r w:rsidR="009777A4" w:rsidRPr="00180ADD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>financial year</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009777A4" w:rsidRPr="00E52A95" w:rsidDel="00927F5D">
+              <w:t>, on behalf of</w:t>
+            </w:r>
+            <w:r w:rsidR="009777A4" w:rsidRPr="00180ADD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009777A4" w:rsidRPr="00640096">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[responsible emitter’s name]</w:t>
+            </w:r>
+            <w:r w:rsidR="009777A4" w:rsidRPr="00640096">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...56 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BE9AC8B" w14:textId="6466551A" w:rsidR="00331B45" w:rsidRPr="00D02A76" w:rsidRDefault="00331B45" w:rsidP="00331B45">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6FB4D67A" w14:textId="22738785" w:rsidR="00E54673" w:rsidRPr="00180ADD" w:rsidRDefault="00E54673" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc238650022"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc238650057"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc239070846"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc239070847"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Submitting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the application</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
-    <w:p w14:paraId="44DBC526" w14:textId="77777777" w:rsidR="00AF1759" w:rsidRDefault="00AF1759">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="14870100" w14:textId="6FF0F612" w:rsidR="008C520C" w:rsidRDefault="00144880" w:rsidP="00144880">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00873920">
+        <w:t>Once all sections of the application are complete</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:t>, including attaching the detailed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">summary plan documents and any required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873920">
+        <w:t>supporting information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and authorisations, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA041C">
+        <w:t>it can be submitted online. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve">here are </w:t>
+      </w:r>
+      <w:r w:rsidR="002725D1">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve"> options </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8201C">
+        <w:t xml:space="preserve">outlined below </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve">to sign and submit </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3AA9">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6F67">
+        <w:t xml:space="preserve"> application form</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57BA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36E85">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tooltip="A link to the Online Services page of the Clean Energy Regulator's website">
+        <w:r w:rsidR="00E36E85" w:rsidRPr="06DD28C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>O</w:t>
+        </w:r>
+        <w:r w:rsidR="00E36E85" w:rsidRPr="06DD28C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>nline Services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E36E85">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidR="00BD50D0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C520C" w:rsidRPr="008C520C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AE48E6" w14:textId="446C946D" w:rsidR="00144880" w:rsidRDefault="008C520C" w:rsidP="00144880">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7371">
+        <w:t>If you are having difficulty accessing, completing or submitting the online form</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7371">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162DE4">
+        <w:t xml:space="preserve">please contact the CER via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="5F77A8D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>cer-safeguardbaselines@cer.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446E7B4D" w14:textId="140B5C04" w:rsidR="001E42C7" w:rsidRPr="002B6F67" w:rsidRDefault="001E42C7" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Online submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5050EF96" w14:textId="0A1CFE76" w:rsidR="008B1DD1" w:rsidRDefault="00144880" w:rsidP="008B1DD1">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>An Online Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2AF3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> user with </w:t>
+      </w:r>
+      <w:r w:rsidR="00677B0D">
+        <w:t xml:space="preserve">the ‘manage facilities’ user permission </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57BA2">
+        <w:t xml:space="preserve">for the responsible emitter, </w:t>
+      </w:r>
+      <w:r w:rsidR="00677B0D">
+        <w:t xml:space="preserve">who has </w:t>
+      </w:r>
+      <w:r>
+        <w:t>either the authority or authorisation to sign the application can</w:t>
+      </w:r>
+      <w:r w:rsidR="008B1DD1">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B85D164" w14:textId="36DD0F1A" w:rsidR="00A01797" w:rsidRDefault="00144880" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="141"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">log in to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD50D0" w:rsidRPr="00180ADD">
+        <w:t>Online Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0722CAC7" w14:textId="59992805" w:rsidR="00A01797" w:rsidRDefault="00144880" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="141"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>open the draft version of the application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2D8482" w14:textId="3705422C" w:rsidR="00A01797" w:rsidRDefault="00144880" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="141"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">review the declaration </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742F884D" w14:textId="2B8443E5" w:rsidR="00144880" w:rsidRDefault="00144880" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="141"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>submit the application directly online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302A947E" w14:textId="4DAD2421" w:rsidR="00926CAA" w:rsidRPr="002B6F67" w:rsidRDefault="00926CAA" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Print and upload</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D81C3B" w14:textId="5FC8533F" w:rsidR="004C3084" w:rsidRDefault="00144880" w:rsidP="004C3084">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="143"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>An Online Services user with</w:t>
+      </w:r>
+      <w:r w:rsidR="000B08BE">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ‘manage facilities’ user permission for the responsible emitter can</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3084">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">open the draft form and print a PDF copy of the application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08397E7B" w14:textId="77777777" w:rsidR="004C3084" w:rsidRDefault="00144880" w:rsidP="004C3084">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="143"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94E2F">
+        <w:t xml:space="preserve">with either the authority or authorisation to sign the application </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">can then sign the form (electronic signature is also acceptable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8CEFC7" w14:textId="52766C37" w:rsidR="00144880" w:rsidRDefault="00144880" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="143"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The person with ‘manage facilities’ user permission may then upload the signed PDF to the online application form</w:t>
+      </w:r>
+      <w:r w:rsidR="008C520C">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidR="008C520C">
+        <w:t xml:space="preserve"> it</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DBC526" w14:textId="3BEAC09B" w:rsidR="00B95CF1" w:rsidRDefault="00B95CF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAD7226" w14:textId="7AEFA319" w:rsidR="00E725AC" w:rsidRPr="00C70B36" w:rsidRDefault="007B7A76" w:rsidP="00C70B36">
+    <w:p w14:paraId="4702BAD6" w14:textId="11B0D4B2" w:rsidR="0032121D" w:rsidRDefault="00B95CF1" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc237605559"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc238650024"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc238650059"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc239070848"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc239070849"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r w:rsidRPr="00180ADD">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Detailed</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+        <w:t>Detailed application requirements</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="76" w:name="_Toc145061306"/>
+      <w:bookmarkStart w:id="77" w:name="_Detailed_application_requirements"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc138922907"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc138922982"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc138923046"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc138923303"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc143503175"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc144387202"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
-    <w:p w14:paraId="53B37489" w14:textId="570F9608" w:rsidR="00607C0C" w:rsidRDefault="00607C0C" w:rsidP="00C70B36">
+    <w:p w14:paraId="53B37489" w14:textId="570F9608" w:rsidR="00607C0C" w:rsidRDefault="00607C0C" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C70B36">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Toc237605561"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc238650026"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc238650061"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc239070850"/>
+      <w:bookmarkStart w:id="88" w:name="_Responsible_emitter"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc239070851"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Responsible</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> emitter</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="89"/>
     </w:p>
-    <w:p w14:paraId="6FF74DD5" w14:textId="644265CB" w:rsidR="001369BB" w:rsidRDefault="001369BB" w:rsidP="006D0A28">
+    <w:p w14:paraId="6FF74DD5" w14:textId="23F90FF6" w:rsidR="001369BB" w:rsidRDefault="001369BB" w:rsidP="006D0A28">
       <w:pPr>
         <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The application must be submitted by the current responsible emitter for the facility</w:t>
       </w:r>
       <w:r w:rsidDel="00251E7F">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The responsible emitter for a facility is the person (individual, body corporate, trust, corporation sole, body politic or local governing body) with </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId21" w:anchor="n3-2" w:tooltip="A link to the Assess your obligations page on the Clean Energy Regulator's website" w:history="1">
+        <w:t xml:space="preserve"> Th</w:t>
+      </w:r>
+      <w:r w:rsidR="004104C2">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the person (individual, body corporate, trust, corporation sole, body politic or local governing body) with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="assess-if-you-have-to-report" w:tooltip="A link to the Assess your obligations page on the Clean Energy Regulator's website" w:history="1">
         <w:r w:rsidRPr="001369BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>operational control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00812766">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the facility. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB32B94" w14:textId="6247F84F" w:rsidR="00AF1759" w:rsidRPr="00AF1759" w:rsidRDefault="001369BB" w:rsidP="00E82B46">
+    <w:p w14:paraId="6CB56BE7" w14:textId="5FE5CA14" w:rsidR="00C1270F" w:rsidRDefault="001369BB" w:rsidP="00E82B46">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>The application form will be pre-filled with responsible emitter</w:t>
+        <w:t>The application form will be pre-filled with</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2696">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> responsible emitter</w:t>
       </w:r>
       <w:r w:rsidR="00394648">
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> details based on the organisation identified in the</w:t>
       </w:r>
       <w:r w:rsidR="00656660">
-        <w:t xml:space="preserve"> user and organisation profile icon in top </w:t>
+        <w:t xml:space="preserve"> user and organisation profile icon</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60037">
+        <w:t>, which is found</w:t>
+      </w:r>
+      <w:r w:rsidR="00656660">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1D2A">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00656660">
+        <w:t xml:space="preserve"> top </w:t>
       </w:r>
       <w:r w:rsidR="00656660" w:rsidDel="00F50905">
         <w:t>right</w:t>
       </w:r>
       <w:r w:rsidR="00656660">
         <w:t xml:space="preserve">-hand corner of the </w:t>
       </w:r>
       <w:r w:rsidR="0031292D">
         <w:t>Online Service</w:t>
       </w:r>
       <w:r w:rsidR="00583A9C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00656660">
         <w:t xml:space="preserve"> page. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB32B94" w14:textId="79DE51CE" w:rsidR="00AF1759" w:rsidRPr="00AF1759" w:rsidRDefault="001369BB" w:rsidP="00E82B46">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If an applicant needs to change to a different responsible emitter, click on the user profile icon and select ‘Switch Organisations’. If the required responsible emitter doesn’t appear, contact </w:t>
+        <w:t>If an applicant needs to change to a different responsible emitter, click on the user profile icon and select ‘Switch </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C1270F">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rganisations’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. If the required responsible emitter doesn’t appear, contact </w:t>
       </w:r>
       <w:r w:rsidR="006E4AFC">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00B16F0D">
-        <w:t xml:space="preserve">user with access </w:t>
+        <w:t xml:space="preserve">user </w:t>
       </w:r>
       <w:r w:rsidR="00044760">
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:t>in the organisation</w:t>
       </w:r>
       <w:r w:rsidDel="00B16F0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A82D22">
-        <w:t>with ‘admin’</w:t>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2DD7">
+        <w:t>ho has</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82D22">
+        <w:t xml:space="preserve"> ‘admin’</w:t>
       </w:r>
       <w:r w:rsidDel="00B16F0D">
         <w:t xml:space="preserve"> access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B16F0D">
         <w:t xml:space="preserve">and request </w:t>
       </w:r>
       <w:r w:rsidR="00044760">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidR="00A82D22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00044760">
         <w:t xml:space="preserve">update user permissions </w:t>
       </w:r>
       <w:r w:rsidR="00583A9C">
         <w:t>to grant access</w:t>
       </w:r>
+      <w:r w:rsidR="00B70351">
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00565499">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B70351">
+        <w:t>S</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B465FC">
-        <w:t xml:space="preserve">(see </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId22" w:tooltip="A link to the Online Services user guide on the Clean Energy Regulator's website" w:history="1">
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tooltip="A link to the Online Services user guide on the Clean Energy Regulator's website" w:history="1">
         <w:r w:rsidRPr="00B465FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">NGER </w:t>
         </w:r>
         <w:r w:rsidR="000B2509">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Online Services U</w:t>
         </w:r>
         <w:r w:rsidRPr="00B465FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">ser </w:t>
         </w:r>
         <w:r w:rsidR="000B2509">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>G</w:t>
         </w:r>
         <w:r w:rsidRPr="00B465FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>uide</w:t>
         </w:r>
-        <w:r w:rsidRPr="00B465FC">
+        <w:r w:rsidRPr="00180ADD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:footnoteReference w:id="12"/>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B465FC">
-        <w:t xml:space="preserve"> for more information).</w:t>
+        <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662ECED3" w14:textId="7E0DC730" w:rsidR="00F737AC" w:rsidRPr="00AF1759" w:rsidRDefault="00F737AC" w:rsidP="00E82B46">
+    <w:p w14:paraId="662ECED3" w14:textId="79B66B1A" w:rsidR="00F737AC" w:rsidRPr="00AF1759" w:rsidRDefault="00F737AC" w:rsidP="00E82B46">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If a responsible emitter is not already registered under the NGER Act, and it is not a controlling corporation, it must apply to register under section 15B of the NGER Act. For more information on how to identify the responsible emitter for a facility and apply for registration please see </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="3FB6375E">
+        <w:t xml:space="preserve">If a responsible emitter is not already registered under the NGER Act and is not a controlling corporation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00614E06">
+        <w:t>the applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> must apply to register under section 15B of the NGER Act. For more information on how to identify the responsible emitter for a facility and apply for registration</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70351">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tooltip="A link to the Register / Deregister page on the Clean Energy Regulator's website" w:history="1">
+        <w:r w:rsidR="005F3A24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Registration</w:t>
+          <w:t>r</w:t>
+        </w:r>
+        <w:r w:rsidR="005F3A24" w:rsidRPr="005F3A24">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>egister as an NGER report</w:t>
+        </w:r>
+        <w:r w:rsidR="005F3A24">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>er</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00812766">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1855AF" w14:textId="5FBF9491" w:rsidR="00342D42" w:rsidRPr="00885636" w:rsidRDefault="00342D42" w:rsidP="00C70B36">
+    <w:p w14:paraId="1C1855AF" w14:textId="5FBF9491" w:rsidR="00342D42" w:rsidRPr="00885636" w:rsidRDefault="00342D42" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C70B36">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc239070852"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Facility</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="90"/>
       <w:r w:rsidRPr="00885636">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD999F2" w14:textId="77777777" w:rsidR="00E82B46" w:rsidRPr="00A34D5B" w:rsidRDefault="00E82B46" w:rsidP="006D0A28">
+    <w:p w14:paraId="7BD999F2" w14:textId="6A7F33B7" w:rsidR="00E82B46" w:rsidRPr="00A34D5B" w:rsidRDefault="00E82B46" w:rsidP="006D0A28">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00A34D5B">
-        <w:t>The application form will</w:t>
+        <w:t xml:space="preserve">The application form </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> provide a list of safeguard facilities under the selected responsible emitter for the facility to choose from. If you need to make an application for a facility that is not listed, please contact the </w:t>
-[...2 lines deleted...]
-        <w:t>CER</w:t>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94B55">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a list of safeguard facilities under the selected responsible emitter to choose from. If you need to make an application for a facility that is not listed, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="005F33EE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>contact</w:t>
+        </w:r>
+        <w:r w:rsidR="002E668F" w:rsidRPr="005F33EE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005F33EE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF94BB3" w14:textId="1C8877BA" w:rsidR="00342D42" w:rsidRPr="0095122F" w:rsidRDefault="00342D42" w:rsidP="00C70B36">
+    <w:p w14:paraId="68F3C535" w14:textId="22EF855B" w:rsidR="00342D42" w:rsidRPr="0095122F" w:rsidRDefault="002D2E5B" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="44"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="_Toc239070853"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>First financial year and duration</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="91"/>
     </w:p>
-    <w:p w14:paraId="0CA8AE5C" w14:textId="23745185" w:rsidR="00965089" w:rsidRPr="00965089" w:rsidRDefault="00BE559C" w:rsidP="006D0A28">
+    <w:p w14:paraId="279FFD74" w14:textId="5E885878" w:rsidR="00186025" w:rsidRPr="00965089" w:rsidRDefault="00186025" w:rsidP="00186025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="240" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00965089">
         <w:t xml:space="preserve">The application must specify the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C756D4">
         <w:t>first financial</w:t>
       </w:r>
       <w:r w:rsidRPr="00965089">
-        <w:t xml:space="preserve"> year for the MYMP to commence</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> year </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965089">
+        <w:t xml:space="preserve">the MYMP </w:t>
+      </w:r>
+      <w:r>
+        <w:t>would</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965089">
+        <w:t xml:space="preserve"> commence</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> if approved. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F3C535" w14:textId="2E0E5EE5" w:rsidR="00342D42" w:rsidRPr="0095122F" w:rsidRDefault="00342D42" w:rsidP="00C70B36">
-[...18 lines deleted...]
-    <w:p w14:paraId="46F7945A" w14:textId="6D593954" w:rsidR="00417C2F" w:rsidRDefault="003A23CF" w:rsidP="006D0A28">
+    <w:p w14:paraId="46F7945A" w14:textId="2FB6DF44" w:rsidR="00417C2F" w:rsidRDefault="00406407" w:rsidP="006D0A28">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="240" w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t>The application must s</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidR="00406407">
         <w:t xml:space="preserve">MYMPs cannot be made for a part of a financial year. However, more than one </w:t>
       </w:r>
       <w:r w:rsidR="009F6D12">
         <w:t>responsible emitter may be responsible for a facility throughout the duration of a</w:t>
       </w:r>
       <w:r w:rsidR="00D80A3A">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="009F6D12">
-        <w:t xml:space="preserve"> MYMP.</w:t>
+        <w:t xml:space="preserve"> MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00313F94">
+        <w:t xml:space="preserve"> if there is a change of operational control</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6D12">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098A9AEB" w14:textId="4D94DE37" w:rsidR="001760D3" w:rsidRDefault="001760D3" w:rsidP="00E82B46">
+    <w:p w14:paraId="098A9AEB" w14:textId="1821E925" w:rsidR="001760D3" w:rsidRDefault="00186025" w:rsidP="00E82B46">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="200"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A55246">
+      <w:r>
+        <w:t>The application must also s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C756D4">
+        <w:t xml:space="preserve">pecify the duration of the MYMP, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>which can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C756D4">
+        <w:t xml:space="preserve"> be between </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C756D4">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C756D4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">financial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C756D4">
+        <w:t xml:space="preserve">years. </w:t>
+      </w:r>
+      <w:r w:rsidR="001760D3" w:rsidRPr="00A55246">
         <w:t xml:space="preserve">An MYMP cannot </w:t>
       </w:r>
       <w:r w:rsidR="00C46639">
         <w:t>have an end date later than</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55246">
+      <w:r w:rsidR="001760D3" w:rsidRPr="00A55246">
         <w:t xml:space="preserve"> 30 June 2030. For example, </w:t>
       </w:r>
       <w:r w:rsidR="00BE32D2">
         <w:t>an MYMP</w:t>
       </w:r>
+      <w:r w:rsidR="001760D3" w:rsidRPr="00A55246">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040002">
+        <w:t>that star</w:t>
+      </w:r>
+      <w:r w:rsidR="00257C6C">
+        <w:t>ts on 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4523">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00257C6C">
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4523">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00257C6C">
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE32D2">
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="001760D3" w:rsidRPr="00A55246">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095422A">
+        <w:t xml:space="preserve">be up to </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1620">
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidR="0095422A">
+        <w:t>year</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87408">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0095422A">
+        <w:t xml:space="preserve"> long</w:t>
+      </w:r>
+      <w:r w:rsidR="00642D5F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>– i</w:t>
+      </w:r>
+      <w:r w:rsidR="00257C6C">
+        <w:t xml:space="preserve">t cannot be </w:t>
+      </w:r>
+      <w:r w:rsidR="0095422A">
+        <w:t>5 year</w:t>
+      </w:r>
+      <w:r w:rsidR="00257C6C">
+        <w:t>s, as that w</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36B3C">
+        <w:t>ould put the end date past 30</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4523">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36B3C">
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4523">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36B3C">
+        <w:t>2030</w:t>
+      </w:r>
+      <w:r w:rsidR="004811AE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00182547">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1836A4DF" w14:textId="77777777" w:rsidR="00D86ED1" w:rsidRDefault="00AC12DA" w:rsidP="00CE0DDD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="200" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55246">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Responsible emitters may apply to</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86ED1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55246">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D7BD66" w14:textId="77777777" w:rsidR="00D86ED1" w:rsidRDefault="00AC12DA" w:rsidP="00D86ED1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55246">
+        <w:t xml:space="preserve">reduce or extend the duration of an approved MYMP (to a minimum of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96D8F">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96D8F" w:rsidRPr="00A55246">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55246">
+        <w:t xml:space="preserve">years or a maximum of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96D8F">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96D8F" w:rsidRPr="00A55246">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55246">
+        <w:t>years)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488603CA" w14:textId="67F9DC7F" w:rsidR="00AC12DA" w:rsidRPr="00965089" w:rsidRDefault="00AC12DA" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55246">
+        <w:t>revoke an MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0505">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5884" w:rsidRPr="00A55246">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F681844" w14:textId="77777777" w:rsidR="00382D16" w:rsidRDefault="00B04B28" w:rsidP="00551D03">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55246">
+        <w:lastRenderedPageBreak/>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="00093ED8" w:rsidRPr="00A55246">
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55246">
+        <w:t>the CER may</w:t>
+      </w:r>
+      <w:r w:rsidR="00382D16">
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A55246">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00040002">
-[...19 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="38385869" w14:textId="304C4344" w:rsidR="000E4182" w:rsidRDefault="00B635E8" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">reduce the </w:t>
+      </w:r>
+      <w:r w:rsidR="00693408">
+        <w:t xml:space="preserve">duration </w:t>
+      </w:r>
+      <w:r w:rsidR="008F75E7">
+        <w:t>of an MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="007C461D">
+        <w:t xml:space="preserve"> so that it ceases to be in force at the end of the current financial year</w:t>
+      </w:r>
+      <w:r w:rsidR="00827DA9">
+        <w:t xml:space="preserve">, if </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5DA3">
+        <w:t xml:space="preserve">satisfied </w:t>
+      </w:r>
+      <w:r w:rsidR="00827DA9">
+        <w:t>the emissions reduction plan is not being implemented or is not effective</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4042" w:rsidRPr="004A4042">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB52AFA" w14:textId="075BE581" w:rsidR="008D324C" w:rsidRDefault="00B04B28" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A55246">
-        <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">                                                                         </w:t>
+        <w:t xml:space="preserve">revoke </w:t>
+      </w:r>
+      <w:r w:rsidR="00221F7E">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55246">
+        <w:t xml:space="preserve"> MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="008F514D" w:rsidRPr="008F514D">
+        <w:t xml:space="preserve"> if the application included false or misleading information, without which the </w:t>
+      </w:r>
+      <w:r w:rsidR="00893267">
+        <w:t xml:space="preserve">MYMP </w:t>
+      </w:r>
+      <w:r w:rsidR="008F514D" w:rsidRPr="008F514D">
+        <w:t xml:space="preserve">would not have been </w:t>
+      </w:r>
+      <w:r w:rsidR="00506AE9">
+        <w:t>declared</w:t>
+      </w:r>
+      <w:r w:rsidR="008F514D" w:rsidRPr="008F514D">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488603CA" w14:textId="33C6E38E" w:rsidR="00AC12DA" w:rsidRPr="00965089" w:rsidRDefault="00AC12DA" w:rsidP="00CE0DDD">
+    <w:p w14:paraId="37756317" w14:textId="6B802DCC" w:rsidR="00965089" w:rsidRDefault="00AF0505" w:rsidP="00551D03">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="200" w:after="200"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A55246">
-[...164 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00965089" w:rsidRPr="00A55246">
         <w:t xml:space="preserve">ee </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Variations_and_revocation" w:history="1">
+        <w:r w:rsidR="00DC4E13">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>v</w:t>
+        </w:r>
         <w:r w:rsidR="00670566" w:rsidRPr="0095632B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Part 5.1 Var</w:t>
+          <w:t>ar</w:t>
         </w:r>
         <w:r w:rsidR="0021337A" w:rsidRPr="0095632B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>iations</w:t>
         </w:r>
         <w:r w:rsidR="00670566" w:rsidRPr="0095632B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> and </w:t>
         </w:r>
         <w:r w:rsidR="0021337A" w:rsidRPr="0095632B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>revocation to</w:t>
         </w:r>
         <w:r w:rsidR="00670566" w:rsidRPr="0095632B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> an MYMP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for more information</w:t>
       </w:r>
       <w:r w:rsidR="00965089" w:rsidRPr="00A55246">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E5FE64" w14:textId="77777777" w:rsidR="003159F5" w:rsidRPr="0095122F" w:rsidRDefault="003159F5" w:rsidP="00551D03">
+    <w:p w14:paraId="56E5FE64" w14:textId="77777777" w:rsidR="003159F5" w:rsidRPr="0095122F" w:rsidRDefault="003159F5" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C70B36">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="_Toc239070854"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Covered</w:t>
       </w:r>
       <w:r w:rsidRPr="0095122F">
         <w:t xml:space="preserve"> emissions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="92"/>
       <w:r w:rsidRPr="0095122F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757A0A8D" w14:textId="06E908B9" w:rsidR="00285550" w:rsidRDefault="003159F5" w:rsidP="006D0A28">
+    <w:p w14:paraId="757A0A8D" w14:textId="6DA999E6" w:rsidR="00285550" w:rsidRDefault="003159F5" w:rsidP="006D0A28">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="240" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The application </w:t>
       </w:r>
       <w:r w:rsidR="00431563">
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidR="00CB3CF6">
         <w:t xml:space="preserve">specify the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CB3CF6">
         <w:t>amount</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CB3CF6">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidR="00285550">
-        <w:t xml:space="preserve"> covered emissions emitted, or reasonably likely to be emitted, from the operation of the facility during the first financial year of the proposed MYMP. </w:t>
+        <w:t xml:space="preserve"> covered emissions from the operation of the facility during the first financial year of the proposed MYMP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4A725B" w14:textId="1E9A13AF" w:rsidR="00F30C23" w:rsidRDefault="00731F54" w:rsidP="00E51857">
+    <w:p w14:paraId="3A4A725B" w14:textId="1E81FE26" w:rsidR="00F30C23" w:rsidRDefault="00731F54" w:rsidP="00E51857">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If the NGER report for the facility has been submitted, the </w:t>
+        <w:t xml:space="preserve">If the NGER report for the facility has been submitted, </w:t>
+      </w:r>
+      <w:r w:rsidR="00243275">
+        <w:t xml:space="preserve">use </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006E34A8">
         <w:t>amount</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006E34A8">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">covered emissions from that report should be used. Otherwise provide an estimate of covered emissions reasonably likely to be emitted </w:t>
+        <w:t>covered emissions from that report. Otherwise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00198">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> provide an estimate of covered emissions reasonably likely to be emitted </w:t>
       </w:r>
       <w:r w:rsidR="00E1520A">
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the facility during the first </w:t>
       </w:r>
       <w:r w:rsidR="00E1520A">
         <w:t xml:space="preserve">financial </w:t>
       </w:r>
       <w:r>
         <w:t>year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBE7F77" w14:textId="331225D6" w:rsidR="00930314" w:rsidRDefault="00956CD5" w:rsidP="00E51857">
+    <w:p w14:paraId="5BBE7F77" w14:textId="4FDEEDEC" w:rsidR="00930314" w:rsidRDefault="00A33640" w:rsidP="00E51857">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Note that </w:t>
-[...2 lines deleted...]
-        <w:t>before</w:t>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="006A6FF3">
-        <w:t xml:space="preserve"> deciding whether to</w:t>
+        <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00E51857">
         <w:t xml:space="preserve"> approv</w:t>
       </w:r>
       <w:r w:rsidR="006A6FF3">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00E51857">
         <w:t xml:space="preserve"> an MYMP</w:t>
       </w:r>
       <w:r w:rsidR="006A6FF3">
         <w:t xml:space="preserve"> application</w:t>
       </w:r>
+      <w:r w:rsidR="00C57B7D">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00E51857">
         <w:t xml:space="preserve"> the CER must be satisfied </w:t>
       </w:r>
       <w:r w:rsidR="006A6FF3">
-        <w:t>that the facility’s covered emissions for the first financial year of the proposed MYMP are greater than the facility’s baseline emissions number for that financial year</w:t>
+        <w:t xml:space="preserve">that the facility’s covered emissions for the first financial year of the proposed MYMP are greater than </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006A6FF3">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0026581C">
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0026581C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6FF3">
+        <w:t>baseline emissions number for that financial year</w:t>
       </w:r>
       <w:r w:rsidR="00EC3A1D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008A2F27">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00930314">
         <w:t xml:space="preserve">When </w:t>
       </w:r>
       <w:r w:rsidR="00DB34D9">
         <w:t>deciding if this</w:t>
       </w:r>
       <w:r w:rsidR="00930314">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00445BB0">
-[...3 lines deleted...]
-        <w:t>is satisfied</w:t>
+      <w:r w:rsidR="006061E9">
+        <w:t>is the case</w:t>
       </w:r>
       <w:r w:rsidR="0086729F">
         <w:t xml:space="preserve">, the CER can rely on </w:t>
       </w:r>
       <w:r w:rsidR="00445BB0">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00445BB0">
         <w:t>amount</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00445BB0">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="0086729F">
         <w:t xml:space="preserve">covered emissions </w:t>
       </w:r>
       <w:r w:rsidR="00333410">
-        <w:t>reported in an NGER report</w:t>
+        <w:t>in an NGER report</w:t>
       </w:r>
       <w:r w:rsidR="0059590B">
         <w:t>, even if that information was not</w:t>
       </w:r>
       <w:r w:rsidR="008A2F27">
         <w:t xml:space="preserve"> available at the time </w:t>
       </w:r>
       <w:r w:rsidR="00EA2AB4">
         <w:t>the application was submitted</w:t>
       </w:r>
       <w:r w:rsidR="008A2F27">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A510FD" w14:textId="42B8C49B" w:rsidR="00FE1468" w:rsidRPr="00F30C23" w:rsidRDefault="00824AFA" w:rsidP="00E255CC">
+    <w:p w14:paraId="44A510FD" w14:textId="42B8C49B" w:rsidR="00FE1468" w:rsidRPr="00F30C23" w:rsidRDefault="00824AFA" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F30C23">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="_Toc239070855"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="93"/>
     </w:p>
-    <w:p w14:paraId="06055CBE" w14:textId="5BE92251" w:rsidR="00D43B3C" w:rsidRDefault="00870DAF" w:rsidP="006D0A28">
+    <w:p w14:paraId="06055CBE" w14:textId="55AB4F06" w:rsidR="00D43B3C" w:rsidRDefault="00870DAF" w:rsidP="006D0A28">
       <w:pPr>
         <w:pStyle w:val="subsection"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00824AFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">he application </w:t>
       </w:r>
+      <w:r w:rsidR="00870E27" w:rsidRPr="00870E27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> includes</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E27" w:rsidRPr="00870E27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00870E27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a declaration </w:t>
+      </w:r>
+      <w:r w:rsidR="00870E27" w:rsidRPr="00870E27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in a ‘tick box’ format</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E27" w:rsidRPr="00870E27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D375EA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stating</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1468" w:rsidRPr="00BF7DA9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0DAC" w:rsidRPr="00D309A2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
       <w:r w:rsidR="005F7B97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>requires</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE1468">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7012E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009039A3">
+        <w:t>esponsible emitter</w:t>
+      </w:r>
+      <w:r w:rsidR="00635EDE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE1468">
+        <w:t xml:space="preserve"> will both</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43B3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">declaration </w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67120929" w14:textId="07B2F56E" w:rsidR="00D43B3C" w:rsidRPr="00D43B3C" w:rsidRDefault="00AE060F" w:rsidP="00E94FBE">
+    <w:p w14:paraId="67120929" w14:textId="0EC9B921" w:rsidR="00D43B3C" w:rsidRPr="00D43B3C" w:rsidRDefault="00D43B3C" w:rsidP="00E94FBE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D43B3C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00ED0DAC" w:rsidRPr="00966796">
+        </w:rPr>
+        <w:t xml:space="preserve">conduct </w:t>
+      </w:r>
+      <w:r w:rsidR="002167C3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00ED0DAC">
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43B3C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D43B3C" w:rsidRPr="00D43B3C">
+      <w:r w:rsidR="002167C3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">conduct </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002167C3">
+        <w:t>activity(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43B3C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>an</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D43B3C" w:rsidRPr="00D43B3C">
+        <w:t xml:space="preserve"> to reduce the emission</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002167C3">
+        <w:t>s i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43B3C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>activity(s)</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t>ntensity of production variables for the facility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32238F65" w14:textId="777E4078" w:rsidR="008E0B43" w:rsidRPr="00AE060F" w:rsidRDefault="00D43B3C" w:rsidP="00AE060F">
+    <w:p w14:paraId="32238F65" w14:textId="6BCFDE35" w:rsidR="008E0B43" w:rsidRPr="00AE060F" w:rsidRDefault="00D43B3C" w:rsidP="00AE060F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D43B3C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">as a result of conducting </w:t>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D43B3C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conducting </w:t>
       </w:r>
       <w:r w:rsidR="00AE060F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00AE060F" w:rsidRPr="00D43B3C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D43B3C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>activity</w:t>
       </w:r>
       <w:r w:rsidR="00AE060F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D43B3C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00454592">
+      <w:r w:rsidRPr="00180ADD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
+      <w:r w:rsidRPr="007E46E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reasonably likely</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D43B3C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00966796">
+        <w:t xml:space="preserve"> to prevent an excess emissions situation from existing in relation to the facility </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7059">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>reasonably likely</w:t>
+        </w:rPr>
+        <w:t>at the end of</w:t>
       </w:r>
       <w:r w:rsidRPr="00D43B3C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to prevent an excess emissions situation from existing in relation to the facility for the </w:t>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00AE060F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MYMP</w:t>
       </w:r>
       <w:r w:rsidR="00E94FBE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C78E31" w14:textId="5D7ED7E0" w:rsidR="00C00723" w:rsidRDefault="00D44377" w:rsidP="00E94FBE">
+    <w:p w14:paraId="24B296FE" w14:textId="2B745272" w:rsidR="00A11D5C" w:rsidRPr="00717200" w:rsidRDefault="00A11D5C" w:rsidP="007B10F6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="200" w:after="200"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...91 lines deleted...]
-        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The application needs to provide </w:t>
       </w:r>
       <w:r w:rsidRPr="00717200">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">information and evidence substantiating the above declaration </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A1CCB" w:rsidRPr="00717200">
+        <w:t>information and evidence substantiating the above declaration</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8062A">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">and this </w:t>
+        <w:t>, which</w:t>
       </w:r>
       <w:r w:rsidRPr="00717200">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">is provided in the detailed plan </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> see below.</w:t>
+        <w:t xml:space="preserve"> is provided in the detailed plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3121A1CF" w14:textId="3AC44131" w:rsidR="008E4EB7" w:rsidRPr="00E7738C" w:rsidRDefault="008E4EB7" w:rsidP="008E4EB7">
+    <w:p w14:paraId="5D52131B" w14:textId="709950AD" w:rsidR="00AD003C" w:rsidRPr="00E7738C" w:rsidRDefault="008E4EB7" w:rsidP="000B127D">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7738C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The application must be signed by a </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Responsible_Financial_Officer" w:history="1">
         <w:r w:rsidR="00B609D6" w:rsidRPr="00B609D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>responsible financial officer</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00876BEC">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E7738C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the responsible emitter and in signing the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD3152">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00876BEC">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">application the responsible financial officer </w:t>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF63DB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00117457">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>makes this declaration</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7738C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>will be making the declaration noted above on behalf of the responsible emitter.</w:t>
+        <w:t xml:space="preserve"> on behalf of the responsible emitter.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B127D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B47A4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Therefore, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7738C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>he responsible emitt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66E6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er must have a high </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66E6C" w:rsidRPr="003A1F19">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>degree</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66E6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of confidence that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7738C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the activity(s) will be conducted during the MYMP and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31B1E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7738C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>succe</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3766F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7738C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in preventing an excess emissions situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D52131B" w14:textId="3164C603" w:rsidR="00AD003C" w:rsidRPr="00E7738C" w:rsidRDefault="008E4EB7" w:rsidP="00E515F4">
-[...37 lines deleted...]
-    <w:p w14:paraId="14ECC944" w14:textId="10B74B31" w:rsidR="009075C9" w:rsidRPr="00C70B36" w:rsidRDefault="00E311AB" w:rsidP="00332F50">
+    <w:p w14:paraId="14ECC944" w14:textId="10B74B31" w:rsidR="009075C9" w:rsidRPr="00C70B36" w:rsidRDefault="00E311AB" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004A0135">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="_Detailed_plan_requirements"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc239070856"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>Detailed</w:t>
       </w:r>
       <w:r w:rsidR="009075C9" w:rsidRPr="00C70B36">
-        <w:t xml:space="preserve"> plan requirements</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+        <w:t xml:space="preserve"> plan </w:t>
+      </w:r>
+      <w:r w:rsidR="009075C9" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="95"/>
       <w:r w:rsidR="009075C9" w:rsidRPr="00C70B36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E6CFA5" w14:textId="16564314" w:rsidR="005E1DE1" w:rsidRDefault="00C34F3A" w:rsidP="00D6024C">
+    <w:p w14:paraId="41E6CFA5" w14:textId="16564314" w:rsidR="005E1DE1" w:rsidRDefault="00C34F3A" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F45EC9">
-        <w:t xml:space="preserve">Overview </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004ED44C" w14:textId="27083B91" w:rsidR="005E1DE1" w:rsidRPr="00EC6AF2" w:rsidRDefault="005E1DE1" w:rsidP="006D0A28">
+    <w:p w14:paraId="004ED44C" w14:textId="05528A2F" w:rsidR="005E1DE1" w:rsidRPr="00EC6AF2" w:rsidRDefault="007A287B" w:rsidP="006D0A28">
       <w:pPr>
         <w:pStyle w:val="subsection"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6AF2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>An MYMP application must include a</w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1DE1" w:rsidRPr="00EC6AF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application must include a</w:t>
       </w:r>
       <w:r w:rsidR="00D57076" w:rsidRPr="00EC6AF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> detailed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6AF2">
+      <w:r w:rsidR="005E1DE1" w:rsidRPr="00EC6AF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> plan setting out how conducting </w:t>
       </w:r>
       <w:r w:rsidR="00D57076" w:rsidRPr="00EC6AF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6AF2">
+      <w:r w:rsidR="005E1DE1" w:rsidRPr="00EC6AF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>activity</w:t>
       </w:r>
       <w:r w:rsidR="00D57076" w:rsidRPr="00EC6AF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6AF2">
+      <w:r w:rsidR="005E1DE1" w:rsidRPr="00EC6AF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is reasonably likely to enable the responsible emitter to reduce the net emissions number for the facility for the</w:t>
+        <w:t xml:space="preserve"> is reasonably likely to enable the responsible emitter to reduce the net emissions number for the facility </w:t>
+      </w:r>
+      <w:r w:rsidR="000F308E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:r w:rsidR="000F308E" w:rsidRPr="00EC6AF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1DE1" w:rsidRPr="00EC6AF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00EC6AF2" w:rsidRPr="00EC6AF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> MYMP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F3AFF1" w14:textId="75B22027" w:rsidR="008E4EB7" w:rsidRDefault="004A3424">
+    <w:p w14:paraId="43F3AFF1" w14:textId="2E03DF05" w:rsidR="008E4EB7" w:rsidRDefault="004A3424">
       <w:pPr>
         <w:pStyle w:val="subsection"/>
         <w:spacing w:before="200" w:after="200"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>In deciding whether to approve an</w:t>
       </w:r>
       <w:r w:rsidR="00685911">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> MYMP application, </w:t>
       </w:r>
       <w:r w:rsidR="0018718C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the CER must be satisfied </w:t>
       </w:r>
       <w:r w:rsidR="00143D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>that the</w:t>
       </w:r>
       <w:r w:rsidR="008E0155">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D30093">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidR="00B4279F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="004A3D8A" w:rsidRPr="00966796">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0048657E" w:rsidRPr="00966796">
+      <w:r w:rsidR="0048657E" w:rsidRPr="00180ADD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>likely</w:t>
       </w:r>
       <w:r w:rsidR="0048657E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="0048657E" w:rsidRPr="00152290">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> reduce the facility’s covered emissions below the facility’s baseline emissions number for the </w:t>
       </w:r>
       <w:r w:rsidR="008F21E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">MYMP </w:t>
       </w:r>
       <w:r w:rsidR="005D0F86">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -13992,125 +12682,84 @@
       <w:r w:rsidR="005D0F86">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to avoid an excess emissions situation)</w:t>
       </w:r>
       <w:r w:rsidR="00D945DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C631A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> For further information see</w:t>
       </w:r>
       <w:r w:rsidR="00AD7EAD" w:rsidRPr="00C631A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Decision_to_make" w:history="1">
-        <w:r w:rsidR="00AD7EAD" w:rsidRPr="00C631A0">
+        <w:r w:rsidR="0051405B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Part</w:t>
+          <w:t>d</w:t>
         </w:r>
         <w:r w:rsidR="00C631A0" w:rsidRPr="00C631A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-          <w:t xml:space="preserve"> Decision to make a multi-year monitoring period declaration</w:t>
+          <w:t>ecision to make a multi-year monitoring period declaration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C631A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34470110" w14:textId="41F3E673" w:rsidR="00B24BF7" w:rsidRDefault="004C6306" w:rsidP="00D5091C">
+    <w:p w14:paraId="34470110" w14:textId="3C9CEEC0" w:rsidR="00B24BF7" w:rsidRDefault="004C6306" w:rsidP="00D5091C">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The CER </w:t>
       </w:r>
       <w:r w:rsidR="001C5625">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>recommen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ds </w:t>
       </w:r>
       <w:r w:rsidR="00BC5AEB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="00CF599A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
@@ -14145,2866 +12794,3121 @@
         </w:rPr>
         <w:t xml:space="preserve">(at a minimum) </w:t>
       </w:r>
       <w:r w:rsidR="00F1508D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">each </w:t>
       </w:r>
       <w:r w:rsidR="00CC1A95">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">of the following </w:t>
       </w:r>
       <w:r w:rsidR="00F1508D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>matter</w:t>
       </w:r>
       <w:r w:rsidR="00CC1A95">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>s:</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00415067">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, which</w:t>
+      </w:r>
+      <w:r w:rsidR="00415067" w:rsidRPr="00415067">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00415067" w:rsidRPr="00406CF5">
+        <w:t>are detailed further below</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1A95">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CC1A95" w:rsidDel="00F1508D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AA2BA0" w14:textId="4AFF5CD2" w:rsidR="00A1687A" w:rsidRPr="00DA0EB5" w:rsidRDefault="003A1AC4" w:rsidP="00BD7772">
-[...669 lines deleted...]
-    <w:p w14:paraId="0FF8A024" w14:textId="04452FB3" w:rsidR="002E73FF" w:rsidRDefault="00A26E8B" w:rsidP="00104760">
+    <w:p w14:paraId="59AA2BA0" w14:textId="658F8F2B" w:rsidR="00A1687A" w:rsidRPr="00DA0EB5" w:rsidRDefault="0051405B" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">made funding </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">and/or planning </w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1AC4">
+        <w:t xml:space="preserve"> description of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1687A" w:rsidRPr="00DA0EB5">
+        <w:t xml:space="preserve"> activity(s) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4385">
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FE4385">
+        <w:t>current status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A1687A" w:rsidRPr="00DA0EB5" w:rsidDel="00F055DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00411D3F">
+        <w:t>and evidence the activity(s) will be conducted during the MYMP</w:t>
       </w:r>
       <w:r>
-        <w:t>commitment</w:t>
-[...50 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D40B5E1" w14:textId="67A7DC0E" w:rsidR="007153C2" w:rsidRPr="001B71A7" w:rsidRDefault="00D7118D" w:rsidP="00B54532">
+    <w:p w14:paraId="5202C3E6" w14:textId="312E2662" w:rsidR="00BD7772" w:rsidRPr="00DA0EB5" w:rsidRDefault="0051405B" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>secured</w:t>
-[...71 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00522E50">
+        <w:t>he expected time</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71F87">
+        <w:t>line</w:t>
+      </w:r>
+      <w:r w:rsidR="00265DE1">
+        <w:t>, including milestones,</w:t>
+      </w:r>
+      <w:r w:rsidR="00522E50">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF11C0">
+        <w:t>conduct</w:t>
+      </w:r>
+      <w:r w:rsidR="00522E50">
+        <w:t xml:space="preserve"> the activity(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEF7E86" w14:textId="03765DC9" w:rsidR="00C20CBF" w:rsidRPr="001B71A7" w:rsidRDefault="00AB63F7" w:rsidP="00104760">
+    <w:p w14:paraId="6E81CD7F" w14:textId="750A4907" w:rsidR="00833942" w:rsidRPr="00406CF5" w:rsidRDefault="0051405B" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5888">
+        <w:t>n explanation</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1FC5">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1FC5" w:rsidRPr="00406CF5">
+        <w:t>evidence for</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5888" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1C6C" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve">how </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5888" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00833942" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve">planned </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5888" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve">activity(s) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C69CA" w:rsidRPr="00406CF5">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C69CA" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> reasonably likely to</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91D9F" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> reduce</w:t>
+      </w:r>
+      <w:r w:rsidR="00833942" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00197E62" w:rsidRPr="00406CF5">
+        <w:t>facility’s emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4C6B" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> and the emissions intensity of its production variable</w:t>
+      </w:r>
+      <w:r w:rsidR="00833942" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> during the MYMP</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505ED4FF" w14:textId="26A07679" w:rsidR="007C575A" w:rsidRPr="00406CF5" w:rsidRDefault="0051405B" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80851" w:rsidRPr="00406CF5">
+        <w:t>stimates</w:t>
+      </w:r>
+      <w:r w:rsidR="00717D7A" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidR="007C575A" w:rsidRPr="00406CF5">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EA508B" w14:textId="74EDCD35" w:rsidR="00B01D1C" w:rsidRPr="00406CF5" w:rsidRDefault="00717D7A" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="139"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="338"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00406CF5">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3318" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B01D1C" w:rsidRPr="00406CF5">
+        <w:t>facility’s covered emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00620899" w:rsidRPr="00406CF5">
+        <w:t>, net emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01D1C" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> and baselin</w:t>
+      </w:r>
+      <w:r w:rsidR="00620899" w:rsidRPr="00406CF5">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01D1C" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> for each financial year in the MYMP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083ED071" w14:textId="61E64E82" w:rsidR="00BD7772" w:rsidRPr="00180ADD" w:rsidRDefault="00B01D1C" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="139"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="338"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00717D7A" w:rsidRPr="00406CF5">
+        <w:t>impact of the activit</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46DE6" w:rsidRPr="00406CF5">
+        <w:t>y(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00717D7A" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00147B51" w:rsidRPr="00406CF5">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96CA6" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3D6E" w:rsidRPr="00406CF5">
+        <w:t>emission</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E4A" w:rsidRPr="00406CF5">
+        <w:t>s i</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3D6E" w:rsidRPr="00406CF5">
+        <w:t>ntensity</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96CA6" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="004A50CC" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96CA6" w:rsidRPr="00406CF5">
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r w:rsidR="00147B51" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00951E0E" w:rsidRPr="00406CF5">
+        <w:t>production variable</w:t>
+      </w:r>
+      <w:r w:rsidR="004A50CC" w:rsidRPr="00406CF5">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0347A" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00951E0E" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47A1B" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD37CD" w:rsidRPr="00406CF5">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2791F" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> facility’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA63EC" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve">overall </w:t>
+      </w:r>
+      <w:r w:rsidR="00777A68" w:rsidRPr="00406CF5">
+        <w:t>covered emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="003414C1" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> for each financial year in the MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="0051405B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EBE845" w14:textId="5B5EAC90" w:rsidR="0093493C" w:rsidRPr="00406CF5" w:rsidRDefault="0051405B" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="0093493C" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> description of organisational capacity to deliver the activities in the specified timeframes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0093493C" w:rsidRPr="00406CF5" w:rsidDel="004B610E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D19F039" w14:textId="3D90ED7C" w:rsidR="00BD7772" w:rsidRPr="00406CF5" w:rsidRDefault="0051405B" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="004B610E" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve">nalysis of the </w:t>
+      </w:r>
+      <w:r w:rsidR="004736DD" w:rsidRPr="00406CF5">
+        <w:t>risk</w:t>
+      </w:r>
+      <w:r w:rsidR="006959A4" w:rsidRPr="00406CF5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004736DD" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00101A6C">
+        <w:t xml:space="preserve">to the implementation or effectiveness of </w:t>
+      </w:r>
+      <w:r w:rsidR="004B610E" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve">the activity(s), </w:t>
+      </w:r>
+      <w:r w:rsidR="004736DD" w:rsidRPr="00406CF5">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="004B610E" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> the planned</w:t>
+      </w:r>
+      <w:r w:rsidR="004736DD" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> mitigation </w:t>
+      </w:r>
+      <w:r w:rsidR="00461990" w:rsidRPr="00406CF5">
+        <w:t>measures</w:t>
+      </w:r>
+      <w:r w:rsidR="001A6F71" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> if the risks eventuate</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF749C" w:rsidRPr="00406CF5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00461990" w:rsidRPr="00406CF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037ADBCE" w14:textId="11D48D5D" w:rsidR="00764B4B" w:rsidRPr="00764B4B" w:rsidRDefault="005570D3" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="_Recommended_evidence_to"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Recommended</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7E4E" w:rsidRPr="008C7053">
+        <w:t xml:space="preserve">information and </w:t>
+      </w:r>
+      <w:r w:rsidR="004C38D1">
+        <w:t xml:space="preserve">evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="004448D8">
+        <w:t xml:space="preserve">to include in detailed plan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5812ED68" w14:textId="77777777" w:rsidR="00870E27" w:rsidRPr="00870E27" w:rsidRDefault="00870E27" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870E27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The obligation lies with the applicant to provide enough information and evidence for the CER to make an informed decision on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870E27">
+        <w:t>application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870E27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8405D1" w14:textId="13722121" w:rsidR="00870E27" w:rsidRPr="00870E27" w:rsidRDefault="00870E27" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870E27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0AD2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ny a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870E27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dditional information is encouraged, especially where aspects of the activity(s) or the emissions outcomes are not appropriately </w:t>
+      </w:r>
+      <w:r w:rsidR="00934E09">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>outlined by</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0AD2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the types of evidence recommended below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870E27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBC0AFB" w14:textId="371248FA" w:rsidR="00E83EE7" w:rsidRPr="00C74FC5" w:rsidRDefault="00543D33" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83EE7" w:rsidRPr="00180ADD">
+        <w:t>escription of activity(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B91B4B1" w14:textId="3A9576D2" w:rsidR="007451EC" w:rsidRDefault="00562046" w:rsidP="006D0A28">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00275AC0">
+        <w:t>a description of</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72A0B">
+        <w:t xml:space="preserve"> each activity, including</w:t>
+      </w:r>
+      <w:r w:rsidR="007451EC">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3799B705" w14:textId="20A400C0" w:rsidR="00D65505" w:rsidRDefault="00EB6366" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65505">
+        <w:t xml:space="preserve">he activity’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D65505">
+        <w:t>current status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7505216D" w14:textId="0E9E1D4C" w:rsidR="00D31FE6" w:rsidRDefault="00E83EE7" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r w:rsidR="0041755F">
+        <w:t xml:space="preserve"> and when</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> it will be implemented</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7B2241" w14:textId="67EF351B" w:rsidR="00D31FE6" w:rsidRDefault="00354B89" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3E32">
+        <w:t>production variable</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3E32">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) to which it is applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6113B9" w14:textId="5ED54A76" w:rsidR="0086068A" w:rsidRDefault="00354B89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the manner and estimated amount of the activity’s </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3E32">
+        <w:t xml:space="preserve">impact </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1477C">
+        <w:t>on the</w:t>
+      </w:r>
+      <w:r w:rsidR="0086068A">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1477C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224A0CBB" w14:textId="37968229" w:rsidR="00D31FE6" w:rsidRDefault="007A3D6E" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>emission</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E4A">
+        <w:t>s i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ntensity</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1477C">
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A71A4">
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1477C">
+        <w:t>production varia</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4059">
+        <w:t xml:space="preserve">ble </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65505">
+        <w:t>during the MYMP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED4960F" w14:textId="4B078F4A" w:rsidR="006D6769" w:rsidRDefault="0015522B" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">net emissions number for </w:t>
+      </w:r>
+      <w:r w:rsidR="00850ABE">
+        <w:t>the facility during the MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83EE7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259EAF68" w14:textId="5F88FA94" w:rsidR="00805478" w:rsidRPr="00874929" w:rsidRDefault="00805478" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="subsection"/>
+        <w:spacing w:before="200" w:after="200"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83960">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is recommended that a responsible emitter notify the CER if there are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>any changes to these</w:t>
+      </w:r>
+      <w:r w:rsidR="00786DE9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aspects of the plan at any time during the MYMP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398F3771" w14:textId="7B2B7C0F" w:rsidR="00647F85" w:rsidRDefault="00EB6366" w:rsidP="00B40F03">
+      <w:r>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1D82">
+        <w:t xml:space="preserve"> evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="00297133">
+        <w:t xml:space="preserve">demonstrating </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1D82">
+        <w:t>that the activity will be conducted during the MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46009">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00952C15">
+        <w:t xml:space="preserve">Examples </w:t>
+      </w:r>
+      <w:r w:rsidR="000620CB">
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidR="00647F85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0027484F">
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="000620CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0027484F">
+        <w:t>evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="0055514C">
+        <w:t xml:space="preserve"> that the responsible emitt</w:t>
+      </w:r>
+      <w:r w:rsidR="00893698">
+        <w:t>er has</w:t>
+      </w:r>
+      <w:r w:rsidR="00647F85">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF8A024" w14:textId="1C70E7C1" w:rsidR="002E73FF" w:rsidRDefault="00A26E8B" w:rsidP="00104760">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">made funding </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE007E">
+        <w:t xml:space="preserve">or planning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>commitment</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC32DC">
+        <w:t xml:space="preserve"> for the activity(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45C4E">
+        <w:t xml:space="preserve"> to take place</w:t>
+      </w:r>
+      <w:r w:rsidR="0037013F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00261416">
+        <w:t>(e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B488C">
+        <w:t xml:space="preserve">internal documents </w:t>
+      </w:r>
+      <w:r w:rsidR="0037013F">
+        <w:t>or extracts</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90553">
+        <w:t xml:space="preserve"> of those documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00525588">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0037013F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0028623E">
+        <w:t xml:space="preserve">showing that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00696907">
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:r w:rsidR="0037013F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00696907">
+        <w:t xml:space="preserve">emitter’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00696907">
+        <w:t>decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81B82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00696907">
+        <w:t>making</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00696907">
+        <w:t xml:space="preserve"> body has approved the activity to proceed</w:t>
+      </w:r>
+      <w:r w:rsidR="00261416">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D40B5E1" w14:textId="0486D169" w:rsidR="007153C2" w:rsidRPr="001B71A7" w:rsidRDefault="00D7118D" w:rsidP="00B54532">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>secured</w:t>
       </w:r>
+      <w:r w:rsidR="008B6871">
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00375DB9">
+        <w:t>will secure,</w:t>
+      </w:r>
+      <w:r w:rsidR="005E494C">
+        <w:t xml:space="preserve"> funding</w:t>
+      </w:r>
+      <w:r w:rsidR="002360BE">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20CBF">
+        <w:t>the activity(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="0005032B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20CBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00402D38">
+        <w:t xml:space="preserve">particularly </w:t>
+      </w:r>
+      <w:r w:rsidR="00621B5C">
+        <w:t xml:space="preserve">evidence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00402D38">
+        <w:t>any third</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB55F9">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00402D38">
+        <w:t xml:space="preserve">party funding </w:t>
+      </w:r>
+      <w:r w:rsidR="004B48C2">
+        <w:t>that has been sought or secured</w:t>
+      </w:r>
+      <w:r w:rsidR="00893698">
+        <w:t xml:space="preserve">. This may </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54532">
+        <w:t xml:space="preserve">include </w:t>
+      </w:r>
+      <w:r w:rsidR="0005032B">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="007153C2" w:rsidRPr="001B71A7">
+        <w:t xml:space="preserve">overnment funding </w:t>
+      </w:r>
+      <w:r w:rsidR="004352DA" w:rsidRPr="001B71A7">
+        <w:t>for the activity</w:t>
+      </w:r>
+      <w:r w:rsidR="005E494C" w:rsidRPr="001B71A7">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA61E2" w:rsidRPr="001B71A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004352DA" w:rsidRPr="001B71A7">
+        <w:t xml:space="preserve">(e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D59" w:rsidRPr="001B71A7">
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="004352DA" w:rsidRPr="001B71A7">
+        <w:t xml:space="preserve"> Powering the Regions</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3556" w:rsidRPr="001B71A7">
+        <w:t xml:space="preserve"> or the</w:t>
+      </w:r>
+      <w:r w:rsidR="000258D0" w:rsidRPr="001B71A7">
+        <w:t xml:space="preserve"> Clean Energy Finance Corporation</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3556" w:rsidRPr="001B71A7">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEF7E86" w14:textId="431C6BD5" w:rsidR="00C20CBF" w:rsidRPr="001B71A7" w:rsidRDefault="00AB63F7" w:rsidP="00104760">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>secured</w:t>
+      </w:r>
       <w:r w:rsidR="006432EC">
         <w:t xml:space="preserve"> or progressed</w:t>
       </w:r>
       <w:r w:rsidR="00153959" w:rsidRPr="001B71A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009712C4" w:rsidRPr="001B71A7">
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidR="00153959" w:rsidRPr="001B71A7">
         <w:t xml:space="preserve"> required</w:t>
       </w:r>
       <w:r w:rsidR="0027484F" w:rsidRPr="001B71A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00F15673">
+        <w:t>g</w:t>
+      </w:r>
       <w:r w:rsidR="00C20CBF" w:rsidRPr="001B71A7" w:rsidDel="006432EC">
-        <w:t xml:space="preserve">Government </w:t>
+        <w:t xml:space="preserve">overnment </w:t>
       </w:r>
       <w:r w:rsidR="00C20CBF" w:rsidRPr="001B71A7">
         <w:t xml:space="preserve">approvals </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF72523" w14:textId="6DF8577C" w:rsidR="003A0EB4" w:rsidRDefault="00CE7417" w:rsidP="00104760">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001B71A7">
         <w:t>entered into</w:t>
       </w:r>
       <w:r w:rsidR="008A73D2" w:rsidRPr="001B71A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00924695" w:rsidRPr="001B71A7">
         <w:t xml:space="preserve">contractual agreements </w:t>
       </w:r>
       <w:r w:rsidR="003A0EB4" w:rsidRPr="001B71A7">
         <w:t>required to implement the activity(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F10AB5" w14:textId="293AF661" w:rsidR="006A46A9" w:rsidRPr="001B71A7" w:rsidRDefault="007208E6" w:rsidP="00104760">
+    <w:p w14:paraId="12F10AB5" w14:textId="36A7DBDE" w:rsidR="006A46A9" w:rsidRPr="001B71A7" w:rsidRDefault="007208E6" w:rsidP="00104760">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the ability to </w:t>
       </w:r>
       <w:r w:rsidR="00AE1223">
         <w:t>secure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the required </w:t>
       </w:r>
       <w:r w:rsidR="008D13ED">
-        <w:t>the workforce for the activit</w:t>
+        <w:t>workforce for the activit</w:t>
       </w:r>
       <w:r w:rsidR="00326179">
         <w:t xml:space="preserve">y(s) </w:t>
       </w:r>
       <w:r w:rsidR="008D13ED">
         <w:t xml:space="preserve">and any related </w:t>
       </w:r>
       <w:r w:rsidR="00AE1223">
-        <w:t>tasks/projects.</w:t>
+        <w:t>tasks</w:t>
+      </w:r>
+      <w:r w:rsidR="002355F5">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1223">
+        <w:t>projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07423B70" w14:textId="26F8CAC6" w:rsidR="006E37DC" w:rsidRPr="001B71A7" w:rsidRDefault="001B4FD1" w:rsidP="00104760">
+    <w:p w14:paraId="07423B70" w14:textId="26F8CAC6" w:rsidR="006E37DC" w:rsidRDefault="001B4FD1" w:rsidP="00104760">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">secured or </w:t>
       </w:r>
       <w:r w:rsidR="004577AB">
         <w:t xml:space="preserve">can secure the </w:t>
       </w:r>
       <w:r w:rsidR="00282EBE" w:rsidRPr="001B71A7">
         <w:t xml:space="preserve">materials </w:t>
       </w:r>
       <w:r w:rsidR="003D3D34" w:rsidRPr="001B71A7">
         <w:t>to enable the activity(s) to take place</w:t>
       </w:r>
       <w:r w:rsidR="00881126">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003D3D34" w:rsidRPr="001B71A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0F4552" w14:textId="5D325E20" w:rsidR="006B48D8" w:rsidRPr="003A1F19" w:rsidRDefault="00FA7C96" w:rsidP="00104760">
+    <w:p w14:paraId="13E5411A" w14:textId="0ECB8637" w:rsidR="001D1006" w:rsidRDefault="001D1006" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note that the responsible emitter must declare that they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:t>will conduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242A5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242A5D">
+        <w:t xml:space="preserve"> activity(s) during the</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2159">
+        <w:t xml:space="preserve"> MYMP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The CER requires a high degree of confidence that the activity(s) will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0C4E">
+        <w:t xml:space="preserve">be conducted </w:t>
+      </w:r>
+      <w:r w:rsidR="00775B82">
+        <w:t>as de</w:t>
+      </w:r>
+      <w:r w:rsidR="00126832">
+        <w:t>scribed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0C4E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00523101" w:rsidDel="00400FB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0F4552" w14:textId="12561AD3" w:rsidR="006B48D8" w:rsidRPr="00C74FC5" w:rsidRDefault="00075C95" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Timeline and milestones </w:t>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196BC5">
+        <w:t>Expected timeline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7C96" w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve">and milestones </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8D254F" w14:textId="7085D118" w:rsidR="00D24847" w:rsidRDefault="00D24847" w:rsidP="006D0A28">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The CER needs to be satisfied the activity(s) will </w:t>
       </w:r>
       <w:r w:rsidR="005652E4">
         <w:t>reduce the facility’s covered emissions below its baseline emissions number</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00620736">
+      <w:r w:rsidR="00620736" w:rsidRPr="00731289">
         <w:t>during</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="006E1587">
         <w:t>MYMP</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698AB381" w14:textId="57E6F82C" w:rsidR="00211977" w:rsidRDefault="00D24847" w:rsidP="00F21D36">
+    <w:p w14:paraId="698AB381" w14:textId="3B5C80D8" w:rsidR="00211977" w:rsidRDefault="00815B71" w:rsidP="00F21D36">
       <w:r>
-        <w:t xml:space="preserve">Therefore, the detailed plan should include </w:t>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1C20">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24847">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD35A3">
         <w:t>timeli</w:t>
       </w:r>
       <w:r w:rsidR="006F3D2D">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00FD35A3">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7D03">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="006B48D8">
         <w:t xml:space="preserve"> indicat</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D24847">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="006B48D8">
         <w:t xml:space="preserve"> when</w:t>
       </w:r>
       <w:r w:rsidR="00BE76CF" w:rsidRPr="00BE76CF" w:rsidDel="006B48D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006F1C20" w:rsidRPr="006976A0">
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidR="00546BBA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00333FD7" w:rsidRPr="00546BBA">
+        <w:t>activity</w:t>
+      </w:r>
       <w:r w:rsidR="00333FD7">
-        <w:t>the activity(s) will be implemente</w:t>
+        <w:t xml:space="preserve"> will be implemente</w:t>
       </w:r>
       <w:r w:rsidR="004E5D18">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00BE76CF" w:rsidRPr="00BE76CF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006B48D8">
         <w:t>The timeline</w:t>
       </w:r>
       <w:r w:rsidR="004E5D18">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006B48D8">
         <w:t xml:space="preserve"> should </w:t>
       </w:r>
       <w:r w:rsidR="00A76426">
-        <w:t>provide a high</w:t>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6811">
+        <w:t xml:space="preserve"> at least</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76426">
+        <w:t xml:space="preserve"> a high</w:t>
       </w:r>
       <w:r w:rsidR="00373564">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00A76426">
         <w:t xml:space="preserve">level overview of </w:t>
       </w:r>
       <w:r w:rsidR="00251F06">
         <w:t xml:space="preserve">the timing </w:t>
       </w:r>
       <w:r w:rsidR="00E40E30">
         <w:t xml:space="preserve">and duration </w:t>
       </w:r>
       <w:r w:rsidR="00251F06">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00373564">
         <w:t xml:space="preserve">each </w:t>
       </w:r>
       <w:r w:rsidR="00E40E30">
         <w:t>milestone</w:t>
       </w:r>
       <w:r w:rsidR="00BE76CF" w:rsidRPr="00BE76CF">
-        <w:t xml:space="preserve"> required to be actioned </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005812CC">
         <w:t>to set up and conduct the activity(s)</w:t>
       </w:r>
       <w:r w:rsidR="00486184">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288BE46B" w14:textId="0AEB8E9A" w:rsidR="00E2158D" w:rsidRPr="009511BB" w:rsidRDefault="00D65A45" w:rsidP="00F70F84">
+    <w:p w14:paraId="288BE46B" w14:textId="1A58FCA4" w:rsidR="00E2158D" w:rsidRPr="009511BB" w:rsidRDefault="00B00BAF" w:rsidP="00F70F84">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">An application </w:t>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00921EA4">
-        <w:t>should provide evidence</w:t>
+        <w:t>rovide evidence</w:t>
       </w:r>
       <w:r w:rsidR="00F22EE7">
-        <w:t>, such as an approved project plan and/or project schedule</w:t>
+        <w:t>, such as an approved project plan or project schedule</w:t>
       </w:r>
       <w:r w:rsidR="00A23379">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00921EA4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F4B93">
         <w:t>to support the timeli</w:t>
       </w:r>
       <w:r w:rsidR="006E2940">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="005F4B93">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00697B90">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00921EA4" w:rsidRPr="009511BB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A9D665" w14:textId="34E6F706" w:rsidR="00E278FB" w:rsidRPr="00C83960" w:rsidRDefault="00394587" w:rsidP="00777368">
+    <w:p w14:paraId="05DE9782" w14:textId="2C58A6A1" w:rsidR="00E70EE3" w:rsidRPr="00E0003E" w:rsidRDefault="00E70EE3" w:rsidP="00E70EE3">
+      <w:pPr>
+        <w:pStyle w:val="subsection"/>
+        <w:spacing w:before="200" w:after="200"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83960">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is recommended that a responsible emitter notify the CER if there are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any changes to the timeline at any time during the MYMP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A9D665" w14:textId="38DBD1CD" w:rsidR="00E278FB" w:rsidRPr="00C83960" w:rsidRDefault="00394587" w:rsidP="00777368">
       <w:r>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00A55246">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C781F">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A55246">
         <w:t xml:space="preserve">CER may </w:t>
       </w:r>
       <w:r>
         <w:t>reduce the duration of an MYMP</w:t>
       </w:r>
       <w:r w:rsidR="001E7640" w:rsidRPr="001E7640">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E7640">
         <w:t>so that it ceases to be in force at the end of the current financial year,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if satisfied that</w:t>
       </w:r>
       <w:r w:rsidR="0018420F">
         <w:t xml:space="preserve"> the activity(s) </w:t>
       </w:r>
       <w:r w:rsidR="00F61765">
         <w:t xml:space="preserve">contained in the plan are not being implemented </w:t>
       </w:r>
       <w:r w:rsidR="00825B45">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t>the facility’s covered emissions are likely to exceed its baseline emissions number for the MYMP.</w:t>
       </w:r>
       <w:r w:rsidR="00777368">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00777368" w:rsidRPr="00777368">
         <w:t xml:space="preserve">For more </w:t>
       </w:r>
       <w:r w:rsidR="00777368">
         <w:t>see</w:t>
       </w:r>
       <w:r w:rsidR="00D568A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Variation_by_the" w:history="1">
-        <w:r w:rsidR="00D568A9" w:rsidRPr="00D568A9">
+        <w:r w:rsidR="00BE50C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Part</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 4.1.2</w:t>
+          <w:t>v</w:t>
         </w:r>
         <w:r w:rsidR="00D568A9" w:rsidRPr="00D568A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Variation by the CER</w:t>
+          <w:t>ariation by the CER</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B41403">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDBC0CD" w14:textId="1886C190" w:rsidR="0085417B" w:rsidRPr="003E7C31" w:rsidRDefault="00D01AC5" w:rsidP="001C7D0F">
+    <w:p w14:paraId="4B7C8C06" w14:textId="640C7F9C" w:rsidR="00D57BDC" w:rsidRPr="00196BC5" w:rsidRDefault="00D57BDC" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Relevant </w:t>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196BC5">
+        <w:t xml:space="preserve">Explanation of </w:t>
+      </w:r>
+      <w:r w:rsidR="000A3EF3" w:rsidRPr="00196BC5">
+        <w:t>how the activity(s) reduces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196BC5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001953A8" w:rsidRPr="00196BC5">
+        <w:t>emissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D390834" w14:textId="18004446" w:rsidR="00DB1F36" w:rsidRPr="00180ADD" w:rsidRDefault="001654F1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:t>Explain how the planned activity(s) is reasonably likely to re</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1F36" w:rsidRPr="00180ADD">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve">uce the facility’s emissions </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4387" w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve">and the emissions intensity of its production variables </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve">during the MYMP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9D5D91" w14:textId="6A12287E" w:rsidR="00A235FE" w:rsidRPr="00180ADD" w:rsidRDefault="00A235FE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve">Provide evidence that </w:t>
+      </w:r>
+      <w:r w:rsidR="00106A7B" w:rsidRPr="00180ADD" w:rsidDel="00400FB9">
+        <w:t xml:space="preserve">the activity(s) </w:t>
+      </w:r>
+      <w:r w:rsidR="00106A7B" w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve">are reasonably likely </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1C97" w:rsidRPr="00180ADD">
+        <w:t>to operate in the manner described</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4C6B" w:rsidRPr="00180ADD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008947B9" w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve"> and to be effective</w:t>
+      </w:r>
+      <w:r w:rsidR="00106A7B" w:rsidRPr="00180ADD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7A8FD1" w14:textId="4A0378F9" w:rsidR="009F7BFC" w:rsidRDefault="009F7BFC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve">The amount of explanation and evidence required </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC72E8">
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve"> depend on whether the activity(s) is relatively established or is more novel. The CER will seek further information </w:t>
+      </w:r>
+      <w:r w:rsidR="00123F7F" w:rsidRPr="00180ADD">
+        <w:t>if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDBC0CD" w14:textId="3D08653A" w:rsidR="0085417B" w:rsidRPr="00180ADD" w:rsidRDefault="00794984" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196BC5">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1C72" w:rsidRPr="00180ADD">
+        <w:t>stimate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196BC5">
+        <w:t>d emissions, baseline</w:t>
+      </w:r>
+      <w:r w:rsidR="00934015" w:rsidRPr="00196BC5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196BC5">
+        <w:t xml:space="preserve"> and impact</w:t>
+      </w:r>
+      <w:r w:rsidR="00934015" w:rsidRPr="00196BC5">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B45C54C" w14:textId="07249C77" w:rsidR="009D19D9" w:rsidRPr="00074964" w:rsidRDefault="00436632" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The detailed plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11028">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5459">
+        <w:t>should include</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11028">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E1C72">
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">estimates </w:t>
+      </w:r>
+      <w:r w:rsidR="00071E5A">
+        <w:t>of the following figures</w:t>
+      </w:r>
+      <w:r w:rsidR="00C603D7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0097429E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00495E5A">
+        <w:t xml:space="preserve">for each financial </w:t>
+      </w:r>
+      <w:r w:rsidR="00495E5A" w:rsidRPr="00074964">
+        <w:t>year of the MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4C17" w:rsidRPr="00074964">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B45C54C" w14:textId="55FFDD41" w:rsidR="009D19D9" w:rsidRPr="00074964" w:rsidRDefault="00436632" w:rsidP="006D0A28">
+    <w:p w14:paraId="1FBFB3AC" w14:textId="1B6E04ED" w:rsidR="009D1FC8" w:rsidRDefault="004039A2" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50731" w:rsidRPr="00074964">
+        <w:t>covered</w:t>
+      </w:r>
+      <w:r w:rsidR="0085417B" w:rsidRPr="00074964">
+        <w:t xml:space="preserve"> emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="002427D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00593846" w:rsidRPr="000F5CF7">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00593846">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00593846" w:rsidRPr="000F5CF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00667C5B" w:rsidRPr="000F5CF7">
+        <w:t>the facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CCE334" w14:textId="66BFB576" w:rsidR="00B87582" w:rsidRPr="00074964" w:rsidRDefault="00B87582" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of net emissions for the facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D60DE71" w14:textId="63A16700" w:rsidR="006B49D3" w:rsidRDefault="0085417B" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00074964">
+        <w:t>annual baseline emissions number</w:t>
+      </w:r>
+      <w:r w:rsidR="0056312A" w:rsidRPr="007C08B2">
+        <w:t xml:space="preserve"> for the facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10195958" w14:textId="7630C750" w:rsidR="00081229" w:rsidRDefault="00B129C0" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0013430A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">impact of each activity on the </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3D6E">
+        <w:t>emission</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E4A">
+        <w:t>s i</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3D6E">
+        <w:t>ntensity</w:t>
+      </w:r>
+      <w:r w:rsidR="000957EA" w:rsidRPr="007C08B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1FE3" w:rsidRPr="0013430A">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA123A" w:rsidRPr="0013430A">
+        <w:t xml:space="preserve"> each relevant production variable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23432D54" w14:textId="485B3130" w:rsidR="0060485F" w:rsidRDefault="00081229" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0013430A">
+        <w:t xml:space="preserve">impact of each activity on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the facility’s overall covered emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4DE5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359ED15D" w14:textId="013C9C83" w:rsidR="00BF167D" w:rsidRDefault="00195B70" w:rsidP="00195B70">
+      <w:r>
+        <w:t>This information can be provided in a spreadsheet or within the detailed plan document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134EF75B" w14:textId="1A0D339C" w:rsidR="00404AD0" w:rsidRDefault="00BF167D" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you anticipate other factors will impact the facility’s net or covered emissions during the MYMP, provide an explanation of their anticipated effect so that the CER can distinguish the effect of the MYMP activity(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F735C7" w14:textId="2008339D" w:rsidR="00195B70" w:rsidRPr="00180ADD" w:rsidRDefault="00404AD0" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The CER will use the estimate data to assess whether</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C78EB">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C78EB">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> reasonably</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C78EB">
+        <w:t xml:space="preserve"> likely to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C78EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reduce the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amount of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C78EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">facility’s covered emissions below the facility’s baseline emissions number for the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>MYMP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C78EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0948D260" w14:textId="0D4CF7EE" w:rsidR="00FB7ADC" w:rsidRDefault="00FB7ADC" w:rsidP="00B25BD3">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
-        <w:t>The detailed plan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E11028">
+        <w:t>The detailed plan should explain</w:t>
+      </w:r>
+      <w:r w:rsidR="00D556DC">
+        <w:t xml:space="preserve"> how the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B25BD3">
+        <w:t>estimates</w:t>
+      </w:r>
+      <w:r w:rsidR="00D556DC">
+        <w:t xml:space="preserve"> were prepared, including</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A1F135" w14:textId="5CD00AA0" w:rsidR="00CC00D3" w:rsidRPr="00B25BD3" w:rsidRDefault="00CC00D3" w:rsidP="00B25BD3">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25BD3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7ADC" w:rsidRPr="00B25BD3">
+        <w:t xml:space="preserve"> summary of the material assumptions that provide a reasonable basis for all forecasts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334EF1D0" w14:textId="438ACFA8" w:rsidR="00CC00D3" w:rsidRPr="00B25BD3" w:rsidRDefault="00FB7ADC" w:rsidP="00B25BD3">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25BD3">
+        <w:t xml:space="preserve">a description of any calculations that </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4688" w:rsidRPr="00B25BD3">
+        <w:t>were used to develop the forecasts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB6EFA5" w14:textId="34348510" w:rsidR="00FB7ADC" w:rsidRPr="007A1C00" w:rsidRDefault="00CC00D3" w:rsidP="00B25BD3">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25BD3">
+        <w:t xml:space="preserve">evidence of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7ADC" w:rsidRPr="00B25BD3">
+        <w:t>reasonableness of the forecasts</w:t>
+      </w:r>
+      <w:r w:rsidR="00614320" w:rsidRPr="00B25BD3">
+        <w:t xml:space="preserve"> (for example,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7ADC" w:rsidRPr="00B25BD3">
+        <w:t xml:space="preserve"> excerpts from capital plans</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1A95">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7ADC" w:rsidRPr="00B25BD3">
+        <w:t>engineering reports from which the forecasts have been derived</w:t>
+      </w:r>
+      <w:r w:rsidR="00614320" w:rsidRPr="0068564F">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7ADC" w:rsidRPr="0068564F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7ADC" w:rsidRPr="007A1C00">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE5459">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E11028">
+    </w:p>
+    <w:p w14:paraId="5C71CD09" w14:textId="3EA5B027" w:rsidR="00F700AB" w:rsidRPr="00731289" w:rsidRDefault="00F700AB" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Preparation of estimates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08721AC9" w14:textId="0FEB891F" w:rsidR="00BF167D" w:rsidRDefault="00BF167D" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The estimates should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> any expected changes resulting from implementation of the activity(s), such as changes to production.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7B452E" w14:textId="14BF140F" w:rsidR="006B6E81" w:rsidRDefault="00F700AB" w:rsidP="006B6E81">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:spacing w:before="200" w:after="200"/>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3041B">
+        <w:t>stimates</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E81" w:rsidRPr="0006442C">
+        <w:t xml:space="preserve"> should clearly show the financial year</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E81" w:rsidRPr="0006442C" w:rsidDel="001B7F6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E1C72">
-[...5 lines deleted...]
-      <w:r w:rsidR="0097429E">
+      <w:r w:rsidR="001B7F6E">
+        <w:t>during</w:t>
+      </w:r>
+      <w:r w:rsidR="00827A5C">
+        <w:t xml:space="preserve"> which </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47FCB" w:rsidRPr="0006442C">
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47FCB">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47FCB" w:rsidRPr="0006442C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00495E5A">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="006B6E81" w:rsidRPr="0006442C">
+        <w:t>aggregate covered emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7F6E">
+        <w:t xml:space="preserve"> for the MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E81" w:rsidRPr="0006442C">
+        <w:t xml:space="preserve"> are expected to</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E81" w:rsidRPr="0006442C" w:rsidDel="007A1DAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00442375">
+        <w:t>first</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1DAC">
+        <w:t xml:space="preserve"> fall</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E81" w:rsidRPr="0006442C">
+        <w:t xml:space="preserve"> below the baseline emissions number for the MYMP period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF02DF5" w14:textId="4416762C" w:rsidR="0097166D" w:rsidRPr="0068564F" w:rsidRDefault="00245C4E" w:rsidP="00E94FBE">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007609B5">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="004C38D8" w:rsidRPr="007609B5">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00435476" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve"> applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5969" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C38D8" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5969" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve">a range of </w:t>
+      </w:r>
+      <w:r w:rsidR="00952A99">
+        <w:t>estimates</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64E76" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0097166D" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="00435476" w:rsidRPr="007609B5">
+        <w:t>different scenarios</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2DEF" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve"> with different underlying</w:t>
+      </w:r>
+      <w:r w:rsidR="00435476" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve"> assumptions</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5969" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00952A99">
+        <w:t>each set of estimates</w:t>
+      </w:r>
+      <w:r w:rsidR="007F04C5" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E75D6" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve">should be provided with an explanation </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4A58">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2281" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve"> why th</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2688">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2281" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048298B">
+        <w:t>estimate</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2281" w:rsidRPr="007609B5">
+        <w:t xml:space="preserve"> value was chosen over </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2281" w:rsidRPr="0068564F">
+        <w:t>other values.</w:t>
+      </w:r>
+      <w:r w:rsidR="00534706" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549D217E" w14:textId="3D972458" w:rsidR="00534706" w:rsidRDefault="00534706" w:rsidP="00E94FBE">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0068564F">
+        <w:t>If there is a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BFE" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> large range </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7640" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00895FB7">
+        <w:t>estimate</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BFE" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> values or a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> high degree of uncertainty </w:t>
+      </w:r>
+      <w:r w:rsidR="0047670B" w:rsidRPr="0068564F">
+        <w:t>associated with the forecasts</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA453C" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068564F">
+        <w:t>timing</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA453C" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00854A42" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve">predicted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068564F">
+        <w:t>effectiveness of the activity</w:t>
+      </w:r>
+      <w:r w:rsidR="00414D56" w:rsidRPr="0068564F">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> in reducing emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00854A42" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068564F">
+        <w:t>intensity and covered emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00470712" w:rsidRPr="0068564F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E72CB" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00854A42" w:rsidRPr="0068564F">
+        <w:t>include an explanation of</w:t>
+      </w:r>
+      <w:r w:rsidR="000E72CB" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> wh</w:t>
+      </w:r>
+      <w:r w:rsidR="009645B4" w:rsidRPr="0068564F">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="008F456A" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> an excess emission</w:t>
+      </w:r>
+      <w:r w:rsidR="0024098C" w:rsidRPr="0068564F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008F456A" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> situation is</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4EE1" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F456A" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve">likely to be prevented </w:t>
+      </w:r>
+      <w:r w:rsidR="00610AAC">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="00020400">
+        <w:t>cause</w:t>
+      </w:r>
+      <w:r w:rsidR="006B786C" w:rsidRPr="0068564F">
+        <w:t xml:space="preserve"> of conducting the activity(s) during the MYMP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58907656" w14:textId="372EF94D" w:rsidR="00B848B1" w:rsidRDefault="00BC5969" w:rsidP="00BC5969">
+      <w:r w:rsidRPr="00B848B1">
+        <w:t>Calculations and modelling used to derive the forecasts should be transparent</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B848B1">
+        <w:t xml:space="preserve"> repeatable</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD34C3">
+        <w:t xml:space="preserve"> and based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD34C3" w:rsidRPr="00444511">
+        <w:t>internal</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD34C3">
+        <w:t xml:space="preserve"> standard procedures where available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B848B1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E81" w:rsidRPr="006B6E81">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA83B0A" w14:textId="201ECA47" w:rsidR="00BE2F51" w:rsidRDefault="00082B24" w:rsidP="005C16BD">
+      <w:r>
+        <w:t>Forecasts of covered emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="004504A9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25D63">
+        <w:t>production variable quantities</w:t>
+      </w:r>
+      <w:r w:rsidR="004504A9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25D63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4A09">
+        <w:t>and emission</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E4A">
+        <w:t>s i</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4A09">
+        <w:t xml:space="preserve">ntensity values </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25D63">
+        <w:t xml:space="preserve">must be calculated in accordance with the relevant methods specified </w:t>
+      </w:r>
+      <w:r w:rsidR="00044862">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25D63">
+        <w:t>the NGER legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6A4A">
+        <w:t>. This includes</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25D63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2526F">
+        <w:t xml:space="preserve">the specific requirements for attributing covered emissions to production variables under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25D63">
+        <w:t>Safeguard Rule.</w:t>
+      </w:r>
+      <w:r w:rsidR="00417C16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4CFA08" w14:textId="1F51495E" w:rsidR="00CF14AB" w:rsidRPr="00180ADD" w:rsidRDefault="00CF14AB" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:t>MYMP and emissions intensity determination</w:t>
+      </w:r>
+      <w:r w:rsidR="00180508" w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2118B6E6" w14:textId="15F21967" w:rsidR="006D7176" w:rsidRDefault="00C82E06" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A facility that </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has one or more production variables that began commercial production before 1 July 2023 (an existing </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0540" w:rsidRPr="00731289">
+        <w:t>facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>) may have</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76539">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or be eligible for</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76539">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an emissions intensity determination (EID). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAAB235" w14:textId="0107C6CB" w:rsidR="00E71482" w:rsidRPr="00410A21" w:rsidRDefault="00C84071" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00E04987">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00990384" w:rsidRPr="00731289">
+        <w:t>submitting</w:t>
+      </w:r>
+      <w:r w:rsidR="00990384">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76539">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00990384">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0B12" w:rsidRPr="006B29AC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="006B29AC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74D4D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while awaiting the CER’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74D4D" w:rsidRPr="00C701C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>decision on an application for a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A913F7" w:rsidRPr="00C701C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB792C" w:rsidRPr="00C701C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00180508" w:rsidRPr="00C701C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>EID</w:t>
+      </w:r>
+      <w:r w:rsidR="002308F9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C16DA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide evidence to support </w:t>
+      </w:r>
+      <w:r w:rsidR="002308F9">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00DA672A">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00172B7B" w:rsidRPr="00DA672A">
+        <w:t>estimate</w:t>
+      </w:r>
+      <w:r w:rsidR="00C701C2" w:rsidRPr="00DA672A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00807554" w:rsidRPr="00DA672A">
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00DA672A">
+        <w:t>annual baseline emissions number</w:t>
+      </w:r>
+      <w:r w:rsidR="000D567A" w:rsidRPr="00DA672A">
+        <w:t xml:space="preserve">s for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43110">
+        <w:t xml:space="preserve">facility </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55405">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43110">
+        <w:t>your MYMP application</w:t>
+      </w:r>
+      <w:r w:rsidR="002308F9">
+        <w:t>. This</w:t>
+      </w:r>
+      <w:r w:rsidR="009833BD">
+        <w:t xml:space="preserve"> must</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00DA672A">
+        <w:t xml:space="preserve"> substantiate the facility-specific </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00DA672A" w:rsidDel="007A3D6E">
+        <w:t>emission</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E4A" w:rsidRPr="00DA672A">
+        <w:t>s i</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3D6E" w:rsidRPr="00DA672A">
+        <w:t>ntensity</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00DA672A">
+        <w:t xml:space="preserve"> value used </w:t>
+      </w:r>
+      <w:r w:rsidR="00E462D4" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the calculation</w:t>
+      </w:r>
+      <w:r w:rsidR="00C701C2" w:rsidRPr="00DA672A">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C701C2" w:rsidRPr="00DA672A">
+        <w:lastRenderedPageBreak/>
+        <w:t>the estimates</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00DA672A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009833BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00DA672A">
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="009833BD">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00DA672A">
+        <w:t xml:space="preserve"> evidence should include the calculations made to determine the facility-specific </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00DA672A" w:rsidDel="007A3D6E">
+        <w:t>emission</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E4A" w:rsidRPr="00DA672A">
+        <w:t>s i</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3D6E" w:rsidRPr="00DA672A">
+        <w:t>ntensity</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00DA672A">
+        <w:t xml:space="preserve"> value</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3786D" w:rsidRPr="00DA672A">
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3786D" w:rsidRPr="00410A21">
+        <w:t xml:space="preserve"> each production variable</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71482" w:rsidRPr="00410A21">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B34A7A8" w14:textId="45920E4F" w:rsidR="00FF6DE2" w:rsidRDefault="006F1EB8" w:rsidP="00FF6DE2">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14A62">
+        <w:t xml:space="preserve">hen </w:t>
+      </w:r>
+      <w:r w:rsidR="00C603D7">
+        <w:t xml:space="preserve">estimating the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14A62">
+        <w:t>baseline number for a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63291">
+        <w:t xml:space="preserve"> facility with an </w:t>
+      </w:r>
+      <w:r w:rsidR="0090697E">
+        <w:t>EID</w:t>
+      </w:r>
+      <w:r w:rsidR="00180508">
+        <w:t xml:space="preserve"> in place</w:t>
+      </w:r>
+      <w:r w:rsidR="00167666">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00180508">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00002101">
+        <w:t xml:space="preserve">EID </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD54EC">
+        <w:t xml:space="preserve">may be varied </w:t>
+      </w:r>
+      <w:r w:rsidR="00434E80">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6DE2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00434E80">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00434E80" w:rsidRPr="00FF6DE2">
+        <w:t>facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6DE2">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBFB3AC" w14:textId="35ED2E86" w:rsidR="009D1FC8" w:rsidRPr="00074964" w:rsidRDefault="004039A2" w:rsidP="005822A4">
+    <w:p w14:paraId="67B6533B" w14:textId="0F3BB4DC" w:rsidR="00FF6DE2" w:rsidRDefault="00327719" w:rsidP="00FF6DE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>is affected by a relevant regulatory change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578F498D" w14:textId="4D5BBB22" w:rsidR="00E14A62" w:rsidRDefault="00445F36" w:rsidP="00FF6DE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>changes its NGER reporting method for an emissions source</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14A62">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEADC21" w14:textId="5326D760" w:rsidR="004E05E6" w:rsidRPr="0093493C" w:rsidRDefault="00410A21" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Account for any such change when calculating the estimated </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66642" w:rsidRPr="00C701C2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>baseline emissions numbers</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66642">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00792948">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for relevant years</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1102">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and explain the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7E63">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">change, </w:t>
+      </w:r>
+      <w:r w:rsidR="00195B4F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7E63">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>your calculations</w:t>
+      </w:r>
+      <w:r w:rsidR="001806C9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7E63">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the detailed plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABA393B" w14:textId="730FD86E" w:rsidR="00E71DD9" w:rsidRPr="00C74FC5" w:rsidRDefault="004374BA" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="_Forecasting_approach"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve">Organisational </w:t>
+      </w:r>
+      <w:r w:rsidR="00201CB7" w:rsidRPr="00180ADD">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71DD9" w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve">apacity </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559EA858" w14:textId="706D81CB" w:rsidR="00C92A5C" w:rsidRDefault="00637010" w:rsidP="006D0A28">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The detailed plan should demonstrat</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0FCD">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the responsible emitter has the capacity to implement the activity(s) at the facility within the timeframe required</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0FCD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19286F4C" w14:textId="25B5708D" w:rsidR="00B74D87" w:rsidRDefault="009D0FCD" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidR="00637010">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">information </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04AC5">
+        <w:t>must demonstrate</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB737E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00637010">
+        <w:t xml:space="preserve">that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04AC5">
+        <w:t xml:space="preserve">activity(s) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44541">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="003E31A1">
+        <w:t xml:space="preserve">reasonably </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44541">
+        <w:t xml:space="preserve">likely to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04AC5">
+        <w:t xml:space="preserve">be implemented and to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44541">
+        <w:t>reduce the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B309EB">
+        <w:t xml:space="preserve"> amount of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44541">
+        <w:t xml:space="preserve"> facility’s covered emissions below its baseline emissions </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44541" w:rsidRPr="004D1182">
+        <w:t xml:space="preserve">number for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84CFE" w:rsidRPr="004D1182">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84CFE">
+        <w:t xml:space="preserve"> MYMP.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92A5C">
+        <w:t xml:space="preserve"> It </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2F1F">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00264522">
+        <w:t xml:space="preserve"> include </w:t>
+      </w:r>
+      <w:r w:rsidR="008931AD">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008931AD">
+        <w:t>applicant’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B74D87">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBEA010" w14:textId="2026C19A" w:rsidR="00DD2CEA" w:rsidRDefault="00264522" w:rsidP="00C749AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">the </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="002427D1">
+        <w:t>resources (financial</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE65E0">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00326869">
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidR="005840E8">
+        <w:t>nel)</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6D49">
+        <w:t>, including relevant expertise and qualifications</w:t>
+      </w:r>
+      <w:r w:rsidR="0049252E">
+        <w:t xml:space="preserve"> of personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="005840E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00667C5B" w:rsidRPr="000F5CF7">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7D60DE71" w14:textId="760F135C" w:rsidR="006B49D3" w:rsidRPr="00074964" w:rsidRDefault="006B49D3" w:rsidP="005822A4">
-[...1135 lines deleted...]
-    <w:p w14:paraId="4BBEA010" w14:textId="2026C19A" w:rsidR="00DD2CEA" w:rsidRDefault="00264522" w:rsidP="00C749AA">
+    <w:p w14:paraId="5C2EEDFF" w14:textId="3CAB9901" w:rsidR="00B74D87" w:rsidRDefault="008931AD" w:rsidP="00C749AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
-        <w:t>resources (financial</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">experience in delivery of </w:t>
+      </w:r>
+      <w:r w:rsidR="002067F3">
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidR="0059462E">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="002067F3">
+        <w:t xml:space="preserve">projects of </w:t>
+      </w:r>
+      <w:r w:rsidR="005B40C7">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="002067F3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002369E3">
+        <w:t>imilar</w:t>
+      </w:r>
+      <w:r w:rsidR="002067F3">
+        <w:t xml:space="preserve"> scale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2EEDFF" w14:textId="323B2AB4" w:rsidR="00B74D87" w:rsidRDefault="008931AD" w:rsidP="00C749AA">
+    <w:p w14:paraId="06C12F3B" w14:textId="3021F556" w:rsidR="0090476D" w:rsidRDefault="0090476D" w:rsidP="00C749AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">experience in delivery of </w:t>
-[...29 lines deleted...]
-      <w:r>
         <w:t>access to necessary equipment and technology</w:t>
       </w:r>
       <w:r w:rsidR="0080089D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FEA150" w14:textId="623A23A2" w:rsidR="00797797" w:rsidRPr="003A1F19" w:rsidRDefault="00F522E3" w:rsidP="00C749AA">
+    <w:p w14:paraId="73FEA150" w14:textId="568EFCC9" w:rsidR="00797797" w:rsidRPr="00C74FC5" w:rsidRDefault="00F522E3" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00797797" w:rsidRPr="003A1F19">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00797797" w:rsidRPr="00180ADD">
         <w:t>isks</w:t>
       </w:r>
-      <w:r w:rsidR="00E14A62" w:rsidRPr="003A1F19">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> and mitigation strategy</w:t>
+      <w:r w:rsidR="00E14A62" w:rsidRPr="00180ADD">
+        <w:t xml:space="preserve"> and mitigation strateg</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB40CD" w:rsidRPr="00196BC5">
+        <w:t>ies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1291CBF8" w14:textId="23C515C2" w:rsidR="008D17E5" w:rsidRDefault="002808D2" w:rsidP="006D0A28">
+    <w:p w14:paraId="1291CBF8" w14:textId="545AD795" w:rsidR="008D17E5" w:rsidRDefault="002808D2" w:rsidP="006D0A28">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="240" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The detailed plan should provide </w:t>
       </w:r>
       <w:r w:rsidR="004854B0" w:rsidRPr="00EE6FBF">
         <w:t xml:space="preserve">information </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6FBF">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00B950A4" w:rsidRPr="00EE6FBF">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> all risks the responsible emitter is aware of </w:t>
       </w:r>
       <w:r w:rsidR="000168E1">
         <w:t>that may</w:t>
       </w:r>
       <w:r w:rsidR="00306ED1">
         <w:t xml:space="preserve"> result in the activity(s) not being </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00306ED1">
         <w:t>implemented, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00306ED1">
         <w:t xml:space="preserve"> being delayed such that </w:t>
       </w:r>
       <w:r w:rsidR="00F35EDC">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00B309EB">
         <w:t xml:space="preserve">amount of the </w:t>
       </w:r>
       <w:r w:rsidR="00F35EDC">
         <w:t xml:space="preserve">facility’s </w:t>
       </w:r>
       <w:r w:rsidR="00306ED1" w:rsidRPr="00C70D7E">
         <w:t>covered</w:t>
       </w:r>
       <w:r w:rsidR="00306ED1">
         <w:t xml:space="preserve"> emissions reductions </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004F6D83">
+        <w:t>do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004F6D83">
+        <w:t xml:space="preserve"> not</w:t>
+      </w:r>
       <w:r w:rsidR="00306ED1">
-        <w:t>are</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> avoid an excess emissions situation </w:t>
+      </w:r>
+      <w:r w:rsidR="000B59CD">
+        <w:t>at the end</w:t>
+      </w:r>
       <w:r w:rsidR="00306ED1">
-        <w:t xml:space="preserve"> not </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> to avoid an excess emissions situation on conclusion of the MYMP.</w:t>
+        <w:t xml:space="preserve"> of the MYMP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4792871E" w14:textId="29FB6319" w:rsidR="00E651D0" w:rsidRDefault="003106CD" w:rsidP="00E651D0">
       <w:r>
         <w:t>Risks</w:t>
       </w:r>
       <w:r w:rsidR="00E651D0">
         <w:t xml:space="preserve"> may include (but are not limited to):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741140CF" w14:textId="7BEC1E7D" w:rsidR="00CC5FEC" w:rsidRDefault="00AB6795" w:rsidP="00966796">
+    <w:p w14:paraId="741140CF" w14:textId="3C0D5B40" w:rsidR="00CC5FEC" w:rsidRDefault="00AB6795" w:rsidP="00966796">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00CC5FEC">
-        <w:t>ctivity(s) risk</w:t>
+        <w:t>ctivity risk</w:t>
       </w:r>
       <w:r w:rsidR="000D101C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CC5FEC">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="000D101C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC5FEC">
         <w:t>which may cause the activity(s) to not be implemented</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B566A41" w14:textId="0E3E42DD" w:rsidR="00E651D0" w:rsidRDefault="00AB6795" w:rsidP="00966796">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00E651D0">
         <w:t xml:space="preserve">imeline risks – which could impact </w:t>
       </w:r>
       <w:r>
         <w:t>whether</w:t>
       </w:r>
       <w:r w:rsidR="00E651D0">
         <w:t xml:space="preserve"> the activity(s) is completed on time </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AACDDF9" w14:textId="51FEF36E" w:rsidR="003E5343" w:rsidRDefault="00AB6795" w:rsidP="00966796">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00E651D0">
         <w:t xml:space="preserve">erformance risks – which could cause the activity(s) to not meet the forecast </w:t>
       </w:r>
       <w:r w:rsidR="00071CAD">
         <w:t xml:space="preserve">covered </w:t>
       </w:r>
       <w:r w:rsidR="00E651D0">
         <w:t>emissions reduction</w:t>
       </w:r>
       <w:r w:rsidR="00071CAD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002B36B1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E375D8" w14:textId="2A187C1F" w:rsidR="00B71F81" w:rsidRPr="00943AB1" w:rsidRDefault="00664830" w:rsidP="007A3FB2">
+    <w:p w14:paraId="67E375D8" w14:textId="67728435" w:rsidR="00B71F81" w:rsidRPr="00943AB1" w:rsidRDefault="00664830" w:rsidP="007A3FB2">
       <w:r>
-        <w:t>The information provided should include a brief description of each risk</w:t>
+        <w:t>The information provided should include a description of each risk</w:t>
       </w:r>
       <w:r w:rsidR="00253144">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0046431F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00253144">
         <w:t>the likelihood and severity of each risk</w:t>
       </w:r>
       <w:r w:rsidR="004504A9">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00253144">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00677646">
         <w:t>how the responsible emitter plans to mitigate the risk</w:t>
       </w:r>
       <w:r w:rsidR="00773CE5">
         <w:t>, and the expected outcome of the mitigation activities</w:t>
       </w:r>
       <w:r w:rsidR="0046431F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB32867" w14:textId="58E7E457" w:rsidR="00C2166C" w:rsidRPr="008254FC" w:rsidRDefault="00C2166C" w:rsidP="00F522E3">
+    <w:p w14:paraId="1CB32867" w14:textId="261519C6" w:rsidR="00C2166C" w:rsidRPr="008254FC" w:rsidRDefault="00F137DA" w:rsidP="00F522E3">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00966796">
-[...16 lines deleted...]
-      <w:r w:rsidR="00F137DA">
+      <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00687C06" w:rsidRPr="000E7FA3">
         <w:t>he applicant</w:t>
       </w:r>
       <w:r w:rsidR="00687C06" w:rsidRPr="003A1F19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00774499">
-        <w:t>is</w:t>
+      <w:r w:rsidR="002353C6">
+        <w:t>must also</w:t>
       </w:r>
       <w:r w:rsidR="00687C06" w:rsidRPr="003A1F19">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003A1F19">
+        <w:t xml:space="preserve"> provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2166C" w:rsidRPr="003A1F19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00687C06" w:rsidRPr="00940B71">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00687C06" w:rsidRPr="00A0546C">
         <w:t>n explanation</w:t>
       </w:r>
       <w:r w:rsidR="00687C06">
         <w:t xml:space="preserve"> of all risks the responsible emitter is aware of that may cause the responsible emitter to breach section 22XF of the NGER Act</w:t>
       </w:r>
       <w:r w:rsidR="00940B71">
         <w:t xml:space="preserve">. For further information see </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Explanation_of_risks" w:history="1">
+        <w:r w:rsidR="00055D2B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
         <w:r w:rsidR="00940B71" w:rsidRPr="00940B71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Part 3.8 Explanation of risks of breaching section 22XF of the NGER Act</w:t>
+          <w:t>xplanation of risks of breaching section 22XF of the NGER Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00940B71" w:rsidRPr="008254FC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157D95C2" w14:textId="65FDAFF1" w:rsidR="00B954CD" w:rsidRPr="00F93D5D" w:rsidRDefault="00B954CD" w:rsidP="007A39CE">
+    <w:p w14:paraId="157D95C2" w14:textId="128A760F" w:rsidR="00B954CD" w:rsidRPr="00F93D5D" w:rsidRDefault="00B954CD" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Toc145921960"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Plan</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F93D5D">
-        <w:t>Plan Summary</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00635EDE">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93D5D">
+        <w:t>ummary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C16283" w14:textId="4E5F89DE" w:rsidR="00F93D5D" w:rsidRDefault="00F93D5D" w:rsidP="006D0A28">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The application must include a summary of the detailed plan</w:t>
       </w:r>
       <w:r w:rsidR="00F6789D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007A39CE" w:rsidRPr="007A39CE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -17018,163 +15922,188 @@
           <w:bCs/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="007A39CE" w:rsidRPr="007A39CE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> is required to publish</w:t>
       </w:r>
       <w:r w:rsidRPr="007A39CE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> this summary on its website</w:t>
       </w:r>
       <w:r w:rsidR="007A39CE" w:rsidRPr="007A39CE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4665038F" w14:textId="66343F11" w:rsidR="00271C4C" w:rsidRPr="002E64DC" w:rsidRDefault="00271C4C" w:rsidP="0051041E">
+    <w:p w14:paraId="4665038F" w14:textId="444D1D74" w:rsidR="00271C4C" w:rsidRPr="00180ADD" w:rsidRDefault="003A1BA7" w:rsidP="0051041E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Before submitting your MYMP application,</w:t>
+      </w:r>
+      <w:r w:rsidR="00271C4C" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00467171" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>check whether</w:t>
+      </w:r>
+      <w:r w:rsidR="00271C4C" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5762" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">public release </w:t>
+      </w:r>
+      <w:r w:rsidR="009E35C6" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the information </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80F0E" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the summary plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00530925" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="006C42B5" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>affect</w:t>
+      </w:r>
+      <w:r w:rsidR="00A656E6" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1017" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">any of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A656E6" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="0051041E">
-[...31 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="006C42B5" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD1017" w:rsidRPr="0051041E">
-[...13 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00D06B15" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>compan</w:t>
+      </w:r>
+      <w:r w:rsidR="00537758" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">y’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43FAA" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">current or future </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1017" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">public </w:t>
+      </w:r>
+      <w:r w:rsidR="00484258" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>reporting, information disclosure or</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE209E">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D06B15" w:rsidRPr="0051041E">
-[...31 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00484258" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidR="00271C4C" w:rsidRPr="00180ADD" w:rsidDel="00484258">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t>legal</w:t>
       </w:r>
-      <w:r w:rsidRPr="0051041E">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00271C4C" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> obligations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C41303B" w14:textId="0B1B057D" w:rsidR="00C54F54" w:rsidRDefault="001E7113" w:rsidP="00F93D5D">
       <w:pPr>
         <w:pStyle w:val="subsection"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="007C043F">
@@ -17292,51 +16221,51 @@
       <w:r w:rsidR="00E10363">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="004A0D0B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> expected to </w:t>
       </w:r>
       <w:r w:rsidR="00D37671">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>start</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E002E48" w14:textId="0B9036EA" w:rsidR="00A53749" w:rsidRDefault="00667747" w:rsidP="000E4FD8">
+    <w:p w14:paraId="2594E929" w14:textId="220D3811" w:rsidR="00505933" w:rsidRDefault="00667747" w:rsidP="000E4FD8">
       <w:pPr>
         <w:pStyle w:val="subsection"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02D0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00C3623B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -17377,61 +16306,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD03A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>if the activit</w:t>
       </w:r>
       <w:r w:rsidR="000D7884">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y(s)</w:t>
       </w:r>
       <w:r w:rsidR="00FD03A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> proceed as planned, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA6F8C">
+        <w:t xml:space="preserve"> proceed as planned</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E002E48" w14:textId="54B457B0" w:rsidR="00A53749" w:rsidRDefault="00F77323" w:rsidP="000E4FD8">
+      <w:pPr>
+        <w:pStyle w:val="subsection"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="74"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F77323">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the financial year in which </w:t>
       </w:r>
       <w:r w:rsidR="00116064" w:rsidRPr="0011267F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00E11395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> amount of the</w:t>
       </w:r>
       <w:r w:rsidR="00116064" w:rsidRPr="0011267F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> facility</w:t>
       </w:r>
@@ -17450,2431 +16387,3187 @@
       <w:r w:rsidR="00116064">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> expected</w:t>
       </w:r>
       <w:r w:rsidR="00116064" w:rsidRPr="0011267F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00116064">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to be</w:t>
       </w:r>
       <w:r w:rsidR="00116064" w:rsidRPr="0011267F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> below the baseline emissions number.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A6C321" w14:textId="3A8ABB22" w:rsidR="00B954CD" w:rsidRDefault="00A53749" w:rsidP="007E76D5">
+    <w:p w14:paraId="13D8D2A1" w14:textId="77777777" w:rsidR="00F46EEE" w:rsidRDefault="00A53749" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The summary should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00250B16">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>no more</w:t>
+      </w:r>
+      <w:r w:rsidR="004A67F1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> than </w:t>
+      </w:r>
+      <w:r w:rsidR="000D779D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1,000</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC21BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> words</w:t>
+      </w:r>
+      <w:r w:rsidR="007A18DB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A6C321" w14:textId="1CE7FB4D" w:rsidR="00B954CD" w:rsidRPr="007A18DB" w:rsidRDefault="007A18DB" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2A68">
+        <w:t>Responsible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emitters generally format their summary on a company letterhead</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95CE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or as a branded report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For examples of how plan summaries </w:t>
+      </w:r>
+      <w:r w:rsidR="00E709F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>have been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formatted</w:t>
+      </w:r>
+      <w:r w:rsidR="0010529A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by other </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE54EB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsible </w:t>
+      </w:r>
+      <w:r w:rsidR="0010529A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>emitters</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3679B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="mymp-emissions-reduction-summary-plan" w:history="1">
+        <w:r w:rsidRPr="005633E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">published </w:t>
+        </w:r>
+        <w:r w:rsidR="005633E7" w:rsidRPr="005633E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>summary plans</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009D39F3">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidR="005633E7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0066202B" w14:textId="14BA1B37" w:rsidR="00BF1194" w:rsidRPr="00180ADD" w:rsidRDefault="00BF1194" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="_Explanation_of_risks"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc239070857"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explanation of risks </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6D80" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>breaching section 22XF of the NGER Act</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="19684536" w14:textId="53820E42" w:rsidR="00BF1194" w:rsidRDefault="00BF1194" w:rsidP="006D0A28">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Under section 22XF of the NGER Act, a responsible emitter for the facility </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3DD2">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31D94">
+        <w:t>it</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is not in an excess emissions situation </w:t>
+      </w:r>
+      <w:r w:rsidR="00697C48">
+        <w:t>on the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13200">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00560103">
+        <w:t>1 April</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13200">
+        <w:t xml:space="preserve"> following the end of the MYMP.</w:t>
+      </w:r>
+      <w:r w:rsidR="00560103">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18276BFB" w14:textId="77777777" w:rsidR="00121771" w:rsidRDefault="00F2078A" w:rsidP="00BF1194">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The MYMP application must</w:t>
+      </w:r>
+      <w:r w:rsidR="00121771">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DA5034" w14:textId="59F58A56" w:rsidR="00121771" w:rsidRPr="00B45385" w:rsidRDefault="00B97A33" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="subsection"/>
-        <w:spacing w:before="0"/>
-[...7 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="74"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The summary should be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00250B16">
+        <w:t>identify whether the responsible emitter is aware of any risks that they will</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1194" w:rsidRPr="00180ADD" w:rsidDel="00B97A33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>no more</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A67F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1194" w:rsidRPr="00180ADD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> than </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00250B16">
+        <w:t>breach section 22XF of the NGER Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> at the end of the MYMP, if </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5731" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>declared</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0066202B" w14:textId="14BA1B37" w:rsidR="00BF1194" w:rsidRPr="0095122F" w:rsidRDefault="00BF1194" w:rsidP="00BF1194">
+    <w:p w14:paraId="5033E8C1" w14:textId="5D1CCC66" w:rsidR="00BF1194" w:rsidRPr="00B45385" w:rsidRDefault="00E079BE" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="subsection"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="74"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1194">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1194" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an explanation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF69A4" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how the responsible emitter proposes </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1194" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to mitigate </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5440" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>each risk.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1194" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C7080C" w14:textId="412696C2" w:rsidR="00026804" w:rsidRDefault="00BF1194" w:rsidP="001F79D9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2F27">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>application form allows the risks to be provided in text</w:t>
+      </w:r>
+      <w:r w:rsidR="00980DAB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as</w:t>
+      </w:r>
+      <w:r w:rsidR="0030027B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31CEF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>an attached file</w:t>
+      </w:r>
+      <w:r w:rsidR="00980DAB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31CEF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2F27">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>or as part of the detailed plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4F48">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9D6D61" w14:textId="00726F1D" w:rsidR="00550D24" w:rsidRDefault="00550D24" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="_Toc146208584"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc146208585"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc239070858"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:r w:rsidRPr="00856C36">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Other matters</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="103"/>
+      <w:r w:rsidRPr="00856C36">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528045C6" w14:textId="1566DDB7" w:rsidR="007743C2" w:rsidRPr="00180ADD" w:rsidRDefault="007743C2" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="_Toc237605571"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc238650035"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc238650070"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc239070859"/>
+      <w:bookmarkStart w:id="108" w:name="_Variations_and_revocation"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc138922933"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc138923008"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc138923072"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc138923329"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc239070860"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Variations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65C60" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>and revo</w:t>
+      </w:r>
+      <w:r w:rsidR="00545F0C" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>to an MYMP</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="113"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E019160" w14:textId="59E8B7B5" w:rsidR="007743C2" w:rsidRPr="00180ADD" w:rsidRDefault="007743C2" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variation </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0E38" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>and revocation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0E38" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsible emitter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D32DE8D" w14:textId="32B14C49" w:rsidR="007743C2" w:rsidRPr="000B06C8" w:rsidRDefault="007743C2" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705B0F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Once a</w:t>
+      </w:r>
+      <w:r w:rsidR="001061EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705B0F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MYMP declaration has been approved by the </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>CER,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B1E94">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705B0F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705B0F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsible emitter may apply to</w:t>
+      </w:r>
+      <w:r w:rsidR="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vary the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D408EB" w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">MYMP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">to extend or reduce </w:t>
+      </w:r>
+      <w:r w:rsidR="000D525A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidR="000D525A" w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">length </w:t>
+      </w:r>
+      <w:r w:rsidR="00505FF2" w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(between the minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="00D775BD" w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00001727" w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00505FF2" w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the maximum of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00001727" w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years</w:t>
+      </w:r>
+      <w:r w:rsidR="00505FF2" w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>’ total duration</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00505FF2" w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D34D39" w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>revoke the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D34D39" w:rsidRPr="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">MYMP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39218229" w14:textId="77777777" w:rsidR="000B06C8" w:rsidRDefault="00785C9B">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>An application must include</w:t>
+      </w:r>
+      <w:r w:rsidR="000B06C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA6D80">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="56044FBE" w14:textId="56C862B0" w:rsidR="000B06C8" w:rsidRPr="00B45385" w:rsidRDefault="00785C9B" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="subsection"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="74"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reasons for the </w:t>
+      </w:r>
+      <w:r w:rsidR="004D04E8" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proposed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">variation or revocation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FAE075" w14:textId="2447C177" w:rsidR="000B06C8" w:rsidRPr="00B45385" w:rsidRDefault="00785C9B" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="subsection"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="74"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">if the </w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>variation would affect the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63EA9" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> length of a</w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monitoring period for any person other than the applicant, the written consent of that person</w:t>
+      </w:r>
+      <w:r w:rsidR="006428CD" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B59E71" w14:textId="23C99F8E" w:rsidR="007743C2" w:rsidRDefault="00AB6C8F" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>breaching section 22XF of the NGER Act</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="66"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CER will assess the application and either make the requested variation or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="004150CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>vocation, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004150CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supply written notice of a decision not to grant the request.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="19684536" w14:textId="3A97E9B5" w:rsidR="00BF1194" w:rsidRDefault="00BF1194" w:rsidP="006D0A28">
+    <w:p w14:paraId="5EAB650B" w14:textId="71391FE1" w:rsidR="0011267F" w:rsidRDefault="00E70105" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Variation_by_the"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00731289">
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the CER if you wish to apply for a</w:t>
+      </w:r>
+      <w:r w:rsidR="001061EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MYMP variation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26BA9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or revocation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA00CC0" w14:textId="56B67828" w:rsidR="007743C2" w:rsidRPr="00180ADD" w:rsidRDefault="007743C2" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Variation by the CER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14523821" w14:textId="6FD5AACC" w:rsidR="00D71739" w:rsidRDefault="00C15771" w:rsidP="00B11045">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="240" w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t>Under section 22XF of the NGER Act, a responsible emitter for the facility has an obligation to ensure the facility is not in an excess emissions situation after the</w:t>
-[...551 lines deleted...]
-      <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="005B7528" w:rsidRPr="00A55246">
         <w:t xml:space="preserve">he CER may </w:t>
       </w:r>
       <w:r w:rsidR="00126D25">
         <w:t>unilaterally</w:t>
       </w:r>
       <w:r w:rsidR="00126D25" w:rsidRPr="00A55246">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B7528">
         <w:t>reduce the duration of an</w:t>
       </w:r>
       <w:r w:rsidR="007743C2">
         <w:t xml:space="preserve"> MYMP if </w:t>
       </w:r>
       <w:r w:rsidR="005B7528">
         <w:t>satisfied that</w:t>
       </w:r>
+      <w:r w:rsidR="008F2183">
+        <w:t xml:space="preserve"> both</w:t>
+      </w:r>
       <w:r w:rsidR="00D71739">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3A131A" w14:textId="5BBED9A4" w:rsidR="00D71739" w:rsidRDefault="007743C2" w:rsidP="0011267F">
+    <w:p w14:paraId="3E3A131A" w14:textId="5F48EDBD" w:rsidR="00D71739" w:rsidRDefault="007743C2" w:rsidP="00B11045">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="004A4042">
-        <w:t xml:space="preserve">the responsible emitter is not implementing, or is unable to implement, the </w:t>
+        <w:t xml:space="preserve">the responsible emitter is not implementing, or </w:t>
+      </w:r>
+      <w:r w:rsidR="002C18B2">
+        <w:t xml:space="preserve">cannot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4042">
+        <w:t xml:space="preserve">implement, the </w:t>
       </w:r>
       <w:r w:rsidR="005B7528">
-        <w:t>emissions-intensity reduction plan</w:t>
+        <w:t>emission</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E4A">
+        <w:t>s i</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7528">
+        <w:t>ntensity reduction plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8B585C" w14:textId="316599D8" w:rsidR="005B7528" w:rsidRDefault="00A62A1B" w:rsidP="0011267F">
+    <w:p w14:paraId="2D8B585C" w14:textId="6EF12061" w:rsidR="005B7528" w:rsidRDefault="0090301C" w:rsidP="00B11045">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t>t</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="005B7528">
         <w:t xml:space="preserve">facility’s </w:t>
       </w:r>
       <w:r w:rsidR="007743C2">
         <w:t xml:space="preserve">covered emissions </w:t>
       </w:r>
+      <w:r w:rsidR="00B45385">
+        <w:t>are</w:t>
+      </w:r>
       <w:r w:rsidR="006E3C19">
-        <w:t xml:space="preserve">is </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007743C2">
         <w:t xml:space="preserve">likely to exceed </w:t>
       </w:r>
       <w:r w:rsidR="005B7528">
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidR="007743C2">
         <w:t xml:space="preserve"> baseline emissions number for the </w:t>
       </w:r>
       <w:r w:rsidR="005B7528">
         <w:t>MYMP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD292B5" w14:textId="58646431" w:rsidR="006809CB" w:rsidRDefault="00D33249" w:rsidP="005B7528">
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:after="200"/>
+    <w:p w14:paraId="4CD292B5" w14:textId="33742E03" w:rsidR="006809CB" w:rsidRDefault="00D33249" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00A43194">
         <w:t xml:space="preserve">variation </w:t>
       </w:r>
       <w:r w:rsidR="004A0E11">
         <w:t>for this reason</w:t>
       </w:r>
       <w:r w:rsidR="00AD3A84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F04A1">
         <w:t xml:space="preserve">will result </w:t>
       </w:r>
       <w:r w:rsidR="00233E0A">
         <w:t xml:space="preserve">in the MYMP ceasing to be in force at the end of the financial year in which the CER </w:t>
       </w:r>
       <w:r w:rsidR="00D71739">
         <w:t xml:space="preserve">becomes </w:t>
       </w:r>
       <w:r w:rsidR="00FC320C">
         <w:t>satisfied of</w:t>
       </w:r>
       <w:r w:rsidR="004A135D">
-        <w:t xml:space="preserve"> the two matters noted above.</w:t>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00382D16">
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="004A135D">
+        <w:t>matters noted above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F06802" w14:textId="7BD4822F" w:rsidR="001B42B4" w:rsidRPr="0011267F" w:rsidRDefault="00F8360E" w:rsidP="007743C2">
-[...70 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="023A6867" w14:textId="2E2B529A" w:rsidR="007743C2" w:rsidRDefault="009B19AA" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If the</w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CER </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is considering </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8559D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>varying a</w:t>
+      </w:r>
+      <w:r w:rsidR="001061EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8559D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MYMP, the CER </w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will provide a </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">written </w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>notice of intent to the responsible emitter</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02BCC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. This</w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will include an opportunity for the responsible emitter </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97811">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for the facility</w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5A7D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="0016108D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make submissions to the </w:t>
+      </w:r>
+      <w:r w:rsidR="0016108D" w:rsidRPr="00731289">
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4ACF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0016108D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prior to this decision</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4ACF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being finalised</w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779F0B89" w14:textId="234A178E" w:rsidR="007E15FD" w:rsidRPr="00B1531A" w:rsidRDefault="008E2ED6" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidR="007E15FD" w:rsidRPr="00C83960">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E15FD" w:rsidRPr="00731289">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="007E15FD" w:rsidRPr="00C83960">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommended that a responsible emitter notify the CER if there are changes to the planned activity(s) </w:t>
+      </w:r>
+      <w:r w:rsidR="00987C8D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for the</w:t>
+      </w:r>
+      <w:r w:rsidR="007E15FD" w:rsidRPr="00C83960">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MYMP, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00117F7F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1387C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the activity </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66909" w:rsidRPr="00C83960">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66909">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>line</w:t>
+      </w:r>
+      <w:r w:rsidR="007E15FD" w:rsidRPr="00C83960">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C3E55A" w14:textId="77777777" w:rsidR="007743C2" w:rsidRPr="00180ADD" w:rsidRDefault="007743C2" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Revocation by the CER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17426E70" w14:textId="273EA223" w:rsidR="007743C2" w:rsidRPr="00E94FBE" w:rsidRDefault="007743C2" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008801CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CER may </w:t>
+      </w:r>
+      <w:r w:rsidR="001259FF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unilaterally </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008801CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>revoke a</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0395">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008801CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MYMP if </w:t>
+      </w:r>
+      <w:r w:rsidR="00195FB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any material contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00422071">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the application </w:t>
+      </w:r>
+      <w:r w:rsidR="00195FB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00422071">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otherwise </w:t>
+      </w:r>
+      <w:r w:rsidR="00195FB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided </w:t>
+      </w:r>
+      <w:r w:rsidR="00422071">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the CER </w:t>
+      </w:r>
+      <w:r w:rsidR="00195FB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in connection with </w:t>
+      </w:r>
+      <w:r w:rsidR="00422071">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">making </w:t>
+      </w:r>
+      <w:r w:rsidR="00730CAA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="0080413A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00422071">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MYMP declaration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008801CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> included false or misleading information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, without which the declaration would not have been approved. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9386C4" w14:textId="1360A5EB" w:rsidR="007743C2" w:rsidRPr="00BD7772" w:rsidRDefault="007743C2" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7772">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="003F071E" w:rsidRPr="00731289">
+        <w:t>includes</w:t>
+      </w:r>
+      <w:r w:rsidR="003F071E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D327A" w:rsidRPr="0011267F">
-[...43 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D11B85">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>estimates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7772">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, figures or any other supporting information </w:t>
+      </w:r>
+      <w:r w:rsidR="003F071E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in the detailed plan or summary plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4333">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A6035E" w14:textId="609B7A17" w:rsidR="007743C2" w:rsidRDefault="001259FF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the CER </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is considering revoking a</w:t>
+      </w:r>
+      <w:r w:rsidR="001061EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MYMP on this basis, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7A07">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the CER </w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will provide a </w:t>
+      </w:r>
+      <w:r w:rsidR="008047CD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">written </w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notice of intent to the </w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2" w:rsidRPr="00731289">
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emitter</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CAA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5F80">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include an opportunity for comment by the responsible emitter prior to this decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CAA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being finalised</w:t>
+      </w:r>
+      <w:r w:rsidR="007743C2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5911F" w14:textId="47A7BD4A" w:rsidR="00375CC3" w:rsidRPr="00180ADD" w:rsidRDefault="00375CC3" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="_Toc239070861"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Processing, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81B82" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00900C76" w:rsidRPr="0011267F">
-[...46 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>making and publication</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="115"/>
     </w:p>
-    <w:p w14:paraId="023A6867" w14:textId="259A0489" w:rsidR="007743C2" w:rsidRDefault="009B19AA" w:rsidP="007743C2">
-[...85 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1BAAA332" w14:textId="20CAAF58" w:rsidR="00FE45BF" w:rsidRPr="00180ADD" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Application receipt and processing timeframes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
     </w:p>
-    <w:p w14:paraId="779F0B89" w14:textId="346753DA" w:rsidR="007E15FD" w:rsidRPr="00B1531A" w:rsidRDefault="007E15FD" w:rsidP="007743C2">
-[...282 lines deleted...]
-        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="71208F6C" w14:textId="43F666BA" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On receipt of the application, </w:t>
       </w:r>
       <w:r w:rsidR="00D66BEE">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">CER will </w:t>
       </w:r>
       <w:r w:rsidR="007B7D83">
         <w:t>review</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the application to ensure that it is complete. If the application is</w:t>
       </w:r>
       <w:r w:rsidDel="007B7D83">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B7D83">
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">complete, </w:t>
       </w:r>
       <w:r w:rsidR="006B3E47">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">CER may </w:t>
       </w:r>
       <w:r w:rsidR="00703CF5">
         <w:t xml:space="preserve">give the responsible emitter a notice to provide further information, </w:t>
       </w:r>
       <w:r>
         <w:t>so that a formal assessment of the application can begin</w:t>
       </w:r>
       <w:r w:rsidR="00B86E2E">
-        <w:t xml:space="preserve"> (See </w:t>
-[...23 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006179AC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86E2E">
+        <w:t>ee</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0702">
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
       <w:r w:rsidR="00B86E2E" w:rsidRPr="008C5441">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008C5441">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27532ADF" w14:textId="329ACD90" w:rsidR="008F2001" w:rsidRPr="006B6A48" w:rsidRDefault="00442EDC" w:rsidP="00826361">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="27532ADF" w14:textId="329ACD90" w:rsidR="008F2001" w:rsidRPr="006B6A48" w:rsidRDefault="00442EDC" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>Once</w:t>
       </w:r>
       <w:r w:rsidRPr="006B6A48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE45BF" w:rsidRPr="006B6A48">
         <w:t xml:space="preserve">the application is complete, </w:t>
       </w:r>
       <w:r w:rsidR="00DB115F">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00FE45BF" w:rsidRPr="006B6A48">
         <w:t>CER will take all reasonable steps to ensure a decision is made by</w:t>
       </w:r>
       <w:r w:rsidR="00721016">
         <w:t xml:space="preserve"> the later of</w:t>
       </w:r>
       <w:r w:rsidR="008F2001" w:rsidRPr="006B6A48">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47265599" w14:textId="568A1689" w:rsidR="008F2001" w:rsidRPr="006B6A48" w:rsidRDefault="00FE45BF" w:rsidP="00826361">
+    <w:p w14:paraId="47265599" w14:textId="5ECFB5A6" w:rsidR="008F2001" w:rsidRPr="006B6A48" w:rsidRDefault="00FE45BF" w:rsidP="00826361">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6A48">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>31 January</w:t>
       </w:r>
       <w:r w:rsidR="00EB35A6" w:rsidRPr="006B6A48">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA33CF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidR="008F2001" w:rsidRPr="006B6A48">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the end of the first financial year of the proposed MYMP, or</w:t>
+        <w:t xml:space="preserve"> the end of the first financial year of the proposed MYMP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AEAA26" w14:textId="3E45045F" w:rsidR="008F2001" w:rsidRPr="006B6A48" w:rsidRDefault="008F2001" w:rsidP="00826361">
+    <w:p w14:paraId="24AEAA26" w14:textId="61789777" w:rsidR="008F2001" w:rsidRPr="006B6A48" w:rsidRDefault="008F2001" w:rsidP="00826361">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6A48">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60 days after the </w:t>
       </w:r>
       <w:r w:rsidR="00813BC1">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">applicant provides information in accordance with a </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6A48">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>request for further information</w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>request for further information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4541CC" w14:textId="70990AB9" w:rsidR="00541142" w:rsidRDefault="00FE45BF" w:rsidP="00E52A95">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Note that a responsible emitter may, by written notice to </w:t>
+    <w:p w14:paraId="0F4541CC" w14:textId="3DEAE899" w:rsidR="00541142" w:rsidRDefault="00695DF6" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE45BF" w:rsidRPr="00251013">
+        <w:t xml:space="preserve"> responsible emitter may, by written notice to </w:t>
       </w:r>
       <w:r w:rsidR="00DB115F">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FE45BF">
         <w:t>CER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00251013">
+      <w:r w:rsidR="00FE45BF" w:rsidRPr="00251013">
         <w:t>, withdraw an application at any time before a decision is made on the application.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FE45BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7007FE69" w14:textId="77777777" w:rsidR="00FE45BF" w:rsidRPr="00BA4EEC" w:rsidRDefault="00FE45BF" w:rsidP="00DB2BE1">
+    <w:p w14:paraId="7007FE69" w14:textId="77777777" w:rsidR="00FE45BF" w:rsidRPr="00BA4EEC" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="78"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Requests_for_further"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Requests</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA4EEC">
-        <w:t>Requests for further information</w:t>
+        <w:t xml:space="preserve"> for further information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB7E81E" w14:textId="5C21666A" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="006D0A28">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="345FFFEE" w14:textId="6F219B3D" w:rsidR="002F3041" w:rsidRPr="002F3041" w:rsidRDefault="00FE45BF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="00332B13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">additional information </w:t>
       </w:r>
       <w:r w:rsidDel="00332B13">
-        <w:t>is required at any point to inform the decision-making process</w:t>
+        <w:t xml:space="preserve">is required at any point to inform the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidDel="00332B13">
+        <w:t>decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81B82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00332B13">
+        <w:t>making</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidDel="00332B13">
+        <w:t xml:space="preserve"> process</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009D4E14">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">CER may request more information. The request may be made through an informal request or, if the information required is substantial, through a more formal </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00A73DD2">
+        <w:t>CER may request</w:t>
+      </w:r>
+      <w:r w:rsidR="004C17E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B5C42">
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="00444B4D" w:rsidRPr="002F3041">
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidR="004C17E7" w:rsidRPr="002F3041">
+        <w:t>the responsible emitter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3041">
+        <w:t xml:space="preserve"> through </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3041" w:rsidRPr="002F3041">
+        <w:t>either:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B65EF9" w14:textId="77777777" w:rsidR="002F3041" w:rsidRPr="002F3041" w:rsidRDefault="00FE45BF" w:rsidP="002F3041">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F3041">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3041">
+        <w:t xml:space="preserve"> informal request </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C681C9C" w14:textId="3EFF14F4" w:rsidR="002F3041" w:rsidRDefault="00FE45BF" w:rsidP="002F3041">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F3041">
+        <w:t xml:space="preserve">a formal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3041" w:rsidDel="002D52ED">
+        <w:t xml:space="preserve">request </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3041">
+        <w:t xml:space="preserve">under section </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73DD2" w:rsidRPr="002F3041">
         <w:t>66</w:t>
       </w:r>
-      <w:r w:rsidR="00077D31">
+      <w:r w:rsidR="00077D31" w:rsidRPr="002F3041">
         <w:t xml:space="preserve"> of the Safeguard Rule</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>this is typically within 14 days.</w:t>
+      <w:r w:rsidRPr="002F3041">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A48A21" w14:textId="0F2105B4" w:rsidR="00541142" w:rsidRPr="00E52A95" w:rsidRDefault="00FE45BF" w:rsidP="00E52A95">
-[...1 lines deleted...]
-        <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7DB7E81E" w14:textId="61A92080" w:rsidR="00FE45BF" w:rsidRPr="00180ADD" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F3041">
+        <w:t>The request will specify the period in which the information must be provided</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43363" w:rsidRPr="002F3041">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0012004E" w:rsidRPr="002F3041">
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3041">
+        <w:t>is typically 14 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A48A21" w14:textId="21F7DC0A" w:rsidR="00541142" w:rsidRPr="00E52A95" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the requested information is not provided within the specified period, </w:t>
       </w:r>
       <w:r w:rsidR="00DB115F">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">CER may </w:t>
       </w:r>
       <w:r w:rsidDel="008F522D">
-        <w:t>refuse to consider the application or refuse to take any action, or any further action, in relation to the application</w:t>
+        <w:t>refuse to consider the application or refuse to take any further action in relation to the application</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCC4F4D" w14:textId="62F12D75" w:rsidR="00FE45BF" w:rsidRPr="00BA4EEC" w:rsidRDefault="00FE45BF" w:rsidP="00DB2BE1">
+    <w:p w14:paraId="7DCC4F4D" w14:textId="3CC11E0F" w:rsidR="00FE45BF" w:rsidRPr="00BA4EEC" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="79"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="_Decision_to_make"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc138922934"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc138923009"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc138923073"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc138923330"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc2071102843"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Decision</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA4EEC">
-        <w:t>Decision to make a</w:t>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="84"/>
+        <w:t xml:space="preserve"> to make a</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
       <w:r w:rsidR="00541142" w:rsidRPr="00BA4EEC">
-        <w:t xml:space="preserve"> multi-year monitoring period declaration </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F605FE">
+        <w:t xml:space="preserve">MYMP </w:t>
+      </w:r>
+      <w:r w:rsidR="00541142" w:rsidRPr="00BA4EEC">
+        <w:t xml:space="preserve">declaration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456C47DC" w14:textId="14D6D41F" w:rsidR="00A27F73" w:rsidRDefault="00A27F73" w:rsidP="006D0A28">
+    <w:p w14:paraId="456C47DC" w14:textId="22373165" w:rsidR="00A27F73" w:rsidRDefault="00D71B8B" w:rsidP="004B7CE6">
       <w:pPr>
         <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>If the CER is satisfied the facility’s covered emissions for the</w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27F73">
+        <w:t xml:space="preserve"> CER </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27F73">
+        <w:t xml:space="preserve"> satisfied the facility’s covered emissions for the</w:t>
       </w:r>
       <w:r w:rsidR="00A131B7">
         <w:t xml:space="preserve"> proposed</w:t>
       </w:r>
+      <w:r w:rsidR="00A27F73">
+        <w:t xml:space="preserve"> first financial year of the MYMP are greater than the facility’s baseline emissions number for that financial year</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> first financial year of the MYMP are greater than the facility’s baseline emissions number for that financial year, the CER may </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27F73">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">If this is the case, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27F73">
+        <w:t xml:space="preserve">the CER may </w:t>
       </w:r>
       <w:r w:rsidR="003C4CE6">
-        <w:t xml:space="preserve">make a declaration </w:t>
-[...2 lines deleted...]
-        <w:t>having regard to the following matters:</w:t>
+        <w:t>make a declaration</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7CE6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4CE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27F73">
+        <w:t>having regard to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660DAE71" w14:textId="37D833B1" w:rsidR="00A27F73" w:rsidRDefault="00A27F73" w:rsidP="00A27F73">
+    <w:p w14:paraId="660DAE71" w14:textId="63E7453C" w:rsidR="00A27F73" w:rsidRDefault="00A27F73" w:rsidP="00A27F73">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA4606">
         <w:t xml:space="preserve">whether the responsible emitter has previously </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA4606">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>been in an excess emissions situation after the compliance deadline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specified under section 22XF of the NGER Act</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EA17FE" w14:textId="5D2AAB15" w:rsidR="00A27F73" w:rsidRDefault="00A27F73" w:rsidP="00A27F73">
+    <w:p w14:paraId="35EA17FE" w14:textId="15C2012F" w:rsidR="00A27F73" w:rsidRDefault="00A27F73" w:rsidP="00A27F73">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94351">
         <w:t>hether</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the CER considers </w:t>
       </w:r>
       <w:r w:rsidR="001B2D55">
         <w:t>that there is a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> significant risk the responsible emitter </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94351">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94351">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be in an excess emissions situation after the compliance deadline specified under section 22XF of the NGER Act </w:t>
       </w:r>
       <w:r w:rsidR="00464ABB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>after the end of the MYMP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A7372C" w14:textId="77777777" w:rsidR="00A27F73" w:rsidRDefault="00A27F73" w:rsidP="00A27F73">
+    <w:p w14:paraId="70A7372C" w14:textId="69A52C3D" w:rsidR="00A27F73" w:rsidRDefault="00A27F73" w:rsidP="00A27F73">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>whether the CER considers that the responsible emitter is likely to experience financial stress in, or immediately after, the MYMP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FC9343" w14:textId="6D09ECE2" w:rsidR="00A27F73" w:rsidRDefault="00A27F73" w:rsidP="00A27F73">
+    <w:p w14:paraId="59FC9343" w14:textId="5311C77E" w:rsidR="00A27F73" w:rsidRDefault="00A27F73" w:rsidP="00A27F73">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">whether the CER considers </w:t>
       </w:r>
       <w:r w:rsidR="00C21303">
         <w:t xml:space="preserve">that the plan </w:t>
       </w:r>
       <w:r w:rsidR="00CB0483">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00CB0483" w:rsidRPr="00834BC1">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> likely </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0483" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>likely</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0483" w:rsidRPr="00834BC1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB0483">
         <w:t>to reduc</w:t>
       </w:r>
       <w:r>
         <w:t>e facility’s covered emissions below its baseline emissions number for the MYMP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276BB13B" w14:textId="4CD8DA80" w:rsidR="005C36A0" w:rsidRDefault="00A27F73" w:rsidP="00834BC1">
+    <w:p w14:paraId="276BB13B" w14:textId="425F4FD1" w:rsidR="005C36A0" w:rsidRDefault="00A27F73" w:rsidP="00834BC1">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>any other matters the Regulator consider</w:t>
+        <w:t xml:space="preserve">any other matters the </w:t>
+      </w:r>
+      <w:r w:rsidR="00852D01">
+        <w:t xml:space="preserve">CER </w:t>
+      </w:r>
+      <w:r>
+        <w:t>consider</w:t>
       </w:r>
       <w:r w:rsidR="00131FA8">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> relevant including whether the information included in the application is correct.</w:t>
+        <w:t xml:space="preserve"> relevant including whether the information in the application is correct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEB3377" w14:textId="67D66849" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="00FE45BF">
+    <w:p w14:paraId="4FEB3377" w14:textId="5D85E9C7" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00694089">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00254D78">
         <w:t xml:space="preserve">CER decides to </w:t>
       </w:r>
       <w:r w:rsidR="00694089">
         <w:t>declar</w:t>
       </w:r>
       <w:r w:rsidR="00254D78">
         <w:t>e the MYMP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the responsible emitter will be notified by </w:t>
       </w:r>
       <w:r w:rsidRPr="00251013">
         <w:t>email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shortly after the decision has been made</w:t>
       </w:r>
       <w:r w:rsidRPr="00251013">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The notification will include the following details of the </w:t>
+        <w:t xml:space="preserve"> Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00400A0D">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">will include the following details of the </w:t>
       </w:r>
       <w:r w:rsidR="00EE639D">
         <w:t>declaration</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D223254" w14:textId="40B397A3" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="00E94FBE">
+    <w:p w14:paraId="0D223254" w14:textId="756663DC" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="00E94FBE">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the first financial year in which the </w:t>
       </w:r>
       <w:r w:rsidR="005E5771">
         <w:t xml:space="preserve">MYMP </w:t>
       </w:r>
       <w:r>
         <w:t>will commence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0910CE3C" w14:textId="36725636" w:rsidR="00B74C95" w:rsidRDefault="00B74C95" w:rsidP="00E94FBE">
+    <w:p w14:paraId="0910CE3C" w14:textId="0B6F8F8B" w:rsidR="00B74C95" w:rsidRDefault="0050283E" w:rsidP="00E94FBE">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74C95">
         <w:t xml:space="preserve">duration of the </w:t>
       </w:r>
       <w:r w:rsidR="005E5771">
         <w:t>MYMP</w:t>
       </w:r>
       <w:r w:rsidR="00A84B8A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BE267F" w14:textId="769EBC53" w:rsidR="0016488C" w:rsidRDefault="00FE45BF" w:rsidP="001E0AE7">
-[...1 lines deleted...]
-        <w:pStyle w:val="CERbullets"/>
+    <w:p w14:paraId="75BE267F" w14:textId="401BB408" w:rsidR="0016488C" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The notification will also </w:t>
       </w:r>
       <w:r w:rsidR="00A542DA">
         <w:t>explain</w:t>
       </w:r>
       <w:r w:rsidR="00AD5778">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>what</w:t>
+        <w:t>wh</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27377">
+        <w:t>ich</w:t>
       </w:r>
       <w:r w:rsidDel="00F34262">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">information </w:t>
       </w:r>
       <w:r w:rsidR="00F34262">
         <w:t xml:space="preserve">about the MYMP </w:t>
       </w:r>
       <w:r>
-        <w:t>will be published on CER’s website (see below</w:t>
+        <w:t>will be published on CER’s website</w:t>
       </w:r>
       <w:r w:rsidR="00AD5778">
-        <w:t>).</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F410A2" w:rsidDel="0016488C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4246943D" w14:textId="3C2E14F2" w:rsidR="00FE45BF" w:rsidRPr="00BA4EEC" w:rsidRDefault="00FE45BF" w:rsidP="00DB2BE1">
+    <w:p w14:paraId="4246943D" w14:textId="19ECA9DB" w:rsidR="00FE45BF" w:rsidRPr="00BA4EEC" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="89" w:name="_Toc234521238"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="_Toc138922935"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc138923010"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc138923074"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc138923331"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc234521238"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Decision</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA4EEC">
-        <w:t>Decision to refuse to make a</w:t>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="89"/>
+        <w:t xml:space="preserve"> to refuse to make a</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
       <w:r w:rsidR="00F410A2" w:rsidRPr="00BA4EEC">
-        <w:t xml:space="preserve"> multi-year monitoring period</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F605FE">
+        <w:t xml:space="preserve">MYMP </w:t>
       </w:r>
       <w:r w:rsidR="003C45CC" w:rsidRPr="00BA4EEC">
-        <w:t xml:space="preserve"> declaration </w:t>
+        <w:t xml:space="preserve">declaration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B1B87C" w14:textId="008182A9" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="006D0A28">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B5502F3" w14:textId="07DC76D7" w:rsidR="00FC062A" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Before deciding to refuse to make a</w:t>
+        <w:t xml:space="preserve">Before </w:t>
+      </w:r>
+      <w:r w:rsidR="0050283E">
+        <w:t xml:space="preserve">a decision </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to refuse to make a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F410A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4096">
+        <w:t>MYMP declaration</w:t>
+      </w:r>
+      <w:r w:rsidR="0050283E">
+        <w:t xml:space="preserve"> is made</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4096">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F410A2">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CER will notify the responsible emitter </w:t>
+      </w:r>
+      <w:r w:rsidR="00750787" w:rsidRPr="00750787">
+        <w:t xml:space="preserve">in writing that it intends to refuse the application </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2E74">
+        <w:t xml:space="preserve">provide reasons for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00722779">
+        <w:t xml:space="preserve">proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2E74">
+        <w:t>decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE592A">
+        <w:t>. The</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> responsible emitter </w:t>
+      </w:r>
+      <w:r w:rsidR="0053778B">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00722779">
+        <w:t>have an opportunity to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> respond</w:t>
+      </w:r>
+      <w:r w:rsidR="00722779">
+        <w:t xml:space="preserve"> to the</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4FB0">
+        <w:t xml:space="preserve"> proposed reasons</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B1B87C" w14:textId="68B9E907" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB115F">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CER subsequently decides to refuse to make </w:t>
+      </w:r>
+      <w:r w:rsidR="00750787">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00670BBB">
+        <w:t>MYMP</w:t>
+      </w:r>
+      <w:r w:rsidR="003C45CC">
+        <w:t xml:space="preserve"> declaration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C617D">
+        <w:t xml:space="preserve">it will provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00320BE2">
+        <w:t xml:space="preserve">the responsible emitter with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>written notice of the decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00350771">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00350771" w:rsidRPr="00350771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00350771">
+        <w:t>including reasons for the decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BE2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FF3C19" w14:textId="7D3645B2" w:rsidR="00FE45BF" w:rsidRPr="001363A0" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="_Toc138922936"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc138923011"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc138923075"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc138923332"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001363A0">
+        <w:t xml:space="preserve"> rights</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+    </w:p>
+    <w:p w14:paraId="0EB156C3" w14:textId="3F2D9127" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A person whose interests are affected by a decision of </w:t>
+      </w:r>
+      <w:r w:rsidR="0052659F">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CER to make, or refuse to make, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C45CC">
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="001061EE">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00F410A2">
+      <w:r w:rsidR="003C45CC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB4096">
-[...56 lines deleted...]
-      <w:r w:rsidR="00670BBB">
+      <w:r w:rsidR="00F55C38">
         <w:t>MYMP</w:t>
       </w:r>
       <w:r w:rsidR="003C45CC">
         <w:t xml:space="preserve"> declaration</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">it will provide </w:t>
+        <w:t xml:space="preserve"> and is not satisfied with the decision may apply to the Administrative </w:t>
+      </w:r>
+      <w:r w:rsidR="00320BE2">
+        <w:t xml:space="preserve">Review </w:t>
       </w:r>
       <w:r>
-        <w:t>written notice of the decision to the responsible emitter.</w:t>
+        <w:t>Tribunal for review of the decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FF3C19" w14:textId="7D3645B2" w:rsidR="00FE45BF" w:rsidRPr="001363A0" w:rsidRDefault="00FE45BF" w:rsidP="00DB2BE1">
-[...77 lines deleted...]
-        <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="445A3BD9" w14:textId="1A73D659" w:rsidR="00FE45BF" w:rsidRDefault="0052659F" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00FE45BF">
+        <w:t xml:space="preserve">CER will notify the responsible emitter of their review rights when </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FE45BF">
+        <w:t>making a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FE45BF">
+        <w:t xml:space="preserve"> (refer to section 56 of the NGER Act for more details). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B6D8D6" w14:textId="77777777" w:rsidR="00FE45BF" w:rsidRPr="00180ADD" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="_Toc138922937"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc138923012"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc138923076"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc138923333"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc852666052"/>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Publication of details of the determination</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+    </w:p>
+    <w:p w14:paraId="05A95DE4" w14:textId="1EAFA421" w:rsidR="00FE45BF" w:rsidRDefault="00E726C7" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE45BF">
         <w:t xml:space="preserve">CER is required under section </w:t>
       </w:r>
       <w:r w:rsidR="00BD4919">
         <w:t>67(5)(b)</w:t>
       </w:r>
       <w:r w:rsidR="00FE45BF">
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="008E53D5">
         <w:t xml:space="preserve">Safeguard </w:t>
       </w:r>
       <w:r w:rsidR="00FE45BF">
         <w:t>Rule to publish</w:t>
       </w:r>
       <w:r w:rsidR="00BD4919">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E53D5">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00BD4919">
-        <w:t>details of the</w:t>
+        <w:t xml:space="preserve">details of </w:t>
+      </w:r>
+      <w:r w:rsidR="00903E66">
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="005A224E">
+        <w:t>MYMP</w:t>
       </w:r>
       <w:r w:rsidR="00FE45BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A224E">
-        <w:t>MYMP</w:t>
+      <w:r w:rsidR="009C2EFC">
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:r w:rsidR="00903E66">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2EFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE45BF">
+        <w:t>on its website.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE45BF" w:rsidDel="00232C9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0038348B">
+        <w:t>Details of the MYMP</w:t>
       </w:r>
       <w:r w:rsidR="00FE45BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C2EFC">
-        <w:t xml:space="preserve">declaration </w:t>
+        <w:t>declaration</w:t>
       </w:r>
       <w:r w:rsidR="00FE45BF">
-        <w:t>on its website.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> will be published as soon as practical to do so and will include the following information:</w:t>
+        <w:t xml:space="preserve"> will be published as soon as practical to do so and will include the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D12D4C9" w14:textId="0C008850" w:rsidR="008E53D5" w:rsidRDefault="008E53D5" w:rsidP="00E94FBE">
+    <w:p w14:paraId="4D12D4C9" w14:textId="53384F1E" w:rsidR="008E53D5" w:rsidRDefault="008E53D5" w:rsidP="00E94FBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">the type of declaration </w:t>
+        <w:t xml:space="preserve">type of declaration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0128C3AC" w14:textId="49F135E1" w:rsidR="009C2EFC" w:rsidRDefault="008E53D5" w:rsidP="00E94FBE">
+    <w:p w14:paraId="0128C3AC" w14:textId="32401687" w:rsidR="009C2EFC" w:rsidRDefault="008E53D5" w:rsidP="00E94FBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>the f</w:t>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="009C2EFC">
         <w:t xml:space="preserve">acility </w:t>
       </w:r>
       <w:r w:rsidR="00B67386">
         <w:t>name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B60875A" w14:textId="342EFF16" w:rsidR="00B44666" w:rsidRDefault="00B44666" w:rsidP="00E94FBE">
+    <w:p w14:paraId="6B60875A" w14:textId="5FAD10B5" w:rsidR="00B44666" w:rsidRDefault="00B44666" w:rsidP="00E94FBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>the re</w:t>
+        <w:t>re</w:t>
       </w:r>
       <w:r w:rsidR="000451D2">
         <w:t>sponsible emitter for the facility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62692F3E" w14:textId="72A1C38E" w:rsidR="009C2EFC" w:rsidRDefault="000451D2" w:rsidP="00E94FBE">
+    <w:p w14:paraId="62692F3E" w14:textId="0D66DD87" w:rsidR="009C2EFC" w:rsidRDefault="000451D2" w:rsidP="00E94FBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>the s</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009C2EFC">
         <w:t xml:space="preserve">tart and end date </w:t>
       </w:r>
       <w:r w:rsidR="006C3F01">
         <w:t xml:space="preserve">of the declaration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FA80C7" w14:textId="7E84DBC8" w:rsidR="00E10D8F" w:rsidRDefault="00E10D8F" w:rsidP="00E94FBE">
+    <w:p w14:paraId="35FA80C7" w14:textId="3E4D3B7E" w:rsidR="00E10D8F" w:rsidRDefault="00E10D8F" w:rsidP="00E94FBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>the plan summary provided by the responsible emitter in the MYMP application.</w:t>
+        <w:t>plan summary provided by the responsible emitter in the MYMP application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54078287" w14:textId="0ED731D4" w:rsidR="00284864" w:rsidRDefault="00284864" w:rsidP="00284864">
+    <w:p w14:paraId="54078287" w14:textId="032EE045" w:rsidR="00284864" w:rsidRDefault="00284864" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="000320AF">
         <w:t xml:space="preserve">MYMP </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">declaration is varied </w:t>
       </w:r>
       <w:r w:rsidR="00FC4199">
         <w:t>or revoked</w:t>
       </w:r>
       <w:r>
-        <w:t>, details of the variation will also be published.</w:t>
+        <w:t xml:space="preserve">, details of the variation </w:t>
+      </w:r>
+      <w:r w:rsidR="00903E66">
+        <w:t xml:space="preserve">or revocation </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will also be published.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4886C60F" w14:textId="0EB1D267" w:rsidR="00FE45BF" w:rsidRDefault="00284864" w:rsidP="00E94FBE">
-[...1 lines deleted...]
-        <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4886C60F" w14:textId="0EB1D267" w:rsidR="00FE45BF" w:rsidRDefault="00284864" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00FE45BF">
         <w:t xml:space="preserve">CER must also publish a range of information about facilities under section 72 of the Safeguard Rule, including the annual baseline emissions number, covered emissions, and information on units issued or surrendered under the scheme. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7568FD78" w14:textId="0CC61BE3" w:rsidR="00FE45BF" w:rsidRPr="003A1F19" w:rsidRDefault="00FE45BF" w:rsidP="00F13366">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5B4D18DE" w14:textId="33F01423" w:rsidR="0039310C" w:rsidRDefault="0039310C" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Data published under these requirements is available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="005A025E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidR="00FA6664" w:rsidRPr="00FA6664">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>afeguard data</w:t>
+        </w:r>
+        <w:r w:rsidR="00FA6664">
+          <w:rPr>
+            <w:rStyle w:val="FootnoteReference"/>
+            <w:color w:val="A5A5A5" w:themeColor="accent3"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:footnoteReference w:id="16"/>
+        </w:r>
+        <w:r w:rsidR="00FA6664">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7568FD78" w14:textId="0CC61BE3" w:rsidR="00FE45BF" w:rsidRPr="003A1F19" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Request</w:t>
+      </w:r>
       <w:r w:rsidRPr="003A1F19">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Request not to publish </w:t>
+        <w:t xml:space="preserve"> not to publish </w:t>
       </w:r>
       <w:r w:rsidR="00F13366" w:rsidRPr="003A1F19">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>details of an MYMP declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D0E47F" w14:textId="6CEB036E" w:rsidR="00FE45BF" w:rsidRPr="00D4433D" w:rsidRDefault="00FE45BF" w:rsidP="006D0A28">
+    <w:p w14:paraId="57D0E47F" w14:textId="4FF49BE3" w:rsidR="00FE45BF" w:rsidRPr="00D4433D" w:rsidRDefault="00FE45BF" w:rsidP="001831C7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4433D">
         <w:t>Under specific circumstances</w:t>
       </w:r>
+      <w:r w:rsidR="008676C6">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4433D" w:rsidDel="002577D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4433D">
         <w:t xml:space="preserve">responsible emitters can apply under section 25 of the NGER Act </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4433D" w:rsidDel="00473489">
         <w:t xml:space="preserve">to request </w:t>
       </w:r>
       <w:r w:rsidR="005A230D">
         <w:t xml:space="preserve">some </w:t>
       </w:r>
       <w:r w:rsidR="00A63658" w:rsidRPr="00D4433D">
         <w:t>details of an MYMP declaration</w:t>
       </w:r>
       <w:r w:rsidR="002F5BCC" w:rsidRPr="00D4433D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4433D">
         <w:t xml:space="preserve">not be published. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DAB861" w14:textId="77777777" w:rsidR="00FE45BF" w:rsidRPr="00D4433D" w:rsidRDefault="00FE45BF" w:rsidP="00FE45BF">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="03DAB861" w14:textId="4CEB112D" w:rsidR="00FE45BF" w:rsidRPr="00D4433D" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4433D">
-        <w:t>A request can only be made in relation to information which reveals or could be capable of revealing:</w:t>
+        <w:t>A request can only be made in relation to information which reveals or could be capable of revealing</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB56E9">
+        <w:t xml:space="preserve"> either</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4433D">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E0055A" w14:textId="17778732" w:rsidR="00FE45BF" w:rsidRPr="00D4433D" w:rsidRDefault="00FE45BF" w:rsidP="00E94FBE">
+    <w:p w14:paraId="78E0055A" w14:textId="1C414182" w:rsidR="00FE45BF" w:rsidRPr="00D4433D" w:rsidRDefault="00FE45BF" w:rsidP="001831C7">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4433D">
         <w:t>trade secrets</w:t>
       </w:r>
-      <w:r w:rsidR="00A12B91" w:rsidRPr="00D4433D">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="453A3CAA" w14:textId="1AF31738" w:rsidR="00FE45BF" w:rsidRPr="00D4433D" w:rsidRDefault="00FE45BF" w:rsidP="00E94FBE">
+    <w:p w14:paraId="453A3CAA" w14:textId="1AF31738" w:rsidR="00FE45BF" w:rsidRPr="00D4433D" w:rsidRDefault="00FE45BF" w:rsidP="001831C7">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4433D">
         <w:lastRenderedPageBreak/>
         <w:t>any other matter having a commercial value that would be, or could reasonably be expected to be, destroyed or diminished if the information were disclosed about a specific facility, technology or corporate initiative relating to the corporation or person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6636200B" w14:textId="6B693CDE" w:rsidR="00FE45BF" w:rsidRPr="00D4433D" w:rsidRDefault="00FE45BF" w:rsidP="00E94FBE">
-[...1 lines deleted...]
-        <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6636200B" w14:textId="053E5B91" w:rsidR="00FE45BF" w:rsidRPr="00D4433D" w:rsidRDefault="00FE45BF" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4433D">
         <w:t xml:space="preserve">In assessing an application, </w:t>
       </w:r>
       <w:r w:rsidR="00DB115F">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4433D">
-        <w:t xml:space="preserve"> CER will consider whether the applicant has demonstrated that there are real and substantial grounds to find that publishing the information will (or could reasonably) reveal a trade secret or affect the commercial value of a specific facility, technology, or corporate initiative. Grounds that are speculative, hypothetical, or theoretical will not be sufficient.</w:t>
+        <w:t xml:space="preserve"> CER will consider whether the applicant has demonstrated that there are real and substantial grounds to find that publishing the information will (or could reasonably) reveal a trade secret</w:t>
+      </w:r>
+      <w:r w:rsidR="006722A8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4433D">
+        <w:t xml:space="preserve"> or affect the commercial value of a specific facility, technology, or corporate initiative. Grounds that are speculative, hypothetical, or theoretical will not be sufficient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4578417A" w14:textId="0CA32F82" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="00E94FBE">
+    <w:p w14:paraId="4578417A" w14:textId="0CA32F82" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="001831C7">
       <w:pPr>
         <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4433D">
         <w:t xml:space="preserve">For more information about how to make a request for information not to be published see </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:anchor=":~:text=Application%20for%20information%20not%20to%20be%20published" w:tooltip="A link to the Application for information not to be published form on the Clean Energy Regulator's website" w:history="1">
         <w:r w:rsidRPr="00D4433D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>application for information not to be published</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D4433D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
+        <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="00D4433D">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B277DF" w14:textId="48700B0F" w:rsidR="001357CE" w:rsidRPr="001357CE" w:rsidRDefault="00D17BF6" w:rsidP="001357CE">
+    <w:p w14:paraId="60B277DF" w14:textId="1921BBD7" w:rsidR="001357CE" w:rsidRPr="001357CE" w:rsidRDefault="00C30824" w:rsidP="00180ADD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">After the conclusion of the MYMP </w:t>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Explanation of performance</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3A45">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17BF6" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>fter</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17BF6" w:rsidRPr="001363A0">
+        <w:t xml:space="preserve"> the MYMP </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BACDE4C" w14:textId="59F9FE9D" w:rsidR="00290653" w:rsidRDefault="00E72668" w:rsidP="006D0A28">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6CED766D" w14:textId="6426933D" w:rsidR="00D60F31" w:rsidRDefault="00E72668" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD003C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">By the first 31 October after the end of the </w:t>
+        <w:t xml:space="preserve">By </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>31 October</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD003C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C49B8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD003C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00A70F5D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>final</w:t>
       </w:r>
       <w:r w:rsidR="00A70F5D" w:rsidRPr="00AD003C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD003C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">financial year of the </w:t>
       </w:r>
       <w:r w:rsidR="00A40CB8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MYMP</w:t>
       </w:r>
@@ -19884,145 +19577,211 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the responsible emitter </w:t>
       </w:r>
       <w:r w:rsidR="00E67C54">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00A40CB8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00E67C54">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> facility </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67C54" w:rsidRPr="00731289">
+        <w:t>facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67C54">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A43AB7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">must submit a statement </w:t>
+        <w:t xml:space="preserve">must submit </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60F31">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>an explanation of performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BACDE4C" w14:textId="36EB7A5B" w:rsidR="00290653" w:rsidRDefault="00D60F31" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="005B29C9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43AB7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statement </w:t>
       </w:r>
       <w:r w:rsidR="00677E98">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>explaining</w:t>
       </w:r>
       <w:r w:rsidR="00A43AB7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> how the facility performed against the plan provided </w:t>
+        <w:t xml:space="preserve"> how the facility performed against the plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43AB7" w:rsidRPr="00731289">
+        <w:t>provided</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43AB7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A40CB8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:r w:rsidR="00E67C54">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:r w:rsidR="00A43AB7" w:rsidRPr="00C63BAE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A43AB7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004468CD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This statement will be published </w:t>
       </w:r>
       <w:r w:rsidR="007E78A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>on the CER website.</w:t>
       </w:r>
       <w:r w:rsidR="00E67C54">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004468CD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB61C48" w14:textId="1AF253ED" w:rsidR="00A94B83" w:rsidRPr="00AD003C" w:rsidRDefault="00290653" w:rsidP="00A94B83">
-      <w:pPr>
+    <w:p w14:paraId="3AB61C48" w14:textId="7A28036E" w:rsidR="00A94B83" w:rsidRPr="00AD003C" w:rsidRDefault="00290653" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD003C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">This statement </w:t>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00731289">
+        <w:t>statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD003C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A40CB8" w:rsidRPr="00AD003C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidR="00A94B83" w:rsidRPr="00AD003C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535C2539" w14:textId="27E98539" w:rsidR="004322BD" w:rsidRDefault="00E113AF" w:rsidP="00AD003C">
+    <w:p w14:paraId="535C2539" w14:textId="27E98539" w:rsidR="004322BD" w:rsidRDefault="00E113AF" w:rsidP="001831C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C30985">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n explanation of any variations</w:t>
       </w:r>
@@ -20053,120 +19812,132 @@
       <w:r w:rsidR="000A444E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>other details</w:t>
       </w:r>
       <w:r w:rsidR="000F033E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> described in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the detailed plan</w:t>
       </w:r>
       <w:r w:rsidR="002A528D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B0EE15" w14:textId="77777777" w:rsidR="0091486C" w:rsidRDefault="00342269" w:rsidP="00E94FBE">
+    <w:p w14:paraId="63B0EE15" w14:textId="5D9BBCB6" w:rsidR="0091486C" w:rsidRDefault="00342269" w:rsidP="001831C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a description of the</w:t>
       </w:r>
       <w:r w:rsidR="00911332">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0016218F" w:rsidRPr="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">actual </w:t>
       </w:r>
       <w:r w:rsidR="00A568D8" w:rsidRPr="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>emissions</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A568D8" w:rsidRPr="001467B5" w:rsidDel="00F60541">
+        <w:t>emission</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>s i</w:t>
       </w:r>
       <w:r w:rsidR="00A568D8" w:rsidRPr="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">intensity reductions </w:t>
+        <w:t xml:space="preserve">ntensity reductions </w:t>
       </w:r>
       <w:r w:rsidR="00911332" w:rsidRPr="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>compared to forecasts</w:t>
+        <w:t xml:space="preserve">compared to </w:t>
+      </w:r>
+      <w:r w:rsidR="005835DB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00911332" w:rsidRPr="001467B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>forecasts</w:t>
       </w:r>
       <w:r w:rsidR="004A1934" w:rsidRPr="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA14F5" w:rsidRPr="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>provided in the application</w:t>
+        <w:t>in the application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADBA8A5" w14:textId="16FECE2D" w:rsidR="00B53059" w:rsidRDefault="0034686F" w:rsidP="00E94FBE">
+    <w:p w14:paraId="7ADBA8A5" w14:textId="16FECE2D" w:rsidR="00B53059" w:rsidRDefault="0034686F" w:rsidP="001831C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">an explanation of the </w:t>
       </w:r>
       <w:r w:rsidR="00A568D8" w:rsidRPr="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">resulting </w:t>
       </w:r>
@@ -20185,266 +19956,343 @@
       <w:r w:rsidR="0087264C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the amount of the </w:t>
       </w:r>
       <w:r w:rsidR="00A568D8" w:rsidRPr="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>facility</w:t>
       </w:r>
       <w:r w:rsidR="0087264C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00A568D8" w:rsidRPr="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> covered emissions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CE8E3A" w14:textId="459214CF" w:rsidR="00EF3D8E" w:rsidRDefault="00F60541" w:rsidP="00E94FBE">
+    <w:p w14:paraId="02CE8E3A" w14:textId="459214CF" w:rsidR="00EF3D8E" w:rsidRDefault="00F60541" w:rsidP="001831C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">an explanation of </w:t>
       </w:r>
       <w:r w:rsidR="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>whether</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the net emissions number for the facility for the multi-year period was reduc</w:t>
       </w:r>
       <w:r w:rsidR="007C344D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidR="001467B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the amount forecast in the plan, and if not, why that is the case</w:t>
       </w:r>
       <w:r w:rsidR="00D30AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA1F36C" w14:textId="1C9E268D" w:rsidR="006050D7" w:rsidRDefault="006050D7" w:rsidP="00E94FBE">
+    <w:p w14:paraId="0DA1F36C" w14:textId="086ACDB4" w:rsidR="006050D7" w:rsidRDefault="006050D7" w:rsidP="001831C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidR="009418C9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">relevant </w:t>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r w:rsidR="005835DB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009418C9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00294AEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>–</w:t>
+        <w:t>an explanation</w:t>
       </w:r>
       <w:r w:rsidR="009418C9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00294AEC">
+      <w:r w:rsidR="008C76F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>an explanation</w:t>
+        <w:t xml:space="preserve">as to why </w:t>
       </w:r>
       <w:r w:rsidR="009418C9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0087264C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amount of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009418C9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>facility</w:t>
       </w:r>
       <w:r w:rsidR="008C76F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">as to why </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009418C9">
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00077471">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0087264C">
+        <w:t xml:space="preserve">net </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6BA4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">amount of the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> emissions </w:t>
+        <w:t xml:space="preserve">emissions </w:t>
       </w:r>
       <w:r w:rsidR="008C76F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>exceeded its baseline emissions number</w:t>
       </w:r>
       <w:r w:rsidR="004D6BA4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> on conclusion of the MYMP.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="423682F1" w14:textId="5617D219" w:rsidR="009A2903" w:rsidRPr="00ED1F49" w:rsidRDefault="00693522" w:rsidP="00ED1F49">
-      <w:pPr>
+    <w:p w14:paraId="423682F1" w14:textId="5617D219" w:rsidR="009A2903" w:rsidRDefault="00693522" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The summary should be no more than </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00731289">
+        <w:t>summary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be no more than </w:t>
       </w:r>
       <w:r w:rsidR="00A101BE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>1,000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> words.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009A2903" w:rsidRPr="00ED1F49" w:rsidSect="00FA3ADF">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+    <w:p w14:paraId="0F966407" w14:textId="185B8573" w:rsidR="00EB3D66" w:rsidRPr="00180ADD" w:rsidRDefault="00EB3D66" w:rsidP="00180ADD">
+      <w:pPr>
+        <w:pStyle w:val="subsection"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsible emitters generally format their summary on a company letterhead. For examples of how </w:t>
+      </w:r>
+      <w:r w:rsidR="008D55D2" w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>explanations of performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have been formatted by other responsible emitters, you can see</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:anchor="mymp-explanation-of-performance" w:history="1">
+        <w:r w:rsidR="007A3E2B" w:rsidRPr="00A55672">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>published MYMP explanations of performance</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00EB3D66" w:rsidRPr="00180ADD" w:rsidSect="00FA3ADF">
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="first" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1446" w:right="1077" w:bottom="992" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="004FB61C" w14:textId="77777777" w:rsidR="00A94158" w:rsidRDefault="00A94158" w:rsidP="000D6067">
+    <w:p w14:paraId="252662DC" w14:textId="77777777" w:rsidR="00AE6661" w:rsidRDefault="00AE6661" w:rsidP="000D6067">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52521EF6" w14:textId="77777777" w:rsidR="00A94158" w:rsidRDefault="00A94158" w:rsidP="000D6067">
+    <w:p w14:paraId="670A0CBE" w14:textId="77777777" w:rsidR="00AE6661" w:rsidRDefault="00AE6661" w:rsidP="000D6067">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05854689" w14:textId="77777777" w:rsidR="00A94158" w:rsidRDefault="00A94158">
+    <w:p w14:paraId="64FBD956" w14:textId="77777777" w:rsidR="00AE6661" w:rsidRDefault="00AE6661">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -20475,503 +20323,468 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25F64448" w14:textId="3608CF13" w:rsidR="00AD098D" w:rsidRDefault="00AD098D" w:rsidP="00AD098D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25F64448" w14:textId="7157516F" w:rsidR="00AD098D" w:rsidRDefault="00CD5512" w:rsidP="00AD098D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-[...4 lines deleted...]
-      <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00AD098D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42674CC3" wp14:editId="1A21228C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42674CC3" wp14:editId="78380022">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="column">
-                <wp:posOffset>325506</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-80468</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>10187</wp:posOffset>
+                <wp:posOffset>152680</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4770755" cy="254000"/>
               <wp:effectExtent l="0" t="0" r="10795" b="12700"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Text Box 217"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4770755" cy="254000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="277E6B8F" w14:textId="12B9C5D9" w:rsidR="00AD098D" w:rsidRPr="00B068E1" w:rsidRDefault="00AD098D" w:rsidP="00AD098D">
+                        <w:p w14:paraId="277E6B8F" w14:textId="77777777" w:rsidR="00AD098D" w:rsidRPr="00B068E1" w:rsidRDefault="00AD098D" w:rsidP="00AD098D">
                           <w:pPr>
                             <w:pStyle w:val="Footer"/>
                             <w:rPr>
                               <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:u w:val="single"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A36133">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>W:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A36133">
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> www.c</w:t>
-[...13 lines deleted...]
-                            <w:t>r.gov.au</w:t>
+                            <w:t xml:space="preserve"> www.cleanenergyregulator.gov.au</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A36133">
                             <w:rPr>
                               <w:rStyle w:val="PageNumber"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> | </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A36133">
                             <w:rPr>
                               <w:rStyle w:val="PageNumber"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>T:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A36133">
                             <w:rPr>
                               <w:rStyle w:val="PageNumber"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 1300 553 542 | </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A36133">
                             <w:rPr>
                               <w:rStyle w:val="PageNumber"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>E:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00A36133">
                             <w:rPr>
                               <w:rStyle w:val="PageNumber"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00BA19FD">
-[...12 lines deleted...]
-                          </w:r>
+                          <w:hyperlink r:id="rId1" w:history="1">
+                            <w:r w:rsidRPr="00A36133">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>cer-safeguardbaselines@cer.gov.au</w:t>
+                            </w:r>
+                          </w:hyperlink>
                         </w:p>
                         <w:p w14:paraId="1B27B1D3" w14:textId="136AF782" w:rsidR="00AD098D" w:rsidRDefault="00AD098D"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="42674CC3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 217" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:25.65pt;margin-top:.8pt;width:375.65pt;height:20pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaikg5FgIAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aiuNm14qy22aaq&#10;tL1I234AxthGBYYCiZ1+fQeczabpW1U/IMYDhzlnzqzvRq3IQTgvwVR0PsspEYZDI01X0e/fdm9u&#10;KPGBmYYpMKKiR+Hp3eb1q/VgS7GAHlQjHEEQ48vBVrQPwZZZ5nkvNPMzsMJgsgWnWcDQdVnj2IDo&#10;WmWLPH+bDeAa64AL7/Hvw5Skm4TftoKHL23rRSCqolhbSKtLax3XbLNmZeeY7SU/lcH+oQrNpMFH&#10;z1APLDCyd/IvKC25Aw9tmHHQGbSt5CJxQDbz/IrNU8+sSFxQHG/PMvn/B8s/H57sV0fC+A5GbGAi&#10;4e0j8B+eGNj2zHTi3jkYesEafHgeJcsG68vT1Si1L30EqYdP0GCT2T5AAhpbp6MqyJMgOjbgeBZd&#10;jIFw/LlcrfJVUVDCMbcolnmeupKx8vm2dT58EKBJ3FTUYVMTOjs8+hCrYeXzkfiYByWbnVQqBa6r&#10;t8qRA0MD7NKXCFwdU4YMFb0tFsUkwB8Q0YviDFJ3kwRXCFoGNLKSuqI3SGEiwcqo2nvTJJsFJtW0&#10;x4qVOckYlZs0DGM94sEoZw3NEQV1MBkWBww3PbhflAxo1or6n3vmBCXqo8Gm3M6Xy+juFCyL1QID&#10;d5mpLzPMcISqaKBk2m5Dmoiol4F7bF4rk64vlZxqRRMmuU8DE11+GadTL2O9+Q0AAP//AwBQSwME&#10;FAAGAAgAAAAhAMx7oGDcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjk1PwkAQhu8m/ofNmHiT&#10;XRAbqN0SopGbMRaDHLfdsW3ozjbdBaq/3vEkt3k/8s6TrUbXiRMOofWkYTpRIJAqb1uqNXxsX+4W&#10;IEI0ZE3nCTV8Y4BVfn2VmdT6M73jqYi14BEKqdHQxNinUoaqQWfCxPdInH35wZnIcqilHcyZx10n&#10;Z0ol0pmW+ENjenxqsDoUR6chVCrZvc2L3WcpN/iztPZ5v3nV+vZmXD+CiDjG/zL84TM65MxU+iPZ&#10;IDoND9N7brKfgOB4oWZ8lBrmbMg8k5f8+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;mopIORYCAAAeBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAzHugYNwAAAAHAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" strokecolor="white [3212]">
+            <v:shape id="Text Box 217" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-6.35pt;margin-top:12pt;width:375.65pt;height:20pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaikg5FgIAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aiuNm14qy22aaq&#10;tL1I234AxthGBYYCiZ1+fQeczabpW1U/IMYDhzlnzqzvRq3IQTgvwVR0PsspEYZDI01X0e/fdm9u&#10;KPGBmYYpMKKiR+Hp3eb1q/VgS7GAHlQjHEEQ48vBVrQPwZZZ5nkvNPMzsMJgsgWnWcDQdVnj2IDo&#10;WmWLPH+bDeAa64AL7/Hvw5Skm4TftoKHL23rRSCqolhbSKtLax3XbLNmZeeY7SU/lcH+oQrNpMFH&#10;z1APLDCyd/IvKC25Aw9tmHHQGbSt5CJxQDbz/IrNU8+sSFxQHG/PMvn/B8s/H57sV0fC+A5GbGAi&#10;4e0j8B+eGNj2zHTi3jkYesEafHgeJcsG68vT1Si1L30EqYdP0GCT2T5AAhpbp6MqyJMgOjbgeBZd&#10;jIFw/LlcrfJVUVDCMbcolnmeupKx8vm2dT58EKBJ3FTUYVMTOjs8+hCrYeXzkfiYByWbnVQqBa6r&#10;t8qRA0MD7NKXCFwdU4YMFb0tFsUkwB8Q0YviDFJ3kwRXCFoGNLKSuqI3SGEiwcqo2nvTJJsFJtW0&#10;x4qVOckYlZs0DGM94sEoZw3NEQV1MBkWBww3PbhflAxo1or6n3vmBCXqo8Gm3M6Xy+juFCyL1QID&#10;d5mpLzPMcISqaKBk2m5Dmoiol4F7bF4rk64vlZxqRRMmuU8DE11+GadTL2O9+Q0AAP//AwBQSwME&#10;FAAGAAgAAAAhANsU5APeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b&#10;ujJ1o9SdEIjdEGKgwTFtTFvROFWTbYWnx5zgaPvT7+8vNpPr1ZHG0HlGWMwTUMS1tx03CK8vD7M1&#10;qBANW9N7JoQvCrApz88Kk1t/4mc67mKjJIRDbhDaGIdc61C35EyY+4FYbh9+dCbKODbajuYk4a7X&#10;aZJk2pmO5UNrBrprqf7cHRxCqJNs/7Tc7d8qvaXva2vv37ePiJcX0+0NqEhT/IPhV1/UoRSnyh/Y&#10;BtUjzBbpSlCEdCmdBFhdrTNQFUImC10W+n+D8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCaikg5FgIAAB4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDbFOQD3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" strokecolor="white [3212]">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="277E6B8F" w14:textId="12B9C5D9" w:rsidR="00AD098D" w:rsidRPr="00B068E1" w:rsidRDefault="00AD098D" w:rsidP="00AD098D">
+                  <w:p w14:paraId="277E6B8F" w14:textId="77777777" w:rsidR="00AD098D" w:rsidRPr="00B068E1" w:rsidRDefault="00AD098D" w:rsidP="00AD098D">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                       <w:rPr>
                         <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:u w:val="single"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A36133">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>W:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A36133">
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> www.c</w:t>
-[...13 lines deleted...]
-                      <w:t>r.gov.au</w:t>
+                      <w:t xml:space="preserve"> www.cleanenergyregulator.gov.au</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A36133">
                       <w:rPr>
                         <w:rStyle w:val="PageNumber"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> | </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A36133">
                       <w:rPr>
                         <w:rStyle w:val="PageNumber"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>T:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A36133">
                       <w:rPr>
                         <w:rStyle w:val="PageNumber"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 1300 553 542 | </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A36133">
                       <w:rPr>
                         <w:rStyle w:val="PageNumber"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>E:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00A36133">
                       <w:rPr>
                         <w:rStyle w:val="PageNumber"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="00BA19FD">
-[...12 lines deleted...]
-                    </w:r>
+                    <w:hyperlink r:id="rId2" w:history="1">
+                      <w:r w:rsidRPr="00A36133">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>cer-safeguardbaselines@cer.gov.au</w:t>
+                      </w:r>
+                    </w:hyperlink>
                   </w:p>
                   <w:p w14:paraId="1B27B1D3" w14:textId="136AF782" w:rsidR="00AD098D" w:rsidRDefault="00AD098D"/>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="square"/>
+              <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="4342A1B0" w14:textId="18402EFD" w:rsidR="00AD098D" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1926719578"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidR="00AD098D">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AD098D">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AD098D">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AD098D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AD098D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65E785FF" w14:textId="606B6C63" w:rsidR="000D6067" w:rsidRDefault="00530786">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1429FAB8" wp14:editId="298415C6">
           <wp:extent cx="2133416" cy="648000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="11" name="Picture 11"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="Picture 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2133416" cy="648000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="554A3722" w14:textId="77777777" w:rsidR="00A94158" w:rsidRDefault="00A94158" w:rsidP="000D6067">
+    <w:p w14:paraId="675F46DA" w14:textId="77777777" w:rsidR="00AE6661" w:rsidRDefault="00AE6661" w:rsidP="000D6067">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64964BC8" w14:textId="77777777" w:rsidR="00A94158" w:rsidRDefault="00A94158" w:rsidP="000D6067">
+    <w:p w14:paraId="7738ED48" w14:textId="77777777" w:rsidR="00AE6661" w:rsidRDefault="00AE6661" w:rsidP="000D6067">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3D6196F5" w14:textId="77777777" w:rsidR="00A94158" w:rsidRDefault="00A94158">
+    <w:p w14:paraId="71184A26" w14:textId="77777777" w:rsidR="00AE6661" w:rsidRDefault="00AE6661">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1A63D6AD" w14:textId="5749C81F" w:rsidR="00C22B0F" w:rsidRPr="00C61686" w:rsidRDefault="00C22B0F" w:rsidP="00C22B0F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A21CF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C61686">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -21134,147 +20947,151 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000203F0" w:rsidRPr="00FC789C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://www.legislation.gov.au/F2015L01637/latest/versions</w:t>
       </w:r>
       <w:r w:rsidR="000203F0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1CD0C8EA" w14:textId="31AB75B8" w:rsidR="00BA19FD" w:rsidRDefault="00BA19FD">
+    <w:p w14:paraId="3BE38592" w14:textId="7FEA647D" w:rsidR="00B76A09" w:rsidRDefault="00B76A09" w:rsidP="00B76A09">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA19FD">
+      <w:r w:rsidR="00C7639F" w:rsidRPr="00521440">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions#types-of-emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7639F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="28F8F9A9" w14:textId="611E60D5" w:rsidR="00846369" w:rsidRPr="00C7639F" w:rsidRDefault="00846369" w:rsidP="00846369">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D03436">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D03436">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A74E5A" w:rsidRPr="00A74E5A">
         <w:t>https://onlineservices.cer.gov.au/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="5AFC5A3C" w14:textId="036987F3" w:rsidR="004D3978" w:rsidRDefault="004D3978">
+    <w:p w14:paraId="5EBC5CA5" w14:textId="77777777" w:rsidR="00E36E85" w:rsidRDefault="00E36E85" w:rsidP="00E36E85">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D3978">
         <w:t>https://www.cleanenergyregulator.gov.au/OSR/online-services</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="126CBBB5" w14:textId="3C85333F" w:rsidR="001369BB" w:rsidRPr="00B465FC" w:rsidRDefault="001369BB" w:rsidP="001369BB">
+    <w:p w14:paraId="126CBBB5" w14:textId="5226932A" w:rsidR="001369BB" w:rsidRPr="00B465FC" w:rsidRDefault="001369BB" w:rsidP="001369BB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD2BAF">
+      <w:r w:rsidR="001F7B86" w:rsidRPr="00180ADD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>https://www.cleanenergyregulator.gov.au/NGER/Reporting-cycle/Assess-your-obligations/Reporting-thresholds#n3-2</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations#assess-if-you-have-to-report</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="7069D136" w14:textId="290F4307" w:rsidR="001369BB" w:rsidRPr="00B465FC" w:rsidRDefault="001369BB" w:rsidP="001369BB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B465FC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B465FC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -21304,83 +21121,163 @@
       </w:r>
       <w:r w:rsidRPr="00B465FC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD2BAF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://www.cleanenergyregulator.gov.au/NGER/Reporting-cycle/Register-and-deregister</w:t>
       </w:r>
       <w:r w:rsidRPr="00C906A2">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
+    <w:p w14:paraId="440F5E8F" w14:textId="3491A104" w:rsidR="005F33EE" w:rsidRDefault="005F33EE">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180ADD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://cer.gov.au/about-us/contact-us</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="7F78395D" w14:textId="5E8D165C" w:rsidR="009D39F3" w:rsidRDefault="009D39F3">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D39F3">
+        <w:t>https://cer.gov.au/markets/reports-and-data/safeguard-data/multi-year-monitoring-period-data#mymp-emissions-reduction-summary-plan</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="44CDC790" w14:textId="741BD80F" w:rsidR="00FA6664" w:rsidRDefault="00FA6664">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6664">
+        <w:t>https://cer.gov.au/markets/reports-and-data/safeguard-data</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
     <w:p w14:paraId="189FB5D3" w14:textId="7EF60ACF" w:rsidR="00FE45BF" w:rsidRDefault="00FE45BF" w:rsidP="00FE45BF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="002F648B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F648B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F352F" w:rsidRPr="007F352F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data#:~:text=Application%20for%20information%20not%20to%20be%20published</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="2F7C06F9" w14:textId="5823C45D" w:rsidR="00EB3D66" w:rsidRDefault="00EB3D66" w:rsidP="00EB3D66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3E2B" w:rsidRPr="007A3E2B">
+        <w:t>https://cer.gov.au/markets/reports-and-data/safeguard-data/multi-year-monitoring-period-data#mymp-explanation-of-performance</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11BEF27F" w14:textId="17C0E6C2" w:rsidR="003433C7" w:rsidRDefault="003433C7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B88D70D" wp14:editId="51C2529C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4889666</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>140003</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1424451" cy="469454"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -21457,229 +21354,340 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2628000" cy="617737"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="5AA7F386" w14:textId="1AF72E88" w:rsidR="000D6067" w:rsidRDefault="000D6067">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="009A39BC" w14:textId="3082C367" w:rsidR="000D6067" w:rsidRDefault="006E28F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="238F1133" wp14:editId="42938FA5">
           <wp:extent cx="2628000" cy="617737"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5080"/>
           <wp:docPr id="8" name="Picture 8" descr="Australian Government Crest - Clean Energy Regulator"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 4" descr="Australian Government Crest - Clean Energy Regulator"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2628000" cy="617737"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000243B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0EA88268"/>
+    <w:tmpl w:val="0C928236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="Part %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="27"/>
         <w:szCs w:val="27"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="001A22F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="77B286C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Part %1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-618" w:firstLine="618"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="2.1.3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-618" w:firstLine="618"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="27"/>
+        <w:szCs w:val="27"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-447" w:firstLine="447"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="431" w:hanging="431"/>
+        <w:ind w:left="-867" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="431" w:hanging="431"/>
+        <w:ind w:left="-867" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="431" w:hanging="431"/>
+        <w:ind w:left="-867" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="431" w:hanging="431"/>
+        <w:ind w:left="-867" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="431" w:hanging="431"/>
+        <w:ind w:left="-867" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="007D71C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78CEEF16"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -21725,51 +21733,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01931F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43740814"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21839,51 +21847,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03FC02B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6ECAD554"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21952,51 +21960,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="047C2E8A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70C8023C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Part %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
@@ -22067,51 +22075,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048F0E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5C42516"/>
     <w:lvl w:ilvl="0" w:tplc="359C21F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC487AF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -22180,51 +22188,51 @@
     <w:lvl w:ilvl="7" w:tplc="FE66230C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0D643556">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06E65B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3E4A814"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22294,51 +22302,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0810798D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF4C204A"/>
     <w:lvl w:ilvl="0" w:tplc="0A00EC36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7818C06A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -22407,51 +22415,51 @@
     <w:lvl w:ilvl="7" w:tplc="66346526">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E5EC3FE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="099018F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D847052"/>
     <w:lvl w:ilvl="0" w:tplc="D1566970">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DFC24C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22521,51 +22529,51 @@
     <w:lvl w:ilvl="7" w:tplc="07DAB6C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A7722B9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C123759"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70C8023C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Part %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
@@ -22636,51 +22644,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CCE7CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D744412"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22750,51 +22758,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D662F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49AA5896"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22864,51 +22872,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E5042CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="009A7494"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22978,51 +22986,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F12452F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7824708"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23091,51 +23099,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F363DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6ED6611A"/>
     <w:lvl w:ilvl="0" w:tplc="A9709D6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B05EB5D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -23204,51 +23212,51 @@
     <w:lvl w:ilvl="7" w:tplc="16B69D08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CBC0027E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17182FBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="820A4C20"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23318,51 +23326,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="187506B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BD0EE20"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23432,51 +23440,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19BD12E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59349954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="264F90"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -23552,51 +23560,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B094BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5412B7E4"/>
     <w:lvl w:ilvl="0" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23666,51 +23674,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B7931B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E48EBBE2"/>
     <w:lvl w:ilvl="0" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23780,51 +23788,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C081C15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEE20D46"/>
     <w:lvl w:ilvl="0" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23894,51 +23902,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D975F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD6A7158"/>
     <w:lvl w:ilvl="0" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24008,51 +24016,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E74718E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AE2F520"/>
     <w:lvl w:ilvl="0" w:tplc="BFFA7A3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -24124,51 +24132,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA43A2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD4E9A22"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24238,51 +24246,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22276BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73A640DC"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24352,68 +24360,68 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="224D26FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A62435C0"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
@@ -24442,51 +24450,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="257649EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71AA2606"/>
+    <w:lvl w:ilvl="0" w:tplc="83DC205E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26902C6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FF6CB7C"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24556,51 +24653,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27EA688C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02CCCDC8"/>
     <w:lvl w:ilvl="0" w:tplc="FDB46EEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="097AF7A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -24669,51 +24766,168 @@
     <w:lvl w:ilvl="7" w:tplc="C7BC1AFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7B9A2682">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="288D710B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AA483D14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AE729B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D0A8D0E"/>
     <w:lvl w:ilvl="0" w:tplc="EF02DD9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0E7E6872">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -24782,51 +24996,166 @@
     <w:lvl w:ilvl="7" w:tplc="4BEAAC1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="350EEAA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C267712"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB0E5588"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6ABE5874">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DB2390C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="991E872A"/>
     <w:lvl w:ilvl="0" w:tplc="4D3EC70C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -24871,51 +25200,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE66400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EA8676C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24957,51 +25286,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EF40437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73AE5782"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25070,51 +25399,145 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F076EC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD5262E2"/>
+    <w:lvl w:ilvl="0" w:tplc="504A93CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FB1687A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA7A2A9E"/>
     <w:lvl w:ilvl="0" w:tplc="2C866CC4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -25182,51 +25605,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="312E5C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88E8AEBE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25295,51 +25718,281 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31425CB2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E434491A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31C473B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AA483D14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32DA1A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E82E2AC"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25409,51 +26062,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32FF2B11"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70C8023C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Part %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
@@ -25524,51 +26177,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="356D6024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3874027C"/>
     <w:lvl w:ilvl="0" w:tplc="BFFA7A3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25640,51 +26293,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="362D1203"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3629366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="0066CC"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -25786,51 +26439,141 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5397"/>
         </w:tabs>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6117"/>
         </w:tabs>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36AA440F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A303234"/>
+    <w:lvl w:ilvl="0" w:tplc="E15C3C08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36DA7C25"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C928236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Part %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
@@ -25903,51 +26646,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="373F1A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4C86A42"/>
     <w:lvl w:ilvl="0" w:tplc="03E6EE34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F798185A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -26016,51 +26759,169 @@
     <w:lvl w:ilvl="7" w:tplc="C07CDC84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3086D0BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="382C2A33"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E1206C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="›"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38E97E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0BC3506"/>
     <w:lvl w:ilvl="0" w:tplc="AF20F35C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ACB6381C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -26129,51 +26990,51 @@
     <w:lvl w:ilvl="7" w:tplc="205E0BBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4A9A818C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="397452C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD1C2238"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
@@ -26243,51 +27104,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39C612E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A09AB776"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26357,51 +27218,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A6D273A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15965BC4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26470,51 +27331,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ACA16C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E565A28"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26584,51 +27445,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B2114D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CA4D7F4"/>
     <w:lvl w:ilvl="0" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26698,51 +27559,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BBA0B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="705C06C6"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26812,51 +27673,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9A7F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D98C76A"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26926,51 +27787,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F833969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84C4C56E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27012,51 +27873,510 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5450" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6170" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6890" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="407C234B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2CB43AD0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4177279B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FE0954E"/>
+    <w:lvl w:ilvl="0" w:tplc="6ABE5874">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="420862EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2789EA4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="504A93CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42CA01B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAAE55DC"/>
+    <w:lvl w:ilvl="0" w:tplc="E2B4BE72">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="800" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CC767D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E89EA2DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27125,51 +28445,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45AD451E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF467488"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27239,51 +28559,168 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="483F6A6E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AA483D14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A2D566C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56542FAC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27352,51 +28789,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AA02226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9788C8DC"/>
     <w:lvl w:ilvl="0" w:tplc="BFFA7A3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -27468,51 +28905,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D9808D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E4CFD78"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27582,51 +29019,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="568C0387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C80C820"/>
     <w:lvl w:ilvl="0" w:tplc="029ED57A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20EE9DEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -27695,51 +29132,352 @@
     <w:lvl w:ilvl="7" w:tplc="5A88695A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4388316C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56F130EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C00CEB0"/>
+    <w:lvl w:ilvl="0" w:tplc="A218F12E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57953FC0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BCC0A5D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Part %1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-618" w:firstLine="618"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.2.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-618" w:firstLine="618"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="27"/>
+        <w:szCs w:val="27"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-447" w:firstLine="447"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A844770"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A72AA21A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="504A93CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="006EA6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D5140E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70C8023C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Part %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
@@ -27810,51 +29548,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D80489F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70C8023C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Part %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
@@ -27925,51 +29663,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F6E4EAC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70C8023C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Part %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
@@ -28040,169 +29778,172 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="615E1A0F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="AD84395C"/>
+    <w:tmpl w:val="AA483D14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-        <w:color w:val="006EA6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="A5A5A5" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:color w:val="A5A5A5" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...3 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6"/>
-[...5 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...3 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66602EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C980EE72"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28272,51 +30013,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68F24689"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70C8023C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Part %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
@@ -28387,51 +30128,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69011FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE64F07E"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28501,51 +30242,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BB12F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BEECE30"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28615,51 +30356,374 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F8B6D80"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C928236"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Part %1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FE161E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C928236"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Part %1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="717E4B02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60B459A2"/>
+    <w:lvl w:ilvl="0" w:tplc="CD2A4D16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71F627EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DC03778"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28729,51 +30793,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720E416A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43AE013C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -28818,51 +30882,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73000823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9C8DBB6"/>
     <w:lvl w:ilvl="0" w:tplc="5FD4C358">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="78A4ACB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -28931,51 +30995,169 @@
     <w:lvl w:ilvl="7" w:tplc="943E8DF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="327077D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="733933A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFE0BCD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Part %1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-618" w:firstLine="618"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.2.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-618" w:firstLine="618"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="27"/>
+        <w:szCs w:val="27"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-447" w:firstLine="447"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7453691D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79E4AA0E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -29020,51 +31202,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74694163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B8C9704"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29133,51 +31315,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76141DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A42EEDA"/>
     <w:lvl w:ilvl="0" w:tplc="F13E8580">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29246,68 +31428,68 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="762A0D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D166536"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -29360,51 +31542,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76FB4B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DBE7930"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -29474,51 +31656,169 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="781E6F56"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3AFE9CE8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="Part 3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-618" w:firstLine="618"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="2.1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-618" w:firstLine="618"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="27"/>
+        <w:szCs w:val="27"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-447" w:firstLine="447"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-867" w:hanging="431"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78873208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11AC5716"/>
     <w:lvl w:ilvl="0" w:tplc="BFFA7A3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1437" w:hanging="360"/>
@@ -29590,51 +31890,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5757" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6477" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DB23C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="69925E9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -29708,51 +32008,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BB3613E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AAC4982"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -29822,51 +32122,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE978B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB6C93C2"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -29936,51 +32236,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DA14EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B016BB8A"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -30050,51 +32350,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3179B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBB2BEA8"/>
     <w:lvl w:ilvl="0" w:tplc="BAFE25E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3C9230E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -30163,51 +32463,51 @@
     <w:lvl w:ilvl="7" w:tplc="AA1C90DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="93026232">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E6F2D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F43C4524"/>
     <w:lvl w:ilvl="0" w:tplc="F3BE459A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B7B4FF28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -30277,2875 +32577,7079 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C73CE504">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="718475425">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1343703993">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="210189278">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2009097323">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="416482974">
+    <w:abstractNumId w:val="94"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1228765722">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1487353417">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2030333705">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="50858577">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1868987804">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1164857496">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="229922374">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="301809156">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1657143578">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="439954125">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1218980706">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="675156458">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1581334600">
+    <w:abstractNumId w:val="94"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1723551821">
+    <w:abstractNumId w:val="94"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1995139553">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1215118055">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="626857942">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1446460307">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="195238916">
+    <w:abstractNumId w:val="95"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1612281531">
+    <w:abstractNumId w:val="88"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="828864570">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="637688393">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1504588066">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2009097323">
-[...23 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="229922374">
+  <w:num w:numId="29" w16cid:durableId="114373260">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="8920911">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="888348051">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="633949118">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1938364157">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="329404358">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="707100006">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="89"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="47073481">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="84"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1473054983">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1505702827">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1512717324">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1808085783">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1243027887">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="85"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="828013339">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="719786239">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="965623734">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="93"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1805657279">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="462846140">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1024281552">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1898936223">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="946077871">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1496412259">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1618021367">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="462846140">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="52" w16cid:durableId="136533852">
+    <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="1024281552">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="53" w16cid:durableId="923799056">
+    <w:abstractNumId w:val="79"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1898936223">
-[...5 lines deleted...]
-  <w:num w:numId="50" w16cid:durableId="1496412259">
+  <w:num w:numId="54" w16cid:durableId="1149177564">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="1618021367">
-[...2 lines deleted...]
-  <w:num w:numId="52" w16cid:durableId="136533852">
+  <w:num w:numId="55" w16cid:durableId="376784323">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="923799056">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="56" w16cid:durableId="2046367420">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="1396006089">
-    <w:abstractNumId w:val="76"/>
+    <w:abstractNumId w:val="98"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="1342390260">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="1169369087">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1963145338">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="958099699">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="951136351">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="1826704287">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="1615596950">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="83"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="1998416205">
-    <w:abstractNumId w:val="69"/>
+    <w:abstractNumId w:val="90"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="1907180939">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="553470400">
-    <w:abstractNumId w:val="70"/>
+    <w:abstractNumId w:val="91"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="246810963">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="97"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="563878812">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="45957175">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="651718528">
+    <w:abstractNumId w:val="96"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="1082020417">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="1752043401">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1351492773">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="459569919">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="829059277">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="252130154">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="71" w16cid:durableId="651718528">
-    <w:abstractNumId w:val="74"/>
+  <w:num w:numId="78" w16cid:durableId="317465813">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="72" w16cid:durableId="1082020417">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="79" w16cid:durableId="1780879962">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="73" w16cid:durableId="1752043401">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="80" w16cid:durableId="1085807879">
+    <w:abstractNumId w:val="99"/>
   </w:num>
-  <w:num w:numId="74" w16cid:durableId="1351492773">
+  <w:num w:numId="81" w16cid:durableId="450979907">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="82" w16cid:durableId="1790125258">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="83" w16cid:durableId="540290862">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="84" w16cid:durableId="1968194811">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="85" w16cid:durableId="134377185">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="86" w16cid:durableId="1597404606">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="87" w16cid:durableId="1562054858">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="88" w16cid:durableId="1866793860">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="89" w16cid:durableId="881211693">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="90" w16cid:durableId="321009192">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="91" w16cid:durableId="2130199506">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="92" w16cid:durableId="800077752">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="93" w16cid:durableId="659162738">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="75" w16cid:durableId="459569919">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="94" w16cid:durableId="899092528">
+    <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="76" w16cid:durableId="829059277">
-    <w:abstractNumId w:val="54"/>
+  <w:num w:numId="95" w16cid:durableId="1968272561">
+    <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="77" w16cid:durableId="252130154">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="96" w16cid:durableId="442001236">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="78" w16cid:durableId="317465813">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="97" w16cid:durableId="674496891">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="79" w16cid:durableId="1780879962">
+  <w:num w:numId="98" w16cid:durableId="1479031970">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="99" w16cid:durableId="1500468064">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="100" w16cid:durableId="840776550">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="101" w16cid:durableId="1103526692">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="102" w16cid:durableId="1073509019">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="103" w16cid:durableId="374934467">
+    <w:abstractNumId w:val="92"/>
+  </w:num>
+  <w:num w:numId="104" w16cid:durableId="1371034900">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="80" w16cid:durableId="1085807879">
-    <w:abstractNumId w:val="77"/>
+  <w:num w:numId="105" w16cid:durableId="780998284">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="3%1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="81" w16cid:durableId="450979907">
+  <w:num w:numId="106" w16cid:durableId="2097363641">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="3%1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="107" w16cid:durableId="1449347524">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="Part %1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.3"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="108" w16cid:durableId="400561630">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="Part %1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%2%1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.3"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="109" w16cid:durableId="1544633731">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="110" w16cid:durableId="2132357331">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="5.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.2.7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="111" w16cid:durableId="987126621">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="3.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="112" w16cid:durableId="54477794">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="3.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="113" w16cid:durableId="1016613968">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="3.3"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="114" w16cid:durableId="547375602">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="3.4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="115" w16cid:durableId="815024442">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="3.5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="116" w16cid:durableId="1905674182">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="3.6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="117" w16cid:durableId="211160062">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="3.7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="118" w16cid:durableId="413819777">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="3.8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="119" w16cid:durableId="1429542023">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="120" w16cid:durableId="1899776114">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="121" w16cid:durableId="161119368">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="3.7.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="122" w16cid:durableId="233243833">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="3.7.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="123" w16cid:durableId="2031685054">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="3.7.3"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="124" w16cid:durableId="113988941">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.1.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="125" w16cid:durableId="1608850407">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.1.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="126" w16cid:durableId="1210149403">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.1.3"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="127" w16cid:durableId="1916280480">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.2.1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="128" w16cid:durableId="2108455346">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="5.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.2.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="129" w16cid:durableId="1416633220">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="5.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.2.3"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="130" w16cid:durableId="1497845501">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="5.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.2.4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="131" w16cid:durableId="1456869156">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="5.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.2.5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="132" w16cid:durableId="459540515">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="5.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.2.6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="133" w16cid:durableId="329603910">
+    <w:abstractNumId w:val="92"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="Part 5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="5.2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="4.2.8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-618" w:firstLine="618"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val="2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-447" w:firstLine="447"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-867" w:hanging="431"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="134" w16cid:durableId="799808021">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="135" w16cid:durableId="1556353774">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="136" w16cid:durableId="1005594342">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="137" w16cid:durableId="1545827714">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="138" w16cid:durableId="11418683">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="139" w16cid:durableId="639262638">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="140" w16cid:durableId="932008433">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="141" w16cid:durableId="1273316778">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="142" w16cid:durableId="487987775">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="143" w16cid:durableId="733237557">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="82" w16cid:durableId="1790125258">
-[...35 lines deleted...]
-  <w:numIdMacAtCleanup w:val="91"/>
+  <w:numIdMacAtCleanup w:val="139"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="66"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:spinCount="100000" w:hashValue="ehzVhiCOQm/BjSgbM4m+57yCHj80A88XcwO7yFP3TOk=" w:saltValue="7MJl4XEWik0qt/Yle78LIg==" w:algorithmName="SHA-256"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003838E3"/>
     <w:rsid w:val="00000172"/>
+    <w:rsid w:val="00000348"/>
     <w:rsid w:val="00000552"/>
     <w:rsid w:val="00000A67"/>
     <w:rsid w:val="00000A72"/>
     <w:rsid w:val="0000113B"/>
     <w:rsid w:val="00001295"/>
     <w:rsid w:val="00001727"/>
     <w:rsid w:val="00001896"/>
+    <w:rsid w:val="00002101"/>
     <w:rsid w:val="00002442"/>
     <w:rsid w:val="0000260E"/>
     <w:rsid w:val="0000278F"/>
     <w:rsid w:val="000029C6"/>
     <w:rsid w:val="00002F91"/>
     <w:rsid w:val="0000307A"/>
     <w:rsid w:val="000035BD"/>
     <w:rsid w:val="000038DA"/>
     <w:rsid w:val="00003DEC"/>
     <w:rsid w:val="00003E0A"/>
     <w:rsid w:val="0000406D"/>
     <w:rsid w:val="000043BC"/>
     <w:rsid w:val="00004622"/>
     <w:rsid w:val="00004A0C"/>
     <w:rsid w:val="00005110"/>
     <w:rsid w:val="000051AE"/>
     <w:rsid w:val="00005615"/>
     <w:rsid w:val="000059EB"/>
     <w:rsid w:val="00005DCD"/>
     <w:rsid w:val="00005E30"/>
     <w:rsid w:val="0000607C"/>
     <w:rsid w:val="00006241"/>
     <w:rsid w:val="000062B8"/>
     <w:rsid w:val="000067A8"/>
     <w:rsid w:val="00006DA1"/>
     <w:rsid w:val="000078EF"/>
+    <w:rsid w:val="00007E56"/>
     <w:rsid w:val="00007F50"/>
     <w:rsid w:val="00007F65"/>
     <w:rsid w:val="000103CD"/>
     <w:rsid w:val="00010629"/>
+    <w:rsid w:val="00010A3C"/>
     <w:rsid w:val="00011C0C"/>
     <w:rsid w:val="00011CE5"/>
     <w:rsid w:val="000123E2"/>
     <w:rsid w:val="00012678"/>
     <w:rsid w:val="00012E89"/>
     <w:rsid w:val="00013125"/>
     <w:rsid w:val="00013385"/>
+    <w:rsid w:val="00013422"/>
     <w:rsid w:val="0001377E"/>
     <w:rsid w:val="00013A26"/>
     <w:rsid w:val="00014478"/>
     <w:rsid w:val="000149AB"/>
     <w:rsid w:val="00014D99"/>
     <w:rsid w:val="00014DD1"/>
     <w:rsid w:val="0001508D"/>
+    <w:rsid w:val="00015693"/>
     <w:rsid w:val="0001612B"/>
     <w:rsid w:val="000161CD"/>
     <w:rsid w:val="000168E1"/>
     <w:rsid w:val="00016DE9"/>
+    <w:rsid w:val="00016E05"/>
     <w:rsid w:val="00017364"/>
     <w:rsid w:val="00017FCF"/>
     <w:rsid w:val="00017FFB"/>
     <w:rsid w:val="000202EB"/>
     <w:rsid w:val="000203F0"/>
     <w:rsid w:val="00020400"/>
     <w:rsid w:val="00020586"/>
     <w:rsid w:val="000205D2"/>
+    <w:rsid w:val="0002073A"/>
     <w:rsid w:val="00020FC7"/>
     <w:rsid w:val="00021E51"/>
     <w:rsid w:val="00022031"/>
     <w:rsid w:val="0002278A"/>
     <w:rsid w:val="00022EC0"/>
     <w:rsid w:val="0002326E"/>
     <w:rsid w:val="0002356E"/>
     <w:rsid w:val="0002386B"/>
     <w:rsid w:val="00023D86"/>
     <w:rsid w:val="00024076"/>
+    <w:rsid w:val="000240EC"/>
     <w:rsid w:val="000242BA"/>
     <w:rsid w:val="00024738"/>
     <w:rsid w:val="0002489B"/>
     <w:rsid w:val="00024B7F"/>
     <w:rsid w:val="000258D0"/>
     <w:rsid w:val="000259CB"/>
     <w:rsid w:val="00025AA9"/>
     <w:rsid w:val="00025BDB"/>
+    <w:rsid w:val="00026389"/>
     <w:rsid w:val="00026788"/>
+    <w:rsid w:val="00026804"/>
     <w:rsid w:val="000268C9"/>
     <w:rsid w:val="00026E53"/>
     <w:rsid w:val="00026EAE"/>
     <w:rsid w:val="00027035"/>
     <w:rsid w:val="0002712E"/>
     <w:rsid w:val="00027191"/>
     <w:rsid w:val="00027382"/>
     <w:rsid w:val="00027757"/>
     <w:rsid w:val="000277A0"/>
     <w:rsid w:val="00027A39"/>
     <w:rsid w:val="00027B87"/>
+    <w:rsid w:val="0003026D"/>
     <w:rsid w:val="00030858"/>
     <w:rsid w:val="00030D31"/>
+    <w:rsid w:val="000319AF"/>
     <w:rsid w:val="00031A1C"/>
     <w:rsid w:val="00031AB9"/>
     <w:rsid w:val="00031BB1"/>
     <w:rsid w:val="00031F88"/>
     <w:rsid w:val="000320AF"/>
     <w:rsid w:val="00032305"/>
     <w:rsid w:val="000324F3"/>
     <w:rsid w:val="00032593"/>
+    <w:rsid w:val="00032993"/>
     <w:rsid w:val="00033005"/>
+    <w:rsid w:val="0003308D"/>
     <w:rsid w:val="000334B7"/>
     <w:rsid w:val="00033B44"/>
     <w:rsid w:val="00033BD0"/>
     <w:rsid w:val="00033C8A"/>
     <w:rsid w:val="00033D38"/>
     <w:rsid w:val="00033E3A"/>
     <w:rsid w:val="00034A4F"/>
     <w:rsid w:val="0003512A"/>
     <w:rsid w:val="00035663"/>
+    <w:rsid w:val="00035AF1"/>
     <w:rsid w:val="00035F69"/>
     <w:rsid w:val="00036D19"/>
+    <w:rsid w:val="00036F63"/>
     <w:rsid w:val="0003726C"/>
     <w:rsid w:val="000374A9"/>
+    <w:rsid w:val="000377C1"/>
     <w:rsid w:val="00040002"/>
     <w:rsid w:val="00040059"/>
     <w:rsid w:val="0004032C"/>
     <w:rsid w:val="0004042F"/>
     <w:rsid w:val="00040819"/>
     <w:rsid w:val="00040C78"/>
     <w:rsid w:val="00040FBD"/>
     <w:rsid w:val="00041455"/>
     <w:rsid w:val="000415E8"/>
     <w:rsid w:val="0004168E"/>
     <w:rsid w:val="000417AB"/>
     <w:rsid w:val="00041F43"/>
+    <w:rsid w:val="00042262"/>
     <w:rsid w:val="00042502"/>
     <w:rsid w:val="00043067"/>
     <w:rsid w:val="0004320B"/>
     <w:rsid w:val="00043335"/>
+    <w:rsid w:val="00043BA1"/>
     <w:rsid w:val="00043F2D"/>
     <w:rsid w:val="00044760"/>
+    <w:rsid w:val="0004481B"/>
     <w:rsid w:val="00044862"/>
     <w:rsid w:val="000448DA"/>
     <w:rsid w:val="00044C0D"/>
     <w:rsid w:val="0004506B"/>
     <w:rsid w:val="000451D2"/>
     <w:rsid w:val="00045391"/>
     <w:rsid w:val="0004545F"/>
     <w:rsid w:val="000456D0"/>
+    <w:rsid w:val="000458AF"/>
     <w:rsid w:val="00045A17"/>
     <w:rsid w:val="00045F46"/>
     <w:rsid w:val="000460D3"/>
     <w:rsid w:val="00046231"/>
     <w:rsid w:val="0004639B"/>
     <w:rsid w:val="000465ED"/>
     <w:rsid w:val="00046706"/>
     <w:rsid w:val="00046C88"/>
     <w:rsid w:val="00046E3B"/>
     <w:rsid w:val="00046FC4"/>
     <w:rsid w:val="000472A0"/>
     <w:rsid w:val="000475A6"/>
     <w:rsid w:val="000476B8"/>
     <w:rsid w:val="00047A9D"/>
+    <w:rsid w:val="0005008D"/>
+    <w:rsid w:val="0005032B"/>
     <w:rsid w:val="0005043B"/>
     <w:rsid w:val="000505BD"/>
     <w:rsid w:val="00050BB1"/>
     <w:rsid w:val="00050C0E"/>
     <w:rsid w:val="00050E12"/>
     <w:rsid w:val="000512E0"/>
     <w:rsid w:val="0005137D"/>
+    <w:rsid w:val="00051382"/>
     <w:rsid w:val="00051536"/>
     <w:rsid w:val="00051A86"/>
     <w:rsid w:val="00051E2C"/>
+    <w:rsid w:val="0005258B"/>
     <w:rsid w:val="00052640"/>
+    <w:rsid w:val="00052978"/>
     <w:rsid w:val="00052CA5"/>
     <w:rsid w:val="00052D29"/>
+    <w:rsid w:val="000531EB"/>
     <w:rsid w:val="000533B1"/>
     <w:rsid w:val="000533BF"/>
     <w:rsid w:val="000537DB"/>
+    <w:rsid w:val="00054343"/>
     <w:rsid w:val="000548ED"/>
     <w:rsid w:val="00054A3C"/>
     <w:rsid w:val="00054BF9"/>
     <w:rsid w:val="000551B4"/>
+    <w:rsid w:val="00055459"/>
     <w:rsid w:val="00055477"/>
     <w:rsid w:val="000554DF"/>
     <w:rsid w:val="00055945"/>
+    <w:rsid w:val="00055D2B"/>
     <w:rsid w:val="0005655E"/>
     <w:rsid w:val="000568F0"/>
     <w:rsid w:val="00056BD2"/>
     <w:rsid w:val="00056D14"/>
     <w:rsid w:val="00056D20"/>
     <w:rsid w:val="00056D6C"/>
     <w:rsid w:val="00056DDD"/>
     <w:rsid w:val="00057382"/>
     <w:rsid w:val="00057522"/>
     <w:rsid w:val="000575F0"/>
     <w:rsid w:val="0005778C"/>
     <w:rsid w:val="00057C8C"/>
-    <w:rsid w:val="00060141"/>
     <w:rsid w:val="000604AF"/>
     <w:rsid w:val="00060605"/>
     <w:rsid w:val="000609A9"/>
     <w:rsid w:val="00060D27"/>
     <w:rsid w:val="00060D92"/>
     <w:rsid w:val="000613D7"/>
     <w:rsid w:val="000617C5"/>
     <w:rsid w:val="00061A5D"/>
     <w:rsid w:val="00061BDD"/>
+    <w:rsid w:val="000620CB"/>
+    <w:rsid w:val="00062228"/>
     <w:rsid w:val="00062EEF"/>
     <w:rsid w:val="0006316B"/>
     <w:rsid w:val="000635D0"/>
     <w:rsid w:val="000635F3"/>
     <w:rsid w:val="000638F6"/>
+    <w:rsid w:val="00063939"/>
     <w:rsid w:val="00063C11"/>
     <w:rsid w:val="00063CB6"/>
     <w:rsid w:val="000642AE"/>
     <w:rsid w:val="0006442C"/>
     <w:rsid w:val="00064A4C"/>
     <w:rsid w:val="00064B3C"/>
     <w:rsid w:val="0006539B"/>
     <w:rsid w:val="00065453"/>
     <w:rsid w:val="00065788"/>
     <w:rsid w:val="00065836"/>
     <w:rsid w:val="00065EB9"/>
+    <w:rsid w:val="0006634C"/>
+    <w:rsid w:val="000666AA"/>
     <w:rsid w:val="00067246"/>
     <w:rsid w:val="000676DB"/>
     <w:rsid w:val="0006787F"/>
     <w:rsid w:val="00067CDC"/>
     <w:rsid w:val="00067D82"/>
     <w:rsid w:val="000702FE"/>
     <w:rsid w:val="00070415"/>
     <w:rsid w:val="000704B6"/>
     <w:rsid w:val="0007059B"/>
     <w:rsid w:val="00071189"/>
     <w:rsid w:val="00071193"/>
     <w:rsid w:val="0007153A"/>
     <w:rsid w:val="00071827"/>
     <w:rsid w:val="00071AE7"/>
     <w:rsid w:val="00071CAD"/>
     <w:rsid w:val="00071E5A"/>
     <w:rsid w:val="00071E9C"/>
     <w:rsid w:val="00072597"/>
     <w:rsid w:val="0007261E"/>
+    <w:rsid w:val="0007291D"/>
     <w:rsid w:val="00072B7D"/>
     <w:rsid w:val="0007398D"/>
     <w:rsid w:val="00073D81"/>
     <w:rsid w:val="00074213"/>
     <w:rsid w:val="000747CC"/>
     <w:rsid w:val="00074964"/>
     <w:rsid w:val="00074A4C"/>
     <w:rsid w:val="00075530"/>
     <w:rsid w:val="000757CF"/>
     <w:rsid w:val="0007582A"/>
     <w:rsid w:val="0007598D"/>
     <w:rsid w:val="00075C43"/>
+    <w:rsid w:val="00075C95"/>
     <w:rsid w:val="00075D59"/>
+    <w:rsid w:val="00075DF7"/>
     <w:rsid w:val="00076732"/>
     <w:rsid w:val="00076889"/>
     <w:rsid w:val="000771A7"/>
     <w:rsid w:val="00077329"/>
     <w:rsid w:val="000773BA"/>
+    <w:rsid w:val="00077471"/>
     <w:rsid w:val="00077496"/>
     <w:rsid w:val="000774CC"/>
     <w:rsid w:val="00077823"/>
     <w:rsid w:val="00077AED"/>
     <w:rsid w:val="00077CFB"/>
     <w:rsid w:val="00077D31"/>
+    <w:rsid w:val="00077E0A"/>
     <w:rsid w:val="0008023E"/>
     <w:rsid w:val="00080A43"/>
     <w:rsid w:val="00080BC5"/>
     <w:rsid w:val="00080C45"/>
     <w:rsid w:val="00080D25"/>
     <w:rsid w:val="00081011"/>
+    <w:rsid w:val="00081229"/>
     <w:rsid w:val="00081554"/>
+    <w:rsid w:val="000817B3"/>
     <w:rsid w:val="00081E33"/>
     <w:rsid w:val="0008232E"/>
     <w:rsid w:val="00082872"/>
     <w:rsid w:val="00082B24"/>
     <w:rsid w:val="00082CE3"/>
     <w:rsid w:val="00082EC2"/>
     <w:rsid w:val="00082FA9"/>
+    <w:rsid w:val="00083284"/>
+    <w:rsid w:val="000832A3"/>
     <w:rsid w:val="00083517"/>
     <w:rsid w:val="00083D5B"/>
     <w:rsid w:val="00083F8C"/>
     <w:rsid w:val="00084491"/>
     <w:rsid w:val="000847DA"/>
     <w:rsid w:val="00084B59"/>
     <w:rsid w:val="00084C62"/>
     <w:rsid w:val="000858C7"/>
     <w:rsid w:val="00085A8F"/>
     <w:rsid w:val="00085F49"/>
     <w:rsid w:val="0008651A"/>
     <w:rsid w:val="000868A0"/>
     <w:rsid w:val="00086A7C"/>
+    <w:rsid w:val="00087521"/>
     <w:rsid w:val="000875C9"/>
     <w:rsid w:val="000875E7"/>
+    <w:rsid w:val="00087BD3"/>
     <w:rsid w:val="00087E88"/>
     <w:rsid w:val="00087F60"/>
     <w:rsid w:val="00087F70"/>
     <w:rsid w:val="000916C2"/>
     <w:rsid w:val="00091C31"/>
     <w:rsid w:val="00091CE2"/>
     <w:rsid w:val="00091D14"/>
     <w:rsid w:val="00092680"/>
     <w:rsid w:val="00092889"/>
     <w:rsid w:val="000928FD"/>
     <w:rsid w:val="00093099"/>
+    <w:rsid w:val="0009352B"/>
     <w:rsid w:val="000937E4"/>
     <w:rsid w:val="00093B69"/>
     <w:rsid w:val="00093BC3"/>
     <w:rsid w:val="00093D59"/>
+    <w:rsid w:val="00093D75"/>
+    <w:rsid w:val="00093DDD"/>
     <w:rsid w:val="00093ED8"/>
     <w:rsid w:val="00094005"/>
     <w:rsid w:val="000943E4"/>
     <w:rsid w:val="00094878"/>
     <w:rsid w:val="00094B0D"/>
     <w:rsid w:val="00094BAE"/>
     <w:rsid w:val="00094DDB"/>
     <w:rsid w:val="00094DE9"/>
     <w:rsid w:val="000956D9"/>
     <w:rsid w:val="000957EA"/>
     <w:rsid w:val="000959FA"/>
     <w:rsid w:val="00095F47"/>
+    <w:rsid w:val="0009639E"/>
     <w:rsid w:val="000964C6"/>
+    <w:rsid w:val="0009665E"/>
     <w:rsid w:val="00096F86"/>
     <w:rsid w:val="0009724E"/>
     <w:rsid w:val="00097271"/>
     <w:rsid w:val="0009770F"/>
     <w:rsid w:val="0009798E"/>
     <w:rsid w:val="00097D43"/>
     <w:rsid w:val="000A04BC"/>
     <w:rsid w:val="000A0BF3"/>
     <w:rsid w:val="000A0C84"/>
     <w:rsid w:val="000A104B"/>
     <w:rsid w:val="000A118E"/>
     <w:rsid w:val="000A13D2"/>
     <w:rsid w:val="000A1508"/>
+    <w:rsid w:val="000A1619"/>
     <w:rsid w:val="000A188B"/>
+    <w:rsid w:val="000A21B6"/>
     <w:rsid w:val="000A2AAB"/>
     <w:rsid w:val="000A2B77"/>
     <w:rsid w:val="000A2D78"/>
     <w:rsid w:val="000A2ED3"/>
     <w:rsid w:val="000A30C7"/>
     <w:rsid w:val="000A316E"/>
+    <w:rsid w:val="000A3313"/>
     <w:rsid w:val="000A3B8B"/>
     <w:rsid w:val="000A3E84"/>
     <w:rsid w:val="000A3EC2"/>
+    <w:rsid w:val="000A3EF3"/>
     <w:rsid w:val="000A43E0"/>
     <w:rsid w:val="000A444E"/>
     <w:rsid w:val="000A4AFC"/>
     <w:rsid w:val="000A5183"/>
     <w:rsid w:val="000A53B2"/>
     <w:rsid w:val="000A549D"/>
     <w:rsid w:val="000A5928"/>
     <w:rsid w:val="000A5BA3"/>
     <w:rsid w:val="000A6BA3"/>
     <w:rsid w:val="000A6D24"/>
     <w:rsid w:val="000A6E41"/>
     <w:rsid w:val="000A6E7D"/>
     <w:rsid w:val="000A7353"/>
     <w:rsid w:val="000A7424"/>
     <w:rsid w:val="000A752C"/>
     <w:rsid w:val="000A7765"/>
+    <w:rsid w:val="000A796F"/>
     <w:rsid w:val="000A79D3"/>
     <w:rsid w:val="000B056D"/>
+    <w:rsid w:val="000B06C8"/>
+    <w:rsid w:val="000B08BE"/>
     <w:rsid w:val="000B0990"/>
     <w:rsid w:val="000B0CD4"/>
     <w:rsid w:val="000B0F85"/>
     <w:rsid w:val="000B10B5"/>
+    <w:rsid w:val="000B127D"/>
     <w:rsid w:val="000B1357"/>
     <w:rsid w:val="000B1932"/>
     <w:rsid w:val="000B19E9"/>
+    <w:rsid w:val="000B1B0B"/>
     <w:rsid w:val="000B2022"/>
     <w:rsid w:val="000B203B"/>
+    <w:rsid w:val="000B22A7"/>
     <w:rsid w:val="000B23C3"/>
     <w:rsid w:val="000B23D2"/>
     <w:rsid w:val="000B2509"/>
     <w:rsid w:val="000B2CA0"/>
     <w:rsid w:val="000B2CAE"/>
+    <w:rsid w:val="000B3450"/>
     <w:rsid w:val="000B3639"/>
     <w:rsid w:val="000B3BA6"/>
     <w:rsid w:val="000B4196"/>
     <w:rsid w:val="000B4684"/>
     <w:rsid w:val="000B4A7F"/>
     <w:rsid w:val="000B4D0E"/>
     <w:rsid w:val="000B4D78"/>
     <w:rsid w:val="000B571D"/>
     <w:rsid w:val="000B575B"/>
+    <w:rsid w:val="000B59CD"/>
     <w:rsid w:val="000B59D6"/>
     <w:rsid w:val="000B5AA7"/>
+    <w:rsid w:val="000B5B77"/>
     <w:rsid w:val="000B5BCD"/>
     <w:rsid w:val="000B5E83"/>
     <w:rsid w:val="000B600E"/>
     <w:rsid w:val="000B6140"/>
     <w:rsid w:val="000B647D"/>
     <w:rsid w:val="000B666A"/>
     <w:rsid w:val="000B6763"/>
+    <w:rsid w:val="000B6905"/>
     <w:rsid w:val="000B6AC4"/>
     <w:rsid w:val="000B6DEF"/>
     <w:rsid w:val="000B6F04"/>
     <w:rsid w:val="000B70AA"/>
     <w:rsid w:val="000B7230"/>
     <w:rsid w:val="000B7586"/>
     <w:rsid w:val="000B7AC7"/>
     <w:rsid w:val="000B7BED"/>
     <w:rsid w:val="000C0467"/>
     <w:rsid w:val="000C04E6"/>
     <w:rsid w:val="000C086B"/>
     <w:rsid w:val="000C1813"/>
     <w:rsid w:val="000C1AC2"/>
     <w:rsid w:val="000C1EF5"/>
     <w:rsid w:val="000C215F"/>
     <w:rsid w:val="000C22AC"/>
     <w:rsid w:val="000C2E9B"/>
     <w:rsid w:val="000C306F"/>
     <w:rsid w:val="000C3244"/>
     <w:rsid w:val="000C339A"/>
     <w:rsid w:val="000C3408"/>
     <w:rsid w:val="000C3668"/>
     <w:rsid w:val="000C3BB5"/>
     <w:rsid w:val="000C4476"/>
     <w:rsid w:val="000C4806"/>
     <w:rsid w:val="000C4843"/>
+    <w:rsid w:val="000C4CA0"/>
     <w:rsid w:val="000C514A"/>
     <w:rsid w:val="000C57C8"/>
     <w:rsid w:val="000C5B64"/>
     <w:rsid w:val="000C5D76"/>
     <w:rsid w:val="000C5E19"/>
+    <w:rsid w:val="000C5ED8"/>
     <w:rsid w:val="000C6033"/>
     <w:rsid w:val="000C68D0"/>
     <w:rsid w:val="000C6BD2"/>
     <w:rsid w:val="000C6C4B"/>
     <w:rsid w:val="000C6D08"/>
     <w:rsid w:val="000C6FD9"/>
     <w:rsid w:val="000C7A5E"/>
     <w:rsid w:val="000D0A99"/>
     <w:rsid w:val="000D0B09"/>
     <w:rsid w:val="000D0B71"/>
     <w:rsid w:val="000D0BF8"/>
     <w:rsid w:val="000D0F5C"/>
     <w:rsid w:val="000D101C"/>
     <w:rsid w:val="000D175C"/>
     <w:rsid w:val="000D1E92"/>
     <w:rsid w:val="000D1FC0"/>
     <w:rsid w:val="000D2288"/>
     <w:rsid w:val="000D2528"/>
     <w:rsid w:val="000D2630"/>
     <w:rsid w:val="000D2709"/>
     <w:rsid w:val="000D2779"/>
     <w:rsid w:val="000D2A85"/>
     <w:rsid w:val="000D2BC4"/>
+    <w:rsid w:val="000D2BC7"/>
     <w:rsid w:val="000D2BE5"/>
     <w:rsid w:val="000D2CBE"/>
     <w:rsid w:val="000D3204"/>
     <w:rsid w:val="000D327A"/>
     <w:rsid w:val="000D32A8"/>
     <w:rsid w:val="000D32DE"/>
+    <w:rsid w:val="000D349F"/>
     <w:rsid w:val="000D365A"/>
     <w:rsid w:val="000D367E"/>
     <w:rsid w:val="000D36B7"/>
     <w:rsid w:val="000D39A0"/>
     <w:rsid w:val="000D3D90"/>
     <w:rsid w:val="000D441C"/>
     <w:rsid w:val="000D455B"/>
     <w:rsid w:val="000D4A30"/>
     <w:rsid w:val="000D4C05"/>
     <w:rsid w:val="000D4D61"/>
     <w:rsid w:val="000D4E22"/>
+    <w:rsid w:val="000D4FC6"/>
+    <w:rsid w:val="000D525A"/>
     <w:rsid w:val="000D567A"/>
     <w:rsid w:val="000D57DD"/>
     <w:rsid w:val="000D59EB"/>
     <w:rsid w:val="000D5E36"/>
     <w:rsid w:val="000D6067"/>
     <w:rsid w:val="000D629D"/>
     <w:rsid w:val="000D62A4"/>
     <w:rsid w:val="000D6586"/>
     <w:rsid w:val="000D7185"/>
     <w:rsid w:val="000D75F1"/>
     <w:rsid w:val="000D779D"/>
     <w:rsid w:val="000D7884"/>
     <w:rsid w:val="000D7BBB"/>
     <w:rsid w:val="000E0177"/>
     <w:rsid w:val="000E06A0"/>
     <w:rsid w:val="000E07CE"/>
     <w:rsid w:val="000E09AE"/>
     <w:rsid w:val="000E0ABA"/>
     <w:rsid w:val="000E0DF0"/>
     <w:rsid w:val="000E10E3"/>
     <w:rsid w:val="000E180B"/>
     <w:rsid w:val="000E1B5F"/>
     <w:rsid w:val="000E1EA4"/>
     <w:rsid w:val="000E2D36"/>
     <w:rsid w:val="000E2D82"/>
     <w:rsid w:val="000E3334"/>
     <w:rsid w:val="000E3491"/>
     <w:rsid w:val="000E360D"/>
     <w:rsid w:val="000E388F"/>
     <w:rsid w:val="000E396B"/>
     <w:rsid w:val="000E3BB2"/>
     <w:rsid w:val="000E3E9C"/>
     <w:rsid w:val="000E4059"/>
     <w:rsid w:val="000E4062"/>
+    <w:rsid w:val="000E4182"/>
     <w:rsid w:val="000E4185"/>
     <w:rsid w:val="000E49EB"/>
     <w:rsid w:val="000E4B9F"/>
     <w:rsid w:val="000E4CFC"/>
     <w:rsid w:val="000E4D65"/>
     <w:rsid w:val="000E4FD8"/>
     <w:rsid w:val="000E5242"/>
+    <w:rsid w:val="000E551C"/>
     <w:rsid w:val="000E578C"/>
     <w:rsid w:val="000E58F3"/>
     <w:rsid w:val="000E5900"/>
     <w:rsid w:val="000E5E1B"/>
     <w:rsid w:val="000E5EB5"/>
     <w:rsid w:val="000E64FE"/>
     <w:rsid w:val="000E71CF"/>
     <w:rsid w:val="000E72CB"/>
     <w:rsid w:val="000E75C3"/>
     <w:rsid w:val="000E7935"/>
     <w:rsid w:val="000E7FA3"/>
+    <w:rsid w:val="000F0108"/>
     <w:rsid w:val="000F0208"/>
     <w:rsid w:val="000F033E"/>
+    <w:rsid w:val="000F0998"/>
     <w:rsid w:val="000F0AA2"/>
     <w:rsid w:val="000F0F46"/>
     <w:rsid w:val="000F149F"/>
     <w:rsid w:val="000F1F6B"/>
     <w:rsid w:val="000F20A8"/>
     <w:rsid w:val="000F28E5"/>
     <w:rsid w:val="000F2E41"/>
     <w:rsid w:val="000F2E6B"/>
+    <w:rsid w:val="000F308E"/>
     <w:rsid w:val="000F30A6"/>
     <w:rsid w:val="000F31BC"/>
     <w:rsid w:val="000F3592"/>
     <w:rsid w:val="000F3A28"/>
     <w:rsid w:val="000F3C1F"/>
     <w:rsid w:val="000F3D45"/>
     <w:rsid w:val="000F3F3C"/>
     <w:rsid w:val="000F4247"/>
     <w:rsid w:val="000F457F"/>
     <w:rsid w:val="000F48AE"/>
     <w:rsid w:val="000F4BF7"/>
     <w:rsid w:val="000F531A"/>
     <w:rsid w:val="000F54A6"/>
     <w:rsid w:val="000F59EE"/>
     <w:rsid w:val="000F5A03"/>
+    <w:rsid w:val="000F5A79"/>
     <w:rsid w:val="000F5A93"/>
     <w:rsid w:val="000F5B60"/>
     <w:rsid w:val="000F5BF6"/>
     <w:rsid w:val="000F5CF7"/>
+    <w:rsid w:val="000F683A"/>
     <w:rsid w:val="000F6C0B"/>
     <w:rsid w:val="000F6CCC"/>
     <w:rsid w:val="000F6CDA"/>
     <w:rsid w:val="000F6F53"/>
     <w:rsid w:val="000F70B3"/>
     <w:rsid w:val="000F724E"/>
     <w:rsid w:val="000F7797"/>
     <w:rsid w:val="000F781F"/>
     <w:rsid w:val="000F7FA6"/>
     <w:rsid w:val="00100168"/>
     <w:rsid w:val="00100510"/>
     <w:rsid w:val="0010053D"/>
     <w:rsid w:val="0010055C"/>
     <w:rsid w:val="00100C94"/>
     <w:rsid w:val="001014DA"/>
     <w:rsid w:val="001019CC"/>
+    <w:rsid w:val="00101A6C"/>
     <w:rsid w:val="00101AA1"/>
     <w:rsid w:val="00101C04"/>
     <w:rsid w:val="001028FE"/>
+    <w:rsid w:val="00102B2E"/>
     <w:rsid w:val="00102C44"/>
+    <w:rsid w:val="00102CFD"/>
     <w:rsid w:val="00102DAB"/>
     <w:rsid w:val="00102E4C"/>
     <w:rsid w:val="001030D6"/>
     <w:rsid w:val="001037D9"/>
     <w:rsid w:val="00103940"/>
     <w:rsid w:val="0010398F"/>
     <w:rsid w:val="00103DF1"/>
     <w:rsid w:val="001040DE"/>
     <w:rsid w:val="0010416E"/>
     <w:rsid w:val="001045CF"/>
     <w:rsid w:val="00104760"/>
+    <w:rsid w:val="0010529A"/>
     <w:rsid w:val="001052B4"/>
     <w:rsid w:val="0010547D"/>
     <w:rsid w:val="00105482"/>
     <w:rsid w:val="001057EA"/>
     <w:rsid w:val="00105861"/>
     <w:rsid w:val="00105A7D"/>
     <w:rsid w:val="00105F27"/>
     <w:rsid w:val="00105F8A"/>
     <w:rsid w:val="00106108"/>
     <w:rsid w:val="001061EE"/>
     <w:rsid w:val="001062EE"/>
+    <w:rsid w:val="00106A7B"/>
     <w:rsid w:val="00106B5E"/>
     <w:rsid w:val="00106D9B"/>
     <w:rsid w:val="0010736C"/>
     <w:rsid w:val="00107F82"/>
+    <w:rsid w:val="00107FC0"/>
     <w:rsid w:val="00107FFE"/>
     <w:rsid w:val="00110134"/>
     <w:rsid w:val="0011032D"/>
     <w:rsid w:val="001109C9"/>
     <w:rsid w:val="00110A9F"/>
     <w:rsid w:val="00110D69"/>
     <w:rsid w:val="0011190E"/>
     <w:rsid w:val="00111AC7"/>
     <w:rsid w:val="00111F0F"/>
     <w:rsid w:val="001124EB"/>
     <w:rsid w:val="0011267F"/>
     <w:rsid w:val="001128B3"/>
     <w:rsid w:val="001128CF"/>
     <w:rsid w:val="00112D3C"/>
     <w:rsid w:val="00112E53"/>
     <w:rsid w:val="00113259"/>
     <w:rsid w:val="00113492"/>
     <w:rsid w:val="00113522"/>
     <w:rsid w:val="001135F3"/>
     <w:rsid w:val="00113690"/>
     <w:rsid w:val="001138BA"/>
     <w:rsid w:val="00113F39"/>
+    <w:rsid w:val="001140DE"/>
     <w:rsid w:val="00114298"/>
     <w:rsid w:val="00114A10"/>
     <w:rsid w:val="00114D3A"/>
     <w:rsid w:val="00114E0E"/>
     <w:rsid w:val="00114EC7"/>
     <w:rsid w:val="00114F3F"/>
     <w:rsid w:val="00115062"/>
     <w:rsid w:val="00115E02"/>
     <w:rsid w:val="00115EB5"/>
     <w:rsid w:val="00116064"/>
     <w:rsid w:val="0011681B"/>
     <w:rsid w:val="00116D4A"/>
     <w:rsid w:val="0011720B"/>
     <w:rsid w:val="00117435"/>
+    <w:rsid w:val="00117457"/>
     <w:rsid w:val="0011784C"/>
     <w:rsid w:val="00117901"/>
     <w:rsid w:val="00117BBF"/>
+    <w:rsid w:val="00117F7F"/>
+    <w:rsid w:val="0012004E"/>
     <w:rsid w:val="0012028F"/>
     <w:rsid w:val="001204FC"/>
     <w:rsid w:val="00120A66"/>
     <w:rsid w:val="00120A7E"/>
     <w:rsid w:val="0012103F"/>
     <w:rsid w:val="001212A9"/>
     <w:rsid w:val="001212F7"/>
     <w:rsid w:val="001215AF"/>
+    <w:rsid w:val="00121771"/>
     <w:rsid w:val="001219FE"/>
     <w:rsid w:val="00121C21"/>
     <w:rsid w:val="00121E7A"/>
     <w:rsid w:val="00121F97"/>
     <w:rsid w:val="00121FDD"/>
     <w:rsid w:val="0012224E"/>
     <w:rsid w:val="001222CD"/>
     <w:rsid w:val="001223B2"/>
     <w:rsid w:val="0012364D"/>
+    <w:rsid w:val="00123E52"/>
     <w:rsid w:val="00123F68"/>
+    <w:rsid w:val="00123F7F"/>
     <w:rsid w:val="00124052"/>
     <w:rsid w:val="00124323"/>
     <w:rsid w:val="0012482A"/>
     <w:rsid w:val="0012499C"/>
     <w:rsid w:val="00124B3D"/>
     <w:rsid w:val="001254C1"/>
     <w:rsid w:val="00125556"/>
     <w:rsid w:val="00125945"/>
     <w:rsid w:val="00125950"/>
     <w:rsid w:val="001259FF"/>
     <w:rsid w:val="00125A04"/>
     <w:rsid w:val="001260C4"/>
     <w:rsid w:val="0012614A"/>
     <w:rsid w:val="00126175"/>
     <w:rsid w:val="0012671D"/>
     <w:rsid w:val="0012679D"/>
+    <w:rsid w:val="00126832"/>
     <w:rsid w:val="0012684F"/>
+    <w:rsid w:val="00126C17"/>
     <w:rsid w:val="00126D25"/>
     <w:rsid w:val="001273E7"/>
     <w:rsid w:val="0012764F"/>
     <w:rsid w:val="0012779E"/>
     <w:rsid w:val="00127923"/>
     <w:rsid w:val="00127BBF"/>
     <w:rsid w:val="00127E8C"/>
     <w:rsid w:val="00127FEA"/>
     <w:rsid w:val="0013025A"/>
     <w:rsid w:val="00130CE8"/>
     <w:rsid w:val="001318AE"/>
     <w:rsid w:val="00131F2B"/>
     <w:rsid w:val="00131FA8"/>
     <w:rsid w:val="00132904"/>
+    <w:rsid w:val="0013312A"/>
     <w:rsid w:val="00133541"/>
     <w:rsid w:val="0013397E"/>
     <w:rsid w:val="001339D3"/>
     <w:rsid w:val="00133F0F"/>
     <w:rsid w:val="00133F38"/>
     <w:rsid w:val="001340E8"/>
     <w:rsid w:val="00134230"/>
     <w:rsid w:val="0013430A"/>
     <w:rsid w:val="00134BD5"/>
     <w:rsid w:val="00134CE7"/>
     <w:rsid w:val="00134D13"/>
     <w:rsid w:val="00135547"/>
     <w:rsid w:val="001355EB"/>
     <w:rsid w:val="001357CE"/>
     <w:rsid w:val="00135808"/>
     <w:rsid w:val="00135AEA"/>
     <w:rsid w:val="00135C50"/>
     <w:rsid w:val="00135D7F"/>
     <w:rsid w:val="001363A0"/>
     <w:rsid w:val="0013645E"/>
     <w:rsid w:val="001369BB"/>
     <w:rsid w:val="00136E51"/>
     <w:rsid w:val="00136ED6"/>
+    <w:rsid w:val="00136F6D"/>
     <w:rsid w:val="0013771B"/>
     <w:rsid w:val="00137853"/>
     <w:rsid w:val="00137A67"/>
     <w:rsid w:val="00137B3E"/>
+    <w:rsid w:val="00137DCF"/>
     <w:rsid w:val="0014070A"/>
     <w:rsid w:val="00140856"/>
+    <w:rsid w:val="001408ED"/>
     <w:rsid w:val="00140C7D"/>
     <w:rsid w:val="00140D92"/>
     <w:rsid w:val="001418BD"/>
     <w:rsid w:val="00141916"/>
     <w:rsid w:val="00141AB8"/>
     <w:rsid w:val="00141BD3"/>
     <w:rsid w:val="00141D36"/>
     <w:rsid w:val="00141EC1"/>
     <w:rsid w:val="00142329"/>
     <w:rsid w:val="00142825"/>
     <w:rsid w:val="0014284A"/>
     <w:rsid w:val="00142BBC"/>
     <w:rsid w:val="00142F5A"/>
+    <w:rsid w:val="0014381A"/>
     <w:rsid w:val="00143895"/>
     <w:rsid w:val="00143D5A"/>
     <w:rsid w:val="00143D7E"/>
     <w:rsid w:val="00143E1B"/>
     <w:rsid w:val="00144174"/>
     <w:rsid w:val="0014449B"/>
+    <w:rsid w:val="00144637"/>
     <w:rsid w:val="001447ED"/>
+    <w:rsid w:val="00144880"/>
     <w:rsid w:val="001449AA"/>
     <w:rsid w:val="00145171"/>
+    <w:rsid w:val="00145475"/>
+    <w:rsid w:val="001454D8"/>
     <w:rsid w:val="00145568"/>
     <w:rsid w:val="001467B5"/>
     <w:rsid w:val="00146FB8"/>
     <w:rsid w:val="00147126"/>
     <w:rsid w:val="00147170"/>
     <w:rsid w:val="0014773C"/>
     <w:rsid w:val="0014799C"/>
     <w:rsid w:val="00147B51"/>
     <w:rsid w:val="00147C9F"/>
     <w:rsid w:val="0015055A"/>
     <w:rsid w:val="00150795"/>
+    <w:rsid w:val="001507EC"/>
     <w:rsid w:val="00150ADF"/>
     <w:rsid w:val="00150CB8"/>
     <w:rsid w:val="00150F90"/>
     <w:rsid w:val="00150FD2"/>
     <w:rsid w:val="00151A13"/>
     <w:rsid w:val="00151EBF"/>
     <w:rsid w:val="001521C7"/>
     <w:rsid w:val="001521D4"/>
     <w:rsid w:val="00152713"/>
     <w:rsid w:val="00152971"/>
     <w:rsid w:val="001535A9"/>
     <w:rsid w:val="0015373A"/>
     <w:rsid w:val="00153959"/>
     <w:rsid w:val="001539B3"/>
     <w:rsid w:val="00153C59"/>
     <w:rsid w:val="00153F57"/>
     <w:rsid w:val="001542B4"/>
     <w:rsid w:val="001546C6"/>
     <w:rsid w:val="00154888"/>
     <w:rsid w:val="00154C1D"/>
     <w:rsid w:val="0015522B"/>
     <w:rsid w:val="001553A4"/>
     <w:rsid w:val="001553E7"/>
     <w:rsid w:val="00155451"/>
+    <w:rsid w:val="001554A1"/>
     <w:rsid w:val="00155853"/>
     <w:rsid w:val="00155948"/>
     <w:rsid w:val="0015654C"/>
     <w:rsid w:val="001566E7"/>
     <w:rsid w:val="001566FF"/>
     <w:rsid w:val="00156808"/>
     <w:rsid w:val="00157584"/>
     <w:rsid w:val="0016020E"/>
+    <w:rsid w:val="00160608"/>
+    <w:rsid w:val="00160EA8"/>
+    <w:rsid w:val="0016108D"/>
     <w:rsid w:val="00161210"/>
     <w:rsid w:val="00161B90"/>
+    <w:rsid w:val="00161CFA"/>
     <w:rsid w:val="00161F42"/>
     <w:rsid w:val="0016209C"/>
     <w:rsid w:val="0016218F"/>
     <w:rsid w:val="00162416"/>
     <w:rsid w:val="00162420"/>
     <w:rsid w:val="00162441"/>
     <w:rsid w:val="001625A2"/>
+    <w:rsid w:val="001625A6"/>
     <w:rsid w:val="00162FAB"/>
     <w:rsid w:val="00163238"/>
     <w:rsid w:val="00163285"/>
     <w:rsid w:val="00163B18"/>
     <w:rsid w:val="00163D06"/>
+    <w:rsid w:val="00163D49"/>
     <w:rsid w:val="00163E05"/>
     <w:rsid w:val="00163F1A"/>
     <w:rsid w:val="0016413B"/>
     <w:rsid w:val="00164409"/>
     <w:rsid w:val="001644B1"/>
     <w:rsid w:val="0016488C"/>
     <w:rsid w:val="00164971"/>
     <w:rsid w:val="00164A7A"/>
     <w:rsid w:val="00165175"/>
+    <w:rsid w:val="00165294"/>
+    <w:rsid w:val="001654F1"/>
+    <w:rsid w:val="00165669"/>
     <w:rsid w:val="00165868"/>
     <w:rsid w:val="00165AA4"/>
     <w:rsid w:val="00165DB3"/>
     <w:rsid w:val="0016610E"/>
     <w:rsid w:val="001662A5"/>
     <w:rsid w:val="00166354"/>
     <w:rsid w:val="00166623"/>
     <w:rsid w:val="001666D5"/>
     <w:rsid w:val="00167158"/>
+    <w:rsid w:val="00167666"/>
     <w:rsid w:val="0016778D"/>
     <w:rsid w:val="001677FB"/>
+    <w:rsid w:val="001678AF"/>
     <w:rsid w:val="001678CA"/>
     <w:rsid w:val="0017069F"/>
     <w:rsid w:val="00170771"/>
+    <w:rsid w:val="00170FD4"/>
     <w:rsid w:val="00171261"/>
     <w:rsid w:val="00171D50"/>
     <w:rsid w:val="00172087"/>
     <w:rsid w:val="00172096"/>
     <w:rsid w:val="0017220E"/>
     <w:rsid w:val="00172297"/>
+    <w:rsid w:val="001724BF"/>
     <w:rsid w:val="001729A0"/>
     <w:rsid w:val="00172B7B"/>
     <w:rsid w:val="00172FD2"/>
     <w:rsid w:val="00173301"/>
     <w:rsid w:val="00173693"/>
     <w:rsid w:val="00173874"/>
+    <w:rsid w:val="001746AA"/>
     <w:rsid w:val="00174CAA"/>
     <w:rsid w:val="00174FF1"/>
     <w:rsid w:val="0017502A"/>
     <w:rsid w:val="001750CF"/>
     <w:rsid w:val="0017538E"/>
     <w:rsid w:val="00175956"/>
     <w:rsid w:val="00175997"/>
     <w:rsid w:val="001759C2"/>
     <w:rsid w:val="00175B44"/>
+    <w:rsid w:val="00175EB1"/>
     <w:rsid w:val="001760D3"/>
     <w:rsid w:val="001761D6"/>
     <w:rsid w:val="00176786"/>
     <w:rsid w:val="00176C3E"/>
     <w:rsid w:val="00176FC2"/>
     <w:rsid w:val="00176FC5"/>
     <w:rsid w:val="0017714B"/>
+    <w:rsid w:val="00177271"/>
     <w:rsid w:val="00177448"/>
     <w:rsid w:val="00177879"/>
     <w:rsid w:val="00177976"/>
     <w:rsid w:val="001802D1"/>
+    <w:rsid w:val="00180508"/>
+    <w:rsid w:val="001806C9"/>
+    <w:rsid w:val="00180ADD"/>
     <w:rsid w:val="00180B0C"/>
     <w:rsid w:val="00180CBF"/>
     <w:rsid w:val="00180E52"/>
     <w:rsid w:val="00181167"/>
     <w:rsid w:val="001819E6"/>
     <w:rsid w:val="00182025"/>
     <w:rsid w:val="00182547"/>
     <w:rsid w:val="00182607"/>
     <w:rsid w:val="0018283C"/>
     <w:rsid w:val="00182C21"/>
     <w:rsid w:val="00182CAC"/>
     <w:rsid w:val="00182DFB"/>
     <w:rsid w:val="00182FE5"/>
+    <w:rsid w:val="001831C7"/>
     <w:rsid w:val="00183427"/>
     <w:rsid w:val="00183545"/>
     <w:rsid w:val="001835A2"/>
     <w:rsid w:val="00183846"/>
     <w:rsid w:val="0018394B"/>
     <w:rsid w:val="00183A23"/>
     <w:rsid w:val="0018420F"/>
     <w:rsid w:val="001844EC"/>
     <w:rsid w:val="0018492B"/>
     <w:rsid w:val="00184B53"/>
     <w:rsid w:val="00184C85"/>
     <w:rsid w:val="00184EEA"/>
     <w:rsid w:val="00184EEB"/>
     <w:rsid w:val="0018536E"/>
+    <w:rsid w:val="00185885"/>
     <w:rsid w:val="00185956"/>
+    <w:rsid w:val="00186025"/>
     <w:rsid w:val="001867F2"/>
     <w:rsid w:val="00186F56"/>
     <w:rsid w:val="0018718C"/>
     <w:rsid w:val="00187234"/>
+    <w:rsid w:val="00187236"/>
     <w:rsid w:val="00187BBC"/>
     <w:rsid w:val="00187D7E"/>
     <w:rsid w:val="00187FD9"/>
     <w:rsid w:val="00190074"/>
+    <w:rsid w:val="001906C4"/>
     <w:rsid w:val="001907B6"/>
+    <w:rsid w:val="001916E6"/>
     <w:rsid w:val="0019243A"/>
     <w:rsid w:val="001925C5"/>
     <w:rsid w:val="0019270E"/>
     <w:rsid w:val="00192746"/>
     <w:rsid w:val="001928DB"/>
     <w:rsid w:val="00192A4D"/>
     <w:rsid w:val="0019314F"/>
     <w:rsid w:val="00193231"/>
     <w:rsid w:val="001932FD"/>
     <w:rsid w:val="00193457"/>
     <w:rsid w:val="0019352D"/>
     <w:rsid w:val="0019356F"/>
     <w:rsid w:val="001935A0"/>
     <w:rsid w:val="00193840"/>
     <w:rsid w:val="00194D6D"/>
     <w:rsid w:val="0019507C"/>
     <w:rsid w:val="00195317"/>
+    <w:rsid w:val="001953A8"/>
     <w:rsid w:val="00195995"/>
+    <w:rsid w:val="00195B4F"/>
+    <w:rsid w:val="00195B70"/>
     <w:rsid w:val="00195FB4"/>
     <w:rsid w:val="00196091"/>
     <w:rsid w:val="00196417"/>
+    <w:rsid w:val="001964D5"/>
+    <w:rsid w:val="00196BC5"/>
     <w:rsid w:val="00196C79"/>
     <w:rsid w:val="00196DAD"/>
     <w:rsid w:val="0019748B"/>
     <w:rsid w:val="001975F1"/>
     <w:rsid w:val="001977EF"/>
     <w:rsid w:val="00197948"/>
+    <w:rsid w:val="00197C3D"/>
+    <w:rsid w:val="00197E62"/>
     <w:rsid w:val="001A01ED"/>
     <w:rsid w:val="001A0352"/>
     <w:rsid w:val="001A0635"/>
     <w:rsid w:val="001A09F5"/>
     <w:rsid w:val="001A0CDA"/>
     <w:rsid w:val="001A1363"/>
     <w:rsid w:val="001A17D4"/>
     <w:rsid w:val="001A21C6"/>
+    <w:rsid w:val="001A254E"/>
     <w:rsid w:val="001A26E3"/>
     <w:rsid w:val="001A2BA0"/>
     <w:rsid w:val="001A301E"/>
     <w:rsid w:val="001A31F3"/>
     <w:rsid w:val="001A336B"/>
     <w:rsid w:val="001A355A"/>
     <w:rsid w:val="001A36DE"/>
+    <w:rsid w:val="001A37AC"/>
     <w:rsid w:val="001A3CE8"/>
     <w:rsid w:val="001A41E7"/>
+    <w:rsid w:val="001A42B3"/>
     <w:rsid w:val="001A42C1"/>
     <w:rsid w:val="001A47EC"/>
     <w:rsid w:val="001A508E"/>
     <w:rsid w:val="001A514D"/>
     <w:rsid w:val="001A52D9"/>
     <w:rsid w:val="001A5317"/>
+    <w:rsid w:val="001A55C3"/>
     <w:rsid w:val="001A5662"/>
+    <w:rsid w:val="001A581F"/>
     <w:rsid w:val="001A584F"/>
     <w:rsid w:val="001A5B58"/>
     <w:rsid w:val="001A5B75"/>
     <w:rsid w:val="001A62E3"/>
     <w:rsid w:val="001A647B"/>
     <w:rsid w:val="001A66B3"/>
     <w:rsid w:val="001A670D"/>
     <w:rsid w:val="001A67BB"/>
     <w:rsid w:val="001A6806"/>
+    <w:rsid w:val="001A69EF"/>
+    <w:rsid w:val="001A6A46"/>
     <w:rsid w:val="001A6ECF"/>
-    <w:rsid w:val="001A73A7"/>
+    <w:rsid w:val="001A6F71"/>
     <w:rsid w:val="001A7443"/>
     <w:rsid w:val="001A7668"/>
     <w:rsid w:val="001A7811"/>
     <w:rsid w:val="001A79BB"/>
     <w:rsid w:val="001B00F9"/>
     <w:rsid w:val="001B07DA"/>
     <w:rsid w:val="001B090C"/>
     <w:rsid w:val="001B0CE6"/>
     <w:rsid w:val="001B1211"/>
     <w:rsid w:val="001B15EE"/>
     <w:rsid w:val="001B1F5E"/>
     <w:rsid w:val="001B2360"/>
     <w:rsid w:val="001B2416"/>
+    <w:rsid w:val="001B2688"/>
     <w:rsid w:val="001B2CBB"/>
     <w:rsid w:val="001B2D55"/>
     <w:rsid w:val="001B33B4"/>
     <w:rsid w:val="001B3589"/>
     <w:rsid w:val="001B3E94"/>
+    <w:rsid w:val="001B3F9E"/>
     <w:rsid w:val="001B4092"/>
     <w:rsid w:val="001B42B4"/>
     <w:rsid w:val="001B48DB"/>
     <w:rsid w:val="001B4C0C"/>
     <w:rsid w:val="001B4D62"/>
     <w:rsid w:val="001B4FD1"/>
     <w:rsid w:val="001B5411"/>
     <w:rsid w:val="001B572A"/>
     <w:rsid w:val="001B5A97"/>
     <w:rsid w:val="001B5E95"/>
     <w:rsid w:val="001B6585"/>
     <w:rsid w:val="001B691B"/>
     <w:rsid w:val="001B6C2A"/>
     <w:rsid w:val="001B7117"/>
     <w:rsid w:val="001B71A7"/>
     <w:rsid w:val="001B74B1"/>
     <w:rsid w:val="001B7921"/>
     <w:rsid w:val="001B7944"/>
     <w:rsid w:val="001B7CA3"/>
     <w:rsid w:val="001B7D55"/>
     <w:rsid w:val="001B7F6E"/>
     <w:rsid w:val="001B7FD7"/>
     <w:rsid w:val="001C04BC"/>
     <w:rsid w:val="001C04CD"/>
     <w:rsid w:val="001C06A7"/>
     <w:rsid w:val="001C0A4B"/>
     <w:rsid w:val="001C12E1"/>
+    <w:rsid w:val="001C16DA"/>
     <w:rsid w:val="001C1974"/>
+    <w:rsid w:val="001C208A"/>
     <w:rsid w:val="001C21BF"/>
     <w:rsid w:val="001C2669"/>
+    <w:rsid w:val="001C2B75"/>
     <w:rsid w:val="001C2BC7"/>
+    <w:rsid w:val="001C2F09"/>
     <w:rsid w:val="001C30D5"/>
     <w:rsid w:val="001C3689"/>
     <w:rsid w:val="001C38A0"/>
+    <w:rsid w:val="001C3976"/>
     <w:rsid w:val="001C3DB8"/>
     <w:rsid w:val="001C3DBA"/>
     <w:rsid w:val="001C4458"/>
     <w:rsid w:val="001C4596"/>
     <w:rsid w:val="001C49AE"/>
     <w:rsid w:val="001C4A2E"/>
     <w:rsid w:val="001C4AA9"/>
     <w:rsid w:val="001C4CCE"/>
     <w:rsid w:val="001C4E51"/>
     <w:rsid w:val="001C4EA8"/>
     <w:rsid w:val="001C502B"/>
     <w:rsid w:val="001C531B"/>
     <w:rsid w:val="001C5625"/>
     <w:rsid w:val="001C5E8E"/>
     <w:rsid w:val="001C60AD"/>
     <w:rsid w:val="001C6155"/>
     <w:rsid w:val="001C6197"/>
     <w:rsid w:val="001C67ED"/>
+    <w:rsid w:val="001C6811"/>
+    <w:rsid w:val="001C6D16"/>
     <w:rsid w:val="001C72A5"/>
+    <w:rsid w:val="001C74B7"/>
     <w:rsid w:val="001C7D0F"/>
     <w:rsid w:val="001C7DC4"/>
     <w:rsid w:val="001D04E7"/>
     <w:rsid w:val="001D0518"/>
     <w:rsid w:val="001D0692"/>
     <w:rsid w:val="001D06E1"/>
+    <w:rsid w:val="001D07D5"/>
+    <w:rsid w:val="001D0934"/>
+    <w:rsid w:val="001D1006"/>
     <w:rsid w:val="001D10A3"/>
     <w:rsid w:val="001D11DB"/>
     <w:rsid w:val="001D1249"/>
     <w:rsid w:val="001D141C"/>
     <w:rsid w:val="001D1745"/>
     <w:rsid w:val="001D17D7"/>
     <w:rsid w:val="001D1BE1"/>
     <w:rsid w:val="001D1E7B"/>
     <w:rsid w:val="001D254B"/>
     <w:rsid w:val="001D2598"/>
     <w:rsid w:val="001D2743"/>
     <w:rsid w:val="001D2AE1"/>
     <w:rsid w:val="001D2E55"/>
     <w:rsid w:val="001D3640"/>
     <w:rsid w:val="001D3656"/>
     <w:rsid w:val="001D38BC"/>
+    <w:rsid w:val="001D392C"/>
     <w:rsid w:val="001D3975"/>
     <w:rsid w:val="001D3BEF"/>
     <w:rsid w:val="001D3C66"/>
+    <w:rsid w:val="001D45B3"/>
     <w:rsid w:val="001D461F"/>
     <w:rsid w:val="001D4648"/>
     <w:rsid w:val="001D4800"/>
     <w:rsid w:val="001D4A61"/>
     <w:rsid w:val="001D4BBE"/>
     <w:rsid w:val="001D4CAF"/>
     <w:rsid w:val="001D502E"/>
     <w:rsid w:val="001D52F5"/>
     <w:rsid w:val="001D54BA"/>
     <w:rsid w:val="001D66BF"/>
+    <w:rsid w:val="001D6857"/>
+    <w:rsid w:val="001D6DD9"/>
     <w:rsid w:val="001D7205"/>
     <w:rsid w:val="001D72B5"/>
+    <w:rsid w:val="001D75EA"/>
     <w:rsid w:val="001D7717"/>
     <w:rsid w:val="001D7A3B"/>
     <w:rsid w:val="001D7F3A"/>
     <w:rsid w:val="001D7F96"/>
     <w:rsid w:val="001D7FE2"/>
     <w:rsid w:val="001E0083"/>
     <w:rsid w:val="001E010E"/>
     <w:rsid w:val="001E02CC"/>
     <w:rsid w:val="001E07AC"/>
     <w:rsid w:val="001E0829"/>
     <w:rsid w:val="001E09C1"/>
     <w:rsid w:val="001E0A6D"/>
     <w:rsid w:val="001E0AE7"/>
     <w:rsid w:val="001E0B0F"/>
     <w:rsid w:val="001E0FA9"/>
     <w:rsid w:val="001E10A3"/>
     <w:rsid w:val="001E1380"/>
+    <w:rsid w:val="001E140E"/>
     <w:rsid w:val="001E14CA"/>
     <w:rsid w:val="001E1D78"/>
     <w:rsid w:val="001E22A3"/>
     <w:rsid w:val="001E23C3"/>
+    <w:rsid w:val="001E2A68"/>
     <w:rsid w:val="001E2B07"/>
     <w:rsid w:val="001E2C9F"/>
     <w:rsid w:val="001E2DC5"/>
     <w:rsid w:val="001E3165"/>
     <w:rsid w:val="001E3240"/>
     <w:rsid w:val="001E3680"/>
     <w:rsid w:val="001E3FEC"/>
+    <w:rsid w:val="001E42C7"/>
     <w:rsid w:val="001E44FD"/>
     <w:rsid w:val="001E4C0F"/>
     <w:rsid w:val="001E4CD3"/>
     <w:rsid w:val="001E4D4D"/>
     <w:rsid w:val="001E4FC9"/>
     <w:rsid w:val="001E559A"/>
     <w:rsid w:val="001E5E4D"/>
     <w:rsid w:val="001E5E6F"/>
+    <w:rsid w:val="001E5FFE"/>
     <w:rsid w:val="001E6833"/>
     <w:rsid w:val="001E68F3"/>
     <w:rsid w:val="001E69AD"/>
     <w:rsid w:val="001E69F2"/>
+    <w:rsid w:val="001E6BD7"/>
     <w:rsid w:val="001E7113"/>
     <w:rsid w:val="001E73BD"/>
     <w:rsid w:val="001E7403"/>
     <w:rsid w:val="001E761C"/>
     <w:rsid w:val="001E7621"/>
     <w:rsid w:val="001E7640"/>
     <w:rsid w:val="001E774B"/>
     <w:rsid w:val="001E7885"/>
     <w:rsid w:val="001F120D"/>
     <w:rsid w:val="001F147B"/>
     <w:rsid w:val="001F14B5"/>
     <w:rsid w:val="001F1575"/>
+    <w:rsid w:val="001F1850"/>
     <w:rsid w:val="001F19EA"/>
     <w:rsid w:val="001F1ACF"/>
     <w:rsid w:val="001F1F39"/>
     <w:rsid w:val="001F20D1"/>
     <w:rsid w:val="001F272C"/>
     <w:rsid w:val="001F2769"/>
     <w:rsid w:val="001F322F"/>
+    <w:rsid w:val="001F37B2"/>
     <w:rsid w:val="001F3925"/>
     <w:rsid w:val="001F42F5"/>
     <w:rsid w:val="001F51F6"/>
     <w:rsid w:val="001F5933"/>
     <w:rsid w:val="001F6018"/>
     <w:rsid w:val="001F67F0"/>
     <w:rsid w:val="001F6D49"/>
     <w:rsid w:val="001F6DDB"/>
     <w:rsid w:val="001F6E86"/>
     <w:rsid w:val="001F739F"/>
     <w:rsid w:val="001F78BF"/>
+    <w:rsid w:val="001F79D9"/>
+    <w:rsid w:val="001F7B86"/>
     <w:rsid w:val="001F7D1F"/>
     <w:rsid w:val="0020000C"/>
     <w:rsid w:val="00200291"/>
     <w:rsid w:val="00200587"/>
     <w:rsid w:val="00200758"/>
     <w:rsid w:val="00200A16"/>
     <w:rsid w:val="00200AA1"/>
     <w:rsid w:val="002014D5"/>
     <w:rsid w:val="00201920"/>
     <w:rsid w:val="00201A6A"/>
     <w:rsid w:val="00201CB7"/>
     <w:rsid w:val="002025D2"/>
     <w:rsid w:val="00202653"/>
     <w:rsid w:val="00202745"/>
+    <w:rsid w:val="00202771"/>
     <w:rsid w:val="00202C3D"/>
     <w:rsid w:val="00202E4A"/>
     <w:rsid w:val="0020308A"/>
     <w:rsid w:val="002030A1"/>
     <w:rsid w:val="00203184"/>
     <w:rsid w:val="00203805"/>
     <w:rsid w:val="0020385F"/>
     <w:rsid w:val="00203944"/>
+    <w:rsid w:val="00203E9E"/>
     <w:rsid w:val="00203EDB"/>
     <w:rsid w:val="00204280"/>
     <w:rsid w:val="0020458B"/>
+    <w:rsid w:val="0020476A"/>
     <w:rsid w:val="002049E9"/>
     <w:rsid w:val="0020510D"/>
+    <w:rsid w:val="00205376"/>
     <w:rsid w:val="00205574"/>
     <w:rsid w:val="00205755"/>
     <w:rsid w:val="0020584B"/>
     <w:rsid w:val="002067F3"/>
     <w:rsid w:val="00206E7E"/>
+    <w:rsid w:val="00206F7D"/>
     <w:rsid w:val="002070BB"/>
+    <w:rsid w:val="00207219"/>
     <w:rsid w:val="002074EC"/>
     <w:rsid w:val="002075F8"/>
     <w:rsid w:val="00207BED"/>
+    <w:rsid w:val="00207E46"/>
     <w:rsid w:val="00207EA5"/>
+    <w:rsid w:val="0021028C"/>
     <w:rsid w:val="0021065D"/>
+    <w:rsid w:val="002106C0"/>
     <w:rsid w:val="00210D24"/>
     <w:rsid w:val="00211323"/>
     <w:rsid w:val="00211594"/>
     <w:rsid w:val="00211892"/>
+    <w:rsid w:val="0021191A"/>
     <w:rsid w:val="00211977"/>
+    <w:rsid w:val="00211AFE"/>
     <w:rsid w:val="00211D33"/>
     <w:rsid w:val="0021218A"/>
     <w:rsid w:val="002125A8"/>
     <w:rsid w:val="00212D45"/>
     <w:rsid w:val="00212D61"/>
     <w:rsid w:val="002132D3"/>
     <w:rsid w:val="0021337A"/>
     <w:rsid w:val="00213959"/>
     <w:rsid w:val="00213A29"/>
     <w:rsid w:val="00213A9D"/>
     <w:rsid w:val="00213CF6"/>
     <w:rsid w:val="00213E4F"/>
     <w:rsid w:val="00213FF9"/>
+    <w:rsid w:val="002144EA"/>
     <w:rsid w:val="00214820"/>
     <w:rsid w:val="00215254"/>
     <w:rsid w:val="00215EC7"/>
     <w:rsid w:val="002160B6"/>
     <w:rsid w:val="0021621B"/>
     <w:rsid w:val="002167C3"/>
     <w:rsid w:val="00216B61"/>
     <w:rsid w:val="00216B93"/>
+    <w:rsid w:val="00216F9B"/>
     <w:rsid w:val="0021744D"/>
     <w:rsid w:val="002175E7"/>
     <w:rsid w:val="00217821"/>
     <w:rsid w:val="0021790F"/>
     <w:rsid w:val="002204F1"/>
     <w:rsid w:val="0022073B"/>
     <w:rsid w:val="00220C79"/>
     <w:rsid w:val="00220C97"/>
     <w:rsid w:val="00220FE1"/>
     <w:rsid w:val="002212F3"/>
     <w:rsid w:val="00221377"/>
     <w:rsid w:val="002217E1"/>
     <w:rsid w:val="00221C08"/>
     <w:rsid w:val="00221E50"/>
     <w:rsid w:val="00221F0F"/>
     <w:rsid w:val="00221F7E"/>
     <w:rsid w:val="00222178"/>
     <w:rsid w:val="002221D8"/>
     <w:rsid w:val="002222CE"/>
     <w:rsid w:val="002224CF"/>
     <w:rsid w:val="00222585"/>
     <w:rsid w:val="00222885"/>
     <w:rsid w:val="00222965"/>
+    <w:rsid w:val="0022360C"/>
     <w:rsid w:val="00223C07"/>
     <w:rsid w:val="00224766"/>
     <w:rsid w:val="0022489E"/>
     <w:rsid w:val="00224CFC"/>
     <w:rsid w:val="00225853"/>
+    <w:rsid w:val="002259A6"/>
     <w:rsid w:val="00225A4D"/>
     <w:rsid w:val="00225CAA"/>
     <w:rsid w:val="00225D20"/>
     <w:rsid w:val="0022615F"/>
     <w:rsid w:val="002261C6"/>
     <w:rsid w:val="002264E6"/>
     <w:rsid w:val="0022668E"/>
     <w:rsid w:val="00226C13"/>
     <w:rsid w:val="00226ED3"/>
     <w:rsid w:val="00227A4D"/>
     <w:rsid w:val="00227A7B"/>
     <w:rsid w:val="00227B37"/>
     <w:rsid w:val="00227B7F"/>
     <w:rsid w:val="00227F40"/>
+    <w:rsid w:val="002300DF"/>
     <w:rsid w:val="00230561"/>
     <w:rsid w:val="002307F0"/>
+    <w:rsid w:val="002308F9"/>
     <w:rsid w:val="00230D69"/>
     <w:rsid w:val="00231C91"/>
     <w:rsid w:val="00231CED"/>
     <w:rsid w:val="0023209E"/>
+    <w:rsid w:val="00232255"/>
     <w:rsid w:val="00232470"/>
     <w:rsid w:val="0023260E"/>
     <w:rsid w:val="002327E0"/>
     <w:rsid w:val="0023287F"/>
     <w:rsid w:val="00232998"/>
     <w:rsid w:val="002331F8"/>
     <w:rsid w:val="00233A03"/>
     <w:rsid w:val="00233D14"/>
     <w:rsid w:val="00233E0A"/>
     <w:rsid w:val="00233FE1"/>
+    <w:rsid w:val="002345EC"/>
     <w:rsid w:val="002349BA"/>
     <w:rsid w:val="00235118"/>
     <w:rsid w:val="0023518D"/>
     <w:rsid w:val="00235299"/>
+    <w:rsid w:val="002353C6"/>
+    <w:rsid w:val="002355F5"/>
     <w:rsid w:val="00235BAE"/>
+    <w:rsid w:val="00235EBD"/>
     <w:rsid w:val="00235F47"/>
     <w:rsid w:val="002360BE"/>
     <w:rsid w:val="002366F9"/>
     <w:rsid w:val="002368D0"/>
     <w:rsid w:val="002369E3"/>
     <w:rsid w:val="00236B22"/>
     <w:rsid w:val="00236BC9"/>
     <w:rsid w:val="00236E49"/>
     <w:rsid w:val="0023751A"/>
     <w:rsid w:val="00237573"/>
     <w:rsid w:val="0023769E"/>
     <w:rsid w:val="0023776D"/>
     <w:rsid w:val="00237940"/>
     <w:rsid w:val="00237B98"/>
     <w:rsid w:val="00237E34"/>
     <w:rsid w:val="00237E90"/>
     <w:rsid w:val="0024005A"/>
     <w:rsid w:val="002400A7"/>
     <w:rsid w:val="0024098C"/>
     <w:rsid w:val="002409AE"/>
     <w:rsid w:val="002409FB"/>
+    <w:rsid w:val="0024107E"/>
     <w:rsid w:val="002412D1"/>
     <w:rsid w:val="002415B6"/>
     <w:rsid w:val="00241C28"/>
     <w:rsid w:val="00241DD3"/>
     <w:rsid w:val="00241ED9"/>
     <w:rsid w:val="00242299"/>
     <w:rsid w:val="00242301"/>
     <w:rsid w:val="0024277A"/>
     <w:rsid w:val="002427D1"/>
     <w:rsid w:val="00242A5D"/>
     <w:rsid w:val="00242F08"/>
+    <w:rsid w:val="00243275"/>
     <w:rsid w:val="00243734"/>
+    <w:rsid w:val="002439ED"/>
     <w:rsid w:val="00243FE0"/>
     <w:rsid w:val="002443B5"/>
     <w:rsid w:val="0024447D"/>
     <w:rsid w:val="00244595"/>
     <w:rsid w:val="002446C7"/>
     <w:rsid w:val="0024502B"/>
     <w:rsid w:val="00245115"/>
     <w:rsid w:val="00245419"/>
     <w:rsid w:val="00245431"/>
     <w:rsid w:val="00245A2E"/>
     <w:rsid w:val="00245C4E"/>
     <w:rsid w:val="00245F09"/>
     <w:rsid w:val="00246291"/>
     <w:rsid w:val="00246B61"/>
     <w:rsid w:val="00246DD4"/>
     <w:rsid w:val="00247D74"/>
     <w:rsid w:val="00247D9C"/>
     <w:rsid w:val="00247E28"/>
+    <w:rsid w:val="002502B1"/>
     <w:rsid w:val="00250931"/>
     <w:rsid w:val="00250986"/>
     <w:rsid w:val="00250B16"/>
     <w:rsid w:val="002514C9"/>
     <w:rsid w:val="0025165E"/>
+    <w:rsid w:val="00251BCD"/>
     <w:rsid w:val="00251BF1"/>
     <w:rsid w:val="00251F06"/>
+    <w:rsid w:val="00252189"/>
     <w:rsid w:val="002521B3"/>
     <w:rsid w:val="00252D18"/>
     <w:rsid w:val="00253144"/>
     <w:rsid w:val="002536F8"/>
     <w:rsid w:val="00253AF1"/>
     <w:rsid w:val="00253BFD"/>
     <w:rsid w:val="00253F61"/>
+    <w:rsid w:val="00254010"/>
     <w:rsid w:val="00254082"/>
     <w:rsid w:val="002544F2"/>
     <w:rsid w:val="00254D78"/>
     <w:rsid w:val="00254DAE"/>
     <w:rsid w:val="00254E98"/>
     <w:rsid w:val="002556B1"/>
     <w:rsid w:val="002557E2"/>
+    <w:rsid w:val="0025587E"/>
     <w:rsid w:val="0025598F"/>
     <w:rsid w:val="00255AB1"/>
     <w:rsid w:val="00256096"/>
     <w:rsid w:val="002562E4"/>
     <w:rsid w:val="0025716F"/>
     <w:rsid w:val="00257C6C"/>
+    <w:rsid w:val="00257CD8"/>
     <w:rsid w:val="002600E2"/>
     <w:rsid w:val="00260209"/>
     <w:rsid w:val="00260B6B"/>
     <w:rsid w:val="00260D58"/>
     <w:rsid w:val="00260D8A"/>
     <w:rsid w:val="0026126D"/>
     <w:rsid w:val="00261416"/>
     <w:rsid w:val="0026173E"/>
     <w:rsid w:val="002618BC"/>
     <w:rsid w:val="00261CE5"/>
     <w:rsid w:val="00261FC2"/>
     <w:rsid w:val="00262AE4"/>
     <w:rsid w:val="00262B03"/>
     <w:rsid w:val="00262E17"/>
     <w:rsid w:val="00262F2B"/>
+    <w:rsid w:val="00263255"/>
     <w:rsid w:val="002632D2"/>
     <w:rsid w:val="002635F6"/>
     <w:rsid w:val="00263873"/>
     <w:rsid w:val="00264522"/>
     <w:rsid w:val="00264918"/>
     <w:rsid w:val="002653ED"/>
     <w:rsid w:val="0026556A"/>
     <w:rsid w:val="002655A2"/>
     <w:rsid w:val="002656BC"/>
+    <w:rsid w:val="0026581C"/>
     <w:rsid w:val="00265DE1"/>
     <w:rsid w:val="00265EBD"/>
     <w:rsid w:val="00267136"/>
     <w:rsid w:val="0026759B"/>
     <w:rsid w:val="00267667"/>
     <w:rsid w:val="00267969"/>
     <w:rsid w:val="00267C7E"/>
     <w:rsid w:val="002701C1"/>
     <w:rsid w:val="00270355"/>
     <w:rsid w:val="00270450"/>
     <w:rsid w:val="00270487"/>
     <w:rsid w:val="00270549"/>
     <w:rsid w:val="002705A7"/>
     <w:rsid w:val="00270F28"/>
     <w:rsid w:val="00271398"/>
     <w:rsid w:val="002716C2"/>
     <w:rsid w:val="0027192D"/>
     <w:rsid w:val="00271C4C"/>
+    <w:rsid w:val="002725D1"/>
     <w:rsid w:val="002726FD"/>
     <w:rsid w:val="002727FA"/>
     <w:rsid w:val="00272A2B"/>
     <w:rsid w:val="00272B54"/>
     <w:rsid w:val="00272ECD"/>
+    <w:rsid w:val="002730D2"/>
     <w:rsid w:val="00273489"/>
     <w:rsid w:val="0027386B"/>
     <w:rsid w:val="002738F5"/>
     <w:rsid w:val="00273AE7"/>
     <w:rsid w:val="00273BC7"/>
     <w:rsid w:val="00273C13"/>
     <w:rsid w:val="0027449B"/>
     <w:rsid w:val="0027484F"/>
+    <w:rsid w:val="00274871"/>
     <w:rsid w:val="00274CDE"/>
     <w:rsid w:val="00274DD2"/>
     <w:rsid w:val="00274FF2"/>
     <w:rsid w:val="002750C2"/>
     <w:rsid w:val="00275116"/>
+    <w:rsid w:val="00275AC0"/>
     <w:rsid w:val="00275B1B"/>
     <w:rsid w:val="00275B44"/>
+    <w:rsid w:val="00275B96"/>
     <w:rsid w:val="00275D63"/>
     <w:rsid w:val="0027643B"/>
     <w:rsid w:val="0027659F"/>
     <w:rsid w:val="002768EF"/>
     <w:rsid w:val="00277980"/>
     <w:rsid w:val="00277D66"/>
     <w:rsid w:val="00280209"/>
     <w:rsid w:val="00280269"/>
     <w:rsid w:val="00280867"/>
     <w:rsid w:val="002808D2"/>
     <w:rsid w:val="0028106A"/>
     <w:rsid w:val="002813A7"/>
     <w:rsid w:val="002816EF"/>
     <w:rsid w:val="002819E3"/>
     <w:rsid w:val="00281C37"/>
+    <w:rsid w:val="00282250"/>
     <w:rsid w:val="002822E4"/>
     <w:rsid w:val="002825E4"/>
     <w:rsid w:val="00282E78"/>
     <w:rsid w:val="00282EBE"/>
     <w:rsid w:val="002830E5"/>
     <w:rsid w:val="0028311E"/>
     <w:rsid w:val="0028316E"/>
     <w:rsid w:val="0028396A"/>
     <w:rsid w:val="002839DF"/>
     <w:rsid w:val="00283BE0"/>
+    <w:rsid w:val="00283C66"/>
     <w:rsid w:val="00283FB1"/>
     <w:rsid w:val="00284394"/>
     <w:rsid w:val="00284704"/>
     <w:rsid w:val="00284864"/>
     <w:rsid w:val="002849B2"/>
     <w:rsid w:val="00284BBA"/>
     <w:rsid w:val="00284E39"/>
     <w:rsid w:val="002850AE"/>
     <w:rsid w:val="00285550"/>
     <w:rsid w:val="00285778"/>
+    <w:rsid w:val="00285CFD"/>
     <w:rsid w:val="00285ED0"/>
     <w:rsid w:val="0028623E"/>
+    <w:rsid w:val="002864D8"/>
+    <w:rsid w:val="00286D47"/>
+    <w:rsid w:val="00287208"/>
     <w:rsid w:val="002875CE"/>
+    <w:rsid w:val="002877DD"/>
     <w:rsid w:val="0028796D"/>
     <w:rsid w:val="002902A6"/>
     <w:rsid w:val="002904C0"/>
     <w:rsid w:val="00290653"/>
     <w:rsid w:val="0029079F"/>
     <w:rsid w:val="00290908"/>
     <w:rsid w:val="00290AD2"/>
     <w:rsid w:val="00290B5F"/>
     <w:rsid w:val="00290CBE"/>
     <w:rsid w:val="002914CB"/>
     <w:rsid w:val="002918A6"/>
     <w:rsid w:val="00291BBB"/>
     <w:rsid w:val="002920F1"/>
+    <w:rsid w:val="002924CA"/>
     <w:rsid w:val="002926F1"/>
     <w:rsid w:val="00292708"/>
     <w:rsid w:val="00293B18"/>
     <w:rsid w:val="00293DD4"/>
     <w:rsid w:val="00294AEC"/>
     <w:rsid w:val="00294C4B"/>
     <w:rsid w:val="00294D81"/>
     <w:rsid w:val="0029546B"/>
     <w:rsid w:val="002956CB"/>
     <w:rsid w:val="0029588B"/>
     <w:rsid w:val="00295A1B"/>
     <w:rsid w:val="00295E23"/>
     <w:rsid w:val="00295F80"/>
     <w:rsid w:val="002962E2"/>
     <w:rsid w:val="002964A5"/>
     <w:rsid w:val="0029676B"/>
     <w:rsid w:val="00296973"/>
     <w:rsid w:val="00296B0F"/>
     <w:rsid w:val="00296BB2"/>
     <w:rsid w:val="00296EF0"/>
+    <w:rsid w:val="00296F00"/>
+    <w:rsid w:val="00297133"/>
     <w:rsid w:val="00297503"/>
     <w:rsid w:val="00297813"/>
     <w:rsid w:val="00297846"/>
     <w:rsid w:val="00297974"/>
+    <w:rsid w:val="002A00BF"/>
     <w:rsid w:val="002A08A6"/>
     <w:rsid w:val="002A105B"/>
     <w:rsid w:val="002A145D"/>
     <w:rsid w:val="002A15C5"/>
     <w:rsid w:val="002A15E0"/>
     <w:rsid w:val="002A19A2"/>
     <w:rsid w:val="002A2001"/>
     <w:rsid w:val="002A2031"/>
     <w:rsid w:val="002A209A"/>
     <w:rsid w:val="002A232D"/>
     <w:rsid w:val="002A26FA"/>
     <w:rsid w:val="002A281B"/>
     <w:rsid w:val="002A2E94"/>
     <w:rsid w:val="002A3153"/>
     <w:rsid w:val="002A32E7"/>
     <w:rsid w:val="002A33F2"/>
     <w:rsid w:val="002A3686"/>
     <w:rsid w:val="002A381A"/>
     <w:rsid w:val="002A3853"/>
     <w:rsid w:val="002A3906"/>
     <w:rsid w:val="002A3A7E"/>
     <w:rsid w:val="002A41AC"/>
     <w:rsid w:val="002A4211"/>
     <w:rsid w:val="002A49B9"/>
     <w:rsid w:val="002A528D"/>
+    <w:rsid w:val="002A538F"/>
+    <w:rsid w:val="002A547C"/>
     <w:rsid w:val="002A570F"/>
     <w:rsid w:val="002A5DB7"/>
     <w:rsid w:val="002A6468"/>
     <w:rsid w:val="002A6531"/>
     <w:rsid w:val="002A65C9"/>
     <w:rsid w:val="002A6E2E"/>
     <w:rsid w:val="002A7360"/>
     <w:rsid w:val="002A742C"/>
     <w:rsid w:val="002A75BB"/>
+    <w:rsid w:val="002A797C"/>
     <w:rsid w:val="002A7B1E"/>
+    <w:rsid w:val="002A7CA1"/>
     <w:rsid w:val="002A7E52"/>
     <w:rsid w:val="002B014E"/>
     <w:rsid w:val="002B0191"/>
     <w:rsid w:val="002B03C8"/>
     <w:rsid w:val="002B0410"/>
     <w:rsid w:val="002B04AB"/>
     <w:rsid w:val="002B0986"/>
     <w:rsid w:val="002B0A9C"/>
     <w:rsid w:val="002B0D9D"/>
     <w:rsid w:val="002B0F6E"/>
     <w:rsid w:val="002B12E6"/>
     <w:rsid w:val="002B1654"/>
     <w:rsid w:val="002B1947"/>
     <w:rsid w:val="002B1CC8"/>
     <w:rsid w:val="002B1ED2"/>
     <w:rsid w:val="002B1F7C"/>
+    <w:rsid w:val="002B2569"/>
     <w:rsid w:val="002B2A13"/>
     <w:rsid w:val="002B2D6C"/>
     <w:rsid w:val="002B2D82"/>
     <w:rsid w:val="002B306C"/>
     <w:rsid w:val="002B3140"/>
     <w:rsid w:val="002B329A"/>
     <w:rsid w:val="002B3603"/>
     <w:rsid w:val="002B36B1"/>
+    <w:rsid w:val="002B3AA9"/>
     <w:rsid w:val="002B3ECD"/>
     <w:rsid w:val="002B400A"/>
+    <w:rsid w:val="002B403B"/>
     <w:rsid w:val="002B4398"/>
     <w:rsid w:val="002B4774"/>
     <w:rsid w:val="002B47C0"/>
     <w:rsid w:val="002B48FB"/>
     <w:rsid w:val="002B4946"/>
     <w:rsid w:val="002B4A04"/>
     <w:rsid w:val="002B4BF4"/>
     <w:rsid w:val="002B5253"/>
     <w:rsid w:val="002B5733"/>
     <w:rsid w:val="002B5AE1"/>
+    <w:rsid w:val="002B5B01"/>
     <w:rsid w:val="002B5D6C"/>
     <w:rsid w:val="002B61F4"/>
+    <w:rsid w:val="002B69FA"/>
     <w:rsid w:val="002B6CCC"/>
     <w:rsid w:val="002B6E4D"/>
     <w:rsid w:val="002B70DE"/>
     <w:rsid w:val="002B74A0"/>
     <w:rsid w:val="002B78A3"/>
     <w:rsid w:val="002B7ABF"/>
     <w:rsid w:val="002C0259"/>
     <w:rsid w:val="002C041D"/>
     <w:rsid w:val="002C0462"/>
     <w:rsid w:val="002C0890"/>
     <w:rsid w:val="002C0C54"/>
     <w:rsid w:val="002C0F2A"/>
     <w:rsid w:val="002C1017"/>
+    <w:rsid w:val="002C1341"/>
+    <w:rsid w:val="002C1564"/>
+    <w:rsid w:val="002C18B2"/>
     <w:rsid w:val="002C1F4D"/>
     <w:rsid w:val="002C2551"/>
+    <w:rsid w:val="002C2766"/>
     <w:rsid w:val="002C300C"/>
+    <w:rsid w:val="002C32B0"/>
     <w:rsid w:val="002C3CC7"/>
+    <w:rsid w:val="002C3D1B"/>
     <w:rsid w:val="002C4416"/>
     <w:rsid w:val="002C4512"/>
     <w:rsid w:val="002C4550"/>
     <w:rsid w:val="002C46C0"/>
+    <w:rsid w:val="002C4ACF"/>
     <w:rsid w:val="002C4D25"/>
     <w:rsid w:val="002C4EBC"/>
     <w:rsid w:val="002C4F7B"/>
+    <w:rsid w:val="002C5049"/>
+    <w:rsid w:val="002C51DF"/>
     <w:rsid w:val="002C57C8"/>
     <w:rsid w:val="002C5951"/>
     <w:rsid w:val="002C5B04"/>
     <w:rsid w:val="002C5C82"/>
     <w:rsid w:val="002C5E72"/>
     <w:rsid w:val="002C6412"/>
     <w:rsid w:val="002C64AF"/>
     <w:rsid w:val="002C72FA"/>
     <w:rsid w:val="002C7E3B"/>
     <w:rsid w:val="002D0A98"/>
     <w:rsid w:val="002D1079"/>
     <w:rsid w:val="002D1131"/>
     <w:rsid w:val="002D1924"/>
     <w:rsid w:val="002D2242"/>
     <w:rsid w:val="002D2380"/>
+    <w:rsid w:val="002D2696"/>
+    <w:rsid w:val="002D2E5B"/>
     <w:rsid w:val="002D39C5"/>
     <w:rsid w:val="002D3A3C"/>
     <w:rsid w:val="002D424B"/>
     <w:rsid w:val="002D4732"/>
     <w:rsid w:val="002D486C"/>
     <w:rsid w:val="002D4A4F"/>
     <w:rsid w:val="002D4AE3"/>
     <w:rsid w:val="002D4D74"/>
     <w:rsid w:val="002D4DF6"/>
     <w:rsid w:val="002D4DF8"/>
     <w:rsid w:val="002D4E01"/>
     <w:rsid w:val="002D4F61"/>
     <w:rsid w:val="002D50E2"/>
     <w:rsid w:val="002D52ED"/>
     <w:rsid w:val="002D5623"/>
     <w:rsid w:val="002D570C"/>
     <w:rsid w:val="002D5F50"/>
     <w:rsid w:val="002D5F66"/>
     <w:rsid w:val="002D5FA1"/>
     <w:rsid w:val="002D6038"/>
+    <w:rsid w:val="002D6377"/>
+    <w:rsid w:val="002D65DC"/>
     <w:rsid w:val="002D6667"/>
     <w:rsid w:val="002D7306"/>
     <w:rsid w:val="002D7928"/>
+    <w:rsid w:val="002D7D7E"/>
     <w:rsid w:val="002D7E8B"/>
     <w:rsid w:val="002D7F7A"/>
     <w:rsid w:val="002E005E"/>
     <w:rsid w:val="002E04A1"/>
     <w:rsid w:val="002E0507"/>
     <w:rsid w:val="002E08DA"/>
     <w:rsid w:val="002E0E4D"/>
     <w:rsid w:val="002E120B"/>
     <w:rsid w:val="002E1449"/>
     <w:rsid w:val="002E1636"/>
     <w:rsid w:val="002E167A"/>
     <w:rsid w:val="002E1E7A"/>
     <w:rsid w:val="002E2305"/>
     <w:rsid w:val="002E2486"/>
     <w:rsid w:val="002E2A6B"/>
     <w:rsid w:val="002E2C7F"/>
     <w:rsid w:val="002E2F30"/>
     <w:rsid w:val="002E3644"/>
     <w:rsid w:val="002E3858"/>
+    <w:rsid w:val="002E4378"/>
     <w:rsid w:val="002E452D"/>
     <w:rsid w:val="002E4763"/>
+    <w:rsid w:val="002E482C"/>
     <w:rsid w:val="002E49A6"/>
     <w:rsid w:val="002E51B6"/>
+    <w:rsid w:val="002E538A"/>
     <w:rsid w:val="002E561B"/>
     <w:rsid w:val="002E5681"/>
     <w:rsid w:val="002E57B7"/>
     <w:rsid w:val="002E59BF"/>
     <w:rsid w:val="002E5BBE"/>
     <w:rsid w:val="002E5C71"/>
     <w:rsid w:val="002E6018"/>
     <w:rsid w:val="002E60B9"/>
     <w:rsid w:val="002E63E0"/>
     <w:rsid w:val="002E64DC"/>
     <w:rsid w:val="002E652D"/>
+    <w:rsid w:val="002E668F"/>
     <w:rsid w:val="002E68EE"/>
     <w:rsid w:val="002E6BDC"/>
     <w:rsid w:val="002E6E56"/>
     <w:rsid w:val="002E6E74"/>
     <w:rsid w:val="002E73FF"/>
     <w:rsid w:val="002E78F6"/>
     <w:rsid w:val="002E7B08"/>
     <w:rsid w:val="002E7EF9"/>
     <w:rsid w:val="002E7F04"/>
     <w:rsid w:val="002E7FB7"/>
     <w:rsid w:val="002F025E"/>
     <w:rsid w:val="002F02F6"/>
     <w:rsid w:val="002F0317"/>
     <w:rsid w:val="002F05D5"/>
     <w:rsid w:val="002F06B6"/>
     <w:rsid w:val="002F0D9E"/>
+    <w:rsid w:val="002F1769"/>
     <w:rsid w:val="002F1979"/>
     <w:rsid w:val="002F2008"/>
+    <w:rsid w:val="002F2159"/>
     <w:rsid w:val="002F267E"/>
     <w:rsid w:val="002F284D"/>
     <w:rsid w:val="002F2BA9"/>
+    <w:rsid w:val="002F3041"/>
     <w:rsid w:val="002F30EE"/>
+    <w:rsid w:val="002F3388"/>
     <w:rsid w:val="002F36CE"/>
+    <w:rsid w:val="002F3E43"/>
+    <w:rsid w:val="002F3FE2"/>
     <w:rsid w:val="002F41BD"/>
+    <w:rsid w:val="002F42CF"/>
     <w:rsid w:val="002F435D"/>
     <w:rsid w:val="002F4DB1"/>
     <w:rsid w:val="002F4E3B"/>
     <w:rsid w:val="002F53D7"/>
     <w:rsid w:val="002F5595"/>
     <w:rsid w:val="002F55D9"/>
     <w:rsid w:val="002F5BCC"/>
     <w:rsid w:val="002F5C3A"/>
     <w:rsid w:val="002F5F80"/>
+    <w:rsid w:val="002F6074"/>
     <w:rsid w:val="002F6ACD"/>
     <w:rsid w:val="002F6C08"/>
     <w:rsid w:val="002F6E52"/>
     <w:rsid w:val="002F7C5D"/>
+    <w:rsid w:val="002F7F2F"/>
     <w:rsid w:val="0030027B"/>
     <w:rsid w:val="00300665"/>
+    <w:rsid w:val="00300A19"/>
     <w:rsid w:val="00300DD5"/>
     <w:rsid w:val="003011AA"/>
     <w:rsid w:val="003011E7"/>
+    <w:rsid w:val="003014C4"/>
     <w:rsid w:val="003015E7"/>
     <w:rsid w:val="003018BD"/>
+    <w:rsid w:val="003018FD"/>
     <w:rsid w:val="00301B3B"/>
     <w:rsid w:val="003020C8"/>
     <w:rsid w:val="003024C8"/>
     <w:rsid w:val="00302565"/>
     <w:rsid w:val="0030267B"/>
     <w:rsid w:val="003027E0"/>
     <w:rsid w:val="0030286F"/>
     <w:rsid w:val="00302AB2"/>
     <w:rsid w:val="00302AED"/>
     <w:rsid w:val="00302EFA"/>
     <w:rsid w:val="00303B0B"/>
     <w:rsid w:val="00303C37"/>
     <w:rsid w:val="0030437B"/>
     <w:rsid w:val="00304EC7"/>
     <w:rsid w:val="00304FE8"/>
+    <w:rsid w:val="00305470"/>
+    <w:rsid w:val="0030589E"/>
     <w:rsid w:val="00305A8F"/>
     <w:rsid w:val="00305BF5"/>
     <w:rsid w:val="00305CEB"/>
     <w:rsid w:val="00305D01"/>
     <w:rsid w:val="0030612E"/>
     <w:rsid w:val="0030614B"/>
     <w:rsid w:val="00306704"/>
     <w:rsid w:val="00306A87"/>
     <w:rsid w:val="00306ACC"/>
     <w:rsid w:val="00306ED1"/>
     <w:rsid w:val="00306F41"/>
     <w:rsid w:val="00307030"/>
     <w:rsid w:val="003073CB"/>
     <w:rsid w:val="003077AD"/>
     <w:rsid w:val="00307B68"/>
     <w:rsid w:val="0031002D"/>
     <w:rsid w:val="003106CD"/>
     <w:rsid w:val="00310882"/>
     <w:rsid w:val="00310932"/>
     <w:rsid w:val="00311372"/>
     <w:rsid w:val="00311A16"/>
     <w:rsid w:val="00311B0A"/>
     <w:rsid w:val="00311D37"/>
     <w:rsid w:val="00311F3C"/>
     <w:rsid w:val="0031292D"/>
     <w:rsid w:val="00312B74"/>
     <w:rsid w:val="00312E0C"/>
     <w:rsid w:val="003132D5"/>
+    <w:rsid w:val="003133BB"/>
     <w:rsid w:val="00313666"/>
     <w:rsid w:val="0031375D"/>
+    <w:rsid w:val="00313F94"/>
+    <w:rsid w:val="00314040"/>
     <w:rsid w:val="00314042"/>
     <w:rsid w:val="00314765"/>
     <w:rsid w:val="0031476C"/>
+    <w:rsid w:val="003153C9"/>
     <w:rsid w:val="003159F5"/>
     <w:rsid w:val="00315C89"/>
     <w:rsid w:val="00316278"/>
     <w:rsid w:val="0031666F"/>
     <w:rsid w:val="00316828"/>
+    <w:rsid w:val="00316F8F"/>
     <w:rsid w:val="00317432"/>
     <w:rsid w:val="003179DB"/>
     <w:rsid w:val="00317B17"/>
     <w:rsid w:val="00317B4B"/>
     <w:rsid w:val="00317D67"/>
     <w:rsid w:val="00317E16"/>
     <w:rsid w:val="00317FF7"/>
     <w:rsid w:val="0032002D"/>
     <w:rsid w:val="003202AA"/>
+    <w:rsid w:val="0032063A"/>
     <w:rsid w:val="003209D2"/>
     <w:rsid w:val="00320B82"/>
+    <w:rsid w:val="00320BE2"/>
     <w:rsid w:val="00320FF2"/>
+    <w:rsid w:val="0032121D"/>
     <w:rsid w:val="0032135C"/>
     <w:rsid w:val="0032141B"/>
     <w:rsid w:val="003214A1"/>
     <w:rsid w:val="003214F7"/>
+    <w:rsid w:val="003221DF"/>
     <w:rsid w:val="003221E8"/>
     <w:rsid w:val="003223C2"/>
     <w:rsid w:val="003227F3"/>
+    <w:rsid w:val="0032290D"/>
     <w:rsid w:val="00322951"/>
     <w:rsid w:val="00322D25"/>
+    <w:rsid w:val="0032317A"/>
+    <w:rsid w:val="00323541"/>
+    <w:rsid w:val="003241DD"/>
     <w:rsid w:val="00324212"/>
+    <w:rsid w:val="00324747"/>
     <w:rsid w:val="003247F4"/>
     <w:rsid w:val="003254A9"/>
     <w:rsid w:val="00325743"/>
     <w:rsid w:val="0032595C"/>
     <w:rsid w:val="003259B1"/>
     <w:rsid w:val="00325A2B"/>
     <w:rsid w:val="00325BD8"/>
     <w:rsid w:val="0032604D"/>
     <w:rsid w:val="003260E5"/>
     <w:rsid w:val="00326179"/>
     <w:rsid w:val="003267E1"/>
     <w:rsid w:val="00326869"/>
+    <w:rsid w:val="00326A5D"/>
     <w:rsid w:val="00326D53"/>
+    <w:rsid w:val="003271BA"/>
     <w:rsid w:val="0032722B"/>
+    <w:rsid w:val="00327706"/>
+    <w:rsid w:val="00327719"/>
     <w:rsid w:val="00327777"/>
+    <w:rsid w:val="00327B2B"/>
     <w:rsid w:val="003305BF"/>
     <w:rsid w:val="00330D58"/>
     <w:rsid w:val="0033101C"/>
+    <w:rsid w:val="003310B6"/>
+    <w:rsid w:val="00331316"/>
     <w:rsid w:val="00331365"/>
+    <w:rsid w:val="003319A0"/>
     <w:rsid w:val="00331B45"/>
     <w:rsid w:val="00331C64"/>
     <w:rsid w:val="00331E89"/>
     <w:rsid w:val="003321AB"/>
     <w:rsid w:val="003321F1"/>
     <w:rsid w:val="003327E1"/>
     <w:rsid w:val="0033282B"/>
     <w:rsid w:val="00332B13"/>
     <w:rsid w:val="00332BF9"/>
     <w:rsid w:val="00332F50"/>
     <w:rsid w:val="00333121"/>
     <w:rsid w:val="003331C8"/>
     <w:rsid w:val="00333410"/>
     <w:rsid w:val="003335AD"/>
     <w:rsid w:val="0033367C"/>
     <w:rsid w:val="0033371D"/>
     <w:rsid w:val="00333FD7"/>
     <w:rsid w:val="0033430F"/>
     <w:rsid w:val="00334457"/>
+    <w:rsid w:val="00334720"/>
     <w:rsid w:val="003347AC"/>
+    <w:rsid w:val="00334946"/>
     <w:rsid w:val="00334EAA"/>
     <w:rsid w:val="0033549E"/>
     <w:rsid w:val="0033553C"/>
+    <w:rsid w:val="00335687"/>
     <w:rsid w:val="003359C3"/>
     <w:rsid w:val="00335AB1"/>
     <w:rsid w:val="00335DC6"/>
     <w:rsid w:val="00335F91"/>
     <w:rsid w:val="00336C27"/>
     <w:rsid w:val="00336DC2"/>
     <w:rsid w:val="0033707C"/>
     <w:rsid w:val="0033713D"/>
+    <w:rsid w:val="0033734F"/>
     <w:rsid w:val="003373BC"/>
     <w:rsid w:val="003373D5"/>
     <w:rsid w:val="00337785"/>
     <w:rsid w:val="00337CFC"/>
     <w:rsid w:val="003404D0"/>
     <w:rsid w:val="003411D3"/>
+    <w:rsid w:val="0034139F"/>
+    <w:rsid w:val="003413E9"/>
     <w:rsid w:val="003414C1"/>
     <w:rsid w:val="0034223C"/>
     <w:rsid w:val="00342269"/>
+    <w:rsid w:val="0034237D"/>
     <w:rsid w:val="003424B9"/>
     <w:rsid w:val="00342A24"/>
     <w:rsid w:val="00342D42"/>
     <w:rsid w:val="00343113"/>
     <w:rsid w:val="003433C7"/>
     <w:rsid w:val="00343656"/>
+    <w:rsid w:val="003438DA"/>
     <w:rsid w:val="00343A2A"/>
+    <w:rsid w:val="00343E17"/>
     <w:rsid w:val="00343F3E"/>
     <w:rsid w:val="003441C7"/>
+    <w:rsid w:val="00344244"/>
     <w:rsid w:val="003442A8"/>
     <w:rsid w:val="00344757"/>
     <w:rsid w:val="00344858"/>
     <w:rsid w:val="00344C4A"/>
     <w:rsid w:val="00345AC1"/>
+    <w:rsid w:val="00345EE9"/>
+    <w:rsid w:val="00346661"/>
     <w:rsid w:val="0034686F"/>
     <w:rsid w:val="00346B3E"/>
     <w:rsid w:val="00347011"/>
     <w:rsid w:val="003470B3"/>
     <w:rsid w:val="00347487"/>
     <w:rsid w:val="003479C5"/>
     <w:rsid w:val="00347D00"/>
     <w:rsid w:val="00347D9B"/>
     <w:rsid w:val="00347DFC"/>
     <w:rsid w:val="00350192"/>
     <w:rsid w:val="00350688"/>
+    <w:rsid w:val="00350771"/>
+    <w:rsid w:val="00350B8D"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00350EFF"/>
     <w:rsid w:val="00351037"/>
     <w:rsid w:val="0035132A"/>
     <w:rsid w:val="00352BCB"/>
     <w:rsid w:val="00352F10"/>
+    <w:rsid w:val="0035367F"/>
     <w:rsid w:val="00353685"/>
     <w:rsid w:val="00353C14"/>
     <w:rsid w:val="003540C6"/>
     <w:rsid w:val="003543CB"/>
+    <w:rsid w:val="003546CC"/>
     <w:rsid w:val="00354B18"/>
     <w:rsid w:val="00354B89"/>
+    <w:rsid w:val="00355571"/>
     <w:rsid w:val="0035567D"/>
     <w:rsid w:val="00355B21"/>
     <w:rsid w:val="0035647F"/>
     <w:rsid w:val="00356572"/>
     <w:rsid w:val="00356CE5"/>
     <w:rsid w:val="00356F7C"/>
     <w:rsid w:val="00357049"/>
     <w:rsid w:val="00357533"/>
     <w:rsid w:val="003575EB"/>
+    <w:rsid w:val="003579DA"/>
     <w:rsid w:val="00357B0F"/>
     <w:rsid w:val="003602EB"/>
     <w:rsid w:val="003604DD"/>
+    <w:rsid w:val="003606FA"/>
     <w:rsid w:val="0036083D"/>
     <w:rsid w:val="00360AAD"/>
     <w:rsid w:val="00360B10"/>
+    <w:rsid w:val="00361381"/>
     <w:rsid w:val="00361589"/>
     <w:rsid w:val="00361EA7"/>
     <w:rsid w:val="0036217F"/>
+    <w:rsid w:val="00362266"/>
     <w:rsid w:val="00362415"/>
     <w:rsid w:val="00362A44"/>
     <w:rsid w:val="00363404"/>
     <w:rsid w:val="00364324"/>
-    <w:rsid w:val="0036457A"/>
     <w:rsid w:val="003645C3"/>
     <w:rsid w:val="00365085"/>
     <w:rsid w:val="00365105"/>
     <w:rsid w:val="00365919"/>
     <w:rsid w:val="003663D5"/>
     <w:rsid w:val="00367A90"/>
+    <w:rsid w:val="003700B9"/>
     <w:rsid w:val="0037013F"/>
     <w:rsid w:val="00370287"/>
     <w:rsid w:val="0037064E"/>
     <w:rsid w:val="003706D5"/>
     <w:rsid w:val="0037070C"/>
     <w:rsid w:val="0037087C"/>
     <w:rsid w:val="00370DD5"/>
     <w:rsid w:val="00371309"/>
     <w:rsid w:val="00371D98"/>
     <w:rsid w:val="0037202E"/>
     <w:rsid w:val="00372082"/>
     <w:rsid w:val="003722BF"/>
     <w:rsid w:val="00373564"/>
+    <w:rsid w:val="003735A3"/>
     <w:rsid w:val="003735B7"/>
     <w:rsid w:val="0037367F"/>
+    <w:rsid w:val="00373D68"/>
     <w:rsid w:val="00373FD6"/>
     <w:rsid w:val="00374600"/>
     <w:rsid w:val="00374EBC"/>
     <w:rsid w:val="00375171"/>
     <w:rsid w:val="00375C99"/>
     <w:rsid w:val="00375CC3"/>
+    <w:rsid w:val="00375D4C"/>
     <w:rsid w:val="00375DB9"/>
     <w:rsid w:val="00375E74"/>
     <w:rsid w:val="00375F9B"/>
     <w:rsid w:val="00376250"/>
     <w:rsid w:val="003763A6"/>
     <w:rsid w:val="003763AC"/>
+    <w:rsid w:val="00376E38"/>
+    <w:rsid w:val="003771F8"/>
     <w:rsid w:val="00377234"/>
     <w:rsid w:val="0037745B"/>
     <w:rsid w:val="003774BE"/>
     <w:rsid w:val="003775A3"/>
     <w:rsid w:val="003775A8"/>
+    <w:rsid w:val="00377817"/>
     <w:rsid w:val="00377A38"/>
     <w:rsid w:val="00377AC5"/>
     <w:rsid w:val="00377EDF"/>
     <w:rsid w:val="0038006F"/>
     <w:rsid w:val="00380271"/>
     <w:rsid w:val="00380384"/>
     <w:rsid w:val="003803F9"/>
     <w:rsid w:val="00380D16"/>
+    <w:rsid w:val="00380D5C"/>
     <w:rsid w:val="00380F75"/>
     <w:rsid w:val="003814CB"/>
     <w:rsid w:val="003815DB"/>
     <w:rsid w:val="0038228D"/>
+    <w:rsid w:val="00382D16"/>
+    <w:rsid w:val="0038322D"/>
     <w:rsid w:val="0038343D"/>
     <w:rsid w:val="0038348B"/>
     <w:rsid w:val="003838E3"/>
     <w:rsid w:val="00384323"/>
     <w:rsid w:val="0038464F"/>
     <w:rsid w:val="00384FB0"/>
     <w:rsid w:val="003850AB"/>
     <w:rsid w:val="00385467"/>
     <w:rsid w:val="003855F2"/>
     <w:rsid w:val="00385C92"/>
     <w:rsid w:val="00385D7D"/>
     <w:rsid w:val="00385F4D"/>
     <w:rsid w:val="003862BF"/>
     <w:rsid w:val="00386529"/>
     <w:rsid w:val="0038706B"/>
     <w:rsid w:val="00387196"/>
     <w:rsid w:val="003871E3"/>
     <w:rsid w:val="003878E4"/>
     <w:rsid w:val="00387A0E"/>
     <w:rsid w:val="00387C96"/>
-    <w:rsid w:val="00390359"/>
+    <w:rsid w:val="00387DEF"/>
     <w:rsid w:val="0039084C"/>
     <w:rsid w:val="00390CA7"/>
     <w:rsid w:val="00390E0A"/>
     <w:rsid w:val="00390E24"/>
     <w:rsid w:val="00390E73"/>
     <w:rsid w:val="00391264"/>
     <w:rsid w:val="003912AD"/>
     <w:rsid w:val="00391B05"/>
     <w:rsid w:val="00391B9E"/>
+    <w:rsid w:val="00391EEA"/>
     <w:rsid w:val="003921C0"/>
+    <w:rsid w:val="003922C5"/>
     <w:rsid w:val="0039230E"/>
     <w:rsid w:val="00392381"/>
+    <w:rsid w:val="00392823"/>
     <w:rsid w:val="0039298C"/>
     <w:rsid w:val="00392BBB"/>
     <w:rsid w:val="00392CF9"/>
     <w:rsid w:val="00392ED4"/>
+    <w:rsid w:val="0039310C"/>
     <w:rsid w:val="003932B0"/>
     <w:rsid w:val="0039343C"/>
+    <w:rsid w:val="0039366D"/>
     <w:rsid w:val="003938A3"/>
     <w:rsid w:val="00393913"/>
     <w:rsid w:val="00393EF4"/>
     <w:rsid w:val="003940E8"/>
     <w:rsid w:val="00394584"/>
     <w:rsid w:val="00394587"/>
     <w:rsid w:val="00394648"/>
     <w:rsid w:val="003950B3"/>
+    <w:rsid w:val="0039521D"/>
     <w:rsid w:val="003953BD"/>
     <w:rsid w:val="00395435"/>
     <w:rsid w:val="003958BA"/>
     <w:rsid w:val="00395BE5"/>
     <w:rsid w:val="00395C3D"/>
     <w:rsid w:val="00395D40"/>
     <w:rsid w:val="00395D44"/>
     <w:rsid w:val="00395E3D"/>
     <w:rsid w:val="00396B34"/>
     <w:rsid w:val="003972FA"/>
     <w:rsid w:val="003973A2"/>
     <w:rsid w:val="003977FD"/>
+    <w:rsid w:val="00397A1C"/>
+    <w:rsid w:val="00397D00"/>
     <w:rsid w:val="00397F96"/>
     <w:rsid w:val="003A00CD"/>
     <w:rsid w:val="003A072F"/>
     <w:rsid w:val="003A09C4"/>
     <w:rsid w:val="003A0EB4"/>
     <w:rsid w:val="003A1AC4"/>
+    <w:rsid w:val="003A1BA7"/>
     <w:rsid w:val="003A1F19"/>
     <w:rsid w:val="003A2047"/>
     <w:rsid w:val="003A2281"/>
     <w:rsid w:val="003A23CF"/>
     <w:rsid w:val="003A2CA8"/>
     <w:rsid w:val="003A2E83"/>
     <w:rsid w:val="003A3695"/>
+    <w:rsid w:val="003A3751"/>
     <w:rsid w:val="003A3EDE"/>
+    <w:rsid w:val="003A4431"/>
     <w:rsid w:val="003A4506"/>
     <w:rsid w:val="003A46AB"/>
+    <w:rsid w:val="003A4B20"/>
     <w:rsid w:val="003A4B8C"/>
     <w:rsid w:val="003A58DB"/>
     <w:rsid w:val="003A5BFD"/>
+    <w:rsid w:val="003A5CEC"/>
     <w:rsid w:val="003A5F34"/>
     <w:rsid w:val="003A5FD2"/>
     <w:rsid w:val="003A6010"/>
     <w:rsid w:val="003A64BD"/>
     <w:rsid w:val="003A67CC"/>
     <w:rsid w:val="003A6A4A"/>
     <w:rsid w:val="003A6FEC"/>
     <w:rsid w:val="003A7640"/>
     <w:rsid w:val="003A7839"/>
     <w:rsid w:val="003A799B"/>
     <w:rsid w:val="003B00CF"/>
     <w:rsid w:val="003B0360"/>
+    <w:rsid w:val="003B04C0"/>
     <w:rsid w:val="003B0513"/>
     <w:rsid w:val="003B0CCE"/>
     <w:rsid w:val="003B0D12"/>
     <w:rsid w:val="003B1308"/>
     <w:rsid w:val="003B134E"/>
     <w:rsid w:val="003B155E"/>
     <w:rsid w:val="003B1870"/>
     <w:rsid w:val="003B1997"/>
     <w:rsid w:val="003B19D9"/>
     <w:rsid w:val="003B1B28"/>
     <w:rsid w:val="003B1CDC"/>
     <w:rsid w:val="003B1EE9"/>
+    <w:rsid w:val="003B2094"/>
     <w:rsid w:val="003B21B5"/>
     <w:rsid w:val="003B21B7"/>
     <w:rsid w:val="003B2491"/>
     <w:rsid w:val="003B292E"/>
     <w:rsid w:val="003B306D"/>
     <w:rsid w:val="003B333D"/>
     <w:rsid w:val="003B3889"/>
     <w:rsid w:val="003B3928"/>
     <w:rsid w:val="003B3A65"/>
     <w:rsid w:val="003B4ABE"/>
+    <w:rsid w:val="003B4ADF"/>
     <w:rsid w:val="003B55DF"/>
     <w:rsid w:val="003B5664"/>
     <w:rsid w:val="003B5B94"/>
     <w:rsid w:val="003B5BA7"/>
     <w:rsid w:val="003B5FEB"/>
     <w:rsid w:val="003B6531"/>
     <w:rsid w:val="003B6787"/>
     <w:rsid w:val="003B6DC3"/>
     <w:rsid w:val="003B6E9B"/>
     <w:rsid w:val="003B6F91"/>
     <w:rsid w:val="003B71DF"/>
     <w:rsid w:val="003B7717"/>
     <w:rsid w:val="003B7AFE"/>
     <w:rsid w:val="003B7B45"/>
     <w:rsid w:val="003C024F"/>
     <w:rsid w:val="003C0326"/>
     <w:rsid w:val="003C0448"/>
     <w:rsid w:val="003C0EF3"/>
     <w:rsid w:val="003C1089"/>
     <w:rsid w:val="003C12CE"/>
     <w:rsid w:val="003C1374"/>
     <w:rsid w:val="003C15BB"/>
+    <w:rsid w:val="003C1A3F"/>
     <w:rsid w:val="003C2255"/>
     <w:rsid w:val="003C2B0B"/>
     <w:rsid w:val="003C2C2D"/>
+    <w:rsid w:val="003C2C4C"/>
     <w:rsid w:val="003C2E64"/>
     <w:rsid w:val="003C2FD3"/>
     <w:rsid w:val="003C31C4"/>
     <w:rsid w:val="003C32EC"/>
     <w:rsid w:val="003C45CC"/>
     <w:rsid w:val="003C4629"/>
     <w:rsid w:val="003C48AD"/>
     <w:rsid w:val="003C4CE6"/>
     <w:rsid w:val="003C4D19"/>
     <w:rsid w:val="003C4E05"/>
     <w:rsid w:val="003C4FB0"/>
     <w:rsid w:val="003C509C"/>
     <w:rsid w:val="003C5217"/>
     <w:rsid w:val="003C5867"/>
     <w:rsid w:val="003C5A18"/>
     <w:rsid w:val="003C5BBE"/>
     <w:rsid w:val="003C5DC3"/>
     <w:rsid w:val="003C5EE2"/>
     <w:rsid w:val="003C617D"/>
     <w:rsid w:val="003C63D6"/>
     <w:rsid w:val="003C65D1"/>
     <w:rsid w:val="003C66F6"/>
     <w:rsid w:val="003C68B3"/>
+    <w:rsid w:val="003C6AD9"/>
     <w:rsid w:val="003C6F1F"/>
     <w:rsid w:val="003C6FEC"/>
     <w:rsid w:val="003C75B6"/>
     <w:rsid w:val="003C781F"/>
     <w:rsid w:val="003C7910"/>
     <w:rsid w:val="003C79FC"/>
+    <w:rsid w:val="003C7E4D"/>
     <w:rsid w:val="003D00C7"/>
     <w:rsid w:val="003D02BD"/>
     <w:rsid w:val="003D06BE"/>
     <w:rsid w:val="003D0CC9"/>
     <w:rsid w:val="003D157E"/>
     <w:rsid w:val="003D21B3"/>
     <w:rsid w:val="003D2424"/>
+    <w:rsid w:val="003D2680"/>
     <w:rsid w:val="003D275E"/>
     <w:rsid w:val="003D291C"/>
     <w:rsid w:val="003D2F89"/>
     <w:rsid w:val="003D2FDE"/>
+    <w:rsid w:val="003D3268"/>
     <w:rsid w:val="003D3A4F"/>
     <w:rsid w:val="003D3D34"/>
     <w:rsid w:val="003D4376"/>
     <w:rsid w:val="003D439C"/>
     <w:rsid w:val="003D476C"/>
     <w:rsid w:val="003D4CDB"/>
-    <w:rsid w:val="003D4EBD"/>
     <w:rsid w:val="003D5796"/>
     <w:rsid w:val="003D5857"/>
     <w:rsid w:val="003D5B10"/>
+    <w:rsid w:val="003D5EBF"/>
     <w:rsid w:val="003D5F7A"/>
     <w:rsid w:val="003D5FAB"/>
     <w:rsid w:val="003D612F"/>
     <w:rsid w:val="003D6426"/>
     <w:rsid w:val="003D6457"/>
     <w:rsid w:val="003D678E"/>
     <w:rsid w:val="003D67E7"/>
     <w:rsid w:val="003D7894"/>
     <w:rsid w:val="003D7A13"/>
     <w:rsid w:val="003D7CDC"/>
     <w:rsid w:val="003E0CBD"/>
     <w:rsid w:val="003E113C"/>
     <w:rsid w:val="003E128E"/>
     <w:rsid w:val="003E1402"/>
     <w:rsid w:val="003E1679"/>
     <w:rsid w:val="003E1BE1"/>
     <w:rsid w:val="003E262E"/>
     <w:rsid w:val="003E26D7"/>
     <w:rsid w:val="003E2957"/>
     <w:rsid w:val="003E2A17"/>
     <w:rsid w:val="003E300C"/>
     <w:rsid w:val="003E31A1"/>
     <w:rsid w:val="003E3231"/>
     <w:rsid w:val="003E33DD"/>
     <w:rsid w:val="003E3A39"/>
     <w:rsid w:val="003E4193"/>
     <w:rsid w:val="003E4A5A"/>
+    <w:rsid w:val="003E4DAB"/>
     <w:rsid w:val="003E4FD0"/>
     <w:rsid w:val="003E507F"/>
     <w:rsid w:val="003E5124"/>
     <w:rsid w:val="003E5343"/>
     <w:rsid w:val="003E5FC7"/>
     <w:rsid w:val="003E654F"/>
     <w:rsid w:val="003E6689"/>
     <w:rsid w:val="003E6ACA"/>
     <w:rsid w:val="003E6CF5"/>
     <w:rsid w:val="003E7165"/>
+    <w:rsid w:val="003E736F"/>
     <w:rsid w:val="003E75D6"/>
     <w:rsid w:val="003E78DB"/>
     <w:rsid w:val="003E7AB9"/>
     <w:rsid w:val="003E7C31"/>
     <w:rsid w:val="003E7EF4"/>
     <w:rsid w:val="003F04A1"/>
     <w:rsid w:val="003F071E"/>
     <w:rsid w:val="003F079B"/>
     <w:rsid w:val="003F08C3"/>
     <w:rsid w:val="003F0A0D"/>
     <w:rsid w:val="003F0B18"/>
     <w:rsid w:val="003F0CFA"/>
     <w:rsid w:val="003F1AD0"/>
     <w:rsid w:val="003F23B4"/>
     <w:rsid w:val="003F2445"/>
     <w:rsid w:val="003F2C25"/>
     <w:rsid w:val="003F3AAE"/>
     <w:rsid w:val="003F4669"/>
     <w:rsid w:val="003F492C"/>
     <w:rsid w:val="003F4B62"/>
     <w:rsid w:val="003F52A8"/>
     <w:rsid w:val="003F581D"/>
     <w:rsid w:val="003F5994"/>
     <w:rsid w:val="003F5AF8"/>
     <w:rsid w:val="003F5F3E"/>
     <w:rsid w:val="003F61F5"/>
     <w:rsid w:val="003F694F"/>
     <w:rsid w:val="003F7234"/>
     <w:rsid w:val="003F72AB"/>
     <w:rsid w:val="003F767B"/>
     <w:rsid w:val="003F7E26"/>
     <w:rsid w:val="004005E0"/>
     <w:rsid w:val="00400662"/>
     <w:rsid w:val="0040087B"/>
     <w:rsid w:val="004009A9"/>
+    <w:rsid w:val="00400A0D"/>
     <w:rsid w:val="00400C25"/>
+    <w:rsid w:val="00400FB9"/>
     <w:rsid w:val="00401478"/>
     <w:rsid w:val="00401899"/>
     <w:rsid w:val="004019F9"/>
     <w:rsid w:val="00401B89"/>
     <w:rsid w:val="00401D5C"/>
+    <w:rsid w:val="00401DB8"/>
     <w:rsid w:val="00402A1F"/>
     <w:rsid w:val="00402C9C"/>
     <w:rsid w:val="00402D38"/>
     <w:rsid w:val="00403522"/>
     <w:rsid w:val="004037C7"/>
     <w:rsid w:val="004039A2"/>
     <w:rsid w:val="00403BE0"/>
     <w:rsid w:val="00403D38"/>
     <w:rsid w:val="00403F12"/>
+    <w:rsid w:val="00404AD0"/>
     <w:rsid w:val="00404E1C"/>
     <w:rsid w:val="00404FF0"/>
     <w:rsid w:val="0040523A"/>
     <w:rsid w:val="0040537D"/>
     <w:rsid w:val="00405510"/>
+    <w:rsid w:val="00405C1B"/>
     <w:rsid w:val="00405C35"/>
     <w:rsid w:val="00405E65"/>
     <w:rsid w:val="00406407"/>
     <w:rsid w:val="0040644F"/>
+    <w:rsid w:val="004067A7"/>
     <w:rsid w:val="004068EE"/>
     <w:rsid w:val="00406A01"/>
     <w:rsid w:val="00406A9D"/>
+    <w:rsid w:val="00406CF5"/>
     <w:rsid w:val="00406FE8"/>
     <w:rsid w:val="004074F9"/>
     <w:rsid w:val="0040750F"/>
     <w:rsid w:val="00407733"/>
     <w:rsid w:val="00407942"/>
     <w:rsid w:val="00407B20"/>
     <w:rsid w:val="00407D24"/>
     <w:rsid w:val="00407E2C"/>
     <w:rsid w:val="004102DE"/>
+    <w:rsid w:val="00410349"/>
+    <w:rsid w:val="004104C2"/>
     <w:rsid w:val="00410585"/>
+    <w:rsid w:val="00410A21"/>
     <w:rsid w:val="004116CE"/>
     <w:rsid w:val="0041187B"/>
     <w:rsid w:val="00411AE5"/>
     <w:rsid w:val="00411B4E"/>
     <w:rsid w:val="00411D3F"/>
     <w:rsid w:val="00411D63"/>
     <w:rsid w:val="00411DCF"/>
+    <w:rsid w:val="004120D3"/>
     <w:rsid w:val="00412CD2"/>
     <w:rsid w:val="00412D71"/>
     <w:rsid w:val="00413581"/>
     <w:rsid w:val="004135E2"/>
     <w:rsid w:val="0041377D"/>
     <w:rsid w:val="00413809"/>
+    <w:rsid w:val="00413BC3"/>
     <w:rsid w:val="00413D98"/>
     <w:rsid w:val="00413DC8"/>
     <w:rsid w:val="00414C9B"/>
     <w:rsid w:val="00414D56"/>
     <w:rsid w:val="00414DF9"/>
     <w:rsid w:val="00414E23"/>
     <w:rsid w:val="00414E87"/>
+    <w:rsid w:val="00414FB8"/>
+    <w:rsid w:val="00415067"/>
     <w:rsid w:val="004150CC"/>
     <w:rsid w:val="004156ED"/>
     <w:rsid w:val="00415775"/>
+    <w:rsid w:val="004159A9"/>
+    <w:rsid w:val="00415E43"/>
     <w:rsid w:val="00415FF9"/>
     <w:rsid w:val="0041616F"/>
     <w:rsid w:val="004165F2"/>
+    <w:rsid w:val="00416A85"/>
     <w:rsid w:val="00416DFF"/>
     <w:rsid w:val="00416EF7"/>
     <w:rsid w:val="0041755F"/>
+    <w:rsid w:val="004175B4"/>
     <w:rsid w:val="00417672"/>
     <w:rsid w:val="004176D1"/>
     <w:rsid w:val="00417C16"/>
     <w:rsid w:val="00417C2F"/>
     <w:rsid w:val="00417E65"/>
     <w:rsid w:val="0042035B"/>
+    <w:rsid w:val="00420505"/>
     <w:rsid w:val="004212EA"/>
     <w:rsid w:val="004215B3"/>
     <w:rsid w:val="004219F2"/>
     <w:rsid w:val="00421C06"/>
     <w:rsid w:val="00421CE7"/>
     <w:rsid w:val="00421D7F"/>
     <w:rsid w:val="00421DAF"/>
     <w:rsid w:val="00421DB2"/>
+    <w:rsid w:val="00421DF3"/>
     <w:rsid w:val="00421E95"/>
     <w:rsid w:val="00422071"/>
     <w:rsid w:val="00422BEA"/>
     <w:rsid w:val="004245A5"/>
     <w:rsid w:val="004247BA"/>
     <w:rsid w:val="004248CA"/>
     <w:rsid w:val="00424AB1"/>
     <w:rsid w:val="00424F21"/>
     <w:rsid w:val="004251D2"/>
     <w:rsid w:val="004254CE"/>
     <w:rsid w:val="004263C1"/>
     <w:rsid w:val="004263F6"/>
+    <w:rsid w:val="00426724"/>
     <w:rsid w:val="00426A23"/>
     <w:rsid w:val="00426C6D"/>
     <w:rsid w:val="00426C71"/>
     <w:rsid w:val="00426F82"/>
     <w:rsid w:val="004270F5"/>
     <w:rsid w:val="004271CE"/>
     <w:rsid w:val="00427689"/>
     <w:rsid w:val="00430416"/>
+    <w:rsid w:val="0043042C"/>
     <w:rsid w:val="004306C0"/>
     <w:rsid w:val="004311F6"/>
     <w:rsid w:val="00431563"/>
     <w:rsid w:val="004318E2"/>
     <w:rsid w:val="0043190B"/>
     <w:rsid w:val="00431919"/>
     <w:rsid w:val="00431A1F"/>
     <w:rsid w:val="00431A6B"/>
     <w:rsid w:val="0043214A"/>
     <w:rsid w:val="004322BD"/>
     <w:rsid w:val="00432407"/>
     <w:rsid w:val="004325F3"/>
     <w:rsid w:val="00432895"/>
     <w:rsid w:val="004329FB"/>
     <w:rsid w:val="00432CE8"/>
     <w:rsid w:val="004330BC"/>
     <w:rsid w:val="00433884"/>
     <w:rsid w:val="00433F4A"/>
     <w:rsid w:val="00434377"/>
     <w:rsid w:val="0043457B"/>
     <w:rsid w:val="00434CF8"/>
+    <w:rsid w:val="00434E80"/>
     <w:rsid w:val="0043501B"/>
     <w:rsid w:val="004352DA"/>
     <w:rsid w:val="00435476"/>
     <w:rsid w:val="00435497"/>
     <w:rsid w:val="00436128"/>
     <w:rsid w:val="00436509"/>
     <w:rsid w:val="0043655F"/>
     <w:rsid w:val="00436632"/>
     <w:rsid w:val="004369ED"/>
     <w:rsid w:val="00436AFB"/>
     <w:rsid w:val="00436E2D"/>
     <w:rsid w:val="00436EA5"/>
+    <w:rsid w:val="004370EE"/>
     <w:rsid w:val="004374BA"/>
     <w:rsid w:val="0043768F"/>
     <w:rsid w:val="004377DF"/>
     <w:rsid w:val="00437AAA"/>
     <w:rsid w:val="00437AEC"/>
     <w:rsid w:val="00437E8E"/>
     <w:rsid w:val="0044058A"/>
+    <w:rsid w:val="00440ABF"/>
     <w:rsid w:val="00440BC3"/>
     <w:rsid w:val="00441581"/>
     <w:rsid w:val="00441FE2"/>
+    <w:rsid w:val="0044214A"/>
     <w:rsid w:val="00442375"/>
     <w:rsid w:val="00442EDC"/>
     <w:rsid w:val="004433BC"/>
+    <w:rsid w:val="0044340F"/>
     <w:rsid w:val="00444335"/>
     <w:rsid w:val="00444511"/>
     <w:rsid w:val="00444607"/>
     <w:rsid w:val="00444623"/>
     <w:rsid w:val="0044485E"/>
     <w:rsid w:val="004448D8"/>
     <w:rsid w:val="0044493E"/>
+    <w:rsid w:val="00444B4D"/>
     <w:rsid w:val="00444B6F"/>
     <w:rsid w:val="00445268"/>
     <w:rsid w:val="004453D8"/>
     <w:rsid w:val="0044576B"/>
     <w:rsid w:val="00445770"/>
     <w:rsid w:val="00445A9B"/>
     <w:rsid w:val="00445AA5"/>
     <w:rsid w:val="00445AEB"/>
     <w:rsid w:val="00445BB0"/>
+    <w:rsid w:val="00445F36"/>
     <w:rsid w:val="0044644B"/>
+    <w:rsid w:val="004467FB"/>
     <w:rsid w:val="004468CD"/>
     <w:rsid w:val="00446969"/>
     <w:rsid w:val="00446D83"/>
     <w:rsid w:val="0044727C"/>
     <w:rsid w:val="00447BA4"/>
     <w:rsid w:val="00447D0F"/>
     <w:rsid w:val="004504A9"/>
+    <w:rsid w:val="004504D3"/>
     <w:rsid w:val="00450732"/>
     <w:rsid w:val="004507AD"/>
     <w:rsid w:val="00450D00"/>
     <w:rsid w:val="00451BD8"/>
     <w:rsid w:val="00452018"/>
     <w:rsid w:val="004527EA"/>
+    <w:rsid w:val="00452810"/>
     <w:rsid w:val="004531CB"/>
     <w:rsid w:val="00453927"/>
     <w:rsid w:val="00453AEA"/>
     <w:rsid w:val="00453CCD"/>
     <w:rsid w:val="00453CD2"/>
     <w:rsid w:val="00454002"/>
     <w:rsid w:val="0045407E"/>
     <w:rsid w:val="004540B5"/>
     <w:rsid w:val="004544F5"/>
     <w:rsid w:val="00454592"/>
     <w:rsid w:val="0045480A"/>
     <w:rsid w:val="00454922"/>
     <w:rsid w:val="00454B78"/>
     <w:rsid w:val="00454C25"/>
     <w:rsid w:val="00455159"/>
     <w:rsid w:val="00455A03"/>
     <w:rsid w:val="00455C2B"/>
     <w:rsid w:val="00456038"/>
     <w:rsid w:val="004566EF"/>
     <w:rsid w:val="00456A58"/>
     <w:rsid w:val="004570C1"/>
     <w:rsid w:val="0045758B"/>
     <w:rsid w:val="004577AB"/>
     <w:rsid w:val="00457C80"/>
     <w:rsid w:val="00457D64"/>
     <w:rsid w:val="00457F4C"/>
     <w:rsid w:val="00457F5D"/>
     <w:rsid w:val="00457FB2"/>
     <w:rsid w:val="004602A4"/>
     <w:rsid w:val="0046036F"/>
     <w:rsid w:val="00460596"/>
     <w:rsid w:val="0046094E"/>
     <w:rsid w:val="004610C0"/>
+    <w:rsid w:val="00461461"/>
     <w:rsid w:val="0046147B"/>
     <w:rsid w:val="00461990"/>
     <w:rsid w:val="00461E98"/>
     <w:rsid w:val="004621CE"/>
+    <w:rsid w:val="00462356"/>
     <w:rsid w:val="004625DA"/>
+    <w:rsid w:val="004627BA"/>
     <w:rsid w:val="004629B0"/>
     <w:rsid w:val="00463244"/>
     <w:rsid w:val="004639C0"/>
     <w:rsid w:val="0046431F"/>
     <w:rsid w:val="00464959"/>
     <w:rsid w:val="00464ABB"/>
     <w:rsid w:val="004656EA"/>
     <w:rsid w:val="00465708"/>
     <w:rsid w:val="004657AA"/>
+    <w:rsid w:val="00465A35"/>
+    <w:rsid w:val="00465ABF"/>
     <w:rsid w:val="00465D24"/>
     <w:rsid w:val="00465FEB"/>
     <w:rsid w:val="004664F9"/>
     <w:rsid w:val="00466663"/>
     <w:rsid w:val="00466AFC"/>
     <w:rsid w:val="00466D18"/>
+    <w:rsid w:val="00467171"/>
     <w:rsid w:val="00467329"/>
     <w:rsid w:val="0046786D"/>
     <w:rsid w:val="004678E0"/>
     <w:rsid w:val="00467CFA"/>
     <w:rsid w:val="00470061"/>
     <w:rsid w:val="0047020F"/>
     <w:rsid w:val="00470232"/>
+    <w:rsid w:val="00470261"/>
     <w:rsid w:val="00470712"/>
     <w:rsid w:val="00471542"/>
     <w:rsid w:val="004715C5"/>
     <w:rsid w:val="00471F73"/>
     <w:rsid w:val="004723F7"/>
     <w:rsid w:val="00472421"/>
+    <w:rsid w:val="0047255F"/>
     <w:rsid w:val="00472712"/>
+    <w:rsid w:val="0047276F"/>
     <w:rsid w:val="00472B48"/>
+    <w:rsid w:val="00472BE2"/>
     <w:rsid w:val="00472DAE"/>
     <w:rsid w:val="00473489"/>
     <w:rsid w:val="00473505"/>
     <w:rsid w:val="004736DD"/>
     <w:rsid w:val="00473E83"/>
     <w:rsid w:val="004743A7"/>
     <w:rsid w:val="004744A2"/>
+    <w:rsid w:val="004745FE"/>
     <w:rsid w:val="0047468D"/>
     <w:rsid w:val="004749AA"/>
     <w:rsid w:val="00474A24"/>
     <w:rsid w:val="00474BBA"/>
     <w:rsid w:val="00474CDA"/>
     <w:rsid w:val="00474EDB"/>
     <w:rsid w:val="00474EED"/>
     <w:rsid w:val="00475889"/>
     <w:rsid w:val="00475A16"/>
     <w:rsid w:val="00475BDA"/>
     <w:rsid w:val="00475D5C"/>
     <w:rsid w:val="004763DD"/>
     <w:rsid w:val="004764DA"/>
     <w:rsid w:val="004765FF"/>
     <w:rsid w:val="00476645"/>
+    <w:rsid w:val="004766F9"/>
     <w:rsid w:val="0047670B"/>
     <w:rsid w:val="00476A7C"/>
     <w:rsid w:val="00476B6F"/>
     <w:rsid w:val="00476C3A"/>
     <w:rsid w:val="00476CB3"/>
+    <w:rsid w:val="00476F5F"/>
     <w:rsid w:val="004772A4"/>
+    <w:rsid w:val="0047739F"/>
     <w:rsid w:val="0047758A"/>
+    <w:rsid w:val="004775B4"/>
     <w:rsid w:val="00477DDA"/>
     <w:rsid w:val="00480163"/>
     <w:rsid w:val="0048017E"/>
     <w:rsid w:val="00480259"/>
     <w:rsid w:val="00480592"/>
     <w:rsid w:val="004805B4"/>
     <w:rsid w:val="00480640"/>
     <w:rsid w:val="00480B55"/>
+    <w:rsid w:val="00480E6E"/>
     <w:rsid w:val="004811AE"/>
     <w:rsid w:val="00481735"/>
     <w:rsid w:val="00481A2A"/>
     <w:rsid w:val="00481C21"/>
     <w:rsid w:val="0048224F"/>
     <w:rsid w:val="00482980"/>
     <w:rsid w:val="0048298B"/>
+    <w:rsid w:val="0048298D"/>
     <w:rsid w:val="00482C85"/>
     <w:rsid w:val="00483074"/>
     <w:rsid w:val="00483438"/>
     <w:rsid w:val="00483D1F"/>
+    <w:rsid w:val="00483FE4"/>
     <w:rsid w:val="00484258"/>
     <w:rsid w:val="004847FE"/>
     <w:rsid w:val="00484ACE"/>
     <w:rsid w:val="00484BEF"/>
     <w:rsid w:val="0048514F"/>
     <w:rsid w:val="00485293"/>
     <w:rsid w:val="004852BB"/>
     <w:rsid w:val="00485395"/>
     <w:rsid w:val="004854B0"/>
     <w:rsid w:val="00485C8D"/>
     <w:rsid w:val="00485E21"/>
     <w:rsid w:val="00485EA7"/>
     <w:rsid w:val="00486184"/>
     <w:rsid w:val="00486207"/>
     <w:rsid w:val="0048635C"/>
     <w:rsid w:val="0048657E"/>
     <w:rsid w:val="004866ED"/>
     <w:rsid w:val="004869EA"/>
     <w:rsid w:val="00486C27"/>
     <w:rsid w:val="00486C67"/>
     <w:rsid w:val="00486CF9"/>
     <w:rsid w:val="00486E0D"/>
     <w:rsid w:val="0048732E"/>
     <w:rsid w:val="00487579"/>
     <w:rsid w:val="00487C88"/>
     <w:rsid w:val="00487F17"/>
     <w:rsid w:val="00490405"/>
     <w:rsid w:val="00490480"/>
     <w:rsid w:val="0049074A"/>
     <w:rsid w:val="00490B46"/>
     <w:rsid w:val="00490B66"/>
     <w:rsid w:val="00490E5C"/>
     <w:rsid w:val="00491295"/>
     <w:rsid w:val="004913B4"/>
+    <w:rsid w:val="00491603"/>
     <w:rsid w:val="00491936"/>
     <w:rsid w:val="00491A1B"/>
     <w:rsid w:val="00491D62"/>
     <w:rsid w:val="004922C9"/>
     <w:rsid w:val="0049252E"/>
     <w:rsid w:val="00492789"/>
     <w:rsid w:val="00492AE0"/>
     <w:rsid w:val="00492B41"/>
     <w:rsid w:val="00492D45"/>
     <w:rsid w:val="00492E5E"/>
     <w:rsid w:val="004933CE"/>
     <w:rsid w:val="004935C6"/>
     <w:rsid w:val="00493688"/>
     <w:rsid w:val="00494196"/>
     <w:rsid w:val="004946E0"/>
     <w:rsid w:val="004946FA"/>
     <w:rsid w:val="00494831"/>
     <w:rsid w:val="0049489A"/>
     <w:rsid w:val="00494C13"/>
     <w:rsid w:val="004954BD"/>
     <w:rsid w:val="00495525"/>
     <w:rsid w:val="004956A1"/>
     <w:rsid w:val="00495E5A"/>
     <w:rsid w:val="00495ED2"/>
     <w:rsid w:val="00496720"/>
@@ -33171,3509 +39675,4005 @@
     <w:rsid w:val="004A1CC4"/>
     <w:rsid w:val="004A1CCB"/>
     <w:rsid w:val="004A1F75"/>
     <w:rsid w:val="004A2311"/>
     <w:rsid w:val="004A2344"/>
     <w:rsid w:val="004A243A"/>
     <w:rsid w:val="004A2614"/>
     <w:rsid w:val="004A269B"/>
     <w:rsid w:val="004A2943"/>
     <w:rsid w:val="004A2B8A"/>
     <w:rsid w:val="004A316D"/>
     <w:rsid w:val="004A321C"/>
     <w:rsid w:val="004A3424"/>
     <w:rsid w:val="004A36DB"/>
     <w:rsid w:val="004A3AF0"/>
     <w:rsid w:val="004A3D8A"/>
     <w:rsid w:val="004A4042"/>
     <w:rsid w:val="004A41FD"/>
     <w:rsid w:val="004A486E"/>
     <w:rsid w:val="004A4AA4"/>
     <w:rsid w:val="004A5034"/>
     <w:rsid w:val="004A50CC"/>
     <w:rsid w:val="004A5384"/>
     <w:rsid w:val="004A53A2"/>
     <w:rsid w:val="004A54AF"/>
+    <w:rsid w:val="004A569B"/>
+    <w:rsid w:val="004A5A23"/>
+    <w:rsid w:val="004A5B67"/>
     <w:rsid w:val="004A5C5E"/>
     <w:rsid w:val="004A61B7"/>
     <w:rsid w:val="004A62A9"/>
     <w:rsid w:val="004A67F1"/>
     <w:rsid w:val="004A6A31"/>
+    <w:rsid w:val="004A71A4"/>
     <w:rsid w:val="004A7408"/>
+    <w:rsid w:val="004A74EE"/>
     <w:rsid w:val="004A782F"/>
     <w:rsid w:val="004A7F26"/>
     <w:rsid w:val="004A7F4A"/>
     <w:rsid w:val="004B0157"/>
+    <w:rsid w:val="004B0159"/>
     <w:rsid w:val="004B02A8"/>
     <w:rsid w:val="004B0382"/>
     <w:rsid w:val="004B03B4"/>
+    <w:rsid w:val="004B04A3"/>
     <w:rsid w:val="004B0967"/>
     <w:rsid w:val="004B1820"/>
     <w:rsid w:val="004B1929"/>
     <w:rsid w:val="004B1FD3"/>
     <w:rsid w:val="004B2298"/>
     <w:rsid w:val="004B242F"/>
     <w:rsid w:val="004B244A"/>
+    <w:rsid w:val="004B26D0"/>
     <w:rsid w:val="004B291B"/>
+    <w:rsid w:val="004B2AE6"/>
     <w:rsid w:val="004B2CEE"/>
     <w:rsid w:val="004B3244"/>
     <w:rsid w:val="004B3302"/>
     <w:rsid w:val="004B339F"/>
     <w:rsid w:val="004B362F"/>
     <w:rsid w:val="004B3663"/>
     <w:rsid w:val="004B36C1"/>
     <w:rsid w:val="004B38AA"/>
     <w:rsid w:val="004B3D75"/>
     <w:rsid w:val="004B3F4B"/>
     <w:rsid w:val="004B4518"/>
+    <w:rsid w:val="004B47A4"/>
     <w:rsid w:val="004B48C2"/>
     <w:rsid w:val="004B4FF2"/>
     <w:rsid w:val="004B5181"/>
     <w:rsid w:val="004B55D4"/>
     <w:rsid w:val="004B5C97"/>
     <w:rsid w:val="004B5DA0"/>
+    <w:rsid w:val="004B610E"/>
+    <w:rsid w:val="004B6404"/>
     <w:rsid w:val="004B66E6"/>
     <w:rsid w:val="004B67D5"/>
     <w:rsid w:val="004B723B"/>
     <w:rsid w:val="004B7728"/>
     <w:rsid w:val="004B77BE"/>
+    <w:rsid w:val="004B7CE6"/>
     <w:rsid w:val="004B7D29"/>
     <w:rsid w:val="004B7F6F"/>
     <w:rsid w:val="004C0052"/>
+    <w:rsid w:val="004C0088"/>
     <w:rsid w:val="004C05D2"/>
     <w:rsid w:val="004C0D78"/>
     <w:rsid w:val="004C12E8"/>
+    <w:rsid w:val="004C13AA"/>
     <w:rsid w:val="004C13CE"/>
     <w:rsid w:val="004C1712"/>
+    <w:rsid w:val="004C17E7"/>
+    <w:rsid w:val="004C1C74"/>
     <w:rsid w:val="004C2685"/>
     <w:rsid w:val="004C268C"/>
     <w:rsid w:val="004C2EF7"/>
     <w:rsid w:val="004C2FEB"/>
+    <w:rsid w:val="004C3084"/>
     <w:rsid w:val="004C38D1"/>
     <w:rsid w:val="004C38D8"/>
     <w:rsid w:val="004C41E9"/>
     <w:rsid w:val="004C4A49"/>
     <w:rsid w:val="004C4EE1"/>
     <w:rsid w:val="004C53BC"/>
     <w:rsid w:val="004C5440"/>
     <w:rsid w:val="004C54F6"/>
     <w:rsid w:val="004C55B9"/>
     <w:rsid w:val="004C55E1"/>
     <w:rsid w:val="004C5EDC"/>
     <w:rsid w:val="004C61F0"/>
     <w:rsid w:val="004C6306"/>
     <w:rsid w:val="004C653B"/>
     <w:rsid w:val="004C66E7"/>
     <w:rsid w:val="004C6BB0"/>
     <w:rsid w:val="004C73BC"/>
     <w:rsid w:val="004C77BD"/>
     <w:rsid w:val="004C79C8"/>
     <w:rsid w:val="004C7E78"/>
     <w:rsid w:val="004C7F98"/>
     <w:rsid w:val="004D04E8"/>
     <w:rsid w:val="004D0CE7"/>
     <w:rsid w:val="004D0F9F"/>
     <w:rsid w:val="004D0FA7"/>
     <w:rsid w:val="004D0FAC"/>
     <w:rsid w:val="004D1182"/>
     <w:rsid w:val="004D11B2"/>
+    <w:rsid w:val="004D1620"/>
     <w:rsid w:val="004D1860"/>
     <w:rsid w:val="004D1D1E"/>
     <w:rsid w:val="004D2426"/>
+    <w:rsid w:val="004D267A"/>
     <w:rsid w:val="004D2724"/>
     <w:rsid w:val="004D27DB"/>
     <w:rsid w:val="004D3109"/>
     <w:rsid w:val="004D311B"/>
     <w:rsid w:val="004D382E"/>
     <w:rsid w:val="004D3978"/>
+    <w:rsid w:val="004D45A2"/>
     <w:rsid w:val="004D495E"/>
     <w:rsid w:val="004D517D"/>
     <w:rsid w:val="004D5632"/>
     <w:rsid w:val="004D579E"/>
     <w:rsid w:val="004D57D7"/>
     <w:rsid w:val="004D58DF"/>
     <w:rsid w:val="004D5A4B"/>
     <w:rsid w:val="004D5CFA"/>
+    <w:rsid w:val="004D5D5D"/>
     <w:rsid w:val="004D612B"/>
     <w:rsid w:val="004D61BE"/>
     <w:rsid w:val="004D64E3"/>
     <w:rsid w:val="004D6A15"/>
     <w:rsid w:val="004D6BA4"/>
     <w:rsid w:val="004D6DB8"/>
     <w:rsid w:val="004D700D"/>
+    <w:rsid w:val="004D70F1"/>
     <w:rsid w:val="004D7560"/>
     <w:rsid w:val="004D7587"/>
     <w:rsid w:val="004D7644"/>
     <w:rsid w:val="004D78F9"/>
     <w:rsid w:val="004D7AC9"/>
     <w:rsid w:val="004D7B07"/>
     <w:rsid w:val="004E0075"/>
     <w:rsid w:val="004E0256"/>
+    <w:rsid w:val="004E0303"/>
+    <w:rsid w:val="004E05E6"/>
     <w:rsid w:val="004E077D"/>
+    <w:rsid w:val="004E107D"/>
     <w:rsid w:val="004E19FC"/>
     <w:rsid w:val="004E1C72"/>
     <w:rsid w:val="004E1E9E"/>
     <w:rsid w:val="004E28B9"/>
     <w:rsid w:val="004E28F8"/>
     <w:rsid w:val="004E2C46"/>
+    <w:rsid w:val="004E33CE"/>
     <w:rsid w:val="004E3B8E"/>
+    <w:rsid w:val="004E3D64"/>
+    <w:rsid w:val="004E3FD4"/>
     <w:rsid w:val="004E46D2"/>
     <w:rsid w:val="004E48EE"/>
     <w:rsid w:val="004E4D83"/>
     <w:rsid w:val="004E4DD2"/>
     <w:rsid w:val="004E4E33"/>
     <w:rsid w:val="004E5031"/>
     <w:rsid w:val="004E50CF"/>
     <w:rsid w:val="004E517A"/>
     <w:rsid w:val="004E55A5"/>
+    <w:rsid w:val="004E56DF"/>
     <w:rsid w:val="004E585C"/>
     <w:rsid w:val="004E59D9"/>
     <w:rsid w:val="004E5C13"/>
     <w:rsid w:val="004E5C30"/>
     <w:rsid w:val="004E5D18"/>
     <w:rsid w:val="004E6815"/>
     <w:rsid w:val="004E6C4B"/>
     <w:rsid w:val="004E6DAD"/>
     <w:rsid w:val="004E7349"/>
     <w:rsid w:val="004E7505"/>
     <w:rsid w:val="004E7B99"/>
+    <w:rsid w:val="004F04EC"/>
     <w:rsid w:val="004F06B0"/>
     <w:rsid w:val="004F1057"/>
     <w:rsid w:val="004F1AC8"/>
     <w:rsid w:val="004F1C6A"/>
     <w:rsid w:val="004F21AF"/>
+    <w:rsid w:val="004F225B"/>
+    <w:rsid w:val="004F2969"/>
     <w:rsid w:val="004F2A80"/>
     <w:rsid w:val="004F2DA6"/>
     <w:rsid w:val="004F3085"/>
     <w:rsid w:val="004F3201"/>
     <w:rsid w:val="004F32CF"/>
     <w:rsid w:val="004F38FF"/>
     <w:rsid w:val="004F3A0B"/>
     <w:rsid w:val="004F4860"/>
+    <w:rsid w:val="004F4B4B"/>
+    <w:rsid w:val="004F4D4F"/>
     <w:rsid w:val="004F4DB6"/>
     <w:rsid w:val="004F5278"/>
     <w:rsid w:val="004F54F7"/>
     <w:rsid w:val="004F5697"/>
+    <w:rsid w:val="004F60C4"/>
     <w:rsid w:val="004F69B7"/>
+    <w:rsid w:val="004F6D83"/>
     <w:rsid w:val="004F6E8C"/>
     <w:rsid w:val="004F732D"/>
     <w:rsid w:val="004F773D"/>
     <w:rsid w:val="004F7845"/>
     <w:rsid w:val="00500386"/>
     <w:rsid w:val="0050038D"/>
     <w:rsid w:val="00500937"/>
     <w:rsid w:val="00500DB0"/>
+    <w:rsid w:val="005012B4"/>
     <w:rsid w:val="0050131C"/>
     <w:rsid w:val="005017DB"/>
+    <w:rsid w:val="00501830"/>
     <w:rsid w:val="00501859"/>
     <w:rsid w:val="00501C65"/>
     <w:rsid w:val="0050200A"/>
+    <w:rsid w:val="0050213F"/>
     <w:rsid w:val="00502215"/>
     <w:rsid w:val="00502415"/>
     <w:rsid w:val="0050243C"/>
     <w:rsid w:val="00502624"/>
     <w:rsid w:val="005026A0"/>
+    <w:rsid w:val="0050283E"/>
     <w:rsid w:val="00502C33"/>
     <w:rsid w:val="00502D8C"/>
     <w:rsid w:val="00502EC7"/>
     <w:rsid w:val="00503397"/>
     <w:rsid w:val="005038E2"/>
     <w:rsid w:val="00503DCE"/>
     <w:rsid w:val="00503E35"/>
     <w:rsid w:val="0050436D"/>
     <w:rsid w:val="00504A48"/>
     <w:rsid w:val="00504CD0"/>
     <w:rsid w:val="00504D59"/>
     <w:rsid w:val="00504DB4"/>
+    <w:rsid w:val="00505899"/>
     <w:rsid w:val="005058A3"/>
+    <w:rsid w:val="00505933"/>
     <w:rsid w:val="00505FF2"/>
     <w:rsid w:val="0050656C"/>
     <w:rsid w:val="00506841"/>
     <w:rsid w:val="00506AE9"/>
     <w:rsid w:val="00506F0A"/>
     <w:rsid w:val="00506FF2"/>
     <w:rsid w:val="00507129"/>
     <w:rsid w:val="00507D5E"/>
     <w:rsid w:val="00507F14"/>
     <w:rsid w:val="005101D5"/>
     <w:rsid w:val="005102BC"/>
     <w:rsid w:val="0051041E"/>
     <w:rsid w:val="0051088B"/>
     <w:rsid w:val="005108F6"/>
     <w:rsid w:val="00510BB1"/>
     <w:rsid w:val="00510CCD"/>
     <w:rsid w:val="00510D94"/>
     <w:rsid w:val="00510EB0"/>
     <w:rsid w:val="00510F99"/>
     <w:rsid w:val="00511465"/>
     <w:rsid w:val="0051151D"/>
     <w:rsid w:val="0051164D"/>
+    <w:rsid w:val="00512045"/>
     <w:rsid w:val="005124E7"/>
     <w:rsid w:val="00512690"/>
+    <w:rsid w:val="00512DE1"/>
     <w:rsid w:val="00513008"/>
     <w:rsid w:val="00513589"/>
     <w:rsid w:val="00513A70"/>
     <w:rsid w:val="00513B74"/>
     <w:rsid w:val="00513CA1"/>
+    <w:rsid w:val="00513CFD"/>
     <w:rsid w:val="00513D1B"/>
+    <w:rsid w:val="0051405B"/>
     <w:rsid w:val="00514339"/>
     <w:rsid w:val="005143B7"/>
     <w:rsid w:val="00514454"/>
     <w:rsid w:val="005144C3"/>
     <w:rsid w:val="00514775"/>
+    <w:rsid w:val="00514960"/>
     <w:rsid w:val="005151C9"/>
     <w:rsid w:val="005152B6"/>
     <w:rsid w:val="005157C5"/>
     <w:rsid w:val="00515C65"/>
     <w:rsid w:val="00515F63"/>
     <w:rsid w:val="00515F7A"/>
     <w:rsid w:val="005161F4"/>
     <w:rsid w:val="0051624F"/>
     <w:rsid w:val="005164D9"/>
     <w:rsid w:val="00516CD3"/>
+    <w:rsid w:val="00516D13"/>
     <w:rsid w:val="005176A4"/>
     <w:rsid w:val="00517700"/>
     <w:rsid w:val="00517D61"/>
     <w:rsid w:val="00517FAA"/>
     <w:rsid w:val="005203BE"/>
     <w:rsid w:val="00520500"/>
     <w:rsid w:val="005205FB"/>
+    <w:rsid w:val="0052071E"/>
     <w:rsid w:val="00520761"/>
     <w:rsid w:val="00520B42"/>
     <w:rsid w:val="005210FB"/>
     <w:rsid w:val="0052143E"/>
     <w:rsid w:val="00521440"/>
     <w:rsid w:val="00521474"/>
     <w:rsid w:val="0052159E"/>
     <w:rsid w:val="00522061"/>
     <w:rsid w:val="00522281"/>
     <w:rsid w:val="00522697"/>
     <w:rsid w:val="00522979"/>
     <w:rsid w:val="00522E50"/>
+    <w:rsid w:val="00523101"/>
     <w:rsid w:val="00523244"/>
     <w:rsid w:val="00523621"/>
     <w:rsid w:val="00523A74"/>
     <w:rsid w:val="00523EB0"/>
     <w:rsid w:val="00523EE9"/>
     <w:rsid w:val="0052416E"/>
     <w:rsid w:val="005242EB"/>
     <w:rsid w:val="005248CD"/>
+    <w:rsid w:val="00524A70"/>
     <w:rsid w:val="00524E10"/>
     <w:rsid w:val="00525008"/>
     <w:rsid w:val="00525013"/>
+    <w:rsid w:val="00525588"/>
     <w:rsid w:val="0052568F"/>
     <w:rsid w:val="005257B3"/>
     <w:rsid w:val="00525A11"/>
     <w:rsid w:val="00525C75"/>
     <w:rsid w:val="00525FAE"/>
     <w:rsid w:val="005262B8"/>
+    <w:rsid w:val="0052659F"/>
     <w:rsid w:val="0052769F"/>
     <w:rsid w:val="0052791A"/>
     <w:rsid w:val="00527BD0"/>
+    <w:rsid w:val="00527C84"/>
     <w:rsid w:val="005301E4"/>
     <w:rsid w:val="005302F5"/>
     <w:rsid w:val="0053044C"/>
     <w:rsid w:val="00530786"/>
     <w:rsid w:val="00530925"/>
     <w:rsid w:val="00530A4A"/>
     <w:rsid w:val="00530F21"/>
     <w:rsid w:val="005315E1"/>
     <w:rsid w:val="00531B0D"/>
     <w:rsid w:val="00532122"/>
     <w:rsid w:val="00532155"/>
     <w:rsid w:val="005324A4"/>
     <w:rsid w:val="005324B9"/>
     <w:rsid w:val="005325C4"/>
     <w:rsid w:val="0053341F"/>
     <w:rsid w:val="005334D6"/>
     <w:rsid w:val="00533784"/>
     <w:rsid w:val="005338E3"/>
     <w:rsid w:val="00533A5F"/>
     <w:rsid w:val="00533BC8"/>
     <w:rsid w:val="00533C53"/>
     <w:rsid w:val="00533E4E"/>
     <w:rsid w:val="00534706"/>
     <w:rsid w:val="00534791"/>
     <w:rsid w:val="00534EA9"/>
     <w:rsid w:val="00535005"/>
     <w:rsid w:val="005353C6"/>
     <w:rsid w:val="005356C6"/>
     <w:rsid w:val="0053636D"/>
     <w:rsid w:val="0053658A"/>
     <w:rsid w:val="005365D7"/>
     <w:rsid w:val="0053661B"/>
+    <w:rsid w:val="00536BE5"/>
     <w:rsid w:val="00536BFB"/>
     <w:rsid w:val="0053717C"/>
+    <w:rsid w:val="005371D9"/>
     <w:rsid w:val="00537354"/>
     <w:rsid w:val="00537758"/>
     <w:rsid w:val="0053778B"/>
+    <w:rsid w:val="0053780E"/>
     <w:rsid w:val="00537F60"/>
     <w:rsid w:val="00540B2F"/>
     <w:rsid w:val="00541142"/>
     <w:rsid w:val="0054133A"/>
     <w:rsid w:val="005416EC"/>
     <w:rsid w:val="005420F6"/>
+    <w:rsid w:val="00542119"/>
     <w:rsid w:val="0054222F"/>
     <w:rsid w:val="00542E16"/>
     <w:rsid w:val="00543373"/>
     <w:rsid w:val="005433F7"/>
     <w:rsid w:val="005436B2"/>
     <w:rsid w:val="005439EE"/>
     <w:rsid w:val="00543D33"/>
     <w:rsid w:val="0054455B"/>
     <w:rsid w:val="0054463A"/>
     <w:rsid w:val="00544A72"/>
     <w:rsid w:val="00545013"/>
     <w:rsid w:val="0054515C"/>
     <w:rsid w:val="00545227"/>
     <w:rsid w:val="00545911"/>
     <w:rsid w:val="00545C8F"/>
     <w:rsid w:val="00545DE0"/>
     <w:rsid w:val="00545F0C"/>
+    <w:rsid w:val="00546477"/>
+    <w:rsid w:val="00546BBA"/>
     <w:rsid w:val="00546EE8"/>
     <w:rsid w:val="005470EF"/>
     <w:rsid w:val="0054771E"/>
     <w:rsid w:val="00547A5E"/>
+    <w:rsid w:val="00547E2E"/>
     <w:rsid w:val="0055006B"/>
+    <w:rsid w:val="0055013A"/>
     <w:rsid w:val="0055098D"/>
+    <w:rsid w:val="00550A4B"/>
+    <w:rsid w:val="00550C4F"/>
     <w:rsid w:val="00550CA8"/>
+    <w:rsid w:val="00550D24"/>
     <w:rsid w:val="00550FAA"/>
     <w:rsid w:val="005510E5"/>
     <w:rsid w:val="00551684"/>
     <w:rsid w:val="00551721"/>
     <w:rsid w:val="00551D03"/>
     <w:rsid w:val="005523D2"/>
     <w:rsid w:val="0055256C"/>
     <w:rsid w:val="0055273A"/>
     <w:rsid w:val="005528B3"/>
     <w:rsid w:val="00552DC5"/>
     <w:rsid w:val="00552DCF"/>
     <w:rsid w:val="00552F87"/>
     <w:rsid w:val="00553043"/>
     <w:rsid w:val="00553576"/>
     <w:rsid w:val="0055362A"/>
     <w:rsid w:val="00553A2B"/>
+    <w:rsid w:val="00553C89"/>
     <w:rsid w:val="00553E94"/>
     <w:rsid w:val="00554001"/>
     <w:rsid w:val="005540DB"/>
     <w:rsid w:val="005541E9"/>
+    <w:rsid w:val="0055439A"/>
+    <w:rsid w:val="00554412"/>
     <w:rsid w:val="005548EF"/>
     <w:rsid w:val="00554997"/>
     <w:rsid w:val="00554CFD"/>
     <w:rsid w:val="00554D9F"/>
     <w:rsid w:val="00554FD9"/>
+    <w:rsid w:val="00554FF0"/>
     <w:rsid w:val="00555010"/>
     <w:rsid w:val="0055514C"/>
+    <w:rsid w:val="00555475"/>
     <w:rsid w:val="005554D1"/>
     <w:rsid w:val="00555744"/>
     <w:rsid w:val="00555B66"/>
     <w:rsid w:val="00555CC0"/>
     <w:rsid w:val="005561BA"/>
     <w:rsid w:val="005563DC"/>
     <w:rsid w:val="005566E8"/>
     <w:rsid w:val="00556809"/>
     <w:rsid w:val="00556899"/>
     <w:rsid w:val="00556C93"/>
     <w:rsid w:val="00556EC9"/>
+    <w:rsid w:val="00556EF5"/>
     <w:rsid w:val="00557086"/>
     <w:rsid w:val="005570D3"/>
     <w:rsid w:val="005571B6"/>
     <w:rsid w:val="00557214"/>
     <w:rsid w:val="005573A0"/>
     <w:rsid w:val="00560103"/>
     <w:rsid w:val="005601EB"/>
     <w:rsid w:val="00560248"/>
     <w:rsid w:val="00560250"/>
     <w:rsid w:val="00560350"/>
+    <w:rsid w:val="005603F0"/>
     <w:rsid w:val="0056040A"/>
     <w:rsid w:val="00560B8D"/>
     <w:rsid w:val="00560CAA"/>
     <w:rsid w:val="005619F3"/>
+    <w:rsid w:val="00562046"/>
     <w:rsid w:val="00562211"/>
+    <w:rsid w:val="00562F41"/>
     <w:rsid w:val="0056312A"/>
     <w:rsid w:val="005631D3"/>
+    <w:rsid w:val="005633E7"/>
     <w:rsid w:val="00563A71"/>
     <w:rsid w:val="00563C60"/>
     <w:rsid w:val="0056406C"/>
     <w:rsid w:val="00564703"/>
     <w:rsid w:val="00564858"/>
     <w:rsid w:val="005652BB"/>
     <w:rsid w:val="005652E4"/>
     <w:rsid w:val="00565499"/>
     <w:rsid w:val="005654FA"/>
     <w:rsid w:val="0056555D"/>
     <w:rsid w:val="0056571F"/>
     <w:rsid w:val="005659A7"/>
     <w:rsid w:val="00565B31"/>
     <w:rsid w:val="00565C05"/>
     <w:rsid w:val="00565EFC"/>
     <w:rsid w:val="00566114"/>
     <w:rsid w:val="0056656A"/>
     <w:rsid w:val="00566D41"/>
     <w:rsid w:val="005674B8"/>
     <w:rsid w:val="00567538"/>
     <w:rsid w:val="0056782D"/>
     <w:rsid w:val="00567E55"/>
     <w:rsid w:val="00570159"/>
     <w:rsid w:val="00570397"/>
     <w:rsid w:val="00570400"/>
     <w:rsid w:val="005704C2"/>
     <w:rsid w:val="005706D0"/>
     <w:rsid w:val="00570901"/>
+    <w:rsid w:val="00570CF6"/>
     <w:rsid w:val="00570E21"/>
     <w:rsid w:val="005710D8"/>
+    <w:rsid w:val="0057116B"/>
+    <w:rsid w:val="005716BE"/>
     <w:rsid w:val="0057201E"/>
     <w:rsid w:val="0057207C"/>
     <w:rsid w:val="00572410"/>
     <w:rsid w:val="005724A0"/>
     <w:rsid w:val="00572CF4"/>
     <w:rsid w:val="00572E28"/>
     <w:rsid w:val="00573320"/>
     <w:rsid w:val="00573379"/>
     <w:rsid w:val="00573604"/>
     <w:rsid w:val="005739E9"/>
     <w:rsid w:val="00573A0B"/>
     <w:rsid w:val="00573FC9"/>
+    <w:rsid w:val="00574243"/>
     <w:rsid w:val="005750EC"/>
     <w:rsid w:val="00575449"/>
     <w:rsid w:val="005755F3"/>
+    <w:rsid w:val="005757FD"/>
     <w:rsid w:val="0057588D"/>
     <w:rsid w:val="00575B6D"/>
     <w:rsid w:val="00575ED2"/>
     <w:rsid w:val="0057619C"/>
     <w:rsid w:val="0057684E"/>
     <w:rsid w:val="00576D31"/>
     <w:rsid w:val="0057765A"/>
+    <w:rsid w:val="0057784C"/>
+    <w:rsid w:val="0057786B"/>
     <w:rsid w:val="0057792C"/>
     <w:rsid w:val="00577DAB"/>
     <w:rsid w:val="00577E60"/>
     <w:rsid w:val="0058114D"/>
     <w:rsid w:val="00581177"/>
     <w:rsid w:val="005812CC"/>
     <w:rsid w:val="005814C3"/>
     <w:rsid w:val="005815BC"/>
     <w:rsid w:val="005815FC"/>
     <w:rsid w:val="0058196B"/>
     <w:rsid w:val="00581A77"/>
     <w:rsid w:val="00581DEB"/>
     <w:rsid w:val="00581E43"/>
     <w:rsid w:val="00581ED9"/>
     <w:rsid w:val="00582136"/>
     <w:rsid w:val="005822A4"/>
     <w:rsid w:val="00582740"/>
+    <w:rsid w:val="0058276E"/>
+    <w:rsid w:val="005827C2"/>
     <w:rsid w:val="0058289F"/>
+    <w:rsid w:val="00582A24"/>
     <w:rsid w:val="00582C0C"/>
     <w:rsid w:val="00582CFC"/>
     <w:rsid w:val="00583395"/>
+    <w:rsid w:val="005835DB"/>
+    <w:rsid w:val="00583669"/>
     <w:rsid w:val="00583A9C"/>
     <w:rsid w:val="005840E8"/>
+    <w:rsid w:val="005843E6"/>
     <w:rsid w:val="00584C04"/>
     <w:rsid w:val="005851DF"/>
     <w:rsid w:val="00585505"/>
     <w:rsid w:val="00585610"/>
     <w:rsid w:val="0058580A"/>
     <w:rsid w:val="0058593D"/>
     <w:rsid w:val="00585CE5"/>
+    <w:rsid w:val="005860DB"/>
     <w:rsid w:val="00586276"/>
     <w:rsid w:val="00586999"/>
     <w:rsid w:val="00586C99"/>
     <w:rsid w:val="00586FD5"/>
     <w:rsid w:val="00587046"/>
     <w:rsid w:val="00587847"/>
     <w:rsid w:val="005879AB"/>
     <w:rsid w:val="00587BFF"/>
     <w:rsid w:val="00587E63"/>
     <w:rsid w:val="00587F03"/>
     <w:rsid w:val="00587FD2"/>
     <w:rsid w:val="0059000E"/>
     <w:rsid w:val="0059009F"/>
     <w:rsid w:val="00590128"/>
     <w:rsid w:val="005902D5"/>
     <w:rsid w:val="0059082A"/>
     <w:rsid w:val="00590C45"/>
+    <w:rsid w:val="00590C94"/>
     <w:rsid w:val="00591334"/>
     <w:rsid w:val="00591BDE"/>
     <w:rsid w:val="00592167"/>
     <w:rsid w:val="005921DB"/>
     <w:rsid w:val="005926D5"/>
     <w:rsid w:val="005927A5"/>
     <w:rsid w:val="005930FB"/>
     <w:rsid w:val="005935ED"/>
     <w:rsid w:val="0059376A"/>
+    <w:rsid w:val="00593846"/>
     <w:rsid w:val="00593925"/>
     <w:rsid w:val="00593B52"/>
     <w:rsid w:val="0059407F"/>
     <w:rsid w:val="005941D9"/>
     <w:rsid w:val="00594609"/>
+    <w:rsid w:val="0059462E"/>
     <w:rsid w:val="005946BC"/>
     <w:rsid w:val="00594C24"/>
     <w:rsid w:val="00594F0F"/>
     <w:rsid w:val="00595497"/>
     <w:rsid w:val="0059590B"/>
+    <w:rsid w:val="0059619E"/>
     <w:rsid w:val="005964A3"/>
     <w:rsid w:val="005966A3"/>
     <w:rsid w:val="005970A9"/>
+    <w:rsid w:val="00597329"/>
     <w:rsid w:val="005973F4"/>
     <w:rsid w:val="005974A3"/>
+    <w:rsid w:val="005A025E"/>
+    <w:rsid w:val="005A04F0"/>
+    <w:rsid w:val="005A0D8A"/>
+    <w:rsid w:val="005A1000"/>
     <w:rsid w:val="005A170D"/>
     <w:rsid w:val="005A1871"/>
     <w:rsid w:val="005A1A48"/>
     <w:rsid w:val="005A1ACE"/>
     <w:rsid w:val="005A1C57"/>
     <w:rsid w:val="005A1E0B"/>
+    <w:rsid w:val="005A20AF"/>
     <w:rsid w:val="005A21A3"/>
     <w:rsid w:val="005A21D6"/>
     <w:rsid w:val="005A224E"/>
     <w:rsid w:val="005A230D"/>
     <w:rsid w:val="005A23A1"/>
     <w:rsid w:val="005A2F19"/>
     <w:rsid w:val="005A30C4"/>
     <w:rsid w:val="005A3121"/>
     <w:rsid w:val="005A33B0"/>
     <w:rsid w:val="005A33E9"/>
     <w:rsid w:val="005A37B3"/>
     <w:rsid w:val="005A3F40"/>
     <w:rsid w:val="005A402F"/>
     <w:rsid w:val="005A4224"/>
+    <w:rsid w:val="005A4D1B"/>
     <w:rsid w:val="005A4D73"/>
     <w:rsid w:val="005A4F3A"/>
     <w:rsid w:val="005A52DC"/>
     <w:rsid w:val="005A554E"/>
+    <w:rsid w:val="005A571C"/>
     <w:rsid w:val="005A586C"/>
+    <w:rsid w:val="005A590A"/>
     <w:rsid w:val="005A5BF1"/>
     <w:rsid w:val="005A5F69"/>
     <w:rsid w:val="005A5F88"/>
     <w:rsid w:val="005A60FF"/>
     <w:rsid w:val="005A6436"/>
     <w:rsid w:val="005A649B"/>
     <w:rsid w:val="005A6843"/>
     <w:rsid w:val="005A685A"/>
     <w:rsid w:val="005A6C2B"/>
+    <w:rsid w:val="005A6E70"/>
     <w:rsid w:val="005A715A"/>
     <w:rsid w:val="005A7199"/>
     <w:rsid w:val="005A71FA"/>
     <w:rsid w:val="005A723D"/>
+    <w:rsid w:val="005B002B"/>
     <w:rsid w:val="005B041B"/>
     <w:rsid w:val="005B0B11"/>
     <w:rsid w:val="005B0C09"/>
     <w:rsid w:val="005B0DC5"/>
     <w:rsid w:val="005B10B7"/>
     <w:rsid w:val="005B1190"/>
+    <w:rsid w:val="005B1477"/>
     <w:rsid w:val="005B1EF4"/>
     <w:rsid w:val="005B2687"/>
     <w:rsid w:val="005B2743"/>
     <w:rsid w:val="005B28D3"/>
     <w:rsid w:val="005B2952"/>
+    <w:rsid w:val="005B29C9"/>
+    <w:rsid w:val="005B2A8E"/>
     <w:rsid w:val="005B306B"/>
     <w:rsid w:val="005B33C9"/>
     <w:rsid w:val="005B381D"/>
     <w:rsid w:val="005B3B97"/>
     <w:rsid w:val="005B40C7"/>
     <w:rsid w:val="005B4380"/>
     <w:rsid w:val="005B4570"/>
+    <w:rsid w:val="005B472D"/>
     <w:rsid w:val="005B4AC4"/>
     <w:rsid w:val="005B4B55"/>
     <w:rsid w:val="005B4E41"/>
     <w:rsid w:val="005B4FA1"/>
     <w:rsid w:val="005B513A"/>
+    <w:rsid w:val="005B587D"/>
     <w:rsid w:val="005B587E"/>
     <w:rsid w:val="005B58A8"/>
+    <w:rsid w:val="005B5C42"/>
     <w:rsid w:val="005B6052"/>
     <w:rsid w:val="005B6DEB"/>
     <w:rsid w:val="005B6EE4"/>
     <w:rsid w:val="005B6F27"/>
     <w:rsid w:val="005B719E"/>
     <w:rsid w:val="005B7528"/>
     <w:rsid w:val="005B7EB6"/>
     <w:rsid w:val="005B7FF2"/>
     <w:rsid w:val="005C00B8"/>
     <w:rsid w:val="005C063B"/>
     <w:rsid w:val="005C0660"/>
     <w:rsid w:val="005C0816"/>
     <w:rsid w:val="005C112E"/>
     <w:rsid w:val="005C16BD"/>
     <w:rsid w:val="005C1A0B"/>
     <w:rsid w:val="005C1B97"/>
     <w:rsid w:val="005C1DE9"/>
     <w:rsid w:val="005C2173"/>
     <w:rsid w:val="005C2605"/>
     <w:rsid w:val="005C271B"/>
+    <w:rsid w:val="005C2991"/>
     <w:rsid w:val="005C29AE"/>
     <w:rsid w:val="005C2ACD"/>
     <w:rsid w:val="005C30E0"/>
     <w:rsid w:val="005C33A7"/>
     <w:rsid w:val="005C36A0"/>
     <w:rsid w:val="005C3A61"/>
     <w:rsid w:val="005C41D4"/>
     <w:rsid w:val="005C4766"/>
     <w:rsid w:val="005C48CF"/>
     <w:rsid w:val="005C4B18"/>
     <w:rsid w:val="005C5243"/>
     <w:rsid w:val="005C54B4"/>
+    <w:rsid w:val="005C554B"/>
     <w:rsid w:val="005C5690"/>
     <w:rsid w:val="005C5A10"/>
     <w:rsid w:val="005C5E45"/>
     <w:rsid w:val="005C601C"/>
     <w:rsid w:val="005C61A2"/>
     <w:rsid w:val="005C6592"/>
     <w:rsid w:val="005C69CA"/>
     <w:rsid w:val="005C6A56"/>
     <w:rsid w:val="005C6BC3"/>
     <w:rsid w:val="005C6CDC"/>
+    <w:rsid w:val="005C6D70"/>
     <w:rsid w:val="005C6EB2"/>
+    <w:rsid w:val="005C7C04"/>
     <w:rsid w:val="005C7E4E"/>
     <w:rsid w:val="005D0029"/>
     <w:rsid w:val="005D0515"/>
     <w:rsid w:val="005D0C1A"/>
+    <w:rsid w:val="005D0DFF"/>
     <w:rsid w:val="005D0EDE"/>
     <w:rsid w:val="005D0F86"/>
     <w:rsid w:val="005D11E3"/>
     <w:rsid w:val="005D2073"/>
     <w:rsid w:val="005D2792"/>
     <w:rsid w:val="005D32C6"/>
     <w:rsid w:val="005D3318"/>
     <w:rsid w:val="005D36A4"/>
     <w:rsid w:val="005D394A"/>
     <w:rsid w:val="005D3F12"/>
+    <w:rsid w:val="005D3F99"/>
     <w:rsid w:val="005D40DF"/>
     <w:rsid w:val="005D4250"/>
     <w:rsid w:val="005D429B"/>
     <w:rsid w:val="005D4307"/>
     <w:rsid w:val="005D447C"/>
     <w:rsid w:val="005D47E7"/>
+    <w:rsid w:val="005D4AE2"/>
     <w:rsid w:val="005D4D64"/>
     <w:rsid w:val="005D4EB3"/>
     <w:rsid w:val="005D5315"/>
     <w:rsid w:val="005D5778"/>
     <w:rsid w:val="005D59E7"/>
     <w:rsid w:val="005D5C49"/>
     <w:rsid w:val="005D5CEA"/>
     <w:rsid w:val="005D625B"/>
     <w:rsid w:val="005D6283"/>
     <w:rsid w:val="005D6508"/>
     <w:rsid w:val="005D6640"/>
     <w:rsid w:val="005D6769"/>
     <w:rsid w:val="005D6D27"/>
     <w:rsid w:val="005D7638"/>
     <w:rsid w:val="005D7683"/>
     <w:rsid w:val="005D77ED"/>
     <w:rsid w:val="005D7CEA"/>
     <w:rsid w:val="005D7D02"/>
     <w:rsid w:val="005E0532"/>
     <w:rsid w:val="005E0AF7"/>
     <w:rsid w:val="005E171D"/>
     <w:rsid w:val="005E1731"/>
+    <w:rsid w:val="005E1A35"/>
     <w:rsid w:val="005E1DE1"/>
     <w:rsid w:val="005E2627"/>
+    <w:rsid w:val="005E2831"/>
+    <w:rsid w:val="005E28B3"/>
     <w:rsid w:val="005E2A84"/>
     <w:rsid w:val="005E2B09"/>
     <w:rsid w:val="005E2EE6"/>
     <w:rsid w:val="005E3409"/>
     <w:rsid w:val="005E35AD"/>
+    <w:rsid w:val="005E381C"/>
     <w:rsid w:val="005E388E"/>
     <w:rsid w:val="005E3F38"/>
     <w:rsid w:val="005E494C"/>
     <w:rsid w:val="005E4B3E"/>
     <w:rsid w:val="005E53CA"/>
     <w:rsid w:val="005E5771"/>
     <w:rsid w:val="005E5C18"/>
-    <w:rsid w:val="005E5D37"/>
     <w:rsid w:val="005E5FBE"/>
     <w:rsid w:val="005E67B9"/>
     <w:rsid w:val="005E6E15"/>
+    <w:rsid w:val="005E71B5"/>
     <w:rsid w:val="005E739A"/>
+    <w:rsid w:val="005E7A7D"/>
     <w:rsid w:val="005E7BAF"/>
     <w:rsid w:val="005E7DF1"/>
     <w:rsid w:val="005E7EDE"/>
     <w:rsid w:val="005F06E9"/>
     <w:rsid w:val="005F0B4F"/>
     <w:rsid w:val="005F0E8D"/>
+    <w:rsid w:val="005F1102"/>
     <w:rsid w:val="005F129B"/>
     <w:rsid w:val="005F1361"/>
     <w:rsid w:val="005F1C5D"/>
     <w:rsid w:val="005F23FA"/>
     <w:rsid w:val="005F253F"/>
+    <w:rsid w:val="005F2764"/>
     <w:rsid w:val="005F2D46"/>
     <w:rsid w:val="005F320E"/>
+    <w:rsid w:val="005F33EE"/>
     <w:rsid w:val="005F35E0"/>
     <w:rsid w:val="005F37AE"/>
+    <w:rsid w:val="005F3A24"/>
+    <w:rsid w:val="005F3A45"/>
     <w:rsid w:val="005F3C66"/>
     <w:rsid w:val="005F3C7A"/>
     <w:rsid w:val="005F3D1D"/>
     <w:rsid w:val="005F4017"/>
     <w:rsid w:val="005F4086"/>
     <w:rsid w:val="005F41C7"/>
     <w:rsid w:val="005F48E8"/>
     <w:rsid w:val="005F4B93"/>
     <w:rsid w:val="005F4E9B"/>
     <w:rsid w:val="005F5004"/>
     <w:rsid w:val="005F5321"/>
     <w:rsid w:val="005F54AE"/>
     <w:rsid w:val="005F54B8"/>
     <w:rsid w:val="005F55A9"/>
     <w:rsid w:val="005F56FF"/>
     <w:rsid w:val="005F5835"/>
     <w:rsid w:val="005F59BE"/>
     <w:rsid w:val="005F59F0"/>
     <w:rsid w:val="005F5DE8"/>
     <w:rsid w:val="005F5F39"/>
     <w:rsid w:val="005F624E"/>
     <w:rsid w:val="005F6286"/>
     <w:rsid w:val="005F664F"/>
     <w:rsid w:val="005F683D"/>
     <w:rsid w:val="005F698A"/>
     <w:rsid w:val="005F6B04"/>
     <w:rsid w:val="005F6B67"/>
     <w:rsid w:val="005F6B9B"/>
     <w:rsid w:val="005F6C0D"/>
     <w:rsid w:val="005F6D8D"/>
+    <w:rsid w:val="005F6FE7"/>
     <w:rsid w:val="005F7045"/>
     <w:rsid w:val="005F77D3"/>
+    <w:rsid w:val="005F7848"/>
     <w:rsid w:val="005F7B97"/>
     <w:rsid w:val="00600316"/>
     <w:rsid w:val="0060033E"/>
     <w:rsid w:val="006003A9"/>
     <w:rsid w:val="00600410"/>
+    <w:rsid w:val="00600F13"/>
     <w:rsid w:val="00601333"/>
     <w:rsid w:val="00601356"/>
     <w:rsid w:val="0060139B"/>
     <w:rsid w:val="00601ACB"/>
     <w:rsid w:val="00601E6B"/>
     <w:rsid w:val="00602124"/>
     <w:rsid w:val="0060296B"/>
+    <w:rsid w:val="00602B04"/>
     <w:rsid w:val="0060315D"/>
     <w:rsid w:val="006039F2"/>
     <w:rsid w:val="00603A16"/>
     <w:rsid w:val="00603C13"/>
     <w:rsid w:val="00603CB0"/>
     <w:rsid w:val="00604194"/>
     <w:rsid w:val="0060485F"/>
     <w:rsid w:val="006050D7"/>
     <w:rsid w:val="00605182"/>
     <w:rsid w:val="006053BD"/>
     <w:rsid w:val="006056B8"/>
     <w:rsid w:val="006061B8"/>
+    <w:rsid w:val="006061E9"/>
+    <w:rsid w:val="006063A9"/>
     <w:rsid w:val="006063D8"/>
     <w:rsid w:val="006063E9"/>
     <w:rsid w:val="00606946"/>
     <w:rsid w:val="00606AAD"/>
     <w:rsid w:val="00606D6E"/>
     <w:rsid w:val="00607674"/>
     <w:rsid w:val="00607C0C"/>
     <w:rsid w:val="006103C2"/>
     <w:rsid w:val="006104D9"/>
     <w:rsid w:val="00610660"/>
     <w:rsid w:val="00610671"/>
     <w:rsid w:val="006108CD"/>
     <w:rsid w:val="00610982"/>
     <w:rsid w:val="00610AA1"/>
     <w:rsid w:val="00610AAC"/>
     <w:rsid w:val="00610C48"/>
     <w:rsid w:val="00610C5B"/>
     <w:rsid w:val="006110E1"/>
     <w:rsid w:val="00611127"/>
     <w:rsid w:val="006117AB"/>
     <w:rsid w:val="006119CD"/>
     <w:rsid w:val="006120A6"/>
     <w:rsid w:val="00612273"/>
     <w:rsid w:val="0061342F"/>
+    <w:rsid w:val="006136FA"/>
     <w:rsid w:val="00613779"/>
     <w:rsid w:val="00613803"/>
     <w:rsid w:val="00613B32"/>
     <w:rsid w:val="00613BCF"/>
     <w:rsid w:val="00613D3C"/>
     <w:rsid w:val="00613E05"/>
     <w:rsid w:val="006141AC"/>
     <w:rsid w:val="00614270"/>
     <w:rsid w:val="00614313"/>
     <w:rsid w:val="00614320"/>
     <w:rsid w:val="00614883"/>
     <w:rsid w:val="00614A8D"/>
+    <w:rsid w:val="00614E06"/>
     <w:rsid w:val="00614EE1"/>
+    <w:rsid w:val="00615412"/>
     <w:rsid w:val="006154E2"/>
     <w:rsid w:val="006157EB"/>
     <w:rsid w:val="00615B9F"/>
     <w:rsid w:val="00616181"/>
+    <w:rsid w:val="00616247"/>
+    <w:rsid w:val="00616362"/>
     <w:rsid w:val="006163AB"/>
     <w:rsid w:val="0061644F"/>
     <w:rsid w:val="00616471"/>
     <w:rsid w:val="00616AC1"/>
+    <w:rsid w:val="00616AF3"/>
     <w:rsid w:val="00616BCE"/>
     <w:rsid w:val="00617492"/>
     <w:rsid w:val="006175A5"/>
+    <w:rsid w:val="006177EE"/>
+    <w:rsid w:val="006179AC"/>
     <w:rsid w:val="00617B35"/>
     <w:rsid w:val="00617B70"/>
+    <w:rsid w:val="006200AE"/>
     <w:rsid w:val="00620341"/>
     <w:rsid w:val="00620736"/>
+    <w:rsid w:val="00620899"/>
     <w:rsid w:val="00620EA0"/>
     <w:rsid w:val="00620EFE"/>
     <w:rsid w:val="006215DB"/>
     <w:rsid w:val="0062182A"/>
     <w:rsid w:val="00621B5C"/>
     <w:rsid w:val="00621C01"/>
     <w:rsid w:val="00621D05"/>
+    <w:rsid w:val="00621E46"/>
     <w:rsid w:val="00621F21"/>
     <w:rsid w:val="00622865"/>
     <w:rsid w:val="00622BBC"/>
+    <w:rsid w:val="00622C3C"/>
     <w:rsid w:val="0062334E"/>
     <w:rsid w:val="00623394"/>
     <w:rsid w:val="0062365E"/>
     <w:rsid w:val="006237DA"/>
     <w:rsid w:val="00623E8B"/>
     <w:rsid w:val="00623F51"/>
     <w:rsid w:val="00624399"/>
     <w:rsid w:val="00624518"/>
     <w:rsid w:val="0062469E"/>
     <w:rsid w:val="00624862"/>
     <w:rsid w:val="00624D6F"/>
     <w:rsid w:val="0062558C"/>
     <w:rsid w:val="00625C6D"/>
+    <w:rsid w:val="006260E1"/>
     <w:rsid w:val="00626126"/>
+    <w:rsid w:val="006261C2"/>
+    <w:rsid w:val="0062639D"/>
     <w:rsid w:val="006264AD"/>
+    <w:rsid w:val="00626B82"/>
     <w:rsid w:val="0062704B"/>
     <w:rsid w:val="0062736C"/>
     <w:rsid w:val="006273A4"/>
     <w:rsid w:val="00627654"/>
     <w:rsid w:val="00627791"/>
     <w:rsid w:val="00627BC4"/>
+    <w:rsid w:val="00627DF6"/>
     <w:rsid w:val="00630261"/>
     <w:rsid w:val="006305BF"/>
     <w:rsid w:val="00630A6E"/>
     <w:rsid w:val="00630C24"/>
     <w:rsid w:val="0063128C"/>
     <w:rsid w:val="006313AB"/>
     <w:rsid w:val="0063154D"/>
     <w:rsid w:val="00631740"/>
     <w:rsid w:val="00631A98"/>
     <w:rsid w:val="00631B31"/>
     <w:rsid w:val="00631B66"/>
     <w:rsid w:val="00631CDC"/>
     <w:rsid w:val="00631D08"/>
     <w:rsid w:val="0063279A"/>
     <w:rsid w:val="006327A1"/>
     <w:rsid w:val="00632BB0"/>
     <w:rsid w:val="00632BDA"/>
     <w:rsid w:val="00633676"/>
     <w:rsid w:val="0063397D"/>
     <w:rsid w:val="00633F89"/>
     <w:rsid w:val="00634162"/>
     <w:rsid w:val="006341BD"/>
     <w:rsid w:val="0063456F"/>
     <w:rsid w:val="00634AB8"/>
+    <w:rsid w:val="006351BB"/>
     <w:rsid w:val="00635A4B"/>
+    <w:rsid w:val="00635EDE"/>
     <w:rsid w:val="006360BE"/>
     <w:rsid w:val="006360D2"/>
     <w:rsid w:val="00636A64"/>
     <w:rsid w:val="00637010"/>
     <w:rsid w:val="006373E2"/>
     <w:rsid w:val="00637A3F"/>
     <w:rsid w:val="00637A51"/>
     <w:rsid w:val="00637F2C"/>
+    <w:rsid w:val="00640096"/>
     <w:rsid w:val="0064033D"/>
     <w:rsid w:val="006410D5"/>
     <w:rsid w:val="00641259"/>
     <w:rsid w:val="0064135F"/>
     <w:rsid w:val="00641390"/>
     <w:rsid w:val="0064143D"/>
     <w:rsid w:val="00642048"/>
     <w:rsid w:val="006421CE"/>
     <w:rsid w:val="0064280F"/>
     <w:rsid w:val="006428CD"/>
+    <w:rsid w:val="00642D5F"/>
     <w:rsid w:val="00642E51"/>
     <w:rsid w:val="006432EC"/>
     <w:rsid w:val="0064363B"/>
     <w:rsid w:val="00643E72"/>
     <w:rsid w:val="00644634"/>
     <w:rsid w:val="006446DE"/>
     <w:rsid w:val="006448B8"/>
     <w:rsid w:val="006450E6"/>
     <w:rsid w:val="006453E1"/>
     <w:rsid w:val="006453F2"/>
     <w:rsid w:val="00645582"/>
     <w:rsid w:val="006456A1"/>
     <w:rsid w:val="006457F7"/>
+    <w:rsid w:val="00645E4A"/>
     <w:rsid w:val="00645E81"/>
     <w:rsid w:val="00645FB3"/>
+    <w:rsid w:val="006461D0"/>
+    <w:rsid w:val="00646320"/>
     <w:rsid w:val="00646974"/>
     <w:rsid w:val="00646BFA"/>
     <w:rsid w:val="00646E5E"/>
     <w:rsid w:val="0064702C"/>
+    <w:rsid w:val="006470D0"/>
     <w:rsid w:val="00647431"/>
     <w:rsid w:val="006475BE"/>
     <w:rsid w:val="00647968"/>
     <w:rsid w:val="00647C98"/>
     <w:rsid w:val="00647CDF"/>
     <w:rsid w:val="00647F85"/>
     <w:rsid w:val="006501D5"/>
     <w:rsid w:val="00650260"/>
     <w:rsid w:val="006505A2"/>
     <w:rsid w:val="00650952"/>
     <w:rsid w:val="0065114E"/>
     <w:rsid w:val="00651439"/>
     <w:rsid w:val="00651442"/>
     <w:rsid w:val="006515B5"/>
     <w:rsid w:val="00651DEF"/>
     <w:rsid w:val="00651EDE"/>
+    <w:rsid w:val="00651F4D"/>
     <w:rsid w:val="00651F7F"/>
     <w:rsid w:val="006528A4"/>
     <w:rsid w:val="00652AF6"/>
     <w:rsid w:val="006533ED"/>
     <w:rsid w:val="00653D91"/>
+    <w:rsid w:val="00653EFB"/>
     <w:rsid w:val="006543D2"/>
     <w:rsid w:val="006543F4"/>
     <w:rsid w:val="00654757"/>
     <w:rsid w:val="00654CF5"/>
     <w:rsid w:val="00654D46"/>
     <w:rsid w:val="0065581F"/>
+    <w:rsid w:val="00655A56"/>
     <w:rsid w:val="00655A74"/>
+    <w:rsid w:val="00655D80"/>
     <w:rsid w:val="006564A2"/>
     <w:rsid w:val="006564D8"/>
     <w:rsid w:val="00656660"/>
     <w:rsid w:val="00656D95"/>
     <w:rsid w:val="00657045"/>
     <w:rsid w:val="0065729C"/>
     <w:rsid w:val="00657B06"/>
     <w:rsid w:val="00657CBD"/>
+    <w:rsid w:val="00660AEB"/>
     <w:rsid w:val="00661199"/>
     <w:rsid w:val="0066146D"/>
     <w:rsid w:val="00661641"/>
     <w:rsid w:val="00661B10"/>
     <w:rsid w:val="00661EE1"/>
     <w:rsid w:val="00662361"/>
     <w:rsid w:val="0066240F"/>
     <w:rsid w:val="00662B91"/>
     <w:rsid w:val="00662E28"/>
+    <w:rsid w:val="00662EB4"/>
     <w:rsid w:val="00663128"/>
     <w:rsid w:val="00663CFC"/>
     <w:rsid w:val="00663F2C"/>
     <w:rsid w:val="0066425B"/>
     <w:rsid w:val="00664830"/>
     <w:rsid w:val="00664975"/>
     <w:rsid w:val="00664BD3"/>
     <w:rsid w:val="006652BC"/>
     <w:rsid w:val="00665A1F"/>
+    <w:rsid w:val="00665B7C"/>
     <w:rsid w:val="00665C44"/>
     <w:rsid w:val="00665C59"/>
     <w:rsid w:val="0066656D"/>
     <w:rsid w:val="0066662C"/>
     <w:rsid w:val="0066665E"/>
     <w:rsid w:val="006666C0"/>
     <w:rsid w:val="00666D13"/>
+    <w:rsid w:val="00666FD0"/>
     <w:rsid w:val="00667325"/>
     <w:rsid w:val="006674E4"/>
     <w:rsid w:val="00667747"/>
     <w:rsid w:val="00667A9E"/>
     <w:rsid w:val="00667C5B"/>
     <w:rsid w:val="00667DFB"/>
     <w:rsid w:val="00667E09"/>
     <w:rsid w:val="00670399"/>
     <w:rsid w:val="00670566"/>
+    <w:rsid w:val="00670713"/>
     <w:rsid w:val="00670A1D"/>
     <w:rsid w:val="00670BBB"/>
     <w:rsid w:val="00670BD1"/>
     <w:rsid w:val="006713CB"/>
     <w:rsid w:val="00671551"/>
     <w:rsid w:val="00671664"/>
     <w:rsid w:val="00671733"/>
     <w:rsid w:val="0067178D"/>
     <w:rsid w:val="00671A10"/>
     <w:rsid w:val="00671A18"/>
+    <w:rsid w:val="006722A8"/>
     <w:rsid w:val="006725F1"/>
     <w:rsid w:val="00672657"/>
+    <w:rsid w:val="00672A15"/>
+    <w:rsid w:val="00672B7C"/>
     <w:rsid w:val="00672E02"/>
     <w:rsid w:val="00673166"/>
     <w:rsid w:val="00673604"/>
     <w:rsid w:val="0067449C"/>
     <w:rsid w:val="006749C1"/>
     <w:rsid w:val="00674B66"/>
     <w:rsid w:val="00674BFF"/>
     <w:rsid w:val="0067534A"/>
     <w:rsid w:val="00675A31"/>
     <w:rsid w:val="00675AD2"/>
     <w:rsid w:val="00675B6C"/>
+    <w:rsid w:val="00676803"/>
     <w:rsid w:val="00676DA4"/>
     <w:rsid w:val="00676E69"/>
     <w:rsid w:val="00677390"/>
     <w:rsid w:val="00677646"/>
+    <w:rsid w:val="00677B0D"/>
     <w:rsid w:val="00677E98"/>
     <w:rsid w:val="00680202"/>
     <w:rsid w:val="006805A9"/>
+    <w:rsid w:val="00680678"/>
     <w:rsid w:val="006809CB"/>
     <w:rsid w:val="006809DC"/>
     <w:rsid w:val="0068110A"/>
     <w:rsid w:val="0068123B"/>
+    <w:rsid w:val="00681861"/>
     <w:rsid w:val="00681B6A"/>
     <w:rsid w:val="00681F4D"/>
     <w:rsid w:val="00682455"/>
     <w:rsid w:val="00682A82"/>
     <w:rsid w:val="00683489"/>
+    <w:rsid w:val="00683860"/>
     <w:rsid w:val="0068397E"/>
     <w:rsid w:val="006840DF"/>
     <w:rsid w:val="00684922"/>
     <w:rsid w:val="006849D7"/>
     <w:rsid w:val="00684A93"/>
     <w:rsid w:val="00684D88"/>
     <w:rsid w:val="00684FF8"/>
     <w:rsid w:val="0068534C"/>
     <w:rsid w:val="006853A1"/>
     <w:rsid w:val="00685484"/>
     <w:rsid w:val="00685605"/>
     <w:rsid w:val="0068564F"/>
     <w:rsid w:val="00685911"/>
     <w:rsid w:val="00685AAE"/>
     <w:rsid w:val="00685BAD"/>
     <w:rsid w:val="0068618E"/>
+    <w:rsid w:val="00686442"/>
+    <w:rsid w:val="006868D6"/>
     <w:rsid w:val="0068696C"/>
     <w:rsid w:val="00686B47"/>
     <w:rsid w:val="00686BA0"/>
     <w:rsid w:val="00686E66"/>
     <w:rsid w:val="00687149"/>
     <w:rsid w:val="0068732C"/>
     <w:rsid w:val="006874EF"/>
     <w:rsid w:val="00687BF2"/>
     <w:rsid w:val="00687C06"/>
     <w:rsid w:val="00687C78"/>
     <w:rsid w:val="00690282"/>
     <w:rsid w:val="0069084D"/>
+    <w:rsid w:val="00690B05"/>
     <w:rsid w:val="00690D93"/>
     <w:rsid w:val="00690FCE"/>
     <w:rsid w:val="00691117"/>
     <w:rsid w:val="0069121F"/>
     <w:rsid w:val="006912D0"/>
     <w:rsid w:val="00691666"/>
     <w:rsid w:val="00692250"/>
     <w:rsid w:val="0069240D"/>
     <w:rsid w:val="0069258F"/>
     <w:rsid w:val="006927D4"/>
+    <w:rsid w:val="006928BF"/>
     <w:rsid w:val="00692C28"/>
     <w:rsid w:val="00693365"/>
     <w:rsid w:val="00693408"/>
     <w:rsid w:val="00693522"/>
     <w:rsid w:val="006936C5"/>
     <w:rsid w:val="00693807"/>
     <w:rsid w:val="00693D1A"/>
+    <w:rsid w:val="00694026"/>
     <w:rsid w:val="00694089"/>
+    <w:rsid w:val="0069484E"/>
     <w:rsid w:val="00694B09"/>
     <w:rsid w:val="00694BBA"/>
     <w:rsid w:val="00694BF6"/>
     <w:rsid w:val="0069545D"/>
     <w:rsid w:val="006954A1"/>
     <w:rsid w:val="006959A4"/>
     <w:rsid w:val="00695D10"/>
+    <w:rsid w:val="00695DF6"/>
     <w:rsid w:val="00696047"/>
+    <w:rsid w:val="00696254"/>
     <w:rsid w:val="006962B7"/>
     <w:rsid w:val="006967D7"/>
     <w:rsid w:val="00696907"/>
     <w:rsid w:val="00696FE5"/>
     <w:rsid w:val="006970F5"/>
     <w:rsid w:val="006972D1"/>
     <w:rsid w:val="00697697"/>
+    <w:rsid w:val="006976A0"/>
     <w:rsid w:val="006976D5"/>
     <w:rsid w:val="00697B5F"/>
     <w:rsid w:val="00697B90"/>
+    <w:rsid w:val="00697C48"/>
     <w:rsid w:val="00697F0C"/>
     <w:rsid w:val="006A005F"/>
     <w:rsid w:val="006A0083"/>
     <w:rsid w:val="006A05FB"/>
     <w:rsid w:val="006A0B12"/>
     <w:rsid w:val="006A0F55"/>
     <w:rsid w:val="006A1379"/>
     <w:rsid w:val="006A16FA"/>
     <w:rsid w:val="006A19E9"/>
     <w:rsid w:val="006A1C96"/>
     <w:rsid w:val="006A1EE7"/>
     <w:rsid w:val="006A227E"/>
+    <w:rsid w:val="006A23D1"/>
     <w:rsid w:val="006A2568"/>
     <w:rsid w:val="006A2B62"/>
     <w:rsid w:val="006A2F07"/>
     <w:rsid w:val="006A313D"/>
+    <w:rsid w:val="006A347D"/>
+    <w:rsid w:val="006A34DC"/>
     <w:rsid w:val="006A35A6"/>
     <w:rsid w:val="006A387E"/>
     <w:rsid w:val="006A3B5D"/>
+    <w:rsid w:val="006A3EA3"/>
     <w:rsid w:val="006A41F5"/>
     <w:rsid w:val="006A43BD"/>
     <w:rsid w:val="006A43C1"/>
     <w:rsid w:val="006A449E"/>
     <w:rsid w:val="006A46A9"/>
     <w:rsid w:val="006A4829"/>
     <w:rsid w:val="006A488F"/>
     <w:rsid w:val="006A491E"/>
     <w:rsid w:val="006A4BF7"/>
     <w:rsid w:val="006A4C0D"/>
     <w:rsid w:val="006A4FB3"/>
     <w:rsid w:val="006A516F"/>
     <w:rsid w:val="006A5A06"/>
+    <w:rsid w:val="006A5A6A"/>
     <w:rsid w:val="006A5D06"/>
     <w:rsid w:val="006A5DF3"/>
     <w:rsid w:val="006A64E2"/>
+    <w:rsid w:val="006A65B4"/>
     <w:rsid w:val="006A6EC0"/>
     <w:rsid w:val="006A6FF3"/>
     <w:rsid w:val="006A7335"/>
     <w:rsid w:val="006A7CA6"/>
     <w:rsid w:val="006A7DD0"/>
     <w:rsid w:val="006A7F75"/>
     <w:rsid w:val="006B0156"/>
     <w:rsid w:val="006B04E1"/>
     <w:rsid w:val="006B0583"/>
     <w:rsid w:val="006B05BB"/>
     <w:rsid w:val="006B068E"/>
     <w:rsid w:val="006B0997"/>
+    <w:rsid w:val="006B0C87"/>
     <w:rsid w:val="006B0FAB"/>
     <w:rsid w:val="006B1172"/>
     <w:rsid w:val="006B11F7"/>
     <w:rsid w:val="006B127E"/>
     <w:rsid w:val="006B166D"/>
     <w:rsid w:val="006B190A"/>
     <w:rsid w:val="006B1B34"/>
     <w:rsid w:val="006B212D"/>
     <w:rsid w:val="006B2197"/>
     <w:rsid w:val="006B2537"/>
     <w:rsid w:val="006B25B6"/>
     <w:rsid w:val="006B2896"/>
     <w:rsid w:val="006B29AC"/>
     <w:rsid w:val="006B3020"/>
+    <w:rsid w:val="006B3414"/>
     <w:rsid w:val="006B3496"/>
+    <w:rsid w:val="006B3AA9"/>
     <w:rsid w:val="006B3E47"/>
     <w:rsid w:val="006B44E0"/>
     <w:rsid w:val="006B48D8"/>
     <w:rsid w:val="006B49D3"/>
     <w:rsid w:val="006B4B80"/>
     <w:rsid w:val="006B4FF4"/>
     <w:rsid w:val="006B5091"/>
     <w:rsid w:val="006B5182"/>
     <w:rsid w:val="006B5298"/>
     <w:rsid w:val="006B53C0"/>
+    <w:rsid w:val="006B56C8"/>
     <w:rsid w:val="006B5791"/>
     <w:rsid w:val="006B5888"/>
     <w:rsid w:val="006B5BE6"/>
     <w:rsid w:val="006B5C19"/>
     <w:rsid w:val="006B6084"/>
+    <w:rsid w:val="006B6898"/>
     <w:rsid w:val="006B6916"/>
+    <w:rsid w:val="006B6940"/>
     <w:rsid w:val="006B69BA"/>
     <w:rsid w:val="006B6A48"/>
     <w:rsid w:val="006B6E81"/>
     <w:rsid w:val="006B7026"/>
     <w:rsid w:val="006B70DC"/>
+    <w:rsid w:val="006B7241"/>
     <w:rsid w:val="006B740E"/>
     <w:rsid w:val="006B786C"/>
     <w:rsid w:val="006B7B61"/>
     <w:rsid w:val="006C058B"/>
+    <w:rsid w:val="006C0B9D"/>
     <w:rsid w:val="006C106E"/>
     <w:rsid w:val="006C10AF"/>
     <w:rsid w:val="006C15D2"/>
     <w:rsid w:val="006C17E7"/>
     <w:rsid w:val="006C19FA"/>
     <w:rsid w:val="006C1B37"/>
     <w:rsid w:val="006C2872"/>
     <w:rsid w:val="006C2F0A"/>
     <w:rsid w:val="006C315B"/>
+    <w:rsid w:val="006C31D9"/>
     <w:rsid w:val="006C3929"/>
     <w:rsid w:val="006C3A07"/>
+    <w:rsid w:val="006C3AF4"/>
     <w:rsid w:val="006C3B3E"/>
     <w:rsid w:val="006C3F01"/>
     <w:rsid w:val="006C42B5"/>
     <w:rsid w:val="006C4318"/>
     <w:rsid w:val="006C4921"/>
     <w:rsid w:val="006C5924"/>
     <w:rsid w:val="006C5B9E"/>
     <w:rsid w:val="006C61B7"/>
     <w:rsid w:val="006C6259"/>
     <w:rsid w:val="006C647A"/>
     <w:rsid w:val="006C6789"/>
     <w:rsid w:val="006C6856"/>
     <w:rsid w:val="006C6A1B"/>
     <w:rsid w:val="006C708F"/>
     <w:rsid w:val="006C70DA"/>
     <w:rsid w:val="006C788E"/>
     <w:rsid w:val="006C7BBD"/>
+    <w:rsid w:val="006C7EC0"/>
     <w:rsid w:val="006D0006"/>
     <w:rsid w:val="006D0124"/>
     <w:rsid w:val="006D08FF"/>
     <w:rsid w:val="006D0A28"/>
     <w:rsid w:val="006D0EC0"/>
     <w:rsid w:val="006D0EC5"/>
     <w:rsid w:val="006D1522"/>
     <w:rsid w:val="006D1BCA"/>
+    <w:rsid w:val="006D3015"/>
     <w:rsid w:val="006D32AE"/>
     <w:rsid w:val="006D3906"/>
     <w:rsid w:val="006D3B57"/>
     <w:rsid w:val="006D3B93"/>
     <w:rsid w:val="006D3CE2"/>
     <w:rsid w:val="006D42FB"/>
     <w:rsid w:val="006D453E"/>
     <w:rsid w:val="006D4AB1"/>
     <w:rsid w:val="006D4EFA"/>
     <w:rsid w:val="006D5327"/>
     <w:rsid w:val="006D5765"/>
     <w:rsid w:val="006D5A75"/>
     <w:rsid w:val="006D609F"/>
     <w:rsid w:val="006D6751"/>
     <w:rsid w:val="006D675B"/>
-    <w:rsid w:val="006D6763"/>
     <w:rsid w:val="006D6769"/>
     <w:rsid w:val="006D6EE1"/>
     <w:rsid w:val="006D7139"/>
-    <w:rsid w:val="006D7982"/>
+    <w:rsid w:val="006D7176"/>
     <w:rsid w:val="006D7AF7"/>
     <w:rsid w:val="006E0071"/>
     <w:rsid w:val="006E05B3"/>
     <w:rsid w:val="006E08FF"/>
     <w:rsid w:val="006E1355"/>
     <w:rsid w:val="006E1587"/>
+    <w:rsid w:val="006E1721"/>
     <w:rsid w:val="006E17ED"/>
     <w:rsid w:val="006E1A44"/>
     <w:rsid w:val="006E1B36"/>
     <w:rsid w:val="006E1BD4"/>
+    <w:rsid w:val="006E1CE2"/>
     <w:rsid w:val="006E2151"/>
+    <w:rsid w:val="006E22C0"/>
     <w:rsid w:val="006E23C2"/>
     <w:rsid w:val="006E28F6"/>
     <w:rsid w:val="006E2940"/>
     <w:rsid w:val="006E34A8"/>
     <w:rsid w:val="006E37DC"/>
     <w:rsid w:val="006E38A9"/>
     <w:rsid w:val="006E3B1B"/>
     <w:rsid w:val="006E3C19"/>
+    <w:rsid w:val="006E3F05"/>
     <w:rsid w:val="006E45FC"/>
     <w:rsid w:val="006E4AFC"/>
+    <w:rsid w:val="006E4B0C"/>
     <w:rsid w:val="006E4E8B"/>
     <w:rsid w:val="006E509D"/>
     <w:rsid w:val="006E515B"/>
+    <w:rsid w:val="006E51C9"/>
     <w:rsid w:val="006E5536"/>
     <w:rsid w:val="006E5A2C"/>
     <w:rsid w:val="006E6661"/>
     <w:rsid w:val="006E6882"/>
     <w:rsid w:val="006E7162"/>
     <w:rsid w:val="006E74BB"/>
     <w:rsid w:val="006E7528"/>
     <w:rsid w:val="006E79DF"/>
     <w:rsid w:val="006E7A22"/>
     <w:rsid w:val="006F0637"/>
+    <w:rsid w:val="006F1C20"/>
+    <w:rsid w:val="006F1EB8"/>
     <w:rsid w:val="006F2518"/>
     <w:rsid w:val="006F2E74"/>
     <w:rsid w:val="006F323B"/>
     <w:rsid w:val="006F3393"/>
     <w:rsid w:val="006F3807"/>
     <w:rsid w:val="006F3CD4"/>
     <w:rsid w:val="006F3D2D"/>
+    <w:rsid w:val="006F3E7B"/>
     <w:rsid w:val="006F4196"/>
     <w:rsid w:val="006F49EE"/>
+    <w:rsid w:val="006F4F01"/>
     <w:rsid w:val="006F5347"/>
     <w:rsid w:val="006F5AE9"/>
+    <w:rsid w:val="006F5C60"/>
+    <w:rsid w:val="006F5D5F"/>
     <w:rsid w:val="006F5FA6"/>
     <w:rsid w:val="006F619E"/>
     <w:rsid w:val="006F64E4"/>
+    <w:rsid w:val="006F6734"/>
     <w:rsid w:val="006F6B76"/>
     <w:rsid w:val="006F6BB6"/>
     <w:rsid w:val="006F7572"/>
+    <w:rsid w:val="0070076E"/>
     <w:rsid w:val="00700BE9"/>
     <w:rsid w:val="007013BF"/>
+    <w:rsid w:val="0070151E"/>
     <w:rsid w:val="007019CD"/>
     <w:rsid w:val="00701AD4"/>
     <w:rsid w:val="00702176"/>
     <w:rsid w:val="007027AE"/>
     <w:rsid w:val="007028A9"/>
     <w:rsid w:val="007029EC"/>
     <w:rsid w:val="00702DAD"/>
     <w:rsid w:val="0070338E"/>
+    <w:rsid w:val="00703BE8"/>
     <w:rsid w:val="00703CF5"/>
     <w:rsid w:val="00703D8C"/>
     <w:rsid w:val="007043B8"/>
     <w:rsid w:val="007044BF"/>
     <w:rsid w:val="007045B4"/>
     <w:rsid w:val="00704A40"/>
     <w:rsid w:val="00704BC8"/>
     <w:rsid w:val="0070543B"/>
     <w:rsid w:val="00705B0F"/>
     <w:rsid w:val="00706291"/>
     <w:rsid w:val="007065B6"/>
     <w:rsid w:val="00706651"/>
     <w:rsid w:val="007068FC"/>
     <w:rsid w:val="0070692B"/>
     <w:rsid w:val="00706936"/>
     <w:rsid w:val="0070732E"/>
     <w:rsid w:val="0070736E"/>
     <w:rsid w:val="00707C44"/>
     <w:rsid w:val="00707EBF"/>
     <w:rsid w:val="007100AE"/>
     <w:rsid w:val="007102D2"/>
     <w:rsid w:val="00710669"/>
     <w:rsid w:val="007109C2"/>
+    <w:rsid w:val="007109E6"/>
     <w:rsid w:val="00710EA2"/>
     <w:rsid w:val="0071143D"/>
     <w:rsid w:val="00711900"/>
+    <w:rsid w:val="0071199D"/>
     <w:rsid w:val="00711B42"/>
     <w:rsid w:val="00711F68"/>
     <w:rsid w:val="0071223C"/>
     <w:rsid w:val="007128F8"/>
     <w:rsid w:val="0071307A"/>
     <w:rsid w:val="007139CE"/>
+    <w:rsid w:val="007141D3"/>
     <w:rsid w:val="00714863"/>
     <w:rsid w:val="00714A3D"/>
     <w:rsid w:val="00714D73"/>
     <w:rsid w:val="00714EB2"/>
+    <w:rsid w:val="00714F60"/>
     <w:rsid w:val="00715032"/>
     <w:rsid w:val="007150BA"/>
     <w:rsid w:val="007150D5"/>
     <w:rsid w:val="007153C2"/>
+    <w:rsid w:val="007157C7"/>
+    <w:rsid w:val="00715FDD"/>
     <w:rsid w:val="00717200"/>
     <w:rsid w:val="007172DF"/>
     <w:rsid w:val="0071751E"/>
     <w:rsid w:val="007176A8"/>
     <w:rsid w:val="00717BB5"/>
     <w:rsid w:val="00717D7A"/>
     <w:rsid w:val="00717DC6"/>
     <w:rsid w:val="0072077A"/>
     <w:rsid w:val="007208E6"/>
     <w:rsid w:val="007209F7"/>
     <w:rsid w:val="00720F61"/>
     <w:rsid w:val="00721016"/>
     <w:rsid w:val="007216A7"/>
     <w:rsid w:val="00721885"/>
     <w:rsid w:val="00721BD2"/>
     <w:rsid w:val="00722779"/>
     <w:rsid w:val="00722791"/>
     <w:rsid w:val="007228C5"/>
     <w:rsid w:val="0072291D"/>
     <w:rsid w:val="00722ADD"/>
     <w:rsid w:val="007239B1"/>
     <w:rsid w:val="00723E65"/>
     <w:rsid w:val="00723F91"/>
     <w:rsid w:val="00723FE7"/>
     <w:rsid w:val="00724009"/>
+    <w:rsid w:val="007241D4"/>
     <w:rsid w:val="007242E9"/>
     <w:rsid w:val="007249DC"/>
     <w:rsid w:val="00724D3F"/>
     <w:rsid w:val="00724DB7"/>
+    <w:rsid w:val="00724E2A"/>
     <w:rsid w:val="00724F05"/>
     <w:rsid w:val="0072510D"/>
     <w:rsid w:val="007251A6"/>
     <w:rsid w:val="0072546E"/>
     <w:rsid w:val="00725676"/>
+    <w:rsid w:val="007257AD"/>
     <w:rsid w:val="007258D2"/>
     <w:rsid w:val="00725FA3"/>
     <w:rsid w:val="0072649A"/>
     <w:rsid w:val="00726884"/>
     <w:rsid w:val="00726D53"/>
     <w:rsid w:val="00726FB7"/>
     <w:rsid w:val="0072753B"/>
     <w:rsid w:val="007279DD"/>
     <w:rsid w:val="00727DFA"/>
     <w:rsid w:val="00727E66"/>
     <w:rsid w:val="007304DB"/>
     <w:rsid w:val="00730A3C"/>
     <w:rsid w:val="00730AE5"/>
     <w:rsid w:val="00730C84"/>
+    <w:rsid w:val="00730CAA"/>
     <w:rsid w:val="00730E8C"/>
     <w:rsid w:val="00730FC1"/>
+    <w:rsid w:val="0073101E"/>
     <w:rsid w:val="007311D6"/>
+    <w:rsid w:val="00731289"/>
     <w:rsid w:val="007314D9"/>
     <w:rsid w:val="00731EAE"/>
     <w:rsid w:val="00731F54"/>
     <w:rsid w:val="007325B2"/>
     <w:rsid w:val="00732693"/>
     <w:rsid w:val="00732CED"/>
     <w:rsid w:val="00732E17"/>
     <w:rsid w:val="00733156"/>
     <w:rsid w:val="00733345"/>
+    <w:rsid w:val="00733810"/>
     <w:rsid w:val="00733B35"/>
+    <w:rsid w:val="00733B7A"/>
     <w:rsid w:val="00733CF4"/>
+    <w:rsid w:val="00733D3D"/>
     <w:rsid w:val="00734018"/>
     <w:rsid w:val="00734670"/>
     <w:rsid w:val="00734FB2"/>
     <w:rsid w:val="00735935"/>
     <w:rsid w:val="00736366"/>
     <w:rsid w:val="00736A76"/>
     <w:rsid w:val="00736B82"/>
     <w:rsid w:val="00736C04"/>
     <w:rsid w:val="00736E2B"/>
     <w:rsid w:val="007371A5"/>
     <w:rsid w:val="00737450"/>
     <w:rsid w:val="007376EF"/>
     <w:rsid w:val="00737819"/>
     <w:rsid w:val="00737D41"/>
     <w:rsid w:val="00740EB7"/>
     <w:rsid w:val="00741A46"/>
+    <w:rsid w:val="0074251A"/>
     <w:rsid w:val="007426CB"/>
     <w:rsid w:val="007426E2"/>
+    <w:rsid w:val="0074292E"/>
     <w:rsid w:val="00742EDB"/>
     <w:rsid w:val="00743111"/>
+    <w:rsid w:val="0074367A"/>
     <w:rsid w:val="007440BC"/>
     <w:rsid w:val="007447EE"/>
+    <w:rsid w:val="007451EC"/>
+    <w:rsid w:val="007451EE"/>
     <w:rsid w:val="007459E8"/>
     <w:rsid w:val="00746018"/>
     <w:rsid w:val="007461AD"/>
     <w:rsid w:val="00746478"/>
     <w:rsid w:val="0074672A"/>
     <w:rsid w:val="00747291"/>
     <w:rsid w:val="00747AD3"/>
     <w:rsid w:val="00747FFD"/>
     <w:rsid w:val="00750361"/>
+    <w:rsid w:val="00750787"/>
     <w:rsid w:val="007509C4"/>
     <w:rsid w:val="00750BE1"/>
     <w:rsid w:val="0075120F"/>
     <w:rsid w:val="007512DA"/>
     <w:rsid w:val="007514BC"/>
     <w:rsid w:val="0075152F"/>
     <w:rsid w:val="007518A3"/>
     <w:rsid w:val="00751A91"/>
     <w:rsid w:val="00751AB9"/>
     <w:rsid w:val="00751FAC"/>
     <w:rsid w:val="0075238F"/>
     <w:rsid w:val="0075290B"/>
+    <w:rsid w:val="00752954"/>
     <w:rsid w:val="00752CD3"/>
     <w:rsid w:val="00752D38"/>
     <w:rsid w:val="00752F0A"/>
     <w:rsid w:val="00753342"/>
     <w:rsid w:val="0075368F"/>
     <w:rsid w:val="00753854"/>
     <w:rsid w:val="00754234"/>
     <w:rsid w:val="00754302"/>
     <w:rsid w:val="00754A07"/>
     <w:rsid w:val="00754EE0"/>
     <w:rsid w:val="00754FDE"/>
     <w:rsid w:val="0075514F"/>
     <w:rsid w:val="007557AA"/>
     <w:rsid w:val="00755808"/>
     <w:rsid w:val="00755983"/>
     <w:rsid w:val="00755B94"/>
     <w:rsid w:val="00755D68"/>
     <w:rsid w:val="0075672C"/>
+    <w:rsid w:val="0075684A"/>
     <w:rsid w:val="00756C42"/>
     <w:rsid w:val="00756D38"/>
     <w:rsid w:val="0075764B"/>
     <w:rsid w:val="00757B66"/>
     <w:rsid w:val="00757B9F"/>
     <w:rsid w:val="0076029C"/>
     <w:rsid w:val="007609B5"/>
     <w:rsid w:val="00761601"/>
     <w:rsid w:val="00761762"/>
     <w:rsid w:val="00761CE5"/>
     <w:rsid w:val="00762385"/>
+    <w:rsid w:val="0076247B"/>
     <w:rsid w:val="0076284C"/>
     <w:rsid w:val="00762D94"/>
     <w:rsid w:val="00762E33"/>
     <w:rsid w:val="0076332D"/>
     <w:rsid w:val="00763628"/>
     <w:rsid w:val="00763771"/>
     <w:rsid w:val="007639A7"/>
     <w:rsid w:val="00763A05"/>
+    <w:rsid w:val="00763A25"/>
     <w:rsid w:val="00763AF5"/>
     <w:rsid w:val="007645AB"/>
     <w:rsid w:val="00764729"/>
     <w:rsid w:val="00764ACE"/>
     <w:rsid w:val="00764B4B"/>
     <w:rsid w:val="00764EDE"/>
     <w:rsid w:val="00764FED"/>
     <w:rsid w:val="00765081"/>
     <w:rsid w:val="007653DE"/>
     <w:rsid w:val="00765496"/>
     <w:rsid w:val="00765A60"/>
     <w:rsid w:val="00766052"/>
     <w:rsid w:val="007661F8"/>
     <w:rsid w:val="007663B7"/>
     <w:rsid w:val="00766678"/>
     <w:rsid w:val="00766834"/>
+    <w:rsid w:val="0076781C"/>
     <w:rsid w:val="00767B69"/>
     <w:rsid w:val="00770515"/>
     <w:rsid w:val="0077094D"/>
     <w:rsid w:val="00770CFD"/>
     <w:rsid w:val="007715B3"/>
     <w:rsid w:val="0077192F"/>
     <w:rsid w:val="00771CB0"/>
     <w:rsid w:val="00771D71"/>
     <w:rsid w:val="00771F7C"/>
     <w:rsid w:val="00772028"/>
+    <w:rsid w:val="00772062"/>
     <w:rsid w:val="00772115"/>
     <w:rsid w:val="007722BC"/>
     <w:rsid w:val="007725B5"/>
     <w:rsid w:val="007727A1"/>
     <w:rsid w:val="007731B7"/>
     <w:rsid w:val="00773254"/>
     <w:rsid w:val="0077333C"/>
     <w:rsid w:val="00773427"/>
     <w:rsid w:val="00773453"/>
+    <w:rsid w:val="007737A2"/>
     <w:rsid w:val="007737A8"/>
     <w:rsid w:val="007739CA"/>
     <w:rsid w:val="00773CE5"/>
     <w:rsid w:val="00774052"/>
     <w:rsid w:val="0077416F"/>
     <w:rsid w:val="007743C2"/>
     <w:rsid w:val="00774499"/>
     <w:rsid w:val="00774646"/>
     <w:rsid w:val="00774753"/>
     <w:rsid w:val="00774756"/>
     <w:rsid w:val="0077489F"/>
     <w:rsid w:val="00774AB8"/>
     <w:rsid w:val="00774B32"/>
     <w:rsid w:val="00774CC4"/>
     <w:rsid w:val="0077501B"/>
     <w:rsid w:val="00775190"/>
     <w:rsid w:val="007755D4"/>
     <w:rsid w:val="0077577C"/>
     <w:rsid w:val="00775A9B"/>
+    <w:rsid w:val="00775B82"/>
     <w:rsid w:val="00775D5A"/>
     <w:rsid w:val="007766D6"/>
     <w:rsid w:val="0077681F"/>
     <w:rsid w:val="00776A0C"/>
     <w:rsid w:val="00776B16"/>
     <w:rsid w:val="00776BC0"/>
     <w:rsid w:val="00777368"/>
+    <w:rsid w:val="0077760A"/>
     <w:rsid w:val="00777A68"/>
     <w:rsid w:val="00777DF1"/>
     <w:rsid w:val="00777DFA"/>
     <w:rsid w:val="00777E19"/>
+    <w:rsid w:val="00777F1D"/>
     <w:rsid w:val="00780596"/>
     <w:rsid w:val="00780876"/>
     <w:rsid w:val="00780AB0"/>
     <w:rsid w:val="00780BD9"/>
     <w:rsid w:val="00780E77"/>
     <w:rsid w:val="0078103F"/>
+    <w:rsid w:val="007811FD"/>
     <w:rsid w:val="007813B1"/>
     <w:rsid w:val="007813C8"/>
     <w:rsid w:val="00781499"/>
     <w:rsid w:val="0078166C"/>
     <w:rsid w:val="007817AD"/>
     <w:rsid w:val="007822B5"/>
     <w:rsid w:val="007825BE"/>
     <w:rsid w:val="00782606"/>
     <w:rsid w:val="0078268F"/>
     <w:rsid w:val="0078289E"/>
     <w:rsid w:val="00782913"/>
     <w:rsid w:val="0078293B"/>
     <w:rsid w:val="00782D24"/>
     <w:rsid w:val="00783086"/>
     <w:rsid w:val="007833C5"/>
     <w:rsid w:val="007839D9"/>
     <w:rsid w:val="00783E3A"/>
     <w:rsid w:val="00784148"/>
     <w:rsid w:val="00784211"/>
     <w:rsid w:val="0078450A"/>
     <w:rsid w:val="00784542"/>
     <w:rsid w:val="007847D4"/>
+    <w:rsid w:val="007849EF"/>
     <w:rsid w:val="00784E3C"/>
     <w:rsid w:val="00784F05"/>
     <w:rsid w:val="0078552C"/>
     <w:rsid w:val="00785535"/>
     <w:rsid w:val="00785574"/>
     <w:rsid w:val="00785758"/>
     <w:rsid w:val="007857F6"/>
     <w:rsid w:val="00785A18"/>
     <w:rsid w:val="00785C9B"/>
     <w:rsid w:val="0078630D"/>
+    <w:rsid w:val="00786637"/>
+    <w:rsid w:val="00786DE9"/>
     <w:rsid w:val="00786EFF"/>
+    <w:rsid w:val="00787102"/>
     <w:rsid w:val="00787875"/>
     <w:rsid w:val="007878CE"/>
     <w:rsid w:val="0078791C"/>
     <w:rsid w:val="00787C9B"/>
     <w:rsid w:val="00787D3C"/>
     <w:rsid w:val="00790078"/>
     <w:rsid w:val="00790109"/>
     <w:rsid w:val="00790418"/>
     <w:rsid w:val="0079042B"/>
     <w:rsid w:val="00790467"/>
     <w:rsid w:val="0079049C"/>
     <w:rsid w:val="00790674"/>
     <w:rsid w:val="007906C2"/>
     <w:rsid w:val="00790A10"/>
     <w:rsid w:val="00790DFE"/>
     <w:rsid w:val="00791858"/>
     <w:rsid w:val="00791F2D"/>
+    <w:rsid w:val="00792280"/>
     <w:rsid w:val="007922EE"/>
     <w:rsid w:val="0079230A"/>
+    <w:rsid w:val="007923D4"/>
     <w:rsid w:val="00792644"/>
+    <w:rsid w:val="00792948"/>
     <w:rsid w:val="00792FC4"/>
+    <w:rsid w:val="007938A0"/>
     <w:rsid w:val="00793CC3"/>
+    <w:rsid w:val="00793EDF"/>
     <w:rsid w:val="0079403A"/>
     <w:rsid w:val="007942BF"/>
+    <w:rsid w:val="007948BF"/>
+    <w:rsid w:val="00794984"/>
     <w:rsid w:val="007949F7"/>
     <w:rsid w:val="00794CAC"/>
     <w:rsid w:val="00794E7C"/>
     <w:rsid w:val="00795033"/>
     <w:rsid w:val="007956CC"/>
     <w:rsid w:val="0079573E"/>
     <w:rsid w:val="00795FE5"/>
     <w:rsid w:val="00796070"/>
     <w:rsid w:val="0079634E"/>
     <w:rsid w:val="0079675B"/>
     <w:rsid w:val="00796C3F"/>
     <w:rsid w:val="00796F5B"/>
     <w:rsid w:val="0079774A"/>
     <w:rsid w:val="00797797"/>
     <w:rsid w:val="00797C1E"/>
     <w:rsid w:val="007A08C4"/>
     <w:rsid w:val="007A0E8E"/>
     <w:rsid w:val="007A0F38"/>
     <w:rsid w:val="007A0FC4"/>
     <w:rsid w:val="007A111D"/>
     <w:rsid w:val="007A1241"/>
+    <w:rsid w:val="007A1886"/>
+    <w:rsid w:val="007A18DB"/>
     <w:rsid w:val="007A1C00"/>
     <w:rsid w:val="007A1DAC"/>
     <w:rsid w:val="007A1E06"/>
     <w:rsid w:val="007A1F9B"/>
     <w:rsid w:val="007A233B"/>
+    <w:rsid w:val="007A287B"/>
     <w:rsid w:val="007A2889"/>
+    <w:rsid w:val="007A3060"/>
     <w:rsid w:val="007A3396"/>
     <w:rsid w:val="007A3493"/>
     <w:rsid w:val="007A3819"/>
     <w:rsid w:val="007A39CE"/>
     <w:rsid w:val="007A3B34"/>
     <w:rsid w:val="007A3C13"/>
     <w:rsid w:val="007A3D27"/>
     <w:rsid w:val="007A3D6E"/>
+    <w:rsid w:val="007A3E2B"/>
     <w:rsid w:val="007A3FB2"/>
     <w:rsid w:val="007A4064"/>
     <w:rsid w:val="007A443E"/>
     <w:rsid w:val="007A4613"/>
     <w:rsid w:val="007A47DD"/>
     <w:rsid w:val="007A4923"/>
     <w:rsid w:val="007A4EAD"/>
     <w:rsid w:val="007A513A"/>
     <w:rsid w:val="007A5528"/>
     <w:rsid w:val="007A5646"/>
+    <w:rsid w:val="007A5671"/>
     <w:rsid w:val="007A5B47"/>
     <w:rsid w:val="007A5B4C"/>
     <w:rsid w:val="007A5BC9"/>
+    <w:rsid w:val="007A60D8"/>
     <w:rsid w:val="007A61FC"/>
     <w:rsid w:val="007A632D"/>
+    <w:rsid w:val="007A65B0"/>
     <w:rsid w:val="007A7418"/>
     <w:rsid w:val="007B0847"/>
     <w:rsid w:val="007B0D6E"/>
     <w:rsid w:val="007B10F6"/>
+    <w:rsid w:val="007B18EB"/>
     <w:rsid w:val="007B1D85"/>
     <w:rsid w:val="007B1F88"/>
     <w:rsid w:val="007B1F99"/>
     <w:rsid w:val="007B234F"/>
     <w:rsid w:val="007B2774"/>
     <w:rsid w:val="007B2902"/>
     <w:rsid w:val="007B298E"/>
     <w:rsid w:val="007B2AC7"/>
     <w:rsid w:val="007B2E16"/>
     <w:rsid w:val="007B38C5"/>
+    <w:rsid w:val="007B3DD2"/>
     <w:rsid w:val="007B3E26"/>
     <w:rsid w:val="007B43BA"/>
     <w:rsid w:val="007B4B29"/>
     <w:rsid w:val="007B4D68"/>
     <w:rsid w:val="007B4F0F"/>
     <w:rsid w:val="007B50B6"/>
     <w:rsid w:val="007B5191"/>
     <w:rsid w:val="007B5297"/>
     <w:rsid w:val="007B53A0"/>
     <w:rsid w:val="007B5B83"/>
+    <w:rsid w:val="007B62D0"/>
     <w:rsid w:val="007B6D3C"/>
     <w:rsid w:val="007B6EE5"/>
     <w:rsid w:val="007B723C"/>
     <w:rsid w:val="007B72D1"/>
     <w:rsid w:val="007B75D5"/>
     <w:rsid w:val="007B760A"/>
     <w:rsid w:val="007B78AF"/>
     <w:rsid w:val="007B7A5E"/>
     <w:rsid w:val="007B7A76"/>
     <w:rsid w:val="007B7CF3"/>
     <w:rsid w:val="007B7D83"/>
     <w:rsid w:val="007B7E0E"/>
     <w:rsid w:val="007C0381"/>
     <w:rsid w:val="007C0403"/>
     <w:rsid w:val="007C043F"/>
+    <w:rsid w:val="007C04E3"/>
     <w:rsid w:val="007C052D"/>
     <w:rsid w:val="007C08B2"/>
     <w:rsid w:val="007C0981"/>
     <w:rsid w:val="007C0AE1"/>
     <w:rsid w:val="007C0B00"/>
     <w:rsid w:val="007C0C4E"/>
     <w:rsid w:val="007C0FE3"/>
     <w:rsid w:val="007C115E"/>
     <w:rsid w:val="007C158D"/>
+    <w:rsid w:val="007C173E"/>
     <w:rsid w:val="007C1D5A"/>
+    <w:rsid w:val="007C1DBE"/>
     <w:rsid w:val="007C213B"/>
     <w:rsid w:val="007C21B1"/>
     <w:rsid w:val="007C2832"/>
     <w:rsid w:val="007C2BA9"/>
     <w:rsid w:val="007C2C18"/>
     <w:rsid w:val="007C3254"/>
     <w:rsid w:val="007C3320"/>
     <w:rsid w:val="007C3328"/>
     <w:rsid w:val="007C344D"/>
     <w:rsid w:val="007C35A5"/>
     <w:rsid w:val="007C3893"/>
     <w:rsid w:val="007C3B72"/>
     <w:rsid w:val="007C42B4"/>
     <w:rsid w:val="007C461D"/>
+    <w:rsid w:val="007C46E3"/>
+    <w:rsid w:val="007C4718"/>
+    <w:rsid w:val="007C49B8"/>
+    <w:rsid w:val="007C4A23"/>
     <w:rsid w:val="007C4A87"/>
     <w:rsid w:val="007C4C17"/>
     <w:rsid w:val="007C4D05"/>
     <w:rsid w:val="007C4FA2"/>
     <w:rsid w:val="007C506E"/>
     <w:rsid w:val="007C533F"/>
     <w:rsid w:val="007C53FE"/>
+    <w:rsid w:val="007C575A"/>
     <w:rsid w:val="007C5977"/>
     <w:rsid w:val="007C59C7"/>
+    <w:rsid w:val="007C5D7E"/>
     <w:rsid w:val="007C6321"/>
     <w:rsid w:val="007C632A"/>
     <w:rsid w:val="007C6353"/>
     <w:rsid w:val="007C66BC"/>
     <w:rsid w:val="007C68B1"/>
+    <w:rsid w:val="007C6DB2"/>
     <w:rsid w:val="007C6F5A"/>
     <w:rsid w:val="007C7391"/>
     <w:rsid w:val="007C75A6"/>
     <w:rsid w:val="007C7C7E"/>
+    <w:rsid w:val="007D00F2"/>
     <w:rsid w:val="007D0121"/>
     <w:rsid w:val="007D0F8E"/>
     <w:rsid w:val="007D0F9F"/>
     <w:rsid w:val="007D12AA"/>
     <w:rsid w:val="007D1FA2"/>
     <w:rsid w:val="007D2026"/>
     <w:rsid w:val="007D225F"/>
     <w:rsid w:val="007D2466"/>
     <w:rsid w:val="007D24CB"/>
     <w:rsid w:val="007D2726"/>
     <w:rsid w:val="007D36FD"/>
     <w:rsid w:val="007D3C3B"/>
     <w:rsid w:val="007D3E62"/>
     <w:rsid w:val="007D3F19"/>
     <w:rsid w:val="007D4129"/>
     <w:rsid w:val="007D425D"/>
     <w:rsid w:val="007D45CA"/>
+    <w:rsid w:val="007D4622"/>
+    <w:rsid w:val="007D46BF"/>
     <w:rsid w:val="007D47D6"/>
     <w:rsid w:val="007D4911"/>
     <w:rsid w:val="007D4BE1"/>
     <w:rsid w:val="007D517A"/>
     <w:rsid w:val="007D5429"/>
+    <w:rsid w:val="007D54A7"/>
     <w:rsid w:val="007D59EA"/>
     <w:rsid w:val="007D5CF9"/>
     <w:rsid w:val="007D60A2"/>
     <w:rsid w:val="007D637F"/>
     <w:rsid w:val="007D6633"/>
     <w:rsid w:val="007D663E"/>
     <w:rsid w:val="007D6CF5"/>
     <w:rsid w:val="007D7066"/>
     <w:rsid w:val="007D7656"/>
     <w:rsid w:val="007D7D02"/>
     <w:rsid w:val="007D7D6F"/>
     <w:rsid w:val="007E0395"/>
     <w:rsid w:val="007E0954"/>
     <w:rsid w:val="007E0EB8"/>
+    <w:rsid w:val="007E0F39"/>
     <w:rsid w:val="007E14EC"/>
     <w:rsid w:val="007E1572"/>
     <w:rsid w:val="007E15FD"/>
     <w:rsid w:val="007E1C43"/>
     <w:rsid w:val="007E1F09"/>
     <w:rsid w:val="007E1F64"/>
     <w:rsid w:val="007E1FCD"/>
     <w:rsid w:val="007E21D4"/>
     <w:rsid w:val="007E27DE"/>
     <w:rsid w:val="007E2CAF"/>
     <w:rsid w:val="007E2DF1"/>
     <w:rsid w:val="007E32A3"/>
     <w:rsid w:val="007E3777"/>
     <w:rsid w:val="007E44E0"/>
     <w:rsid w:val="007E45EB"/>
     <w:rsid w:val="007E4645"/>
+    <w:rsid w:val="007E46E6"/>
+    <w:rsid w:val="007E4871"/>
     <w:rsid w:val="007E4933"/>
     <w:rsid w:val="007E4AE1"/>
     <w:rsid w:val="007E4F1D"/>
     <w:rsid w:val="007E4F3F"/>
     <w:rsid w:val="007E5067"/>
     <w:rsid w:val="007E55A4"/>
     <w:rsid w:val="007E564E"/>
     <w:rsid w:val="007E59E2"/>
     <w:rsid w:val="007E5D92"/>
+    <w:rsid w:val="007E5EA1"/>
+    <w:rsid w:val="007E5FB7"/>
     <w:rsid w:val="007E64C8"/>
     <w:rsid w:val="007E64FB"/>
     <w:rsid w:val="007E658C"/>
     <w:rsid w:val="007E68A9"/>
     <w:rsid w:val="007E6FED"/>
     <w:rsid w:val="007E74C0"/>
     <w:rsid w:val="007E75AF"/>
+    <w:rsid w:val="007E75D3"/>
     <w:rsid w:val="007E76D5"/>
     <w:rsid w:val="007E77BD"/>
     <w:rsid w:val="007E78A3"/>
+    <w:rsid w:val="007E7E53"/>
     <w:rsid w:val="007F04C5"/>
+    <w:rsid w:val="007F0AD2"/>
     <w:rsid w:val="007F0DFC"/>
     <w:rsid w:val="007F194B"/>
     <w:rsid w:val="007F1AE0"/>
     <w:rsid w:val="007F1F2B"/>
     <w:rsid w:val="007F1F46"/>
     <w:rsid w:val="007F22AA"/>
     <w:rsid w:val="007F26FC"/>
     <w:rsid w:val="007F2B45"/>
+    <w:rsid w:val="007F2DD7"/>
     <w:rsid w:val="007F2F34"/>
     <w:rsid w:val="007F3022"/>
     <w:rsid w:val="007F352F"/>
+    <w:rsid w:val="007F37FB"/>
+    <w:rsid w:val="007F3AEE"/>
     <w:rsid w:val="007F4A7C"/>
     <w:rsid w:val="007F4B39"/>
+    <w:rsid w:val="007F4E98"/>
     <w:rsid w:val="007F5423"/>
     <w:rsid w:val="007F57F5"/>
     <w:rsid w:val="007F5906"/>
     <w:rsid w:val="007F5D77"/>
     <w:rsid w:val="007F62C0"/>
     <w:rsid w:val="007F66AA"/>
     <w:rsid w:val="007F688A"/>
     <w:rsid w:val="007F68BB"/>
     <w:rsid w:val="007F6FCA"/>
     <w:rsid w:val="007F710C"/>
     <w:rsid w:val="007F785E"/>
     <w:rsid w:val="007F7E6D"/>
     <w:rsid w:val="007F7EA2"/>
     <w:rsid w:val="00800547"/>
     <w:rsid w:val="008007CC"/>
     <w:rsid w:val="0080089D"/>
     <w:rsid w:val="008009F1"/>
     <w:rsid w:val="00800E07"/>
     <w:rsid w:val="00800E55"/>
     <w:rsid w:val="008010A3"/>
     <w:rsid w:val="00801172"/>
     <w:rsid w:val="0080124E"/>
     <w:rsid w:val="00801481"/>
     <w:rsid w:val="0080155A"/>
     <w:rsid w:val="008015C1"/>
     <w:rsid w:val="00801A0B"/>
     <w:rsid w:val="00801C60"/>
     <w:rsid w:val="00801DDD"/>
     <w:rsid w:val="008021D5"/>
     <w:rsid w:val="00802458"/>
     <w:rsid w:val="008025BE"/>
     <w:rsid w:val="00802869"/>
+    <w:rsid w:val="00802BDD"/>
     <w:rsid w:val="00802D22"/>
+    <w:rsid w:val="0080317F"/>
     <w:rsid w:val="00803858"/>
+    <w:rsid w:val="00803958"/>
     <w:rsid w:val="0080399D"/>
     <w:rsid w:val="0080413A"/>
     <w:rsid w:val="00804343"/>
     <w:rsid w:val="008046AC"/>
+    <w:rsid w:val="008047CD"/>
     <w:rsid w:val="00804858"/>
     <w:rsid w:val="0080487B"/>
     <w:rsid w:val="008049B0"/>
+    <w:rsid w:val="0080510F"/>
+    <w:rsid w:val="00805478"/>
     <w:rsid w:val="00805AA2"/>
     <w:rsid w:val="00805D85"/>
     <w:rsid w:val="008074DA"/>
     <w:rsid w:val="00807554"/>
     <w:rsid w:val="00807BAE"/>
     <w:rsid w:val="00810636"/>
     <w:rsid w:val="0081065E"/>
     <w:rsid w:val="00810EC4"/>
     <w:rsid w:val="00811075"/>
     <w:rsid w:val="0081123D"/>
     <w:rsid w:val="00811512"/>
     <w:rsid w:val="00811663"/>
     <w:rsid w:val="00811857"/>
     <w:rsid w:val="00811C4A"/>
     <w:rsid w:val="008120D4"/>
     <w:rsid w:val="00812266"/>
     <w:rsid w:val="0081252D"/>
     <w:rsid w:val="00812649"/>
     <w:rsid w:val="00812777"/>
+    <w:rsid w:val="008128C5"/>
     <w:rsid w:val="0081298B"/>
     <w:rsid w:val="00812AA4"/>
     <w:rsid w:val="00812B49"/>
     <w:rsid w:val="00813234"/>
     <w:rsid w:val="0081354D"/>
     <w:rsid w:val="0081368A"/>
     <w:rsid w:val="008136FC"/>
     <w:rsid w:val="00813BC1"/>
     <w:rsid w:val="00813DA3"/>
     <w:rsid w:val="00813E6C"/>
     <w:rsid w:val="00813EA4"/>
     <w:rsid w:val="00813EB9"/>
     <w:rsid w:val="008144D7"/>
     <w:rsid w:val="00814C30"/>
     <w:rsid w:val="00814DD8"/>
     <w:rsid w:val="0081535D"/>
     <w:rsid w:val="008153E5"/>
     <w:rsid w:val="008157DC"/>
     <w:rsid w:val="00815A17"/>
+    <w:rsid w:val="00815B71"/>
     <w:rsid w:val="00815FC8"/>
     <w:rsid w:val="008169A4"/>
     <w:rsid w:val="00817099"/>
     <w:rsid w:val="008171BC"/>
     <w:rsid w:val="00817413"/>
     <w:rsid w:val="00817682"/>
     <w:rsid w:val="00817B3E"/>
     <w:rsid w:val="00817DC6"/>
+    <w:rsid w:val="00817F21"/>
     <w:rsid w:val="00820115"/>
     <w:rsid w:val="00820397"/>
     <w:rsid w:val="008207B3"/>
     <w:rsid w:val="008207DF"/>
     <w:rsid w:val="00820C8A"/>
     <w:rsid w:val="00820EF6"/>
     <w:rsid w:val="0082171C"/>
     <w:rsid w:val="008217F2"/>
     <w:rsid w:val="00821B16"/>
     <w:rsid w:val="00821D66"/>
     <w:rsid w:val="00822900"/>
     <w:rsid w:val="00822D3F"/>
+    <w:rsid w:val="00822EA8"/>
     <w:rsid w:val="00823009"/>
     <w:rsid w:val="00823AB6"/>
     <w:rsid w:val="00823B58"/>
+    <w:rsid w:val="00823EB6"/>
     <w:rsid w:val="00823F31"/>
     <w:rsid w:val="00823F54"/>
     <w:rsid w:val="0082437C"/>
     <w:rsid w:val="00824858"/>
     <w:rsid w:val="00824A00"/>
     <w:rsid w:val="00824AFA"/>
     <w:rsid w:val="00824BB6"/>
     <w:rsid w:val="00824F66"/>
     <w:rsid w:val="008250D0"/>
     <w:rsid w:val="00825374"/>
     <w:rsid w:val="008254FC"/>
     <w:rsid w:val="00825B45"/>
     <w:rsid w:val="00825DED"/>
     <w:rsid w:val="0082615C"/>
     <w:rsid w:val="008261B8"/>
     <w:rsid w:val="00826361"/>
     <w:rsid w:val="00826408"/>
     <w:rsid w:val="008266D3"/>
     <w:rsid w:val="00826C3F"/>
     <w:rsid w:val="00826CCB"/>
     <w:rsid w:val="008273C9"/>
+    <w:rsid w:val="00827751"/>
     <w:rsid w:val="00827A5C"/>
     <w:rsid w:val="00827B78"/>
+    <w:rsid w:val="00827DA9"/>
     <w:rsid w:val="00830258"/>
     <w:rsid w:val="0083083E"/>
     <w:rsid w:val="00830D95"/>
     <w:rsid w:val="00831139"/>
     <w:rsid w:val="00831255"/>
     <w:rsid w:val="008312B6"/>
     <w:rsid w:val="0083141D"/>
     <w:rsid w:val="00831487"/>
     <w:rsid w:val="008315E3"/>
     <w:rsid w:val="00831BB1"/>
     <w:rsid w:val="00831E57"/>
     <w:rsid w:val="00832499"/>
     <w:rsid w:val="0083263B"/>
     <w:rsid w:val="008327AD"/>
     <w:rsid w:val="00832DF6"/>
     <w:rsid w:val="00833251"/>
     <w:rsid w:val="00833313"/>
     <w:rsid w:val="00833942"/>
+    <w:rsid w:val="008339F7"/>
     <w:rsid w:val="00833F83"/>
     <w:rsid w:val="00834001"/>
     <w:rsid w:val="008342E9"/>
     <w:rsid w:val="00834B6F"/>
     <w:rsid w:val="00834BC1"/>
     <w:rsid w:val="00834C9F"/>
     <w:rsid w:val="00834DCB"/>
     <w:rsid w:val="00834FA7"/>
     <w:rsid w:val="0083534D"/>
     <w:rsid w:val="00835C6C"/>
     <w:rsid w:val="00835E63"/>
     <w:rsid w:val="008368A9"/>
     <w:rsid w:val="00836957"/>
     <w:rsid w:val="00837310"/>
     <w:rsid w:val="00837F63"/>
     <w:rsid w:val="00840446"/>
     <w:rsid w:val="008409C3"/>
     <w:rsid w:val="008409F8"/>
     <w:rsid w:val="00840BAF"/>
     <w:rsid w:val="00840DDF"/>
     <w:rsid w:val="00841359"/>
     <w:rsid w:val="00841BC0"/>
     <w:rsid w:val="008426D2"/>
     <w:rsid w:val="00842A1D"/>
     <w:rsid w:val="00842B75"/>
+    <w:rsid w:val="00842CDF"/>
     <w:rsid w:val="00842DDE"/>
     <w:rsid w:val="00842F49"/>
     <w:rsid w:val="00843A9E"/>
     <w:rsid w:val="00843AAD"/>
     <w:rsid w:val="00843CF8"/>
     <w:rsid w:val="00843F67"/>
     <w:rsid w:val="00844ABD"/>
     <w:rsid w:val="00845276"/>
     <w:rsid w:val="0084566A"/>
     <w:rsid w:val="0084578C"/>
     <w:rsid w:val="00845A76"/>
     <w:rsid w:val="00845EFD"/>
     <w:rsid w:val="00846369"/>
+    <w:rsid w:val="00846686"/>
     <w:rsid w:val="00846AA6"/>
     <w:rsid w:val="00847057"/>
     <w:rsid w:val="0084709D"/>
     <w:rsid w:val="008472E4"/>
     <w:rsid w:val="008476A2"/>
     <w:rsid w:val="00847800"/>
     <w:rsid w:val="00847C53"/>
     <w:rsid w:val="00847EE8"/>
     <w:rsid w:val="008508B2"/>
     <w:rsid w:val="00850ABE"/>
     <w:rsid w:val="00851070"/>
     <w:rsid w:val="00851435"/>
     <w:rsid w:val="00851546"/>
+    <w:rsid w:val="0085270C"/>
     <w:rsid w:val="00852915"/>
+    <w:rsid w:val="00852D01"/>
     <w:rsid w:val="00853291"/>
     <w:rsid w:val="00853354"/>
     <w:rsid w:val="0085417B"/>
     <w:rsid w:val="008543A5"/>
     <w:rsid w:val="00854795"/>
     <w:rsid w:val="00854A42"/>
     <w:rsid w:val="00854AC3"/>
     <w:rsid w:val="0085508E"/>
     <w:rsid w:val="008550B8"/>
     <w:rsid w:val="008552BA"/>
     <w:rsid w:val="0085571C"/>
     <w:rsid w:val="00856365"/>
     <w:rsid w:val="00856771"/>
     <w:rsid w:val="00856848"/>
     <w:rsid w:val="00856A09"/>
     <w:rsid w:val="00856C36"/>
     <w:rsid w:val="00856D46"/>
     <w:rsid w:val="0085744D"/>
+    <w:rsid w:val="0085786E"/>
     <w:rsid w:val="00857998"/>
     <w:rsid w:val="00857B56"/>
     <w:rsid w:val="00857B65"/>
     <w:rsid w:val="00860101"/>
     <w:rsid w:val="00860102"/>
+    <w:rsid w:val="0086068A"/>
     <w:rsid w:val="0086069E"/>
     <w:rsid w:val="0086078A"/>
     <w:rsid w:val="00860938"/>
+    <w:rsid w:val="00860C99"/>
     <w:rsid w:val="00861436"/>
     <w:rsid w:val="0086194A"/>
     <w:rsid w:val="00861B45"/>
     <w:rsid w:val="00861D00"/>
     <w:rsid w:val="008620BA"/>
     <w:rsid w:val="008623C7"/>
     <w:rsid w:val="008629D0"/>
     <w:rsid w:val="00862B45"/>
     <w:rsid w:val="00862FBF"/>
     <w:rsid w:val="0086302D"/>
     <w:rsid w:val="0086323F"/>
     <w:rsid w:val="00863396"/>
     <w:rsid w:val="00863E73"/>
     <w:rsid w:val="0086404A"/>
     <w:rsid w:val="0086418A"/>
     <w:rsid w:val="0086455F"/>
     <w:rsid w:val="00864D62"/>
     <w:rsid w:val="008651D6"/>
     <w:rsid w:val="0086523B"/>
     <w:rsid w:val="0086536B"/>
     <w:rsid w:val="008654CB"/>
+    <w:rsid w:val="008656FA"/>
     <w:rsid w:val="00865FB1"/>
     <w:rsid w:val="008665BE"/>
     <w:rsid w:val="0086694E"/>
     <w:rsid w:val="0086707A"/>
     <w:rsid w:val="0086729F"/>
     <w:rsid w:val="00867517"/>
+    <w:rsid w:val="008676C6"/>
     <w:rsid w:val="008706A0"/>
     <w:rsid w:val="00870DAF"/>
+    <w:rsid w:val="00870E27"/>
     <w:rsid w:val="008717EB"/>
     <w:rsid w:val="00871BB7"/>
     <w:rsid w:val="00871D60"/>
     <w:rsid w:val="00872081"/>
     <w:rsid w:val="0087264C"/>
     <w:rsid w:val="00872CD0"/>
     <w:rsid w:val="00873071"/>
+    <w:rsid w:val="00873595"/>
     <w:rsid w:val="0087376F"/>
     <w:rsid w:val="00873920"/>
     <w:rsid w:val="0087413B"/>
     <w:rsid w:val="008741E8"/>
+    <w:rsid w:val="00874929"/>
     <w:rsid w:val="0087508D"/>
+    <w:rsid w:val="00875127"/>
     <w:rsid w:val="00875593"/>
     <w:rsid w:val="00875CCB"/>
     <w:rsid w:val="00875D27"/>
     <w:rsid w:val="00875FF8"/>
     <w:rsid w:val="0087689A"/>
+    <w:rsid w:val="00876BEC"/>
     <w:rsid w:val="00876DB6"/>
     <w:rsid w:val="00876F42"/>
     <w:rsid w:val="008771A9"/>
     <w:rsid w:val="00877296"/>
     <w:rsid w:val="00877432"/>
     <w:rsid w:val="0087743C"/>
     <w:rsid w:val="00877775"/>
     <w:rsid w:val="00877B64"/>
     <w:rsid w:val="00877CAA"/>
     <w:rsid w:val="008800EC"/>
     <w:rsid w:val="008801CC"/>
     <w:rsid w:val="008805A2"/>
     <w:rsid w:val="008809E1"/>
     <w:rsid w:val="00881126"/>
     <w:rsid w:val="0088118B"/>
     <w:rsid w:val="0088209B"/>
     <w:rsid w:val="0088284D"/>
     <w:rsid w:val="00882B5E"/>
     <w:rsid w:val="00882D50"/>
     <w:rsid w:val="00882F20"/>
+    <w:rsid w:val="00883886"/>
     <w:rsid w:val="00883A30"/>
     <w:rsid w:val="00883B8E"/>
+    <w:rsid w:val="00883F85"/>
     <w:rsid w:val="00884090"/>
     <w:rsid w:val="00884532"/>
     <w:rsid w:val="0088491F"/>
     <w:rsid w:val="00884942"/>
+    <w:rsid w:val="00884F28"/>
     <w:rsid w:val="00884F44"/>
     <w:rsid w:val="00885636"/>
     <w:rsid w:val="00885795"/>
     <w:rsid w:val="00885AFD"/>
     <w:rsid w:val="00885DB3"/>
+    <w:rsid w:val="00885FC6"/>
     <w:rsid w:val="008861B1"/>
     <w:rsid w:val="0088630D"/>
     <w:rsid w:val="008864A2"/>
     <w:rsid w:val="00886651"/>
     <w:rsid w:val="008867AC"/>
     <w:rsid w:val="0088697E"/>
     <w:rsid w:val="00886D55"/>
+    <w:rsid w:val="00886DC4"/>
     <w:rsid w:val="0088711E"/>
     <w:rsid w:val="00887559"/>
     <w:rsid w:val="008876F8"/>
     <w:rsid w:val="00887D02"/>
+    <w:rsid w:val="00887D31"/>
     <w:rsid w:val="0089045F"/>
     <w:rsid w:val="008909A4"/>
     <w:rsid w:val="008909B2"/>
     <w:rsid w:val="00890AE7"/>
     <w:rsid w:val="00890D16"/>
     <w:rsid w:val="008910E2"/>
     <w:rsid w:val="008916A9"/>
     <w:rsid w:val="00891A66"/>
     <w:rsid w:val="00891BA7"/>
+    <w:rsid w:val="00891C32"/>
     <w:rsid w:val="0089203E"/>
     <w:rsid w:val="0089227E"/>
     <w:rsid w:val="00892292"/>
     <w:rsid w:val="008922A0"/>
+    <w:rsid w:val="00892356"/>
     <w:rsid w:val="00892510"/>
     <w:rsid w:val="008931AD"/>
     <w:rsid w:val="00893267"/>
     <w:rsid w:val="00893698"/>
+    <w:rsid w:val="0089391A"/>
+    <w:rsid w:val="00893AA9"/>
     <w:rsid w:val="00893B2F"/>
     <w:rsid w:val="00893DC4"/>
     <w:rsid w:val="008940B1"/>
     <w:rsid w:val="00894198"/>
     <w:rsid w:val="00894207"/>
     <w:rsid w:val="008942AB"/>
     <w:rsid w:val="00894550"/>
+    <w:rsid w:val="008947B9"/>
     <w:rsid w:val="00894913"/>
     <w:rsid w:val="00894CEE"/>
     <w:rsid w:val="00894D7D"/>
     <w:rsid w:val="00894E81"/>
     <w:rsid w:val="00895290"/>
     <w:rsid w:val="008956D9"/>
     <w:rsid w:val="00895860"/>
     <w:rsid w:val="00895DE0"/>
     <w:rsid w:val="00895FB7"/>
     <w:rsid w:val="00896127"/>
     <w:rsid w:val="00896151"/>
+    <w:rsid w:val="0089639B"/>
     <w:rsid w:val="008966F5"/>
     <w:rsid w:val="00896A88"/>
+    <w:rsid w:val="0089721F"/>
     <w:rsid w:val="00897549"/>
     <w:rsid w:val="00897643"/>
     <w:rsid w:val="00897765"/>
     <w:rsid w:val="00897771"/>
     <w:rsid w:val="008979F5"/>
     <w:rsid w:val="00897A98"/>
     <w:rsid w:val="00897CEF"/>
     <w:rsid w:val="008A02D2"/>
     <w:rsid w:val="008A073C"/>
     <w:rsid w:val="008A102A"/>
     <w:rsid w:val="008A1168"/>
     <w:rsid w:val="008A1560"/>
     <w:rsid w:val="008A18F6"/>
     <w:rsid w:val="008A1B96"/>
     <w:rsid w:val="008A2059"/>
     <w:rsid w:val="008A2418"/>
     <w:rsid w:val="008A2866"/>
     <w:rsid w:val="008A2B89"/>
     <w:rsid w:val="008A2F27"/>
     <w:rsid w:val="008A3144"/>
     <w:rsid w:val="008A3265"/>
+    <w:rsid w:val="008A3847"/>
     <w:rsid w:val="008A398F"/>
     <w:rsid w:val="008A3F91"/>
     <w:rsid w:val="008A409E"/>
     <w:rsid w:val="008A418B"/>
     <w:rsid w:val="008A4516"/>
     <w:rsid w:val="008A465F"/>
     <w:rsid w:val="008A47A5"/>
     <w:rsid w:val="008A4A58"/>
     <w:rsid w:val="008A4C27"/>
     <w:rsid w:val="008A4E75"/>
     <w:rsid w:val="008A4F60"/>
     <w:rsid w:val="008A53CF"/>
     <w:rsid w:val="008A56CA"/>
     <w:rsid w:val="008A57AA"/>
     <w:rsid w:val="008A5A06"/>
     <w:rsid w:val="008A5AE2"/>
     <w:rsid w:val="008A5CF6"/>
     <w:rsid w:val="008A6085"/>
     <w:rsid w:val="008A6411"/>
     <w:rsid w:val="008A64BA"/>
     <w:rsid w:val="008A665B"/>
     <w:rsid w:val="008A6CE6"/>
     <w:rsid w:val="008A6E44"/>
     <w:rsid w:val="008A7030"/>
     <w:rsid w:val="008A73D2"/>
     <w:rsid w:val="008A7A49"/>
+    <w:rsid w:val="008A7B96"/>
+    <w:rsid w:val="008A7C8B"/>
     <w:rsid w:val="008B027C"/>
     <w:rsid w:val="008B0396"/>
     <w:rsid w:val="008B077A"/>
     <w:rsid w:val="008B08FD"/>
     <w:rsid w:val="008B0A8A"/>
     <w:rsid w:val="008B0B28"/>
     <w:rsid w:val="008B0EFE"/>
     <w:rsid w:val="008B0F1B"/>
     <w:rsid w:val="008B1010"/>
     <w:rsid w:val="008B1387"/>
+    <w:rsid w:val="008B15EB"/>
     <w:rsid w:val="008B1759"/>
+    <w:rsid w:val="008B1852"/>
+    <w:rsid w:val="008B1DD1"/>
     <w:rsid w:val="008B1E94"/>
     <w:rsid w:val="008B2482"/>
     <w:rsid w:val="008B2B16"/>
     <w:rsid w:val="008B2D39"/>
     <w:rsid w:val="008B2E1C"/>
     <w:rsid w:val="008B2E7A"/>
-    <w:rsid w:val="008B34BD"/>
     <w:rsid w:val="008B383A"/>
     <w:rsid w:val="008B38AD"/>
     <w:rsid w:val="008B392E"/>
     <w:rsid w:val="008B3C1D"/>
     <w:rsid w:val="008B3F9D"/>
     <w:rsid w:val="008B3FBA"/>
     <w:rsid w:val="008B4076"/>
     <w:rsid w:val="008B40EF"/>
+    <w:rsid w:val="008B41E6"/>
     <w:rsid w:val="008B47FC"/>
     <w:rsid w:val="008B4908"/>
     <w:rsid w:val="008B4A02"/>
+    <w:rsid w:val="008B4A44"/>
     <w:rsid w:val="008B4BEA"/>
     <w:rsid w:val="008B5036"/>
     <w:rsid w:val="008B535C"/>
     <w:rsid w:val="008B54F9"/>
+    <w:rsid w:val="008B594C"/>
+    <w:rsid w:val="008B5C8D"/>
     <w:rsid w:val="008B5FFD"/>
     <w:rsid w:val="008B60A6"/>
     <w:rsid w:val="008B653C"/>
     <w:rsid w:val="008B665A"/>
     <w:rsid w:val="008B6871"/>
     <w:rsid w:val="008B6D37"/>
     <w:rsid w:val="008B6E35"/>
+    <w:rsid w:val="008B6FB0"/>
     <w:rsid w:val="008B6FEB"/>
     <w:rsid w:val="008B7840"/>
     <w:rsid w:val="008B790A"/>
     <w:rsid w:val="008B7EDE"/>
     <w:rsid w:val="008C0026"/>
     <w:rsid w:val="008C01A5"/>
     <w:rsid w:val="008C0659"/>
     <w:rsid w:val="008C09F2"/>
     <w:rsid w:val="008C0C57"/>
     <w:rsid w:val="008C110D"/>
     <w:rsid w:val="008C1240"/>
     <w:rsid w:val="008C1581"/>
     <w:rsid w:val="008C1DF4"/>
     <w:rsid w:val="008C1FAC"/>
+    <w:rsid w:val="008C2171"/>
+    <w:rsid w:val="008C27C9"/>
+    <w:rsid w:val="008C2CD9"/>
+    <w:rsid w:val="008C2DE8"/>
     <w:rsid w:val="008C339C"/>
     <w:rsid w:val="008C3716"/>
     <w:rsid w:val="008C38C1"/>
     <w:rsid w:val="008C3A68"/>
     <w:rsid w:val="008C4BFD"/>
+    <w:rsid w:val="008C520C"/>
     <w:rsid w:val="008C5314"/>
     <w:rsid w:val="008C53D0"/>
     <w:rsid w:val="008C5409"/>
     <w:rsid w:val="008C5441"/>
     <w:rsid w:val="008C5597"/>
     <w:rsid w:val="008C5807"/>
     <w:rsid w:val="008C5995"/>
     <w:rsid w:val="008C5A7D"/>
     <w:rsid w:val="008C5B92"/>
     <w:rsid w:val="008C5BD8"/>
     <w:rsid w:val="008C5D73"/>
     <w:rsid w:val="008C5F48"/>
     <w:rsid w:val="008C613F"/>
     <w:rsid w:val="008C66E1"/>
     <w:rsid w:val="008C6A31"/>
     <w:rsid w:val="008C7053"/>
     <w:rsid w:val="008C7230"/>
     <w:rsid w:val="008C7679"/>
     <w:rsid w:val="008C76F4"/>
     <w:rsid w:val="008C7E9B"/>
     <w:rsid w:val="008D02F6"/>
     <w:rsid w:val="008D0651"/>
     <w:rsid w:val="008D0777"/>
     <w:rsid w:val="008D07DE"/>
     <w:rsid w:val="008D0952"/>
     <w:rsid w:val="008D10BF"/>
     <w:rsid w:val="008D13ED"/>
     <w:rsid w:val="008D17E5"/>
     <w:rsid w:val="008D1AE0"/>
     <w:rsid w:val="008D2179"/>
+    <w:rsid w:val="008D262D"/>
+    <w:rsid w:val="008D2E2F"/>
     <w:rsid w:val="008D30FE"/>
     <w:rsid w:val="008D324C"/>
     <w:rsid w:val="008D3556"/>
     <w:rsid w:val="008D3B7F"/>
     <w:rsid w:val="008D3C04"/>
     <w:rsid w:val="008D3FDF"/>
     <w:rsid w:val="008D4213"/>
     <w:rsid w:val="008D4303"/>
     <w:rsid w:val="008D4336"/>
+    <w:rsid w:val="008D4757"/>
     <w:rsid w:val="008D4865"/>
     <w:rsid w:val="008D4AC8"/>
     <w:rsid w:val="008D4CD0"/>
     <w:rsid w:val="008D4D2E"/>
     <w:rsid w:val="008D4DCB"/>
     <w:rsid w:val="008D4F98"/>
     <w:rsid w:val="008D51B6"/>
     <w:rsid w:val="008D55B7"/>
+    <w:rsid w:val="008D55D2"/>
     <w:rsid w:val="008D5A3F"/>
     <w:rsid w:val="008D5AA6"/>
+    <w:rsid w:val="008D636F"/>
+    <w:rsid w:val="008D67A9"/>
     <w:rsid w:val="008D74DF"/>
     <w:rsid w:val="008D74F1"/>
     <w:rsid w:val="008D7B1D"/>
     <w:rsid w:val="008D7B93"/>
     <w:rsid w:val="008D7C9A"/>
     <w:rsid w:val="008D7D37"/>
     <w:rsid w:val="008E0155"/>
+    <w:rsid w:val="008E0686"/>
     <w:rsid w:val="008E0711"/>
     <w:rsid w:val="008E07D5"/>
     <w:rsid w:val="008E08E9"/>
     <w:rsid w:val="008E0B43"/>
     <w:rsid w:val="008E0FBE"/>
     <w:rsid w:val="008E110E"/>
     <w:rsid w:val="008E1237"/>
     <w:rsid w:val="008E138F"/>
     <w:rsid w:val="008E15F4"/>
     <w:rsid w:val="008E17E6"/>
     <w:rsid w:val="008E193B"/>
     <w:rsid w:val="008E1E49"/>
     <w:rsid w:val="008E1F12"/>
     <w:rsid w:val="008E21CF"/>
-    <w:rsid w:val="008E22C3"/>
     <w:rsid w:val="008E269C"/>
     <w:rsid w:val="008E2939"/>
+    <w:rsid w:val="008E2ED6"/>
     <w:rsid w:val="008E3318"/>
     <w:rsid w:val="008E356B"/>
     <w:rsid w:val="008E365A"/>
     <w:rsid w:val="008E3862"/>
     <w:rsid w:val="008E38D1"/>
     <w:rsid w:val="008E4480"/>
     <w:rsid w:val="008E4732"/>
     <w:rsid w:val="008E474A"/>
     <w:rsid w:val="008E4EB7"/>
+    <w:rsid w:val="008E5076"/>
     <w:rsid w:val="008E5381"/>
     <w:rsid w:val="008E53C4"/>
     <w:rsid w:val="008E53D5"/>
     <w:rsid w:val="008E5E39"/>
     <w:rsid w:val="008E66D3"/>
     <w:rsid w:val="008E6A12"/>
     <w:rsid w:val="008E6A5B"/>
     <w:rsid w:val="008E6ABD"/>
     <w:rsid w:val="008E6C3A"/>
     <w:rsid w:val="008E6DCA"/>
     <w:rsid w:val="008E7465"/>
     <w:rsid w:val="008E7EBC"/>
     <w:rsid w:val="008F04C2"/>
     <w:rsid w:val="008F08A3"/>
     <w:rsid w:val="008F0A60"/>
     <w:rsid w:val="008F0B10"/>
     <w:rsid w:val="008F0C0C"/>
     <w:rsid w:val="008F0C79"/>
     <w:rsid w:val="008F0D81"/>
     <w:rsid w:val="008F138C"/>
+    <w:rsid w:val="008F1891"/>
     <w:rsid w:val="008F1EB3"/>
     <w:rsid w:val="008F1FCC"/>
     <w:rsid w:val="008F2001"/>
+    <w:rsid w:val="008F2183"/>
     <w:rsid w:val="008F21E3"/>
     <w:rsid w:val="008F266C"/>
     <w:rsid w:val="008F2AB0"/>
     <w:rsid w:val="008F2AF5"/>
     <w:rsid w:val="008F3427"/>
     <w:rsid w:val="008F3678"/>
     <w:rsid w:val="008F381F"/>
     <w:rsid w:val="008F382D"/>
+    <w:rsid w:val="008F38F6"/>
     <w:rsid w:val="008F3904"/>
     <w:rsid w:val="008F3AA6"/>
     <w:rsid w:val="008F4123"/>
     <w:rsid w:val="008F41C7"/>
     <w:rsid w:val="008F4471"/>
     <w:rsid w:val="008F456A"/>
     <w:rsid w:val="008F48FE"/>
     <w:rsid w:val="008F514D"/>
     <w:rsid w:val="008F51D4"/>
     <w:rsid w:val="008F522D"/>
     <w:rsid w:val="008F56CF"/>
     <w:rsid w:val="008F5F57"/>
     <w:rsid w:val="008F604C"/>
     <w:rsid w:val="008F6252"/>
     <w:rsid w:val="008F6739"/>
     <w:rsid w:val="008F6A64"/>
     <w:rsid w:val="008F6B29"/>
     <w:rsid w:val="008F6DCA"/>
     <w:rsid w:val="008F73CD"/>
     <w:rsid w:val="008F752C"/>
     <w:rsid w:val="008F75E7"/>
     <w:rsid w:val="008F78D0"/>
+    <w:rsid w:val="008F792A"/>
     <w:rsid w:val="008F7C13"/>
     <w:rsid w:val="008F7D73"/>
     <w:rsid w:val="00900483"/>
+    <w:rsid w:val="00900507"/>
     <w:rsid w:val="00900C76"/>
     <w:rsid w:val="00900CEB"/>
     <w:rsid w:val="00901319"/>
     <w:rsid w:val="009015E9"/>
     <w:rsid w:val="00901D2C"/>
     <w:rsid w:val="00901DD3"/>
     <w:rsid w:val="009026C5"/>
     <w:rsid w:val="009027A0"/>
+    <w:rsid w:val="00902EBA"/>
     <w:rsid w:val="00902FC6"/>
+    <w:rsid w:val="0090301C"/>
     <w:rsid w:val="00903659"/>
     <w:rsid w:val="009039A3"/>
     <w:rsid w:val="00903A6F"/>
+    <w:rsid w:val="00903E66"/>
+    <w:rsid w:val="0090410F"/>
     <w:rsid w:val="0090412C"/>
     <w:rsid w:val="00904226"/>
     <w:rsid w:val="009042AA"/>
     <w:rsid w:val="00904460"/>
     <w:rsid w:val="00904473"/>
     <w:rsid w:val="0090476D"/>
     <w:rsid w:val="00904880"/>
     <w:rsid w:val="009048D9"/>
+    <w:rsid w:val="009048E7"/>
     <w:rsid w:val="00904C00"/>
     <w:rsid w:val="00904E9B"/>
     <w:rsid w:val="00904EB5"/>
     <w:rsid w:val="00905445"/>
+    <w:rsid w:val="009056C5"/>
     <w:rsid w:val="009065FC"/>
     <w:rsid w:val="00906865"/>
+    <w:rsid w:val="0090697E"/>
     <w:rsid w:val="00906AD6"/>
     <w:rsid w:val="00906EF4"/>
     <w:rsid w:val="00907484"/>
     <w:rsid w:val="009075C9"/>
     <w:rsid w:val="0090773A"/>
     <w:rsid w:val="00907ADB"/>
     <w:rsid w:val="00907D2A"/>
     <w:rsid w:val="00907D75"/>
     <w:rsid w:val="00907E8C"/>
     <w:rsid w:val="00907F23"/>
+    <w:rsid w:val="0091078C"/>
     <w:rsid w:val="00910BA3"/>
     <w:rsid w:val="00911332"/>
     <w:rsid w:val="009113DB"/>
     <w:rsid w:val="00911DEE"/>
     <w:rsid w:val="00911FC4"/>
     <w:rsid w:val="0091232F"/>
+    <w:rsid w:val="0091234C"/>
+    <w:rsid w:val="00912C98"/>
     <w:rsid w:val="00912F73"/>
     <w:rsid w:val="009130C3"/>
     <w:rsid w:val="0091376B"/>
     <w:rsid w:val="00913F4E"/>
     <w:rsid w:val="009140F8"/>
     <w:rsid w:val="0091422E"/>
     <w:rsid w:val="00914715"/>
     <w:rsid w:val="009147EE"/>
     <w:rsid w:val="0091486C"/>
     <w:rsid w:val="00914B98"/>
     <w:rsid w:val="00914DEE"/>
     <w:rsid w:val="00915289"/>
     <w:rsid w:val="009152DC"/>
     <w:rsid w:val="0091568D"/>
+    <w:rsid w:val="009156EE"/>
     <w:rsid w:val="00915C4A"/>
     <w:rsid w:val="00915EF9"/>
     <w:rsid w:val="00915F8F"/>
     <w:rsid w:val="0091608C"/>
     <w:rsid w:val="0091662B"/>
     <w:rsid w:val="00916D05"/>
     <w:rsid w:val="00916E2A"/>
     <w:rsid w:val="009177B7"/>
     <w:rsid w:val="00920217"/>
     <w:rsid w:val="0092083F"/>
     <w:rsid w:val="00920B23"/>
     <w:rsid w:val="00920F16"/>
     <w:rsid w:val="00921EA4"/>
     <w:rsid w:val="00922397"/>
     <w:rsid w:val="0092285D"/>
     <w:rsid w:val="00922DAC"/>
     <w:rsid w:val="00922E8D"/>
     <w:rsid w:val="00922F33"/>
     <w:rsid w:val="0092334F"/>
     <w:rsid w:val="00923674"/>
+    <w:rsid w:val="00923D2D"/>
     <w:rsid w:val="00923DC3"/>
     <w:rsid w:val="00923E3A"/>
     <w:rsid w:val="00924695"/>
     <w:rsid w:val="00924813"/>
     <w:rsid w:val="00924FB6"/>
     <w:rsid w:val="00925005"/>
     <w:rsid w:val="00925313"/>
     <w:rsid w:val="009255BA"/>
     <w:rsid w:val="00925CFB"/>
     <w:rsid w:val="00925F61"/>
     <w:rsid w:val="00926C1C"/>
+    <w:rsid w:val="00926CAA"/>
     <w:rsid w:val="00926DFB"/>
     <w:rsid w:val="00927C59"/>
     <w:rsid w:val="00927F0B"/>
     <w:rsid w:val="00927F25"/>
     <w:rsid w:val="00927F5D"/>
     <w:rsid w:val="009301E4"/>
     <w:rsid w:val="00930314"/>
     <w:rsid w:val="009306E5"/>
     <w:rsid w:val="00931339"/>
     <w:rsid w:val="00931386"/>
+    <w:rsid w:val="00931485"/>
     <w:rsid w:val="00931A7D"/>
     <w:rsid w:val="009324BA"/>
     <w:rsid w:val="00932AB8"/>
     <w:rsid w:val="00932B25"/>
     <w:rsid w:val="00932DD6"/>
     <w:rsid w:val="009331DF"/>
+    <w:rsid w:val="0093343E"/>
     <w:rsid w:val="00933AEC"/>
     <w:rsid w:val="00933EF5"/>
     <w:rsid w:val="00933FAD"/>
+    <w:rsid w:val="00934015"/>
+    <w:rsid w:val="009342C4"/>
     <w:rsid w:val="0093439B"/>
     <w:rsid w:val="00934455"/>
+    <w:rsid w:val="0093493C"/>
+    <w:rsid w:val="00934E09"/>
     <w:rsid w:val="00934E11"/>
     <w:rsid w:val="00935127"/>
     <w:rsid w:val="00935354"/>
     <w:rsid w:val="00935AA6"/>
     <w:rsid w:val="00935BB6"/>
+    <w:rsid w:val="00935E7F"/>
     <w:rsid w:val="0093622A"/>
     <w:rsid w:val="00936280"/>
     <w:rsid w:val="009362A9"/>
     <w:rsid w:val="009362D2"/>
     <w:rsid w:val="00936694"/>
     <w:rsid w:val="00936748"/>
     <w:rsid w:val="009368A8"/>
     <w:rsid w:val="00936AE2"/>
     <w:rsid w:val="00937132"/>
     <w:rsid w:val="00937163"/>
     <w:rsid w:val="009371C5"/>
     <w:rsid w:val="009371E8"/>
     <w:rsid w:val="00937AAB"/>
     <w:rsid w:val="00940B71"/>
     <w:rsid w:val="00940C0A"/>
     <w:rsid w:val="00940C5E"/>
     <w:rsid w:val="009410BA"/>
     <w:rsid w:val="009417E9"/>
+    <w:rsid w:val="0094184C"/>
     <w:rsid w:val="009418C9"/>
     <w:rsid w:val="00941907"/>
     <w:rsid w:val="00942354"/>
     <w:rsid w:val="0094250A"/>
     <w:rsid w:val="009429F6"/>
     <w:rsid w:val="00942B9E"/>
     <w:rsid w:val="00942E95"/>
     <w:rsid w:val="00942EA0"/>
     <w:rsid w:val="009436C3"/>
     <w:rsid w:val="00943AB1"/>
     <w:rsid w:val="00943BD1"/>
     <w:rsid w:val="00943DF9"/>
     <w:rsid w:val="00944177"/>
     <w:rsid w:val="0094453D"/>
     <w:rsid w:val="00944880"/>
     <w:rsid w:val="009449E5"/>
     <w:rsid w:val="00944CFE"/>
     <w:rsid w:val="00944DD1"/>
     <w:rsid w:val="00945022"/>
     <w:rsid w:val="00945203"/>
     <w:rsid w:val="009452BD"/>
     <w:rsid w:val="009457A9"/>
+    <w:rsid w:val="00945A53"/>
     <w:rsid w:val="00945B9E"/>
     <w:rsid w:val="00946186"/>
     <w:rsid w:val="009461B4"/>
     <w:rsid w:val="009467A0"/>
     <w:rsid w:val="00946EBC"/>
     <w:rsid w:val="00947BA8"/>
     <w:rsid w:val="00947CD4"/>
     <w:rsid w:val="00947F5A"/>
     <w:rsid w:val="0095000A"/>
     <w:rsid w:val="009506A7"/>
     <w:rsid w:val="00950898"/>
     <w:rsid w:val="009509AC"/>
     <w:rsid w:val="00950D06"/>
     <w:rsid w:val="00950FD2"/>
     <w:rsid w:val="009511BB"/>
     <w:rsid w:val="0095122F"/>
     <w:rsid w:val="009512C8"/>
     <w:rsid w:val="0095132D"/>
     <w:rsid w:val="0095171C"/>
     <w:rsid w:val="00951E0E"/>
     <w:rsid w:val="0095235F"/>
     <w:rsid w:val="0095237C"/>
     <w:rsid w:val="009523BF"/>
     <w:rsid w:val="009526CF"/>
     <w:rsid w:val="00952A99"/>
     <w:rsid w:val="00952C15"/>
     <w:rsid w:val="00952C69"/>
     <w:rsid w:val="00952DC9"/>
     <w:rsid w:val="00952F90"/>
     <w:rsid w:val="00953281"/>
+    <w:rsid w:val="00953BE4"/>
     <w:rsid w:val="00953CF1"/>
     <w:rsid w:val="0095422A"/>
     <w:rsid w:val="00954291"/>
     <w:rsid w:val="009546E0"/>
     <w:rsid w:val="00955239"/>
     <w:rsid w:val="009555A0"/>
     <w:rsid w:val="00955771"/>
     <w:rsid w:val="00955F06"/>
     <w:rsid w:val="00955F2B"/>
     <w:rsid w:val="00955FDB"/>
     <w:rsid w:val="0095624F"/>
     <w:rsid w:val="0095632B"/>
     <w:rsid w:val="0095665D"/>
     <w:rsid w:val="0095674A"/>
     <w:rsid w:val="0095674E"/>
     <w:rsid w:val="00956AFD"/>
     <w:rsid w:val="00956CD5"/>
     <w:rsid w:val="00956FB9"/>
     <w:rsid w:val="0095700A"/>
     <w:rsid w:val="0095710D"/>
     <w:rsid w:val="0095748E"/>
     <w:rsid w:val="009574DF"/>
     <w:rsid w:val="00957914"/>
     <w:rsid w:val="009579D5"/>
     <w:rsid w:val="00957B8A"/>
     <w:rsid w:val="00957D07"/>
     <w:rsid w:val="009602B4"/>
     <w:rsid w:val="009604B6"/>
     <w:rsid w:val="00960C8C"/>
     <w:rsid w:val="00960D01"/>
     <w:rsid w:val="00960EE0"/>
     <w:rsid w:val="0096146F"/>
     <w:rsid w:val="009619DA"/>
     <w:rsid w:val="00961D86"/>
     <w:rsid w:val="00961DA4"/>
     <w:rsid w:val="00962427"/>
     <w:rsid w:val="00962618"/>
     <w:rsid w:val="00962D1A"/>
     <w:rsid w:val="009630D1"/>
     <w:rsid w:val="00963962"/>
     <w:rsid w:val="00963E47"/>
     <w:rsid w:val="00963E61"/>
     <w:rsid w:val="00963E83"/>
     <w:rsid w:val="0096406A"/>
     <w:rsid w:val="00964146"/>
     <w:rsid w:val="00964202"/>
     <w:rsid w:val="009645B4"/>
     <w:rsid w:val="009648B8"/>
+    <w:rsid w:val="009648E2"/>
     <w:rsid w:val="00964DC7"/>
     <w:rsid w:val="00965089"/>
     <w:rsid w:val="00965142"/>
     <w:rsid w:val="009656BD"/>
     <w:rsid w:val="0096571A"/>
     <w:rsid w:val="00966796"/>
     <w:rsid w:val="00966804"/>
-    <w:rsid w:val="00966CD5"/>
     <w:rsid w:val="00967025"/>
     <w:rsid w:val="00967328"/>
     <w:rsid w:val="009676E2"/>
     <w:rsid w:val="0097016C"/>
     <w:rsid w:val="00970734"/>
     <w:rsid w:val="00970EE1"/>
     <w:rsid w:val="009712C4"/>
     <w:rsid w:val="00971417"/>
     <w:rsid w:val="0097166D"/>
     <w:rsid w:val="009718B4"/>
     <w:rsid w:val="00971BCA"/>
     <w:rsid w:val="00972276"/>
     <w:rsid w:val="00972423"/>
     <w:rsid w:val="00972D17"/>
     <w:rsid w:val="009730FC"/>
     <w:rsid w:val="009735DC"/>
     <w:rsid w:val="00973789"/>
     <w:rsid w:val="00973CF8"/>
     <w:rsid w:val="00973EA7"/>
     <w:rsid w:val="0097429E"/>
     <w:rsid w:val="00974469"/>
     <w:rsid w:val="009744CD"/>
     <w:rsid w:val="00974644"/>
+    <w:rsid w:val="00974737"/>
     <w:rsid w:val="0097500E"/>
     <w:rsid w:val="009755F1"/>
     <w:rsid w:val="009757D3"/>
     <w:rsid w:val="00976047"/>
     <w:rsid w:val="00976504"/>
     <w:rsid w:val="00976A43"/>
     <w:rsid w:val="00976AE1"/>
     <w:rsid w:val="009770E5"/>
+    <w:rsid w:val="009773A6"/>
+    <w:rsid w:val="009775EB"/>
     <w:rsid w:val="00977616"/>
     <w:rsid w:val="009777A4"/>
     <w:rsid w:val="009778EF"/>
     <w:rsid w:val="009779EE"/>
     <w:rsid w:val="00977E4C"/>
     <w:rsid w:val="009800A1"/>
     <w:rsid w:val="009808A7"/>
     <w:rsid w:val="0098096F"/>
     <w:rsid w:val="00980BFC"/>
     <w:rsid w:val="00980DA0"/>
+    <w:rsid w:val="00980DAB"/>
     <w:rsid w:val="00981158"/>
     <w:rsid w:val="0098161A"/>
+    <w:rsid w:val="00981666"/>
     <w:rsid w:val="0098173D"/>
     <w:rsid w:val="00981D10"/>
     <w:rsid w:val="009821CE"/>
     <w:rsid w:val="009823E7"/>
     <w:rsid w:val="00982562"/>
     <w:rsid w:val="009827B9"/>
     <w:rsid w:val="00982877"/>
     <w:rsid w:val="00982894"/>
     <w:rsid w:val="00982937"/>
     <w:rsid w:val="00982B30"/>
     <w:rsid w:val="00982C19"/>
     <w:rsid w:val="00982EEF"/>
+    <w:rsid w:val="009833BD"/>
     <w:rsid w:val="0098390A"/>
     <w:rsid w:val="00983C05"/>
     <w:rsid w:val="00983C57"/>
     <w:rsid w:val="0098417A"/>
     <w:rsid w:val="00984533"/>
+    <w:rsid w:val="009848BD"/>
     <w:rsid w:val="00984A8E"/>
     <w:rsid w:val="00984C0C"/>
     <w:rsid w:val="00984DC2"/>
     <w:rsid w:val="0098511E"/>
     <w:rsid w:val="0098539A"/>
     <w:rsid w:val="0098550A"/>
     <w:rsid w:val="00985988"/>
     <w:rsid w:val="00986588"/>
+    <w:rsid w:val="00986BAB"/>
     <w:rsid w:val="009872EA"/>
+    <w:rsid w:val="00987C8D"/>
     <w:rsid w:val="00987C9C"/>
     <w:rsid w:val="00987E83"/>
     <w:rsid w:val="00990067"/>
     <w:rsid w:val="00990322"/>
     <w:rsid w:val="00990348"/>
+    <w:rsid w:val="00990384"/>
     <w:rsid w:val="00990728"/>
     <w:rsid w:val="009909D6"/>
     <w:rsid w:val="00990BC5"/>
     <w:rsid w:val="00990CE9"/>
     <w:rsid w:val="009910AC"/>
     <w:rsid w:val="00991751"/>
     <w:rsid w:val="00991ADB"/>
     <w:rsid w:val="00991CF8"/>
     <w:rsid w:val="00991D47"/>
     <w:rsid w:val="0099200E"/>
     <w:rsid w:val="00992506"/>
     <w:rsid w:val="009927E8"/>
     <w:rsid w:val="009934DB"/>
     <w:rsid w:val="0099364E"/>
     <w:rsid w:val="00993729"/>
     <w:rsid w:val="00993C67"/>
     <w:rsid w:val="009941D8"/>
     <w:rsid w:val="0099429D"/>
     <w:rsid w:val="009942AA"/>
     <w:rsid w:val="009948ED"/>
     <w:rsid w:val="00994A29"/>
     <w:rsid w:val="00994A65"/>
     <w:rsid w:val="00995228"/>
     <w:rsid w:val="009952AC"/>
     <w:rsid w:val="00995566"/>
     <w:rsid w:val="00995909"/>
     <w:rsid w:val="0099598E"/>
     <w:rsid w:val="009959AB"/>
     <w:rsid w:val="00995B83"/>
+    <w:rsid w:val="00995BB2"/>
     <w:rsid w:val="009967FB"/>
     <w:rsid w:val="00996AA2"/>
     <w:rsid w:val="00997057"/>
     <w:rsid w:val="00997134"/>
     <w:rsid w:val="009974AD"/>
     <w:rsid w:val="00997501"/>
     <w:rsid w:val="00997514"/>
     <w:rsid w:val="0099775D"/>
     <w:rsid w:val="00997A05"/>
     <w:rsid w:val="00997C4E"/>
     <w:rsid w:val="009A0062"/>
     <w:rsid w:val="009A0712"/>
     <w:rsid w:val="009A0EF0"/>
     <w:rsid w:val="009A14B0"/>
     <w:rsid w:val="009A199A"/>
     <w:rsid w:val="009A2215"/>
     <w:rsid w:val="009A2264"/>
+    <w:rsid w:val="009A22EE"/>
     <w:rsid w:val="009A25D3"/>
     <w:rsid w:val="009A2903"/>
     <w:rsid w:val="009A2F52"/>
+    <w:rsid w:val="009A317A"/>
     <w:rsid w:val="009A33F1"/>
     <w:rsid w:val="009A3770"/>
     <w:rsid w:val="009A3A45"/>
     <w:rsid w:val="009A3F9A"/>
     <w:rsid w:val="009A3FA2"/>
     <w:rsid w:val="009A44CB"/>
     <w:rsid w:val="009A49B3"/>
     <w:rsid w:val="009A4BAB"/>
     <w:rsid w:val="009A4DEB"/>
     <w:rsid w:val="009A523C"/>
     <w:rsid w:val="009A5244"/>
     <w:rsid w:val="009A5660"/>
     <w:rsid w:val="009A5736"/>
     <w:rsid w:val="009A5748"/>
     <w:rsid w:val="009A5896"/>
     <w:rsid w:val="009A5983"/>
     <w:rsid w:val="009A59AE"/>
     <w:rsid w:val="009A5AC4"/>
     <w:rsid w:val="009A61AD"/>
     <w:rsid w:val="009A6270"/>
     <w:rsid w:val="009A6BA8"/>
     <w:rsid w:val="009A6DDE"/>
+    <w:rsid w:val="009A73FA"/>
     <w:rsid w:val="009A76F7"/>
+    <w:rsid w:val="009A7AFB"/>
     <w:rsid w:val="009A7BE4"/>
+    <w:rsid w:val="009A7E3D"/>
     <w:rsid w:val="009B0A89"/>
     <w:rsid w:val="009B0E65"/>
     <w:rsid w:val="009B19AA"/>
     <w:rsid w:val="009B261E"/>
     <w:rsid w:val="009B2A0F"/>
+    <w:rsid w:val="009B2B21"/>
     <w:rsid w:val="009B2D00"/>
     <w:rsid w:val="009B2D35"/>
     <w:rsid w:val="009B3DB2"/>
     <w:rsid w:val="009B4266"/>
     <w:rsid w:val="009B488C"/>
     <w:rsid w:val="009B4910"/>
     <w:rsid w:val="009B49F1"/>
+    <w:rsid w:val="009B4C6B"/>
     <w:rsid w:val="009B4E52"/>
     <w:rsid w:val="009B53E9"/>
     <w:rsid w:val="009B555E"/>
     <w:rsid w:val="009B5683"/>
     <w:rsid w:val="009B5889"/>
     <w:rsid w:val="009B5AD5"/>
     <w:rsid w:val="009B5B20"/>
     <w:rsid w:val="009B5CCD"/>
     <w:rsid w:val="009B5DDC"/>
     <w:rsid w:val="009B5E2F"/>
     <w:rsid w:val="009B62DA"/>
     <w:rsid w:val="009B653C"/>
     <w:rsid w:val="009B67C3"/>
     <w:rsid w:val="009B682F"/>
     <w:rsid w:val="009B6C6E"/>
     <w:rsid w:val="009B74AE"/>
+    <w:rsid w:val="009B74DC"/>
     <w:rsid w:val="009C04F8"/>
+    <w:rsid w:val="009C0949"/>
     <w:rsid w:val="009C096E"/>
     <w:rsid w:val="009C0DF7"/>
     <w:rsid w:val="009C0E30"/>
     <w:rsid w:val="009C1141"/>
     <w:rsid w:val="009C1483"/>
     <w:rsid w:val="009C17D9"/>
+    <w:rsid w:val="009C1BFE"/>
     <w:rsid w:val="009C1D10"/>
     <w:rsid w:val="009C1ECB"/>
+    <w:rsid w:val="009C2154"/>
     <w:rsid w:val="009C26C3"/>
     <w:rsid w:val="009C27C6"/>
+    <w:rsid w:val="009C2A3A"/>
     <w:rsid w:val="009C2DAA"/>
     <w:rsid w:val="009C2EFC"/>
     <w:rsid w:val="009C3409"/>
     <w:rsid w:val="009C3524"/>
     <w:rsid w:val="009C35BC"/>
+    <w:rsid w:val="009C38C7"/>
     <w:rsid w:val="009C3995"/>
     <w:rsid w:val="009C3D38"/>
     <w:rsid w:val="009C3D4E"/>
     <w:rsid w:val="009C40CF"/>
     <w:rsid w:val="009C4428"/>
     <w:rsid w:val="009C4B8A"/>
     <w:rsid w:val="009C4DAE"/>
     <w:rsid w:val="009C50BA"/>
     <w:rsid w:val="009C50D9"/>
     <w:rsid w:val="009C517A"/>
     <w:rsid w:val="009C5CBD"/>
+    <w:rsid w:val="009C5D9C"/>
+    <w:rsid w:val="009C5DA3"/>
     <w:rsid w:val="009C5E3A"/>
     <w:rsid w:val="009C6164"/>
     <w:rsid w:val="009C64C3"/>
     <w:rsid w:val="009C6713"/>
     <w:rsid w:val="009C6B35"/>
     <w:rsid w:val="009C6C38"/>
+    <w:rsid w:val="009C7101"/>
     <w:rsid w:val="009C724D"/>
     <w:rsid w:val="009C7486"/>
     <w:rsid w:val="009C78EB"/>
     <w:rsid w:val="009C7BBD"/>
     <w:rsid w:val="009D0156"/>
     <w:rsid w:val="009D0191"/>
     <w:rsid w:val="009D03D5"/>
     <w:rsid w:val="009D0451"/>
     <w:rsid w:val="009D0C93"/>
+    <w:rsid w:val="009D0FCD"/>
     <w:rsid w:val="009D163E"/>
     <w:rsid w:val="009D1752"/>
     <w:rsid w:val="009D17CF"/>
     <w:rsid w:val="009D18BF"/>
     <w:rsid w:val="009D19D9"/>
     <w:rsid w:val="009D1FC8"/>
     <w:rsid w:val="009D1FE0"/>
     <w:rsid w:val="009D22A8"/>
     <w:rsid w:val="009D2BE4"/>
     <w:rsid w:val="009D2C93"/>
     <w:rsid w:val="009D2D56"/>
+    <w:rsid w:val="009D3636"/>
     <w:rsid w:val="009D392A"/>
+    <w:rsid w:val="009D39D4"/>
+    <w:rsid w:val="009D39F3"/>
+    <w:rsid w:val="009D3A45"/>
     <w:rsid w:val="009D4627"/>
     <w:rsid w:val="009D4A23"/>
+    <w:rsid w:val="009D4B87"/>
     <w:rsid w:val="009D4E14"/>
     <w:rsid w:val="009D4E90"/>
     <w:rsid w:val="009D4EA7"/>
     <w:rsid w:val="009D55E6"/>
     <w:rsid w:val="009D56A7"/>
     <w:rsid w:val="009D5D77"/>
     <w:rsid w:val="009D6235"/>
     <w:rsid w:val="009D663D"/>
     <w:rsid w:val="009D6796"/>
+    <w:rsid w:val="009D6DE8"/>
     <w:rsid w:val="009D6FF5"/>
+    <w:rsid w:val="009D7A5F"/>
     <w:rsid w:val="009D7A8A"/>
     <w:rsid w:val="009D7C4F"/>
     <w:rsid w:val="009E0089"/>
     <w:rsid w:val="009E07EB"/>
+    <w:rsid w:val="009E10EE"/>
     <w:rsid w:val="009E2731"/>
+    <w:rsid w:val="009E2E3E"/>
     <w:rsid w:val="009E2EDC"/>
     <w:rsid w:val="009E2F1F"/>
     <w:rsid w:val="009E33F1"/>
     <w:rsid w:val="009E35B3"/>
     <w:rsid w:val="009E35C6"/>
     <w:rsid w:val="009E3964"/>
     <w:rsid w:val="009E39A4"/>
     <w:rsid w:val="009E39B4"/>
+    <w:rsid w:val="009E4219"/>
     <w:rsid w:val="009E4505"/>
     <w:rsid w:val="009E46D1"/>
     <w:rsid w:val="009E4DF4"/>
     <w:rsid w:val="009E5368"/>
     <w:rsid w:val="009E53DB"/>
     <w:rsid w:val="009E5615"/>
     <w:rsid w:val="009E58C9"/>
     <w:rsid w:val="009E5DB7"/>
     <w:rsid w:val="009E5FBA"/>
     <w:rsid w:val="009E61C4"/>
     <w:rsid w:val="009E64B8"/>
     <w:rsid w:val="009E6539"/>
     <w:rsid w:val="009E6950"/>
     <w:rsid w:val="009E6DC6"/>
     <w:rsid w:val="009E705C"/>
     <w:rsid w:val="009E70A9"/>
+    <w:rsid w:val="009E7220"/>
     <w:rsid w:val="009E7926"/>
+    <w:rsid w:val="009E7AA2"/>
     <w:rsid w:val="009E7D8A"/>
+    <w:rsid w:val="009F002C"/>
     <w:rsid w:val="009F0462"/>
     <w:rsid w:val="009F0970"/>
+    <w:rsid w:val="009F0B89"/>
     <w:rsid w:val="009F0C41"/>
     <w:rsid w:val="009F0D70"/>
     <w:rsid w:val="009F0E44"/>
     <w:rsid w:val="009F111D"/>
     <w:rsid w:val="009F16E6"/>
     <w:rsid w:val="009F1715"/>
     <w:rsid w:val="009F18FE"/>
     <w:rsid w:val="009F2323"/>
     <w:rsid w:val="009F2434"/>
     <w:rsid w:val="009F2F84"/>
     <w:rsid w:val="009F382F"/>
     <w:rsid w:val="009F3919"/>
     <w:rsid w:val="009F3C3A"/>
     <w:rsid w:val="009F3C7A"/>
     <w:rsid w:val="009F3E32"/>
     <w:rsid w:val="009F4247"/>
     <w:rsid w:val="009F42FA"/>
     <w:rsid w:val="009F4F40"/>
     <w:rsid w:val="009F4F48"/>
     <w:rsid w:val="009F509E"/>
     <w:rsid w:val="009F50EE"/>
     <w:rsid w:val="009F549B"/>
     <w:rsid w:val="009F5B6E"/>
     <w:rsid w:val="009F5DA7"/>
     <w:rsid w:val="009F5ED0"/>
     <w:rsid w:val="009F68F9"/>
     <w:rsid w:val="009F6A49"/>
     <w:rsid w:val="009F6B63"/>
     <w:rsid w:val="009F6D12"/>
     <w:rsid w:val="009F6FB4"/>
     <w:rsid w:val="009F73E9"/>
     <w:rsid w:val="009F745A"/>
     <w:rsid w:val="009F7690"/>
     <w:rsid w:val="009F771E"/>
     <w:rsid w:val="009F7944"/>
     <w:rsid w:val="009F79A9"/>
     <w:rsid w:val="009F7BE0"/>
+    <w:rsid w:val="009F7BFC"/>
     <w:rsid w:val="00A000BC"/>
     <w:rsid w:val="00A00475"/>
     <w:rsid w:val="00A00B93"/>
     <w:rsid w:val="00A01046"/>
+    <w:rsid w:val="00A010B0"/>
+    <w:rsid w:val="00A01797"/>
     <w:rsid w:val="00A01B0D"/>
     <w:rsid w:val="00A01BFF"/>
     <w:rsid w:val="00A01CDA"/>
     <w:rsid w:val="00A01DA4"/>
     <w:rsid w:val="00A01F45"/>
+    <w:rsid w:val="00A021B6"/>
     <w:rsid w:val="00A02589"/>
     <w:rsid w:val="00A02841"/>
     <w:rsid w:val="00A02881"/>
     <w:rsid w:val="00A02A3D"/>
+    <w:rsid w:val="00A02BCC"/>
     <w:rsid w:val="00A02BF1"/>
     <w:rsid w:val="00A02BF7"/>
     <w:rsid w:val="00A02F72"/>
     <w:rsid w:val="00A02FAC"/>
     <w:rsid w:val="00A03025"/>
     <w:rsid w:val="00A03039"/>
+    <w:rsid w:val="00A03327"/>
     <w:rsid w:val="00A03710"/>
     <w:rsid w:val="00A037C6"/>
     <w:rsid w:val="00A03B64"/>
     <w:rsid w:val="00A03EDE"/>
     <w:rsid w:val="00A04C65"/>
     <w:rsid w:val="00A053AB"/>
     <w:rsid w:val="00A05466"/>
     <w:rsid w:val="00A0546C"/>
     <w:rsid w:val="00A05784"/>
     <w:rsid w:val="00A05A4B"/>
     <w:rsid w:val="00A05F2A"/>
     <w:rsid w:val="00A062ED"/>
     <w:rsid w:val="00A0634D"/>
     <w:rsid w:val="00A06525"/>
+    <w:rsid w:val="00A0675D"/>
     <w:rsid w:val="00A06A44"/>
     <w:rsid w:val="00A075A1"/>
+    <w:rsid w:val="00A076BD"/>
     <w:rsid w:val="00A07B36"/>
     <w:rsid w:val="00A101BE"/>
     <w:rsid w:val="00A104D8"/>
     <w:rsid w:val="00A1060E"/>
+    <w:rsid w:val="00A10903"/>
+    <w:rsid w:val="00A11703"/>
     <w:rsid w:val="00A11911"/>
     <w:rsid w:val="00A119A5"/>
     <w:rsid w:val="00A11B92"/>
     <w:rsid w:val="00A11D5C"/>
     <w:rsid w:val="00A12349"/>
     <w:rsid w:val="00A12896"/>
     <w:rsid w:val="00A12A2D"/>
     <w:rsid w:val="00A12B91"/>
     <w:rsid w:val="00A131B7"/>
     <w:rsid w:val="00A13200"/>
     <w:rsid w:val="00A13304"/>
     <w:rsid w:val="00A1337E"/>
     <w:rsid w:val="00A13AD3"/>
     <w:rsid w:val="00A13DAB"/>
     <w:rsid w:val="00A13F89"/>
     <w:rsid w:val="00A14323"/>
     <w:rsid w:val="00A1432F"/>
+    <w:rsid w:val="00A14331"/>
     <w:rsid w:val="00A148A9"/>
     <w:rsid w:val="00A14E97"/>
     <w:rsid w:val="00A150AE"/>
     <w:rsid w:val="00A150B0"/>
     <w:rsid w:val="00A15217"/>
     <w:rsid w:val="00A152A1"/>
     <w:rsid w:val="00A15888"/>
     <w:rsid w:val="00A16228"/>
     <w:rsid w:val="00A162D6"/>
     <w:rsid w:val="00A163FE"/>
     <w:rsid w:val="00A1641E"/>
     <w:rsid w:val="00A1687A"/>
     <w:rsid w:val="00A16988"/>
     <w:rsid w:val="00A16C55"/>
     <w:rsid w:val="00A17769"/>
+    <w:rsid w:val="00A17944"/>
     <w:rsid w:val="00A17E01"/>
     <w:rsid w:val="00A2002E"/>
     <w:rsid w:val="00A20514"/>
     <w:rsid w:val="00A215C3"/>
     <w:rsid w:val="00A217E5"/>
     <w:rsid w:val="00A217F6"/>
     <w:rsid w:val="00A2185A"/>
     <w:rsid w:val="00A21867"/>
     <w:rsid w:val="00A218E4"/>
     <w:rsid w:val="00A21A7D"/>
     <w:rsid w:val="00A21B4A"/>
+    <w:rsid w:val="00A21E96"/>
+    <w:rsid w:val="00A2212D"/>
     <w:rsid w:val="00A221C8"/>
     <w:rsid w:val="00A224DB"/>
     <w:rsid w:val="00A2298E"/>
     <w:rsid w:val="00A23069"/>
     <w:rsid w:val="00A23379"/>
+    <w:rsid w:val="00A235FE"/>
     <w:rsid w:val="00A2363D"/>
     <w:rsid w:val="00A2379B"/>
     <w:rsid w:val="00A24621"/>
     <w:rsid w:val="00A24655"/>
+    <w:rsid w:val="00A24744"/>
     <w:rsid w:val="00A24A77"/>
     <w:rsid w:val="00A24AB7"/>
     <w:rsid w:val="00A252D0"/>
     <w:rsid w:val="00A259CD"/>
     <w:rsid w:val="00A26027"/>
     <w:rsid w:val="00A26168"/>
+    <w:rsid w:val="00A26543"/>
     <w:rsid w:val="00A26572"/>
     <w:rsid w:val="00A2657D"/>
     <w:rsid w:val="00A265BD"/>
     <w:rsid w:val="00A26704"/>
     <w:rsid w:val="00A26850"/>
+    <w:rsid w:val="00A26B47"/>
     <w:rsid w:val="00A26C5E"/>
     <w:rsid w:val="00A26E8B"/>
+    <w:rsid w:val="00A26FF2"/>
     <w:rsid w:val="00A271DF"/>
     <w:rsid w:val="00A27522"/>
     <w:rsid w:val="00A27646"/>
     <w:rsid w:val="00A27777"/>
     <w:rsid w:val="00A278B6"/>
     <w:rsid w:val="00A27A91"/>
     <w:rsid w:val="00A27B4A"/>
     <w:rsid w:val="00A27B86"/>
     <w:rsid w:val="00A27F6E"/>
     <w:rsid w:val="00A27F73"/>
     <w:rsid w:val="00A30172"/>
     <w:rsid w:val="00A30408"/>
     <w:rsid w:val="00A305D2"/>
     <w:rsid w:val="00A3090A"/>
     <w:rsid w:val="00A309F4"/>
     <w:rsid w:val="00A30A3F"/>
+    <w:rsid w:val="00A31380"/>
     <w:rsid w:val="00A314B9"/>
     <w:rsid w:val="00A315E3"/>
+    <w:rsid w:val="00A31820"/>
     <w:rsid w:val="00A3190C"/>
     <w:rsid w:val="00A31A67"/>
     <w:rsid w:val="00A31B87"/>
     <w:rsid w:val="00A31F3C"/>
     <w:rsid w:val="00A323E4"/>
     <w:rsid w:val="00A32795"/>
     <w:rsid w:val="00A32AC7"/>
     <w:rsid w:val="00A32C41"/>
     <w:rsid w:val="00A333E3"/>
+    <w:rsid w:val="00A33640"/>
     <w:rsid w:val="00A33E34"/>
     <w:rsid w:val="00A33E84"/>
     <w:rsid w:val="00A34039"/>
     <w:rsid w:val="00A341ED"/>
     <w:rsid w:val="00A34322"/>
     <w:rsid w:val="00A3491D"/>
     <w:rsid w:val="00A34DDE"/>
     <w:rsid w:val="00A34EB9"/>
     <w:rsid w:val="00A350F5"/>
     <w:rsid w:val="00A350FA"/>
     <w:rsid w:val="00A351AD"/>
     <w:rsid w:val="00A35560"/>
     <w:rsid w:val="00A3574D"/>
     <w:rsid w:val="00A35D1A"/>
     <w:rsid w:val="00A35EC4"/>
     <w:rsid w:val="00A36133"/>
+    <w:rsid w:val="00A36D7A"/>
     <w:rsid w:val="00A37636"/>
     <w:rsid w:val="00A3779B"/>
+    <w:rsid w:val="00A379D0"/>
     <w:rsid w:val="00A4029E"/>
     <w:rsid w:val="00A4098A"/>
     <w:rsid w:val="00A40A5D"/>
     <w:rsid w:val="00A40CB8"/>
     <w:rsid w:val="00A40FC8"/>
     <w:rsid w:val="00A41006"/>
     <w:rsid w:val="00A410D7"/>
     <w:rsid w:val="00A412F1"/>
     <w:rsid w:val="00A413F2"/>
     <w:rsid w:val="00A41995"/>
     <w:rsid w:val="00A41B5B"/>
+    <w:rsid w:val="00A41C2B"/>
     <w:rsid w:val="00A41D58"/>
     <w:rsid w:val="00A41E61"/>
     <w:rsid w:val="00A42465"/>
-    <w:rsid w:val="00A428F2"/>
     <w:rsid w:val="00A42912"/>
     <w:rsid w:val="00A42BAB"/>
     <w:rsid w:val="00A42CF7"/>
     <w:rsid w:val="00A42D55"/>
     <w:rsid w:val="00A42DAA"/>
     <w:rsid w:val="00A42EA4"/>
     <w:rsid w:val="00A43194"/>
     <w:rsid w:val="00A43456"/>
     <w:rsid w:val="00A4367D"/>
     <w:rsid w:val="00A43780"/>
     <w:rsid w:val="00A4389F"/>
     <w:rsid w:val="00A43AB7"/>
     <w:rsid w:val="00A43BE4"/>
     <w:rsid w:val="00A43E9A"/>
     <w:rsid w:val="00A43F0A"/>
     <w:rsid w:val="00A43FCA"/>
     <w:rsid w:val="00A443BA"/>
     <w:rsid w:val="00A4468B"/>
     <w:rsid w:val="00A44990"/>
     <w:rsid w:val="00A449D8"/>
     <w:rsid w:val="00A44A94"/>
     <w:rsid w:val="00A44D02"/>
+    <w:rsid w:val="00A44E96"/>
     <w:rsid w:val="00A453B2"/>
     <w:rsid w:val="00A4597B"/>
     <w:rsid w:val="00A460FD"/>
     <w:rsid w:val="00A46326"/>
     <w:rsid w:val="00A46332"/>
     <w:rsid w:val="00A46E65"/>
     <w:rsid w:val="00A46EB2"/>
     <w:rsid w:val="00A46ED2"/>
     <w:rsid w:val="00A46F3F"/>
     <w:rsid w:val="00A470F1"/>
     <w:rsid w:val="00A47436"/>
     <w:rsid w:val="00A474D3"/>
     <w:rsid w:val="00A477F5"/>
     <w:rsid w:val="00A47884"/>
+    <w:rsid w:val="00A47A1B"/>
+    <w:rsid w:val="00A50011"/>
     <w:rsid w:val="00A506F2"/>
     <w:rsid w:val="00A50D34"/>
     <w:rsid w:val="00A51025"/>
     <w:rsid w:val="00A5223E"/>
     <w:rsid w:val="00A526A9"/>
     <w:rsid w:val="00A52738"/>
     <w:rsid w:val="00A52F06"/>
     <w:rsid w:val="00A530AB"/>
     <w:rsid w:val="00A531CC"/>
     <w:rsid w:val="00A532DF"/>
+    <w:rsid w:val="00A53569"/>
     <w:rsid w:val="00A53590"/>
     <w:rsid w:val="00A53749"/>
     <w:rsid w:val="00A5376F"/>
     <w:rsid w:val="00A53BCA"/>
     <w:rsid w:val="00A53C71"/>
     <w:rsid w:val="00A53FEB"/>
     <w:rsid w:val="00A542DA"/>
     <w:rsid w:val="00A545C3"/>
     <w:rsid w:val="00A54698"/>
     <w:rsid w:val="00A547F5"/>
     <w:rsid w:val="00A5488B"/>
     <w:rsid w:val="00A54D1C"/>
     <w:rsid w:val="00A54E46"/>
     <w:rsid w:val="00A55246"/>
     <w:rsid w:val="00A5566C"/>
+    <w:rsid w:val="00A55672"/>
     <w:rsid w:val="00A557AE"/>
     <w:rsid w:val="00A55903"/>
+    <w:rsid w:val="00A559FB"/>
     <w:rsid w:val="00A55AAD"/>
     <w:rsid w:val="00A55AE0"/>
     <w:rsid w:val="00A55B92"/>
     <w:rsid w:val="00A562EC"/>
+    <w:rsid w:val="00A56336"/>
     <w:rsid w:val="00A56474"/>
     <w:rsid w:val="00A56849"/>
     <w:rsid w:val="00A568D8"/>
     <w:rsid w:val="00A569A5"/>
+    <w:rsid w:val="00A56DB3"/>
     <w:rsid w:val="00A57029"/>
     <w:rsid w:val="00A57388"/>
     <w:rsid w:val="00A57465"/>
     <w:rsid w:val="00A574AC"/>
+    <w:rsid w:val="00A57774"/>
     <w:rsid w:val="00A60008"/>
     <w:rsid w:val="00A60419"/>
+    <w:rsid w:val="00A605F2"/>
     <w:rsid w:val="00A606CC"/>
     <w:rsid w:val="00A60E61"/>
     <w:rsid w:val="00A6108C"/>
     <w:rsid w:val="00A61456"/>
     <w:rsid w:val="00A616B7"/>
+    <w:rsid w:val="00A61C8D"/>
     <w:rsid w:val="00A62042"/>
     <w:rsid w:val="00A62A1B"/>
     <w:rsid w:val="00A62AE0"/>
+    <w:rsid w:val="00A62B94"/>
     <w:rsid w:val="00A63091"/>
     <w:rsid w:val="00A63359"/>
     <w:rsid w:val="00A63658"/>
     <w:rsid w:val="00A63DF3"/>
     <w:rsid w:val="00A63E03"/>
     <w:rsid w:val="00A63FCD"/>
     <w:rsid w:val="00A64004"/>
     <w:rsid w:val="00A6438D"/>
     <w:rsid w:val="00A64B4E"/>
     <w:rsid w:val="00A655DC"/>
     <w:rsid w:val="00A656A7"/>
     <w:rsid w:val="00A656B2"/>
     <w:rsid w:val="00A656E6"/>
     <w:rsid w:val="00A65861"/>
     <w:rsid w:val="00A65864"/>
     <w:rsid w:val="00A65AC1"/>
     <w:rsid w:val="00A65BA4"/>
     <w:rsid w:val="00A65EE6"/>
     <w:rsid w:val="00A65F96"/>
+    <w:rsid w:val="00A665E3"/>
     <w:rsid w:val="00A66E1D"/>
+    <w:rsid w:val="00A67484"/>
     <w:rsid w:val="00A674B6"/>
     <w:rsid w:val="00A67636"/>
     <w:rsid w:val="00A67AB4"/>
     <w:rsid w:val="00A67E1C"/>
     <w:rsid w:val="00A67F2D"/>
     <w:rsid w:val="00A67F3D"/>
     <w:rsid w:val="00A70091"/>
     <w:rsid w:val="00A7012E"/>
+    <w:rsid w:val="00A701B7"/>
     <w:rsid w:val="00A7089A"/>
     <w:rsid w:val="00A70D13"/>
     <w:rsid w:val="00A70EBC"/>
     <w:rsid w:val="00A70F5D"/>
     <w:rsid w:val="00A7153C"/>
     <w:rsid w:val="00A7195A"/>
     <w:rsid w:val="00A719B8"/>
     <w:rsid w:val="00A71A32"/>
     <w:rsid w:val="00A71B5E"/>
     <w:rsid w:val="00A71D6E"/>
     <w:rsid w:val="00A72242"/>
     <w:rsid w:val="00A725E3"/>
     <w:rsid w:val="00A7274B"/>
+    <w:rsid w:val="00A72A0B"/>
     <w:rsid w:val="00A731A4"/>
     <w:rsid w:val="00A732E7"/>
     <w:rsid w:val="00A73311"/>
     <w:rsid w:val="00A7352A"/>
     <w:rsid w:val="00A736DD"/>
+    <w:rsid w:val="00A73787"/>
     <w:rsid w:val="00A73B0C"/>
     <w:rsid w:val="00A73DD2"/>
     <w:rsid w:val="00A74795"/>
     <w:rsid w:val="00A74C09"/>
     <w:rsid w:val="00A74E50"/>
     <w:rsid w:val="00A74E5A"/>
     <w:rsid w:val="00A74F3C"/>
     <w:rsid w:val="00A7504B"/>
     <w:rsid w:val="00A75092"/>
     <w:rsid w:val="00A7578D"/>
+    <w:rsid w:val="00A75810"/>
     <w:rsid w:val="00A75AC6"/>
     <w:rsid w:val="00A75ED2"/>
     <w:rsid w:val="00A75F11"/>
     <w:rsid w:val="00A760CE"/>
     <w:rsid w:val="00A76426"/>
     <w:rsid w:val="00A765DE"/>
     <w:rsid w:val="00A76B63"/>
     <w:rsid w:val="00A7742D"/>
     <w:rsid w:val="00A777E3"/>
     <w:rsid w:val="00A77B9C"/>
     <w:rsid w:val="00A77C77"/>
+    <w:rsid w:val="00A77CD6"/>
     <w:rsid w:val="00A77E05"/>
     <w:rsid w:val="00A77E0D"/>
     <w:rsid w:val="00A80183"/>
     <w:rsid w:val="00A80454"/>
+    <w:rsid w:val="00A8062A"/>
     <w:rsid w:val="00A80817"/>
     <w:rsid w:val="00A80851"/>
+    <w:rsid w:val="00A80992"/>
     <w:rsid w:val="00A81102"/>
     <w:rsid w:val="00A81137"/>
     <w:rsid w:val="00A81143"/>
     <w:rsid w:val="00A81FE3"/>
+    <w:rsid w:val="00A82151"/>
     <w:rsid w:val="00A821BA"/>
     <w:rsid w:val="00A82480"/>
     <w:rsid w:val="00A82AAD"/>
     <w:rsid w:val="00A82C8B"/>
     <w:rsid w:val="00A82D22"/>
+    <w:rsid w:val="00A834E4"/>
     <w:rsid w:val="00A8383C"/>
     <w:rsid w:val="00A83B18"/>
     <w:rsid w:val="00A83C6A"/>
     <w:rsid w:val="00A8405D"/>
     <w:rsid w:val="00A84342"/>
     <w:rsid w:val="00A8442F"/>
     <w:rsid w:val="00A84701"/>
     <w:rsid w:val="00A84783"/>
     <w:rsid w:val="00A8488F"/>
     <w:rsid w:val="00A84B8A"/>
     <w:rsid w:val="00A85457"/>
     <w:rsid w:val="00A855DB"/>
     <w:rsid w:val="00A857E3"/>
+    <w:rsid w:val="00A85BD2"/>
     <w:rsid w:val="00A85DD4"/>
     <w:rsid w:val="00A85DE2"/>
     <w:rsid w:val="00A866A3"/>
     <w:rsid w:val="00A86739"/>
     <w:rsid w:val="00A86ECC"/>
     <w:rsid w:val="00A87367"/>
     <w:rsid w:val="00A8756B"/>
     <w:rsid w:val="00A876E6"/>
     <w:rsid w:val="00A87B29"/>
     <w:rsid w:val="00A87D95"/>
     <w:rsid w:val="00A900B9"/>
     <w:rsid w:val="00A9010D"/>
     <w:rsid w:val="00A902E4"/>
     <w:rsid w:val="00A90367"/>
     <w:rsid w:val="00A9040C"/>
     <w:rsid w:val="00A90752"/>
     <w:rsid w:val="00A908AD"/>
+    <w:rsid w:val="00A913F7"/>
     <w:rsid w:val="00A9144B"/>
     <w:rsid w:val="00A91D9F"/>
     <w:rsid w:val="00A91FAA"/>
     <w:rsid w:val="00A923F8"/>
     <w:rsid w:val="00A9251F"/>
     <w:rsid w:val="00A929B5"/>
     <w:rsid w:val="00A92C42"/>
     <w:rsid w:val="00A9381A"/>
     <w:rsid w:val="00A939D5"/>
     <w:rsid w:val="00A939EB"/>
     <w:rsid w:val="00A93BF8"/>
     <w:rsid w:val="00A93E9C"/>
     <w:rsid w:val="00A94158"/>
     <w:rsid w:val="00A94704"/>
     <w:rsid w:val="00A94B83"/>
     <w:rsid w:val="00A94CE1"/>
     <w:rsid w:val="00A950D3"/>
     <w:rsid w:val="00A9544F"/>
     <w:rsid w:val="00A957AF"/>
     <w:rsid w:val="00A95CC9"/>
     <w:rsid w:val="00A95D66"/>
     <w:rsid w:val="00A960F1"/>
     <w:rsid w:val="00A9649D"/>
     <w:rsid w:val="00A96630"/>
     <w:rsid w:val="00A96BFF"/>
     <w:rsid w:val="00A96D8F"/>
     <w:rsid w:val="00A97139"/>
     <w:rsid w:val="00A971F3"/>
     <w:rsid w:val="00A975D7"/>
     <w:rsid w:val="00A97DB8"/>
     <w:rsid w:val="00AA0348"/>
     <w:rsid w:val="00AA03E3"/>
     <w:rsid w:val="00AA06B3"/>
+    <w:rsid w:val="00AA0D73"/>
     <w:rsid w:val="00AA12B0"/>
     <w:rsid w:val="00AA1C6B"/>
     <w:rsid w:val="00AA2710"/>
     <w:rsid w:val="00AA271B"/>
+    <w:rsid w:val="00AA331E"/>
+    <w:rsid w:val="00AA388D"/>
     <w:rsid w:val="00AA39B7"/>
     <w:rsid w:val="00AA3A45"/>
     <w:rsid w:val="00AA3C89"/>
     <w:rsid w:val="00AA4058"/>
     <w:rsid w:val="00AA450C"/>
     <w:rsid w:val="00AA453A"/>
     <w:rsid w:val="00AA453C"/>
     <w:rsid w:val="00AA45E2"/>
     <w:rsid w:val="00AA46F4"/>
     <w:rsid w:val="00AA4771"/>
     <w:rsid w:val="00AA47D1"/>
+    <w:rsid w:val="00AA48B5"/>
     <w:rsid w:val="00AA4A48"/>
     <w:rsid w:val="00AA4DD0"/>
     <w:rsid w:val="00AA5084"/>
     <w:rsid w:val="00AA5171"/>
     <w:rsid w:val="00AA5391"/>
     <w:rsid w:val="00AA57B3"/>
     <w:rsid w:val="00AA5EAA"/>
     <w:rsid w:val="00AA662F"/>
     <w:rsid w:val="00AA690E"/>
     <w:rsid w:val="00AA6AC6"/>
     <w:rsid w:val="00AA6CEB"/>
+    <w:rsid w:val="00AA737C"/>
     <w:rsid w:val="00AA73AA"/>
+    <w:rsid w:val="00AA75AC"/>
     <w:rsid w:val="00AA79C7"/>
     <w:rsid w:val="00AB0873"/>
     <w:rsid w:val="00AB0E3E"/>
+    <w:rsid w:val="00AB0EB5"/>
     <w:rsid w:val="00AB15A4"/>
     <w:rsid w:val="00AB17D3"/>
     <w:rsid w:val="00AB1904"/>
     <w:rsid w:val="00AB209C"/>
     <w:rsid w:val="00AB21AD"/>
     <w:rsid w:val="00AB237B"/>
     <w:rsid w:val="00AB25AB"/>
     <w:rsid w:val="00AB2BFD"/>
+    <w:rsid w:val="00AB2CBE"/>
     <w:rsid w:val="00AB2D2D"/>
     <w:rsid w:val="00AB3BB1"/>
     <w:rsid w:val="00AB3E97"/>
     <w:rsid w:val="00AB3F6E"/>
     <w:rsid w:val="00AB4227"/>
     <w:rsid w:val="00AB4A73"/>
     <w:rsid w:val="00AB4C2C"/>
     <w:rsid w:val="00AB4E48"/>
     <w:rsid w:val="00AB52F0"/>
     <w:rsid w:val="00AB569E"/>
     <w:rsid w:val="00AB58C4"/>
     <w:rsid w:val="00AB5C19"/>
     <w:rsid w:val="00AB6003"/>
     <w:rsid w:val="00AB61F9"/>
     <w:rsid w:val="00AB62F9"/>
     <w:rsid w:val="00AB63F7"/>
     <w:rsid w:val="00AB6508"/>
     <w:rsid w:val="00AB6555"/>
     <w:rsid w:val="00AB6795"/>
+    <w:rsid w:val="00AB67E9"/>
     <w:rsid w:val="00AB69A2"/>
+    <w:rsid w:val="00AB6C30"/>
     <w:rsid w:val="00AB6C4B"/>
     <w:rsid w:val="00AB6C8F"/>
     <w:rsid w:val="00AB6D15"/>
     <w:rsid w:val="00AC00A5"/>
     <w:rsid w:val="00AC0984"/>
     <w:rsid w:val="00AC110F"/>
     <w:rsid w:val="00AC12DA"/>
     <w:rsid w:val="00AC1337"/>
     <w:rsid w:val="00AC1D5A"/>
     <w:rsid w:val="00AC1DB9"/>
     <w:rsid w:val="00AC2047"/>
     <w:rsid w:val="00AC2635"/>
     <w:rsid w:val="00AC2954"/>
     <w:rsid w:val="00AC2B1D"/>
     <w:rsid w:val="00AC2FBE"/>
     <w:rsid w:val="00AC32DC"/>
     <w:rsid w:val="00AC33CD"/>
     <w:rsid w:val="00AC33F8"/>
     <w:rsid w:val="00AC3476"/>
     <w:rsid w:val="00AC35EB"/>
     <w:rsid w:val="00AC3907"/>
     <w:rsid w:val="00AC3EDF"/>
     <w:rsid w:val="00AC41A5"/>
     <w:rsid w:val="00AC42F2"/>
     <w:rsid w:val="00AC4706"/>
     <w:rsid w:val="00AC4784"/>
     <w:rsid w:val="00AC4826"/>
     <w:rsid w:val="00AC4E12"/>
     <w:rsid w:val="00AC4E80"/>
     <w:rsid w:val="00AC4FB0"/>
     <w:rsid w:val="00AC5316"/>
+    <w:rsid w:val="00AC5501"/>
     <w:rsid w:val="00AC584E"/>
     <w:rsid w:val="00AC5AB1"/>
     <w:rsid w:val="00AC5B51"/>
     <w:rsid w:val="00AC5C3C"/>
     <w:rsid w:val="00AC60D5"/>
     <w:rsid w:val="00AC64C3"/>
     <w:rsid w:val="00AC66CA"/>
     <w:rsid w:val="00AC7045"/>
     <w:rsid w:val="00AC73EF"/>
     <w:rsid w:val="00AC778C"/>
     <w:rsid w:val="00AC78D0"/>
     <w:rsid w:val="00AC7A75"/>
     <w:rsid w:val="00AC7BFC"/>
+    <w:rsid w:val="00AC7D23"/>
     <w:rsid w:val="00AD003C"/>
     <w:rsid w:val="00AD0238"/>
     <w:rsid w:val="00AD05E5"/>
     <w:rsid w:val="00AD0660"/>
     <w:rsid w:val="00AD098D"/>
     <w:rsid w:val="00AD0B70"/>
     <w:rsid w:val="00AD0B83"/>
     <w:rsid w:val="00AD0CCA"/>
     <w:rsid w:val="00AD0D7D"/>
     <w:rsid w:val="00AD0E79"/>
     <w:rsid w:val="00AD117B"/>
     <w:rsid w:val="00AD1204"/>
     <w:rsid w:val="00AD195A"/>
     <w:rsid w:val="00AD1AC6"/>
     <w:rsid w:val="00AD1AE6"/>
     <w:rsid w:val="00AD2220"/>
+    <w:rsid w:val="00AD2925"/>
+    <w:rsid w:val="00AD3433"/>
     <w:rsid w:val="00AD35C0"/>
     <w:rsid w:val="00AD35C8"/>
     <w:rsid w:val="00AD36F0"/>
     <w:rsid w:val="00AD3A84"/>
     <w:rsid w:val="00AD3BCC"/>
     <w:rsid w:val="00AD3FC5"/>
     <w:rsid w:val="00AD3FE6"/>
     <w:rsid w:val="00AD4153"/>
     <w:rsid w:val="00AD440A"/>
     <w:rsid w:val="00AD45FA"/>
     <w:rsid w:val="00AD51D1"/>
     <w:rsid w:val="00AD5262"/>
     <w:rsid w:val="00AD54D2"/>
     <w:rsid w:val="00AD5778"/>
     <w:rsid w:val="00AD5805"/>
     <w:rsid w:val="00AD580C"/>
     <w:rsid w:val="00AD5908"/>
     <w:rsid w:val="00AD5B28"/>
     <w:rsid w:val="00AD6093"/>
     <w:rsid w:val="00AD6514"/>
     <w:rsid w:val="00AD6B02"/>
     <w:rsid w:val="00AD6F72"/>
     <w:rsid w:val="00AD7A4F"/>
     <w:rsid w:val="00AD7A67"/>
     <w:rsid w:val="00AD7EAD"/>
@@ -36681,2970 +43681,3369 @@
     <w:rsid w:val="00AE042B"/>
     <w:rsid w:val="00AE060F"/>
     <w:rsid w:val="00AE06CF"/>
     <w:rsid w:val="00AE071D"/>
     <w:rsid w:val="00AE07EA"/>
     <w:rsid w:val="00AE094C"/>
     <w:rsid w:val="00AE0B29"/>
     <w:rsid w:val="00AE1223"/>
     <w:rsid w:val="00AE129C"/>
     <w:rsid w:val="00AE1300"/>
     <w:rsid w:val="00AE15AF"/>
     <w:rsid w:val="00AE16A4"/>
     <w:rsid w:val="00AE173D"/>
     <w:rsid w:val="00AE19D5"/>
     <w:rsid w:val="00AE1B57"/>
     <w:rsid w:val="00AE1B72"/>
     <w:rsid w:val="00AE1EFF"/>
     <w:rsid w:val="00AE1F05"/>
     <w:rsid w:val="00AE2E3E"/>
     <w:rsid w:val="00AE31EF"/>
     <w:rsid w:val="00AE323A"/>
     <w:rsid w:val="00AE3330"/>
     <w:rsid w:val="00AE39DF"/>
     <w:rsid w:val="00AE3BC6"/>
     <w:rsid w:val="00AE3CB0"/>
+    <w:rsid w:val="00AE3CEC"/>
+    <w:rsid w:val="00AE4349"/>
     <w:rsid w:val="00AE467A"/>
     <w:rsid w:val="00AE4772"/>
     <w:rsid w:val="00AE4873"/>
     <w:rsid w:val="00AE4A02"/>
     <w:rsid w:val="00AE4E34"/>
     <w:rsid w:val="00AE50BA"/>
     <w:rsid w:val="00AE535A"/>
     <w:rsid w:val="00AE54D6"/>
+    <w:rsid w:val="00AE54EB"/>
     <w:rsid w:val="00AE592A"/>
     <w:rsid w:val="00AE5A3F"/>
     <w:rsid w:val="00AE5A76"/>
     <w:rsid w:val="00AE6021"/>
     <w:rsid w:val="00AE6198"/>
     <w:rsid w:val="00AE63FC"/>
+    <w:rsid w:val="00AE6661"/>
     <w:rsid w:val="00AE66A3"/>
     <w:rsid w:val="00AE6897"/>
     <w:rsid w:val="00AE68F5"/>
     <w:rsid w:val="00AE6986"/>
     <w:rsid w:val="00AE6CC1"/>
     <w:rsid w:val="00AE6E94"/>
     <w:rsid w:val="00AE722A"/>
     <w:rsid w:val="00AE72D7"/>
     <w:rsid w:val="00AE75FA"/>
     <w:rsid w:val="00AE7D03"/>
     <w:rsid w:val="00AE7F2C"/>
     <w:rsid w:val="00AF0403"/>
     <w:rsid w:val="00AF0505"/>
     <w:rsid w:val="00AF0821"/>
     <w:rsid w:val="00AF0D89"/>
     <w:rsid w:val="00AF0ECA"/>
     <w:rsid w:val="00AF0F5E"/>
     <w:rsid w:val="00AF108D"/>
     <w:rsid w:val="00AF121F"/>
     <w:rsid w:val="00AF13D1"/>
     <w:rsid w:val="00AF1614"/>
     <w:rsid w:val="00AF1647"/>
     <w:rsid w:val="00AF1759"/>
     <w:rsid w:val="00AF194F"/>
     <w:rsid w:val="00AF27C5"/>
+    <w:rsid w:val="00AF2DDA"/>
     <w:rsid w:val="00AF30FD"/>
     <w:rsid w:val="00AF3565"/>
     <w:rsid w:val="00AF3853"/>
     <w:rsid w:val="00AF397A"/>
     <w:rsid w:val="00AF3B9A"/>
     <w:rsid w:val="00AF436C"/>
     <w:rsid w:val="00AF4392"/>
     <w:rsid w:val="00AF44AF"/>
     <w:rsid w:val="00AF5379"/>
     <w:rsid w:val="00AF57C6"/>
+    <w:rsid w:val="00AF57DC"/>
     <w:rsid w:val="00AF5810"/>
     <w:rsid w:val="00AF58A6"/>
     <w:rsid w:val="00AF5C7A"/>
+    <w:rsid w:val="00AF60E2"/>
+    <w:rsid w:val="00AF6319"/>
     <w:rsid w:val="00AF64AD"/>
     <w:rsid w:val="00AF670E"/>
     <w:rsid w:val="00AF684C"/>
     <w:rsid w:val="00AF6977"/>
     <w:rsid w:val="00AF69A4"/>
     <w:rsid w:val="00AF6D6D"/>
     <w:rsid w:val="00AF6E34"/>
     <w:rsid w:val="00AF6EE0"/>
     <w:rsid w:val="00AF72D3"/>
     <w:rsid w:val="00AF749C"/>
     <w:rsid w:val="00AF7AC5"/>
     <w:rsid w:val="00AF7BA1"/>
     <w:rsid w:val="00AF7D9B"/>
     <w:rsid w:val="00B0007E"/>
+    <w:rsid w:val="00B000FB"/>
     <w:rsid w:val="00B003F5"/>
     <w:rsid w:val="00B00434"/>
     <w:rsid w:val="00B004BC"/>
     <w:rsid w:val="00B00980"/>
+    <w:rsid w:val="00B00BAF"/>
     <w:rsid w:val="00B00D20"/>
     <w:rsid w:val="00B00E2E"/>
     <w:rsid w:val="00B011DD"/>
+    <w:rsid w:val="00B01220"/>
     <w:rsid w:val="00B0131A"/>
     <w:rsid w:val="00B015ED"/>
     <w:rsid w:val="00B0175E"/>
     <w:rsid w:val="00B0180F"/>
     <w:rsid w:val="00B01CA4"/>
+    <w:rsid w:val="00B01D1C"/>
     <w:rsid w:val="00B027DE"/>
     <w:rsid w:val="00B02923"/>
     <w:rsid w:val="00B03410"/>
     <w:rsid w:val="00B03B78"/>
     <w:rsid w:val="00B03BE0"/>
     <w:rsid w:val="00B03D81"/>
+    <w:rsid w:val="00B03F2E"/>
     <w:rsid w:val="00B04305"/>
     <w:rsid w:val="00B04B28"/>
     <w:rsid w:val="00B04FE8"/>
     <w:rsid w:val="00B05114"/>
     <w:rsid w:val="00B0576D"/>
     <w:rsid w:val="00B05809"/>
     <w:rsid w:val="00B05C34"/>
     <w:rsid w:val="00B05E79"/>
+    <w:rsid w:val="00B060CD"/>
     <w:rsid w:val="00B0628C"/>
     <w:rsid w:val="00B062E1"/>
     <w:rsid w:val="00B0679E"/>
     <w:rsid w:val="00B068E1"/>
     <w:rsid w:val="00B06B72"/>
+    <w:rsid w:val="00B06DAF"/>
+    <w:rsid w:val="00B071BD"/>
     <w:rsid w:val="00B07275"/>
+    <w:rsid w:val="00B072CB"/>
     <w:rsid w:val="00B07581"/>
     <w:rsid w:val="00B07657"/>
     <w:rsid w:val="00B07A8E"/>
     <w:rsid w:val="00B07D1F"/>
     <w:rsid w:val="00B07D8A"/>
     <w:rsid w:val="00B07EA2"/>
+    <w:rsid w:val="00B1001F"/>
     <w:rsid w:val="00B108D5"/>
     <w:rsid w:val="00B10B30"/>
     <w:rsid w:val="00B10BC3"/>
     <w:rsid w:val="00B10EBA"/>
+    <w:rsid w:val="00B11045"/>
     <w:rsid w:val="00B11BE5"/>
     <w:rsid w:val="00B120F0"/>
     <w:rsid w:val="00B125D9"/>
     <w:rsid w:val="00B129C0"/>
     <w:rsid w:val="00B12BA5"/>
     <w:rsid w:val="00B12C9F"/>
     <w:rsid w:val="00B12E04"/>
     <w:rsid w:val="00B13BD5"/>
     <w:rsid w:val="00B14066"/>
+    <w:rsid w:val="00B145AB"/>
     <w:rsid w:val="00B14C4E"/>
     <w:rsid w:val="00B1531A"/>
     <w:rsid w:val="00B15382"/>
     <w:rsid w:val="00B155C3"/>
     <w:rsid w:val="00B15E8E"/>
+    <w:rsid w:val="00B160DA"/>
     <w:rsid w:val="00B16286"/>
+    <w:rsid w:val="00B167B8"/>
     <w:rsid w:val="00B169C2"/>
     <w:rsid w:val="00B16F0D"/>
+    <w:rsid w:val="00B16F79"/>
     <w:rsid w:val="00B17606"/>
     <w:rsid w:val="00B177E9"/>
     <w:rsid w:val="00B1784B"/>
     <w:rsid w:val="00B17A79"/>
     <w:rsid w:val="00B17CE4"/>
     <w:rsid w:val="00B200A5"/>
     <w:rsid w:val="00B206AB"/>
     <w:rsid w:val="00B210AF"/>
     <w:rsid w:val="00B21261"/>
     <w:rsid w:val="00B21947"/>
     <w:rsid w:val="00B2198C"/>
     <w:rsid w:val="00B21F88"/>
     <w:rsid w:val="00B22B69"/>
     <w:rsid w:val="00B22BBA"/>
+    <w:rsid w:val="00B22BF5"/>
     <w:rsid w:val="00B23018"/>
+    <w:rsid w:val="00B2349B"/>
     <w:rsid w:val="00B235EE"/>
+    <w:rsid w:val="00B23C01"/>
     <w:rsid w:val="00B23D10"/>
     <w:rsid w:val="00B24181"/>
     <w:rsid w:val="00B243E9"/>
     <w:rsid w:val="00B24B0B"/>
     <w:rsid w:val="00B24BF7"/>
+    <w:rsid w:val="00B24F47"/>
     <w:rsid w:val="00B2512B"/>
     <w:rsid w:val="00B255DB"/>
     <w:rsid w:val="00B2587F"/>
     <w:rsid w:val="00B258B4"/>
     <w:rsid w:val="00B25A4E"/>
     <w:rsid w:val="00B25BB6"/>
     <w:rsid w:val="00B25BD3"/>
     <w:rsid w:val="00B25F8A"/>
     <w:rsid w:val="00B26624"/>
     <w:rsid w:val="00B269A0"/>
     <w:rsid w:val="00B26B98"/>
     <w:rsid w:val="00B26D18"/>
     <w:rsid w:val="00B2706E"/>
     <w:rsid w:val="00B270EE"/>
     <w:rsid w:val="00B2723E"/>
     <w:rsid w:val="00B275EC"/>
     <w:rsid w:val="00B27833"/>
     <w:rsid w:val="00B2796A"/>
     <w:rsid w:val="00B27B99"/>
     <w:rsid w:val="00B27DA1"/>
     <w:rsid w:val="00B27EC5"/>
     <w:rsid w:val="00B30033"/>
+    <w:rsid w:val="00B30312"/>
     <w:rsid w:val="00B309D6"/>
     <w:rsid w:val="00B309EB"/>
     <w:rsid w:val="00B30B8D"/>
+    <w:rsid w:val="00B30CCF"/>
     <w:rsid w:val="00B30E98"/>
+    <w:rsid w:val="00B31CF0"/>
     <w:rsid w:val="00B31FC8"/>
     <w:rsid w:val="00B32424"/>
     <w:rsid w:val="00B32712"/>
     <w:rsid w:val="00B3278E"/>
     <w:rsid w:val="00B32892"/>
     <w:rsid w:val="00B32C48"/>
     <w:rsid w:val="00B33419"/>
     <w:rsid w:val="00B335A0"/>
+    <w:rsid w:val="00B33907"/>
     <w:rsid w:val="00B3395C"/>
     <w:rsid w:val="00B33F5A"/>
     <w:rsid w:val="00B34088"/>
     <w:rsid w:val="00B34C90"/>
     <w:rsid w:val="00B34D1C"/>
     <w:rsid w:val="00B34EC3"/>
+    <w:rsid w:val="00B3504A"/>
     <w:rsid w:val="00B35111"/>
     <w:rsid w:val="00B351D3"/>
+    <w:rsid w:val="00B35DE1"/>
     <w:rsid w:val="00B360F8"/>
     <w:rsid w:val="00B364C2"/>
     <w:rsid w:val="00B36C34"/>
     <w:rsid w:val="00B36E5E"/>
     <w:rsid w:val="00B370AF"/>
     <w:rsid w:val="00B372D0"/>
     <w:rsid w:val="00B37351"/>
     <w:rsid w:val="00B37448"/>
+    <w:rsid w:val="00B3766F"/>
     <w:rsid w:val="00B37B07"/>
     <w:rsid w:val="00B402C7"/>
     <w:rsid w:val="00B4036E"/>
     <w:rsid w:val="00B40556"/>
-    <w:rsid w:val="00B40771"/>
     <w:rsid w:val="00B40F03"/>
     <w:rsid w:val="00B41080"/>
     <w:rsid w:val="00B413F5"/>
     <w:rsid w:val="00B41403"/>
     <w:rsid w:val="00B41B7A"/>
     <w:rsid w:val="00B41FC8"/>
     <w:rsid w:val="00B42513"/>
     <w:rsid w:val="00B426C0"/>
     <w:rsid w:val="00B426E6"/>
     <w:rsid w:val="00B4279F"/>
     <w:rsid w:val="00B42D34"/>
     <w:rsid w:val="00B43119"/>
     <w:rsid w:val="00B4316A"/>
     <w:rsid w:val="00B434D0"/>
     <w:rsid w:val="00B4353C"/>
     <w:rsid w:val="00B43796"/>
     <w:rsid w:val="00B43892"/>
     <w:rsid w:val="00B4391C"/>
     <w:rsid w:val="00B43A5E"/>
+    <w:rsid w:val="00B43EEB"/>
     <w:rsid w:val="00B4405E"/>
     <w:rsid w:val="00B441BC"/>
     <w:rsid w:val="00B44277"/>
     <w:rsid w:val="00B44409"/>
     <w:rsid w:val="00B44541"/>
     <w:rsid w:val="00B44666"/>
     <w:rsid w:val="00B4466B"/>
     <w:rsid w:val="00B44762"/>
     <w:rsid w:val="00B44AB5"/>
+    <w:rsid w:val="00B44CCF"/>
     <w:rsid w:val="00B44E9F"/>
     <w:rsid w:val="00B451DA"/>
+    <w:rsid w:val="00B45385"/>
     <w:rsid w:val="00B4565D"/>
     <w:rsid w:val="00B4584C"/>
     <w:rsid w:val="00B45E07"/>
     <w:rsid w:val="00B45FE4"/>
     <w:rsid w:val="00B460C7"/>
     <w:rsid w:val="00B462B7"/>
     <w:rsid w:val="00B462EA"/>
     <w:rsid w:val="00B463D8"/>
     <w:rsid w:val="00B464DC"/>
     <w:rsid w:val="00B465FC"/>
     <w:rsid w:val="00B46C24"/>
     <w:rsid w:val="00B46CAB"/>
+    <w:rsid w:val="00B46CDD"/>
     <w:rsid w:val="00B46DE6"/>
     <w:rsid w:val="00B46F9E"/>
+    <w:rsid w:val="00B47055"/>
     <w:rsid w:val="00B4726D"/>
     <w:rsid w:val="00B4799B"/>
     <w:rsid w:val="00B479A0"/>
     <w:rsid w:val="00B5022F"/>
     <w:rsid w:val="00B5025C"/>
+    <w:rsid w:val="00B50426"/>
     <w:rsid w:val="00B508C6"/>
     <w:rsid w:val="00B50B42"/>
     <w:rsid w:val="00B50E1D"/>
     <w:rsid w:val="00B50EF7"/>
     <w:rsid w:val="00B5116F"/>
     <w:rsid w:val="00B51339"/>
+    <w:rsid w:val="00B513E1"/>
     <w:rsid w:val="00B5143D"/>
     <w:rsid w:val="00B51524"/>
     <w:rsid w:val="00B51545"/>
     <w:rsid w:val="00B5155C"/>
     <w:rsid w:val="00B51795"/>
     <w:rsid w:val="00B51F28"/>
     <w:rsid w:val="00B51F77"/>
     <w:rsid w:val="00B52360"/>
     <w:rsid w:val="00B52499"/>
     <w:rsid w:val="00B52D72"/>
     <w:rsid w:val="00B52E4B"/>
     <w:rsid w:val="00B53059"/>
     <w:rsid w:val="00B53435"/>
     <w:rsid w:val="00B5347E"/>
     <w:rsid w:val="00B5369C"/>
     <w:rsid w:val="00B53E0F"/>
     <w:rsid w:val="00B54532"/>
     <w:rsid w:val="00B54AB8"/>
     <w:rsid w:val="00B55331"/>
     <w:rsid w:val="00B55CF6"/>
     <w:rsid w:val="00B55D10"/>
     <w:rsid w:val="00B55FC2"/>
     <w:rsid w:val="00B562BD"/>
     <w:rsid w:val="00B5648B"/>
     <w:rsid w:val="00B565C3"/>
     <w:rsid w:val="00B5675E"/>
     <w:rsid w:val="00B57444"/>
     <w:rsid w:val="00B5779F"/>
+    <w:rsid w:val="00B60037"/>
     <w:rsid w:val="00B60291"/>
     <w:rsid w:val="00B609D6"/>
     <w:rsid w:val="00B609ED"/>
     <w:rsid w:val="00B60BCD"/>
     <w:rsid w:val="00B60F9F"/>
     <w:rsid w:val="00B61010"/>
     <w:rsid w:val="00B61371"/>
     <w:rsid w:val="00B615D9"/>
     <w:rsid w:val="00B615F5"/>
     <w:rsid w:val="00B616BF"/>
     <w:rsid w:val="00B621A9"/>
     <w:rsid w:val="00B622B1"/>
     <w:rsid w:val="00B62585"/>
+    <w:rsid w:val="00B63291"/>
     <w:rsid w:val="00B633DE"/>
     <w:rsid w:val="00B635E8"/>
     <w:rsid w:val="00B63838"/>
     <w:rsid w:val="00B63C62"/>
     <w:rsid w:val="00B63EA9"/>
     <w:rsid w:val="00B64383"/>
     <w:rsid w:val="00B643A1"/>
     <w:rsid w:val="00B64D76"/>
     <w:rsid w:val="00B655A4"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B65ADF"/>
     <w:rsid w:val="00B66050"/>
     <w:rsid w:val="00B6642F"/>
     <w:rsid w:val="00B666D0"/>
     <w:rsid w:val="00B66DD4"/>
     <w:rsid w:val="00B66E32"/>
     <w:rsid w:val="00B67102"/>
     <w:rsid w:val="00B67159"/>
     <w:rsid w:val="00B67259"/>
     <w:rsid w:val="00B67386"/>
     <w:rsid w:val="00B675EB"/>
     <w:rsid w:val="00B676D9"/>
     <w:rsid w:val="00B67DE1"/>
     <w:rsid w:val="00B70009"/>
+    <w:rsid w:val="00B70351"/>
     <w:rsid w:val="00B703C7"/>
     <w:rsid w:val="00B705C0"/>
     <w:rsid w:val="00B7092A"/>
     <w:rsid w:val="00B70C2D"/>
     <w:rsid w:val="00B70C90"/>
     <w:rsid w:val="00B71140"/>
     <w:rsid w:val="00B71202"/>
+    <w:rsid w:val="00B7165C"/>
     <w:rsid w:val="00B71D3A"/>
     <w:rsid w:val="00B71F81"/>
     <w:rsid w:val="00B72172"/>
     <w:rsid w:val="00B725E5"/>
     <w:rsid w:val="00B72EE5"/>
     <w:rsid w:val="00B73019"/>
     <w:rsid w:val="00B738A6"/>
     <w:rsid w:val="00B73B6B"/>
     <w:rsid w:val="00B73BD6"/>
     <w:rsid w:val="00B73EF2"/>
     <w:rsid w:val="00B7425C"/>
     <w:rsid w:val="00B74856"/>
     <w:rsid w:val="00B74C95"/>
     <w:rsid w:val="00B74D87"/>
+    <w:rsid w:val="00B74FC1"/>
     <w:rsid w:val="00B7504D"/>
     <w:rsid w:val="00B758DC"/>
     <w:rsid w:val="00B75944"/>
     <w:rsid w:val="00B75DE8"/>
     <w:rsid w:val="00B7608C"/>
     <w:rsid w:val="00B7620F"/>
     <w:rsid w:val="00B764C8"/>
     <w:rsid w:val="00B7651D"/>
+    <w:rsid w:val="00B76698"/>
     <w:rsid w:val="00B76750"/>
     <w:rsid w:val="00B76A09"/>
     <w:rsid w:val="00B76CBF"/>
     <w:rsid w:val="00B76F43"/>
     <w:rsid w:val="00B770BC"/>
     <w:rsid w:val="00B774B4"/>
+    <w:rsid w:val="00B77825"/>
     <w:rsid w:val="00B77B90"/>
+    <w:rsid w:val="00B77DB4"/>
     <w:rsid w:val="00B8027E"/>
     <w:rsid w:val="00B804C4"/>
     <w:rsid w:val="00B81001"/>
     <w:rsid w:val="00B811CB"/>
     <w:rsid w:val="00B81251"/>
     <w:rsid w:val="00B814E1"/>
     <w:rsid w:val="00B81560"/>
     <w:rsid w:val="00B81D1E"/>
+    <w:rsid w:val="00B81D64"/>
     <w:rsid w:val="00B82481"/>
     <w:rsid w:val="00B825BC"/>
+    <w:rsid w:val="00B825D7"/>
+    <w:rsid w:val="00B82901"/>
     <w:rsid w:val="00B83129"/>
     <w:rsid w:val="00B8353A"/>
     <w:rsid w:val="00B83774"/>
     <w:rsid w:val="00B83FB2"/>
     <w:rsid w:val="00B84294"/>
     <w:rsid w:val="00B8467E"/>
     <w:rsid w:val="00B846AF"/>
     <w:rsid w:val="00B848B1"/>
     <w:rsid w:val="00B84A50"/>
     <w:rsid w:val="00B84ECE"/>
     <w:rsid w:val="00B850AD"/>
     <w:rsid w:val="00B8510D"/>
     <w:rsid w:val="00B8517F"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B85B29"/>
     <w:rsid w:val="00B85E84"/>
     <w:rsid w:val="00B85FD6"/>
     <w:rsid w:val="00B86304"/>
     <w:rsid w:val="00B865AD"/>
     <w:rsid w:val="00B866CF"/>
     <w:rsid w:val="00B86999"/>
     <w:rsid w:val="00B86C4A"/>
     <w:rsid w:val="00B86DD2"/>
     <w:rsid w:val="00B86E2E"/>
     <w:rsid w:val="00B870D6"/>
     <w:rsid w:val="00B87408"/>
     <w:rsid w:val="00B87413"/>
+    <w:rsid w:val="00B87582"/>
     <w:rsid w:val="00B87718"/>
     <w:rsid w:val="00B87877"/>
     <w:rsid w:val="00B87E5C"/>
     <w:rsid w:val="00B87E7A"/>
     <w:rsid w:val="00B90427"/>
     <w:rsid w:val="00B90505"/>
     <w:rsid w:val="00B911A9"/>
     <w:rsid w:val="00B91343"/>
     <w:rsid w:val="00B914B7"/>
     <w:rsid w:val="00B91893"/>
     <w:rsid w:val="00B91CF3"/>
     <w:rsid w:val="00B925DD"/>
     <w:rsid w:val="00B92A8F"/>
     <w:rsid w:val="00B92B15"/>
+    <w:rsid w:val="00B92C33"/>
     <w:rsid w:val="00B92CD8"/>
     <w:rsid w:val="00B934A6"/>
     <w:rsid w:val="00B93CB4"/>
     <w:rsid w:val="00B9431D"/>
     <w:rsid w:val="00B94682"/>
     <w:rsid w:val="00B948B1"/>
+    <w:rsid w:val="00B9490E"/>
     <w:rsid w:val="00B94C1B"/>
     <w:rsid w:val="00B94EE6"/>
     <w:rsid w:val="00B94F74"/>
     <w:rsid w:val="00B950A4"/>
     <w:rsid w:val="00B95443"/>
     <w:rsid w:val="00B954CD"/>
     <w:rsid w:val="00B95582"/>
     <w:rsid w:val="00B95731"/>
     <w:rsid w:val="00B95780"/>
     <w:rsid w:val="00B9579B"/>
+    <w:rsid w:val="00B9582F"/>
+    <w:rsid w:val="00B95CE1"/>
+    <w:rsid w:val="00B95CF1"/>
+    <w:rsid w:val="00B95FB7"/>
     <w:rsid w:val="00B9648A"/>
     <w:rsid w:val="00B96B25"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B96FF1"/>
     <w:rsid w:val="00B97116"/>
     <w:rsid w:val="00B9715A"/>
     <w:rsid w:val="00B971D2"/>
     <w:rsid w:val="00B97223"/>
     <w:rsid w:val="00B97396"/>
     <w:rsid w:val="00B976D5"/>
     <w:rsid w:val="00B97A33"/>
     <w:rsid w:val="00B97E34"/>
     <w:rsid w:val="00BA0048"/>
     <w:rsid w:val="00BA0527"/>
     <w:rsid w:val="00BA0613"/>
     <w:rsid w:val="00BA077F"/>
     <w:rsid w:val="00BA08AC"/>
+    <w:rsid w:val="00BA0A3E"/>
     <w:rsid w:val="00BA0C30"/>
     <w:rsid w:val="00BA0D1F"/>
     <w:rsid w:val="00BA0E39"/>
     <w:rsid w:val="00BA127F"/>
     <w:rsid w:val="00BA19EB"/>
-    <w:rsid w:val="00BA19FD"/>
+    <w:rsid w:val="00BA1E82"/>
     <w:rsid w:val="00BA21C2"/>
     <w:rsid w:val="00BA23A3"/>
     <w:rsid w:val="00BA2514"/>
     <w:rsid w:val="00BA27B1"/>
+    <w:rsid w:val="00BA2963"/>
     <w:rsid w:val="00BA29D5"/>
     <w:rsid w:val="00BA2A5B"/>
     <w:rsid w:val="00BA2AD5"/>
     <w:rsid w:val="00BA2D97"/>
     <w:rsid w:val="00BA3034"/>
     <w:rsid w:val="00BA326E"/>
     <w:rsid w:val="00BA3440"/>
     <w:rsid w:val="00BA3776"/>
     <w:rsid w:val="00BA3BDF"/>
     <w:rsid w:val="00BA3DE1"/>
     <w:rsid w:val="00BA3ECA"/>
     <w:rsid w:val="00BA3FD4"/>
     <w:rsid w:val="00BA422B"/>
     <w:rsid w:val="00BA438B"/>
     <w:rsid w:val="00BA4697"/>
     <w:rsid w:val="00BA49E8"/>
     <w:rsid w:val="00BA4DE5"/>
     <w:rsid w:val="00BA4EEC"/>
     <w:rsid w:val="00BA55DF"/>
     <w:rsid w:val="00BA5A7D"/>
     <w:rsid w:val="00BA5B08"/>
     <w:rsid w:val="00BA5CCB"/>
     <w:rsid w:val="00BA5D24"/>
     <w:rsid w:val="00BA5FCA"/>
     <w:rsid w:val="00BA6236"/>
     <w:rsid w:val="00BA633A"/>
+    <w:rsid w:val="00BA63EC"/>
     <w:rsid w:val="00BA65EB"/>
     <w:rsid w:val="00BA6636"/>
     <w:rsid w:val="00BA6BEB"/>
+    <w:rsid w:val="00BA6F47"/>
     <w:rsid w:val="00BA6F8C"/>
     <w:rsid w:val="00BA744B"/>
     <w:rsid w:val="00BA7724"/>
     <w:rsid w:val="00BA7A12"/>
     <w:rsid w:val="00BA7C85"/>
     <w:rsid w:val="00BA7E5D"/>
     <w:rsid w:val="00BB0126"/>
     <w:rsid w:val="00BB0260"/>
+    <w:rsid w:val="00BB0604"/>
     <w:rsid w:val="00BB0968"/>
     <w:rsid w:val="00BB0BDC"/>
     <w:rsid w:val="00BB123B"/>
     <w:rsid w:val="00BB13AC"/>
     <w:rsid w:val="00BB15CE"/>
+    <w:rsid w:val="00BB1F16"/>
     <w:rsid w:val="00BB255D"/>
+    <w:rsid w:val="00BB27C8"/>
+    <w:rsid w:val="00BB2F22"/>
     <w:rsid w:val="00BB322E"/>
     <w:rsid w:val="00BB325D"/>
     <w:rsid w:val="00BB34F3"/>
     <w:rsid w:val="00BB369E"/>
     <w:rsid w:val="00BB4096"/>
     <w:rsid w:val="00BB43D7"/>
     <w:rsid w:val="00BB4504"/>
     <w:rsid w:val="00BB4523"/>
     <w:rsid w:val="00BB4806"/>
     <w:rsid w:val="00BB4907"/>
     <w:rsid w:val="00BB49D1"/>
     <w:rsid w:val="00BB4A29"/>
     <w:rsid w:val="00BB4C0C"/>
     <w:rsid w:val="00BB4E78"/>
     <w:rsid w:val="00BB557E"/>
     <w:rsid w:val="00BB55B1"/>
+    <w:rsid w:val="00BB564F"/>
     <w:rsid w:val="00BB5784"/>
     <w:rsid w:val="00BB5E8D"/>
     <w:rsid w:val="00BB6525"/>
     <w:rsid w:val="00BB667B"/>
     <w:rsid w:val="00BB677D"/>
     <w:rsid w:val="00BB683E"/>
     <w:rsid w:val="00BB6B81"/>
+    <w:rsid w:val="00BB6CA5"/>
     <w:rsid w:val="00BB6D1E"/>
     <w:rsid w:val="00BB7179"/>
     <w:rsid w:val="00BB73D1"/>
     <w:rsid w:val="00BB76CC"/>
     <w:rsid w:val="00BB78AB"/>
     <w:rsid w:val="00BB7DF7"/>
     <w:rsid w:val="00BB7F12"/>
     <w:rsid w:val="00BC0110"/>
     <w:rsid w:val="00BC06C2"/>
     <w:rsid w:val="00BC0741"/>
     <w:rsid w:val="00BC0A7E"/>
     <w:rsid w:val="00BC1125"/>
     <w:rsid w:val="00BC11ED"/>
+    <w:rsid w:val="00BC144F"/>
     <w:rsid w:val="00BC1477"/>
+    <w:rsid w:val="00BC1D1C"/>
     <w:rsid w:val="00BC2109"/>
     <w:rsid w:val="00BC22DA"/>
     <w:rsid w:val="00BC27E4"/>
     <w:rsid w:val="00BC2804"/>
     <w:rsid w:val="00BC389B"/>
     <w:rsid w:val="00BC3A5C"/>
     <w:rsid w:val="00BC3B2C"/>
     <w:rsid w:val="00BC3EB5"/>
     <w:rsid w:val="00BC40CA"/>
     <w:rsid w:val="00BC4450"/>
     <w:rsid w:val="00BC470D"/>
     <w:rsid w:val="00BC47B6"/>
     <w:rsid w:val="00BC4950"/>
     <w:rsid w:val="00BC4B47"/>
     <w:rsid w:val="00BC4C57"/>
     <w:rsid w:val="00BC4E4B"/>
     <w:rsid w:val="00BC5094"/>
     <w:rsid w:val="00BC5489"/>
     <w:rsid w:val="00BC5692"/>
     <w:rsid w:val="00BC5969"/>
     <w:rsid w:val="00BC5AEB"/>
     <w:rsid w:val="00BC5B4D"/>
     <w:rsid w:val="00BC5BBB"/>
+    <w:rsid w:val="00BC60C6"/>
     <w:rsid w:val="00BC6553"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC67A8"/>
     <w:rsid w:val="00BC75D1"/>
     <w:rsid w:val="00BC766E"/>
+    <w:rsid w:val="00BC7DF6"/>
     <w:rsid w:val="00BD01F8"/>
     <w:rsid w:val="00BD0634"/>
     <w:rsid w:val="00BD064D"/>
     <w:rsid w:val="00BD08B2"/>
     <w:rsid w:val="00BD163E"/>
     <w:rsid w:val="00BD198C"/>
     <w:rsid w:val="00BD19C0"/>
     <w:rsid w:val="00BD200A"/>
     <w:rsid w:val="00BD23BE"/>
     <w:rsid w:val="00BD282A"/>
+    <w:rsid w:val="00BD2A81"/>
     <w:rsid w:val="00BD2F7D"/>
     <w:rsid w:val="00BD3012"/>
     <w:rsid w:val="00BD34AF"/>
     <w:rsid w:val="00BD3D1D"/>
     <w:rsid w:val="00BD3D7F"/>
     <w:rsid w:val="00BD42FD"/>
     <w:rsid w:val="00BD4688"/>
     <w:rsid w:val="00BD48FF"/>
     <w:rsid w:val="00BD4919"/>
     <w:rsid w:val="00BD4BAD"/>
     <w:rsid w:val="00BD4E96"/>
     <w:rsid w:val="00BD4EF3"/>
+    <w:rsid w:val="00BD4FCB"/>
+    <w:rsid w:val="00BD50D0"/>
     <w:rsid w:val="00BD513F"/>
     <w:rsid w:val="00BD538A"/>
     <w:rsid w:val="00BD550A"/>
     <w:rsid w:val="00BD5537"/>
+    <w:rsid w:val="00BD5586"/>
     <w:rsid w:val="00BD58E0"/>
     <w:rsid w:val="00BD5F3E"/>
     <w:rsid w:val="00BD65FC"/>
     <w:rsid w:val="00BD6B7C"/>
     <w:rsid w:val="00BD6BB8"/>
     <w:rsid w:val="00BD6BDA"/>
     <w:rsid w:val="00BD6DAE"/>
     <w:rsid w:val="00BD7255"/>
     <w:rsid w:val="00BD729C"/>
     <w:rsid w:val="00BD7772"/>
     <w:rsid w:val="00BD79E1"/>
     <w:rsid w:val="00BD7A3B"/>
     <w:rsid w:val="00BD7B8E"/>
+    <w:rsid w:val="00BD7E4F"/>
     <w:rsid w:val="00BD7E6F"/>
     <w:rsid w:val="00BE01BC"/>
     <w:rsid w:val="00BE07A4"/>
     <w:rsid w:val="00BE0AA3"/>
+    <w:rsid w:val="00BE0BD6"/>
     <w:rsid w:val="00BE1727"/>
     <w:rsid w:val="00BE183F"/>
     <w:rsid w:val="00BE1AE8"/>
     <w:rsid w:val="00BE2531"/>
     <w:rsid w:val="00BE292B"/>
     <w:rsid w:val="00BE2DEF"/>
     <w:rsid w:val="00BE2F51"/>
     <w:rsid w:val="00BE3050"/>
     <w:rsid w:val="00BE3094"/>
     <w:rsid w:val="00BE32A0"/>
     <w:rsid w:val="00BE32D2"/>
     <w:rsid w:val="00BE34D0"/>
     <w:rsid w:val="00BE37EF"/>
     <w:rsid w:val="00BE3C61"/>
     <w:rsid w:val="00BE3EE6"/>
     <w:rsid w:val="00BE42D6"/>
     <w:rsid w:val="00BE4842"/>
     <w:rsid w:val="00BE4F5E"/>
     <w:rsid w:val="00BE502F"/>
     <w:rsid w:val="00BE504C"/>
+    <w:rsid w:val="00BE50C5"/>
     <w:rsid w:val="00BE52DF"/>
     <w:rsid w:val="00BE5368"/>
     <w:rsid w:val="00BE559C"/>
     <w:rsid w:val="00BE55B8"/>
+    <w:rsid w:val="00BE56B4"/>
     <w:rsid w:val="00BE56D1"/>
     <w:rsid w:val="00BE5E4A"/>
     <w:rsid w:val="00BE65E0"/>
     <w:rsid w:val="00BE6605"/>
     <w:rsid w:val="00BE66A8"/>
     <w:rsid w:val="00BE67FE"/>
     <w:rsid w:val="00BE6DF1"/>
-    <w:rsid w:val="00BE6E60"/>
     <w:rsid w:val="00BE6F44"/>
     <w:rsid w:val="00BE741F"/>
     <w:rsid w:val="00BE76CF"/>
     <w:rsid w:val="00BE77D0"/>
     <w:rsid w:val="00BE7F2A"/>
+    <w:rsid w:val="00BF00B7"/>
     <w:rsid w:val="00BF01FE"/>
     <w:rsid w:val="00BF03EB"/>
     <w:rsid w:val="00BF0486"/>
     <w:rsid w:val="00BF0730"/>
     <w:rsid w:val="00BF0F28"/>
     <w:rsid w:val="00BF1194"/>
+    <w:rsid w:val="00BF167D"/>
     <w:rsid w:val="00BF204D"/>
     <w:rsid w:val="00BF24FA"/>
     <w:rsid w:val="00BF2580"/>
     <w:rsid w:val="00BF26DD"/>
     <w:rsid w:val="00BF27A1"/>
     <w:rsid w:val="00BF2C34"/>
     <w:rsid w:val="00BF356F"/>
     <w:rsid w:val="00BF3AD4"/>
     <w:rsid w:val="00BF3FF4"/>
     <w:rsid w:val="00BF4171"/>
     <w:rsid w:val="00BF42D7"/>
     <w:rsid w:val="00BF47BB"/>
     <w:rsid w:val="00BF48C1"/>
     <w:rsid w:val="00BF48FD"/>
     <w:rsid w:val="00BF50B0"/>
     <w:rsid w:val="00BF5119"/>
     <w:rsid w:val="00BF5358"/>
     <w:rsid w:val="00BF56E3"/>
+    <w:rsid w:val="00BF5ED7"/>
     <w:rsid w:val="00BF63A1"/>
     <w:rsid w:val="00BF68E3"/>
+    <w:rsid w:val="00BF6981"/>
+    <w:rsid w:val="00BF6FC6"/>
     <w:rsid w:val="00BF7735"/>
     <w:rsid w:val="00BF7785"/>
     <w:rsid w:val="00BF7B12"/>
     <w:rsid w:val="00BF7BD6"/>
     <w:rsid w:val="00BF7D87"/>
     <w:rsid w:val="00BF7DA9"/>
     <w:rsid w:val="00BF7E80"/>
     <w:rsid w:val="00C0027E"/>
     <w:rsid w:val="00C0057B"/>
     <w:rsid w:val="00C00723"/>
+    <w:rsid w:val="00C009D5"/>
     <w:rsid w:val="00C009F6"/>
     <w:rsid w:val="00C015DA"/>
     <w:rsid w:val="00C016D4"/>
     <w:rsid w:val="00C01785"/>
     <w:rsid w:val="00C01AAB"/>
     <w:rsid w:val="00C02222"/>
     <w:rsid w:val="00C033FB"/>
     <w:rsid w:val="00C0347A"/>
     <w:rsid w:val="00C0360C"/>
     <w:rsid w:val="00C0364D"/>
     <w:rsid w:val="00C06A3B"/>
     <w:rsid w:val="00C06EA0"/>
     <w:rsid w:val="00C06EF4"/>
     <w:rsid w:val="00C06F44"/>
     <w:rsid w:val="00C0729C"/>
     <w:rsid w:val="00C07904"/>
     <w:rsid w:val="00C11101"/>
     <w:rsid w:val="00C1113A"/>
     <w:rsid w:val="00C11AF6"/>
+    <w:rsid w:val="00C11C56"/>
     <w:rsid w:val="00C120BF"/>
+    <w:rsid w:val="00C1270F"/>
     <w:rsid w:val="00C128D4"/>
     <w:rsid w:val="00C12ADB"/>
+    <w:rsid w:val="00C12BD3"/>
     <w:rsid w:val="00C12CC9"/>
     <w:rsid w:val="00C12F53"/>
     <w:rsid w:val="00C130AC"/>
     <w:rsid w:val="00C133C8"/>
     <w:rsid w:val="00C133DA"/>
     <w:rsid w:val="00C139E3"/>
     <w:rsid w:val="00C13B94"/>
     <w:rsid w:val="00C13C42"/>
     <w:rsid w:val="00C13ECD"/>
     <w:rsid w:val="00C13FE9"/>
     <w:rsid w:val="00C141BC"/>
     <w:rsid w:val="00C146EB"/>
     <w:rsid w:val="00C14742"/>
     <w:rsid w:val="00C1481F"/>
     <w:rsid w:val="00C14A54"/>
     <w:rsid w:val="00C14BD9"/>
     <w:rsid w:val="00C1521A"/>
     <w:rsid w:val="00C1525D"/>
     <w:rsid w:val="00C153EB"/>
     <w:rsid w:val="00C15771"/>
     <w:rsid w:val="00C1596B"/>
     <w:rsid w:val="00C15987"/>
     <w:rsid w:val="00C15A77"/>
     <w:rsid w:val="00C15B7D"/>
     <w:rsid w:val="00C1609E"/>
     <w:rsid w:val="00C16189"/>
+    <w:rsid w:val="00C174CD"/>
     <w:rsid w:val="00C174FA"/>
     <w:rsid w:val="00C17588"/>
     <w:rsid w:val="00C179CE"/>
     <w:rsid w:val="00C17E1C"/>
     <w:rsid w:val="00C20961"/>
     <w:rsid w:val="00C20B06"/>
     <w:rsid w:val="00C20CBF"/>
     <w:rsid w:val="00C20DCD"/>
+    <w:rsid w:val="00C20FB4"/>
     <w:rsid w:val="00C21303"/>
     <w:rsid w:val="00C2163D"/>
     <w:rsid w:val="00C21651"/>
     <w:rsid w:val="00C2166C"/>
     <w:rsid w:val="00C2289B"/>
     <w:rsid w:val="00C22B0F"/>
     <w:rsid w:val="00C23096"/>
     <w:rsid w:val="00C23376"/>
     <w:rsid w:val="00C234B9"/>
     <w:rsid w:val="00C23A42"/>
     <w:rsid w:val="00C24AC0"/>
     <w:rsid w:val="00C25182"/>
     <w:rsid w:val="00C2526F"/>
     <w:rsid w:val="00C252B2"/>
     <w:rsid w:val="00C253B2"/>
     <w:rsid w:val="00C25538"/>
     <w:rsid w:val="00C25633"/>
     <w:rsid w:val="00C257E3"/>
     <w:rsid w:val="00C25A3D"/>
     <w:rsid w:val="00C2650E"/>
     <w:rsid w:val="00C269C7"/>
     <w:rsid w:val="00C27054"/>
     <w:rsid w:val="00C2758A"/>
     <w:rsid w:val="00C275A2"/>
     <w:rsid w:val="00C277C0"/>
     <w:rsid w:val="00C2784B"/>
     <w:rsid w:val="00C2785D"/>
     <w:rsid w:val="00C27875"/>
     <w:rsid w:val="00C27B99"/>
     <w:rsid w:val="00C27E06"/>
     <w:rsid w:val="00C27F91"/>
     <w:rsid w:val="00C30034"/>
     <w:rsid w:val="00C3041B"/>
     <w:rsid w:val="00C304BB"/>
+    <w:rsid w:val="00C30824"/>
     <w:rsid w:val="00C308DB"/>
     <w:rsid w:val="00C30985"/>
     <w:rsid w:val="00C30A20"/>
     <w:rsid w:val="00C30F3B"/>
     <w:rsid w:val="00C310E5"/>
     <w:rsid w:val="00C31B07"/>
+    <w:rsid w:val="00C31D1A"/>
     <w:rsid w:val="00C31EFD"/>
     <w:rsid w:val="00C325AF"/>
     <w:rsid w:val="00C32B53"/>
     <w:rsid w:val="00C32E68"/>
     <w:rsid w:val="00C33021"/>
     <w:rsid w:val="00C3303A"/>
     <w:rsid w:val="00C33EDC"/>
     <w:rsid w:val="00C3421D"/>
     <w:rsid w:val="00C342AE"/>
     <w:rsid w:val="00C344F5"/>
     <w:rsid w:val="00C346EB"/>
     <w:rsid w:val="00C349ED"/>
     <w:rsid w:val="00C34B8D"/>
     <w:rsid w:val="00C34F3A"/>
     <w:rsid w:val="00C34F66"/>
     <w:rsid w:val="00C352B8"/>
     <w:rsid w:val="00C35362"/>
     <w:rsid w:val="00C35401"/>
     <w:rsid w:val="00C35586"/>
     <w:rsid w:val="00C35977"/>
     <w:rsid w:val="00C359E8"/>
     <w:rsid w:val="00C359ED"/>
     <w:rsid w:val="00C35BFE"/>
     <w:rsid w:val="00C35C7D"/>
     <w:rsid w:val="00C35C98"/>
     <w:rsid w:val="00C35CF0"/>
     <w:rsid w:val="00C35EFD"/>
     <w:rsid w:val="00C35FEE"/>
     <w:rsid w:val="00C3623B"/>
+    <w:rsid w:val="00C3679B"/>
     <w:rsid w:val="00C368AD"/>
     <w:rsid w:val="00C368D5"/>
     <w:rsid w:val="00C36F70"/>
     <w:rsid w:val="00C3701D"/>
     <w:rsid w:val="00C37091"/>
     <w:rsid w:val="00C37163"/>
     <w:rsid w:val="00C372BE"/>
     <w:rsid w:val="00C4022B"/>
     <w:rsid w:val="00C40382"/>
     <w:rsid w:val="00C40630"/>
     <w:rsid w:val="00C40FCB"/>
     <w:rsid w:val="00C411F7"/>
     <w:rsid w:val="00C4122E"/>
     <w:rsid w:val="00C4138A"/>
     <w:rsid w:val="00C414A4"/>
     <w:rsid w:val="00C4161A"/>
     <w:rsid w:val="00C4175F"/>
     <w:rsid w:val="00C4180E"/>
     <w:rsid w:val="00C4195E"/>
     <w:rsid w:val="00C41BDC"/>
+    <w:rsid w:val="00C41EE8"/>
+    <w:rsid w:val="00C420C9"/>
     <w:rsid w:val="00C425A6"/>
     <w:rsid w:val="00C4299B"/>
     <w:rsid w:val="00C42ADA"/>
+    <w:rsid w:val="00C42F1A"/>
     <w:rsid w:val="00C43004"/>
+    <w:rsid w:val="00C43037"/>
     <w:rsid w:val="00C43334"/>
     <w:rsid w:val="00C434FD"/>
     <w:rsid w:val="00C43739"/>
     <w:rsid w:val="00C439D0"/>
     <w:rsid w:val="00C43A86"/>
     <w:rsid w:val="00C43D99"/>
     <w:rsid w:val="00C4407B"/>
     <w:rsid w:val="00C4481C"/>
     <w:rsid w:val="00C44A7E"/>
     <w:rsid w:val="00C44F91"/>
     <w:rsid w:val="00C450F0"/>
     <w:rsid w:val="00C45344"/>
     <w:rsid w:val="00C45626"/>
     <w:rsid w:val="00C4580E"/>
     <w:rsid w:val="00C45E21"/>
     <w:rsid w:val="00C45E49"/>
     <w:rsid w:val="00C46040"/>
     <w:rsid w:val="00C461EA"/>
     <w:rsid w:val="00C46639"/>
     <w:rsid w:val="00C46AA7"/>
     <w:rsid w:val="00C46AB4"/>
     <w:rsid w:val="00C46E51"/>
     <w:rsid w:val="00C47051"/>
+    <w:rsid w:val="00C4715E"/>
     <w:rsid w:val="00C4726A"/>
     <w:rsid w:val="00C47280"/>
     <w:rsid w:val="00C47649"/>
     <w:rsid w:val="00C47899"/>
+    <w:rsid w:val="00C478D5"/>
     <w:rsid w:val="00C47D6A"/>
     <w:rsid w:val="00C500AA"/>
     <w:rsid w:val="00C5015B"/>
     <w:rsid w:val="00C501F0"/>
     <w:rsid w:val="00C50B8F"/>
     <w:rsid w:val="00C51BD6"/>
+    <w:rsid w:val="00C51D6A"/>
     <w:rsid w:val="00C51E7F"/>
     <w:rsid w:val="00C52069"/>
+    <w:rsid w:val="00C526BD"/>
     <w:rsid w:val="00C529A2"/>
     <w:rsid w:val="00C52BAF"/>
     <w:rsid w:val="00C52EA4"/>
     <w:rsid w:val="00C5301F"/>
     <w:rsid w:val="00C5307B"/>
     <w:rsid w:val="00C53801"/>
     <w:rsid w:val="00C53DC5"/>
     <w:rsid w:val="00C53EDF"/>
     <w:rsid w:val="00C540A0"/>
     <w:rsid w:val="00C540EE"/>
     <w:rsid w:val="00C54915"/>
+    <w:rsid w:val="00C54997"/>
     <w:rsid w:val="00C54A38"/>
     <w:rsid w:val="00C54F54"/>
     <w:rsid w:val="00C5518E"/>
     <w:rsid w:val="00C55606"/>
     <w:rsid w:val="00C563DE"/>
     <w:rsid w:val="00C5643B"/>
     <w:rsid w:val="00C565F5"/>
     <w:rsid w:val="00C568D9"/>
     <w:rsid w:val="00C56915"/>
     <w:rsid w:val="00C57217"/>
     <w:rsid w:val="00C57427"/>
     <w:rsid w:val="00C57678"/>
+    <w:rsid w:val="00C57B7D"/>
     <w:rsid w:val="00C57E75"/>
     <w:rsid w:val="00C57F68"/>
     <w:rsid w:val="00C601D3"/>
+    <w:rsid w:val="00C603D7"/>
     <w:rsid w:val="00C60E6D"/>
     <w:rsid w:val="00C6157E"/>
     <w:rsid w:val="00C615D7"/>
     <w:rsid w:val="00C61DD7"/>
     <w:rsid w:val="00C620C9"/>
+    <w:rsid w:val="00C6237C"/>
     <w:rsid w:val="00C623AC"/>
     <w:rsid w:val="00C62C9E"/>
     <w:rsid w:val="00C631A0"/>
     <w:rsid w:val="00C63393"/>
     <w:rsid w:val="00C6393D"/>
     <w:rsid w:val="00C63BAE"/>
     <w:rsid w:val="00C63DE9"/>
     <w:rsid w:val="00C63DED"/>
     <w:rsid w:val="00C63F8C"/>
     <w:rsid w:val="00C642AB"/>
     <w:rsid w:val="00C64355"/>
+    <w:rsid w:val="00C64377"/>
     <w:rsid w:val="00C64962"/>
     <w:rsid w:val="00C64B61"/>
     <w:rsid w:val="00C6519F"/>
     <w:rsid w:val="00C6522A"/>
     <w:rsid w:val="00C653EE"/>
     <w:rsid w:val="00C65ADA"/>
     <w:rsid w:val="00C65BCD"/>
     <w:rsid w:val="00C65E1A"/>
+    <w:rsid w:val="00C65FB3"/>
     <w:rsid w:val="00C6600C"/>
     <w:rsid w:val="00C6622E"/>
+    <w:rsid w:val="00C66642"/>
     <w:rsid w:val="00C6687F"/>
     <w:rsid w:val="00C66E20"/>
     <w:rsid w:val="00C66ED4"/>
+    <w:rsid w:val="00C67300"/>
     <w:rsid w:val="00C67398"/>
     <w:rsid w:val="00C6756D"/>
+    <w:rsid w:val="00C67B53"/>
     <w:rsid w:val="00C7001C"/>
+    <w:rsid w:val="00C701C2"/>
     <w:rsid w:val="00C702F8"/>
     <w:rsid w:val="00C70B36"/>
     <w:rsid w:val="00C70C1C"/>
     <w:rsid w:val="00C70C99"/>
     <w:rsid w:val="00C70CE1"/>
     <w:rsid w:val="00C70D7E"/>
     <w:rsid w:val="00C7130F"/>
     <w:rsid w:val="00C7136A"/>
     <w:rsid w:val="00C71477"/>
     <w:rsid w:val="00C715EB"/>
     <w:rsid w:val="00C71762"/>
     <w:rsid w:val="00C7194C"/>
     <w:rsid w:val="00C719E4"/>
     <w:rsid w:val="00C71B47"/>
     <w:rsid w:val="00C71F59"/>
+    <w:rsid w:val="00C71F87"/>
     <w:rsid w:val="00C72591"/>
     <w:rsid w:val="00C725B7"/>
     <w:rsid w:val="00C730EC"/>
     <w:rsid w:val="00C73898"/>
     <w:rsid w:val="00C73E41"/>
+    <w:rsid w:val="00C73F5F"/>
     <w:rsid w:val="00C7416B"/>
+    <w:rsid w:val="00C74476"/>
     <w:rsid w:val="00C74547"/>
     <w:rsid w:val="00C74597"/>
+    <w:rsid w:val="00C7485F"/>
     <w:rsid w:val="00C749AA"/>
     <w:rsid w:val="00C74AAB"/>
+    <w:rsid w:val="00C74FC5"/>
+    <w:rsid w:val="00C750E7"/>
     <w:rsid w:val="00C75300"/>
     <w:rsid w:val="00C75542"/>
     <w:rsid w:val="00C756D4"/>
     <w:rsid w:val="00C75769"/>
     <w:rsid w:val="00C75BB8"/>
     <w:rsid w:val="00C75D02"/>
     <w:rsid w:val="00C75FB4"/>
     <w:rsid w:val="00C76143"/>
+    <w:rsid w:val="00C7614F"/>
     <w:rsid w:val="00C76393"/>
     <w:rsid w:val="00C7639F"/>
     <w:rsid w:val="00C76B4C"/>
+    <w:rsid w:val="00C770A1"/>
     <w:rsid w:val="00C773E4"/>
     <w:rsid w:val="00C774B0"/>
     <w:rsid w:val="00C7777B"/>
     <w:rsid w:val="00C77863"/>
     <w:rsid w:val="00C77D47"/>
     <w:rsid w:val="00C77DD4"/>
     <w:rsid w:val="00C80114"/>
     <w:rsid w:val="00C808B1"/>
     <w:rsid w:val="00C80B67"/>
+    <w:rsid w:val="00C80F0E"/>
     <w:rsid w:val="00C81D15"/>
+    <w:rsid w:val="00C8201C"/>
     <w:rsid w:val="00C82871"/>
     <w:rsid w:val="00C82BE3"/>
+    <w:rsid w:val="00C82E06"/>
     <w:rsid w:val="00C82EA7"/>
+    <w:rsid w:val="00C82ED0"/>
     <w:rsid w:val="00C82F04"/>
     <w:rsid w:val="00C831F1"/>
+    <w:rsid w:val="00C836B3"/>
     <w:rsid w:val="00C838FD"/>
     <w:rsid w:val="00C83960"/>
     <w:rsid w:val="00C839A1"/>
     <w:rsid w:val="00C83F76"/>
+    <w:rsid w:val="00C84071"/>
     <w:rsid w:val="00C842EC"/>
     <w:rsid w:val="00C8493F"/>
     <w:rsid w:val="00C84CCB"/>
     <w:rsid w:val="00C84FA1"/>
     <w:rsid w:val="00C8559D"/>
     <w:rsid w:val="00C855B9"/>
     <w:rsid w:val="00C856AB"/>
     <w:rsid w:val="00C856F9"/>
     <w:rsid w:val="00C8584A"/>
     <w:rsid w:val="00C85A1B"/>
     <w:rsid w:val="00C85C85"/>
     <w:rsid w:val="00C85D10"/>
     <w:rsid w:val="00C85D63"/>
     <w:rsid w:val="00C85E1F"/>
+    <w:rsid w:val="00C85FD2"/>
     <w:rsid w:val="00C863DF"/>
     <w:rsid w:val="00C86669"/>
     <w:rsid w:val="00C86731"/>
+    <w:rsid w:val="00C86874"/>
     <w:rsid w:val="00C86BAE"/>
+    <w:rsid w:val="00C86BEE"/>
     <w:rsid w:val="00C86F7A"/>
     <w:rsid w:val="00C8707E"/>
     <w:rsid w:val="00C871FF"/>
     <w:rsid w:val="00C9021A"/>
     <w:rsid w:val="00C90553"/>
     <w:rsid w:val="00C906B8"/>
     <w:rsid w:val="00C90AB7"/>
     <w:rsid w:val="00C90D0F"/>
     <w:rsid w:val="00C90E80"/>
     <w:rsid w:val="00C910B7"/>
     <w:rsid w:val="00C91615"/>
     <w:rsid w:val="00C917E3"/>
-    <w:rsid w:val="00C91A0B"/>
     <w:rsid w:val="00C920AF"/>
     <w:rsid w:val="00C921C9"/>
     <w:rsid w:val="00C923F5"/>
     <w:rsid w:val="00C92823"/>
     <w:rsid w:val="00C92958"/>
+    <w:rsid w:val="00C92A5C"/>
     <w:rsid w:val="00C92A7A"/>
     <w:rsid w:val="00C92B39"/>
     <w:rsid w:val="00C930A8"/>
     <w:rsid w:val="00C930C0"/>
     <w:rsid w:val="00C93335"/>
     <w:rsid w:val="00C935FB"/>
+    <w:rsid w:val="00C93958"/>
     <w:rsid w:val="00C93E7E"/>
     <w:rsid w:val="00C93F2B"/>
+    <w:rsid w:val="00C93F3D"/>
     <w:rsid w:val="00C942C8"/>
+    <w:rsid w:val="00C946D0"/>
     <w:rsid w:val="00C94EAF"/>
     <w:rsid w:val="00C9502C"/>
     <w:rsid w:val="00C95170"/>
     <w:rsid w:val="00C95171"/>
     <w:rsid w:val="00C95D00"/>
+    <w:rsid w:val="00C96258"/>
     <w:rsid w:val="00C963DA"/>
     <w:rsid w:val="00C96412"/>
     <w:rsid w:val="00C96E47"/>
     <w:rsid w:val="00C975D2"/>
     <w:rsid w:val="00C979A4"/>
     <w:rsid w:val="00C97B65"/>
     <w:rsid w:val="00C97CC3"/>
     <w:rsid w:val="00C97D0D"/>
     <w:rsid w:val="00CA019F"/>
     <w:rsid w:val="00CA0236"/>
     <w:rsid w:val="00CA0638"/>
     <w:rsid w:val="00CA07BF"/>
     <w:rsid w:val="00CA0894"/>
     <w:rsid w:val="00CA09FF"/>
     <w:rsid w:val="00CA0D41"/>
     <w:rsid w:val="00CA157A"/>
     <w:rsid w:val="00CA198B"/>
     <w:rsid w:val="00CA1D35"/>
+    <w:rsid w:val="00CA1E3F"/>
     <w:rsid w:val="00CA2009"/>
     <w:rsid w:val="00CA2067"/>
     <w:rsid w:val="00CA2448"/>
     <w:rsid w:val="00CA251A"/>
     <w:rsid w:val="00CA28C0"/>
     <w:rsid w:val="00CA2AB7"/>
     <w:rsid w:val="00CA2B77"/>
     <w:rsid w:val="00CA31CF"/>
     <w:rsid w:val="00CA33CF"/>
     <w:rsid w:val="00CA351C"/>
     <w:rsid w:val="00CA3AA1"/>
     <w:rsid w:val="00CA3BDD"/>
     <w:rsid w:val="00CA3FB8"/>
     <w:rsid w:val="00CA42AC"/>
     <w:rsid w:val="00CA4414"/>
+    <w:rsid w:val="00CA4570"/>
     <w:rsid w:val="00CA4F1B"/>
     <w:rsid w:val="00CA5884"/>
     <w:rsid w:val="00CA5C81"/>
     <w:rsid w:val="00CA61E2"/>
     <w:rsid w:val="00CA667E"/>
     <w:rsid w:val="00CA66B7"/>
     <w:rsid w:val="00CA6C83"/>
     <w:rsid w:val="00CA6CC4"/>
     <w:rsid w:val="00CA6E88"/>
     <w:rsid w:val="00CA766A"/>
     <w:rsid w:val="00CA799A"/>
     <w:rsid w:val="00CA7BD4"/>
     <w:rsid w:val="00CA7C86"/>
     <w:rsid w:val="00CB0144"/>
     <w:rsid w:val="00CB039F"/>
     <w:rsid w:val="00CB0483"/>
     <w:rsid w:val="00CB05EE"/>
     <w:rsid w:val="00CB0B86"/>
+    <w:rsid w:val="00CB0F49"/>
+    <w:rsid w:val="00CB104E"/>
     <w:rsid w:val="00CB1598"/>
     <w:rsid w:val="00CB15CD"/>
     <w:rsid w:val="00CB1668"/>
+    <w:rsid w:val="00CB1789"/>
     <w:rsid w:val="00CB185D"/>
     <w:rsid w:val="00CB1966"/>
     <w:rsid w:val="00CB1DA9"/>
     <w:rsid w:val="00CB26D2"/>
     <w:rsid w:val="00CB3044"/>
     <w:rsid w:val="00CB35D5"/>
     <w:rsid w:val="00CB3AF9"/>
     <w:rsid w:val="00CB3BB7"/>
     <w:rsid w:val="00CB3C06"/>
     <w:rsid w:val="00CB3CF6"/>
     <w:rsid w:val="00CB477D"/>
     <w:rsid w:val="00CB47DE"/>
     <w:rsid w:val="00CB4C3D"/>
     <w:rsid w:val="00CB4D55"/>
     <w:rsid w:val="00CB4D79"/>
     <w:rsid w:val="00CB4EBC"/>
     <w:rsid w:val="00CB4F56"/>
     <w:rsid w:val="00CB50A6"/>
     <w:rsid w:val="00CB5149"/>
     <w:rsid w:val="00CB5CA2"/>
     <w:rsid w:val="00CB5E3E"/>
     <w:rsid w:val="00CB5F95"/>
     <w:rsid w:val="00CB600A"/>
     <w:rsid w:val="00CB6221"/>
     <w:rsid w:val="00CB652A"/>
     <w:rsid w:val="00CB67D8"/>
     <w:rsid w:val="00CB6928"/>
     <w:rsid w:val="00CB6C8A"/>
     <w:rsid w:val="00CB6EDF"/>
     <w:rsid w:val="00CB726E"/>
+    <w:rsid w:val="00CB737E"/>
     <w:rsid w:val="00CB73EA"/>
     <w:rsid w:val="00CB7D6E"/>
     <w:rsid w:val="00CB7F4F"/>
     <w:rsid w:val="00CC00D3"/>
     <w:rsid w:val="00CC031B"/>
     <w:rsid w:val="00CC049E"/>
     <w:rsid w:val="00CC0A2B"/>
     <w:rsid w:val="00CC0D8E"/>
     <w:rsid w:val="00CC1928"/>
     <w:rsid w:val="00CC19AC"/>
     <w:rsid w:val="00CC1A95"/>
     <w:rsid w:val="00CC1BF0"/>
     <w:rsid w:val="00CC21BC"/>
     <w:rsid w:val="00CC2A1B"/>
+    <w:rsid w:val="00CC3162"/>
     <w:rsid w:val="00CC3181"/>
     <w:rsid w:val="00CC3B40"/>
     <w:rsid w:val="00CC3EEB"/>
     <w:rsid w:val="00CC42A5"/>
+    <w:rsid w:val="00CC42FA"/>
     <w:rsid w:val="00CC45AF"/>
     <w:rsid w:val="00CC463F"/>
     <w:rsid w:val="00CC4A1A"/>
     <w:rsid w:val="00CC4AF3"/>
     <w:rsid w:val="00CC506D"/>
     <w:rsid w:val="00CC51B5"/>
     <w:rsid w:val="00CC55EA"/>
     <w:rsid w:val="00CC5697"/>
     <w:rsid w:val="00CC5782"/>
     <w:rsid w:val="00CC5FEC"/>
+    <w:rsid w:val="00CC68C2"/>
     <w:rsid w:val="00CC68F7"/>
     <w:rsid w:val="00CC705C"/>
     <w:rsid w:val="00CC70B5"/>
     <w:rsid w:val="00CC734D"/>
     <w:rsid w:val="00CC76E2"/>
     <w:rsid w:val="00CC7C50"/>
     <w:rsid w:val="00CC7E9E"/>
     <w:rsid w:val="00CD083C"/>
     <w:rsid w:val="00CD083E"/>
     <w:rsid w:val="00CD087C"/>
     <w:rsid w:val="00CD0D55"/>
     <w:rsid w:val="00CD1127"/>
     <w:rsid w:val="00CD192D"/>
     <w:rsid w:val="00CD19F6"/>
+    <w:rsid w:val="00CD1D2A"/>
     <w:rsid w:val="00CD20A3"/>
     <w:rsid w:val="00CD224D"/>
     <w:rsid w:val="00CD2745"/>
     <w:rsid w:val="00CD28DA"/>
     <w:rsid w:val="00CD2A09"/>
     <w:rsid w:val="00CD330A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD36B5"/>
+    <w:rsid w:val="00CD37CD"/>
     <w:rsid w:val="00CD3B40"/>
     <w:rsid w:val="00CD40D4"/>
     <w:rsid w:val="00CD42BC"/>
+    <w:rsid w:val="00CD4387"/>
     <w:rsid w:val="00CD445A"/>
+    <w:rsid w:val="00CD4A59"/>
     <w:rsid w:val="00CD4D98"/>
+    <w:rsid w:val="00CD5512"/>
     <w:rsid w:val="00CD5DC0"/>
+    <w:rsid w:val="00CD5FFA"/>
+    <w:rsid w:val="00CD6578"/>
     <w:rsid w:val="00CD662E"/>
     <w:rsid w:val="00CD69BA"/>
     <w:rsid w:val="00CD6AF7"/>
     <w:rsid w:val="00CD6B95"/>
     <w:rsid w:val="00CD6D37"/>
+    <w:rsid w:val="00CD7059"/>
+    <w:rsid w:val="00CD7172"/>
     <w:rsid w:val="00CD71F1"/>
     <w:rsid w:val="00CD720D"/>
     <w:rsid w:val="00CD7294"/>
     <w:rsid w:val="00CD77F3"/>
     <w:rsid w:val="00CD7DE3"/>
+    <w:rsid w:val="00CD7E63"/>
     <w:rsid w:val="00CD7F83"/>
     <w:rsid w:val="00CE02C9"/>
     <w:rsid w:val="00CE034A"/>
     <w:rsid w:val="00CE03B2"/>
     <w:rsid w:val="00CE0627"/>
     <w:rsid w:val="00CE06B0"/>
     <w:rsid w:val="00CE0A39"/>
     <w:rsid w:val="00CE0C32"/>
     <w:rsid w:val="00CE0DDD"/>
+    <w:rsid w:val="00CE0E4D"/>
     <w:rsid w:val="00CE0E58"/>
+    <w:rsid w:val="00CE0E9E"/>
     <w:rsid w:val="00CE1020"/>
     <w:rsid w:val="00CE102E"/>
     <w:rsid w:val="00CE10EC"/>
+    <w:rsid w:val="00CE11CD"/>
     <w:rsid w:val="00CE128A"/>
     <w:rsid w:val="00CE14A8"/>
     <w:rsid w:val="00CE1625"/>
     <w:rsid w:val="00CE181C"/>
     <w:rsid w:val="00CE1933"/>
+    <w:rsid w:val="00CE1C97"/>
     <w:rsid w:val="00CE1CB0"/>
+    <w:rsid w:val="00CE1E11"/>
     <w:rsid w:val="00CE1ED4"/>
     <w:rsid w:val="00CE23A5"/>
     <w:rsid w:val="00CE2731"/>
+    <w:rsid w:val="00CE278F"/>
     <w:rsid w:val="00CE2DCA"/>
     <w:rsid w:val="00CE2F2E"/>
     <w:rsid w:val="00CE32E3"/>
     <w:rsid w:val="00CE401F"/>
     <w:rsid w:val="00CE417A"/>
     <w:rsid w:val="00CE43B9"/>
     <w:rsid w:val="00CE47C3"/>
     <w:rsid w:val="00CE4914"/>
     <w:rsid w:val="00CE4A8F"/>
     <w:rsid w:val="00CE4E61"/>
     <w:rsid w:val="00CE5310"/>
     <w:rsid w:val="00CE53C2"/>
     <w:rsid w:val="00CE5A14"/>
+    <w:rsid w:val="00CE5CFA"/>
     <w:rsid w:val="00CE6413"/>
     <w:rsid w:val="00CE650B"/>
     <w:rsid w:val="00CE6B17"/>
     <w:rsid w:val="00CE6CCB"/>
     <w:rsid w:val="00CE6D36"/>
     <w:rsid w:val="00CE6DE3"/>
     <w:rsid w:val="00CE6EE6"/>
     <w:rsid w:val="00CE714A"/>
     <w:rsid w:val="00CE731B"/>
     <w:rsid w:val="00CE7387"/>
     <w:rsid w:val="00CE7417"/>
     <w:rsid w:val="00CE75E2"/>
     <w:rsid w:val="00CE77C4"/>
     <w:rsid w:val="00CE7BC5"/>
     <w:rsid w:val="00CE7EB5"/>
     <w:rsid w:val="00CF03F7"/>
     <w:rsid w:val="00CF0F13"/>
     <w:rsid w:val="00CF1044"/>
     <w:rsid w:val="00CF1257"/>
+    <w:rsid w:val="00CF14AB"/>
     <w:rsid w:val="00CF1713"/>
     <w:rsid w:val="00CF1966"/>
     <w:rsid w:val="00CF1A14"/>
     <w:rsid w:val="00CF1ECF"/>
     <w:rsid w:val="00CF1FE3"/>
     <w:rsid w:val="00CF2037"/>
     <w:rsid w:val="00CF2159"/>
     <w:rsid w:val="00CF2574"/>
     <w:rsid w:val="00CF2CFF"/>
     <w:rsid w:val="00CF2DF5"/>
+    <w:rsid w:val="00CF2FB3"/>
     <w:rsid w:val="00CF314A"/>
     <w:rsid w:val="00CF3345"/>
     <w:rsid w:val="00CF337B"/>
     <w:rsid w:val="00CF33D8"/>
     <w:rsid w:val="00CF3425"/>
     <w:rsid w:val="00CF3C28"/>
     <w:rsid w:val="00CF3E42"/>
     <w:rsid w:val="00CF413E"/>
     <w:rsid w:val="00CF4437"/>
     <w:rsid w:val="00CF4A09"/>
     <w:rsid w:val="00CF4AEB"/>
     <w:rsid w:val="00CF5071"/>
     <w:rsid w:val="00CF599A"/>
     <w:rsid w:val="00CF5CF8"/>
+    <w:rsid w:val="00CF5FBD"/>
     <w:rsid w:val="00CF618C"/>
     <w:rsid w:val="00CF62BD"/>
+    <w:rsid w:val="00CF63DB"/>
     <w:rsid w:val="00CF652F"/>
     <w:rsid w:val="00CF673A"/>
+    <w:rsid w:val="00CF68B5"/>
     <w:rsid w:val="00CF6CEE"/>
+    <w:rsid w:val="00CF7092"/>
     <w:rsid w:val="00CF709A"/>
     <w:rsid w:val="00CF71B0"/>
     <w:rsid w:val="00CF7338"/>
     <w:rsid w:val="00CF733A"/>
     <w:rsid w:val="00CF752F"/>
     <w:rsid w:val="00CF75B1"/>
     <w:rsid w:val="00CF7754"/>
     <w:rsid w:val="00CF7C82"/>
+    <w:rsid w:val="00D00198"/>
+    <w:rsid w:val="00D00EFB"/>
     <w:rsid w:val="00D0101C"/>
     <w:rsid w:val="00D016C7"/>
     <w:rsid w:val="00D016CF"/>
     <w:rsid w:val="00D017FA"/>
     <w:rsid w:val="00D019BD"/>
     <w:rsid w:val="00D01AC5"/>
     <w:rsid w:val="00D01CF0"/>
     <w:rsid w:val="00D02379"/>
     <w:rsid w:val="00D02394"/>
     <w:rsid w:val="00D024F7"/>
     <w:rsid w:val="00D02794"/>
+    <w:rsid w:val="00D028C8"/>
     <w:rsid w:val="00D02994"/>
     <w:rsid w:val="00D02A47"/>
     <w:rsid w:val="00D02A76"/>
     <w:rsid w:val="00D02B48"/>
     <w:rsid w:val="00D030A3"/>
     <w:rsid w:val="00D033B0"/>
     <w:rsid w:val="00D033DA"/>
     <w:rsid w:val="00D0366A"/>
     <w:rsid w:val="00D03714"/>
     <w:rsid w:val="00D03AFC"/>
     <w:rsid w:val="00D040F0"/>
     <w:rsid w:val="00D042F3"/>
     <w:rsid w:val="00D049F2"/>
     <w:rsid w:val="00D04C62"/>
     <w:rsid w:val="00D054FA"/>
     <w:rsid w:val="00D0600C"/>
     <w:rsid w:val="00D063BC"/>
     <w:rsid w:val="00D06543"/>
     <w:rsid w:val="00D065F6"/>
     <w:rsid w:val="00D06B15"/>
     <w:rsid w:val="00D06CF4"/>
     <w:rsid w:val="00D07032"/>
     <w:rsid w:val="00D073D6"/>
     <w:rsid w:val="00D07E31"/>
+    <w:rsid w:val="00D1015D"/>
     <w:rsid w:val="00D10731"/>
     <w:rsid w:val="00D10772"/>
     <w:rsid w:val="00D10A01"/>
     <w:rsid w:val="00D10C56"/>
     <w:rsid w:val="00D10D7E"/>
     <w:rsid w:val="00D10F78"/>
+    <w:rsid w:val="00D11600"/>
     <w:rsid w:val="00D1180D"/>
     <w:rsid w:val="00D11B85"/>
     <w:rsid w:val="00D11C47"/>
     <w:rsid w:val="00D1219E"/>
     <w:rsid w:val="00D12279"/>
     <w:rsid w:val="00D12FD2"/>
+    <w:rsid w:val="00D13422"/>
     <w:rsid w:val="00D13A50"/>
     <w:rsid w:val="00D13C39"/>
     <w:rsid w:val="00D143DB"/>
     <w:rsid w:val="00D1477C"/>
     <w:rsid w:val="00D147F8"/>
     <w:rsid w:val="00D14AF0"/>
     <w:rsid w:val="00D14C0A"/>
     <w:rsid w:val="00D14DB7"/>
     <w:rsid w:val="00D14E2E"/>
     <w:rsid w:val="00D155EE"/>
     <w:rsid w:val="00D156C1"/>
     <w:rsid w:val="00D15C96"/>
     <w:rsid w:val="00D160AE"/>
     <w:rsid w:val="00D16344"/>
+    <w:rsid w:val="00D164E6"/>
     <w:rsid w:val="00D166A4"/>
     <w:rsid w:val="00D167DA"/>
     <w:rsid w:val="00D16AB1"/>
     <w:rsid w:val="00D16C89"/>
     <w:rsid w:val="00D17209"/>
     <w:rsid w:val="00D17271"/>
     <w:rsid w:val="00D17273"/>
     <w:rsid w:val="00D17754"/>
     <w:rsid w:val="00D17BF6"/>
     <w:rsid w:val="00D17DE8"/>
     <w:rsid w:val="00D204F0"/>
     <w:rsid w:val="00D206C5"/>
     <w:rsid w:val="00D207CD"/>
     <w:rsid w:val="00D20906"/>
     <w:rsid w:val="00D20B11"/>
     <w:rsid w:val="00D20C1C"/>
+    <w:rsid w:val="00D20D0E"/>
     <w:rsid w:val="00D2132A"/>
     <w:rsid w:val="00D2152C"/>
     <w:rsid w:val="00D2156B"/>
     <w:rsid w:val="00D2178C"/>
     <w:rsid w:val="00D21E1C"/>
     <w:rsid w:val="00D220E5"/>
     <w:rsid w:val="00D223C4"/>
     <w:rsid w:val="00D227BD"/>
     <w:rsid w:val="00D23374"/>
     <w:rsid w:val="00D23D85"/>
     <w:rsid w:val="00D23DE5"/>
     <w:rsid w:val="00D243E1"/>
+    <w:rsid w:val="00D245AB"/>
     <w:rsid w:val="00D24847"/>
     <w:rsid w:val="00D25D63"/>
     <w:rsid w:val="00D25E6A"/>
     <w:rsid w:val="00D25EED"/>
     <w:rsid w:val="00D25FA5"/>
     <w:rsid w:val="00D262CD"/>
     <w:rsid w:val="00D26424"/>
     <w:rsid w:val="00D26D6C"/>
+    <w:rsid w:val="00D27377"/>
     <w:rsid w:val="00D276A3"/>
     <w:rsid w:val="00D27D76"/>
     <w:rsid w:val="00D30093"/>
     <w:rsid w:val="00D3014C"/>
     <w:rsid w:val="00D303FF"/>
     <w:rsid w:val="00D305A4"/>
     <w:rsid w:val="00D306E6"/>
     <w:rsid w:val="00D30AEE"/>
     <w:rsid w:val="00D30E18"/>
     <w:rsid w:val="00D31158"/>
     <w:rsid w:val="00D31242"/>
     <w:rsid w:val="00D31CEF"/>
+    <w:rsid w:val="00D31FE6"/>
     <w:rsid w:val="00D320E8"/>
     <w:rsid w:val="00D32732"/>
     <w:rsid w:val="00D32967"/>
     <w:rsid w:val="00D32EA3"/>
     <w:rsid w:val="00D33249"/>
+    <w:rsid w:val="00D332C6"/>
     <w:rsid w:val="00D3352B"/>
     <w:rsid w:val="00D33BB1"/>
     <w:rsid w:val="00D33C15"/>
     <w:rsid w:val="00D33F46"/>
     <w:rsid w:val="00D3401F"/>
     <w:rsid w:val="00D341CB"/>
     <w:rsid w:val="00D34741"/>
     <w:rsid w:val="00D34D39"/>
+    <w:rsid w:val="00D34ED4"/>
     <w:rsid w:val="00D3502F"/>
     <w:rsid w:val="00D350C3"/>
     <w:rsid w:val="00D35D6E"/>
     <w:rsid w:val="00D35E54"/>
     <w:rsid w:val="00D35ED0"/>
     <w:rsid w:val="00D36A57"/>
     <w:rsid w:val="00D375D4"/>
     <w:rsid w:val="00D375EA"/>
     <w:rsid w:val="00D37671"/>
     <w:rsid w:val="00D37B9A"/>
     <w:rsid w:val="00D37DB0"/>
     <w:rsid w:val="00D37DCF"/>
     <w:rsid w:val="00D40043"/>
     <w:rsid w:val="00D40418"/>
     <w:rsid w:val="00D40449"/>
     <w:rsid w:val="00D408EB"/>
     <w:rsid w:val="00D40CDE"/>
     <w:rsid w:val="00D41185"/>
     <w:rsid w:val="00D4142E"/>
     <w:rsid w:val="00D41516"/>
     <w:rsid w:val="00D41572"/>
     <w:rsid w:val="00D418F7"/>
+    <w:rsid w:val="00D4202A"/>
     <w:rsid w:val="00D42451"/>
     <w:rsid w:val="00D427D4"/>
+    <w:rsid w:val="00D42B60"/>
     <w:rsid w:val="00D42EED"/>
+    <w:rsid w:val="00D43110"/>
     <w:rsid w:val="00D43178"/>
     <w:rsid w:val="00D431EE"/>
     <w:rsid w:val="00D4334E"/>
+    <w:rsid w:val="00D43363"/>
     <w:rsid w:val="00D43B3C"/>
-    <w:rsid w:val="00D43D73"/>
     <w:rsid w:val="00D43F14"/>
     <w:rsid w:val="00D43FAA"/>
     <w:rsid w:val="00D44141"/>
     <w:rsid w:val="00D4433D"/>
     <w:rsid w:val="00D44354"/>
     <w:rsid w:val="00D44377"/>
     <w:rsid w:val="00D446CA"/>
     <w:rsid w:val="00D44943"/>
     <w:rsid w:val="00D45006"/>
     <w:rsid w:val="00D452C5"/>
     <w:rsid w:val="00D453A5"/>
     <w:rsid w:val="00D45883"/>
     <w:rsid w:val="00D45ADF"/>
     <w:rsid w:val="00D45FAB"/>
     <w:rsid w:val="00D461B1"/>
     <w:rsid w:val="00D4678A"/>
     <w:rsid w:val="00D46B18"/>
     <w:rsid w:val="00D46E94"/>
     <w:rsid w:val="00D46F7E"/>
     <w:rsid w:val="00D479B5"/>
     <w:rsid w:val="00D47BF6"/>
     <w:rsid w:val="00D47FCB"/>
     <w:rsid w:val="00D500D0"/>
     <w:rsid w:val="00D5048B"/>
     <w:rsid w:val="00D5062F"/>
     <w:rsid w:val="00D5091C"/>
+    <w:rsid w:val="00D50BFC"/>
     <w:rsid w:val="00D50FF7"/>
     <w:rsid w:val="00D51DDF"/>
     <w:rsid w:val="00D520AB"/>
     <w:rsid w:val="00D52385"/>
     <w:rsid w:val="00D5270A"/>
     <w:rsid w:val="00D52C42"/>
+    <w:rsid w:val="00D52C68"/>
     <w:rsid w:val="00D53288"/>
     <w:rsid w:val="00D53401"/>
+    <w:rsid w:val="00D536A6"/>
     <w:rsid w:val="00D53761"/>
     <w:rsid w:val="00D54176"/>
     <w:rsid w:val="00D5433D"/>
     <w:rsid w:val="00D544E3"/>
     <w:rsid w:val="00D5470A"/>
     <w:rsid w:val="00D54715"/>
     <w:rsid w:val="00D548E0"/>
     <w:rsid w:val="00D54C50"/>
     <w:rsid w:val="00D556DC"/>
     <w:rsid w:val="00D556EC"/>
     <w:rsid w:val="00D55B2D"/>
     <w:rsid w:val="00D55F48"/>
     <w:rsid w:val="00D56088"/>
     <w:rsid w:val="00D568A9"/>
     <w:rsid w:val="00D56CAF"/>
     <w:rsid w:val="00D57025"/>
     <w:rsid w:val="00D57076"/>
+    <w:rsid w:val="00D5760D"/>
     <w:rsid w:val="00D57769"/>
     <w:rsid w:val="00D578CE"/>
+    <w:rsid w:val="00D57BA2"/>
+    <w:rsid w:val="00D57BDC"/>
     <w:rsid w:val="00D60089"/>
     <w:rsid w:val="00D6024C"/>
     <w:rsid w:val="00D60386"/>
     <w:rsid w:val="00D603A8"/>
+    <w:rsid w:val="00D60966"/>
+    <w:rsid w:val="00D60F31"/>
     <w:rsid w:val="00D611AA"/>
     <w:rsid w:val="00D61206"/>
     <w:rsid w:val="00D614E7"/>
+    <w:rsid w:val="00D61CD2"/>
     <w:rsid w:val="00D62269"/>
     <w:rsid w:val="00D62555"/>
     <w:rsid w:val="00D62EA0"/>
     <w:rsid w:val="00D631F6"/>
+    <w:rsid w:val="00D638EC"/>
     <w:rsid w:val="00D63ACA"/>
     <w:rsid w:val="00D64816"/>
     <w:rsid w:val="00D6492C"/>
     <w:rsid w:val="00D64CB5"/>
     <w:rsid w:val="00D64EA9"/>
     <w:rsid w:val="00D64F3B"/>
+    <w:rsid w:val="00D6504E"/>
     <w:rsid w:val="00D651B2"/>
     <w:rsid w:val="00D651FE"/>
+    <w:rsid w:val="00D65505"/>
     <w:rsid w:val="00D657C0"/>
     <w:rsid w:val="00D65A45"/>
     <w:rsid w:val="00D65DC4"/>
     <w:rsid w:val="00D66467"/>
     <w:rsid w:val="00D66BEE"/>
     <w:rsid w:val="00D675C0"/>
     <w:rsid w:val="00D67777"/>
     <w:rsid w:val="00D679FC"/>
     <w:rsid w:val="00D67B25"/>
     <w:rsid w:val="00D67B3E"/>
+    <w:rsid w:val="00D67C7A"/>
     <w:rsid w:val="00D67DE0"/>
     <w:rsid w:val="00D70224"/>
     <w:rsid w:val="00D706F8"/>
     <w:rsid w:val="00D70C97"/>
     <w:rsid w:val="00D7118D"/>
     <w:rsid w:val="00D71739"/>
     <w:rsid w:val="00D7193A"/>
+    <w:rsid w:val="00D71B8B"/>
     <w:rsid w:val="00D7263C"/>
     <w:rsid w:val="00D7290B"/>
     <w:rsid w:val="00D7362A"/>
     <w:rsid w:val="00D73ED9"/>
     <w:rsid w:val="00D73F16"/>
     <w:rsid w:val="00D73F6C"/>
+    <w:rsid w:val="00D73FD4"/>
+    <w:rsid w:val="00D743C5"/>
     <w:rsid w:val="00D7459E"/>
     <w:rsid w:val="00D7483E"/>
     <w:rsid w:val="00D74A5E"/>
+    <w:rsid w:val="00D74E33"/>
     <w:rsid w:val="00D74F67"/>
     <w:rsid w:val="00D75082"/>
     <w:rsid w:val="00D752A9"/>
+    <w:rsid w:val="00D75693"/>
     <w:rsid w:val="00D76178"/>
     <w:rsid w:val="00D76239"/>
     <w:rsid w:val="00D76484"/>
+    <w:rsid w:val="00D76539"/>
     <w:rsid w:val="00D768FA"/>
     <w:rsid w:val="00D76A6E"/>
     <w:rsid w:val="00D76BAD"/>
     <w:rsid w:val="00D76E33"/>
     <w:rsid w:val="00D7739E"/>
     <w:rsid w:val="00D773CB"/>
     <w:rsid w:val="00D775BD"/>
     <w:rsid w:val="00D778EA"/>
+    <w:rsid w:val="00D77A7A"/>
     <w:rsid w:val="00D77A7C"/>
     <w:rsid w:val="00D77BB2"/>
     <w:rsid w:val="00D802F5"/>
     <w:rsid w:val="00D80374"/>
     <w:rsid w:val="00D80A3A"/>
     <w:rsid w:val="00D814F5"/>
     <w:rsid w:val="00D8162A"/>
     <w:rsid w:val="00D81670"/>
     <w:rsid w:val="00D817B2"/>
     <w:rsid w:val="00D81831"/>
     <w:rsid w:val="00D8187F"/>
     <w:rsid w:val="00D81DD0"/>
     <w:rsid w:val="00D82EB2"/>
     <w:rsid w:val="00D8321E"/>
     <w:rsid w:val="00D833AA"/>
     <w:rsid w:val="00D83659"/>
     <w:rsid w:val="00D84770"/>
     <w:rsid w:val="00D84B95"/>
+    <w:rsid w:val="00D84E3E"/>
+    <w:rsid w:val="00D8536F"/>
     <w:rsid w:val="00D85875"/>
     <w:rsid w:val="00D85C79"/>
     <w:rsid w:val="00D86644"/>
     <w:rsid w:val="00D86A00"/>
+    <w:rsid w:val="00D86ED1"/>
     <w:rsid w:val="00D86F09"/>
     <w:rsid w:val="00D87044"/>
     <w:rsid w:val="00D87097"/>
+    <w:rsid w:val="00D87944"/>
     <w:rsid w:val="00D87B0C"/>
     <w:rsid w:val="00D87FF7"/>
     <w:rsid w:val="00D9002A"/>
     <w:rsid w:val="00D900D4"/>
     <w:rsid w:val="00D901CA"/>
     <w:rsid w:val="00D90C6D"/>
     <w:rsid w:val="00D91021"/>
     <w:rsid w:val="00D9116E"/>
     <w:rsid w:val="00D912F1"/>
     <w:rsid w:val="00D918EE"/>
     <w:rsid w:val="00D92037"/>
+    <w:rsid w:val="00D92621"/>
     <w:rsid w:val="00D92A68"/>
+    <w:rsid w:val="00D92D95"/>
     <w:rsid w:val="00D92FE6"/>
     <w:rsid w:val="00D93AC7"/>
+    <w:rsid w:val="00D93F07"/>
     <w:rsid w:val="00D940B1"/>
     <w:rsid w:val="00D94221"/>
     <w:rsid w:val="00D945DB"/>
     <w:rsid w:val="00D9472B"/>
     <w:rsid w:val="00D94A11"/>
     <w:rsid w:val="00D94A83"/>
     <w:rsid w:val="00D950EF"/>
     <w:rsid w:val="00D954A1"/>
     <w:rsid w:val="00D958C6"/>
+    <w:rsid w:val="00D96083"/>
     <w:rsid w:val="00D96382"/>
     <w:rsid w:val="00D966B5"/>
     <w:rsid w:val="00D96A98"/>
     <w:rsid w:val="00D96C58"/>
     <w:rsid w:val="00D96ED1"/>
     <w:rsid w:val="00D9719F"/>
     <w:rsid w:val="00D9736B"/>
+    <w:rsid w:val="00D9752D"/>
     <w:rsid w:val="00D97663"/>
     <w:rsid w:val="00D97982"/>
     <w:rsid w:val="00D97BD7"/>
     <w:rsid w:val="00D97C41"/>
     <w:rsid w:val="00DA01B3"/>
     <w:rsid w:val="00DA0213"/>
     <w:rsid w:val="00DA0337"/>
     <w:rsid w:val="00DA0B4D"/>
     <w:rsid w:val="00DA0EB5"/>
     <w:rsid w:val="00DA102A"/>
     <w:rsid w:val="00DA1160"/>
     <w:rsid w:val="00DA15D7"/>
     <w:rsid w:val="00DA18B9"/>
     <w:rsid w:val="00DA18C4"/>
     <w:rsid w:val="00DA1FB9"/>
+    <w:rsid w:val="00DA217F"/>
     <w:rsid w:val="00DA21E5"/>
     <w:rsid w:val="00DA222A"/>
+    <w:rsid w:val="00DA22A1"/>
     <w:rsid w:val="00DA2615"/>
     <w:rsid w:val="00DA2660"/>
     <w:rsid w:val="00DA288E"/>
     <w:rsid w:val="00DA3710"/>
     <w:rsid w:val="00DA412D"/>
     <w:rsid w:val="00DA42F0"/>
     <w:rsid w:val="00DA4333"/>
     <w:rsid w:val="00DA4F43"/>
     <w:rsid w:val="00DA59D4"/>
     <w:rsid w:val="00DA5A1A"/>
     <w:rsid w:val="00DA5BC0"/>
     <w:rsid w:val="00DA5CBC"/>
     <w:rsid w:val="00DA5EA4"/>
     <w:rsid w:val="00DA6128"/>
     <w:rsid w:val="00DA6204"/>
     <w:rsid w:val="00DA621E"/>
     <w:rsid w:val="00DA63CD"/>
     <w:rsid w:val="00DA64D5"/>
+    <w:rsid w:val="00DA672A"/>
     <w:rsid w:val="00DA68B5"/>
     <w:rsid w:val="00DA6B96"/>
     <w:rsid w:val="00DA6D80"/>
     <w:rsid w:val="00DA6E62"/>
     <w:rsid w:val="00DA6E9F"/>
     <w:rsid w:val="00DB0315"/>
     <w:rsid w:val="00DB043E"/>
     <w:rsid w:val="00DB0B6C"/>
     <w:rsid w:val="00DB115F"/>
     <w:rsid w:val="00DB16B6"/>
     <w:rsid w:val="00DB16E8"/>
     <w:rsid w:val="00DB171D"/>
     <w:rsid w:val="00DB1BDF"/>
     <w:rsid w:val="00DB1D34"/>
+    <w:rsid w:val="00DB1F36"/>
     <w:rsid w:val="00DB2758"/>
     <w:rsid w:val="00DB29C0"/>
     <w:rsid w:val="00DB2A19"/>
     <w:rsid w:val="00DB2A25"/>
     <w:rsid w:val="00DB2BE1"/>
     <w:rsid w:val="00DB2EDF"/>
     <w:rsid w:val="00DB32CA"/>
     <w:rsid w:val="00DB33FB"/>
     <w:rsid w:val="00DB34D9"/>
     <w:rsid w:val="00DB3B95"/>
     <w:rsid w:val="00DB3F81"/>
     <w:rsid w:val="00DB3FC9"/>
+    <w:rsid w:val="00DB431C"/>
     <w:rsid w:val="00DB4352"/>
     <w:rsid w:val="00DB45AC"/>
     <w:rsid w:val="00DB4C1E"/>
     <w:rsid w:val="00DB4CE9"/>
     <w:rsid w:val="00DB4D26"/>
     <w:rsid w:val="00DB50FA"/>
     <w:rsid w:val="00DB516D"/>
     <w:rsid w:val="00DB533C"/>
+    <w:rsid w:val="00DB547F"/>
     <w:rsid w:val="00DB58F7"/>
     <w:rsid w:val="00DB5FC5"/>
     <w:rsid w:val="00DB5FD1"/>
     <w:rsid w:val="00DB61A5"/>
+    <w:rsid w:val="00DB662F"/>
     <w:rsid w:val="00DB66E2"/>
     <w:rsid w:val="00DB67D4"/>
     <w:rsid w:val="00DB6803"/>
+    <w:rsid w:val="00DB6C3F"/>
     <w:rsid w:val="00DB6C6E"/>
+    <w:rsid w:val="00DB77B8"/>
     <w:rsid w:val="00DB78FA"/>
     <w:rsid w:val="00DB79D9"/>
     <w:rsid w:val="00DB7BEA"/>
     <w:rsid w:val="00DB7CE5"/>
+    <w:rsid w:val="00DB7D23"/>
     <w:rsid w:val="00DB7EAE"/>
     <w:rsid w:val="00DB7FAD"/>
     <w:rsid w:val="00DC02FB"/>
     <w:rsid w:val="00DC037D"/>
     <w:rsid w:val="00DC057D"/>
     <w:rsid w:val="00DC06E6"/>
     <w:rsid w:val="00DC0931"/>
     <w:rsid w:val="00DC1264"/>
     <w:rsid w:val="00DC128E"/>
     <w:rsid w:val="00DC195A"/>
+    <w:rsid w:val="00DC200D"/>
     <w:rsid w:val="00DC2814"/>
     <w:rsid w:val="00DC2C8D"/>
     <w:rsid w:val="00DC2E17"/>
     <w:rsid w:val="00DC2EA5"/>
     <w:rsid w:val="00DC303C"/>
     <w:rsid w:val="00DC32CC"/>
     <w:rsid w:val="00DC3D33"/>
     <w:rsid w:val="00DC4305"/>
     <w:rsid w:val="00DC45A1"/>
+    <w:rsid w:val="00DC4E13"/>
     <w:rsid w:val="00DC4F0B"/>
     <w:rsid w:val="00DC5298"/>
     <w:rsid w:val="00DC5476"/>
     <w:rsid w:val="00DC564E"/>
     <w:rsid w:val="00DC570A"/>
+    <w:rsid w:val="00DC5C5B"/>
     <w:rsid w:val="00DC5EC1"/>
     <w:rsid w:val="00DC635D"/>
     <w:rsid w:val="00DC675B"/>
     <w:rsid w:val="00DC691F"/>
     <w:rsid w:val="00DC7102"/>
     <w:rsid w:val="00DC74D1"/>
     <w:rsid w:val="00DC7672"/>
     <w:rsid w:val="00DC783C"/>
     <w:rsid w:val="00DD060F"/>
     <w:rsid w:val="00DD08DA"/>
     <w:rsid w:val="00DD0EDF"/>
     <w:rsid w:val="00DD1017"/>
     <w:rsid w:val="00DD1596"/>
     <w:rsid w:val="00DD1716"/>
     <w:rsid w:val="00DD1EE2"/>
     <w:rsid w:val="00DD1FF6"/>
+    <w:rsid w:val="00DD2391"/>
     <w:rsid w:val="00DD2B45"/>
     <w:rsid w:val="00DD2BAF"/>
     <w:rsid w:val="00DD2CEA"/>
     <w:rsid w:val="00DD2F35"/>
     <w:rsid w:val="00DD3152"/>
     <w:rsid w:val="00DD34C3"/>
     <w:rsid w:val="00DD36CC"/>
     <w:rsid w:val="00DD3746"/>
     <w:rsid w:val="00DD383C"/>
     <w:rsid w:val="00DD3CCF"/>
     <w:rsid w:val="00DD3E37"/>
     <w:rsid w:val="00DD402F"/>
     <w:rsid w:val="00DD4531"/>
     <w:rsid w:val="00DD47CB"/>
+    <w:rsid w:val="00DD4EEB"/>
     <w:rsid w:val="00DD4F12"/>
     <w:rsid w:val="00DD5D53"/>
     <w:rsid w:val="00DD5E4F"/>
     <w:rsid w:val="00DD6363"/>
+    <w:rsid w:val="00DD6511"/>
     <w:rsid w:val="00DD661F"/>
     <w:rsid w:val="00DD6FFE"/>
     <w:rsid w:val="00DD7340"/>
     <w:rsid w:val="00DD73D3"/>
     <w:rsid w:val="00DD7C04"/>
     <w:rsid w:val="00DE007E"/>
     <w:rsid w:val="00DE0B59"/>
+    <w:rsid w:val="00DE0F31"/>
     <w:rsid w:val="00DE1754"/>
     <w:rsid w:val="00DE1BD2"/>
     <w:rsid w:val="00DE20FE"/>
     <w:rsid w:val="00DE22AE"/>
     <w:rsid w:val="00DE24F8"/>
     <w:rsid w:val="00DE26BC"/>
     <w:rsid w:val="00DE28C4"/>
     <w:rsid w:val="00DE297F"/>
     <w:rsid w:val="00DE2D52"/>
     <w:rsid w:val="00DE2E65"/>
+    <w:rsid w:val="00DE2EAC"/>
     <w:rsid w:val="00DE32F3"/>
     <w:rsid w:val="00DE36E7"/>
     <w:rsid w:val="00DE36FA"/>
     <w:rsid w:val="00DE3A58"/>
     <w:rsid w:val="00DE3A6B"/>
     <w:rsid w:val="00DE3B20"/>
     <w:rsid w:val="00DE40AA"/>
     <w:rsid w:val="00DE42E3"/>
     <w:rsid w:val="00DE4C5E"/>
     <w:rsid w:val="00DE4ED6"/>
     <w:rsid w:val="00DE50C7"/>
+    <w:rsid w:val="00DE5977"/>
     <w:rsid w:val="00DE5C01"/>
     <w:rsid w:val="00DE5C96"/>
     <w:rsid w:val="00DE5FD6"/>
+    <w:rsid w:val="00DE64EC"/>
+    <w:rsid w:val="00DE6A83"/>
     <w:rsid w:val="00DE6BC8"/>
     <w:rsid w:val="00DE6C7D"/>
     <w:rsid w:val="00DE6E49"/>
     <w:rsid w:val="00DE709F"/>
+    <w:rsid w:val="00DE7467"/>
     <w:rsid w:val="00DE7613"/>
     <w:rsid w:val="00DE795D"/>
     <w:rsid w:val="00DE7A61"/>
     <w:rsid w:val="00DE7C8C"/>
     <w:rsid w:val="00DF04CB"/>
     <w:rsid w:val="00DF0AB6"/>
     <w:rsid w:val="00DF0AC1"/>
     <w:rsid w:val="00DF12C3"/>
     <w:rsid w:val="00DF1C68"/>
     <w:rsid w:val="00DF2089"/>
+    <w:rsid w:val="00DF250B"/>
     <w:rsid w:val="00DF2B5E"/>
     <w:rsid w:val="00DF2C2C"/>
     <w:rsid w:val="00DF2E38"/>
     <w:rsid w:val="00DF3354"/>
     <w:rsid w:val="00DF4046"/>
     <w:rsid w:val="00DF418C"/>
     <w:rsid w:val="00DF4675"/>
     <w:rsid w:val="00DF4BA1"/>
     <w:rsid w:val="00DF4EB4"/>
     <w:rsid w:val="00DF4EBB"/>
     <w:rsid w:val="00DF4EDE"/>
     <w:rsid w:val="00DF4F86"/>
+    <w:rsid w:val="00DF517A"/>
     <w:rsid w:val="00DF5208"/>
     <w:rsid w:val="00DF52BA"/>
     <w:rsid w:val="00DF541E"/>
     <w:rsid w:val="00DF5940"/>
     <w:rsid w:val="00DF5A26"/>
     <w:rsid w:val="00DF5A2D"/>
     <w:rsid w:val="00DF5ECE"/>
     <w:rsid w:val="00DF5EF0"/>
     <w:rsid w:val="00DF61CB"/>
     <w:rsid w:val="00DF664E"/>
     <w:rsid w:val="00DF722B"/>
     <w:rsid w:val="00DF72B4"/>
     <w:rsid w:val="00DF7E8E"/>
     <w:rsid w:val="00E00022"/>
     <w:rsid w:val="00E00716"/>
     <w:rsid w:val="00E00948"/>
     <w:rsid w:val="00E00B31"/>
     <w:rsid w:val="00E00D0F"/>
     <w:rsid w:val="00E01B1F"/>
     <w:rsid w:val="00E01B2E"/>
     <w:rsid w:val="00E01D3C"/>
     <w:rsid w:val="00E02453"/>
     <w:rsid w:val="00E02C05"/>
     <w:rsid w:val="00E02CF9"/>
     <w:rsid w:val="00E02D83"/>
     <w:rsid w:val="00E0302D"/>
     <w:rsid w:val="00E033E3"/>
+    <w:rsid w:val="00E04178"/>
     <w:rsid w:val="00E04517"/>
     <w:rsid w:val="00E04987"/>
+    <w:rsid w:val="00E04AC5"/>
     <w:rsid w:val="00E04EAF"/>
     <w:rsid w:val="00E0514D"/>
     <w:rsid w:val="00E05152"/>
     <w:rsid w:val="00E0532E"/>
     <w:rsid w:val="00E06036"/>
     <w:rsid w:val="00E06613"/>
     <w:rsid w:val="00E06648"/>
     <w:rsid w:val="00E06935"/>
+    <w:rsid w:val="00E06B73"/>
+    <w:rsid w:val="00E06BE7"/>
     <w:rsid w:val="00E0706A"/>
+    <w:rsid w:val="00E075DA"/>
     <w:rsid w:val="00E076B1"/>
     <w:rsid w:val="00E0770A"/>
     <w:rsid w:val="00E07876"/>
     <w:rsid w:val="00E07949"/>
     <w:rsid w:val="00E079BB"/>
     <w:rsid w:val="00E079BE"/>
     <w:rsid w:val="00E10363"/>
     <w:rsid w:val="00E10440"/>
     <w:rsid w:val="00E106CD"/>
     <w:rsid w:val="00E107C1"/>
     <w:rsid w:val="00E107F0"/>
     <w:rsid w:val="00E10810"/>
     <w:rsid w:val="00E10D8F"/>
     <w:rsid w:val="00E11028"/>
     <w:rsid w:val="00E111E9"/>
     <w:rsid w:val="00E11395"/>
     <w:rsid w:val="00E113AF"/>
     <w:rsid w:val="00E11663"/>
     <w:rsid w:val="00E11AA0"/>
     <w:rsid w:val="00E11C26"/>
     <w:rsid w:val="00E11D06"/>
     <w:rsid w:val="00E122E4"/>
     <w:rsid w:val="00E122F7"/>
     <w:rsid w:val="00E124CB"/>
     <w:rsid w:val="00E12980"/>
     <w:rsid w:val="00E12CD6"/>
     <w:rsid w:val="00E13337"/>
     <w:rsid w:val="00E13396"/>
     <w:rsid w:val="00E134E7"/>
+    <w:rsid w:val="00E1387C"/>
     <w:rsid w:val="00E138F4"/>
     <w:rsid w:val="00E13ADB"/>
     <w:rsid w:val="00E13CD4"/>
     <w:rsid w:val="00E141F1"/>
     <w:rsid w:val="00E1486F"/>
     <w:rsid w:val="00E14A62"/>
     <w:rsid w:val="00E14EAA"/>
     <w:rsid w:val="00E14FF0"/>
     <w:rsid w:val="00E1507B"/>
     <w:rsid w:val="00E15119"/>
     <w:rsid w:val="00E1520A"/>
     <w:rsid w:val="00E15795"/>
     <w:rsid w:val="00E157D6"/>
     <w:rsid w:val="00E158B0"/>
     <w:rsid w:val="00E15C9B"/>
     <w:rsid w:val="00E1627D"/>
     <w:rsid w:val="00E1634C"/>
     <w:rsid w:val="00E169AD"/>
     <w:rsid w:val="00E1730E"/>
     <w:rsid w:val="00E173BA"/>
     <w:rsid w:val="00E1779E"/>
     <w:rsid w:val="00E17C94"/>
     <w:rsid w:val="00E2010B"/>
+    <w:rsid w:val="00E2034A"/>
     <w:rsid w:val="00E20DC8"/>
     <w:rsid w:val="00E20E0B"/>
     <w:rsid w:val="00E20E7D"/>
     <w:rsid w:val="00E20EDA"/>
     <w:rsid w:val="00E2138F"/>
     <w:rsid w:val="00E2158D"/>
     <w:rsid w:val="00E2198C"/>
     <w:rsid w:val="00E21ABD"/>
     <w:rsid w:val="00E21EAF"/>
     <w:rsid w:val="00E220A2"/>
     <w:rsid w:val="00E224D0"/>
     <w:rsid w:val="00E22BB4"/>
     <w:rsid w:val="00E22D9A"/>
     <w:rsid w:val="00E22DC7"/>
     <w:rsid w:val="00E22E33"/>
     <w:rsid w:val="00E22FD9"/>
     <w:rsid w:val="00E2336B"/>
     <w:rsid w:val="00E2375B"/>
     <w:rsid w:val="00E23772"/>
     <w:rsid w:val="00E23847"/>
     <w:rsid w:val="00E23FF2"/>
     <w:rsid w:val="00E24032"/>
     <w:rsid w:val="00E240C5"/>
     <w:rsid w:val="00E24224"/>
     <w:rsid w:val="00E243E4"/>
     <w:rsid w:val="00E249EE"/>
     <w:rsid w:val="00E24B22"/>
+    <w:rsid w:val="00E24B6D"/>
     <w:rsid w:val="00E255CC"/>
+    <w:rsid w:val="00E25948"/>
     <w:rsid w:val="00E2594A"/>
+    <w:rsid w:val="00E259BC"/>
     <w:rsid w:val="00E25C44"/>
     <w:rsid w:val="00E25C7C"/>
     <w:rsid w:val="00E25CA0"/>
+    <w:rsid w:val="00E25CD3"/>
     <w:rsid w:val="00E25D38"/>
     <w:rsid w:val="00E25F26"/>
     <w:rsid w:val="00E2669A"/>
     <w:rsid w:val="00E26AB1"/>
     <w:rsid w:val="00E26F7C"/>
     <w:rsid w:val="00E2726E"/>
     <w:rsid w:val="00E273DA"/>
     <w:rsid w:val="00E27891"/>
     <w:rsid w:val="00E278FB"/>
     <w:rsid w:val="00E27A4E"/>
     <w:rsid w:val="00E27CE5"/>
     <w:rsid w:val="00E27F02"/>
     <w:rsid w:val="00E300D2"/>
     <w:rsid w:val="00E301E6"/>
     <w:rsid w:val="00E30231"/>
     <w:rsid w:val="00E3023B"/>
     <w:rsid w:val="00E30427"/>
     <w:rsid w:val="00E30940"/>
     <w:rsid w:val="00E30B7B"/>
     <w:rsid w:val="00E30CC9"/>
     <w:rsid w:val="00E30DC9"/>
     <w:rsid w:val="00E311AB"/>
     <w:rsid w:val="00E31CE5"/>
     <w:rsid w:val="00E31E0E"/>
     <w:rsid w:val="00E31F2D"/>
     <w:rsid w:val="00E321CD"/>
     <w:rsid w:val="00E322D2"/>
     <w:rsid w:val="00E3278F"/>
+    <w:rsid w:val="00E32C46"/>
     <w:rsid w:val="00E32D0C"/>
     <w:rsid w:val="00E32D85"/>
+    <w:rsid w:val="00E332FB"/>
     <w:rsid w:val="00E33978"/>
     <w:rsid w:val="00E33A69"/>
     <w:rsid w:val="00E33DC8"/>
     <w:rsid w:val="00E34909"/>
     <w:rsid w:val="00E34937"/>
     <w:rsid w:val="00E3585F"/>
     <w:rsid w:val="00E359E8"/>
     <w:rsid w:val="00E364C9"/>
     <w:rsid w:val="00E36625"/>
     <w:rsid w:val="00E36B20"/>
     <w:rsid w:val="00E36B3C"/>
+    <w:rsid w:val="00E36E85"/>
     <w:rsid w:val="00E36FF9"/>
     <w:rsid w:val="00E37205"/>
     <w:rsid w:val="00E37377"/>
+    <w:rsid w:val="00E37438"/>
     <w:rsid w:val="00E37455"/>
     <w:rsid w:val="00E3786D"/>
     <w:rsid w:val="00E3798B"/>
     <w:rsid w:val="00E37B56"/>
     <w:rsid w:val="00E37DCB"/>
     <w:rsid w:val="00E40C82"/>
     <w:rsid w:val="00E40E30"/>
+    <w:rsid w:val="00E411BD"/>
     <w:rsid w:val="00E41557"/>
+    <w:rsid w:val="00E41A7E"/>
     <w:rsid w:val="00E42026"/>
     <w:rsid w:val="00E4285B"/>
     <w:rsid w:val="00E42B2D"/>
     <w:rsid w:val="00E42E6C"/>
+    <w:rsid w:val="00E42EE8"/>
     <w:rsid w:val="00E42F93"/>
     <w:rsid w:val="00E43873"/>
     <w:rsid w:val="00E439C7"/>
+    <w:rsid w:val="00E43B61"/>
     <w:rsid w:val="00E43D9B"/>
     <w:rsid w:val="00E4448A"/>
     <w:rsid w:val="00E44801"/>
     <w:rsid w:val="00E44AB9"/>
+    <w:rsid w:val="00E45D0B"/>
     <w:rsid w:val="00E46009"/>
+    <w:rsid w:val="00E462D4"/>
     <w:rsid w:val="00E46360"/>
     <w:rsid w:val="00E463A4"/>
     <w:rsid w:val="00E4654A"/>
     <w:rsid w:val="00E4712B"/>
     <w:rsid w:val="00E47DA0"/>
     <w:rsid w:val="00E47F26"/>
     <w:rsid w:val="00E500A5"/>
+    <w:rsid w:val="00E5030C"/>
     <w:rsid w:val="00E50679"/>
     <w:rsid w:val="00E50731"/>
     <w:rsid w:val="00E50799"/>
     <w:rsid w:val="00E50DA2"/>
     <w:rsid w:val="00E515F4"/>
     <w:rsid w:val="00E51857"/>
     <w:rsid w:val="00E51867"/>
     <w:rsid w:val="00E519F4"/>
     <w:rsid w:val="00E51AE1"/>
     <w:rsid w:val="00E5229B"/>
     <w:rsid w:val="00E52300"/>
+    <w:rsid w:val="00E52824"/>
     <w:rsid w:val="00E52A95"/>
     <w:rsid w:val="00E52BE4"/>
     <w:rsid w:val="00E52E47"/>
+    <w:rsid w:val="00E52F83"/>
     <w:rsid w:val="00E538F0"/>
     <w:rsid w:val="00E53919"/>
     <w:rsid w:val="00E53B73"/>
     <w:rsid w:val="00E53C7A"/>
     <w:rsid w:val="00E53CF5"/>
+    <w:rsid w:val="00E54291"/>
     <w:rsid w:val="00E542CE"/>
     <w:rsid w:val="00E54630"/>
+    <w:rsid w:val="00E54673"/>
     <w:rsid w:val="00E54691"/>
     <w:rsid w:val="00E547CF"/>
     <w:rsid w:val="00E54B1B"/>
     <w:rsid w:val="00E5513E"/>
     <w:rsid w:val="00E553BE"/>
+    <w:rsid w:val="00E55405"/>
+    <w:rsid w:val="00E55511"/>
     <w:rsid w:val="00E55544"/>
     <w:rsid w:val="00E55FA2"/>
     <w:rsid w:val="00E5620A"/>
     <w:rsid w:val="00E56851"/>
     <w:rsid w:val="00E56B9C"/>
     <w:rsid w:val="00E56C2B"/>
+    <w:rsid w:val="00E57534"/>
     <w:rsid w:val="00E60341"/>
+    <w:rsid w:val="00E60448"/>
     <w:rsid w:val="00E609E7"/>
     <w:rsid w:val="00E6102A"/>
     <w:rsid w:val="00E61621"/>
     <w:rsid w:val="00E6184E"/>
     <w:rsid w:val="00E618B7"/>
     <w:rsid w:val="00E6195B"/>
     <w:rsid w:val="00E61B46"/>
     <w:rsid w:val="00E62268"/>
     <w:rsid w:val="00E62620"/>
     <w:rsid w:val="00E626D3"/>
     <w:rsid w:val="00E63230"/>
     <w:rsid w:val="00E634D0"/>
     <w:rsid w:val="00E64BEA"/>
     <w:rsid w:val="00E64E76"/>
     <w:rsid w:val="00E651D0"/>
     <w:rsid w:val="00E6539E"/>
     <w:rsid w:val="00E65452"/>
     <w:rsid w:val="00E6583A"/>
     <w:rsid w:val="00E65C1B"/>
     <w:rsid w:val="00E65C60"/>
     <w:rsid w:val="00E663EC"/>
     <w:rsid w:val="00E6681F"/>
     <w:rsid w:val="00E66880"/>
+    <w:rsid w:val="00E66909"/>
     <w:rsid w:val="00E66E6C"/>
     <w:rsid w:val="00E66FA4"/>
     <w:rsid w:val="00E66FC0"/>
     <w:rsid w:val="00E670EB"/>
     <w:rsid w:val="00E67112"/>
+    <w:rsid w:val="00E67344"/>
+    <w:rsid w:val="00E67375"/>
     <w:rsid w:val="00E67C54"/>
     <w:rsid w:val="00E70105"/>
     <w:rsid w:val="00E7040E"/>
     <w:rsid w:val="00E70438"/>
     <w:rsid w:val="00E705B0"/>
+    <w:rsid w:val="00E70811"/>
+    <w:rsid w:val="00E709F6"/>
+    <w:rsid w:val="00E70C2E"/>
+    <w:rsid w:val="00E70EE3"/>
     <w:rsid w:val="00E70F91"/>
     <w:rsid w:val="00E71336"/>
     <w:rsid w:val="00E71482"/>
     <w:rsid w:val="00E716ED"/>
     <w:rsid w:val="00E71D52"/>
+    <w:rsid w:val="00E71D99"/>
     <w:rsid w:val="00E71DD9"/>
     <w:rsid w:val="00E72235"/>
     <w:rsid w:val="00E72431"/>
+    <w:rsid w:val="00E72496"/>
     <w:rsid w:val="00E725AC"/>
     <w:rsid w:val="00E7260C"/>
     <w:rsid w:val="00E72668"/>
     <w:rsid w:val="00E726C7"/>
     <w:rsid w:val="00E72BEA"/>
     <w:rsid w:val="00E72DF5"/>
     <w:rsid w:val="00E72E82"/>
+    <w:rsid w:val="00E73285"/>
     <w:rsid w:val="00E732B2"/>
     <w:rsid w:val="00E7338D"/>
     <w:rsid w:val="00E7384D"/>
+    <w:rsid w:val="00E73AF5"/>
     <w:rsid w:val="00E73C8A"/>
     <w:rsid w:val="00E747A9"/>
+    <w:rsid w:val="00E74809"/>
+    <w:rsid w:val="00E74D4D"/>
     <w:rsid w:val="00E75272"/>
     <w:rsid w:val="00E7527A"/>
     <w:rsid w:val="00E753A2"/>
     <w:rsid w:val="00E754BC"/>
     <w:rsid w:val="00E7552E"/>
     <w:rsid w:val="00E7569F"/>
     <w:rsid w:val="00E75BC7"/>
     <w:rsid w:val="00E75F64"/>
     <w:rsid w:val="00E76221"/>
     <w:rsid w:val="00E76F74"/>
     <w:rsid w:val="00E7738C"/>
     <w:rsid w:val="00E773E1"/>
+    <w:rsid w:val="00E77612"/>
     <w:rsid w:val="00E776BC"/>
     <w:rsid w:val="00E777D2"/>
     <w:rsid w:val="00E779B9"/>
     <w:rsid w:val="00E77E94"/>
     <w:rsid w:val="00E77F7B"/>
     <w:rsid w:val="00E800D3"/>
     <w:rsid w:val="00E805FA"/>
+    <w:rsid w:val="00E80DA9"/>
+    <w:rsid w:val="00E81054"/>
     <w:rsid w:val="00E81A4E"/>
+    <w:rsid w:val="00E81B82"/>
     <w:rsid w:val="00E825FC"/>
     <w:rsid w:val="00E828CF"/>
     <w:rsid w:val="00E829AA"/>
     <w:rsid w:val="00E82B46"/>
     <w:rsid w:val="00E82C66"/>
+    <w:rsid w:val="00E82C7E"/>
     <w:rsid w:val="00E8315F"/>
     <w:rsid w:val="00E834F4"/>
     <w:rsid w:val="00E83751"/>
     <w:rsid w:val="00E83A6E"/>
     <w:rsid w:val="00E83AAC"/>
     <w:rsid w:val="00E83EE7"/>
     <w:rsid w:val="00E848FF"/>
     <w:rsid w:val="00E84CD7"/>
     <w:rsid w:val="00E84CFE"/>
     <w:rsid w:val="00E84E36"/>
     <w:rsid w:val="00E84FB8"/>
+    <w:rsid w:val="00E85179"/>
+    <w:rsid w:val="00E8525A"/>
     <w:rsid w:val="00E85430"/>
     <w:rsid w:val="00E855F7"/>
+    <w:rsid w:val="00E85A0F"/>
     <w:rsid w:val="00E85C47"/>
     <w:rsid w:val="00E85CB9"/>
     <w:rsid w:val="00E85DE9"/>
     <w:rsid w:val="00E85FDE"/>
     <w:rsid w:val="00E86486"/>
     <w:rsid w:val="00E864B3"/>
     <w:rsid w:val="00E867AF"/>
     <w:rsid w:val="00E868F1"/>
     <w:rsid w:val="00E86E3A"/>
     <w:rsid w:val="00E86FE3"/>
     <w:rsid w:val="00E871A0"/>
     <w:rsid w:val="00E8755C"/>
     <w:rsid w:val="00E875B7"/>
     <w:rsid w:val="00E876C5"/>
     <w:rsid w:val="00E878C7"/>
     <w:rsid w:val="00E8793D"/>
     <w:rsid w:val="00E87A68"/>
     <w:rsid w:val="00E87B4F"/>
     <w:rsid w:val="00E901B6"/>
     <w:rsid w:val="00E901C0"/>
+    <w:rsid w:val="00E90746"/>
     <w:rsid w:val="00E907AA"/>
     <w:rsid w:val="00E90A7D"/>
     <w:rsid w:val="00E90B0E"/>
     <w:rsid w:val="00E91317"/>
     <w:rsid w:val="00E91510"/>
     <w:rsid w:val="00E9178A"/>
     <w:rsid w:val="00E91AFD"/>
     <w:rsid w:val="00E91F88"/>
     <w:rsid w:val="00E91F8D"/>
     <w:rsid w:val="00E91FDB"/>
     <w:rsid w:val="00E9202D"/>
     <w:rsid w:val="00E92082"/>
     <w:rsid w:val="00E92204"/>
+    <w:rsid w:val="00E924F0"/>
     <w:rsid w:val="00E92956"/>
     <w:rsid w:val="00E92CE5"/>
     <w:rsid w:val="00E93710"/>
     <w:rsid w:val="00E93968"/>
     <w:rsid w:val="00E947F1"/>
+    <w:rsid w:val="00E94B55"/>
     <w:rsid w:val="00E94CB2"/>
     <w:rsid w:val="00E94F73"/>
     <w:rsid w:val="00E94FBE"/>
     <w:rsid w:val="00E94FD0"/>
     <w:rsid w:val="00E959BB"/>
     <w:rsid w:val="00E95A85"/>
     <w:rsid w:val="00E95B86"/>
     <w:rsid w:val="00E9600E"/>
     <w:rsid w:val="00E96B7B"/>
     <w:rsid w:val="00E96CA6"/>
     <w:rsid w:val="00E97220"/>
     <w:rsid w:val="00E97355"/>
     <w:rsid w:val="00E9750E"/>
     <w:rsid w:val="00E97865"/>
     <w:rsid w:val="00E978D7"/>
     <w:rsid w:val="00E9794C"/>
+    <w:rsid w:val="00E97956"/>
     <w:rsid w:val="00E97A6C"/>
     <w:rsid w:val="00E97BF6"/>
     <w:rsid w:val="00E97C9B"/>
     <w:rsid w:val="00EA017D"/>
     <w:rsid w:val="00EA0F31"/>
     <w:rsid w:val="00EA11C2"/>
     <w:rsid w:val="00EA14D7"/>
     <w:rsid w:val="00EA14F5"/>
     <w:rsid w:val="00EA1609"/>
     <w:rsid w:val="00EA17A8"/>
     <w:rsid w:val="00EA19F1"/>
     <w:rsid w:val="00EA1CD3"/>
     <w:rsid w:val="00EA1D29"/>
     <w:rsid w:val="00EA1F85"/>
     <w:rsid w:val="00EA265F"/>
     <w:rsid w:val="00EA2AB4"/>
     <w:rsid w:val="00EA2EF4"/>
     <w:rsid w:val="00EA3871"/>
+    <w:rsid w:val="00EA3A15"/>
     <w:rsid w:val="00EA3B1C"/>
     <w:rsid w:val="00EA3E65"/>
     <w:rsid w:val="00EA465C"/>
     <w:rsid w:val="00EA46E5"/>
     <w:rsid w:val="00EA471F"/>
     <w:rsid w:val="00EA4EF4"/>
     <w:rsid w:val="00EA5A48"/>
     <w:rsid w:val="00EA63CA"/>
     <w:rsid w:val="00EA6617"/>
     <w:rsid w:val="00EA6AD8"/>
     <w:rsid w:val="00EA6C18"/>
     <w:rsid w:val="00EA6EC0"/>
+    <w:rsid w:val="00EA71F2"/>
+    <w:rsid w:val="00EA775C"/>
     <w:rsid w:val="00EA7A04"/>
+    <w:rsid w:val="00EA7B16"/>
     <w:rsid w:val="00EA7CEC"/>
     <w:rsid w:val="00EA7EE7"/>
     <w:rsid w:val="00EB00FF"/>
     <w:rsid w:val="00EB02C3"/>
+    <w:rsid w:val="00EB0702"/>
     <w:rsid w:val="00EB0A14"/>
     <w:rsid w:val="00EB0AAD"/>
     <w:rsid w:val="00EB0AC9"/>
     <w:rsid w:val="00EB0F4F"/>
     <w:rsid w:val="00EB12B3"/>
+    <w:rsid w:val="00EB1594"/>
     <w:rsid w:val="00EB15D3"/>
     <w:rsid w:val="00EB18FD"/>
     <w:rsid w:val="00EB233A"/>
     <w:rsid w:val="00EB3390"/>
     <w:rsid w:val="00EB3449"/>
     <w:rsid w:val="00EB35A6"/>
     <w:rsid w:val="00EB36DD"/>
     <w:rsid w:val="00EB38F9"/>
     <w:rsid w:val="00EB3959"/>
+    <w:rsid w:val="00EB3D66"/>
     <w:rsid w:val="00EB4233"/>
     <w:rsid w:val="00EB44BC"/>
     <w:rsid w:val="00EB4673"/>
     <w:rsid w:val="00EB4946"/>
     <w:rsid w:val="00EB4B92"/>
     <w:rsid w:val="00EB4EA9"/>
     <w:rsid w:val="00EB52DA"/>
     <w:rsid w:val="00EB57BB"/>
     <w:rsid w:val="00EB58EB"/>
     <w:rsid w:val="00EB5B92"/>
     <w:rsid w:val="00EB5C92"/>
     <w:rsid w:val="00EB5F39"/>
+    <w:rsid w:val="00EB6366"/>
     <w:rsid w:val="00EB6676"/>
     <w:rsid w:val="00EB6F86"/>
     <w:rsid w:val="00EB7BF9"/>
+    <w:rsid w:val="00EC0540"/>
     <w:rsid w:val="00EC0628"/>
+    <w:rsid w:val="00EC066A"/>
     <w:rsid w:val="00EC0709"/>
     <w:rsid w:val="00EC0E29"/>
     <w:rsid w:val="00EC0E38"/>
     <w:rsid w:val="00EC1061"/>
+    <w:rsid w:val="00EC11FF"/>
     <w:rsid w:val="00EC14E8"/>
     <w:rsid w:val="00EC15A1"/>
     <w:rsid w:val="00EC1630"/>
     <w:rsid w:val="00EC182C"/>
     <w:rsid w:val="00EC1BA3"/>
     <w:rsid w:val="00EC1E31"/>
     <w:rsid w:val="00EC1ED2"/>
     <w:rsid w:val="00EC222A"/>
     <w:rsid w:val="00EC3394"/>
     <w:rsid w:val="00EC3510"/>
     <w:rsid w:val="00EC358A"/>
     <w:rsid w:val="00EC3A1D"/>
     <w:rsid w:val="00EC4A9E"/>
     <w:rsid w:val="00EC4AF5"/>
     <w:rsid w:val="00EC4E5B"/>
     <w:rsid w:val="00EC4FBF"/>
     <w:rsid w:val="00EC5246"/>
     <w:rsid w:val="00EC532F"/>
     <w:rsid w:val="00EC54D1"/>
     <w:rsid w:val="00EC56B0"/>
     <w:rsid w:val="00EC585A"/>
     <w:rsid w:val="00EC60EC"/>
     <w:rsid w:val="00EC62F3"/>
     <w:rsid w:val="00EC67B3"/>
     <w:rsid w:val="00EC6AF2"/>
     <w:rsid w:val="00EC7B6C"/>
     <w:rsid w:val="00EC7B80"/>
     <w:rsid w:val="00EC7B81"/>
     <w:rsid w:val="00EC7C9F"/>
     <w:rsid w:val="00EC7E88"/>
+    <w:rsid w:val="00EC7F5D"/>
     <w:rsid w:val="00ED02D7"/>
     <w:rsid w:val="00ED0DAC"/>
     <w:rsid w:val="00ED1379"/>
     <w:rsid w:val="00ED1493"/>
     <w:rsid w:val="00ED1517"/>
     <w:rsid w:val="00ED162F"/>
     <w:rsid w:val="00ED1C03"/>
     <w:rsid w:val="00ED1DAE"/>
     <w:rsid w:val="00ED1F49"/>
     <w:rsid w:val="00ED26F6"/>
     <w:rsid w:val="00ED284D"/>
     <w:rsid w:val="00ED2910"/>
     <w:rsid w:val="00ED2E21"/>
     <w:rsid w:val="00ED32CC"/>
     <w:rsid w:val="00ED33A1"/>
     <w:rsid w:val="00ED3E75"/>
     <w:rsid w:val="00ED4026"/>
     <w:rsid w:val="00ED41E6"/>
     <w:rsid w:val="00ED435C"/>
     <w:rsid w:val="00ED4AE2"/>
     <w:rsid w:val="00ED4B3A"/>
     <w:rsid w:val="00ED4C13"/>
     <w:rsid w:val="00ED4FE4"/>
+    <w:rsid w:val="00ED5731"/>
     <w:rsid w:val="00ED63C5"/>
     <w:rsid w:val="00ED69AA"/>
     <w:rsid w:val="00ED6BBB"/>
     <w:rsid w:val="00ED6C91"/>
     <w:rsid w:val="00ED6F35"/>
     <w:rsid w:val="00ED739C"/>
     <w:rsid w:val="00ED773D"/>
     <w:rsid w:val="00ED787A"/>
     <w:rsid w:val="00ED796C"/>
     <w:rsid w:val="00ED7A07"/>
+    <w:rsid w:val="00ED7A7E"/>
     <w:rsid w:val="00EE0062"/>
     <w:rsid w:val="00EE09DE"/>
+    <w:rsid w:val="00EE0BB0"/>
     <w:rsid w:val="00EE0DD8"/>
     <w:rsid w:val="00EE13A4"/>
     <w:rsid w:val="00EE14AC"/>
     <w:rsid w:val="00EE1C8C"/>
     <w:rsid w:val="00EE25C9"/>
     <w:rsid w:val="00EE2B41"/>
     <w:rsid w:val="00EE34D4"/>
     <w:rsid w:val="00EE35A0"/>
     <w:rsid w:val="00EE3710"/>
     <w:rsid w:val="00EE375C"/>
     <w:rsid w:val="00EE37BB"/>
     <w:rsid w:val="00EE3B3F"/>
     <w:rsid w:val="00EE3CAD"/>
     <w:rsid w:val="00EE3E4F"/>
     <w:rsid w:val="00EE3F01"/>
     <w:rsid w:val="00EE43CA"/>
     <w:rsid w:val="00EE4889"/>
     <w:rsid w:val="00EE49E1"/>
     <w:rsid w:val="00EE505C"/>
     <w:rsid w:val="00EE5ADA"/>
     <w:rsid w:val="00EE5AFC"/>
     <w:rsid w:val="00EE5CF4"/>
     <w:rsid w:val="00EE61E0"/>
     <w:rsid w:val="00EE6376"/>
     <w:rsid w:val="00EE639D"/>
     <w:rsid w:val="00EE643E"/>
     <w:rsid w:val="00EE6466"/>
     <w:rsid w:val="00EE6AD7"/>
     <w:rsid w:val="00EE6ADC"/>
     <w:rsid w:val="00EE6AF2"/>
     <w:rsid w:val="00EE6FBF"/>
     <w:rsid w:val="00EE70E3"/>
     <w:rsid w:val="00EE752A"/>
     <w:rsid w:val="00EE7612"/>
     <w:rsid w:val="00EE7E1C"/>
     <w:rsid w:val="00EF058E"/>
     <w:rsid w:val="00EF0C70"/>
     <w:rsid w:val="00EF0E7A"/>
     <w:rsid w:val="00EF0F73"/>
+    <w:rsid w:val="00EF11C0"/>
     <w:rsid w:val="00EF17E7"/>
     <w:rsid w:val="00EF193B"/>
     <w:rsid w:val="00EF1AFA"/>
     <w:rsid w:val="00EF1C94"/>
     <w:rsid w:val="00EF1CB5"/>
     <w:rsid w:val="00EF1F14"/>
     <w:rsid w:val="00EF20B9"/>
     <w:rsid w:val="00EF23DB"/>
+    <w:rsid w:val="00EF28DB"/>
     <w:rsid w:val="00EF29C2"/>
+    <w:rsid w:val="00EF2AF3"/>
     <w:rsid w:val="00EF2C88"/>
     <w:rsid w:val="00EF2D24"/>
     <w:rsid w:val="00EF2D4B"/>
     <w:rsid w:val="00EF2DCB"/>
     <w:rsid w:val="00EF30F5"/>
+    <w:rsid w:val="00EF3198"/>
     <w:rsid w:val="00EF35D0"/>
+    <w:rsid w:val="00EF3BD4"/>
     <w:rsid w:val="00EF3D8E"/>
     <w:rsid w:val="00EF3F07"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF46DB"/>
     <w:rsid w:val="00EF4923"/>
     <w:rsid w:val="00EF4ADE"/>
+    <w:rsid w:val="00EF4B87"/>
     <w:rsid w:val="00EF57DB"/>
     <w:rsid w:val="00EF5B0F"/>
     <w:rsid w:val="00EF5BFD"/>
     <w:rsid w:val="00EF6850"/>
+    <w:rsid w:val="00EF6A7D"/>
     <w:rsid w:val="00EF711D"/>
     <w:rsid w:val="00EF71E8"/>
     <w:rsid w:val="00EF72B6"/>
     <w:rsid w:val="00EF72FC"/>
     <w:rsid w:val="00EF7B83"/>
+    <w:rsid w:val="00EF7BFD"/>
     <w:rsid w:val="00EF7F5C"/>
     <w:rsid w:val="00F002CC"/>
     <w:rsid w:val="00F0037D"/>
     <w:rsid w:val="00F00493"/>
     <w:rsid w:val="00F004CE"/>
     <w:rsid w:val="00F00AEF"/>
+    <w:rsid w:val="00F01178"/>
     <w:rsid w:val="00F01290"/>
     <w:rsid w:val="00F01905"/>
+    <w:rsid w:val="00F02282"/>
     <w:rsid w:val="00F02994"/>
     <w:rsid w:val="00F02A2B"/>
     <w:rsid w:val="00F02D0F"/>
     <w:rsid w:val="00F02E74"/>
     <w:rsid w:val="00F03209"/>
     <w:rsid w:val="00F035F7"/>
     <w:rsid w:val="00F038B6"/>
     <w:rsid w:val="00F03B7F"/>
     <w:rsid w:val="00F03CBE"/>
     <w:rsid w:val="00F040EF"/>
     <w:rsid w:val="00F044D0"/>
     <w:rsid w:val="00F0452A"/>
     <w:rsid w:val="00F04AB1"/>
     <w:rsid w:val="00F04C96"/>
     <w:rsid w:val="00F05172"/>
     <w:rsid w:val="00F055DA"/>
+    <w:rsid w:val="00F05BC1"/>
     <w:rsid w:val="00F06339"/>
+    <w:rsid w:val="00F06345"/>
+    <w:rsid w:val="00F067B1"/>
     <w:rsid w:val="00F068CC"/>
     <w:rsid w:val="00F06D52"/>
     <w:rsid w:val="00F06E5C"/>
     <w:rsid w:val="00F07555"/>
     <w:rsid w:val="00F0775C"/>
     <w:rsid w:val="00F07A2F"/>
     <w:rsid w:val="00F07A34"/>
     <w:rsid w:val="00F07B76"/>
     <w:rsid w:val="00F07E34"/>
     <w:rsid w:val="00F102E7"/>
     <w:rsid w:val="00F10AA9"/>
     <w:rsid w:val="00F115BC"/>
     <w:rsid w:val="00F11624"/>
     <w:rsid w:val="00F11D1C"/>
     <w:rsid w:val="00F11F05"/>
     <w:rsid w:val="00F1241E"/>
+    <w:rsid w:val="00F124B3"/>
     <w:rsid w:val="00F12D01"/>
     <w:rsid w:val="00F13366"/>
     <w:rsid w:val="00F137A2"/>
     <w:rsid w:val="00F137CF"/>
     <w:rsid w:val="00F137DA"/>
+    <w:rsid w:val="00F138B9"/>
     <w:rsid w:val="00F13A47"/>
     <w:rsid w:val="00F1431D"/>
     <w:rsid w:val="00F1443A"/>
     <w:rsid w:val="00F14591"/>
     <w:rsid w:val="00F14758"/>
     <w:rsid w:val="00F1494C"/>
     <w:rsid w:val="00F14A05"/>
     <w:rsid w:val="00F1508D"/>
     <w:rsid w:val="00F1564C"/>
+    <w:rsid w:val="00F15673"/>
     <w:rsid w:val="00F15D12"/>
     <w:rsid w:val="00F15F4A"/>
     <w:rsid w:val="00F1672D"/>
     <w:rsid w:val="00F16B8E"/>
     <w:rsid w:val="00F16BA0"/>
     <w:rsid w:val="00F16BD6"/>
     <w:rsid w:val="00F170AB"/>
+    <w:rsid w:val="00F172E2"/>
     <w:rsid w:val="00F173E5"/>
     <w:rsid w:val="00F17522"/>
     <w:rsid w:val="00F177DA"/>
     <w:rsid w:val="00F17C29"/>
+    <w:rsid w:val="00F17E91"/>
     <w:rsid w:val="00F2078A"/>
     <w:rsid w:val="00F208F5"/>
     <w:rsid w:val="00F213B9"/>
     <w:rsid w:val="00F21602"/>
     <w:rsid w:val="00F21D36"/>
     <w:rsid w:val="00F2268C"/>
+    <w:rsid w:val="00F22754"/>
     <w:rsid w:val="00F22AE6"/>
     <w:rsid w:val="00F22EE7"/>
     <w:rsid w:val="00F231AE"/>
     <w:rsid w:val="00F232AA"/>
     <w:rsid w:val="00F23357"/>
     <w:rsid w:val="00F24077"/>
     <w:rsid w:val="00F240CC"/>
     <w:rsid w:val="00F241E5"/>
     <w:rsid w:val="00F2425D"/>
+    <w:rsid w:val="00F24507"/>
     <w:rsid w:val="00F249D3"/>
     <w:rsid w:val="00F24F18"/>
     <w:rsid w:val="00F25531"/>
     <w:rsid w:val="00F26252"/>
+    <w:rsid w:val="00F26490"/>
     <w:rsid w:val="00F2651B"/>
-    <w:rsid w:val="00F26B32"/>
     <w:rsid w:val="00F26BA9"/>
     <w:rsid w:val="00F27134"/>
     <w:rsid w:val="00F2722C"/>
     <w:rsid w:val="00F27605"/>
+    <w:rsid w:val="00F2791F"/>
     <w:rsid w:val="00F27B63"/>
     <w:rsid w:val="00F27C74"/>
     <w:rsid w:val="00F27D20"/>
     <w:rsid w:val="00F302C8"/>
     <w:rsid w:val="00F30693"/>
     <w:rsid w:val="00F30A2A"/>
     <w:rsid w:val="00F30C23"/>
     <w:rsid w:val="00F312E7"/>
+    <w:rsid w:val="00F31852"/>
     <w:rsid w:val="00F31A17"/>
+    <w:rsid w:val="00F31B1E"/>
+    <w:rsid w:val="00F31D94"/>
     <w:rsid w:val="00F321B4"/>
     <w:rsid w:val="00F3261B"/>
+    <w:rsid w:val="00F326F9"/>
     <w:rsid w:val="00F32953"/>
     <w:rsid w:val="00F32E4D"/>
     <w:rsid w:val="00F33397"/>
     <w:rsid w:val="00F34262"/>
     <w:rsid w:val="00F34EB0"/>
     <w:rsid w:val="00F34EC2"/>
     <w:rsid w:val="00F34F5E"/>
     <w:rsid w:val="00F3516B"/>
     <w:rsid w:val="00F357FC"/>
     <w:rsid w:val="00F35EDC"/>
     <w:rsid w:val="00F364FE"/>
     <w:rsid w:val="00F36537"/>
     <w:rsid w:val="00F36787"/>
     <w:rsid w:val="00F36DBA"/>
     <w:rsid w:val="00F375BF"/>
     <w:rsid w:val="00F375E7"/>
     <w:rsid w:val="00F3764E"/>
     <w:rsid w:val="00F37B1A"/>
     <w:rsid w:val="00F37B77"/>
     <w:rsid w:val="00F37F82"/>
     <w:rsid w:val="00F40C73"/>
     <w:rsid w:val="00F40DD9"/>
     <w:rsid w:val="00F410A2"/>
     <w:rsid w:val="00F4163F"/>
+    <w:rsid w:val="00F41B8E"/>
     <w:rsid w:val="00F41DE4"/>
     <w:rsid w:val="00F422CF"/>
     <w:rsid w:val="00F424F2"/>
     <w:rsid w:val="00F4260B"/>
     <w:rsid w:val="00F42651"/>
     <w:rsid w:val="00F4277C"/>
     <w:rsid w:val="00F42A31"/>
     <w:rsid w:val="00F42A97"/>
     <w:rsid w:val="00F42C11"/>
     <w:rsid w:val="00F42E00"/>
     <w:rsid w:val="00F42FD4"/>
     <w:rsid w:val="00F43070"/>
     <w:rsid w:val="00F43678"/>
+    <w:rsid w:val="00F439DE"/>
     <w:rsid w:val="00F44036"/>
     <w:rsid w:val="00F44570"/>
     <w:rsid w:val="00F446F2"/>
     <w:rsid w:val="00F4484E"/>
+    <w:rsid w:val="00F45077"/>
+    <w:rsid w:val="00F45520"/>
     <w:rsid w:val="00F45B16"/>
     <w:rsid w:val="00F45C4E"/>
     <w:rsid w:val="00F45DF0"/>
     <w:rsid w:val="00F45EC0"/>
     <w:rsid w:val="00F45EC9"/>
     <w:rsid w:val="00F45FC5"/>
     <w:rsid w:val="00F46029"/>
     <w:rsid w:val="00F4606B"/>
     <w:rsid w:val="00F4638B"/>
     <w:rsid w:val="00F465F4"/>
     <w:rsid w:val="00F46DA8"/>
+    <w:rsid w:val="00F46EEE"/>
     <w:rsid w:val="00F46FDF"/>
     <w:rsid w:val="00F472B9"/>
     <w:rsid w:val="00F4759E"/>
     <w:rsid w:val="00F47FA4"/>
     <w:rsid w:val="00F5023F"/>
     <w:rsid w:val="00F5065B"/>
     <w:rsid w:val="00F50859"/>
     <w:rsid w:val="00F5094E"/>
     <w:rsid w:val="00F50968"/>
     <w:rsid w:val="00F50B42"/>
+    <w:rsid w:val="00F51320"/>
     <w:rsid w:val="00F514ED"/>
+    <w:rsid w:val="00F516F7"/>
     <w:rsid w:val="00F519C9"/>
     <w:rsid w:val="00F51BE9"/>
     <w:rsid w:val="00F51FCE"/>
     <w:rsid w:val="00F522E3"/>
     <w:rsid w:val="00F52991"/>
     <w:rsid w:val="00F52C6A"/>
     <w:rsid w:val="00F538D8"/>
     <w:rsid w:val="00F540AE"/>
     <w:rsid w:val="00F545A5"/>
     <w:rsid w:val="00F5479F"/>
     <w:rsid w:val="00F547DB"/>
+    <w:rsid w:val="00F54E21"/>
     <w:rsid w:val="00F5559A"/>
     <w:rsid w:val="00F558C0"/>
     <w:rsid w:val="00F55AA5"/>
     <w:rsid w:val="00F55C38"/>
     <w:rsid w:val="00F56450"/>
     <w:rsid w:val="00F566CE"/>
+    <w:rsid w:val="00F568D0"/>
     <w:rsid w:val="00F56983"/>
     <w:rsid w:val="00F572AA"/>
     <w:rsid w:val="00F5757F"/>
     <w:rsid w:val="00F57A1F"/>
     <w:rsid w:val="00F57BCA"/>
     <w:rsid w:val="00F57F83"/>
     <w:rsid w:val="00F60078"/>
     <w:rsid w:val="00F602B1"/>
     <w:rsid w:val="00F60541"/>
+    <w:rsid w:val="00F605FE"/>
     <w:rsid w:val="00F60A58"/>
     <w:rsid w:val="00F60F66"/>
     <w:rsid w:val="00F61765"/>
     <w:rsid w:val="00F619E7"/>
     <w:rsid w:val="00F61C16"/>
     <w:rsid w:val="00F61D1E"/>
     <w:rsid w:val="00F61EB4"/>
     <w:rsid w:val="00F61F29"/>
     <w:rsid w:val="00F620D3"/>
+    <w:rsid w:val="00F6236A"/>
     <w:rsid w:val="00F623C8"/>
     <w:rsid w:val="00F6286C"/>
     <w:rsid w:val="00F6297C"/>
+    <w:rsid w:val="00F62A40"/>
     <w:rsid w:val="00F62DFB"/>
     <w:rsid w:val="00F62E71"/>
+    <w:rsid w:val="00F62E76"/>
     <w:rsid w:val="00F62FB8"/>
     <w:rsid w:val="00F6307C"/>
+    <w:rsid w:val="00F63373"/>
     <w:rsid w:val="00F633AD"/>
     <w:rsid w:val="00F636E5"/>
     <w:rsid w:val="00F63AEB"/>
+    <w:rsid w:val="00F63E5C"/>
     <w:rsid w:val="00F64341"/>
     <w:rsid w:val="00F64638"/>
     <w:rsid w:val="00F646E2"/>
+    <w:rsid w:val="00F647E5"/>
     <w:rsid w:val="00F64AB5"/>
     <w:rsid w:val="00F64C5D"/>
     <w:rsid w:val="00F64FC6"/>
     <w:rsid w:val="00F6502D"/>
     <w:rsid w:val="00F653CC"/>
+    <w:rsid w:val="00F65917"/>
     <w:rsid w:val="00F659A2"/>
     <w:rsid w:val="00F65A99"/>
     <w:rsid w:val="00F65ABD"/>
     <w:rsid w:val="00F65DBA"/>
     <w:rsid w:val="00F65DFD"/>
+    <w:rsid w:val="00F65E4A"/>
     <w:rsid w:val="00F65FED"/>
     <w:rsid w:val="00F660B6"/>
     <w:rsid w:val="00F661C3"/>
     <w:rsid w:val="00F66478"/>
+    <w:rsid w:val="00F66E18"/>
     <w:rsid w:val="00F67440"/>
     <w:rsid w:val="00F677D9"/>
     <w:rsid w:val="00F6784B"/>
     <w:rsid w:val="00F67889"/>
     <w:rsid w:val="00F6789D"/>
     <w:rsid w:val="00F679B3"/>
     <w:rsid w:val="00F67FD9"/>
+    <w:rsid w:val="00F700AB"/>
     <w:rsid w:val="00F7065A"/>
     <w:rsid w:val="00F70887"/>
     <w:rsid w:val="00F70F84"/>
     <w:rsid w:val="00F71089"/>
     <w:rsid w:val="00F71377"/>
+    <w:rsid w:val="00F715BD"/>
     <w:rsid w:val="00F716C3"/>
     <w:rsid w:val="00F71BD1"/>
     <w:rsid w:val="00F720DC"/>
     <w:rsid w:val="00F72482"/>
     <w:rsid w:val="00F72C81"/>
     <w:rsid w:val="00F730B0"/>
     <w:rsid w:val="00F73240"/>
     <w:rsid w:val="00F736E8"/>
     <w:rsid w:val="00F737AC"/>
     <w:rsid w:val="00F738CC"/>
     <w:rsid w:val="00F749C3"/>
     <w:rsid w:val="00F74A6D"/>
     <w:rsid w:val="00F74F3C"/>
     <w:rsid w:val="00F7542F"/>
     <w:rsid w:val="00F75443"/>
     <w:rsid w:val="00F75446"/>
     <w:rsid w:val="00F758FE"/>
     <w:rsid w:val="00F76789"/>
     <w:rsid w:val="00F767D4"/>
     <w:rsid w:val="00F76832"/>
     <w:rsid w:val="00F76A8E"/>
     <w:rsid w:val="00F76BE6"/>
     <w:rsid w:val="00F76C00"/>
     <w:rsid w:val="00F770CA"/>
     <w:rsid w:val="00F772EA"/>
     <w:rsid w:val="00F77323"/>
     <w:rsid w:val="00F77480"/>
     <w:rsid w:val="00F7766E"/>
     <w:rsid w:val="00F77A8A"/>
     <w:rsid w:val="00F77C11"/>
     <w:rsid w:val="00F77D15"/>
     <w:rsid w:val="00F80947"/>
     <w:rsid w:val="00F8115E"/>
     <w:rsid w:val="00F8161C"/>
     <w:rsid w:val="00F8182E"/>
+    <w:rsid w:val="00F81CA6"/>
     <w:rsid w:val="00F825AE"/>
     <w:rsid w:val="00F829AE"/>
     <w:rsid w:val="00F82A19"/>
     <w:rsid w:val="00F82D94"/>
     <w:rsid w:val="00F82DEE"/>
     <w:rsid w:val="00F83552"/>
     <w:rsid w:val="00F8360E"/>
     <w:rsid w:val="00F83B31"/>
     <w:rsid w:val="00F83BFF"/>
     <w:rsid w:val="00F83F50"/>
     <w:rsid w:val="00F84016"/>
     <w:rsid w:val="00F843B8"/>
+    <w:rsid w:val="00F84664"/>
     <w:rsid w:val="00F84FE0"/>
     <w:rsid w:val="00F85247"/>
     <w:rsid w:val="00F857BC"/>
     <w:rsid w:val="00F85968"/>
+    <w:rsid w:val="00F85CC8"/>
     <w:rsid w:val="00F862FF"/>
     <w:rsid w:val="00F86396"/>
     <w:rsid w:val="00F86707"/>
     <w:rsid w:val="00F86709"/>
     <w:rsid w:val="00F86EB5"/>
     <w:rsid w:val="00F87465"/>
     <w:rsid w:val="00F878B3"/>
     <w:rsid w:val="00F87C1F"/>
     <w:rsid w:val="00F87E59"/>
+    <w:rsid w:val="00F904E5"/>
+    <w:rsid w:val="00F906D6"/>
     <w:rsid w:val="00F906FE"/>
     <w:rsid w:val="00F90ADE"/>
     <w:rsid w:val="00F90BC9"/>
     <w:rsid w:val="00F91195"/>
     <w:rsid w:val="00F91235"/>
     <w:rsid w:val="00F91568"/>
     <w:rsid w:val="00F919AA"/>
     <w:rsid w:val="00F91BAB"/>
     <w:rsid w:val="00F925D2"/>
     <w:rsid w:val="00F9304B"/>
     <w:rsid w:val="00F93A54"/>
     <w:rsid w:val="00F93D5D"/>
     <w:rsid w:val="00F93D5E"/>
     <w:rsid w:val="00F93FB6"/>
     <w:rsid w:val="00F94351"/>
+    <w:rsid w:val="00F943F2"/>
+    <w:rsid w:val="00F945E7"/>
     <w:rsid w:val="00F94753"/>
     <w:rsid w:val="00F94AA5"/>
+    <w:rsid w:val="00F94E2F"/>
     <w:rsid w:val="00F951C9"/>
     <w:rsid w:val="00F95480"/>
     <w:rsid w:val="00F958ED"/>
     <w:rsid w:val="00F9601D"/>
     <w:rsid w:val="00F96382"/>
     <w:rsid w:val="00F966E0"/>
     <w:rsid w:val="00F9673C"/>
     <w:rsid w:val="00F967FB"/>
     <w:rsid w:val="00F9686E"/>
     <w:rsid w:val="00F96BF7"/>
     <w:rsid w:val="00F96CF8"/>
     <w:rsid w:val="00F96DC2"/>
     <w:rsid w:val="00F97357"/>
     <w:rsid w:val="00F97811"/>
     <w:rsid w:val="00F97CEE"/>
     <w:rsid w:val="00FA0043"/>
     <w:rsid w:val="00FA03E7"/>
+    <w:rsid w:val="00FA041C"/>
     <w:rsid w:val="00FA0626"/>
+    <w:rsid w:val="00FA0763"/>
     <w:rsid w:val="00FA08CD"/>
     <w:rsid w:val="00FA0C82"/>
     <w:rsid w:val="00FA0EA5"/>
     <w:rsid w:val="00FA123A"/>
     <w:rsid w:val="00FA1875"/>
     <w:rsid w:val="00FA1EBA"/>
     <w:rsid w:val="00FA248F"/>
     <w:rsid w:val="00FA2532"/>
     <w:rsid w:val="00FA25EE"/>
     <w:rsid w:val="00FA2630"/>
     <w:rsid w:val="00FA2760"/>
     <w:rsid w:val="00FA2CE4"/>
     <w:rsid w:val="00FA31F2"/>
     <w:rsid w:val="00FA336A"/>
     <w:rsid w:val="00FA34D7"/>
     <w:rsid w:val="00FA34E3"/>
     <w:rsid w:val="00FA3909"/>
     <w:rsid w:val="00FA3ADF"/>
     <w:rsid w:val="00FA3F49"/>
     <w:rsid w:val="00FA3F7A"/>
     <w:rsid w:val="00FA41C3"/>
     <w:rsid w:val="00FA4606"/>
     <w:rsid w:val="00FA506D"/>
     <w:rsid w:val="00FA54B3"/>
     <w:rsid w:val="00FA55F8"/>
     <w:rsid w:val="00FA5664"/>
     <w:rsid w:val="00FA5C4D"/>
     <w:rsid w:val="00FA61DA"/>
     <w:rsid w:val="00FA62A8"/>
     <w:rsid w:val="00FA63CE"/>
+    <w:rsid w:val="00FA6664"/>
     <w:rsid w:val="00FA671D"/>
     <w:rsid w:val="00FA6A1E"/>
     <w:rsid w:val="00FA6D97"/>
     <w:rsid w:val="00FA7144"/>
     <w:rsid w:val="00FA7C96"/>
     <w:rsid w:val="00FA7D80"/>
     <w:rsid w:val="00FA7DF0"/>
     <w:rsid w:val="00FB0262"/>
+    <w:rsid w:val="00FB05DA"/>
+    <w:rsid w:val="00FB0C6A"/>
     <w:rsid w:val="00FB1049"/>
     <w:rsid w:val="00FB10C7"/>
     <w:rsid w:val="00FB1284"/>
+    <w:rsid w:val="00FB1924"/>
     <w:rsid w:val="00FB19D8"/>
     <w:rsid w:val="00FB1BE3"/>
+    <w:rsid w:val="00FB1CCD"/>
     <w:rsid w:val="00FB1D82"/>
+    <w:rsid w:val="00FB1E24"/>
     <w:rsid w:val="00FB21F1"/>
     <w:rsid w:val="00FB290C"/>
     <w:rsid w:val="00FB2A8C"/>
+    <w:rsid w:val="00FB31BE"/>
     <w:rsid w:val="00FB38AB"/>
     <w:rsid w:val="00FB3DBA"/>
     <w:rsid w:val="00FB3F74"/>
+    <w:rsid w:val="00FB40CD"/>
     <w:rsid w:val="00FB438F"/>
     <w:rsid w:val="00FB4580"/>
     <w:rsid w:val="00FB4957"/>
     <w:rsid w:val="00FB53EA"/>
     <w:rsid w:val="00FB548C"/>
     <w:rsid w:val="00FB55F9"/>
+    <w:rsid w:val="00FB56E9"/>
     <w:rsid w:val="00FB5762"/>
     <w:rsid w:val="00FB585A"/>
     <w:rsid w:val="00FB5A99"/>
     <w:rsid w:val="00FB6025"/>
     <w:rsid w:val="00FB6054"/>
     <w:rsid w:val="00FB631A"/>
     <w:rsid w:val="00FB6868"/>
     <w:rsid w:val="00FB6AB1"/>
     <w:rsid w:val="00FB7197"/>
     <w:rsid w:val="00FB74E0"/>
     <w:rsid w:val="00FB792C"/>
     <w:rsid w:val="00FB7A19"/>
     <w:rsid w:val="00FB7ADC"/>
     <w:rsid w:val="00FB7B08"/>
     <w:rsid w:val="00FB7D18"/>
     <w:rsid w:val="00FC04C6"/>
     <w:rsid w:val="00FC053D"/>
+    <w:rsid w:val="00FC062A"/>
     <w:rsid w:val="00FC0A08"/>
     <w:rsid w:val="00FC0A2E"/>
+    <w:rsid w:val="00FC0B34"/>
     <w:rsid w:val="00FC0B8B"/>
     <w:rsid w:val="00FC0BF4"/>
     <w:rsid w:val="00FC0D17"/>
     <w:rsid w:val="00FC0EFC"/>
     <w:rsid w:val="00FC0F51"/>
     <w:rsid w:val="00FC118C"/>
     <w:rsid w:val="00FC19BD"/>
+    <w:rsid w:val="00FC1A95"/>
     <w:rsid w:val="00FC1EA8"/>
+    <w:rsid w:val="00FC1FC5"/>
     <w:rsid w:val="00FC20C2"/>
     <w:rsid w:val="00FC2257"/>
     <w:rsid w:val="00FC269C"/>
     <w:rsid w:val="00FC2CD4"/>
     <w:rsid w:val="00FC30C1"/>
     <w:rsid w:val="00FC3108"/>
     <w:rsid w:val="00FC3175"/>
+    <w:rsid w:val="00FC3198"/>
     <w:rsid w:val="00FC320C"/>
     <w:rsid w:val="00FC3B61"/>
     <w:rsid w:val="00FC4199"/>
     <w:rsid w:val="00FC43B4"/>
     <w:rsid w:val="00FC46F2"/>
+    <w:rsid w:val="00FC5618"/>
     <w:rsid w:val="00FC5801"/>
     <w:rsid w:val="00FC582C"/>
     <w:rsid w:val="00FC5A35"/>
     <w:rsid w:val="00FC65A4"/>
     <w:rsid w:val="00FC6691"/>
     <w:rsid w:val="00FC6C04"/>
     <w:rsid w:val="00FC6F06"/>
     <w:rsid w:val="00FC72D6"/>
+    <w:rsid w:val="00FC72E8"/>
     <w:rsid w:val="00FC73B0"/>
     <w:rsid w:val="00FC7649"/>
+    <w:rsid w:val="00FC76F9"/>
     <w:rsid w:val="00FC789C"/>
     <w:rsid w:val="00FC7B9F"/>
     <w:rsid w:val="00FC7FFB"/>
     <w:rsid w:val="00FD03A7"/>
     <w:rsid w:val="00FD053A"/>
+    <w:rsid w:val="00FD074B"/>
     <w:rsid w:val="00FD0B05"/>
     <w:rsid w:val="00FD0DC1"/>
     <w:rsid w:val="00FD1251"/>
     <w:rsid w:val="00FD1A27"/>
     <w:rsid w:val="00FD1C6C"/>
     <w:rsid w:val="00FD1ED0"/>
-    <w:rsid w:val="00FD206F"/>
     <w:rsid w:val="00FD2153"/>
     <w:rsid w:val="00FD2450"/>
     <w:rsid w:val="00FD2AFB"/>
     <w:rsid w:val="00FD2D1D"/>
     <w:rsid w:val="00FD2D78"/>
     <w:rsid w:val="00FD2E66"/>
     <w:rsid w:val="00FD2F8C"/>
     <w:rsid w:val="00FD33C4"/>
+    <w:rsid w:val="00FD33CB"/>
+    <w:rsid w:val="00FD341C"/>
     <w:rsid w:val="00FD35A3"/>
     <w:rsid w:val="00FD3625"/>
+    <w:rsid w:val="00FD3641"/>
+    <w:rsid w:val="00FD3BA4"/>
     <w:rsid w:val="00FD40BA"/>
+    <w:rsid w:val="00FD42E2"/>
     <w:rsid w:val="00FD4708"/>
     <w:rsid w:val="00FD4BB0"/>
+    <w:rsid w:val="00FD4BCD"/>
     <w:rsid w:val="00FD4CEA"/>
     <w:rsid w:val="00FD5173"/>
     <w:rsid w:val="00FD517C"/>
+    <w:rsid w:val="00FD54EC"/>
     <w:rsid w:val="00FD638E"/>
     <w:rsid w:val="00FD642C"/>
+    <w:rsid w:val="00FD644E"/>
     <w:rsid w:val="00FD65FD"/>
     <w:rsid w:val="00FD67E7"/>
     <w:rsid w:val="00FD6F78"/>
     <w:rsid w:val="00FD719C"/>
     <w:rsid w:val="00FD73EF"/>
     <w:rsid w:val="00FD7683"/>
     <w:rsid w:val="00FD7779"/>
     <w:rsid w:val="00FE0083"/>
+    <w:rsid w:val="00FE016F"/>
     <w:rsid w:val="00FE0720"/>
     <w:rsid w:val="00FE083C"/>
     <w:rsid w:val="00FE0933"/>
     <w:rsid w:val="00FE0982"/>
     <w:rsid w:val="00FE0AD6"/>
     <w:rsid w:val="00FE0BC6"/>
     <w:rsid w:val="00FE1468"/>
     <w:rsid w:val="00FE190E"/>
     <w:rsid w:val="00FE1BF5"/>
     <w:rsid w:val="00FE1BFC"/>
     <w:rsid w:val="00FE1F21"/>
+    <w:rsid w:val="00FE209E"/>
     <w:rsid w:val="00FE2278"/>
     <w:rsid w:val="00FE2647"/>
     <w:rsid w:val="00FE2828"/>
     <w:rsid w:val="00FE29D7"/>
     <w:rsid w:val="00FE2BE9"/>
     <w:rsid w:val="00FE2BF6"/>
     <w:rsid w:val="00FE2CAB"/>
     <w:rsid w:val="00FE2F79"/>
+    <w:rsid w:val="00FE32BA"/>
     <w:rsid w:val="00FE38F1"/>
     <w:rsid w:val="00FE3A95"/>
     <w:rsid w:val="00FE3B44"/>
     <w:rsid w:val="00FE3C3A"/>
     <w:rsid w:val="00FE4007"/>
     <w:rsid w:val="00FE4194"/>
     <w:rsid w:val="00FE4237"/>
+    <w:rsid w:val="00FE4285"/>
     <w:rsid w:val="00FE4385"/>
     <w:rsid w:val="00FE4389"/>
     <w:rsid w:val="00FE439C"/>
     <w:rsid w:val="00FE446F"/>
     <w:rsid w:val="00FE4477"/>
     <w:rsid w:val="00FE45BF"/>
     <w:rsid w:val="00FE483B"/>
     <w:rsid w:val="00FE48AA"/>
     <w:rsid w:val="00FE4DB6"/>
     <w:rsid w:val="00FE4E41"/>
     <w:rsid w:val="00FE5459"/>
     <w:rsid w:val="00FE5AA2"/>
     <w:rsid w:val="00FE62E0"/>
     <w:rsid w:val="00FE6522"/>
     <w:rsid w:val="00FE65D1"/>
     <w:rsid w:val="00FE6747"/>
+    <w:rsid w:val="00FE688F"/>
     <w:rsid w:val="00FE69BD"/>
     <w:rsid w:val="00FE6CB9"/>
     <w:rsid w:val="00FE7044"/>
     <w:rsid w:val="00FE7735"/>
     <w:rsid w:val="00FE78AE"/>
     <w:rsid w:val="00FE7A54"/>
     <w:rsid w:val="00FF03A4"/>
     <w:rsid w:val="00FF040A"/>
     <w:rsid w:val="00FF057E"/>
     <w:rsid w:val="00FF0845"/>
     <w:rsid w:val="00FF092B"/>
     <w:rsid w:val="00FF0F84"/>
     <w:rsid w:val="00FF11F2"/>
     <w:rsid w:val="00FF137D"/>
     <w:rsid w:val="00FF171E"/>
     <w:rsid w:val="00FF211F"/>
     <w:rsid w:val="00FF24A3"/>
     <w:rsid w:val="00FF250D"/>
     <w:rsid w:val="00FF2754"/>
     <w:rsid w:val="00FF2952"/>
     <w:rsid w:val="00FF2CEA"/>
     <w:rsid w:val="00FF3026"/>
     <w:rsid w:val="00FF3209"/>
     <w:rsid w:val="00FF3580"/>
+    <w:rsid w:val="00FF3935"/>
     <w:rsid w:val="00FF42CA"/>
     <w:rsid w:val="00FF440D"/>
     <w:rsid w:val="00FF443A"/>
+    <w:rsid w:val="00FF4CA7"/>
     <w:rsid w:val="00FF4CB2"/>
     <w:rsid w:val="00FF4DD6"/>
     <w:rsid w:val="00FF4EE1"/>
     <w:rsid w:val="00FF4FF8"/>
     <w:rsid w:val="00FF545B"/>
     <w:rsid w:val="00FF546A"/>
     <w:rsid w:val="00FF5962"/>
     <w:rsid w:val="00FF5B48"/>
     <w:rsid w:val="00FF5CC4"/>
     <w:rsid w:val="00FF5E83"/>
+    <w:rsid w:val="00FF60A6"/>
     <w:rsid w:val="00FF6A1B"/>
+    <w:rsid w:val="00FF6DE2"/>
     <w:rsid w:val="00FF7534"/>
     <w:rsid w:val="00FF7B17"/>
     <w:rsid w:val="00FF7B88"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="00FF7FCB"/>
     <w:rsid w:val="06DD28C6"/>
     <w:rsid w:val="073693CD"/>
     <w:rsid w:val="101EA740"/>
     <w:rsid w:val="18706DF5"/>
     <w:rsid w:val="2045926C"/>
     <w:rsid w:val="204ABBC2"/>
+    <w:rsid w:val="32C3FD31"/>
+    <w:rsid w:val="3E44DA7E"/>
+    <w:rsid w:val="44A431E6"/>
+    <w:rsid w:val="45C34608"/>
+    <w:rsid w:val="5B6975C8"/>
+    <w:rsid w:val="6040FD67"/>
     <w:rsid w:val="6304E3DE"/>
     <w:rsid w:val="68299EDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -40042,272 +47441,237 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003838E3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="CER Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading2"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C22B0F"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FFC000" w:themeColor="accent4"/>
       <w:kern w:val="32"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="CER Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CF0F13"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="280" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="CER Heading 3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00387C96"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="CER Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C22B0F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:aliases w:val="CER Heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="6"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C22B0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:aliases w:val="CER Heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22B0F"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1633"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22B0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C22B0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C22B0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -40711,54 +48075,54 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D6067"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000D6067"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006D7982"/>
+    <w:rsid w:val="007D4BE1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+      <w:color w:val="A5A5A5" w:themeColor="accent3"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D4BE1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="CER Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C22B0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
@@ -41484,50 +48848,115 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00431A1F"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="007942BF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="CERCallout">
+    <w:name w:val="CER Callout"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00136F6D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="284" w:right="284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr>
+      <w:cantSplit/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+      <w:tcMar>
+        <w:top w:w="284" w:type="dxa"/>
+        <w:left w:w="284" w:type="dxa"/>
+        <w:bottom w:w="284" w:type="dxa"/>
+        <w:right w:w="284" w:type="dxa"/>
+      </w:tcMar>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:afterLines="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:cantSplit w:val="0"/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:noWrap/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1060400542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1116488494">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -41548,51 +48977,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1602183663">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/OSR/client-portal-beta/Pages/Client-Portal-Beta.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/NGER/Reporting-cycle/Assess-your-obligations/Reporting-thresholds" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/text" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data/emissions" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-safeguardbaselines@cer.gov.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/NGER/Reporting-cycle/Register-and-deregister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/OSR/online-services" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2015L01637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-online-services-user-guide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/text" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/about-us/contact-us" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-safeguardbaselines@cer.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/reports-and-data/safeguard-data/multi-year-monitoring-period-data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/OSR/online-services" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/NGER/Reporting-cycle/Register-and-deregister" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/reports-and-data/safeguard-data" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/nger-online-services-user-guide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2015L01637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/reports-and-data/safeguard-data/multi-year-monitoring-period-data" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-safeguardbaselines@cer.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-safeguardbaselines@cer.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -41878,1104 +49311,960 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72BA6063-9998-438C-AEAF-EA3E28EED44F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>48724</Characters>
+  <Pages>23</Pages>
+  <Words>8054</Words>
+  <Characters>42930</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>114</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>780</Lines>
+  <Paragraphs>554</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Multi-year monitoring period application guideline</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57158</CharactersWithSpaces>
+  <CharactersWithSpaces>50430</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="348" baseType="variant">
+    <vt:vector size="300" baseType="variant">
+      <vt:variant>
+        <vt:i4>2097259</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/markets/reports-and-data/safeguard-data/multi-year-monitoring-period-data</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mymp-explanation-of-performance</vt:lpwstr>
+      </vt:variant>
       <vt:variant>
         <vt:i4>196627</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>237</vt:i4>
+        <vt:i4>255</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/about-emissions-and-energy-data</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>:~:text=Application%20for%20information%20not%20to%20be%20published</vt:lpwstr>
       </vt:variant>
       <vt:variant>
+        <vt:i4>7340072</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/markets/reports-and-data/safeguard-data</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>1638439</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>234</vt:i4>
+        <vt:i4>249</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Requests_for_further</vt:lpwstr>
       </vt:variant>
       <vt:variant>
+        <vt:i4>327702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/markets/reports-and-data/safeguard-data/multi-year-monitoring-period-data</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mymp-emissions-reduction-summary-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>2097158</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>231</vt:i4>
+        <vt:i4>243</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Explanation_of_risks</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3604510</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>228</vt:i4>
+        <vt:i4>240</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Variation_by_the</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2293761</vt:i4>
-[...16 lines deleted...]
-      <vt:variant>
         <vt:i4>2949150</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>222</vt:i4>
+        <vt:i4>234</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Decision_to_make</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6357057</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>219</vt:i4>
+        <vt:i4>231</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Responsible_Financial_Officer</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6291526</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>216</vt:i4>
+        <vt:i4>228</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Variations_and_revocation</vt:lpwstr>
       </vt:variant>
       <vt:variant>
+        <vt:i4>6815786</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/about-us/contact-us</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>917506</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>213</vt:i4>
+        <vt:i4>222</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.cleanenergyregulator.gov.au/NGER/Reporting-cycle/Register-and-deregister</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4128839</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>210</vt:i4>
+        <vt:i4>219</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/document_page/nger-online-services-user-guide</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5242907</vt:i4>
+        <vt:i4>3211319</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>assess-if-you-have-to-report</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3342336</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>207</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.cleanenergyregulator.gov.au/NGER/Reporting-cycle/Assess-your-obligations/Reporting-thresholds</vt:lpwstr>
+        <vt:lpwstr>mailto:cer-safeguardbaselines@cer.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>n3-2</vt:lpwstr>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211364</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cleanenergyregulator.gov.au/OSR/online-services</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2490441</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>204</vt:i4>
+        <vt:i4>201</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Executive_officer_(EO)</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6357057</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>201</vt:i4>
+        <vt:i4>198</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Responsible_Financial_Officer</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3342336</vt:i4>
-[...88 lines deleted...]
-      <vt:variant>
         <vt:i4>6946899</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>183</vt:i4>
+        <vt:i4>180</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Detailed_application_requirements</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>94</vt:i4>
+        <vt:i4>720958</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>180</vt:i4>
-[...17 lines deleted...]
-        <vt:i4>177</vt:i4>
+        <vt:i4>171</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Authorisation_to_submit</vt:lpwstr>
+        <vt:lpwstr>_Signing_the_declaration</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063345</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>174</vt:i4>
+        <vt:i4>168</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://onlineservices.cer.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6291526</vt:i4>
-[...106 lines deleted...]
-      <vt:variant>
         <vt:i4>3473456</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>153</vt:i4>
+        <vt:i4>150</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/F2015L01637/latest/versions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3604537</vt:i4>
-[...34 lines deleted...]
-      <vt:variant>
         <vt:i4>2097213</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>144</vt:i4>
+        <vt:i4>141</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/F2008L02230/latest/text</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3604537</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>141</vt:i4>
+        <vt:i4>138</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/C2007A00175/latest/versions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>3473456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/F2015L01637/latest/versions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>393243</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>138</vt:i4>
+        <vt:i4>132</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/Series/C2007A00175</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>983067</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>135</vt:i4>
+        <vt:i4>129</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/Series/F2015L01637</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1376310</vt:i4>
-[...17 lines deleted...]
-        <vt:i4>1376310</vt:i4>
+        <vt:i4>1048624</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>122</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470062</vt:lpwstr>
+        <vt:lpwstr>_Toc237605573</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1376310</vt:i4>
+        <vt:i4>1048624</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>116</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470061</vt:lpwstr>
+        <vt:lpwstr>_Toc237605572</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1376310</vt:i4>
+        <vt:i4>1048624</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>110</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470060</vt:lpwstr>
+        <vt:lpwstr>_Toc237605570</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441846</vt:i4>
+        <vt:i4>1114160</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>104</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470059</vt:lpwstr>
+        <vt:lpwstr>_Toc237605569</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441846</vt:i4>
+        <vt:i4>1114160</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>98</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470058</vt:lpwstr>
+        <vt:lpwstr>_Toc237605568</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441846</vt:i4>
+        <vt:i4>1114160</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>92</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470057</vt:lpwstr>
+        <vt:lpwstr>_Toc237605567</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441846</vt:i4>
+        <vt:i4>1114160</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>86</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470056</vt:lpwstr>
+        <vt:lpwstr>_Toc237605566</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441846</vt:i4>
+        <vt:i4>1114160</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>80</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470055</vt:lpwstr>
+        <vt:lpwstr>_Toc237605565</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441846</vt:i4>
+        <vt:i4>1114160</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>74</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470054</vt:lpwstr>
+        <vt:lpwstr>_Toc237605564</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441846</vt:i4>
+        <vt:i4>1114160</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>68</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470053</vt:lpwstr>
+        <vt:lpwstr>_Toc237605563</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441846</vt:i4>
+        <vt:i4>1114160</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>62</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470052</vt:lpwstr>
+        <vt:lpwstr>_Toc237605562</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441846</vt:i4>
+        <vt:i4>1114160</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>56</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470051</vt:lpwstr>
+        <vt:lpwstr>_Toc237605560</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441846</vt:i4>
+        <vt:i4>1179696</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>50</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470050</vt:lpwstr>
+        <vt:lpwstr>_Toc237605558</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507382</vt:i4>
+        <vt:i4>1179696</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>44</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470049</vt:lpwstr>
+        <vt:lpwstr>_Toc237605552</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507382</vt:i4>
+        <vt:i4>1179696</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>38</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470048</vt:lpwstr>
+        <vt:lpwstr>_Toc237605551</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507382</vt:i4>
+        <vt:i4>1179696</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470047</vt:lpwstr>
+        <vt:lpwstr>_Toc237605550</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507382</vt:i4>
+        <vt:i4>1245232</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470046</vt:lpwstr>
+        <vt:lpwstr>_Toc237605545</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507382</vt:i4>
+        <vt:i4>1245232</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470045</vt:lpwstr>
+        <vt:lpwstr>_Toc237605544</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507382</vt:i4>
+        <vt:i4>1245232</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470044</vt:lpwstr>
+        <vt:lpwstr>_Toc237605543</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507382</vt:i4>
+        <vt:i4>1245232</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470043</vt:lpwstr>
+        <vt:lpwstr>_Toc237605542</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507382</vt:i4>
+        <vt:i4>1245232</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc203470042</vt:lpwstr>
+        <vt:lpwstr>_Toc237605541</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cergovau.sharepoint.com/:x:/r/sites/EDi-Safeguard/_layouts/15/Doc.aspx?sourcedoc=%7BA4DF0645-F878-4B79-9AA0-D71107EFDB26%7D&amp;file=SG%20Guidelines%20-%20Definitions%20%26%20Abbreviations.xlsx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3342336</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:cer-safeguardbaselines@cer.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>