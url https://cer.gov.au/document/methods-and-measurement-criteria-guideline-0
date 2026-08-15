--- v0 (2025-10-09)
+++ v1 (2026-08-15)
@@ -783,94 +783,94 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="D9E696"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="36F28A44" id="Freeform: Shape 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBzZGBNwoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BEEm&#10;2UuyGyAJkBzVttw21rYcSdPu+fcpfsguMm7rcbKXVqu7HossviqKrJLef/162CcvbT/suuPjQrxL&#10;F0l7XHXr3fH5cfHrL9//q1okw9gc182+O7aPi8/tsPj6wz++en8+PbRZt+3267ZPqJHj8HA+PS62&#10;43h6WC6H1bY9NMO77tQe6Z+brj80I932z8t135yp9cN+maWpWp67fn3qu1U7DPTXj/afiw+m/c2m&#10;XY3/3WyGdkz2jwvq22h+9ubnk/65/PC+eXjum9N2t3LdaL6gF4dmdySll6Y+NmOTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H27&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79fe7/V5vQYf++enbfZ+8NLS7/Vh/p+rp7MQT25uai2OnYZMHanhrvsRhSzvM&#10;JyP0VyL0NzqGh6du/Zm+GHGmT3A8LoY/PjV9u6Byj9W2o73zauxNzcex+4a+JLHZ6e89GLxFuRv6&#10;NIYZifuMh/72Br83UtePjXz4EwAA//8DAFBLAwQUAAYACAAAACEA3SL52+AAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonIaJtGqdCSHBAQkCpxNWNt0kUex3FThv+nuUE&#10;x50dzbwpd7Oz4oxj6DwpSJcJCKTam44aBYfPp8UaRIiajLaeUME3BthV11elLoy/0Aee97ERHEKh&#10;0AraGIdCylC36HRY+gGJfyc/Oh35HBtpRn3hcGdlliT30umOuKHVAz62WPf7ySnofX+avuyrzN/k&#10;4cW9d8++STOlbm/mhy2IiHP8M8MvPqNDxUxHP5EJwipY3PGUyHqerECwYbPKUhBHVtI0X4OsSvl/&#10;Q/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQc2RgTcKAAC0RAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3SL52+AAAAALAQAADwAAAAAAAAAA&#10;AAAAAACRDAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ4NAAAAAA==&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#d9e696" stroked="f">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="64B2A8D7">
+              <v:shape id="Freeform: Shape 15" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" coordsize="7550841,7542959" o:spid="_x0000_s1026" fillcolor="#d9e696" stroked="f" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBzZGBNwoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BEEm&#10;2UuyGyAJkBzVttw21rYcSdPu+fcpfsguMm7rcbKXVqu7HossviqKrJLef/162CcvbT/suuPjQrxL&#10;F0l7XHXr3fH5cfHrL9//q1okw9gc182+O7aPi8/tsPj6wz++en8+PbRZt+3267ZPqJHj8HA+PS62&#10;43h6WC6H1bY9NMO77tQe6Z+brj80I932z8t135yp9cN+maWpWp67fn3qu1U7DPTXj/afiw+m/c2m&#10;XY3/3WyGdkz2jwvq22h+9ubnk/65/PC+eXjum9N2t3LdaL6gF4dmdySll6Y+NmOTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H27&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79fe7/V5vQYf++enbfZ+8NLS7/Vh/p+rp7MQT25uai2OnYZMHanhrvsRhSzvM&#10;JyP0VyL0NzqGh6du/Zm+GHGmT3A8LoY/PjV9u6Byj9W2o73zauxNzcex+4a+JLHZ6e89GLxFuRv6&#10;NIYZifuMh/72Br83UtePjXz4EwAA//8DAFBLAwQUAAYACAAAACEA3SL52+AAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonIaJtGqdCSHBAQkCpxNWNt0kUex3FThv+nuUE&#10;x50dzbwpd7Oz4oxj6DwpSJcJCKTam44aBYfPp8UaRIiajLaeUME3BthV11elLoy/0Aee97ERHEKh&#10;0AraGIdCylC36HRY+gGJfyc/Oh35HBtpRn3hcGdlliT30umOuKHVAz62WPf7ySnofX+avuyrzN/k&#10;4cW9d8++STOlbm/mhy2IiHP8M8MvPqNDxUxHP5EJwipY3PGUyHqerECwYbPKUhBHVtI0X4OsSvl/&#10;Q/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQc2RgTcKAAC0RAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3SL52+AAAAALAQAADwAAAAAAAAAA&#10;AAAAAACRDAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ4NAAAAAA==&#10;" w14:anchorId="36F28A44">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00893D7A" w:rsidRPr="00893D7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="54"/>
           <w:szCs w:val="54"/>
         </w:rPr>
         <w:t>Methods and measurement criteria guideline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B543F96" w14:textId="036F2FEA" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="004A4C26" w:rsidP="001813DE">
+    <w:p w14:paraId="3B543F96" w14:textId="17D2EC3F" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="008857CA" w:rsidP="001813DE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:left="5103" w:right="101"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">August </w:t>
+        <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidR="0068486A">
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00B35317">
-        <w:t>5</w:t>
+      <w:r>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6519C78F" w14:textId="03C371E9" w:rsidR="00235142" w:rsidRPr="00874B8F" w:rsidRDefault="00346AEF" w:rsidP="005B2609">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc107997334"/>
       <w:bookmarkStart w:id="1" w:name="_Toc138069634"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc205547696"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235614707"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F54FFC" wp14:editId="5A2FA83C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1619250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6944995</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1306195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="25" name="Picture 25">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1294,394 +1294,394 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Toc447009035"/>
       <w:bookmarkStart w:id="4" w:name="_Toc413749884"/>
       <w:r w:rsidR="00235142" w:rsidRPr="00874B8F">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6DC53672" w14:textId="73801AC3" w:rsidR="00EB25A3" w:rsidRDefault="00235142">
+    <w:p w14:paraId="664E74E8" w14:textId="52E4D20E" w:rsidR="00A82E10" w:rsidRDefault="00235142">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EB25A3">
+      <w:r w:rsidR="00A82E10">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
-      <w:r w:rsidR="00EB25A3">
+      <w:r w:rsidR="00A82E10">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EB25A3">
+      <w:r w:rsidR="00A82E10">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00EB25A3">
-[...10 lines deleted...]
-      <w:r w:rsidR="00EB25A3">
+      <w:r w:rsidR="00A82E10">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614707 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00A82E10">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A82E10">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r w:rsidR="00A82E10">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00EB25A3">
+      <w:r w:rsidR="00A82E10">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C69E56" w14:textId="63405DBE" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="6AE7D06E" w14:textId="58C1B2D7" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547697 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614708 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB52ADF" w14:textId="747FB190" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="5A33F83B" w14:textId="2A8C3977" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547698 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614709 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703AA0D9" w14:textId="61786616" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="16C6DB68" w14:textId="76ECE8C3" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2024–25 updates</w:t>
+        <w:t>2025–26 updates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547699 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614710 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14399E25" w14:textId="5CBCC8C3" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="65DBF4CD" w14:textId="1BA42613" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B724AC">
+      <w:r w:rsidRPr="00C50AAE">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B724AC">
+      <w:r w:rsidRPr="00C50AAE">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Purpose of this guideline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547700 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614711 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0174A7EB" w14:textId="21D6C18C" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="424B5C60" w14:textId="7FBAA767" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
@@ -1690,161 +1690,161 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Focus of this guideline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547701 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614712 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735A97DE" w14:textId="14C88275" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="6023AB09" w14:textId="5BD9B94C" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Methods for measurement - overview</w:t>
+        <w:t>Methods for measurement—overview</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547702 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614713 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75811403" w14:textId="4C23AFA7" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="53656224" w14:textId="72F6A41B" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>2.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
@@ -1855,77 +1855,77 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Method 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547703 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614714 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E99FE9" w14:textId="49BE83DD" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="7372F22A" w14:textId="2AF8B07F" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>2.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
@@ -1936,77 +1936,77 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Method 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547704 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614715 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A8B257" w14:textId="15F7E649" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="1BC13576" w14:textId="55CFD2FA" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
@@ -2015,77 +2015,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Method 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547705 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614716 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CEA7D2" w14:textId="54DCC4C1" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="5E2CC19D" w14:textId="73463740" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>2.4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
@@ -2096,525 +2096,525 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Method 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547706 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614717 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3108F290" w14:textId="0804878A" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="760C8464" w14:textId="2BF55ADC" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>2.5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Scope 2 emissions estimation methods - overview</w:t>
+        <w:t>Scope 2 emissions estimation methods—overview</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547707 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614718 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4E5EE5" w14:textId="4636F61A" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="593FE0CB" w14:textId="1080F457" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Mandatory location-based methods for estimating scope 2 emissions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547708 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614719 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9B5633" w14:textId="2DCA6E7C" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="029FBE51" w14:textId="7C0BE697" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Voluntary market-based method for estimating scope 2 emissions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547709 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614720 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
-[...3 lines deleted...]
-        <w:t>8</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E46C8A8" w14:textId="1423630B" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="4554D27D" w14:textId="06C1BE95" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>2.6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Energy estimation methods – overview</w:t>
+        <w:t>Energy estimation methods—overview</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547710 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614721 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8C9E9C" w14:textId="5EE0B2D1" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="621BCD91" w14:textId="43CA3F4A" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>2.7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Temporary unavailability of Method</w:t>
+        <w:t>Temporary unavailability of method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547711 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614722 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69ADAEBF" w14:textId="38901053" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="5FAA2172" w14:textId="0D4A608D" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>2.8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Constraints on Methods</w:t>
+        <w:t>Constraints on methods</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547712 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614723 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4715BAC4" w14:textId="67700A9A" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="1CD1F03A" w14:textId="7798E162" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2628,77 +2628,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>What are measurement criteria?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547713 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614724 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AAC1D4" w14:textId="32918EBE" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="3CF9A46E" w14:textId="3088988E" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
@@ -2707,77 +2707,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>General definitions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547714 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614725 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDAA693" w14:textId="3519D360" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="5025F51D" w14:textId="611D3092" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
@@ -2786,77 +2786,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Constraints on measurement criterion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547715 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614726 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3536F5" w14:textId="2CA404EE" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="5B393B9D" w14:textId="3FAB09E6" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2870,77 +2870,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Measurement criteria for carbon capture and storage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547716 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614727 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
-[...3 lines deleted...]
-        <w:t>14</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538A41E0" w14:textId="4F956D70" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="3DB0ED52" w14:textId="7A27BF09" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -2954,77 +2954,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Measurement criteria for solid fuels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547717 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614728 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0E054A" w14:textId="7AC546D5" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="478D4339" w14:textId="4FFA5FC7" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -3038,77 +3038,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Measurement criteria for gaseous fuels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547718 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614729 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EDDCB3" w14:textId="6A35EBDF" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="1158B2C8" w14:textId="52BB2991" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -3122,77 +3122,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Measurement criteria for liquid fuels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547719 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614730 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E387965" w14:textId="64FF04CA" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="12CF6AAA" w14:textId="54395398" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -3206,77 +3206,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Measurement criteria for carbonates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547720 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614731 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079604A4" w14:textId="73A0C8A9" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="3A3BC497" w14:textId="2449156E" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -3290,77 +3290,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Measurement criteria for solid waste</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547721 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614732 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213CBF41" w14:textId="5E88DFD8" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="21F19D9D" w14:textId="688853DB" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -3374,77 +3374,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Measurement criteria where data relates to a contractor’s activities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547722 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614733 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
-[...3 lines deleted...]
-        <w:t>19</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3281D284" w14:textId="58BF0E0F" w:rsidR="00EB25A3" w:rsidRDefault="00EB25A3">
+    <w:p w14:paraId="4D3851D2" w14:textId="691A5111" w:rsidR="00A82E10" w:rsidRDefault="00A82E10">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="660"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -3458,91 +3458,91 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>More information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc205547723 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235614734 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B71E67">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A75B548" w14:textId="3975EABE" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
+    <w:p w14:paraId="6A75B548" w14:textId="04A7D190" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1262D8" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="00235142" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Toc489614759"/>
       <w:bookmarkStart w:id="6" w:name="_Toc76042516"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc205547697"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235614708"/>
       <w:bookmarkStart w:id="8" w:name="_Toc489447782"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="003404D8">
         <w:lastRenderedPageBreak/>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="003404D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2486"/>
         <w:gridCol w:w="7244"/>
       </w:tblGrid>
       <w:tr w:rsidR="003404D8" w:rsidRPr="00AA1BB1" w14:paraId="0DCC1855" w14:textId="77777777" w:rsidTr="00D14A4C">
@@ -3606,87 +3606,103 @@
             <w:r>
               <w:t>Department of Climate Change, Energy, the Environment and Water. Federal department who is the policy agency for the NGER Legislation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00071554" w:rsidRPr="00AA1BB1" w14:paraId="6002DC87" w14:textId="77777777" w:rsidTr="249A7AA5">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A5524B3" w14:textId="2F3FC153" w:rsidR="00071554" w:rsidRDefault="00071554" w:rsidP="00071554">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6DBD44" w14:textId="5B9C65EA" w:rsidR="00071554" w:rsidRDefault="00071554" w:rsidP="00071554">
+          <w:p w14:paraId="6F6DBD44" w14:textId="6AF998DD" w:rsidR="00071554" w:rsidRDefault="00071554" w:rsidP="00071554">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Has the meaning given by section 9 of the NGER Act. For more information on defining a facility under the NGER scheme, see </w:t>
+              <w:t xml:space="preserve">Has the meaning given by section 9 of the NGER Act. For more information on defining a facility under the NGER </w:t>
+            </w:r>
+            <w:r w:rsidR="00D16890">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cheme, see </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:anchor="what-is-an-nger-facility" w:tooltip="A link to the Assess your obligations page on the Clean Energy Regulator website" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>What is a</w:t>
               </w:r>
-              <w:r>
+              <w:r w:rsidR="00F62C7D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> </w:t>
+                <w:t>n NGER</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>Facility</w:t>
+                <w:t xml:space="preserve"> Facility</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003404D8" w:rsidRPr="00AA1BB1" w14:paraId="0DC2B414" w14:textId="77777777" w:rsidTr="249A7AA5">
         <w:tc>
           <w:tcPr>
@@ -4054,51 +4070,51 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="717B3B6E" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00AA1BB1" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA1BB1">
               <w:t>t CO</w:t>
             </w:r>
             <w:r w:rsidRPr="004F7F39">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA1BB1">
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA3D4E9" w14:textId="389E2B75" w:rsidR="003404D8" w:rsidRPr="00AA1BB1" w:rsidRDefault="50460906" w:rsidP="2F35B756">
+          <w:p w14:paraId="1FA3D4E9" w14:textId="1659CBBF" w:rsidR="003404D8" w:rsidRPr="00AA1BB1" w:rsidRDefault="50460906" w:rsidP="2F35B756">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Tonnes carbon dioxide equivalence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07D150D1" w14:textId="77777777" w:rsidR="00CB0A24" w:rsidRPr="00F8076C" w:rsidRDefault="00CB0A24" w:rsidP="00CB0A24">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F8076C">
         <w:t xml:space="preserve">Terms in NGER legislation may have specific meanings within the law. These key words and phrases are normally identified under a heading such as Definitions, Interpretation or Dictionary or in other parts of the document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BB6B21" w14:textId="17A5060C" w:rsidR="003404D8" w:rsidRDefault="00CB0A24" w:rsidP="0029209B">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
@@ -4116,59 +4132,59 @@
         <w:r w:rsidRPr="00F8076C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Federal Register of Legislation - Understanding Legislation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00F8076C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2909B58B" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="003C733A" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:right="537"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc76042517"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc205547698"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235614709"/>
       <w:r w:rsidRPr="003C733A">
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="74866631" w14:textId="064193A2" w:rsidR="003404D8" w:rsidRPr="000B3301" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
+    <w:p w14:paraId="74866631" w14:textId="079D5E52" w:rsidR="003404D8" w:rsidRPr="000B3301" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
@@ -4177,259 +4193,283 @@
         <w:t>guideline has been developed by the Clean Energy Regulator (</w:t>
       </w:r>
       <w:r w:rsidR="72AB586B" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">) to assist entities to comply with their reporting obligations under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
         <w:r w:rsidRPr="000B3301">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting Act 2007</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="11" w:name="_Ref105748531"/>
-      <w:r w:rsidRPr="00A469D7">
+      <w:r w:rsidR="00327637">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(NGER Act)</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and associated legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630B57B1" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="000B3301" w:rsidRDefault="003404D8" w:rsidP="002B05F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="452FFEBD" w14:textId="1871A8AF" w:rsidR="003404D8" w:rsidRPr="000B3301" w:rsidRDefault="003404D8" w:rsidP="002B05F4">
+    <w:p w14:paraId="452FFEBD" w14:textId="06BAAFC2" w:rsidR="003404D8" w:rsidRPr="000B3301" w:rsidRDefault="003404D8" w:rsidP="002B05F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">This guideline only applies to the </w:t>
       </w:r>
       <w:r w:rsidR="00B35317">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="008857CA">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35317">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="008857CA">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> NGER reporting year and should be read in conjunction with the NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="003440EB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy regulations 2008" w:history="1">
         <w:r w:rsidRPr="002B05F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Regulations 2008</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003440EB">
+      <w:r w:rsidR="00327637">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="003440EB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="003440EB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">NGER Regulations), and </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Measurement Determination" w:history="1">
         <w:r w:rsidRPr="002B05F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting (Measurement) Determination 2008</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003440EB">
+      <w:r w:rsidR="002133E0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="003440EB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NGER Measurement Determination), as in force</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for this reporting period. These</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> laws and their interpretation are subject to change, which may affect the accuracy of the information contained in the guideline. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4C5F8A" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="000B3301" w:rsidRDefault="003404D8" w:rsidP="002B05F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55FA2AE4" w14:textId="0F447E31" w:rsidR="003404D8" w:rsidRPr="000B3301" w:rsidRDefault="003404D8" w:rsidP="002B05F4">
+    <w:p w14:paraId="55FA2AE4" w14:textId="37A1C72F" w:rsidR="003404D8" w:rsidRPr="000B3301" w:rsidRDefault="003404D8" w:rsidP="002B05F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The guidance provided in this document is not exhaustive, nor does it consider all circumstances applicable to all entities. Th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not intended to comprehensively deal with its subject area, and it is not a substitute for independent legal advice. Although entities are not bound to follow the guidance provided in this document, they must ensure they meet their obligations under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Measurement Determination" w:history="1">
         <w:r w:rsidRPr="00452C2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>National Greenhouse and Energy Reporting (NGER) scheme</w:t>
+          <w:t xml:space="preserve">National Greenhouse and Energy Reporting (NGER) </w:t>
+        </w:r>
+        <w:r w:rsidR="00D16890">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00452C2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>cheme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> at all times. </w:t>
       </w:r>
       <w:r w:rsidR="01A711D1" w:rsidRPr="3944F9C2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="381CAA0A" w:rsidRPr="3944F9C2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -4519,487 +4559,390 @@
       </w:r>
       <w:r w:rsidR="00AB6476" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>incidentally,</w:t>
       </w:r>
       <w:r w:rsidR="003404D8" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or as consequential loss, out of or in connection with, any use of this guideline or reliance on it, for any purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10DA70EC" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="000B3301" w:rsidRDefault="003404D8" w:rsidP="002B05F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78C0F416" w14:textId="32446D6F" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="78C0F416" w14:textId="3284C6E0" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER scheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
+        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16890">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3301">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
       </w:r>
       <w:r w:rsidR="4E4D9187" w:rsidRPr="3944F9C2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, or an independent auditor, may require the entity to demonstrate that they are compliant with requirements of the NGER Act, NGER Regulations, and/or the NGER Measurement Determination. Entities are responsible for determining their obligations under the law and for applying the law to their individual circumstances.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Toc43159422"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc43159422"/>
     </w:p>
     <w:p w14:paraId="1D60DCF1" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2808C139" w14:textId="5AFDB985" w:rsidR="003404D8" w:rsidRPr="00FA7635" w:rsidRDefault="00B35317" w:rsidP="003404D8">
+    <w:p w14:paraId="2808C139" w14:textId="64099107" w:rsidR="003404D8" w:rsidRPr="00FA7635" w:rsidRDefault="00B35317" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc205547699"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235614710"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="008857CA">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="008857CA">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003404D8">
         <w:t xml:space="preserve"> updates</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="72E97FF8" w14:textId="035FAB60" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
+    <w:p w14:paraId="72E97FF8" w14:textId="45AB038F" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changes in this document for the </w:t>
       </w:r>
       <w:r w:rsidR="00B35317">
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="008857CA">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35317">
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="008857CA">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reporting year:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5D1E3C" w14:textId="77777777" w:rsidR="00827E8A" w:rsidRDefault="00604BE3" w:rsidP="0002564E">
+    <w:p w14:paraId="350A5613" w14:textId="6C177377" w:rsidR="003A2153" w:rsidRDefault="003A2153" w:rsidP="0002564E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incorporation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24263">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>information previous published within the CER’s quick-help topics webpage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5D1E3C" w14:textId="4DE1B808" w:rsidR="00827E8A" w:rsidRDefault="00604BE3" w:rsidP="0002564E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
           <w:rStyle w:val="scxw216678499"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002564E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Minor stylistic and formatting changes have been made to this document</w:t>
+        <w:t xml:space="preserve">Minor stylistic and formatting changes have </w:t>
+      </w:r>
+      <w:r w:rsidR="00235EB9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="0002564E">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>been made to this document</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8779D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002564E">
+        <w:rPr>
           <w:rStyle w:val="scxw216678499"/>
         </w:rPr>
         <w:t> </w:t>
-      </w:r>
-[...166 lines deleted...]
-        <w:t>temporary unavailability of method</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48FC0950" w14:textId="77777777" w:rsidR="00B61F42" w:rsidRDefault="00B61F42" w:rsidP="00604BE3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6959AA08" w14:textId="14BA9E9E" w:rsidR="00604BE3" w:rsidRDefault="00604BE3" w:rsidP="00604BE3">
+    <w:p w14:paraId="6959AA08" w14:textId="45EA552D" w:rsidR="00604BE3" w:rsidRDefault="00604BE3" w:rsidP="00604BE3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Read about the </w:t>
-[...42 lines deleted...]
-      <w:r>
+        <w:t>Read about the</w:t>
+      </w:r>
+      <w:r w:rsidR="00346E26">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>.  </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00346E26" w:rsidRPr="00166F48">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve">changes to the NGER </w:t>
+        </w:r>
+        <w:r w:rsidR="000D5B4C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidR="00346E26" w:rsidRPr="00166F48">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>egislation for the 2025–26 reporting period</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00166F48">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidR="00346E26">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FC7F7A" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="002C556E" w:rsidRDefault="003404D8" w:rsidP="00E56C14">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc171072670"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc205547700"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc171072670"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc171072671"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc171072672"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc171072673"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc76042518"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235614711"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="002C556E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Purpose of this</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guideline</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="17"/>
-      <w:r w:rsidRPr="002C556E">
-[...11 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="1CB343AA" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="002C556E" w:rsidRDefault="003404D8" w:rsidP="00E56C14">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>Certain organisations</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> have reporting obligations under the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Legislation</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">, comprising the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Act</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> and the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24378A28" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="002C556E" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="24378A28" w14:textId="0FE8AC15" w:rsidR="003404D8" w:rsidRPr="002C556E" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">It is important that data relating to greenhouse gas emissions, energy consumption and energy production of corporations, provided under the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
-        <w:t xml:space="preserve"> scheme, is accurate and complies with the requirements of the legislation. The information is used to:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16890">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C556E">
+        <w:t>cheme, is accurate and complies with the requirements of the legislation. The information is used to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BBD942" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="002C556E" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="002C556E">
         <w:t>inform government policy formulation and the Australian public</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8A5959" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="002C556E" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="002C556E">
         <w:t>meet Australia’s international reporting obligations</w:t>
       </w:r>
@@ -5023,182 +4966,188 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">ensure, under the </w:t>
       </w:r>
       <w:r w:rsidR="00544500">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">afeguard </w:t>
       </w:r>
       <w:r w:rsidR="00544500">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>echanism, that net covered emissions of greenhouse gases from the operation of a designated large facility do not exceed the baseline applicable to the facility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A68E76" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:r>
         <w:t>The following information has been compiled to provide stakeholders with an understanding of how we will apply legislation with regards to method and measurement criterion selection and application through worked examples and elaborations. It is intended to assist stakeholders (reporters, auditors, and those who prepare NGER reports) with demonstrating compliance by providing practical examples of the application of the legislation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB3FABE" w14:textId="4D18F6F4" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="0DB3FABE" w14:textId="45C8135F" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:r>
         <w:t>This compilation is an extension of the Department of Climate Change, Energy, the Environment and Water’s (</w:t>
       </w:r>
-      <w:r w:rsidR="0B191F8A">
-        <w:t>DCCEEW</w:t>
+      <w:r w:rsidR="005242E0">
+        <w:t>Department</w:t>
       </w:r>
       <w:r>
         <w:t>) discontinued technical guidelines and is intended to provide industry stakeholders with an understanding of how the regulator interprets and applies the legislation. It is intended for educational purposes only.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA71580" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="002C556E" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:r>
         <w:t>Reporters are responsible for ensuring they meet the legislative requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F0BE78" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00C54C7E" w:rsidRDefault="003404D8" w:rsidP="00E56C14">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc43159423"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_Toc205547701"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc43159423"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc76042519"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235614712"/>
       <w:r w:rsidRPr="00C54C7E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Focus of this </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t>guideline</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="20"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="6EC7DBCE" w14:textId="11545179" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00E56C14">
+    <w:p w14:paraId="6EC7DBCE" w14:textId="157872C2" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00E56C14">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF338C">
         <w:t xml:space="preserve">The objective of this </w:t>
       </w:r>
       <w:r>
         <w:t>guideline</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF338C">
         <w:t xml:space="preserve"> is to promote </w:t>
       </w:r>
       <w:r>
-        <w:t>an understanding of the methods used for estimating emissions and energy, the general requirements for measurement of emissions and energy and the compliant reporting of measurement criteria for a facility under the NGER Act</w:t>
+        <w:t xml:space="preserve">an understanding of the methods used for estimating emissions and energy, the general requirements for measurement of emissions and energy and the compliant </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>reporting of measurement criteria for a facility under the NGER Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF338C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:tooltip="A link to the Defining NGER facilities guide on the Clean Energy Regulator website" w:history="1">
-        <w:r w:rsidRPr="00B623F4">
+        <w:r w:rsidR="002B2B84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>NGER Defining facilities</w:t>
+          <w:t>Defining a facility of National Greenhouse and Energy Reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB7EBD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:noProof/>
           <w:color w:val="005874"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="003A1FD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>for guidance on what constitutes a facility.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_Toc423516668"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc495652581"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc423516668"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc495652581"/>
     </w:p>
-    <w:p w14:paraId="0448625A" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="00E56C14">
+    <w:p w14:paraId="0448625A" w14:textId="7B8B0CE6" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="00E56C14">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc171072676"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc205547702"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc171072676"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc171072677"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc76042520"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235614713"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
-      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:t>ethods for measurement</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
-[...2 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00F378B4">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:t>overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
-      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="67F1DB8D" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="00E56C14">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Emissions are rarely measured through direct observation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. They </w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>are most often estimated by reference to readily observable variables that are closely related to greenhouse gas emissions such as the quantity of fossil fuels consumed.</w:t>
@@ -5303,59 +5252,59 @@
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the estimation of national greenhouse gas inventories</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7EBD">
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">EU </w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Hlk48729242"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk48729242"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">guidelines, </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="0041250A">
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and the</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7EBD">
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Environmental Protection Agency’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:tooltip="A link to the Mandatory Greenhouse Gas Reporting Rule page of the EPA website" w:history="1">
         <w:r w:rsidRPr="00975F8E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -5920,240 +5869,258 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">eporters to make their own judgements to balance the costs of using the higher methods with the benefits of potentially </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>more accurate</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> emission estimates.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04789B66" w14:textId="70EC2284" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="04789B66" w14:textId="28D2AF51" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve">It is intended that the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C11CB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eporter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicate the method used </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C11CB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reporting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C11CB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">each source. For example, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C11CB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eporter </w:t>
+      </w:r>
+      <w:r w:rsidR="00381DFC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C11CB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> different methods for different fuels and different methods for individual gases. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where appropriate, the reporter </w:t>
+      </w:r>
+      <w:r w:rsidR="117FB5EE" w:rsidRPr="3944F9C2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3944F9C2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use different methods to estimate emissions from ‘separate instances of a source’ (section 1.9A of the NGER Measurement Determination) and ‘separate occurrences of a source’ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">It is intended that the </w:t>
-[...5 lines deleted...]
-        <w:t>r</w:t>
+        <w:t>(section 1.9B of the NGER Measurement Determination). Not all methods are available for all sources or for all gases.</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">eporter </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">indicate the method used </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>For example, f</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">for </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">reporting </w:t>
+        <w:t xml:space="preserve">or solid fuels only </w:t>
+      </w:r>
+      <w:r w:rsidR="1CDD4D6E" w:rsidRPr="3944F9C2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">each source. For example, the </w:t>
-[...5 lines deleted...]
-        <w:t>r</w:t>
+        <w:t xml:space="preserve">ethod 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>is available</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">eporter </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> apply</w:t>
+        <w:t xml:space="preserve"> for methane and nitrous oxid</w:t>
+      </w:r>
+      <w:r w:rsidR="00444D1E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>e,</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> different methods for different fuels and different methods for individual gases. </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> for methane and nitrous oxide, reflecting the minor nature of the emission sources, whereas </w:t>
+        <w:t xml:space="preserve"> whereas </w:t>
       </w:r>
       <w:r w:rsidR="00381DFC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00381DFC" w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">methods are available for carbon dioxide. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EE51D4" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="00E56C14">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc76042521"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc205547703"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc76042521"/>
+      <w:bookmarkStart w:id="30" w:name="_Method_1"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc76042522"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235614714"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="000C11CB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Method 1</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="31"/>
-      <w:r w:rsidRPr="000C11CB">
-[...4 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="4EC5E737" w14:textId="1216C640" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Method 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> within the NGER </w:t>
       </w:r>
       <w:r w:rsidR="00135B06">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Scheme</w:t>
@@ -6161,209 +6128,209 @@
       <w:r w:rsidR="00A33D77">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">is the </w:t>
       </w:r>
       <w:r w:rsidRPr="009C6FF4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">default method for determining </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>emissions, and it:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19440179" w14:textId="31E84139" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="19440179" w14:textId="760E2E07" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>rovides estimation procedures derived directly from the methodologies used by the Department of</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Climate Change, Energy, the Environment and Water</w:t>
+        <w:t xml:space="preserve">rovides estimation procedures derived directly from the methodologies used by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5104">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the preparation of </w:t>
+        <w:t xml:space="preserve">epartment for the preparation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Australia’s</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0047252D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>National Greenhouse Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00852FFF">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> The use of methodologies from the </w:t>
       </w:r>
       <w:r w:rsidRPr="0047252D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>National Greenhouse Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9224E">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">anchors </w:t>
       </w:r>
-      <w:r w:rsidR="7E8E9FF4" w:rsidRPr="0CBF3C1E">
+      <w:r w:rsidR="00235EB9">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">ethod 1 within the international guidelines adopted by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00451C66">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">United Nations Framework Convention on Climate Change </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>UNFCCC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the estimation of greenhouse emissions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F94649" w14:textId="69E77C6D" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="60F94649" w14:textId="3FF318AE" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">pecifies the use of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>default</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> emission factors in the estimation of emissions. These emission factors are national average factors determined by the Department of </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Climate Change, Energy, the Environment and Water </w:t>
+        <w:t xml:space="preserve"> emission factors in the estimation of emissions. These emission factors are national average factors determined by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A215D2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">department </w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>using the Australian Greenhouse Emissions Information System (AGEIS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560A5BB9" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -6372,74 +6339,74 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">where the emissions resulting from combustion will be very similar across most facilities.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666DB60D" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="005D6C54">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc43481977"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Toc205547704"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc43481977"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc43482131"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc43482155"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc43796809"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc76042523"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235614715"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C11CB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ethod 2</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="37"/>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="19EDF581" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="005D6C54">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Method 2 employs</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9224E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>i</w:t>
@@ -6621,112 +6588,317 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>raws on the large body of Australian and international documentary standards prepared by standards organisations to provide the benchmarks for procedures for the analysis of, typically, the critical chemical properties of the fuels being combusted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D490E05" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>s likely to be most useful for fuels which exhibit some variability in key qualities, such as carbon content, from source to source. This is the case for coal in Australia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AB9222" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="6EE2A0A1" w14:textId="55E5ADB3" w:rsidR="00C2411D" w:rsidRDefault="003404D8" w:rsidP="00C2411D">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">s based on technical guidelines that were used by reporters under the Generator Efficiency Standards program. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>option</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to report using this higher order approach is extended by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">NGER Measurement </w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Determination from the electricity industry to all major consumers of fossil fuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B39F7D8" w14:textId="4FA1632B" w:rsidR="00C2411D" w:rsidRPr="000C11CB" w:rsidRDefault="00D90641" w:rsidP="00235EB9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Method 2 m</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03076">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ay also</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use </w:t>
+      </w:r>
+      <w:r w:rsidR="00762ACD">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00991D56">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emission factor </w:t>
+      </w:r>
+      <w:r w:rsidR="004569AF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00A474AE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each piece</w:t>
+      </w:r>
+      <w:r w:rsidR="004569AF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A474AE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="004569AF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>equipment performing a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8110C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>n activit</w:t>
+      </w:r>
+      <w:r w:rsidR="00460EEB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8110C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03076">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C537A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>require the calculation of ‘average hours of operation of e</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1AE1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>quipment</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7E08">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1AE1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>(or component)’</w:t>
+      </w:r>
+      <w:r w:rsidR="00783DDE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (section 3.73B, </w:t>
+      </w:r>
+      <w:r w:rsidR="00196927">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.73G, 3.73LA, 3.73LB, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7547">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>3.73R</w:t>
+      </w:r>
+      <w:r w:rsidR="00121AAD">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 3.78D, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA081D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.78I, </w:t>
+      </w:r>
+      <w:r w:rsidR="00837932">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA081D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>3.96</w:t>
+      </w:r>
+      <w:r w:rsidR="00837932">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3CC4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7E08">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3CC4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="008579FF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is to be interpreted as the average number of hours a given equipment or component type is operated over the entire NGER reporting year. </w:t>
+      </w:r>
+      <w:r w:rsidR="008579FF" w:rsidRPr="008579FF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not include hours when equipment or components </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D67">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="008579FF" w:rsidRPr="008579FF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used for non-NGER reportable activities or not in use due to maintenance or other reasons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1204A8" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00FE3563" w:rsidRDefault="003404D8" w:rsidP="005D6C54">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc76042524"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc205547705"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc76042524"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235614716"/>
       <w:r w:rsidRPr="00FE3563">
         <w:t>Method 3</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
-      <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="514986DC" w14:textId="429DDA09" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="005D6C54">
+    <w:p w14:paraId="514986DC" w14:textId="3A39A757" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="005D6C54">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Method 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> requires</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9224E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sampling and analysis based on </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3563">
@@ -6774,134 +6946,213 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> require</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>eporters to comply with Australian or international documentary standards for sampling (of fuels or raw materials) or equivalent as well as for the analysis of fuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC779FF" w14:textId="3CC272AC" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="71AA45EB" w14:textId="39832F62" w:rsidR="00CD6CC5" w:rsidRDefault="00CB1DAF" w:rsidP="00235EB9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">As for Method 2, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CC5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Method 3 may also use an emission factor for</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4539E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each piece of</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CC5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment performing an activity and require the calculation of ‘average hours of operation of equipment (or component)’. </w:t>
+      </w:r>
+      <w:r w:rsidR="009156AB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The same </w:t>
+      </w:r>
+      <w:r w:rsidR="0055600F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>interpre</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6FD7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tations and limitations </w:t>
+      </w:r>
+      <w:r w:rsidR="0077483E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noted above </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6FD7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CC5" w:rsidRPr="008579FF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC779FF" w14:textId="776DEB63" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">here is a substantial body of documented procedures on monitoring practices and state and territory government regulatory experience that provide the principal sources of guidance for the establishment of </w:t>
       </w:r>
       <w:r w:rsidR="5AEB5FD5" w:rsidRPr="0CBF3C1E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ethods 2 and 3</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E19FA67" w14:textId="3824B03F" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="005D6C54">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc76042525"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc205547706"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc76042525"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235614717"/>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Method 4</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="65A7F2CB" w14:textId="02C87A13" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="006E18BC">
+    <w:p w14:paraId="65A7F2CB" w14:textId="506F285B" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="006E18BC">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Rather than analysing the chemical properties of inputs (or in some case</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, products), </w:t>
+        <w:t>, products)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62C5E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or considering the equipment in use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C11CB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="6B3FE9ED" w:rsidRPr="0CBF3C1E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ethod</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">4 provides approaches </w:t>
       </w:r>
@@ -7233,90 +7484,102 @@
       <w:r w:rsidR="00827F79">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> can be fo</w:t>
       </w:r>
       <w:r w:rsidR="00D30058">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">und under </w:t>
       </w:r>
       <w:r w:rsidR="00EE60E2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Division 1.3.3 of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidR="00E81473">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771A4A7B" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="006E18BC">
+    <w:p w14:paraId="771A4A7B" w14:textId="4A6A36EE" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="006E18BC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc199515078"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="_Toc205547707"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc199515078"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc423516670"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc495652583"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc76042526"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235614718"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C11CB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 emissions</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="44"/>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estimation methods</w:t>
+      </w:r>
+      <w:r w:rsidR="00F378B4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>overview</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="46"/>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="47"/>
-      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="46A850BC" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="006E18BC">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope 2 emissions arise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>from the consumption of an energy commodity which was produced outside of the facility. Scope 2 emission account for the scope 1 emissions which were required to produce the energy commodity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DED8BA" w14:textId="3BA6E0AB" w:rsidR="00E93EC1" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
@@ -7386,64 +7649,64 @@
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>hapter 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BDE1085" w14:textId="78E43BB0" w:rsidR="006C3675" w:rsidRPr="00416E4A" w:rsidRDefault="00661B45" w:rsidP="00070740">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc205547708"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235614719"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandatory </w:t>
       </w:r>
       <w:r w:rsidR="006C3675">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>location-based methods for estimating scope 2 emissions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="006C3675">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55849894" w14:textId="02998F66" w:rsidR="006D6870" w:rsidRDefault="006D6870" w:rsidP="006E18BC">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Location-based scope 2 emissions must be reported as per section 7.2 and 7.3 of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidR="003F74DA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, provided facilities meet the relevant thresholds</w:t>
@@ -7477,58 +7740,59 @@
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">emission </w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>factors.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 7 of the NGER Measurement Determination also covers how to estimate scope 2 emissions from the purchase and loss of other sources (sources other than the purchase and loss of electricity from a State or Territory’s main electricity grid).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E006D80" w14:textId="768F22AE" w:rsidR="00110B4C" w:rsidRDefault="00110B4C" w:rsidP="00070740">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc205547709"/>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc235614720"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Voluntary market-based method for estimating scope 2 emissions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37631D89" w14:textId="299073D7" w:rsidR="00164917" w:rsidRDefault="00A15381" w:rsidP="006E18BC">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">NGER reporters </w:t>
       </w:r>
       <w:r w:rsidR="00E0117D">
         <w:t>may choose to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> additionally </w:t>
       </w:r>
       <w:r>
@@ -7555,138 +7819,142 @@
       <w:r w:rsidR="00343D19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>allow</w:t>
       </w:r>
       <w:r w:rsidR="00343D19">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NGER reporters to reflect </w:t>
       </w:r>
       <w:r w:rsidR="00131CC3">
         <w:t>actions they take</w:t>
       </w:r>
       <w:r w:rsidR="00D55F36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0064301E">
         <w:t xml:space="preserve">that incentivise renewable electricity generation. These actions include </w:t>
       </w:r>
       <w:r w:rsidR="00553A50">
         <w:t xml:space="preserve">voluntary surrenders of </w:t>
       </w:r>
       <w:r w:rsidR="00626FF9">
-        <w:t xml:space="preserve">large-scale </w:t>
-[...3 lines deleted...]
-        <w:t>generation certificates (L</w:t>
+        <w:t>large-scale generation certificates (L</w:t>
       </w:r>
       <w:r w:rsidR="00553A50">
         <w:t>GCs</w:t>
       </w:r>
       <w:r w:rsidR="00626FF9">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006E76E4">
-        <w:t xml:space="preserve"> and purchases of GreenPower electricity</w:t>
+        <w:t xml:space="preserve"> and purchases of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E76E4">
+        <w:t>GreenPower</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E76E4">
+        <w:t xml:space="preserve"> electricity</w:t>
       </w:r>
       <w:r w:rsidR="001E1C58">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D33595">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002876A6">
         <w:t xml:space="preserve">Read more </w:t>
       </w:r>
       <w:r w:rsidR="00116745">
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00993721">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Voluntary market-based scope 2 emissions guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B328FD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="00116745">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA3D8C5" w14:textId="77777777" w:rsidR="00503649" w:rsidRPr="00366050" w:rsidRDefault="00503649" w:rsidP="00503649">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D6EF184" w14:textId="33D209C4" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="006E18BC">
+    <w:p w14:paraId="6D6EF184" w14:textId="43601CE8" w:rsidR="003404D8" w:rsidRPr="000C11CB" w:rsidRDefault="003404D8" w:rsidP="006E18BC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc76042527"/>
-[...18 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="50" w:name="_Toc76042527"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235614721"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Energy estimation methods</w:t>
+      </w:r>
+      <w:r w:rsidR="00F378B4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
-      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="54344E90" w14:textId="23323D81" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="006E18BC">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods for the estimation of the energy content of fuels produced and fuels consumed are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>set out</w:t>
       </w:r>
       <w:r w:rsidRPr="000C11CB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
@@ -7871,78 +8139,89 @@
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="0002741D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>some cases</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0002741D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> where</w:t>
       </w:r>
       <w:r w:rsidR="003404D8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> energy is consumed and not combusted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E706AC5" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="004B7465" w:rsidRDefault="003404D8" w:rsidP="006E18BC">
+    <w:p w14:paraId="7E706AC5" w14:textId="715505B2" w:rsidR="003404D8" w:rsidRPr="004B7465" w:rsidRDefault="003404D8" w:rsidP="006E18BC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc43305774"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="_Toc205547711"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc43305774"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc76042528"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235614722"/>
       <w:r w:rsidRPr="004B7465">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Temporary unavailability of Method</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Temporary unavailability of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E82E3A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7465">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ethod</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
-      <w:bookmarkEnd w:id="55"/>
     </w:p>
-    <w:p w14:paraId="39BCFD94" w14:textId="1AB0F454" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="006E18BC">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="7A739D2A" w14:textId="3376CEC5" w:rsidR="00A61A0D" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporters </w:t>
       </w:r>
       <w:r w:rsidR="00DA0257">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="00DA0257" w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -7985,797 +8264,991 @@
         </w:rPr>
         <w:t>down time</w:t>
       </w:r>
       <w:r w:rsidR="00D907D5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of equipment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or measurement systems </w:t>
       </w:r>
       <w:r w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>to monitor emissions:</w:t>
+        <w:t>to monitor emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3E4D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77105">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61A0D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Down time is</w:t>
+      </w:r>
+      <w:r w:rsidR="00617BE9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C42637">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>period during which</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD353F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a mechanical or technical failure of equipment </w:t>
+      </w:r>
+      <w:r w:rsidR="001143E9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>or a failure of measurement systems</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD353F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7F72">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>prevents</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57BA9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fulfilment of </w:t>
+      </w:r>
+      <w:r w:rsidR="0055084B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57BA9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> method’s</w:t>
+      </w:r>
+      <w:r w:rsidR="009C796F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3CA3">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">measurement </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8180B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0D03">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00565ECD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C77105">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The duration of d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C3B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>own time accumulat</w:t>
+      </w:r>
+      <w:r w:rsidR="00C845C8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C3B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over </w:t>
+      </w:r>
+      <w:r w:rsidR="00C845C8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the reporting period </w:t>
+      </w:r>
+      <w:r w:rsidR="00025B86">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>but</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C3B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565ECD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">does not include </w:t>
+      </w:r>
+      <w:r w:rsidR="00782177">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>time taken for calibration of equipment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A739D2A" w14:textId="6055B62B" w:rsidR="00A61A0D" w:rsidRDefault="00A61A0D" w:rsidP="003404D8">
+    <w:p w14:paraId="2A6B05C2" w14:textId="5F68F71C" w:rsidR="0026790B" w:rsidRPr="00E82E3A" w:rsidRDefault="0026790B" w:rsidP="00E82E3A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E84875">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This 'down time' requirement is applicable to all emissions sources. It is of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E84875">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t>particular relevance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E84875">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to thermal power stations conducting continuous monitoring of fuel quantities (for example, flow meters or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E84875">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t>weightometers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E84875">
+        <w:rPr>
+          <w:color w:val="383A42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under Methods 1, 2 and 3) and composition under Method 2 or 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB419F1" w14:textId="20CCFF61" w:rsidR="005433D3" w:rsidRDefault="005433D3" w:rsidP="003404D8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Down time is</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00617BE9">
+        <w:t xml:space="preserve">Emissions </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2DA1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C42637">
+        <w:t>during</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>period during which</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD353F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003849D9">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a mechanical or technical failure of equipment </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001143E9">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>or a failure of measurement systems</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD353F">
+        <w:t xml:space="preserve">period </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC7F72">
+        <w:t xml:space="preserve">of down time </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>prevents</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B57BA9">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fulfilment of a method’s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C796F">
+        <w:t xml:space="preserve"> be estimated </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2DA1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA3CA3">
+        <w:t xml:space="preserve">in a manner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">measurement </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D8180B">
+        <w:t xml:space="preserve">consistent with the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>requirements</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B0D03">
+        <w:t xml:space="preserve">general </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00565ECD">
+        <w:t xml:space="preserve">principles </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC7C3B">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Down time accumulat</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C845C8">
+        <w:t xml:space="preserve">section 1.13 of the NGER </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>es</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC7C3B">
+        <w:t xml:space="preserve">Measurement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> over </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C845C8">
+        <w:t>Determination.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5D10">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the reporting period </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00025B86">
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5D10" w:rsidRPr="006B5D10">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>but</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC7C3B">
+        <w:t>ecords documenting the method of estimation used, including justification of its consistency with the general principles, must be retained in accordance with section 22 of the NGER Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AD234B" w14:textId="205079CC" w:rsidR="0086480E" w:rsidRDefault="00A30C9D" w:rsidP="003404D8">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00565ECD">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">does not include </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00782177">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00557F87">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>time taken for calibration of equipment.</w:t>
+        <w:t xml:space="preserve">here is a duration threshold </w:t>
+      </w:r>
+      <w:r w:rsidR="003366D5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>within section 1.19:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB419F1" w14:textId="7BCFEE84" w:rsidR="005433D3" w:rsidRDefault="005433D3" w:rsidP="003404D8">
-[...90 lines deleted...]
-    <w:p w14:paraId="5F17907C" w14:textId="53F9C6E1" w:rsidR="00F1783A" w:rsidRPr="0041597E" w:rsidRDefault="003404D8" w:rsidP="003849D9">
+    <w:p w14:paraId="5F17907C" w14:textId="02F5C19F" w:rsidR="00F1783A" w:rsidRPr="00E84875" w:rsidRDefault="003404D8" w:rsidP="003849D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0041597E">
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the down time in a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00724300">
+        <w:t>If the</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0DBA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>reporting period</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00724300" w:rsidRPr="0041597E">
+        <w:t xml:space="preserve"> duration of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0041597E">
+        <w:t xml:space="preserve"> down time </w:t>
+      </w:r>
+      <w:r w:rsidR="00150C7A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84875">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00724300" w:rsidRPr="00E84875">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reporting period </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84875">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidR="00CD51DF">
+      <w:r w:rsidR="00CD51DF" w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD51DF" w:rsidRPr="0041597E">
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0041597E">
+        <w:t xml:space="preserve">weeks (42 days) or less, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52F29" w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">weeks (42 days) or less, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D52F29" w:rsidRPr="003849D9">
+        <w:t xml:space="preserve">it is not necessary to notify the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0315E" w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">it is not necessary to notify the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B0315E" w:rsidRPr="003849D9">
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04A41">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>CER</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00025252" w:rsidRPr="003849D9">
+        <w:t>. Y</w:t>
+      </w:r>
+      <w:r w:rsidR="0061067B" w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, but </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0061067B">
+        <w:t xml:space="preserve">ou must still estimate emissions </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD71EB" w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">you must still estimate emissions </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD71EB">
+        <w:t xml:space="preserve">compliantly </w:t>
+      </w:r>
+      <w:r w:rsidR="0061067B" w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">compliantly </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>and maintain records as above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760B18C2" w14:textId="0380EF1F" w:rsidR="003404D8" w:rsidRPr="0041597E" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
+    <w:p w14:paraId="760B18C2" w14:textId="57FA71E7" w:rsidR="003404D8" w:rsidRPr="00E84875" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0041597E">
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the down time exceeds </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD51DF">
+        <w:t>If the</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3FE7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD51DF" w:rsidRPr="0041597E">
+        <w:t xml:space="preserve"> duration of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0041597E">
+        <w:t xml:space="preserve"> down time exceeds </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD51DF" w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>weeks in a</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reporting period</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0041597E">
+        <w:t xml:space="preserve">weeks </w:t>
+      </w:r>
+      <w:r w:rsidR="002B3FE7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, within </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD51DF" w:rsidRPr="1E4CDFCF">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">in a reporting period, within </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD51DF" w:rsidRPr="00E84875">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E4CDFCF">
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">weeks after the day when down time first exceeds </w:t>
       </w:r>
-      <w:r w:rsidR="00CD51DF" w:rsidRPr="1E4CDFCF">
+      <w:r w:rsidR="00CD51DF" w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E4CDFCF">
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">weeks, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0041597E">
+        <w:t xml:space="preserve">weeks, the registered controlling corporation or responsible emitter must inform </w:t>
+      </w:r>
+      <w:r w:rsidR="3D51BE6A" w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the registered controlling corporation or responsible emitter must inform </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3D51BE6A" w:rsidRPr="1E4CDFCF">
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>CER</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> in writing of the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C1CF8D" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="0041597E" w:rsidRDefault="003404D8" w:rsidP="00F64568">
+    <w:p w14:paraId="22C1CF8D" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00E84875" w:rsidRDefault="003404D8" w:rsidP="00F64568">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0041597E">
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the reason why down time is more than </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> weeks</w:t>
+        <w:t>the reason why down time is more than 6 weeks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00441E7B" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="0041597E" w:rsidRDefault="003404D8" w:rsidP="00F64568">
+    <w:p w14:paraId="00441E7B" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00E84875" w:rsidRDefault="003404D8" w:rsidP="00F64568">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0041597E">
+      <w:r w:rsidRPr="00E84875">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>how the reporter plans to minimise down time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50520862" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="0041597E" w:rsidRDefault="003404D8" w:rsidP="00F64568">
+    <w:p w14:paraId="50520862" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00E84875" w:rsidRDefault="003404D8" w:rsidP="00F64568">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E84875">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>how emissions have been estimated during the down time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76187E2D" w14:textId="4EB74AED" w:rsidR="003404D8" w:rsidRDefault="005F54FD" w:rsidP="00BD643F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I</w:t>
+      </w:r>
       <w:r w:rsidRPr="0041597E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>how emissions have been estimated during the down time.</w:t>
+        <w:t>n practice</w:t>
+      </w:r>
+      <w:r w:rsidR="0079129A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0079129A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0079129A" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="0079129A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0079129A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relating to </w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>down time</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5050">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of most relevance for </w:t>
+      </w:r>
+      <w:r w:rsidR="004D008F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>continuous emissions monitoring (</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>CEM</w:t>
+      </w:r>
+      <w:r w:rsidR="004D008F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using </w:t>
+      </w:r>
+      <w:r w:rsidR="36CCEEC2" w:rsidRPr="0CBF3C1E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ethod 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00222BB2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which must</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4FE7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operate for more tha</w:t>
+      </w:r>
+      <w:r w:rsidR="00501118">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4FE7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90% of the period for which it is used to monitor emissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00152A59">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00152A59">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5050">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>owever</w:t>
+      </w:r>
+      <w:r w:rsidR="00152A59">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5050">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00152A59">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00152A59">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">down time </w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="00152A59">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00152A59">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>apply to</w:t>
+      </w:r>
+      <w:r w:rsidR="00152A59" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">methods for all </w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emissions sources. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B53E9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Periodic emissions monitoring</w:t>
+      </w:r>
+      <w:r w:rsidR="004D008F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PEM</w:t>
+      </w:r>
+      <w:r w:rsidR="004D008F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using </w:t>
+      </w:r>
+      <w:r w:rsidR="386B6EBF" w:rsidRPr="0CBF3C1E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ethod 4 can also be affected, noting that if monthly emissions monitoring is applied, only one measurement period can be missed</w:t>
+      </w:r>
+      <w:r w:rsidR="004859AE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before you are required to notify the CER</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. It also applies to all other emissions sources</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – for example,</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> failure of a meter to measure flow of gas to a combustion source, even when using </w:t>
+      </w:r>
+      <w:r w:rsidR="6BDAEB22" w:rsidRPr="0CBF3C1E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="0041597E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ethod 1, 2 or 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76187E2D" w14:textId="7F7321CB" w:rsidR="003404D8" w:rsidRDefault="005F54FD" w:rsidP="00BD643F">
-[...27 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="05B3E12B" w14:textId="545097F9" w:rsidR="00E66245" w:rsidRPr="00785672" w:rsidRDefault="00A63F68" w:rsidP="003404D8">
+      <w:r w:rsidRPr="00E84875">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="5FD3B76C" w:rsidRPr="00E84875">
+        <w:t>CER</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="00E84875">
+        <w:t xml:space="preserve"> may direct </w:t>
+      </w:r>
+      <w:r w:rsidR="3EE14B70" w:rsidRPr="00E84875">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="00E84875">
+        <w:t xml:space="preserve">ethod 1 be used to estimate emissions during the down time if </w:t>
+      </w:r>
+      <w:r w:rsidR="046E9A38" w:rsidRPr="00E84875">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="00E84875">
+        <w:t xml:space="preserve">ethod 2, 3 or 4 has been used to estimate emissions for the source and if the down time exceeds </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD51DF" w:rsidRPr="00E84875">
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidR="003404D8" w:rsidRPr="00E84875">
+        <w:t>weeks in a reporting period.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A19B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0079129A">
-[...241 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="005E562D">
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="0058283F">
         <w:t xml:space="preserve"> you are unsure whether an instance of technical or mechanical failure of equipment or measurement systems constitutes a temporary unavailability of method, please </w:t>
       </w:r>
       <w:r w:rsidR="000B596F">
         <w:t xml:space="preserve">contact us at </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="000B596F" w:rsidRPr="00AA494F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>cer-nger-reporting@cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0058283F">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="002400F8">
         <w:t>clarify.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -8881,88 +9354,112 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>period</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00EB5DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C042F2">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>the meter in a manner consistent with the general principles in section 1.13 of the NGER Measurement Determination.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50922B4A" w14:textId="30228152" w:rsidR="002F0AB1" w:rsidRPr="00993013" w:rsidRDefault="002F0AB1">
+          <w:p w14:paraId="50922B4A" w14:textId="0B349599" w:rsidR="002F0AB1" w:rsidRPr="00993013" w:rsidRDefault="002F0AB1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>This was done by comparing historical records of fuel combustion against records of electricity production at the generator. The reporter also considered the generator’s efficiency as stated by the manufacturer and was able to produce an estimate of emissions for the day.</w:t>
             </w:r>
             <w:r w:rsidR="00F37C90">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F37C90">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Details of this method of estimation and the decision-making process were recorded in line with the record keeping requirements of section 22 of the NGER Act.</w:t>
             </w:r>
             <w:r w:rsidR="00F37C90">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>There were two other days during the reporting period where the flow meter experienced similar failures and a similar procedure for estimating emissions was followed, but as the cumulative down time was below 6 weeks, it was not necessary to notify the CER.</w:t>
+              <w:t>There were two other days during the reporting period where the flow meter experienced similar failures and a similar procedure for estimating emissions was followed</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA77D2">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB5DD8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA77D2">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB5DD8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s the cumulative down time was below 6 weeks, it was not necessary to notify the CER.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77EA6084" w14:textId="77777777" w:rsidR="002F0AB1" w:rsidRDefault="002F0AB1" w:rsidP="00C171DB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="9751" w:type="dxa"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9751"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B5787E" w14:paraId="12DE9FEC" w14:textId="77777777" w:rsidTr="0010257A">
@@ -9161,153 +9658,98 @@
             <w:r w:rsidR="00823D48" w:rsidRPr="00EB5DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">by </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">7 weeks. As the reporter became aware that the expected duration of down time was going to exceed 6 weeks, they notified the CER </w:t>
             </w:r>
             <w:r w:rsidR="003213D4" w:rsidRPr="00EB5DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">in writing </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>of:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="295423C4" w14:textId="4F380B91" w:rsidR="002F0AB1" w:rsidRPr="006E468B" w:rsidRDefault="002F0AB1" w:rsidP="002F0AB1">
+          <w:p w14:paraId="295423C4" w14:textId="4F380B91" w:rsidR="002F0AB1" w:rsidRPr="006E468B" w:rsidRDefault="002F0AB1" w:rsidP="00FF2B68">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="CERbullets"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB5DD8">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">the nature of the failure of the </w:t>
             </w:r>
             <w:r w:rsidR="003213D4" w:rsidRPr="00EB5DD8">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>equipment</w:t>
             </w:r>
             <w:r w:rsidR="00946D67" w:rsidRPr="00EB5DD8">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> (the gas chromatograph)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BECD080" w14:textId="716E3AFE" w:rsidR="002F0AB1" w:rsidRPr="006E468B" w:rsidRDefault="002F0AB1" w:rsidP="002F0AB1">
+          <w:p w14:paraId="1BECD080" w14:textId="716E3AFE" w:rsidR="002F0AB1" w:rsidRPr="006E468B" w:rsidRDefault="002F0AB1" w:rsidP="00FF2B68">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="CERbullets"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB5DD8">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="00697B54" w:rsidRPr="00EB5DD8">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">reason the down time </w:t>
             </w:r>
             <w:r w:rsidR="00946D67" w:rsidRPr="00EB5DD8">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>will exceed 6 weeks (</w:t>
             </w:r>
             <w:r w:rsidR="000C0966" w:rsidRPr="00EB5DD8">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>delay in replacement delivery)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67077E1D" w14:textId="034BBE6A" w:rsidR="002F0AB1" w:rsidRPr="006E468B" w:rsidRDefault="002F0AB1" w:rsidP="002F0AB1">
+          <w:p w14:paraId="67077E1D" w14:textId="034BBE6A" w:rsidR="002F0AB1" w:rsidRPr="006E468B" w:rsidRDefault="002F0AB1" w:rsidP="00FF2B68">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="CERbullets"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB5DD8">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>details on how emissions have been estimated during the down time</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257E008B" w14:textId="77777777" w:rsidR="002F0AB1" w:rsidRPr="006E468B" w:rsidRDefault="002F0AB1" w:rsidP="002F0AB1">
+          <w:p w14:paraId="257E008B" w14:textId="77777777" w:rsidR="002F0AB1" w:rsidRPr="006E468B" w:rsidRDefault="002F0AB1" w:rsidP="00FF2B68">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="CERbullets"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB5DD8">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>plans for minimising down time where possible.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C27DF34" w14:textId="3BA323F6" w:rsidR="002F0AB1" w:rsidRPr="00D27872" w:rsidRDefault="002F0AB1" w:rsidP="002F0AB1">
+          <w:p w14:paraId="1C27DF34" w14:textId="5CCBDEA3" w:rsidR="002F0AB1" w:rsidRPr="00D27872" w:rsidRDefault="002F0AB1" w:rsidP="002F0AB1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Upon receiving the notification, </w:t>
             </w:r>
             <w:r w:rsidR="007D7E99">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>CER consider</w:t>
             </w:r>
             <w:r w:rsidR="007D7E99">
@@ -9350,74 +9792,86 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0095AB54" w14:textId="77777777" w:rsidR="002F0AB1" w:rsidRDefault="002F0AB1" w:rsidP="00C171DB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FFF442E" w14:textId="1769D972" w:rsidR="003404D8" w:rsidRDefault="0A32059C" w:rsidP="00D27872">
+    <w:p w14:paraId="2FFF442E" w14:textId="205B20A4" w:rsidR="003404D8" w:rsidRDefault="0A32059C" w:rsidP="00D27872">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc199515084"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="_Toc205547712"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc199515084"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc76042529"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235614723"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="2C658374">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Constraints on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6036B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C658374">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ethods</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="56"/>
-      <w:r w:rsidRPr="2C658374">
-[...4 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="57"/>
-      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="6EE76848" w14:textId="558151C5" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291F2E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The consistent use of reporting methods over multiple reporting periods is an important principle for measuring emissions and energy. </w:t>
       </w:r>
       <w:r w:rsidR="005D3AB2" w:rsidRPr="00291F2E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidRPr="00291F2E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> promote consistency, restrictions have been placed on w</w:t>
@@ -9568,243 +10022,243 @@
           <w:t>)</w:t>
         </w:r>
         <w:r w:rsidRPr="0018183E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00291F2E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00291F2E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for National Greenhouse Gas Inventories provides a detailed discussion of the issue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19308909" w14:textId="5AF28E11" w:rsidR="00611537" w:rsidRDefault="005C7D4C" w:rsidP="003404D8">
-[...1 lines deleted...]
-        <w:t>Commencing</w:t>
+    <w:p w14:paraId="19308909" w14:textId="4A0A5DAB" w:rsidR="00611537" w:rsidRDefault="00D12668" w:rsidP="003404D8">
+      <w:r>
+        <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00474FC8">
-        <w:t xml:space="preserve"> in the </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">2021–22 reporting </w:t>
+        <w:t xml:space="preserve">onstraints </w:t>
+      </w:r>
+      <w:r w:rsidR="00380468">
+        <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="00474FC8">
-        <w:t>year, constraints were also applied</w:t>
+        <w:t xml:space="preserve"> also applied</w:t>
       </w:r>
       <w:r w:rsidR="007E2239">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00037F26">
         <w:t xml:space="preserve">when estimating </w:t>
       </w:r>
       <w:r w:rsidR="00302E6E">
         <w:t xml:space="preserve">fugitive </w:t>
       </w:r>
       <w:r w:rsidR="00037F26">
         <w:t>emissions from</w:t>
       </w:r>
       <w:r w:rsidR="00302E6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0074721B">
         <w:t xml:space="preserve">the following </w:t>
       </w:r>
       <w:r w:rsidR="00C619C3">
         <w:t xml:space="preserve">natural gas </w:t>
       </w:r>
       <w:r w:rsidR="0074721B">
         <w:t>sources</w:t>
       </w:r>
       <w:r w:rsidR="000217AD">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B8EB12" w14:textId="7A6FEC87" w:rsidR="00611537" w:rsidRDefault="00ED5BBF" w:rsidP="00386276">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc107314314"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc107314314"/>
       <w:r w:rsidRPr="00386276">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Subdivision 3.3.6A.1—Onshore natural gas production, other than emissions that are vented or flared—wellheads</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidR="0074721B" w:rsidRPr="00386276">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="_Toc107314319"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc107314319"/>
     </w:p>
     <w:p w14:paraId="02A7E916" w14:textId="25197CC0" w:rsidR="00611537" w:rsidRDefault="00733761" w:rsidP="00386276">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386276">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Subdivision 3.3.6B.1—Offshore natural gas production, other than emissions that are vented or flared—offshore platforms</w:t>
       </w:r>
-      <w:bookmarkStart w:id="61" w:name="_Toc69480123"/>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc69480123"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidR="0074721B" w:rsidRPr="00386276">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028DE984" w14:textId="2E68B4F8" w:rsidR="00581DD7" w:rsidRPr="00386276" w:rsidRDefault="00581DD7" w:rsidP="00386276">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386276">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Division 3.3.6C—Natural gas gathering and boosting (other than emissions that are vented or flared</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="00386276">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63AE3125" w14:textId="4EAE30CB" w:rsidR="00731B08" w:rsidRPr="00386276" w:rsidRDefault="00731B08" w:rsidP="00386276">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc69480125"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc69480125"/>
       <w:r w:rsidRPr="00386276">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Division 3.3.6E—Natural gas processing (other than emissions that are vented or flared</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="00386276">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550CDDEA" w14:textId="29D4AD26" w:rsidR="00731B08" w:rsidRPr="00386276" w:rsidRDefault="001959BC" w:rsidP="00386276">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc69480127"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc69480127"/>
       <w:r w:rsidRPr="00386276">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Division 3.3.7A—Natural gas storage (other than emissions that are vented or flared)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="5A695739" w14:textId="0888ADA4" w:rsidR="001959BC" w:rsidRPr="00386276" w:rsidRDefault="001959BC" w:rsidP="00386276">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc69480128"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc69480128"/>
       <w:r w:rsidRPr="00386276">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Division 3.3.7B—Natural gas liquefaction, storage and transfer (other than emissions that are vented or flared)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidR="00611537">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509B3F7A" w14:textId="18E447E9" w:rsidR="00962B00" w:rsidRPr="00291F2E" w:rsidRDefault="00D74152" w:rsidP="003404D8">
+    <w:p w14:paraId="509B3F7A" w14:textId="4FFFCB7C" w:rsidR="00962B00" w:rsidRPr="00291F2E" w:rsidRDefault="00D74152" w:rsidP="003404D8">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">For the sources listed above, if </w:t>
       </w:r>
       <w:r w:rsidR="6E5D1D52" w:rsidRPr="0CBF3C1E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="0CBF3C1E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ethod</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9891,57 +10345,57 @@
         <w:t xml:space="preserve"> 2 must be used in Divisions 3.3.6B, 3.3.6C, 3.3.6E, 3.3.7A and 3.3.7B </w:t>
       </w:r>
       <w:r w:rsidR="00C65E7E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">of the NGER Measurement Determination </w:t>
       </w:r>
       <w:r w:rsidR="00962B00">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>if those Divisions are applicable to the facility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA3EBA2" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc76042530"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc205547713"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc76042530"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc235614724"/>
       <w:r>
         <w:t>What are measurement criteria?</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
-      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="14939473" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00C9786C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Measurement criteria </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">categories indicate the quality of data that is obtained when reporters use different types of information or through application of methods of measurement. </w:t>
       </w:r>
       <w:r>
         <w:t>The measurement criteria set out how the following are to be estimated:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB2B725" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
@@ -9976,57 +10430,57 @@
       <w:r>
         <w:t>amount</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> of carbonates consumed, synthetic gas emitted, and fuel used as a feedstock or as carbon reductant related to industrial process emissions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CE8E3B" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>the amount of waste for a source.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A33409B" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc76042531"/>
-      <w:bookmarkStart w:id="68" w:name="_Toc205547714"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc76042531"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc235614725"/>
       <w:r>
         <w:t>General definitions</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
-      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="0B42459D" w14:textId="5D2ADA6A" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
       <w:r w:rsidR="00381DFC">
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r>
         <w:t>different measurement criteria that can broadly be defined as follows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10248,436 +10702,442 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7183" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18622356" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERnumbering"/>
             </w:pPr>
             <w:r>
               <w:t>quantity measured or estimated in accordance with industry practice</w:t>
             </w:r>
             <w:r w:rsidR="00BF5ADD">
               <w:t xml:space="preserve"> if the </w:t>
             </w:r>
             <w:r w:rsidR="00155441">
               <w:t xml:space="preserve">equipment </w:t>
             </w:r>
             <w:r w:rsidR="00CB1E62">
               <w:t>used to measure combustion of the fuel is not calibrated to a measurement requirement</w:t>
             </w:r>
             <w:r w:rsidR="007C54B1">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="343226AA" w14:textId="25316942" w:rsidR="007C54B1" w:rsidRDefault="007C54B1" w:rsidP="009A1EBF">
+          <w:p w14:paraId="343226AA" w14:textId="2BC26B20" w:rsidR="007C54B1" w:rsidRDefault="00AB3E22" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERnumbering"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">Industry practice </w:t>
+            </w:r>
+            <w:r w:rsidR="009464C1">
+              <w:t>forms the basis of criterion BBB</w:t>
+            </w:r>
+            <w:r w:rsidR="00736323">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D544A9">
+              <w:t xml:space="preserve">and can be used </w:t>
+            </w:r>
+            <w:r w:rsidR="00736323">
+              <w:t>for the measurement of quantities of fuels</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC1DEC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009452E9">
+              <w:t xml:space="preserve">consumed, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D544A9">
+              <w:t xml:space="preserve">quantities of fuels produced, and </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0D9A">
+              <w:t>amount of electricity consumed</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96A36">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0D9A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A96A36">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0D9A">
+              <w:t xml:space="preserve">f measurement </w:t>
+            </w:r>
+            <w:r w:rsidR="000F0784">
+              <w:t>equipment does not meet the requirements of criterion AAA.</w:t>
+            </w:r>
+            <w:r w:rsidR="005A1776">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C54B1">
               <w:t xml:space="preserve">Note: </w:t>
             </w:r>
             <w:r w:rsidR="0010017C" w:rsidRPr="006224A8">
               <w:t>An estimate obtained using industry practice must be consistent with the principles in section 1.13</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0262A">
+              <w:t xml:space="preserve"> of the NGER Measurement Determination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6419EA89" w14:textId="20BA0B3C" w:rsidR="006B3535" w:rsidRPr="00403BDE" w:rsidRDefault="006B3535" w:rsidP="00386276">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="test"/>
         <w:tblDescription w:val="tesst"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E64BF" w14:paraId="0B2251C6" w14:textId="77777777" w:rsidTr="5424C4F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10718FA4" w14:textId="152169E2" w:rsidR="003640D9" w:rsidRPr="00E92E16" w:rsidRDefault="003640D9" w:rsidP="00E356CA">
+          <w:p w14:paraId="10718FA4" w14:textId="152169E2" w:rsidR="003640D9" w:rsidRPr="005C5C9D" w:rsidRDefault="003640D9" w:rsidP="00E356CA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="252" w:right="94"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E90">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If the acquisition involves a commercial transaction, </w:t>
             </w:r>
-            <w:r w:rsidR="009D0CA0">
+            <w:r w:rsidR="009D0CA0" w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">one of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">criterion </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA3347">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA3347">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA3347">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA3347">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AAA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> be used.</w:t>
+              <w:t xml:space="preserve"> may be used.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FA0375B" w14:textId="328D0B36" w:rsidR="003640D9" w:rsidRPr="00D968FB" w:rsidRDefault="003640D9" w:rsidP="00E356CA">
+          <w:p w14:paraId="6FA0375B" w14:textId="328D0B36" w:rsidR="003640D9" w:rsidRPr="005C5C9D" w:rsidRDefault="003640D9" w:rsidP="00E356CA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="252" w:right="94"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">If you </w:t>
             </w:r>
-            <w:r w:rsidR="001F67BE">
+            <w:r w:rsidR="001F67BE" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">are </w:t>
             </w:r>
-            <w:r w:rsidR="00597E3B">
+            <w:r w:rsidR="00597E3B" w:rsidRPr="005C5C9D">
               <w:t>estimat</w:t>
             </w:r>
-            <w:r w:rsidR="001F67BE">
+            <w:r w:rsidR="001F67BE" w:rsidRPr="005C5C9D">
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidR="00597E3B">
+            <w:r w:rsidR="00597E3B" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve"> fuels </w:t>
             </w:r>
-            <w:r w:rsidR="00567E8D">
+            <w:r w:rsidR="00567E8D" w:rsidRPr="005C5C9D">
               <w:t>using</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0002564E">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>only</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve"> invoices</w:t>
             </w:r>
-            <w:r w:rsidR="004A20D8">
+            <w:r w:rsidR="004A20D8" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve"> issued by </w:t>
             </w:r>
-            <w:r w:rsidR="009D0CA0">
+            <w:r w:rsidR="009D0CA0" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">a </w:t>
             </w:r>
-            <w:r w:rsidR="004A20D8">
+            <w:r w:rsidR="004A20D8" w:rsidRPr="005C5C9D">
               <w:t>vendor</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA3347">
+            <w:r w:rsidRPr="005C5C9D">
+              <w:t xml:space="preserve">, then you must use Criterion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70788169" w14:textId="77777777" w:rsidR="003640D9" w:rsidRDefault="003640D9" w:rsidP="00E356CA">
+          <w:p w14:paraId="70788169" w14:textId="77777777" w:rsidR="003640D9" w:rsidRPr="005C5C9D" w:rsidRDefault="003640D9" w:rsidP="00E356CA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="252" w:right="94"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If the acquisition does not involve a commercial transaction, criterion </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA3347">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AAA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA3347">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA3347">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BBB</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E90">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> must be used. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A0993F3" w14:textId="77777777" w:rsidR="003640D9" w:rsidRDefault="003640D9" w:rsidP="00E356CA">
+          <w:p w14:paraId="5A0993F3" w14:textId="77777777" w:rsidR="003640D9" w:rsidRPr="005C5C9D" w:rsidRDefault="003640D9" w:rsidP="00E356CA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="252" w:right="94"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:t>Criterion</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA3347">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> AAA</w:t>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>stockpile requirements are met in accordance with the NGER Measurement Determination.</w:t>
+            <w:r w:rsidRPr="005C5C9D">
+              <w:t xml:space="preserve"> is only to be used where measuring equipment is calibrated to a measurement requirement as specified in the NGER Measurement Determination. Point-of-sale measurement can only be used if stockpile requirements are met in accordance with the NGER Measurement Determination.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C7DC664" w14:textId="77777777" w:rsidR="003640D9" w:rsidRDefault="003640D9" w:rsidP="00E356CA">
+          <w:p w14:paraId="3C7DC664" w14:textId="5FCB34EE" w:rsidR="003640D9" w:rsidRPr="005C5C9D" w:rsidRDefault="003640D9" w:rsidP="00E356CA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="252" w:right="94"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D968FB">
+            <w:r w:rsidRPr="005C5C9D">
               <w:t>Criterion</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA3347">
+            <w:r w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> BBB</w:t>
             </w:r>
-            <w:r w:rsidRPr="00977309">
-[...9 lines deleted...]
-              <w:t>, that is, where invoices exist.</w:t>
+            <w:r w:rsidRPr="005C5C9D">
+              <w:t xml:space="preserve"> is not to be used where a commercial transaction has taken place.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FCCB401" w14:textId="4030C07F" w:rsidR="00415BE5" w:rsidRPr="0092568B" w:rsidRDefault="7ED75C14" w:rsidP="00E356CA">
+          <w:p w14:paraId="1FCCB401" w14:textId="617204E0" w:rsidR="00415BE5" w:rsidRPr="0092568B" w:rsidRDefault="7ED75C14" w:rsidP="00E356CA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="252" w:right="94"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">Please read </w:t>
             </w:r>
-            <w:r w:rsidR="2B2CB4EE">
+            <w:r w:rsidR="2B2CB4EE" w:rsidRPr="005C5C9D">
               <w:t>sections 4</w:t>
             </w:r>
-            <w:r w:rsidR="00916160">
-[...8 lines deleted...]
-            <w:r w:rsidR="2B2CB4EE">
+            <w:r w:rsidR="00E7583D">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="2B2CB4EE" w:rsidRPr="005C5C9D">
               <w:t>9 below for further details.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0111AFB5" w14:textId="77777777" w:rsidR="00A155EB" w:rsidRDefault="00A155EB" w:rsidP="003404D8"/>
+    <w:p w14:paraId="280BB3DF" w14:textId="77777777" w:rsidR="00A93AD0" w:rsidRDefault="00A93AD0" w:rsidP="00A93AD0">
+      <w:r>
+        <w:t xml:space="preserve">It is important not to confuse the required apportioning of fuel quantities to different fuel items in Schedule 1 of the NGER Measurement Determination as enabling the ‘BBB’ measurement criterion, because of a perception that the apportioned quantities are not subject to a commercial transaction. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68391C50" w14:textId="18452536" w:rsidR="00A93AD0" w:rsidRDefault="00A93AD0" w:rsidP="003404D8">
+      <w:r>
+        <w:t xml:space="preserve">Whilst the apportionment of different fuel types may be required, this apportionment does not change the fact that the </w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B34">
+        <w:t>fuel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> was acquired by the facility through a commercial transaction. This includes apportionment of fuels consumed by contractors employed to conduct activities within the facility. Fuels acquired by contractors through commercial transactions cannot be estimated using measurement criterion BBB. They must be estimated using either A, AA, or AAA.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0231CEE2" w14:textId="6263431B" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="0007049D">
       <w:r>
         <w:t>Please note that measurement criteria can have different requirements for each source type and some criteria are not available for some types of sources. Moreover, there may be multiple options or sub-criteria to choose from within each criterion. For example, criterion AAA can be applied in several ways depending on whether there is a commercial transaction involved in the acquisition of the fuel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDA52C0" w14:textId="500A0B45" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table 1 below summarises the measurement criteria that are available for different fuels and emissions sources. The number of check marks in each cell represent the number of sub-criteria within each criterion. For instance, criterion AAA for solid fuels has </w:t>
       </w:r>
       <w:r w:rsidR="00EB1A7F">
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:t>check marks because it is comprised of the following sub-criteria:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A56564" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00386276">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Fuel consumed involves a commercial transaction and is measured at the point of sale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="112F70C4" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00386276">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fuel </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>consumed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> involves a commercial transaction and is measured at the point of consumption. If used for a facility during a reporting year, an alternative sub-criterion or criterion cannot be used in subsequent years for that facility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6405D4F6" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00386276">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Fuel consumed does NOT involve a commercial transaction and is measured at the point of consumption.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC7BF54" w14:textId="72E44F17" w:rsidR="003404D8" w:rsidRPr="004F2A5C" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
@@ -11586,74 +12046,74 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76708566" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="0068604E" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7080A162" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00A91BD2" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="57F0DF40" w14:textId="354DD152" w:rsidR="008C1BE7" w:rsidRPr="00A91BD2" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:r>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="005731D8">
         <w:t>The number of check marks in each cell represent the number of sub-criteria within each criterion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BC1475" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc76042532"/>
-      <w:bookmarkStart w:id="70" w:name="_Toc205547715"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc76042532"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc235614726"/>
       <w:r>
         <w:t>Constraints on measurement criterion</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
-      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="776976AF" w14:textId="7FCDF189" w:rsidR="003404D8" w:rsidRPr="00A95879" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95879">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The consistent use of criteria for measurement over multiple reporting periods is an important principle for measuring emissions and energy. </w:t>
       </w:r>
       <w:r w:rsidR="44406180" w:rsidRPr="3944F9C2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> To</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95879">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> promote consistency, restrictions have been placed on the how measurement criteria can be used. Restrictions on criteria for measurement are provided in Part 1.3, and Divisions 2.2.5, 2.3.6, 2.4.6 and 4.2.5</w:t>
@@ -11797,66 +12257,82 @@
       </w:r>
       <w:hyperlink r:id="rId35" w:tooltip="A link to the guidelines on the 2006 Intergovernmental Panel on Climate Change webpage" w:history="1">
         <w:r w:rsidRPr="00451C66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>2006 IPCC Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="000D2368">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for National Greenhouse Gas Inventories provides a detailed discussion of the issue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E28BA1A" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
+    <w:p w14:paraId="49B68462" w14:textId="77777777" w:rsidR="00163502" w:rsidRDefault="00163502">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc76042533"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E28BA1A" w14:textId="53B10916" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc76042533"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="71" w:name="_Toc235614727"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Measurement criteria for carbon capture and storage</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
-      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="3B7849CB" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>The volume of the greenhouse gas stream containing the captured greenhouse gas must be estimated:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B3BC21" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>if the greenhouse gas stream is transferred to a relevant person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r>
         <w:t>, using:</w:t>
       </w:r>
@@ -11899,103 +12375,114 @@
               </w:rPr>
               <w:t>criterion A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C55C55">
               <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="206385C0" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00885BC4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>criterion AAA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="250EE966" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
+          <w:p w14:paraId="250EE966" w14:textId="5767ED73" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>as evidenced by invoices issued by the relevant person</w:t>
+              <w:t>as evidenced</w:t>
+            </w:r>
+            <w:r w:rsidR="00B4749C">
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6E7A">
+              <w:t>certificates</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> issued by the relevant person</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481CAEF1" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
+          <w:p w14:paraId="481CAEF1" w14:textId="43EB5708" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>by undertaking volumetric measurement in accordance with sections 1.19H or 1.19I of the NGER Measurement Determination and gas measuring equipment that complies with section 1.19J. The gas measuring equipment must, for a given flow, also comply with transmitter and accuracy requirements detailed in section 1.19G(4).</w:t>
+              <w:t xml:space="preserve">by undertaking volumetric measurement in accordance with sections 1.19H or 1.19I of the NGER Measurement Determination and gas measuring equipment that complies with section 1.19J. The gas measuring equipment must, for a given flow, also comply with transmitter and accuracy requirements detailed in </w:t>
+            </w:r>
+            <w:r w:rsidR="004C330F">
+              <w:t>sub</w:t>
+            </w:r>
+            <w:r>
+              <w:t>section 1.19G(4).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F44D315" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>if the greenhouse gas stream is captured by the relevant person and is neither transferred to the relevant person nor transferred by the relevant person to another person, using:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9730" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2523"/>
         <w:gridCol w:w="7207"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD004A" w14:paraId="7EA52293" w14:textId="77777777" w:rsidTr="009A1EBF">
         <w:tc>
           <w:tcPr>
@@ -12080,57 +12567,57 @@
           </w:p>
           <w:p w14:paraId="550D69EA" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>by undertaking volumetric measurement in accordance with industry practice, providing the measuring equipment does not meet the requirements of criterion AAA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="202C692D" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc76042534"/>
-      <w:bookmarkStart w:id="74" w:name="_Toc205547717"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc76042534"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc235614728"/>
       <w:r>
         <w:t>Measurement criteria for solid fuels</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
-      <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="62CB9BEB" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>The quantity of solid fuel consumed must be estimated:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38296588" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>if the solid fuel acquired involves a commercial transaction, using:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9730" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12341,78 +12828,85 @@
               <w:t>or that facility</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD004A" w14:paraId="3EA327AE" w14:textId="77777777" w:rsidTr="009A1EBF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="348384B5" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00803F20" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00996ED4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>criterion AAA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3486F097" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
+          <w:p w14:paraId="3486F097" w14:textId="0FAEEEF9" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="35"/>
             </w:pPr>
             <w:r>
-              <w:t>by measuring at the point of consumption or at the point of sale using measuring equipment calibrated to a measurement requirement.</w:t>
+              <w:t xml:space="preserve">by measuring at the point of consumption or at the </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB6C6C">
+              <w:t>point-of-sale</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> using measuring equipment calibrated to a measurement requirement.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37C8ACB8" w14:textId="5A2B0F8C" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="35"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00442CB1">
               <w:t>point-of-sale</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> measurement can only be used if the change in stockpile of the fuel is </w:t>
             </w:r>
             <w:r w:rsidRPr="00996ED4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>less than 1% of the total average combustion or consumption</w:t>
@@ -12544,133 +13038,146 @@
               <w:ind w:left="35"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB3787">
               <w:t>by measuring at the point of combustion</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or consumption</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB3787">
               <w:t xml:space="preserve"> using measuring equipment calibrated to a measurement requirement</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC697E0" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00CB3787" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="35"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB3787">
-              <w:lastRenderedPageBreak/>
               <w:t>Note that a different criterion can still be used in subsequent years</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD004A" w14:paraId="78B37E60" w14:textId="77777777" w:rsidTr="009A1EBF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3938F4CD" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00996ED4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>criterion BBB</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00975F8E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59143EA1" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
+          <w:p w14:paraId="59143EA1" w14:textId="0A141A86" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>by measuring combustion/consumption in accordance with industry practice providing measurement equipment is not calibrated to a measurement requirement.</w:t>
+              <w:t>by measuring combustion/consumption in accordance with industry practice providing measurement equipment</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6440">
+              <w:t xml:space="preserve"> doe</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s not</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6440">
+              <w:t xml:space="preserve"> meet the requirements of</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC044E">
+              <w:t xml:space="preserve"> criterion AAA</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19042B8D" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc76042535"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="77" w:name="_Toc205547718"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc76042535"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc76042536"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc235614729"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r>
+        <w:t>Measurement criteria for gaseous fuels</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="75"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="76"/>
-      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="500791AB" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>The quantity of gaseous fuel combusted or consumed must be estimated:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6C37F8" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>if the gaseous fuel acquired involves a commercial transaction, using:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9730" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12833,127 +13340,144 @@
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00996ED4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>criterion AAA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0592B422" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
+          <w:p w14:paraId="0592B422" w14:textId="4D00C634" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="35"/>
             </w:pPr>
             <w:r>
-              <w:t>by measuring at the point of combustion/consumption or the point of sale in accordance with sections 2.32 or 2.33 of the NGER Measurement Determination using gas measuring equipment that complies with section 2.34. The gas measuring equipment must, for a given flow, also comply with transmitter and accuracy requirements detailed in section 2.31(4).</w:t>
+              <w:t xml:space="preserve">by measuring at the point of combustion/consumption or the point of sale in accordance with sections 2.32 or 2.33 of the NGER Measurement Determination using gas measuring equipment that complies with section 2.34. The gas measuring equipment must, for a given flow, also comply with transmitter and accuracy requirements detailed in </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB6C6C">
+              <w:t>sub</w:t>
+            </w:r>
+            <w:r>
+              <w:t>section 2.31(4).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="681531EC" w14:textId="457A70CA" w:rsidR="003404D8" w:rsidRPr="005B79F0" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="35"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00442CB1">
               <w:t>point-of-sale</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> measurement can only be used if the change in stockpile of the fuel </w:t>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:t xml:space="preserve">is </w:t>
             </w:r>
             <w:r w:rsidRPr="00670707">
               <w:t>less than 1% of the total average combustion/consumption</w:t>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:t xml:space="preserve"> for the year and, at the beginning of the year, the stockpile quantity is </w:t>
             </w:r>
             <w:r w:rsidRPr="00670707">
               <w:t>less than 5% of total combustion/consumption</w:t>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:t xml:space="preserve"> for the year.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10292612" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
+          <w:p w14:paraId="4181B165" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="35"/>
             </w:pPr>
             <w:r w:rsidRPr="005B79F0">
               <w:t xml:space="preserve">If criterion AAA's point of combustion or consumption measurement is used for a facility in a year, then, </w:t>
             </w:r>
             <w:r w:rsidRPr="00670707">
               <w:t xml:space="preserve">in each subsequent year, only this point of combustion or consumption measurement can be used </w:t>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:t>for</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> the facility.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="10292612" w14:textId="77777777" w:rsidR="00163502" w:rsidRDefault="00163502" w:rsidP="009A1EBF">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="35"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2409906C" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">if the gaseous fuel acquired does </w:t>
       </w:r>
       <w:r w:rsidRPr="00670707">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> involve a commercial transaction, using:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9730" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -13088,75 +13612,80 @@
           </w:p>
           <w:p w14:paraId="6537EC6C" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>For sources of landfill gas captured for production of electricity, the energy content may be estimated using the electrical efficiency factor specified by the manufacturer of the internal combustion engine used to generate electricity. If no electrical efficiency factor is specified, then a 36% fuel to electricity conversion factor is to be used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FA23BB1" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc76042537"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="80" w:name="_Toc205547719"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc76042537"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc76042538"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc235614730"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:r>
+        <w:t>Measurement criteria for liquid fuels</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="78"/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="79"/>
-      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="2DD8A5C8" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00D27872">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>The quantity of liquid fuel combusted or consumed must be estimated:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5CB123" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
-        <w:t>if the liquid fuel acquired involves a commercial transaction, using:</w:t>
+        <w:t xml:space="preserve">if the liquid fuel acquired involves a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5C9D">
+        <w:t>commercial transaction</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, using:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9730" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2523"/>
         <w:gridCol w:w="7207"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE048A" w:rsidRPr="005B79F0" w14:paraId="555F6346" w14:textId="77777777" w:rsidTr="009A1EBF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
@@ -13174,72 +13703,122 @@
             </w:pPr>
             <w:r w:rsidRPr="00670707">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>criterion A</w:t>
             </w:r>
             <w:r w:rsidRPr="00670707">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5C7773" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00996ED4" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
+          <w:p w14:paraId="3AD4682E" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035587F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>as evidenced by invoices issued by the vendor of the fuel</w:t>
             </w:r>
             <w:r w:rsidRPr="00885BC4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E62ABCD" w14:textId="5064A850" w:rsidR="00E73128" w:rsidRDefault="00E73128" w:rsidP="00DF438D">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5C9D">
+              <w:t xml:space="preserve">Criterion A </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5952">
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5C9D">
+              <w:t xml:space="preserve"> suitable for use when fuel quantities are apportioned to different fuel items in Schedule 1 of the NGER Measurement Determination for different energy purposes, if any commercial transaction is involved. This includes reporting for on-site fuel management systems.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5C7773" w14:textId="5E54A954" w:rsidR="00E73128" w:rsidRPr="00996ED4" w:rsidRDefault="00E73128" w:rsidP="00DF438D">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5C9D">
+              <w:t>For more information on reporting liquid fuels at open cut coal mines, see</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5C9D">
+              <w:t xml:space="preserve">chapter 9.1 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:tooltip="A link to the Estimating emissions and energy from coal mining guideline on the Clean Energy Regulator website" w:history="1">
+              <w:r w:rsidRPr="005C5C9D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>Estimating emissions and energy from coal mining guideline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005C5C9D">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="19"/>
+            </w:r>
+            <w:r w:rsidRPr="005C5C9D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE048A" w:rsidRPr="005B79F0" w14:paraId="3AA8B2FC" w14:textId="77777777" w:rsidTr="009A1EBF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47704EDE" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="005B79F0" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670707">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -13316,277 +13895,198 @@
               </w:numPr>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00996ED4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">If criterion AA is used for a facility in a year, then, </w:t>
             </w:r>
             <w:r w:rsidRPr="00670707">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">in each subsequent year, only criterion AA can be used </w:t>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>for that facility.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="660AEDAE" w14:textId="22863DA1" w:rsidR="00E8337B" w:rsidRDefault="00B6156B" w:rsidP="00DD7B74">
+          <w:p w14:paraId="660AEDAE" w14:textId="3ED6CF29" w:rsidR="00E8337B" w:rsidRDefault="00B6156B" w:rsidP="00DD7B74">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005C5C9D">
+              <w:t xml:space="preserve">Criterion AA </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5952">
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5C9D">
+              <w:t xml:space="preserve"> suitable </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1F0A" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">for use </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005C5C9D">
               <w:t>whe</w:t>
             </w:r>
-            <w:r w:rsidR="009839E2">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="009839E2" w:rsidRPr="005C5C9D">
               <w:t>n</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve"> fuel quantit</w:t>
             </w:r>
-            <w:r w:rsidR="00C90880">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00C90880" w:rsidRPr="005C5C9D">
               <w:t>ies</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C90880">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00C90880" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">are </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">apportioned </w:t>
             </w:r>
-            <w:r w:rsidR="00C90880">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00C90880" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">to different fuel items in Schedule 1 of the NGER Measurement Determination </w:t>
             </w:r>
-            <w:r w:rsidR="00BB286D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00BB286D" w:rsidRPr="005C5C9D">
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidR="00C90880">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00C90880" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">or </w:t>
             </w:r>
-            <w:r w:rsidR="00BB286D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00BB286D" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">different </w:t>
             </w:r>
-            <w:r w:rsidR="00C90880">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00C90880" w:rsidRPr="005C5C9D">
               <w:t>energy purposes</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1F0A">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00BC1F0A" w:rsidRPr="005C5C9D">
               <w:t>, if a</w:t>
             </w:r>
-            <w:r w:rsidR="00995941">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00995941" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">ny </w:t>
             </w:r>
-            <w:r w:rsidR="00BC1F0A">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00BC1F0A" w:rsidRPr="005C5C9D">
               <w:t>commercial transaction is involved</w:t>
             </w:r>
-            <w:r w:rsidR="00C90880">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00C90880" w:rsidRPr="005C5C9D">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00CF6B3A">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00CF6B3A" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve"> This includes </w:t>
             </w:r>
-            <w:r w:rsidR="00B411A8">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00B411A8" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">reporting for </w:t>
             </w:r>
-            <w:r w:rsidR="009E7F27">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="009E7F27" w:rsidRPr="005C5C9D">
               <w:t>on-site fuel management systems.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51C62C92" w14:textId="33B0CA24" w:rsidR="0092072D" w:rsidRPr="0035587F" w:rsidRDefault="00E8337B" w:rsidP="00DD7B74">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005C5C9D">
               <w:t>For more information on reporting liquid fuels at open cut coal mines, s</w:t>
             </w:r>
-            <w:r w:rsidR="009E7F27">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="009E7F27" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">ee </w:t>
             </w:r>
-            <w:r w:rsidR="00D75A04">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00D75A04" w:rsidRPr="005C5C9D">
               <w:t xml:space="preserve">chapter 9.1 of </w:t>
             </w:r>
-            <w:r w:rsidR="009E7F27">
-[...12 lines deleted...]
-              <w:r w:rsidR="009E7F27" w:rsidRPr="00FA509D">
+            <w:r w:rsidR="009E7F27" w:rsidRPr="005C5C9D">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:tooltip="A link to the Estimating emissions and energy from coal mining guideline on the Clean Energy Regulator website" w:history="1">
+              <w:r w:rsidR="009E7F27" w:rsidRPr="005C5C9D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                  <w:bCs/>
                 </w:rPr>
                 <w:t>Estimating emissions and energy from coal mining guideline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009E7F27" w:rsidRPr="00FA509D">
+            <w:r w:rsidR="009E7F27" w:rsidRPr="005C5C9D">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
-                <w:bCs/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:footnoteReference w:id="20"/>
+            </w:r>
+            <w:r w:rsidRPr="005C5C9D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE048A" w:rsidRPr="005B79F0" w14:paraId="39495210" w14:textId="77777777" w:rsidTr="009A1EBF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74E72E22" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="005B79F0" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>criterion AAA</w:t>
             </w:r>
             <w:r w:rsidRPr="00814DD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63E1BE38" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="0073208A" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -13724,91 +14224,88 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CDDFC77" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="0035587F" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035587F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>if the liquid</w:t>
       </w:r>
       <w:r w:rsidRPr="00885BC4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00996ED4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">fuel acquired does </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00814DD8">
+        <w:t xml:space="preserve">fuel acquired </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5C9D">
+        <w:t>does not involve a commercial transaction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B79F0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>not</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> involve a commercial transaction, using</w:t>
+        <w:t>, using</w:t>
       </w:r>
       <w:r w:rsidRPr="0035587F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9730" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2523"/>
         <w:gridCol w:w="7207"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD004A" w:rsidRPr="005B79F0" w14:paraId="594B2FF7" w14:textId="77777777" w:rsidTr="009A1EBF">
+      <w:tr w:rsidR="00FD004A" w:rsidRPr="005B79F0" w14:paraId="594B2FF7" w14:textId="77777777" w:rsidTr="00DF438D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B2B3419" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="005B79F0" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>criterion AAA</w:t>
             </w:r>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -13862,130 +14359,137 @@
               </w:rPr>
               <w:t>alibrated to a measuring requirement.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="523BC040" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="0073208A" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073208A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Note that a different criterion can still be used in subsequent years.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD004A" w:rsidRPr="005B79F0" w14:paraId="2B7B7602" w14:textId="77777777" w:rsidTr="009A1EBF">
+      <w:tr w:rsidR="00FD004A" w:rsidRPr="005B79F0" w14:paraId="2B7B7602" w14:textId="77777777" w:rsidTr="00DF438D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="347BF2F8" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00A97F91" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>criterion BBB</w:t>
             </w:r>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1224DE93" w14:textId="386718BC" w:rsidR="00B97E37" w:rsidRPr="00A97F91" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
+          <w:p w14:paraId="1224DE93" w14:textId="40246978" w:rsidR="00F721CE" w:rsidRPr="00A97F91" w:rsidRDefault="003404D8" w:rsidP="00DF438D">
             <w:pPr>
-              <w:pStyle w:val="CERbullets"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B79F0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>by measuring combustion or consumption</w:t>
             </w:r>
             <w:r w:rsidRPr="0035587F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00885BC4">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">using an accepted industry measuring device or in accordance with industry practice, </w:t>
             </w:r>
             <w:r w:rsidRPr="00670707">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>if the measuring equipment is not cal</w:t>
+              <w:t xml:space="preserve">if the measuring equipment </w:t>
+            </w:r>
+            <w:r w:rsidR="00717573" w:rsidRPr="00670707">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>does not meet</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC044E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the requirements of criterion AAA</w:t>
             </w:r>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ibrated to a measurement requirement.</w:t>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00990FDD">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C01197">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Industry practice may include</w:t>
             </w:r>
             <w:r w:rsidR="009D053C">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00302EB6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>use of</w:t>
             </w:r>
@@ -14037,75 +14541,110 @@
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
             <w:r w:rsidR="004937E2">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007010F5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">fleet management </w:t>
             </w:r>
             <w:r w:rsidR="003569A9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>software</w:t>
             </w:r>
             <w:r w:rsidR="003E3C51">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="007757B3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="007757B3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="007757B3">
+              <w:t>BBB measurement criterion is usually not applicable – this is because diesel (and other fuel) is typically acquired by the facility through a commercial transaction. BBB measurement criterion is only available if acquisition of the fuel does not involve a commercial transaction</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7158C">
+              <w:t xml:space="preserve">, such </w:t>
+            </w:r>
+            <w:r w:rsidR="007D521D">
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidR="000E4BA5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E51F46">
+              <w:t>from</w:t>
+            </w:r>
+            <w:r w:rsidR="007D521D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005C6E66">
+              <w:t>production of the fuel</w:t>
+            </w:r>
+            <w:r w:rsidR="007757B3">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A6B04F1" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
+    <w:p w14:paraId="3A6B04F1" w14:textId="38132163" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc76042539"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="83" w:name="_Toc205547720"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc76042539"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc76042540"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc235614731"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r>
+        <w:t>Measurement criteria for carbonates</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="81"/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="82"/>
-      <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="36A95FB4" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>The measurement criteria for carbonates apply when estimating emissions from the following sources:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC9412D" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>cement clinker production</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D62B72" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>lime production</w:t>
       </w:r>
     </w:p>
@@ -14234,50 +14773,51 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD004A" w14:paraId="73707774" w14:textId="77777777" w:rsidTr="009A1EBF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D8C48CD" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="005B79F0" w:rsidRDefault="003404D8" w:rsidP="006C3C5D">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>criterion AA</w:t>
             </w:r>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49D1B777" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00A97F91" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:bCs/>
@@ -14635,82 +15175,93 @@
             </w:pPr>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>criterion BBB</w:t>
             </w:r>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4939B32D" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
+          <w:p w14:paraId="4939B32D" w14:textId="7B610179" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="009A1EBF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>by measuring the consumption of carbonates or the products derived from carbonates in accordance with industry practice, if the measuring equipment is not calibrated to a measurement requirement.</w:t>
+              <w:t xml:space="preserve">by measuring the consumption of carbonates or the products derived from carbonates in accordance with industry practice, if the measuring equipment </w:t>
+            </w:r>
+            <w:r w:rsidR="00D43117">
+              <w:t>doe</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s not</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43117">
+              <w:t xml:space="preserve"> meet the requirements of criterion AAA</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D11934C" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc76042541"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="83" w:name="_Toc76042541"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc235614732"/>
+      <w:r>
         <w:t>Measurement criteria for solid waste</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
-      <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="264CC8B7" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>The tonnage of waste received at a landfill must be estimated using:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9730" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -14736,61 +15287,73 @@
             </w:pPr>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>criterion A</w:t>
             </w:r>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5AA51E" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="0033523F">
+          <w:p w14:paraId="6B5AA51E" w14:textId="697FFDC9" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="0033523F">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:firstLine="21"/>
             </w:pPr>
             <w:r>
-              <w:t>as evidenced by invoices or measured in accordance with State or Territory legislation.</w:t>
+              <w:t xml:space="preserve">as evidenced by invoices or measured in accordance with </w:t>
+            </w:r>
+            <w:r w:rsidR="004F3725">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">tate or </w:t>
+            </w:r>
+            <w:r w:rsidR="004F3725">
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:t>erritory legislation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD004A" w14:paraId="2C937F08" w14:textId="77777777" w:rsidTr="009B0479">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56545475" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="0035587F" w:rsidRDefault="003404D8" w:rsidP="009B0479">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="436"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -14848,132 +15411,143 @@
             </w:pPr>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>criterion BBB</w:t>
             </w:r>
             <w:r w:rsidRPr="00A97F91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005B79F0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29501310" w14:textId="29BC4D22" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="0033523F">
+          <w:p w14:paraId="7A77F2E4" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="0033523F">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:firstLine="21"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">by estimating the quantities of solid waste received at the landfill in accordance with industry estimation practices. </w:t>
             </w:r>
             <w:r w:rsidR="005A6557">
               <w:t>I</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ndustry </w:t>
             </w:r>
             <w:r w:rsidR="005A6557">
               <w:t xml:space="preserve">practice includes </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">weighbridges, receipts, invoices, other </w:t>
             </w:r>
             <w:r w:rsidR="00442CB1">
               <w:t>documents</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or records</w:t>
             </w:r>
             <w:r w:rsidR="005922FF">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00730FE1">
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
             <w:r w:rsidR="00E646DC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A522D8">
               <w:t>population</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and per-capita waste generation rates.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="29501310" w14:textId="29BC4D22" w:rsidR="00A82E10" w:rsidRDefault="00A82E10" w:rsidP="0033523F">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:firstLine="21"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6AC50ACF" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00892938" w:rsidRDefault="003404D8" w:rsidP="000C05A2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc76042542"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="88" w:name="_Toc428789157"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc76042542"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc235614733"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc428789157"/>
       <w:r w:rsidRPr="00892938">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Measurement criteria where </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">data relates to </w:t>
       </w:r>
       <w:r w:rsidRPr="00892938">
         <w:t>a contractor</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00892938">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> activities</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
-      <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="243C8BD4" w14:textId="53001B2D" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>In many cases, activities that form part of a facility are undertaken by contractors. This means that reporters</w:t>
       </w:r>
       <w:r w:rsidR="00A368BB">
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidR="002957A2">
         <w:t xml:space="preserve"> require</w:t>
       </w:r>
       <w:r w:rsidR="001A7633">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to get data from their contractors </w:t>
       </w:r>
       <w:r w:rsidR="00EB1A7F">
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> complete their NGER reports. </w:t>
@@ -15358,209 +15932,208 @@
       </w:r>
       <w:r w:rsidR="002E7858">
         <w:t xml:space="preserve">listed </w:t>
       </w:r>
       <w:r w:rsidR="009C2D59">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="002C29FF">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="009C2D59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="13A2AC5E">
         <w:t>regulation</w:t>
       </w:r>
       <w:r w:rsidR="00694545">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009E0D1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A27CC">
         <w:t xml:space="preserve">More information is available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tooltip="A link to the Contracts and leasing guideline on the CER website" w:history="1">
+      <w:hyperlink r:id="rId38" w:tooltip="A link to the Contracts and leasing guideline on the CER website" w:history="1">
         <w:r w:rsidR="002A27CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Contracts and leasing guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002A27CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
+        <w:footnoteReference w:id="21"/>
       </w:r>
       <w:r w:rsidR="002A27CC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43319867" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc76042543"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="88" w:name="_Toc76042543"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc235614734"/>
+      <w:r>
         <w:t>More information</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
-      <w:bookmarkEnd w:id="90"/>
     </w:p>
     <w:p w14:paraId="60B07318" w14:textId="4762A686" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="00A10FAA">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more information, please contact </w:t>
       </w:r>
       <w:r w:rsidR="2A3F07AB">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1076C0D8" w14:textId="480474B9" w:rsidR="00D6311C" w:rsidRPr="00A10FAA" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00D6311C" w:rsidRPr="00D6311C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>cer-nger-</w:t>
         </w:r>
         <w:r w:rsidR="00D6311C" w:rsidRPr="00D6311C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>reporting@cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6019965B" w14:textId="77777777" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:r>
         <w:t>Phone:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D5006">
         <w:t>1300 553 542</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">within Australia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50AA1B91" w14:textId="0569965A" w:rsidR="003404D8" w:rsidRPr="00EB1D55" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:r>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tooltip="A link to the the Clean Energy Regulator website" w:history="1">
+      <w:hyperlink r:id="rId40" w:tooltip="A link to the the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidR="00483284">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004171F5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="21"/>
+        <w:footnoteReference w:id="22"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B874F5" w14:textId="28F062D8" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00235142" w:rsidSect="00EF38EC">
-      <w:headerReference w:type="default" r:id="rId40"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId44"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="even" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:footerReference w:type="first" r:id="rId45"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D7CC06C" w14:textId="77777777" w:rsidR="0014527C" w:rsidRDefault="0014527C" w:rsidP="00176C28">
+    <w:p w14:paraId="6489B2B9" w14:textId="77777777" w:rsidR="00F3087A" w:rsidRDefault="00F3087A" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EED596" w14:textId="77777777" w:rsidR="0014527C" w:rsidRDefault="0014527C"/>
+    <w:p w14:paraId="119A60DD" w14:textId="77777777" w:rsidR="00F3087A" w:rsidRDefault="00F3087A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CDF8788" w14:textId="77777777" w:rsidR="0014527C" w:rsidRDefault="0014527C" w:rsidP="00176C28">
+    <w:p w14:paraId="366E0F09" w14:textId="77777777" w:rsidR="00F3087A" w:rsidRDefault="00F3087A" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065F52D6" w14:textId="77777777" w:rsidR="0014527C" w:rsidRDefault="0014527C"/>
+    <w:p w14:paraId="37438DC2" w14:textId="77777777" w:rsidR="00F3087A" w:rsidRDefault="00F3087A"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2FB5B4F9" w14:textId="77777777" w:rsidR="0014527C" w:rsidRDefault="0014527C">
+    <w:p w14:paraId="27143665" w14:textId="77777777" w:rsidR="00F3087A" w:rsidRDefault="00F3087A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15577,50 +16150,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -15820,67 +16394,59 @@
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="788087B7" w14:textId="6B8B54B6" w:rsidR="00F76419" w:rsidRPr="00054C6E" w:rsidRDefault="00054C6E" w:rsidP="00054C6E">
+  <w:p w14:paraId="788087B7" w14:textId="22E3D0E5" w:rsidR="00F76419" w:rsidRPr="00054C6E" w:rsidRDefault="00F76419" w:rsidP="00054C6E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DD0DE5">
-[...6 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F1D8CCF" w14:textId="7839AB4F" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="00862D08" w:rsidP="00AA2792">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="720"/>
       <w:ind w:right="242"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00862D08">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -15922,67 +16488,67 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2148425" cy="653571"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="256DFCB6" w14:textId="77777777" w:rsidR="0014527C" w:rsidRDefault="0014527C" w:rsidP="00176C28">
+    <w:p w14:paraId="4EDDCD01" w14:textId="77777777" w:rsidR="00F3087A" w:rsidRDefault="00F3087A" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0784A24B" w14:textId="77777777" w:rsidR="0014527C" w:rsidRDefault="0014527C"/>
+    <w:p w14:paraId="2E0E70E3" w14:textId="77777777" w:rsidR="00F3087A" w:rsidRDefault="00F3087A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33431558" w14:textId="77777777" w:rsidR="0014527C" w:rsidRDefault="0014527C" w:rsidP="00176C28">
+    <w:p w14:paraId="4FF130D6" w14:textId="77777777" w:rsidR="00F3087A" w:rsidRDefault="00F3087A" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F96953B" w14:textId="77777777" w:rsidR="0014527C" w:rsidRDefault="0014527C"/>
+    <w:p w14:paraId="72EB7341" w14:textId="77777777" w:rsidR="00F3087A" w:rsidRDefault="00F3087A"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5B755BE4" w14:textId="77777777" w:rsidR="0014527C" w:rsidRDefault="0014527C">
+    <w:p w14:paraId="2F522B76" w14:textId="77777777" w:rsidR="00F3087A" w:rsidRDefault="00F3087A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="69B1F3FB" w14:textId="1B7AC560" w:rsidR="00071554" w:rsidRDefault="00071554">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0006355F" w:rsidRPr="0006355F">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations#what-is-an-nger-facility</w:t>
       </w:r>
@@ -16017,153 +16583,153 @@
     <w:p w14:paraId="5B05EFA3" w14:textId="3BD9083D" w:rsidR="00CB0A24" w:rsidRPr="008F212C" w:rsidRDefault="00CB0A24" w:rsidP="00CB0A24">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D27872" w:rsidRPr="00D27872">
         <w:t>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2D8B1F8A" w14:textId="6FEBCE1C" w:rsidR="003404D8" w:rsidRPr="00FB4808" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="02EB6DEB" w14:textId="6BD992B4" w:rsidR="00327637" w:rsidRPr="00DF438D" w:rsidRDefault="00327637">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A7711A" w:rsidRPr="00D27872">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00327637">
+        <w:t>https://www.legislation.gov.au/C2007A00175/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4D45CDBE" w14:textId="424F8B0E" w:rsidR="003404D8" w:rsidRPr="00FB4808" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="50C5777E" w14:textId="28294B51" w:rsidR="00327637" w:rsidRPr="00DF438D" w:rsidRDefault="00327637">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FB4808">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FB4808">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A7711A" w:rsidRPr="00D27872">
-        <w:t>https://www.legislation.gov.au/Series/F2008L0223</w:t>
+      <w:r w:rsidRPr="00327637">
+        <w:t>https://www.legislation.gov.au/F2008L02230/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="09F2DF59" w14:textId="66415B9A" w:rsidR="003404D8" w:rsidRPr="00FB4808" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="725B6F69" w14:textId="4B28B5ED" w:rsidR="002133E0" w:rsidRPr="00DF438D" w:rsidRDefault="002133E0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FB4808">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FB4808">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A7711A" w:rsidRPr="00D27872">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002133E0">
+        <w:t>https://www.legislation.gov.au/F2008L02309/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="456F0D55" w14:textId="2014A046" w:rsidR="003404D8" w:rsidRPr="00740092" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB4808">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FB4808">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A7711A" w:rsidRPr="00D27872">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1C8B1558" w14:textId="551EE992" w:rsidR="00D42586" w:rsidRPr="007F3A07" w:rsidRDefault="00D42586">
+    <w:p w14:paraId="3233B3D1" w14:textId="6EAF3407" w:rsidR="00166F48" w:rsidRPr="00DF438D" w:rsidRDefault="00166F48">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E0083D" w:rsidRPr="00D27872">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00166F48">
+        <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments-to-national-greenhouse-and-energy-reporting-legislation</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="711388DB" w14:textId="20536DF0" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F124A3" w:rsidRPr="00D27872">
         <w:t>https://cer.gov.au/document_page/defining-facility-national-greenhouse-and-energy-reporting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -16282,162 +16848,179 @@
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p w14:paraId="135BAEDD" w14:textId="1C6F7186" w:rsidR="003404D8" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0091136E" w:rsidRPr="00D27872">
         <w:t>https://www.ipcc-nggip.iges.or.jp/public/2006gl/vol1.html</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="3F500956" w14:textId="77777777" w:rsidR="003404D8" w:rsidRPr="00B43EE4" w:rsidRDefault="003404D8" w:rsidP="003404D8">
+    <w:p w14:paraId="3F500956" w14:textId="6E74EC0B" w:rsidR="003404D8" w:rsidRPr="00B43EE4" w:rsidRDefault="003404D8" w:rsidP="003404D8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> A 'relevant person' means a person mentioned in section 1.19A(a), (b), (c), (d), (e) or (f) of the NGER Measurement Determination. It broadly refers to holders of federal or state licenses, leases or approvals for carbon capture and storage.</w:t>
+        <w:t xml:space="preserve"> A 'relevant person' means a person mentioned in </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC220E">
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1.19A(a), (b), (c), (d), (e) or (f) of the NGER Measurement Determination. It broadly refers to holders of federal or state licen</w:t>
+      </w:r>
+      <w:r w:rsidR="00784BBC">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es, leases or approvals for carbon capture and storage.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="01EF3BE7" w14:textId="3BE6A151" w:rsidR="009E7F27" w:rsidRPr="00A10FAA" w:rsidRDefault="009E7F27">
+    <w:p w14:paraId="7C91E1BD" w14:textId="77777777" w:rsidR="00E73128" w:rsidRPr="00A10FAA" w:rsidRDefault="00E73128" w:rsidP="00E73128">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D27872" w:rsidRPr="00D27872">
+      <w:r w:rsidRPr="00D27872">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA509D" w:rsidRPr="00FA509D">
+      <w:r w:rsidRPr="00FA509D">
         <w:t>https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="732EBD39" w14:textId="11C40AFD" w:rsidR="002A27CC" w:rsidRPr="007C14B6" w:rsidRDefault="002A27CC" w:rsidP="002A27CC">
+    <w:p w14:paraId="01EF3BE7" w14:textId="32C6D97E" w:rsidR="009E7F27" w:rsidRPr="00A10FAA" w:rsidRDefault="009E7F27">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004171F5" w:rsidRPr="00D27872">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D27872" w:rsidRPr="00D27872">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA509D" w:rsidRPr="00FA509D">
+        <w:t>https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
+    <w:p w14:paraId="732EBD39" w14:textId="11C40AFD" w:rsidR="002A27CC" w:rsidRPr="007C14B6" w:rsidRDefault="002A27CC" w:rsidP="002A27CC">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004171F5" w:rsidRPr="00D27872">
+        <w:t>https://cer.gov.au/document_page/contracts-and-leasing-guideline</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="22">
     <w:p w14:paraId="796E3E1F" w14:textId="4801D1E7" w:rsidR="004171F5" w:rsidRPr="00A10FAA" w:rsidRDefault="004171F5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004171F5">
         <w:t>http://www.cer.gov.au/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32E823C5" w14:textId="2B3B716D" w:rsidR="00054C6E" w:rsidRDefault="00054C6E" w:rsidP="00054C6E">
-[...18 lines deleted...]
-  </w:p>
   <w:p w14:paraId="1657C533" w14:textId="6990FC23" w:rsidR="00D81782" w:rsidRPr="00054C6E" w:rsidRDefault="00054C6E" w:rsidP="00054C6E">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38204333" wp14:editId="48BEC9AD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4721420</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-190500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1424451" cy="469454"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -18220,2333 +18803,3004 @@
   <w:num w:numId="9" w16cid:durableId="1326787707">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1356224868">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="70153560">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1446464337">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2085566777">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:spinCount="100000" w:hashValue="F6PFHiVQwrCiNKfW89gDBo73FeG+QFmupr+r0t7rSo4=" w:saltValue="KWMCI3pWEjLdOXvgMjHOhg==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D30B2"/>
     <w:rsid w:val="00001209"/>
     <w:rsid w:val="00001478"/>
     <w:rsid w:val="00001AD6"/>
     <w:rsid w:val="00002B69"/>
     <w:rsid w:val="00002E64"/>
     <w:rsid w:val="00004FCA"/>
     <w:rsid w:val="000071DF"/>
     <w:rsid w:val="00010D2A"/>
     <w:rsid w:val="00012C8E"/>
     <w:rsid w:val="000136BE"/>
     <w:rsid w:val="00013EBD"/>
+    <w:rsid w:val="0001445E"/>
     <w:rsid w:val="000152BC"/>
+    <w:rsid w:val="00015B49"/>
     <w:rsid w:val="00015E6F"/>
     <w:rsid w:val="00016C4D"/>
     <w:rsid w:val="00020AF6"/>
     <w:rsid w:val="00021408"/>
     <w:rsid w:val="000216EA"/>
     <w:rsid w:val="00021768"/>
     <w:rsid w:val="000217AD"/>
+    <w:rsid w:val="00022C7D"/>
     <w:rsid w:val="0002367E"/>
     <w:rsid w:val="00023953"/>
     <w:rsid w:val="00024206"/>
     <w:rsid w:val="0002468B"/>
     <w:rsid w:val="00024BFA"/>
     <w:rsid w:val="00025252"/>
     <w:rsid w:val="0002564E"/>
     <w:rsid w:val="00025B86"/>
     <w:rsid w:val="000261ED"/>
     <w:rsid w:val="0002741D"/>
     <w:rsid w:val="000306C2"/>
     <w:rsid w:val="00030FAD"/>
     <w:rsid w:val="00031090"/>
+    <w:rsid w:val="0003147C"/>
     <w:rsid w:val="00031FCE"/>
+    <w:rsid w:val="000337A3"/>
     <w:rsid w:val="00035031"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="000360F6"/>
     <w:rsid w:val="00036B0B"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00037F26"/>
     <w:rsid w:val="00040581"/>
     <w:rsid w:val="000415CB"/>
+    <w:rsid w:val="00041640"/>
     <w:rsid w:val="0004295F"/>
+    <w:rsid w:val="0004306E"/>
     <w:rsid w:val="00043364"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="0004496F"/>
+    <w:rsid w:val="000454AF"/>
     <w:rsid w:val="00046D32"/>
+    <w:rsid w:val="00050054"/>
     <w:rsid w:val="000501ED"/>
+    <w:rsid w:val="00050478"/>
     <w:rsid w:val="00051C2C"/>
     <w:rsid w:val="0005424C"/>
+    <w:rsid w:val="0005449F"/>
     <w:rsid w:val="000545EF"/>
     <w:rsid w:val="00054C6E"/>
     <w:rsid w:val="000550AF"/>
     <w:rsid w:val="00055D8D"/>
     <w:rsid w:val="000565D8"/>
     <w:rsid w:val="00056FF0"/>
     <w:rsid w:val="0006049A"/>
     <w:rsid w:val="00060A00"/>
     <w:rsid w:val="00060E46"/>
     <w:rsid w:val="000614B7"/>
     <w:rsid w:val="00061570"/>
     <w:rsid w:val="000625BB"/>
     <w:rsid w:val="0006355F"/>
     <w:rsid w:val="00065DA9"/>
     <w:rsid w:val="0006640E"/>
     <w:rsid w:val="000678AA"/>
     <w:rsid w:val="00070180"/>
     <w:rsid w:val="0007049D"/>
     <w:rsid w:val="00070740"/>
+    <w:rsid w:val="00070994"/>
+    <w:rsid w:val="00071156"/>
     <w:rsid w:val="00071554"/>
     <w:rsid w:val="000732E1"/>
+    <w:rsid w:val="00073B9C"/>
+    <w:rsid w:val="0007486A"/>
     <w:rsid w:val="000754DA"/>
     <w:rsid w:val="000764CB"/>
     <w:rsid w:val="0007669E"/>
     <w:rsid w:val="0008144E"/>
     <w:rsid w:val="00081CAB"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="00084302"/>
+    <w:rsid w:val="00084F19"/>
     <w:rsid w:val="000862AB"/>
     <w:rsid w:val="000873E6"/>
+    <w:rsid w:val="000903A6"/>
     <w:rsid w:val="000906DE"/>
     <w:rsid w:val="0009188A"/>
     <w:rsid w:val="00091D6B"/>
     <w:rsid w:val="00093C10"/>
     <w:rsid w:val="000948D5"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="00096F6E"/>
     <w:rsid w:val="000A0665"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A11FD"/>
+    <w:rsid w:val="000A1807"/>
     <w:rsid w:val="000A1AC5"/>
     <w:rsid w:val="000A2F13"/>
+    <w:rsid w:val="000A4B7F"/>
+    <w:rsid w:val="000A57FD"/>
+    <w:rsid w:val="000A59AF"/>
     <w:rsid w:val="000A6B46"/>
+    <w:rsid w:val="000A6E69"/>
     <w:rsid w:val="000B0390"/>
     <w:rsid w:val="000B18D1"/>
     <w:rsid w:val="000B1F31"/>
     <w:rsid w:val="000B2225"/>
+    <w:rsid w:val="000B22A1"/>
     <w:rsid w:val="000B25DA"/>
     <w:rsid w:val="000B3A08"/>
     <w:rsid w:val="000B4820"/>
+    <w:rsid w:val="000B5114"/>
+    <w:rsid w:val="000B51FE"/>
     <w:rsid w:val="000B596F"/>
     <w:rsid w:val="000B649F"/>
     <w:rsid w:val="000C05A2"/>
     <w:rsid w:val="000C05D5"/>
     <w:rsid w:val="000C088A"/>
     <w:rsid w:val="000C0966"/>
     <w:rsid w:val="000C1249"/>
     <w:rsid w:val="000C23E8"/>
     <w:rsid w:val="000C2835"/>
     <w:rsid w:val="000C2D07"/>
     <w:rsid w:val="000C4311"/>
     <w:rsid w:val="000C50BA"/>
+    <w:rsid w:val="000C5A67"/>
+    <w:rsid w:val="000C5EB7"/>
     <w:rsid w:val="000C5EC9"/>
     <w:rsid w:val="000C6F06"/>
+    <w:rsid w:val="000C7547"/>
     <w:rsid w:val="000C76E1"/>
     <w:rsid w:val="000C7B81"/>
     <w:rsid w:val="000C7DB2"/>
     <w:rsid w:val="000D05DA"/>
+    <w:rsid w:val="000D1587"/>
     <w:rsid w:val="000D1A98"/>
+    <w:rsid w:val="000D1C82"/>
     <w:rsid w:val="000D3C96"/>
     <w:rsid w:val="000D47F6"/>
+    <w:rsid w:val="000D5B4C"/>
     <w:rsid w:val="000D6D13"/>
     <w:rsid w:val="000E086E"/>
     <w:rsid w:val="000E0F9D"/>
     <w:rsid w:val="000E1239"/>
     <w:rsid w:val="000E2F55"/>
+    <w:rsid w:val="000E4BA5"/>
     <w:rsid w:val="000E50DD"/>
     <w:rsid w:val="000E5A13"/>
+    <w:rsid w:val="000E75B8"/>
+    <w:rsid w:val="000F0784"/>
+    <w:rsid w:val="000F08F6"/>
+    <w:rsid w:val="000F1314"/>
     <w:rsid w:val="000F1323"/>
     <w:rsid w:val="000F39A2"/>
+    <w:rsid w:val="000F468D"/>
+    <w:rsid w:val="000F57E0"/>
     <w:rsid w:val="000F61A0"/>
     <w:rsid w:val="000F62C1"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="000F7C62"/>
     <w:rsid w:val="000F7E89"/>
     <w:rsid w:val="001000E4"/>
     <w:rsid w:val="0010017C"/>
     <w:rsid w:val="0010257A"/>
+    <w:rsid w:val="00103173"/>
     <w:rsid w:val="00103822"/>
     <w:rsid w:val="00103DE5"/>
     <w:rsid w:val="001040CB"/>
     <w:rsid w:val="00104162"/>
     <w:rsid w:val="00104A70"/>
     <w:rsid w:val="00104FB9"/>
     <w:rsid w:val="001058E7"/>
     <w:rsid w:val="00106391"/>
     <w:rsid w:val="00106D0E"/>
     <w:rsid w:val="00110B4C"/>
+    <w:rsid w:val="00110BEC"/>
     <w:rsid w:val="001115C2"/>
     <w:rsid w:val="00112E29"/>
     <w:rsid w:val="0011311F"/>
     <w:rsid w:val="001131AE"/>
     <w:rsid w:val="00113911"/>
     <w:rsid w:val="001143E9"/>
     <w:rsid w:val="00114873"/>
     <w:rsid w:val="001148C2"/>
     <w:rsid w:val="00116745"/>
     <w:rsid w:val="001171F6"/>
     <w:rsid w:val="0012044C"/>
     <w:rsid w:val="00120B12"/>
+    <w:rsid w:val="00121AAD"/>
     <w:rsid w:val="001261D7"/>
     <w:rsid w:val="00127176"/>
+    <w:rsid w:val="001272CE"/>
     <w:rsid w:val="001273E3"/>
     <w:rsid w:val="001276AA"/>
+    <w:rsid w:val="00127836"/>
+    <w:rsid w:val="00130099"/>
     <w:rsid w:val="0013099B"/>
     <w:rsid w:val="00131CC3"/>
     <w:rsid w:val="00132A3F"/>
+    <w:rsid w:val="00133142"/>
     <w:rsid w:val="00133162"/>
     <w:rsid w:val="00133190"/>
     <w:rsid w:val="0013356F"/>
+    <w:rsid w:val="00133BEC"/>
     <w:rsid w:val="00135B06"/>
+    <w:rsid w:val="001402D8"/>
     <w:rsid w:val="00140927"/>
     <w:rsid w:val="00140939"/>
     <w:rsid w:val="00140AE1"/>
+    <w:rsid w:val="00144685"/>
     <w:rsid w:val="0014527C"/>
+    <w:rsid w:val="00146246"/>
     <w:rsid w:val="001464A8"/>
     <w:rsid w:val="0014681A"/>
     <w:rsid w:val="00146BE1"/>
     <w:rsid w:val="00146FC8"/>
     <w:rsid w:val="001479CC"/>
+    <w:rsid w:val="00150C7A"/>
     <w:rsid w:val="00150F9E"/>
     <w:rsid w:val="001512C0"/>
     <w:rsid w:val="00151A87"/>
     <w:rsid w:val="00152A59"/>
+    <w:rsid w:val="001530CD"/>
+    <w:rsid w:val="00153552"/>
     <w:rsid w:val="001538C9"/>
     <w:rsid w:val="00154E18"/>
     <w:rsid w:val="00155441"/>
+    <w:rsid w:val="00155884"/>
+    <w:rsid w:val="00155F70"/>
     <w:rsid w:val="00156807"/>
     <w:rsid w:val="00157175"/>
     <w:rsid w:val="00160B16"/>
     <w:rsid w:val="00161248"/>
     <w:rsid w:val="0016157D"/>
+    <w:rsid w:val="001617ED"/>
     <w:rsid w:val="00163467"/>
+    <w:rsid w:val="00163502"/>
     <w:rsid w:val="00163A2C"/>
     <w:rsid w:val="0016483B"/>
     <w:rsid w:val="001648A7"/>
     <w:rsid w:val="00164917"/>
+    <w:rsid w:val="00164E6A"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="001657BD"/>
     <w:rsid w:val="001660E2"/>
     <w:rsid w:val="0016654D"/>
     <w:rsid w:val="001665ED"/>
+    <w:rsid w:val="00166F48"/>
     <w:rsid w:val="00166FC1"/>
     <w:rsid w:val="0016708B"/>
     <w:rsid w:val="00167A2A"/>
     <w:rsid w:val="00172D5E"/>
     <w:rsid w:val="00172F37"/>
     <w:rsid w:val="00173DF3"/>
     <w:rsid w:val="00174EA3"/>
     <w:rsid w:val="001762DE"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
+    <w:rsid w:val="00177021"/>
     <w:rsid w:val="00177497"/>
+    <w:rsid w:val="0018038B"/>
+    <w:rsid w:val="00180FE2"/>
     <w:rsid w:val="001813DE"/>
     <w:rsid w:val="001820C0"/>
     <w:rsid w:val="00182F2A"/>
     <w:rsid w:val="00183F2E"/>
+    <w:rsid w:val="001853B5"/>
     <w:rsid w:val="0018668C"/>
     <w:rsid w:val="001903CB"/>
     <w:rsid w:val="001932D2"/>
+    <w:rsid w:val="0019388B"/>
     <w:rsid w:val="00193A6C"/>
+    <w:rsid w:val="0019468A"/>
     <w:rsid w:val="00195193"/>
+    <w:rsid w:val="0019575E"/>
     <w:rsid w:val="001959BC"/>
     <w:rsid w:val="00195B09"/>
+    <w:rsid w:val="00196927"/>
     <w:rsid w:val="00197461"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001A3E84"/>
     <w:rsid w:val="001A470B"/>
     <w:rsid w:val="001A5564"/>
+    <w:rsid w:val="001A718C"/>
     <w:rsid w:val="001A74A9"/>
     <w:rsid w:val="001A7633"/>
     <w:rsid w:val="001B130E"/>
     <w:rsid w:val="001B2818"/>
     <w:rsid w:val="001B2AA3"/>
     <w:rsid w:val="001B3B91"/>
     <w:rsid w:val="001B3ECC"/>
     <w:rsid w:val="001B54A1"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001C0444"/>
     <w:rsid w:val="001C07FD"/>
+    <w:rsid w:val="001C08F8"/>
     <w:rsid w:val="001C191F"/>
+    <w:rsid w:val="001C37CB"/>
     <w:rsid w:val="001C4EB9"/>
     <w:rsid w:val="001C6802"/>
     <w:rsid w:val="001C6837"/>
     <w:rsid w:val="001C6A51"/>
     <w:rsid w:val="001C73C4"/>
+    <w:rsid w:val="001D03C2"/>
     <w:rsid w:val="001D11E8"/>
+    <w:rsid w:val="001D1A25"/>
     <w:rsid w:val="001D2A89"/>
     <w:rsid w:val="001D2DB3"/>
+    <w:rsid w:val="001D3E4D"/>
     <w:rsid w:val="001D47D2"/>
     <w:rsid w:val="001D565A"/>
     <w:rsid w:val="001D5E01"/>
     <w:rsid w:val="001D6862"/>
     <w:rsid w:val="001D78EE"/>
     <w:rsid w:val="001D7C31"/>
     <w:rsid w:val="001E11C1"/>
     <w:rsid w:val="001E1C58"/>
+    <w:rsid w:val="001E2F5B"/>
     <w:rsid w:val="001E3A10"/>
+    <w:rsid w:val="001E3D6D"/>
+    <w:rsid w:val="001E441B"/>
     <w:rsid w:val="001E71A1"/>
     <w:rsid w:val="001F02FC"/>
     <w:rsid w:val="001F38EC"/>
+    <w:rsid w:val="001F3C8E"/>
     <w:rsid w:val="001F41A3"/>
     <w:rsid w:val="001F5525"/>
     <w:rsid w:val="001F555E"/>
     <w:rsid w:val="001F665C"/>
     <w:rsid w:val="001F67BE"/>
     <w:rsid w:val="001F67C3"/>
+    <w:rsid w:val="001F73CB"/>
     <w:rsid w:val="00203800"/>
+    <w:rsid w:val="00204A30"/>
     <w:rsid w:val="00204D66"/>
     <w:rsid w:val="00205E88"/>
     <w:rsid w:val="0021035F"/>
     <w:rsid w:val="00210376"/>
     <w:rsid w:val="0021128D"/>
+    <w:rsid w:val="00211465"/>
     <w:rsid w:val="0021175B"/>
     <w:rsid w:val="002118E5"/>
+    <w:rsid w:val="002133E0"/>
     <w:rsid w:val="00215C32"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021747E"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="00217AAD"/>
     <w:rsid w:val="0022026C"/>
     <w:rsid w:val="00220A2E"/>
     <w:rsid w:val="00220D27"/>
     <w:rsid w:val="00221774"/>
+    <w:rsid w:val="00222BB2"/>
     <w:rsid w:val="0022341D"/>
     <w:rsid w:val="00223676"/>
+    <w:rsid w:val="002236E3"/>
+    <w:rsid w:val="00226799"/>
     <w:rsid w:val="00226BF3"/>
+    <w:rsid w:val="00230053"/>
     <w:rsid w:val="0023171B"/>
     <w:rsid w:val="00232032"/>
     <w:rsid w:val="00233691"/>
+    <w:rsid w:val="00233840"/>
     <w:rsid w:val="002347E1"/>
     <w:rsid w:val="00235142"/>
+    <w:rsid w:val="00235755"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="00235D3C"/>
+    <w:rsid w:val="00235EB9"/>
     <w:rsid w:val="00236092"/>
     <w:rsid w:val="00236D1D"/>
     <w:rsid w:val="002400F8"/>
+    <w:rsid w:val="00240691"/>
+    <w:rsid w:val="00241143"/>
     <w:rsid w:val="00241559"/>
     <w:rsid w:val="00241615"/>
     <w:rsid w:val="0024264C"/>
     <w:rsid w:val="0024339B"/>
     <w:rsid w:val="0024439C"/>
     <w:rsid w:val="00244F0C"/>
     <w:rsid w:val="00245A0F"/>
     <w:rsid w:val="00247A87"/>
     <w:rsid w:val="00250F5B"/>
     <w:rsid w:val="00252431"/>
     <w:rsid w:val="002533EE"/>
     <w:rsid w:val="002536CD"/>
     <w:rsid w:val="002537CF"/>
+    <w:rsid w:val="00253D53"/>
     <w:rsid w:val="00253DBC"/>
     <w:rsid w:val="00253FFC"/>
     <w:rsid w:val="00254303"/>
     <w:rsid w:val="00254AA8"/>
     <w:rsid w:val="00254AF3"/>
     <w:rsid w:val="00255613"/>
     <w:rsid w:val="00255A01"/>
+    <w:rsid w:val="00256E49"/>
     <w:rsid w:val="002570C2"/>
+    <w:rsid w:val="00257550"/>
     <w:rsid w:val="002604F0"/>
     <w:rsid w:val="00260E76"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="00262A9E"/>
     <w:rsid w:val="002638E5"/>
+    <w:rsid w:val="0026447F"/>
+    <w:rsid w:val="00264A21"/>
+    <w:rsid w:val="00264E84"/>
     <w:rsid w:val="002660CC"/>
     <w:rsid w:val="002661C2"/>
     <w:rsid w:val="002677C7"/>
+    <w:rsid w:val="0026790B"/>
     <w:rsid w:val="00267FA5"/>
     <w:rsid w:val="00270902"/>
     <w:rsid w:val="00270AF0"/>
+    <w:rsid w:val="00270CAF"/>
     <w:rsid w:val="002758C9"/>
     <w:rsid w:val="002763FA"/>
+    <w:rsid w:val="00277C8C"/>
     <w:rsid w:val="00281A61"/>
     <w:rsid w:val="002822FB"/>
     <w:rsid w:val="00282973"/>
     <w:rsid w:val="00282B6E"/>
+    <w:rsid w:val="00282F59"/>
     <w:rsid w:val="002858A6"/>
     <w:rsid w:val="00285F83"/>
     <w:rsid w:val="00285FA7"/>
     <w:rsid w:val="002861C8"/>
     <w:rsid w:val="002876A6"/>
     <w:rsid w:val="0029028A"/>
     <w:rsid w:val="002902A0"/>
+    <w:rsid w:val="00290828"/>
     <w:rsid w:val="00290961"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="00291F16"/>
     <w:rsid w:val="0029209B"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="002945B6"/>
     <w:rsid w:val="002957A2"/>
     <w:rsid w:val="0029630B"/>
     <w:rsid w:val="002A27CC"/>
     <w:rsid w:val="002A5279"/>
     <w:rsid w:val="002A586A"/>
     <w:rsid w:val="002A63A0"/>
     <w:rsid w:val="002A71D5"/>
     <w:rsid w:val="002A7792"/>
     <w:rsid w:val="002A7EA6"/>
     <w:rsid w:val="002B05F4"/>
     <w:rsid w:val="002B06E7"/>
     <w:rsid w:val="002B0CA4"/>
     <w:rsid w:val="002B1043"/>
     <w:rsid w:val="002B1CF6"/>
     <w:rsid w:val="002B2396"/>
+    <w:rsid w:val="002B2B84"/>
+    <w:rsid w:val="002B3FE7"/>
     <w:rsid w:val="002B4206"/>
     <w:rsid w:val="002B4310"/>
     <w:rsid w:val="002B68B8"/>
     <w:rsid w:val="002B6D42"/>
+    <w:rsid w:val="002B6D94"/>
     <w:rsid w:val="002B79FF"/>
     <w:rsid w:val="002C19F9"/>
     <w:rsid w:val="002C29FF"/>
     <w:rsid w:val="002C3A78"/>
+    <w:rsid w:val="002C3B6F"/>
+    <w:rsid w:val="002C3CC4"/>
     <w:rsid w:val="002C3D05"/>
     <w:rsid w:val="002C427B"/>
+    <w:rsid w:val="002C4B1A"/>
     <w:rsid w:val="002C4B35"/>
     <w:rsid w:val="002C6C9E"/>
     <w:rsid w:val="002C702A"/>
     <w:rsid w:val="002C7D23"/>
+    <w:rsid w:val="002D065D"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D213C"/>
     <w:rsid w:val="002D257D"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D3931"/>
+    <w:rsid w:val="002D70FA"/>
     <w:rsid w:val="002D7FE6"/>
+    <w:rsid w:val="002E06DD"/>
     <w:rsid w:val="002E1790"/>
+    <w:rsid w:val="002E1A79"/>
     <w:rsid w:val="002E26FE"/>
     <w:rsid w:val="002E3242"/>
     <w:rsid w:val="002E35EC"/>
     <w:rsid w:val="002E3E1F"/>
+    <w:rsid w:val="002E3EB4"/>
     <w:rsid w:val="002E49D5"/>
     <w:rsid w:val="002E54D5"/>
     <w:rsid w:val="002E728D"/>
     <w:rsid w:val="002E7858"/>
     <w:rsid w:val="002E7A57"/>
+    <w:rsid w:val="002E7A62"/>
     <w:rsid w:val="002E7F02"/>
     <w:rsid w:val="002F0AB1"/>
     <w:rsid w:val="002F11F6"/>
     <w:rsid w:val="002F1986"/>
+    <w:rsid w:val="002F1DFD"/>
+    <w:rsid w:val="002F1E63"/>
     <w:rsid w:val="002F3644"/>
     <w:rsid w:val="002F40CC"/>
     <w:rsid w:val="002F41A5"/>
+    <w:rsid w:val="002F4677"/>
     <w:rsid w:val="002F5B5A"/>
     <w:rsid w:val="002F6E8F"/>
+    <w:rsid w:val="002F6FAC"/>
+    <w:rsid w:val="002F6FD7"/>
     <w:rsid w:val="00302685"/>
     <w:rsid w:val="00302C4E"/>
     <w:rsid w:val="00302CB0"/>
     <w:rsid w:val="00302E6E"/>
     <w:rsid w:val="00302EB6"/>
     <w:rsid w:val="00303251"/>
+    <w:rsid w:val="0030329E"/>
+    <w:rsid w:val="00303A8D"/>
     <w:rsid w:val="003056E6"/>
     <w:rsid w:val="003058C2"/>
     <w:rsid w:val="00305D7E"/>
     <w:rsid w:val="0030651E"/>
     <w:rsid w:val="0030799B"/>
     <w:rsid w:val="00307FC3"/>
     <w:rsid w:val="003103D0"/>
     <w:rsid w:val="003123C7"/>
     <w:rsid w:val="00312E6D"/>
     <w:rsid w:val="00313E28"/>
+    <w:rsid w:val="00314213"/>
     <w:rsid w:val="00314760"/>
     <w:rsid w:val="0031530B"/>
     <w:rsid w:val="003155D2"/>
     <w:rsid w:val="00315E98"/>
+    <w:rsid w:val="003170CE"/>
     <w:rsid w:val="00317D9C"/>
     <w:rsid w:val="00317EBD"/>
     <w:rsid w:val="00317F3D"/>
     <w:rsid w:val="0032112A"/>
     <w:rsid w:val="003213D4"/>
     <w:rsid w:val="0032214B"/>
+    <w:rsid w:val="0032251A"/>
     <w:rsid w:val="00322CF0"/>
     <w:rsid w:val="003230CD"/>
     <w:rsid w:val="00323645"/>
     <w:rsid w:val="00323F69"/>
     <w:rsid w:val="00325CB8"/>
+    <w:rsid w:val="00327637"/>
     <w:rsid w:val="00330832"/>
     <w:rsid w:val="0033159D"/>
     <w:rsid w:val="003323EA"/>
+    <w:rsid w:val="0033252F"/>
     <w:rsid w:val="0033306F"/>
+    <w:rsid w:val="00334849"/>
     <w:rsid w:val="0033523F"/>
     <w:rsid w:val="00335462"/>
     <w:rsid w:val="00335F80"/>
+    <w:rsid w:val="003366D5"/>
     <w:rsid w:val="00337991"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="003404D8"/>
+    <w:rsid w:val="0034099C"/>
+    <w:rsid w:val="00340FE2"/>
     <w:rsid w:val="00342E85"/>
     <w:rsid w:val="0034391B"/>
     <w:rsid w:val="00343D19"/>
     <w:rsid w:val="00345292"/>
     <w:rsid w:val="003456B2"/>
     <w:rsid w:val="00345952"/>
     <w:rsid w:val="00345ACE"/>
     <w:rsid w:val="00346AEF"/>
+    <w:rsid w:val="00346E26"/>
     <w:rsid w:val="0034710C"/>
     <w:rsid w:val="00347ACF"/>
+    <w:rsid w:val="00350D6A"/>
+    <w:rsid w:val="003519F7"/>
     <w:rsid w:val="00353077"/>
+    <w:rsid w:val="00353D3A"/>
+    <w:rsid w:val="00355C8D"/>
+    <w:rsid w:val="00355F12"/>
+    <w:rsid w:val="0035670C"/>
     <w:rsid w:val="003569A9"/>
     <w:rsid w:val="00356EEC"/>
     <w:rsid w:val="00357030"/>
+    <w:rsid w:val="0035769D"/>
     <w:rsid w:val="0035769E"/>
+    <w:rsid w:val="00357E7F"/>
     <w:rsid w:val="003604F1"/>
     <w:rsid w:val="003609E2"/>
     <w:rsid w:val="003627BC"/>
     <w:rsid w:val="0036400E"/>
     <w:rsid w:val="003640D9"/>
     <w:rsid w:val="00364B6E"/>
     <w:rsid w:val="00365CD3"/>
     <w:rsid w:val="00366050"/>
     <w:rsid w:val="00366F7E"/>
     <w:rsid w:val="00367CB1"/>
     <w:rsid w:val="00370B94"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
+    <w:rsid w:val="0037133A"/>
     <w:rsid w:val="00373131"/>
+    <w:rsid w:val="00373752"/>
+    <w:rsid w:val="00374135"/>
     <w:rsid w:val="00375A75"/>
+    <w:rsid w:val="00375C1D"/>
+    <w:rsid w:val="00376AD7"/>
+    <w:rsid w:val="003800E0"/>
     <w:rsid w:val="00380419"/>
+    <w:rsid w:val="00380468"/>
     <w:rsid w:val="003804F6"/>
     <w:rsid w:val="003816E8"/>
     <w:rsid w:val="00381DFC"/>
     <w:rsid w:val="003820DA"/>
     <w:rsid w:val="003822D8"/>
     <w:rsid w:val="003823D2"/>
     <w:rsid w:val="0038281F"/>
     <w:rsid w:val="003835AB"/>
     <w:rsid w:val="003849D9"/>
     <w:rsid w:val="00384C9D"/>
     <w:rsid w:val="00386276"/>
     <w:rsid w:val="00386FD4"/>
     <w:rsid w:val="00390171"/>
     <w:rsid w:val="00391691"/>
     <w:rsid w:val="0039552E"/>
     <w:rsid w:val="00396CA3"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A1032"/>
+    <w:rsid w:val="003A2153"/>
     <w:rsid w:val="003A2FB5"/>
     <w:rsid w:val="003A350F"/>
     <w:rsid w:val="003A450E"/>
     <w:rsid w:val="003A5032"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003B0727"/>
     <w:rsid w:val="003B0FD0"/>
     <w:rsid w:val="003B2923"/>
     <w:rsid w:val="003B4B1A"/>
     <w:rsid w:val="003B5809"/>
     <w:rsid w:val="003B6365"/>
     <w:rsid w:val="003B6E87"/>
     <w:rsid w:val="003B79F7"/>
     <w:rsid w:val="003C2D85"/>
     <w:rsid w:val="003C35ED"/>
     <w:rsid w:val="003C3A26"/>
+    <w:rsid w:val="003C3CC2"/>
     <w:rsid w:val="003C4249"/>
     <w:rsid w:val="003C491A"/>
     <w:rsid w:val="003C5151"/>
     <w:rsid w:val="003C5545"/>
     <w:rsid w:val="003C5D1B"/>
     <w:rsid w:val="003C6972"/>
+    <w:rsid w:val="003C6C7C"/>
     <w:rsid w:val="003D0BC8"/>
     <w:rsid w:val="003D0E36"/>
     <w:rsid w:val="003D2067"/>
     <w:rsid w:val="003D2125"/>
     <w:rsid w:val="003D305E"/>
     <w:rsid w:val="003D3224"/>
     <w:rsid w:val="003D3AFE"/>
     <w:rsid w:val="003D3CBC"/>
     <w:rsid w:val="003D474A"/>
     <w:rsid w:val="003D4F2E"/>
+    <w:rsid w:val="003D511F"/>
     <w:rsid w:val="003D5C96"/>
     <w:rsid w:val="003D6E92"/>
+    <w:rsid w:val="003D7E56"/>
+    <w:rsid w:val="003E03F8"/>
     <w:rsid w:val="003E064A"/>
     <w:rsid w:val="003E0750"/>
     <w:rsid w:val="003E0BF4"/>
     <w:rsid w:val="003E14E8"/>
     <w:rsid w:val="003E3071"/>
     <w:rsid w:val="003E3486"/>
     <w:rsid w:val="003E3C51"/>
     <w:rsid w:val="003E46B9"/>
     <w:rsid w:val="003E4A87"/>
     <w:rsid w:val="003E67C7"/>
     <w:rsid w:val="003E6E32"/>
     <w:rsid w:val="003E715A"/>
     <w:rsid w:val="003F0E60"/>
     <w:rsid w:val="003F0F84"/>
     <w:rsid w:val="003F2DC9"/>
+    <w:rsid w:val="003F3A08"/>
     <w:rsid w:val="003F3A8B"/>
     <w:rsid w:val="003F3D08"/>
     <w:rsid w:val="003F4886"/>
+    <w:rsid w:val="003F4C9E"/>
     <w:rsid w:val="003F4E02"/>
+    <w:rsid w:val="003F572F"/>
     <w:rsid w:val="003F6ABE"/>
+    <w:rsid w:val="003F6B9F"/>
     <w:rsid w:val="003F6DFC"/>
     <w:rsid w:val="003F7419"/>
     <w:rsid w:val="003F74DA"/>
     <w:rsid w:val="00400AD6"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="00400FF6"/>
     <w:rsid w:val="0040117E"/>
     <w:rsid w:val="00402485"/>
+    <w:rsid w:val="00402719"/>
     <w:rsid w:val="004028B4"/>
     <w:rsid w:val="00403BDE"/>
     <w:rsid w:val="004043B7"/>
     <w:rsid w:val="00404940"/>
     <w:rsid w:val="00404EC1"/>
     <w:rsid w:val="00405A95"/>
+    <w:rsid w:val="00405F87"/>
     <w:rsid w:val="0040681F"/>
     <w:rsid w:val="00407928"/>
     <w:rsid w:val="00407A97"/>
     <w:rsid w:val="00410F15"/>
     <w:rsid w:val="00412A5F"/>
     <w:rsid w:val="0041462B"/>
     <w:rsid w:val="00415BE5"/>
     <w:rsid w:val="004171F5"/>
     <w:rsid w:val="00420737"/>
     <w:rsid w:val="00420AA4"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="00421111"/>
     <w:rsid w:val="00421454"/>
     <w:rsid w:val="004219C8"/>
     <w:rsid w:val="00421EBB"/>
+    <w:rsid w:val="00421EC0"/>
     <w:rsid w:val="004222DC"/>
+    <w:rsid w:val="004241CD"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="00425437"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="004313E0"/>
+    <w:rsid w:val="00432279"/>
     <w:rsid w:val="004324D0"/>
     <w:rsid w:val="00433AE2"/>
     <w:rsid w:val="00433E05"/>
     <w:rsid w:val="0043421B"/>
     <w:rsid w:val="004350C7"/>
     <w:rsid w:val="0043514B"/>
+    <w:rsid w:val="004355CB"/>
     <w:rsid w:val="004367D3"/>
     <w:rsid w:val="0043697B"/>
     <w:rsid w:val="004377D1"/>
     <w:rsid w:val="0044110F"/>
+    <w:rsid w:val="0044196C"/>
+    <w:rsid w:val="00441BCB"/>
     <w:rsid w:val="00441F44"/>
     <w:rsid w:val="0044207F"/>
     <w:rsid w:val="00442CB1"/>
     <w:rsid w:val="00444391"/>
+    <w:rsid w:val="00444523"/>
     <w:rsid w:val="004447CF"/>
+    <w:rsid w:val="00444D1E"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00445F27"/>
     <w:rsid w:val="00446204"/>
     <w:rsid w:val="00447221"/>
     <w:rsid w:val="00447339"/>
     <w:rsid w:val="00447577"/>
+    <w:rsid w:val="00450BDA"/>
     <w:rsid w:val="00451072"/>
     <w:rsid w:val="0045127D"/>
+    <w:rsid w:val="00451836"/>
     <w:rsid w:val="00451D9C"/>
+    <w:rsid w:val="004528FB"/>
+    <w:rsid w:val="00452A78"/>
     <w:rsid w:val="00452D07"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="00455E69"/>
+    <w:rsid w:val="00455F65"/>
+    <w:rsid w:val="00456433"/>
     <w:rsid w:val="00456635"/>
+    <w:rsid w:val="0045672B"/>
+    <w:rsid w:val="004569AF"/>
+    <w:rsid w:val="004575BD"/>
     <w:rsid w:val="004577FA"/>
     <w:rsid w:val="00460D6E"/>
+    <w:rsid w:val="00460EEB"/>
     <w:rsid w:val="00461103"/>
     <w:rsid w:val="004634DB"/>
     <w:rsid w:val="00463863"/>
     <w:rsid w:val="00463BB2"/>
     <w:rsid w:val="00464BBA"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="00465649"/>
     <w:rsid w:val="00466345"/>
     <w:rsid w:val="0047015C"/>
+    <w:rsid w:val="00470EBC"/>
     <w:rsid w:val="00471682"/>
+    <w:rsid w:val="00472BDB"/>
     <w:rsid w:val="0047401D"/>
+    <w:rsid w:val="0047496A"/>
     <w:rsid w:val="00474BB5"/>
     <w:rsid w:val="00474FC8"/>
     <w:rsid w:val="004765E3"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="0048085B"/>
+    <w:rsid w:val="00480BC6"/>
     <w:rsid w:val="00480C67"/>
     <w:rsid w:val="00480FEF"/>
+    <w:rsid w:val="00482926"/>
     <w:rsid w:val="00483284"/>
     <w:rsid w:val="004853F4"/>
     <w:rsid w:val="004859AE"/>
     <w:rsid w:val="00485DC2"/>
     <w:rsid w:val="0048723C"/>
     <w:rsid w:val="0048723F"/>
     <w:rsid w:val="00487979"/>
     <w:rsid w:val="00490334"/>
     <w:rsid w:val="0049057D"/>
     <w:rsid w:val="00490679"/>
     <w:rsid w:val="00490B51"/>
     <w:rsid w:val="00490F9D"/>
     <w:rsid w:val="00491683"/>
     <w:rsid w:val="004937E2"/>
     <w:rsid w:val="00493959"/>
+    <w:rsid w:val="00493B0A"/>
+    <w:rsid w:val="00494BE3"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="00495179"/>
     <w:rsid w:val="0049603B"/>
     <w:rsid w:val="00497592"/>
+    <w:rsid w:val="0049797F"/>
+    <w:rsid w:val="004A0F5F"/>
     <w:rsid w:val="004A1189"/>
     <w:rsid w:val="004A12F8"/>
     <w:rsid w:val="004A1F97"/>
     <w:rsid w:val="004A20D8"/>
     <w:rsid w:val="004A2573"/>
     <w:rsid w:val="004A2963"/>
     <w:rsid w:val="004A344F"/>
+    <w:rsid w:val="004A4063"/>
+    <w:rsid w:val="004A4087"/>
     <w:rsid w:val="004A4C26"/>
     <w:rsid w:val="004A50CF"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
+    <w:rsid w:val="004A6C11"/>
     <w:rsid w:val="004A6E35"/>
+    <w:rsid w:val="004A7A7A"/>
     <w:rsid w:val="004B0A30"/>
     <w:rsid w:val="004B107E"/>
     <w:rsid w:val="004B2CF1"/>
     <w:rsid w:val="004B3A4D"/>
     <w:rsid w:val="004B4712"/>
     <w:rsid w:val="004B4B28"/>
     <w:rsid w:val="004B4F75"/>
     <w:rsid w:val="004B6AF5"/>
     <w:rsid w:val="004B6C54"/>
+    <w:rsid w:val="004B72CE"/>
     <w:rsid w:val="004C035D"/>
     <w:rsid w:val="004C2037"/>
     <w:rsid w:val="004C2597"/>
+    <w:rsid w:val="004C264E"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3112"/>
+    <w:rsid w:val="004C330F"/>
     <w:rsid w:val="004C3F43"/>
     <w:rsid w:val="004C467B"/>
     <w:rsid w:val="004C4E8C"/>
+    <w:rsid w:val="004C537A"/>
     <w:rsid w:val="004C6039"/>
     <w:rsid w:val="004C6DF4"/>
+    <w:rsid w:val="004C7280"/>
+    <w:rsid w:val="004D008F"/>
     <w:rsid w:val="004D0162"/>
+    <w:rsid w:val="004D0506"/>
+    <w:rsid w:val="004D0C38"/>
+    <w:rsid w:val="004D2F4D"/>
     <w:rsid w:val="004D328C"/>
+    <w:rsid w:val="004D32BE"/>
     <w:rsid w:val="004D335E"/>
+    <w:rsid w:val="004D33B9"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D4534"/>
     <w:rsid w:val="004D53BC"/>
     <w:rsid w:val="004D65AD"/>
     <w:rsid w:val="004D6A01"/>
     <w:rsid w:val="004D70CF"/>
     <w:rsid w:val="004E14C4"/>
+    <w:rsid w:val="004E1CB1"/>
+    <w:rsid w:val="004E23EA"/>
     <w:rsid w:val="004E2FFC"/>
     <w:rsid w:val="004E4A04"/>
+    <w:rsid w:val="004E5B3B"/>
     <w:rsid w:val="004E7277"/>
+    <w:rsid w:val="004E7A65"/>
     <w:rsid w:val="004F0BEB"/>
+    <w:rsid w:val="004F0F2F"/>
+    <w:rsid w:val="004F1033"/>
+    <w:rsid w:val="004F12C3"/>
     <w:rsid w:val="004F2C04"/>
+    <w:rsid w:val="004F3725"/>
     <w:rsid w:val="004F3967"/>
     <w:rsid w:val="004F4507"/>
     <w:rsid w:val="004F51FB"/>
     <w:rsid w:val="004F69DD"/>
+    <w:rsid w:val="004F79C7"/>
+    <w:rsid w:val="004F7E7F"/>
+    <w:rsid w:val="00500AFD"/>
+    <w:rsid w:val="00501118"/>
     <w:rsid w:val="00502802"/>
     <w:rsid w:val="00503649"/>
     <w:rsid w:val="00504892"/>
     <w:rsid w:val="005048DA"/>
     <w:rsid w:val="0050670F"/>
+    <w:rsid w:val="00506DD2"/>
+    <w:rsid w:val="005076D8"/>
     <w:rsid w:val="00507996"/>
     <w:rsid w:val="005117C0"/>
     <w:rsid w:val="00511ABC"/>
     <w:rsid w:val="00512A13"/>
+    <w:rsid w:val="00512DB7"/>
     <w:rsid w:val="00515476"/>
     <w:rsid w:val="00516089"/>
+    <w:rsid w:val="0051687A"/>
     <w:rsid w:val="00520E05"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="005213A1"/>
     <w:rsid w:val="00521D96"/>
     <w:rsid w:val="00522581"/>
     <w:rsid w:val="00522D31"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="0052427F"/>
+    <w:rsid w:val="005242E0"/>
     <w:rsid w:val="0052457E"/>
+    <w:rsid w:val="0052609E"/>
     <w:rsid w:val="00526837"/>
     <w:rsid w:val="00526E7E"/>
     <w:rsid w:val="00527BAD"/>
     <w:rsid w:val="00530548"/>
     <w:rsid w:val="005313D0"/>
     <w:rsid w:val="0053189F"/>
     <w:rsid w:val="0053199B"/>
+    <w:rsid w:val="00531A69"/>
     <w:rsid w:val="00531C33"/>
     <w:rsid w:val="00531F3B"/>
+    <w:rsid w:val="0053383F"/>
     <w:rsid w:val="00534F1B"/>
     <w:rsid w:val="005366EE"/>
+    <w:rsid w:val="00536E5C"/>
+    <w:rsid w:val="00536FCB"/>
     <w:rsid w:val="005416B3"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="00541D22"/>
     <w:rsid w:val="005430A4"/>
     <w:rsid w:val="005432BA"/>
     <w:rsid w:val="005433D3"/>
     <w:rsid w:val="00543E6A"/>
     <w:rsid w:val="00544500"/>
     <w:rsid w:val="00545E84"/>
+    <w:rsid w:val="0055084B"/>
     <w:rsid w:val="00551273"/>
     <w:rsid w:val="0055220A"/>
     <w:rsid w:val="00553209"/>
+    <w:rsid w:val="00553997"/>
     <w:rsid w:val="00553A50"/>
+    <w:rsid w:val="00554204"/>
+    <w:rsid w:val="005544B3"/>
     <w:rsid w:val="00554537"/>
+    <w:rsid w:val="00554F6D"/>
     <w:rsid w:val="00555587"/>
+    <w:rsid w:val="0055600F"/>
+    <w:rsid w:val="005568D8"/>
     <w:rsid w:val="00556B4D"/>
+    <w:rsid w:val="00557F87"/>
     <w:rsid w:val="00561E53"/>
+    <w:rsid w:val="005627C3"/>
     <w:rsid w:val="0056318B"/>
     <w:rsid w:val="00563B1E"/>
     <w:rsid w:val="00563BAC"/>
     <w:rsid w:val="00563D24"/>
     <w:rsid w:val="005654F9"/>
     <w:rsid w:val="00565531"/>
     <w:rsid w:val="00565ECD"/>
+    <w:rsid w:val="00567302"/>
     <w:rsid w:val="00567332"/>
     <w:rsid w:val="00567E8D"/>
     <w:rsid w:val="005707A4"/>
     <w:rsid w:val="00570C04"/>
     <w:rsid w:val="00571444"/>
     <w:rsid w:val="00572F7F"/>
     <w:rsid w:val="00573D0E"/>
+    <w:rsid w:val="00577EFF"/>
     <w:rsid w:val="00577F2D"/>
     <w:rsid w:val="005800E5"/>
     <w:rsid w:val="00581DD7"/>
     <w:rsid w:val="00582478"/>
     <w:rsid w:val="0058283F"/>
+    <w:rsid w:val="00582E38"/>
     <w:rsid w:val="0058304D"/>
     <w:rsid w:val="00584EEE"/>
     <w:rsid w:val="00585333"/>
     <w:rsid w:val="00585D42"/>
+    <w:rsid w:val="00586AD4"/>
     <w:rsid w:val="005905F7"/>
     <w:rsid w:val="00591295"/>
     <w:rsid w:val="005914A8"/>
     <w:rsid w:val="005916BD"/>
     <w:rsid w:val="005922FF"/>
     <w:rsid w:val="00592DFE"/>
+    <w:rsid w:val="0059347D"/>
     <w:rsid w:val="00593BE7"/>
+    <w:rsid w:val="00594971"/>
     <w:rsid w:val="0059497B"/>
+    <w:rsid w:val="00596936"/>
     <w:rsid w:val="00597E3B"/>
+    <w:rsid w:val="005A1776"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A354E"/>
     <w:rsid w:val="005A6557"/>
     <w:rsid w:val="005A791B"/>
     <w:rsid w:val="005B0EF1"/>
     <w:rsid w:val="005B2609"/>
     <w:rsid w:val="005B26BE"/>
     <w:rsid w:val="005B2AD1"/>
+    <w:rsid w:val="005B65B1"/>
+    <w:rsid w:val="005B6642"/>
     <w:rsid w:val="005B7139"/>
     <w:rsid w:val="005B7D44"/>
     <w:rsid w:val="005C0872"/>
     <w:rsid w:val="005C0A94"/>
     <w:rsid w:val="005C251A"/>
     <w:rsid w:val="005C48AB"/>
+    <w:rsid w:val="005C5C9D"/>
     <w:rsid w:val="005C6397"/>
+    <w:rsid w:val="005C6E66"/>
+    <w:rsid w:val="005C761E"/>
     <w:rsid w:val="005C7D4C"/>
+    <w:rsid w:val="005D11DC"/>
     <w:rsid w:val="005D2055"/>
     <w:rsid w:val="005D2064"/>
     <w:rsid w:val="005D2303"/>
     <w:rsid w:val="005D2569"/>
     <w:rsid w:val="005D2E09"/>
     <w:rsid w:val="005D32AA"/>
+    <w:rsid w:val="005D340B"/>
     <w:rsid w:val="005D3AB2"/>
+    <w:rsid w:val="005D3DC5"/>
     <w:rsid w:val="005D3E85"/>
+    <w:rsid w:val="005D4115"/>
     <w:rsid w:val="005D4667"/>
     <w:rsid w:val="005D4948"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005D6C54"/>
     <w:rsid w:val="005D702E"/>
+    <w:rsid w:val="005D7170"/>
     <w:rsid w:val="005D7891"/>
     <w:rsid w:val="005D7AC2"/>
+    <w:rsid w:val="005E0393"/>
     <w:rsid w:val="005E1FCD"/>
     <w:rsid w:val="005E2713"/>
     <w:rsid w:val="005E555D"/>
     <w:rsid w:val="005E562D"/>
     <w:rsid w:val="005E64BF"/>
     <w:rsid w:val="005E6EEA"/>
     <w:rsid w:val="005E7A6D"/>
     <w:rsid w:val="005F0EFA"/>
     <w:rsid w:val="005F10C7"/>
     <w:rsid w:val="005F2062"/>
     <w:rsid w:val="005F2C85"/>
     <w:rsid w:val="005F47E2"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="005F54FD"/>
+    <w:rsid w:val="005F5AE3"/>
     <w:rsid w:val="005F6138"/>
     <w:rsid w:val="005F64C8"/>
     <w:rsid w:val="005F673A"/>
     <w:rsid w:val="005F6BBD"/>
+    <w:rsid w:val="005F6E65"/>
+    <w:rsid w:val="005F79AE"/>
     <w:rsid w:val="006000C4"/>
     <w:rsid w:val="00600BE6"/>
     <w:rsid w:val="006012FC"/>
     <w:rsid w:val="00601F80"/>
     <w:rsid w:val="006022C3"/>
+    <w:rsid w:val="006027D4"/>
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="0060309F"/>
     <w:rsid w:val="00603487"/>
     <w:rsid w:val="00604609"/>
     <w:rsid w:val="006046A3"/>
     <w:rsid w:val="00604BE3"/>
     <w:rsid w:val="006053E5"/>
     <w:rsid w:val="00605F76"/>
     <w:rsid w:val="00606F1C"/>
     <w:rsid w:val="006079CF"/>
+    <w:rsid w:val="00607A94"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="0061067B"/>
     <w:rsid w:val="00611537"/>
     <w:rsid w:val="00612288"/>
     <w:rsid w:val="00614B88"/>
     <w:rsid w:val="00615094"/>
     <w:rsid w:val="00615232"/>
     <w:rsid w:val="00617101"/>
     <w:rsid w:val="00617535"/>
     <w:rsid w:val="00617BE9"/>
     <w:rsid w:val="00617F28"/>
+    <w:rsid w:val="0062028A"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="006211B5"/>
     <w:rsid w:val="006224A8"/>
+    <w:rsid w:val="00622D71"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="006233A4"/>
     <w:rsid w:val="0062387A"/>
     <w:rsid w:val="00623C34"/>
     <w:rsid w:val="00623D3A"/>
+    <w:rsid w:val="00624249"/>
     <w:rsid w:val="00625409"/>
     <w:rsid w:val="00625A5E"/>
     <w:rsid w:val="00626FF9"/>
+    <w:rsid w:val="006270EC"/>
+    <w:rsid w:val="00627D64"/>
     <w:rsid w:val="00630D14"/>
     <w:rsid w:val="00631E14"/>
     <w:rsid w:val="006321E7"/>
+    <w:rsid w:val="00632257"/>
     <w:rsid w:val="0063226F"/>
     <w:rsid w:val="00632B10"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="00634170"/>
     <w:rsid w:val="006369A1"/>
     <w:rsid w:val="006377CC"/>
+    <w:rsid w:val="006400AC"/>
     <w:rsid w:val="00640963"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="0064301E"/>
+    <w:rsid w:val="00644C43"/>
     <w:rsid w:val="0064527D"/>
     <w:rsid w:val="006463DA"/>
     <w:rsid w:val="00646618"/>
     <w:rsid w:val="00651359"/>
     <w:rsid w:val="006530B0"/>
     <w:rsid w:val="006549BA"/>
     <w:rsid w:val="00655292"/>
     <w:rsid w:val="00655F2C"/>
     <w:rsid w:val="0065732A"/>
     <w:rsid w:val="0065750A"/>
     <w:rsid w:val="00657723"/>
     <w:rsid w:val="00657D21"/>
     <w:rsid w:val="00660CCF"/>
     <w:rsid w:val="00661B45"/>
     <w:rsid w:val="00662ED8"/>
+    <w:rsid w:val="00664A5D"/>
     <w:rsid w:val="006650EA"/>
     <w:rsid w:val="00665E43"/>
     <w:rsid w:val="006660C9"/>
     <w:rsid w:val="006663CF"/>
     <w:rsid w:val="00666531"/>
+    <w:rsid w:val="00666FDB"/>
     <w:rsid w:val="0066723E"/>
     <w:rsid w:val="006673E3"/>
     <w:rsid w:val="00667BCA"/>
     <w:rsid w:val="006700B6"/>
     <w:rsid w:val="0067096E"/>
     <w:rsid w:val="00670AFA"/>
+    <w:rsid w:val="00670B92"/>
     <w:rsid w:val="00671EFD"/>
+    <w:rsid w:val="00672846"/>
+    <w:rsid w:val="00672BA5"/>
     <w:rsid w:val="00672BE1"/>
     <w:rsid w:val="00674932"/>
+    <w:rsid w:val="00674C13"/>
     <w:rsid w:val="00675170"/>
     <w:rsid w:val="00675CF6"/>
     <w:rsid w:val="006772A6"/>
+    <w:rsid w:val="00677632"/>
+    <w:rsid w:val="00677A37"/>
     <w:rsid w:val="00677F83"/>
     <w:rsid w:val="006803FB"/>
     <w:rsid w:val="00680B5A"/>
     <w:rsid w:val="006816F3"/>
     <w:rsid w:val="0068190C"/>
+    <w:rsid w:val="0068288E"/>
     <w:rsid w:val="00682905"/>
     <w:rsid w:val="00682CAC"/>
     <w:rsid w:val="00682D3D"/>
     <w:rsid w:val="006830A5"/>
     <w:rsid w:val="006836C3"/>
     <w:rsid w:val="0068486A"/>
     <w:rsid w:val="00684C26"/>
+    <w:rsid w:val="00684C77"/>
+    <w:rsid w:val="00684DA5"/>
+    <w:rsid w:val="00686524"/>
     <w:rsid w:val="00686F4A"/>
     <w:rsid w:val="0068725C"/>
     <w:rsid w:val="00687DC0"/>
     <w:rsid w:val="00687ECF"/>
     <w:rsid w:val="00692608"/>
     <w:rsid w:val="00693598"/>
     <w:rsid w:val="0069398F"/>
     <w:rsid w:val="00693E72"/>
     <w:rsid w:val="00694545"/>
+    <w:rsid w:val="00694EFE"/>
     <w:rsid w:val="006967C6"/>
     <w:rsid w:val="00696B8B"/>
     <w:rsid w:val="00696FB0"/>
     <w:rsid w:val="00697B54"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A19A4"/>
     <w:rsid w:val="006A20BD"/>
+    <w:rsid w:val="006A3220"/>
     <w:rsid w:val="006A344E"/>
+    <w:rsid w:val="006A3534"/>
     <w:rsid w:val="006A35C7"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A44D2"/>
+    <w:rsid w:val="006A679C"/>
+    <w:rsid w:val="006A6907"/>
     <w:rsid w:val="006A6EBA"/>
     <w:rsid w:val="006A6F40"/>
     <w:rsid w:val="006A7A4E"/>
     <w:rsid w:val="006B3535"/>
     <w:rsid w:val="006B3A70"/>
     <w:rsid w:val="006B5345"/>
     <w:rsid w:val="006B5824"/>
     <w:rsid w:val="006B5D10"/>
+    <w:rsid w:val="006B77DF"/>
+    <w:rsid w:val="006B7E08"/>
     <w:rsid w:val="006B7F54"/>
     <w:rsid w:val="006C121A"/>
+    <w:rsid w:val="006C25B8"/>
     <w:rsid w:val="006C3675"/>
     <w:rsid w:val="006C3C5D"/>
     <w:rsid w:val="006C3ECC"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C673D"/>
     <w:rsid w:val="006D035F"/>
     <w:rsid w:val="006D0F6D"/>
+    <w:rsid w:val="006D1281"/>
+    <w:rsid w:val="006D1495"/>
     <w:rsid w:val="006D17E1"/>
     <w:rsid w:val="006D1CEE"/>
     <w:rsid w:val="006D2899"/>
     <w:rsid w:val="006D3780"/>
+    <w:rsid w:val="006D4013"/>
+    <w:rsid w:val="006D4FE7"/>
+    <w:rsid w:val="006D521E"/>
     <w:rsid w:val="006D5518"/>
     <w:rsid w:val="006D6870"/>
+    <w:rsid w:val="006E09DC"/>
     <w:rsid w:val="006E18BC"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E2235"/>
     <w:rsid w:val="006E229A"/>
+    <w:rsid w:val="006E3270"/>
     <w:rsid w:val="006E3AAF"/>
     <w:rsid w:val="006E3CA9"/>
+    <w:rsid w:val="006E3D25"/>
     <w:rsid w:val="006E468B"/>
     <w:rsid w:val="006E4B8C"/>
     <w:rsid w:val="006E51CB"/>
     <w:rsid w:val="006E572F"/>
+    <w:rsid w:val="006E6440"/>
     <w:rsid w:val="006E6DBA"/>
     <w:rsid w:val="006E703F"/>
     <w:rsid w:val="006E76E4"/>
     <w:rsid w:val="006F0279"/>
     <w:rsid w:val="006F0768"/>
     <w:rsid w:val="006F0F53"/>
+    <w:rsid w:val="006F1704"/>
     <w:rsid w:val="006F1B75"/>
     <w:rsid w:val="006F213B"/>
     <w:rsid w:val="006F2883"/>
+    <w:rsid w:val="006F35F8"/>
+    <w:rsid w:val="006F44D2"/>
     <w:rsid w:val="006F5A4D"/>
     <w:rsid w:val="006F5C1F"/>
     <w:rsid w:val="006F6BE3"/>
     <w:rsid w:val="007010F5"/>
     <w:rsid w:val="00701C69"/>
     <w:rsid w:val="0070254D"/>
     <w:rsid w:val="00702D68"/>
+    <w:rsid w:val="00703CD5"/>
     <w:rsid w:val="00703EC3"/>
     <w:rsid w:val="00704B14"/>
     <w:rsid w:val="00705ED4"/>
+    <w:rsid w:val="00706217"/>
+    <w:rsid w:val="0070709B"/>
+    <w:rsid w:val="00710955"/>
+    <w:rsid w:val="00710ABE"/>
     <w:rsid w:val="007111E5"/>
     <w:rsid w:val="00711E25"/>
+    <w:rsid w:val="007139B2"/>
     <w:rsid w:val="00715B99"/>
     <w:rsid w:val="0071620D"/>
+    <w:rsid w:val="00717573"/>
     <w:rsid w:val="00717619"/>
     <w:rsid w:val="00717A62"/>
     <w:rsid w:val="00717F71"/>
     <w:rsid w:val="00720DB4"/>
     <w:rsid w:val="007218F5"/>
     <w:rsid w:val="00721E19"/>
     <w:rsid w:val="007220F6"/>
+    <w:rsid w:val="007224E8"/>
+    <w:rsid w:val="0072265E"/>
     <w:rsid w:val="007237E7"/>
     <w:rsid w:val="00724056"/>
     <w:rsid w:val="00724233"/>
     <w:rsid w:val="00724300"/>
+    <w:rsid w:val="00724364"/>
     <w:rsid w:val="00724389"/>
     <w:rsid w:val="00724463"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="0072561F"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="00727989"/>
     <w:rsid w:val="00727F95"/>
     <w:rsid w:val="0073046E"/>
     <w:rsid w:val="00730FE1"/>
     <w:rsid w:val="00731B08"/>
     <w:rsid w:val="00732C76"/>
     <w:rsid w:val="00733761"/>
+    <w:rsid w:val="00733A88"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="00733D41"/>
+    <w:rsid w:val="0073536D"/>
+    <w:rsid w:val="00736323"/>
     <w:rsid w:val="007372F1"/>
+    <w:rsid w:val="00737C3B"/>
     <w:rsid w:val="00740BB8"/>
+    <w:rsid w:val="00740C72"/>
     <w:rsid w:val="007413E8"/>
+    <w:rsid w:val="00741A06"/>
     <w:rsid w:val="0074262C"/>
     <w:rsid w:val="00742D73"/>
+    <w:rsid w:val="007436E8"/>
     <w:rsid w:val="00745EB2"/>
     <w:rsid w:val="007469D7"/>
     <w:rsid w:val="0074721B"/>
     <w:rsid w:val="007473FE"/>
     <w:rsid w:val="0075059B"/>
     <w:rsid w:val="0075239F"/>
     <w:rsid w:val="00753145"/>
     <w:rsid w:val="00753510"/>
     <w:rsid w:val="0075440F"/>
     <w:rsid w:val="00754CCF"/>
     <w:rsid w:val="007550F3"/>
     <w:rsid w:val="00755520"/>
     <w:rsid w:val="00755F57"/>
     <w:rsid w:val="0075741F"/>
     <w:rsid w:val="00757793"/>
     <w:rsid w:val="00760223"/>
     <w:rsid w:val="00760283"/>
+    <w:rsid w:val="00760440"/>
     <w:rsid w:val="007607E0"/>
+    <w:rsid w:val="00762ACD"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="00764631"/>
     <w:rsid w:val="00765F02"/>
+    <w:rsid w:val="00767DFA"/>
     <w:rsid w:val="00767FAB"/>
+    <w:rsid w:val="00771A1F"/>
     <w:rsid w:val="00771F22"/>
     <w:rsid w:val="007747FF"/>
+    <w:rsid w:val="0077483E"/>
     <w:rsid w:val="00774F69"/>
+    <w:rsid w:val="00775491"/>
+    <w:rsid w:val="007757B3"/>
     <w:rsid w:val="00775D15"/>
+    <w:rsid w:val="0077711A"/>
     <w:rsid w:val="007773D1"/>
     <w:rsid w:val="007813EC"/>
+    <w:rsid w:val="007814E9"/>
     <w:rsid w:val="00781BB3"/>
     <w:rsid w:val="00781C6F"/>
     <w:rsid w:val="00782177"/>
+    <w:rsid w:val="00783DDE"/>
     <w:rsid w:val="0078480E"/>
+    <w:rsid w:val="00784BBC"/>
     <w:rsid w:val="0078559B"/>
     <w:rsid w:val="00785672"/>
+    <w:rsid w:val="00785858"/>
     <w:rsid w:val="00785E40"/>
+    <w:rsid w:val="00785FCB"/>
     <w:rsid w:val="00786ABA"/>
     <w:rsid w:val="00786E16"/>
     <w:rsid w:val="00790A2F"/>
     <w:rsid w:val="00790E79"/>
     <w:rsid w:val="0079129A"/>
+    <w:rsid w:val="0079205F"/>
     <w:rsid w:val="007921E3"/>
     <w:rsid w:val="00792EB4"/>
+    <w:rsid w:val="00793563"/>
     <w:rsid w:val="00793625"/>
+    <w:rsid w:val="007947E7"/>
     <w:rsid w:val="00795473"/>
+    <w:rsid w:val="00795614"/>
     <w:rsid w:val="00796DFB"/>
     <w:rsid w:val="007978E8"/>
     <w:rsid w:val="00797AA2"/>
     <w:rsid w:val="00797D10"/>
     <w:rsid w:val="00797FDE"/>
     <w:rsid w:val="007A078A"/>
+    <w:rsid w:val="007A0832"/>
+    <w:rsid w:val="007A1DF0"/>
     <w:rsid w:val="007A3991"/>
     <w:rsid w:val="007A406A"/>
+    <w:rsid w:val="007A597E"/>
     <w:rsid w:val="007A5BB1"/>
     <w:rsid w:val="007A5CF8"/>
     <w:rsid w:val="007A5FCC"/>
+    <w:rsid w:val="007A6812"/>
+    <w:rsid w:val="007A6C7E"/>
     <w:rsid w:val="007A6F3C"/>
     <w:rsid w:val="007B0D03"/>
+    <w:rsid w:val="007B0DBA"/>
     <w:rsid w:val="007B193D"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B2C24"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B4E8A"/>
     <w:rsid w:val="007B5693"/>
     <w:rsid w:val="007B590C"/>
     <w:rsid w:val="007B5F7E"/>
     <w:rsid w:val="007B6EA7"/>
     <w:rsid w:val="007B6EED"/>
+    <w:rsid w:val="007B7267"/>
+    <w:rsid w:val="007C09F6"/>
     <w:rsid w:val="007C107F"/>
     <w:rsid w:val="007C1A92"/>
     <w:rsid w:val="007C28EC"/>
     <w:rsid w:val="007C2ECD"/>
     <w:rsid w:val="007C2F8A"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C31D7"/>
     <w:rsid w:val="007C3265"/>
     <w:rsid w:val="007C5342"/>
     <w:rsid w:val="007C5447"/>
     <w:rsid w:val="007C5463"/>
     <w:rsid w:val="007C54B1"/>
     <w:rsid w:val="007C6596"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007C75E5"/>
+    <w:rsid w:val="007C75FD"/>
+    <w:rsid w:val="007C7C11"/>
     <w:rsid w:val="007D0430"/>
+    <w:rsid w:val="007D0D89"/>
     <w:rsid w:val="007D14EF"/>
     <w:rsid w:val="007D183D"/>
     <w:rsid w:val="007D1F9F"/>
     <w:rsid w:val="007D3C29"/>
     <w:rsid w:val="007D40F4"/>
+    <w:rsid w:val="007D521D"/>
+    <w:rsid w:val="007D585E"/>
     <w:rsid w:val="007D679B"/>
     <w:rsid w:val="007D6C2B"/>
     <w:rsid w:val="007D7E99"/>
     <w:rsid w:val="007E016E"/>
     <w:rsid w:val="007E0569"/>
     <w:rsid w:val="007E0D4F"/>
     <w:rsid w:val="007E110E"/>
     <w:rsid w:val="007E11B4"/>
+    <w:rsid w:val="007E1AF6"/>
     <w:rsid w:val="007E2239"/>
     <w:rsid w:val="007E23D9"/>
+    <w:rsid w:val="007E2944"/>
+    <w:rsid w:val="007E3AD5"/>
     <w:rsid w:val="007E50F3"/>
+    <w:rsid w:val="007E5564"/>
     <w:rsid w:val="007F079B"/>
+    <w:rsid w:val="007F1D31"/>
     <w:rsid w:val="007F1F7A"/>
+    <w:rsid w:val="007F37FB"/>
     <w:rsid w:val="007F3928"/>
     <w:rsid w:val="007F3A07"/>
+    <w:rsid w:val="007F3E14"/>
+    <w:rsid w:val="007F50B2"/>
     <w:rsid w:val="007F531A"/>
     <w:rsid w:val="007F5B81"/>
     <w:rsid w:val="008000CF"/>
     <w:rsid w:val="00800838"/>
     <w:rsid w:val="00801EDE"/>
     <w:rsid w:val="00803430"/>
     <w:rsid w:val="0080381B"/>
     <w:rsid w:val="008046E7"/>
     <w:rsid w:val="00804A16"/>
     <w:rsid w:val="00805956"/>
     <w:rsid w:val="008069FC"/>
     <w:rsid w:val="00806C63"/>
     <w:rsid w:val="008072F8"/>
     <w:rsid w:val="00810359"/>
     <w:rsid w:val="0081054D"/>
     <w:rsid w:val="00810A3F"/>
     <w:rsid w:val="00811CF3"/>
     <w:rsid w:val="0081248D"/>
     <w:rsid w:val="008131F7"/>
     <w:rsid w:val="008151F5"/>
     <w:rsid w:val="00815B6E"/>
     <w:rsid w:val="008169E2"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817780"/>
     <w:rsid w:val="008177FA"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="008206CC"/>
     <w:rsid w:val="00822AF6"/>
+    <w:rsid w:val="00822BBB"/>
     <w:rsid w:val="00823180"/>
     <w:rsid w:val="00823CA6"/>
     <w:rsid w:val="00823D48"/>
+    <w:rsid w:val="00823D4D"/>
     <w:rsid w:val="00824C17"/>
     <w:rsid w:val="00824CD0"/>
+    <w:rsid w:val="0082561A"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00826ADE"/>
     <w:rsid w:val="00827E8A"/>
     <w:rsid w:val="00827F79"/>
     <w:rsid w:val="00830A60"/>
     <w:rsid w:val="00831CEE"/>
+    <w:rsid w:val="00833D4E"/>
+    <w:rsid w:val="008342C7"/>
     <w:rsid w:val="008352D1"/>
+    <w:rsid w:val="00837932"/>
     <w:rsid w:val="0083796D"/>
     <w:rsid w:val="00840690"/>
     <w:rsid w:val="0084109E"/>
     <w:rsid w:val="00841FF0"/>
     <w:rsid w:val="00843192"/>
+    <w:rsid w:val="00843619"/>
     <w:rsid w:val="00843782"/>
     <w:rsid w:val="008437C6"/>
     <w:rsid w:val="008444A8"/>
+    <w:rsid w:val="00846308"/>
     <w:rsid w:val="00847791"/>
     <w:rsid w:val="00850065"/>
     <w:rsid w:val="00852415"/>
     <w:rsid w:val="008538F3"/>
     <w:rsid w:val="00854936"/>
     <w:rsid w:val="00855059"/>
     <w:rsid w:val="00855147"/>
     <w:rsid w:val="008554CE"/>
     <w:rsid w:val="0085557A"/>
     <w:rsid w:val="00856A2B"/>
+    <w:rsid w:val="008579FF"/>
     <w:rsid w:val="00862D08"/>
+    <w:rsid w:val="00862FB9"/>
     <w:rsid w:val="00863C69"/>
+    <w:rsid w:val="0086480E"/>
     <w:rsid w:val="00864D40"/>
+    <w:rsid w:val="00866A1D"/>
     <w:rsid w:val="00870C15"/>
     <w:rsid w:val="00870F84"/>
+    <w:rsid w:val="008711EB"/>
     <w:rsid w:val="00871591"/>
     <w:rsid w:val="00871ABD"/>
     <w:rsid w:val="00872A6E"/>
     <w:rsid w:val="00874F79"/>
+    <w:rsid w:val="00875163"/>
     <w:rsid w:val="008761A7"/>
     <w:rsid w:val="008763AA"/>
     <w:rsid w:val="00876861"/>
     <w:rsid w:val="008819EF"/>
     <w:rsid w:val="00881B54"/>
+    <w:rsid w:val="00881DB6"/>
     <w:rsid w:val="008836E1"/>
     <w:rsid w:val="008837D8"/>
     <w:rsid w:val="00884A17"/>
+    <w:rsid w:val="00885033"/>
+    <w:rsid w:val="008857CA"/>
     <w:rsid w:val="00885990"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00890C13"/>
     <w:rsid w:val="008919CE"/>
+    <w:rsid w:val="00891A36"/>
     <w:rsid w:val="008920F3"/>
+    <w:rsid w:val="00892585"/>
+    <w:rsid w:val="00892F5A"/>
     <w:rsid w:val="008933DE"/>
     <w:rsid w:val="008938C7"/>
     <w:rsid w:val="00893D7A"/>
     <w:rsid w:val="008954B4"/>
     <w:rsid w:val="00895F07"/>
     <w:rsid w:val="00896A96"/>
     <w:rsid w:val="00896F44"/>
     <w:rsid w:val="008978CB"/>
     <w:rsid w:val="008A20A5"/>
     <w:rsid w:val="008A25F1"/>
+    <w:rsid w:val="008A411B"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008A5A30"/>
     <w:rsid w:val="008A5F47"/>
     <w:rsid w:val="008A6900"/>
     <w:rsid w:val="008A6BD6"/>
+    <w:rsid w:val="008A6CFE"/>
     <w:rsid w:val="008A78D1"/>
     <w:rsid w:val="008B087A"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B0F92"/>
+    <w:rsid w:val="008B1B62"/>
     <w:rsid w:val="008B23FC"/>
+    <w:rsid w:val="008B2D9E"/>
+    <w:rsid w:val="008B2DC2"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B4E47"/>
+    <w:rsid w:val="008B53E9"/>
     <w:rsid w:val="008B5787"/>
+    <w:rsid w:val="008B7661"/>
     <w:rsid w:val="008C09BC"/>
     <w:rsid w:val="008C0EC7"/>
     <w:rsid w:val="008C119D"/>
     <w:rsid w:val="008C1321"/>
+    <w:rsid w:val="008C1BE7"/>
     <w:rsid w:val="008C2526"/>
     <w:rsid w:val="008C275F"/>
     <w:rsid w:val="008C3576"/>
     <w:rsid w:val="008C38F1"/>
     <w:rsid w:val="008C4BEB"/>
     <w:rsid w:val="008C62F5"/>
     <w:rsid w:val="008C63A1"/>
+    <w:rsid w:val="008C6C76"/>
     <w:rsid w:val="008C6D2A"/>
     <w:rsid w:val="008C74FF"/>
     <w:rsid w:val="008D06BB"/>
     <w:rsid w:val="008D1993"/>
     <w:rsid w:val="008D28E6"/>
     <w:rsid w:val="008D5FAE"/>
     <w:rsid w:val="008D621C"/>
     <w:rsid w:val="008D6C5D"/>
     <w:rsid w:val="008D77EF"/>
     <w:rsid w:val="008E0570"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E1807"/>
     <w:rsid w:val="008E1916"/>
     <w:rsid w:val="008E25DD"/>
     <w:rsid w:val="008E3D51"/>
     <w:rsid w:val="008E6CE0"/>
+    <w:rsid w:val="008F0A92"/>
+    <w:rsid w:val="008F0CEE"/>
     <w:rsid w:val="008F209B"/>
     <w:rsid w:val="008F25ED"/>
     <w:rsid w:val="008F27E7"/>
     <w:rsid w:val="008F280D"/>
     <w:rsid w:val="008F38B5"/>
     <w:rsid w:val="008F4F6B"/>
+    <w:rsid w:val="008F501C"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F56DB"/>
     <w:rsid w:val="008F66F4"/>
     <w:rsid w:val="008F67D5"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F7583"/>
     <w:rsid w:val="00904C37"/>
     <w:rsid w:val="00905AEC"/>
     <w:rsid w:val="009060B2"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="00907EA3"/>
     <w:rsid w:val="0091136E"/>
     <w:rsid w:val="00911CFF"/>
     <w:rsid w:val="00912DA0"/>
+    <w:rsid w:val="0091459F"/>
     <w:rsid w:val="009149A9"/>
+    <w:rsid w:val="009156AB"/>
     <w:rsid w:val="00915DEE"/>
     <w:rsid w:val="00916160"/>
+    <w:rsid w:val="0091636E"/>
+    <w:rsid w:val="00916856"/>
+    <w:rsid w:val="00916E6C"/>
     <w:rsid w:val="009178B4"/>
+    <w:rsid w:val="00917D2D"/>
     <w:rsid w:val="0092072D"/>
     <w:rsid w:val="00922552"/>
     <w:rsid w:val="0092258E"/>
     <w:rsid w:val="00923836"/>
+    <w:rsid w:val="00924448"/>
     <w:rsid w:val="0092568B"/>
+    <w:rsid w:val="00926FA0"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="00935496"/>
+    <w:rsid w:val="009354AE"/>
     <w:rsid w:val="009364FF"/>
+    <w:rsid w:val="00937338"/>
     <w:rsid w:val="00937E7C"/>
     <w:rsid w:val="009409BA"/>
+    <w:rsid w:val="00940C52"/>
     <w:rsid w:val="00942AC2"/>
     <w:rsid w:val="00942C3D"/>
+    <w:rsid w:val="00943377"/>
     <w:rsid w:val="00944F5C"/>
+    <w:rsid w:val="009452E9"/>
+    <w:rsid w:val="00946315"/>
+    <w:rsid w:val="009464C1"/>
     <w:rsid w:val="00946786"/>
+    <w:rsid w:val="0094687F"/>
+    <w:rsid w:val="00946D28"/>
     <w:rsid w:val="00946D67"/>
     <w:rsid w:val="00946F47"/>
     <w:rsid w:val="009512AD"/>
     <w:rsid w:val="00952694"/>
     <w:rsid w:val="00953006"/>
     <w:rsid w:val="00953238"/>
     <w:rsid w:val="00953CD3"/>
     <w:rsid w:val="00957266"/>
     <w:rsid w:val="009573D7"/>
     <w:rsid w:val="009603E5"/>
     <w:rsid w:val="00962B00"/>
+    <w:rsid w:val="0096326B"/>
     <w:rsid w:val="009633DE"/>
     <w:rsid w:val="00963A37"/>
     <w:rsid w:val="00964759"/>
     <w:rsid w:val="00965BE5"/>
     <w:rsid w:val="00965D97"/>
     <w:rsid w:val="00966FAA"/>
     <w:rsid w:val="0096744D"/>
+    <w:rsid w:val="00967510"/>
     <w:rsid w:val="00967DFC"/>
     <w:rsid w:val="00973397"/>
     <w:rsid w:val="00973551"/>
     <w:rsid w:val="0097385A"/>
+    <w:rsid w:val="0097498C"/>
     <w:rsid w:val="0097526A"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="00976928"/>
     <w:rsid w:val="00977234"/>
     <w:rsid w:val="00977309"/>
     <w:rsid w:val="009773E9"/>
+    <w:rsid w:val="0097771B"/>
     <w:rsid w:val="009801E4"/>
     <w:rsid w:val="0098083E"/>
+    <w:rsid w:val="00981C0E"/>
     <w:rsid w:val="009823D6"/>
     <w:rsid w:val="009839E2"/>
+    <w:rsid w:val="00983EF5"/>
+    <w:rsid w:val="00984DAD"/>
     <w:rsid w:val="00986B7C"/>
     <w:rsid w:val="00987045"/>
     <w:rsid w:val="00990C52"/>
     <w:rsid w:val="00990FDD"/>
     <w:rsid w:val="0099136F"/>
+    <w:rsid w:val="00991D56"/>
     <w:rsid w:val="0099283F"/>
     <w:rsid w:val="009934DE"/>
     <w:rsid w:val="00993721"/>
     <w:rsid w:val="00993A0C"/>
     <w:rsid w:val="00993A67"/>
     <w:rsid w:val="009949A3"/>
     <w:rsid w:val="00994B94"/>
     <w:rsid w:val="0099586B"/>
     <w:rsid w:val="00995941"/>
     <w:rsid w:val="0099655B"/>
     <w:rsid w:val="009978C4"/>
     <w:rsid w:val="00997CBE"/>
     <w:rsid w:val="009A1189"/>
+    <w:rsid w:val="009A19B8"/>
     <w:rsid w:val="009A1B1A"/>
+    <w:rsid w:val="009A1B34"/>
     <w:rsid w:val="009A1EBF"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A2C6A"/>
     <w:rsid w:val="009A2E7F"/>
     <w:rsid w:val="009A3329"/>
     <w:rsid w:val="009A3F3F"/>
     <w:rsid w:val="009A48D5"/>
     <w:rsid w:val="009B019D"/>
     <w:rsid w:val="009B0479"/>
     <w:rsid w:val="009B1B72"/>
     <w:rsid w:val="009B2B64"/>
+    <w:rsid w:val="009B58E7"/>
     <w:rsid w:val="009B5A79"/>
     <w:rsid w:val="009B61E1"/>
     <w:rsid w:val="009B7857"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C1EB7"/>
     <w:rsid w:val="009C2746"/>
     <w:rsid w:val="009C2BC1"/>
     <w:rsid w:val="009C2D59"/>
     <w:rsid w:val="009C30B4"/>
     <w:rsid w:val="009C3571"/>
     <w:rsid w:val="009C3605"/>
+    <w:rsid w:val="009C360A"/>
+    <w:rsid w:val="009C4D13"/>
     <w:rsid w:val="009C5272"/>
     <w:rsid w:val="009C584F"/>
     <w:rsid w:val="009C6114"/>
+    <w:rsid w:val="009C6D2D"/>
     <w:rsid w:val="009C71D8"/>
     <w:rsid w:val="009C74A5"/>
     <w:rsid w:val="009C796F"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D053C"/>
     <w:rsid w:val="009D0757"/>
     <w:rsid w:val="009D0992"/>
     <w:rsid w:val="009D0C17"/>
     <w:rsid w:val="009D0CA0"/>
     <w:rsid w:val="009D17BD"/>
+    <w:rsid w:val="009D24C8"/>
     <w:rsid w:val="009D2547"/>
     <w:rsid w:val="009D2CC6"/>
     <w:rsid w:val="009D32C1"/>
+    <w:rsid w:val="009D3A9E"/>
     <w:rsid w:val="009D4D75"/>
+    <w:rsid w:val="009D6141"/>
     <w:rsid w:val="009E0D1C"/>
     <w:rsid w:val="009E1A52"/>
     <w:rsid w:val="009E4985"/>
     <w:rsid w:val="009E7F27"/>
+    <w:rsid w:val="009F1D9D"/>
+    <w:rsid w:val="009F2462"/>
+    <w:rsid w:val="009F2DA1"/>
     <w:rsid w:val="009F3450"/>
     <w:rsid w:val="009F3E22"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F5810"/>
     <w:rsid w:val="009F6032"/>
+    <w:rsid w:val="009F71BA"/>
     <w:rsid w:val="009F7E03"/>
     <w:rsid w:val="00A007E6"/>
     <w:rsid w:val="00A0222C"/>
+    <w:rsid w:val="00A0262A"/>
+    <w:rsid w:val="00A0393B"/>
     <w:rsid w:val="00A045E2"/>
     <w:rsid w:val="00A0576C"/>
     <w:rsid w:val="00A069BA"/>
     <w:rsid w:val="00A07B55"/>
     <w:rsid w:val="00A10FAA"/>
     <w:rsid w:val="00A1148E"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A11DA5"/>
+    <w:rsid w:val="00A127AE"/>
     <w:rsid w:val="00A12A35"/>
     <w:rsid w:val="00A134EC"/>
     <w:rsid w:val="00A14721"/>
     <w:rsid w:val="00A15381"/>
     <w:rsid w:val="00A155EB"/>
     <w:rsid w:val="00A15A8A"/>
     <w:rsid w:val="00A1745A"/>
     <w:rsid w:val="00A206E8"/>
+    <w:rsid w:val="00A20F1E"/>
+    <w:rsid w:val="00A215D2"/>
     <w:rsid w:val="00A22967"/>
+    <w:rsid w:val="00A232E5"/>
+    <w:rsid w:val="00A2334B"/>
     <w:rsid w:val="00A23C1D"/>
     <w:rsid w:val="00A24209"/>
     <w:rsid w:val="00A265BF"/>
     <w:rsid w:val="00A26E1E"/>
+    <w:rsid w:val="00A304D7"/>
+    <w:rsid w:val="00A30C9D"/>
     <w:rsid w:val="00A33100"/>
     <w:rsid w:val="00A33D77"/>
     <w:rsid w:val="00A33E45"/>
     <w:rsid w:val="00A34571"/>
     <w:rsid w:val="00A36447"/>
     <w:rsid w:val="00A368BB"/>
     <w:rsid w:val="00A368D6"/>
     <w:rsid w:val="00A37F3B"/>
     <w:rsid w:val="00A4130A"/>
     <w:rsid w:val="00A418D1"/>
     <w:rsid w:val="00A41A11"/>
+    <w:rsid w:val="00A4246A"/>
     <w:rsid w:val="00A429CC"/>
     <w:rsid w:val="00A42F03"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A45484"/>
+    <w:rsid w:val="00A454F5"/>
     <w:rsid w:val="00A455C0"/>
     <w:rsid w:val="00A45B9D"/>
     <w:rsid w:val="00A46376"/>
     <w:rsid w:val="00A46C54"/>
+    <w:rsid w:val="00A474AE"/>
     <w:rsid w:val="00A476D8"/>
     <w:rsid w:val="00A50063"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A51138"/>
+    <w:rsid w:val="00A512EB"/>
+    <w:rsid w:val="00A5165B"/>
     <w:rsid w:val="00A522D8"/>
     <w:rsid w:val="00A54566"/>
     <w:rsid w:val="00A557F0"/>
     <w:rsid w:val="00A57822"/>
+    <w:rsid w:val="00A6036B"/>
     <w:rsid w:val="00A60C2B"/>
     <w:rsid w:val="00A61A0D"/>
     <w:rsid w:val="00A6242D"/>
     <w:rsid w:val="00A62CA6"/>
     <w:rsid w:val="00A63AD7"/>
     <w:rsid w:val="00A63F68"/>
+    <w:rsid w:val="00A64E6C"/>
     <w:rsid w:val="00A6557E"/>
     <w:rsid w:val="00A66532"/>
     <w:rsid w:val="00A6698F"/>
+    <w:rsid w:val="00A66A32"/>
     <w:rsid w:val="00A672BD"/>
     <w:rsid w:val="00A678A6"/>
     <w:rsid w:val="00A70626"/>
     <w:rsid w:val="00A71F8C"/>
+    <w:rsid w:val="00A73593"/>
     <w:rsid w:val="00A73F08"/>
     <w:rsid w:val="00A7408D"/>
     <w:rsid w:val="00A74701"/>
     <w:rsid w:val="00A748AD"/>
     <w:rsid w:val="00A74D9A"/>
     <w:rsid w:val="00A75B7E"/>
     <w:rsid w:val="00A7684E"/>
     <w:rsid w:val="00A76A8B"/>
     <w:rsid w:val="00A76EA0"/>
     <w:rsid w:val="00A77069"/>
     <w:rsid w:val="00A7711A"/>
+    <w:rsid w:val="00A775B1"/>
+    <w:rsid w:val="00A8110C"/>
+    <w:rsid w:val="00A81FF0"/>
+    <w:rsid w:val="00A820B5"/>
+    <w:rsid w:val="00A82E10"/>
     <w:rsid w:val="00A845D8"/>
     <w:rsid w:val="00A8493A"/>
     <w:rsid w:val="00A84B84"/>
     <w:rsid w:val="00A85C15"/>
     <w:rsid w:val="00A85D21"/>
     <w:rsid w:val="00A85E19"/>
     <w:rsid w:val="00A8652D"/>
     <w:rsid w:val="00A86EAC"/>
     <w:rsid w:val="00A86F29"/>
     <w:rsid w:val="00A8779B"/>
+    <w:rsid w:val="00A87BDD"/>
     <w:rsid w:val="00A90126"/>
+    <w:rsid w:val="00A90856"/>
+    <w:rsid w:val="00A91D20"/>
     <w:rsid w:val="00A9255B"/>
     <w:rsid w:val="00A92D9D"/>
+    <w:rsid w:val="00A937C5"/>
     <w:rsid w:val="00A93A4C"/>
+    <w:rsid w:val="00A93AD0"/>
     <w:rsid w:val="00A941AC"/>
+    <w:rsid w:val="00A96A36"/>
     <w:rsid w:val="00AA1084"/>
     <w:rsid w:val="00AA1404"/>
     <w:rsid w:val="00AA16FB"/>
     <w:rsid w:val="00AA2792"/>
+    <w:rsid w:val="00AA2ABA"/>
+    <w:rsid w:val="00AA2D24"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB0606"/>
     <w:rsid w:val="00AB1D66"/>
     <w:rsid w:val="00AB3771"/>
+    <w:rsid w:val="00AB3E22"/>
+    <w:rsid w:val="00AB404D"/>
+    <w:rsid w:val="00AB5168"/>
     <w:rsid w:val="00AB560E"/>
     <w:rsid w:val="00AB6476"/>
     <w:rsid w:val="00AB65E4"/>
+    <w:rsid w:val="00AB7D45"/>
     <w:rsid w:val="00AC148B"/>
     <w:rsid w:val="00AC2A8B"/>
     <w:rsid w:val="00AC2F10"/>
     <w:rsid w:val="00AC316A"/>
     <w:rsid w:val="00AC4A02"/>
     <w:rsid w:val="00AC4D37"/>
     <w:rsid w:val="00AC5084"/>
     <w:rsid w:val="00AC5484"/>
     <w:rsid w:val="00AC7E5B"/>
+    <w:rsid w:val="00AD0F36"/>
+    <w:rsid w:val="00AD1049"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD1AAE"/>
     <w:rsid w:val="00AD1CFC"/>
+    <w:rsid w:val="00AD1FF5"/>
     <w:rsid w:val="00AD2312"/>
     <w:rsid w:val="00AD25B5"/>
     <w:rsid w:val="00AD2BF3"/>
     <w:rsid w:val="00AD2C7A"/>
     <w:rsid w:val="00AD3999"/>
     <w:rsid w:val="00AD517E"/>
+    <w:rsid w:val="00AD5952"/>
     <w:rsid w:val="00AD649E"/>
     <w:rsid w:val="00AD6603"/>
+    <w:rsid w:val="00AD7C9E"/>
+    <w:rsid w:val="00AE18C5"/>
     <w:rsid w:val="00AE359B"/>
+    <w:rsid w:val="00AE5087"/>
     <w:rsid w:val="00AE520F"/>
+    <w:rsid w:val="00AE54FA"/>
     <w:rsid w:val="00AE6E52"/>
     <w:rsid w:val="00AE7F12"/>
+    <w:rsid w:val="00AF09F3"/>
     <w:rsid w:val="00AF1314"/>
     <w:rsid w:val="00AF1AE8"/>
     <w:rsid w:val="00AF3496"/>
     <w:rsid w:val="00AF5A3E"/>
     <w:rsid w:val="00AF5B75"/>
+    <w:rsid w:val="00AF5BF5"/>
     <w:rsid w:val="00AF5D8A"/>
     <w:rsid w:val="00AF5F77"/>
+    <w:rsid w:val="00AF6307"/>
     <w:rsid w:val="00AF6895"/>
     <w:rsid w:val="00AF750F"/>
+    <w:rsid w:val="00AF7B2A"/>
     <w:rsid w:val="00B002FA"/>
     <w:rsid w:val="00B005E5"/>
     <w:rsid w:val="00B007E7"/>
     <w:rsid w:val="00B0315E"/>
     <w:rsid w:val="00B0470B"/>
+    <w:rsid w:val="00B04A41"/>
     <w:rsid w:val="00B053D0"/>
+    <w:rsid w:val="00B05639"/>
     <w:rsid w:val="00B06BC2"/>
     <w:rsid w:val="00B07185"/>
     <w:rsid w:val="00B07BC9"/>
     <w:rsid w:val="00B07BFA"/>
+    <w:rsid w:val="00B108EE"/>
     <w:rsid w:val="00B12594"/>
     <w:rsid w:val="00B12B29"/>
     <w:rsid w:val="00B138F2"/>
     <w:rsid w:val="00B16D30"/>
     <w:rsid w:val="00B17BC9"/>
     <w:rsid w:val="00B21396"/>
     <w:rsid w:val="00B216FB"/>
+    <w:rsid w:val="00B24263"/>
     <w:rsid w:val="00B242A6"/>
     <w:rsid w:val="00B26969"/>
     <w:rsid w:val="00B27B18"/>
     <w:rsid w:val="00B27F5F"/>
     <w:rsid w:val="00B3259E"/>
     <w:rsid w:val="00B328FD"/>
     <w:rsid w:val="00B33706"/>
     <w:rsid w:val="00B3392D"/>
     <w:rsid w:val="00B35317"/>
     <w:rsid w:val="00B37F56"/>
     <w:rsid w:val="00B4052B"/>
+    <w:rsid w:val="00B40E4B"/>
+    <w:rsid w:val="00B41156"/>
     <w:rsid w:val="00B411A8"/>
     <w:rsid w:val="00B41250"/>
+    <w:rsid w:val="00B414C7"/>
+    <w:rsid w:val="00B41A08"/>
+    <w:rsid w:val="00B42232"/>
     <w:rsid w:val="00B42777"/>
     <w:rsid w:val="00B42F0C"/>
     <w:rsid w:val="00B44479"/>
     <w:rsid w:val="00B45921"/>
+    <w:rsid w:val="00B4749C"/>
     <w:rsid w:val="00B50BFC"/>
     <w:rsid w:val="00B531D4"/>
+    <w:rsid w:val="00B5527C"/>
     <w:rsid w:val="00B56EC8"/>
     <w:rsid w:val="00B5787E"/>
     <w:rsid w:val="00B57BA9"/>
+    <w:rsid w:val="00B611FD"/>
     <w:rsid w:val="00B6156B"/>
     <w:rsid w:val="00B61F42"/>
     <w:rsid w:val="00B624EF"/>
     <w:rsid w:val="00B62CF6"/>
     <w:rsid w:val="00B65EFB"/>
     <w:rsid w:val="00B67028"/>
     <w:rsid w:val="00B67D77"/>
     <w:rsid w:val="00B708D3"/>
+    <w:rsid w:val="00B7158C"/>
     <w:rsid w:val="00B71A11"/>
     <w:rsid w:val="00B71E67"/>
     <w:rsid w:val="00B7205B"/>
     <w:rsid w:val="00B73831"/>
     <w:rsid w:val="00B74329"/>
+    <w:rsid w:val="00B75C83"/>
     <w:rsid w:val="00B76583"/>
     <w:rsid w:val="00B765AE"/>
     <w:rsid w:val="00B77107"/>
     <w:rsid w:val="00B8052B"/>
     <w:rsid w:val="00B805AD"/>
     <w:rsid w:val="00B8221B"/>
+    <w:rsid w:val="00B82777"/>
     <w:rsid w:val="00B8281B"/>
     <w:rsid w:val="00B832A4"/>
     <w:rsid w:val="00B83E4D"/>
+    <w:rsid w:val="00B84954"/>
     <w:rsid w:val="00B84EC0"/>
+    <w:rsid w:val="00B8588E"/>
+    <w:rsid w:val="00B86ACA"/>
     <w:rsid w:val="00B872ED"/>
+    <w:rsid w:val="00B872FB"/>
     <w:rsid w:val="00B91002"/>
+    <w:rsid w:val="00B923FB"/>
     <w:rsid w:val="00B940C4"/>
     <w:rsid w:val="00B941BC"/>
+    <w:rsid w:val="00B94724"/>
     <w:rsid w:val="00B949F3"/>
     <w:rsid w:val="00B9789C"/>
     <w:rsid w:val="00B97E37"/>
     <w:rsid w:val="00BA28E6"/>
+    <w:rsid w:val="00BA3BBC"/>
     <w:rsid w:val="00BA3D6B"/>
+    <w:rsid w:val="00BA4426"/>
     <w:rsid w:val="00BA4CF8"/>
     <w:rsid w:val="00BA4F9D"/>
     <w:rsid w:val="00BA5228"/>
     <w:rsid w:val="00BB0267"/>
     <w:rsid w:val="00BB1A9A"/>
     <w:rsid w:val="00BB255D"/>
     <w:rsid w:val="00BB26DF"/>
     <w:rsid w:val="00BB286D"/>
     <w:rsid w:val="00BB2B14"/>
     <w:rsid w:val="00BB4061"/>
     <w:rsid w:val="00BB4769"/>
     <w:rsid w:val="00BB7515"/>
     <w:rsid w:val="00BB7954"/>
+    <w:rsid w:val="00BB79E6"/>
     <w:rsid w:val="00BC0A93"/>
     <w:rsid w:val="00BC1998"/>
     <w:rsid w:val="00BC1EC4"/>
     <w:rsid w:val="00BC1F0A"/>
     <w:rsid w:val="00BC28CC"/>
     <w:rsid w:val="00BC2CA0"/>
     <w:rsid w:val="00BC56FE"/>
     <w:rsid w:val="00BD0E66"/>
     <w:rsid w:val="00BD13FC"/>
     <w:rsid w:val="00BD24F0"/>
     <w:rsid w:val="00BD35B2"/>
+    <w:rsid w:val="00BD35B5"/>
     <w:rsid w:val="00BD534E"/>
+    <w:rsid w:val="00BD57D4"/>
     <w:rsid w:val="00BD5B62"/>
     <w:rsid w:val="00BD5ED5"/>
     <w:rsid w:val="00BD63D7"/>
     <w:rsid w:val="00BD643F"/>
     <w:rsid w:val="00BD72EF"/>
+    <w:rsid w:val="00BE0DB2"/>
     <w:rsid w:val="00BE1D59"/>
+    <w:rsid w:val="00BE1EEE"/>
+    <w:rsid w:val="00BE1F4F"/>
+    <w:rsid w:val="00BE296B"/>
     <w:rsid w:val="00BE4456"/>
     <w:rsid w:val="00BE5BD2"/>
+    <w:rsid w:val="00BE6F85"/>
     <w:rsid w:val="00BF09D4"/>
     <w:rsid w:val="00BF166C"/>
     <w:rsid w:val="00BF1F3F"/>
     <w:rsid w:val="00BF2366"/>
     <w:rsid w:val="00BF2624"/>
     <w:rsid w:val="00BF5ADD"/>
+    <w:rsid w:val="00BF5D70"/>
     <w:rsid w:val="00BF6A50"/>
     <w:rsid w:val="00BF7F6C"/>
+    <w:rsid w:val="00C009FD"/>
     <w:rsid w:val="00C01197"/>
     <w:rsid w:val="00C01BB4"/>
     <w:rsid w:val="00C01D00"/>
     <w:rsid w:val="00C01E2F"/>
     <w:rsid w:val="00C033D8"/>
+    <w:rsid w:val="00C03708"/>
     <w:rsid w:val="00C042F2"/>
     <w:rsid w:val="00C04994"/>
     <w:rsid w:val="00C067A3"/>
+    <w:rsid w:val="00C06C12"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C07306"/>
+    <w:rsid w:val="00C10418"/>
     <w:rsid w:val="00C1156C"/>
     <w:rsid w:val="00C11D87"/>
+    <w:rsid w:val="00C135EE"/>
     <w:rsid w:val="00C13A44"/>
     <w:rsid w:val="00C14203"/>
     <w:rsid w:val="00C1519A"/>
     <w:rsid w:val="00C15BFA"/>
     <w:rsid w:val="00C16477"/>
     <w:rsid w:val="00C16A5B"/>
     <w:rsid w:val="00C171DB"/>
     <w:rsid w:val="00C20FFB"/>
     <w:rsid w:val="00C21C94"/>
     <w:rsid w:val="00C224A3"/>
     <w:rsid w:val="00C228E1"/>
+    <w:rsid w:val="00C23B31"/>
+    <w:rsid w:val="00C2411D"/>
     <w:rsid w:val="00C25FEE"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C278ED"/>
     <w:rsid w:val="00C27F9F"/>
     <w:rsid w:val="00C30172"/>
     <w:rsid w:val="00C30FF1"/>
     <w:rsid w:val="00C3122E"/>
     <w:rsid w:val="00C32523"/>
     <w:rsid w:val="00C33420"/>
+    <w:rsid w:val="00C337D8"/>
+    <w:rsid w:val="00C34110"/>
     <w:rsid w:val="00C34DA0"/>
     <w:rsid w:val="00C364F1"/>
     <w:rsid w:val="00C36825"/>
     <w:rsid w:val="00C371E3"/>
     <w:rsid w:val="00C401BD"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C413C7"/>
     <w:rsid w:val="00C4236B"/>
     <w:rsid w:val="00C42637"/>
     <w:rsid w:val="00C42A9E"/>
     <w:rsid w:val="00C4329F"/>
+    <w:rsid w:val="00C4396C"/>
     <w:rsid w:val="00C43E3E"/>
     <w:rsid w:val="00C47609"/>
+    <w:rsid w:val="00C5060E"/>
     <w:rsid w:val="00C5108B"/>
     <w:rsid w:val="00C52784"/>
     <w:rsid w:val="00C527FF"/>
     <w:rsid w:val="00C52BB4"/>
     <w:rsid w:val="00C52C32"/>
     <w:rsid w:val="00C52E0F"/>
     <w:rsid w:val="00C55F22"/>
     <w:rsid w:val="00C56BD0"/>
     <w:rsid w:val="00C576CC"/>
     <w:rsid w:val="00C6036C"/>
     <w:rsid w:val="00C619C3"/>
+    <w:rsid w:val="00C61D93"/>
     <w:rsid w:val="00C62761"/>
+    <w:rsid w:val="00C62A07"/>
     <w:rsid w:val="00C62DCA"/>
     <w:rsid w:val="00C6328D"/>
     <w:rsid w:val="00C648F5"/>
     <w:rsid w:val="00C64C43"/>
     <w:rsid w:val="00C65777"/>
     <w:rsid w:val="00C65ABA"/>
     <w:rsid w:val="00C65C52"/>
     <w:rsid w:val="00C65E7E"/>
     <w:rsid w:val="00C66E63"/>
     <w:rsid w:val="00C710D0"/>
+    <w:rsid w:val="00C717A3"/>
     <w:rsid w:val="00C72171"/>
     <w:rsid w:val="00C72A19"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C731E5"/>
+    <w:rsid w:val="00C742E9"/>
     <w:rsid w:val="00C74A0E"/>
     <w:rsid w:val="00C75083"/>
     <w:rsid w:val="00C75A16"/>
     <w:rsid w:val="00C76053"/>
+    <w:rsid w:val="00C77105"/>
+    <w:rsid w:val="00C77E4A"/>
+    <w:rsid w:val="00C80544"/>
     <w:rsid w:val="00C8070D"/>
     <w:rsid w:val="00C80A35"/>
     <w:rsid w:val="00C80C55"/>
     <w:rsid w:val="00C825F4"/>
+    <w:rsid w:val="00C82640"/>
     <w:rsid w:val="00C8342C"/>
     <w:rsid w:val="00C83B9B"/>
     <w:rsid w:val="00C8400F"/>
     <w:rsid w:val="00C845C8"/>
     <w:rsid w:val="00C8472C"/>
     <w:rsid w:val="00C84E77"/>
     <w:rsid w:val="00C85097"/>
     <w:rsid w:val="00C8607F"/>
     <w:rsid w:val="00C86B48"/>
+    <w:rsid w:val="00C876FA"/>
     <w:rsid w:val="00C90880"/>
     <w:rsid w:val="00C90C2D"/>
     <w:rsid w:val="00C90DAC"/>
     <w:rsid w:val="00C911F7"/>
     <w:rsid w:val="00C919D0"/>
     <w:rsid w:val="00C91F83"/>
     <w:rsid w:val="00C91FC2"/>
+    <w:rsid w:val="00C92D67"/>
     <w:rsid w:val="00C93810"/>
     <w:rsid w:val="00C952E7"/>
     <w:rsid w:val="00C953C2"/>
     <w:rsid w:val="00C95983"/>
     <w:rsid w:val="00C96898"/>
+    <w:rsid w:val="00C973B6"/>
+    <w:rsid w:val="00C97706"/>
     <w:rsid w:val="00C97C4A"/>
     <w:rsid w:val="00CA0CC8"/>
     <w:rsid w:val="00CA19FB"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CA4AE3"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA6D9C"/>
     <w:rsid w:val="00CB022B"/>
     <w:rsid w:val="00CB0726"/>
     <w:rsid w:val="00CB0A24"/>
     <w:rsid w:val="00CB19C1"/>
+    <w:rsid w:val="00CB1DAF"/>
     <w:rsid w:val="00CB1E62"/>
     <w:rsid w:val="00CB3F40"/>
     <w:rsid w:val="00CB4A2E"/>
     <w:rsid w:val="00CB7112"/>
+    <w:rsid w:val="00CB723F"/>
     <w:rsid w:val="00CB7ED6"/>
+    <w:rsid w:val="00CC044E"/>
     <w:rsid w:val="00CC0B8A"/>
     <w:rsid w:val="00CC0C4A"/>
+    <w:rsid w:val="00CC0FCE"/>
     <w:rsid w:val="00CC2DCE"/>
     <w:rsid w:val="00CC35D3"/>
     <w:rsid w:val="00CC43D0"/>
     <w:rsid w:val="00CC4564"/>
+    <w:rsid w:val="00CC49C7"/>
     <w:rsid w:val="00CC5BBB"/>
     <w:rsid w:val="00CC6280"/>
     <w:rsid w:val="00CC71C2"/>
     <w:rsid w:val="00CC7356"/>
     <w:rsid w:val="00CC7B38"/>
     <w:rsid w:val="00CC7C3B"/>
+    <w:rsid w:val="00CD0303"/>
     <w:rsid w:val="00CD292E"/>
     <w:rsid w:val="00CD2B16"/>
     <w:rsid w:val="00CD36A0"/>
     <w:rsid w:val="00CD51DF"/>
+    <w:rsid w:val="00CD6CC5"/>
     <w:rsid w:val="00CD6D54"/>
+    <w:rsid w:val="00CD7785"/>
     <w:rsid w:val="00CE0CBD"/>
+    <w:rsid w:val="00CE225A"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE67FB"/>
     <w:rsid w:val="00CE767D"/>
     <w:rsid w:val="00CE7C2B"/>
     <w:rsid w:val="00CE7D0D"/>
     <w:rsid w:val="00CF07AE"/>
     <w:rsid w:val="00CF0E50"/>
     <w:rsid w:val="00CF18F4"/>
+    <w:rsid w:val="00CF2686"/>
     <w:rsid w:val="00CF3496"/>
     <w:rsid w:val="00CF49F2"/>
     <w:rsid w:val="00CF50ED"/>
+    <w:rsid w:val="00CF5A53"/>
     <w:rsid w:val="00CF6B3A"/>
     <w:rsid w:val="00CF6D81"/>
+    <w:rsid w:val="00CF733F"/>
     <w:rsid w:val="00CF769D"/>
     <w:rsid w:val="00CF7B1E"/>
     <w:rsid w:val="00D004D0"/>
     <w:rsid w:val="00D04493"/>
+    <w:rsid w:val="00D04624"/>
     <w:rsid w:val="00D05B41"/>
     <w:rsid w:val="00D05B98"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D07A64"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D109E3"/>
     <w:rsid w:val="00D1157F"/>
     <w:rsid w:val="00D124FD"/>
+    <w:rsid w:val="00D12668"/>
     <w:rsid w:val="00D1288E"/>
     <w:rsid w:val="00D14A4C"/>
     <w:rsid w:val="00D15ECC"/>
     <w:rsid w:val="00D16014"/>
+    <w:rsid w:val="00D16890"/>
     <w:rsid w:val="00D16AE5"/>
     <w:rsid w:val="00D16E74"/>
     <w:rsid w:val="00D20AC7"/>
     <w:rsid w:val="00D21C14"/>
+    <w:rsid w:val="00D223DA"/>
     <w:rsid w:val="00D22570"/>
     <w:rsid w:val="00D229F8"/>
+    <w:rsid w:val="00D2337D"/>
     <w:rsid w:val="00D249AB"/>
     <w:rsid w:val="00D26BB5"/>
+    <w:rsid w:val="00D2714E"/>
     <w:rsid w:val="00D27872"/>
     <w:rsid w:val="00D30058"/>
     <w:rsid w:val="00D303A7"/>
     <w:rsid w:val="00D3100F"/>
     <w:rsid w:val="00D31C2B"/>
     <w:rsid w:val="00D33595"/>
     <w:rsid w:val="00D34E2A"/>
     <w:rsid w:val="00D362E1"/>
     <w:rsid w:val="00D369E5"/>
+    <w:rsid w:val="00D36EB7"/>
     <w:rsid w:val="00D42179"/>
     <w:rsid w:val="00D42407"/>
     <w:rsid w:val="00D42586"/>
+    <w:rsid w:val="00D42C91"/>
+    <w:rsid w:val="00D43117"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D43A1B"/>
     <w:rsid w:val="00D44307"/>
     <w:rsid w:val="00D44A43"/>
+    <w:rsid w:val="00D451A0"/>
+    <w:rsid w:val="00D4539E"/>
+    <w:rsid w:val="00D454B9"/>
     <w:rsid w:val="00D50401"/>
     <w:rsid w:val="00D5107B"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D5147F"/>
     <w:rsid w:val="00D51893"/>
     <w:rsid w:val="00D51DC1"/>
+    <w:rsid w:val="00D52738"/>
+    <w:rsid w:val="00D52EFE"/>
     <w:rsid w:val="00D52F29"/>
     <w:rsid w:val="00D5363D"/>
     <w:rsid w:val="00D53A09"/>
+    <w:rsid w:val="00D544A9"/>
+    <w:rsid w:val="00D5494D"/>
     <w:rsid w:val="00D55F36"/>
     <w:rsid w:val="00D56D5D"/>
     <w:rsid w:val="00D57A5E"/>
     <w:rsid w:val="00D57D37"/>
     <w:rsid w:val="00D60283"/>
     <w:rsid w:val="00D60D16"/>
+    <w:rsid w:val="00D61437"/>
     <w:rsid w:val="00D6311C"/>
+    <w:rsid w:val="00D63955"/>
     <w:rsid w:val="00D63E65"/>
     <w:rsid w:val="00D63EEF"/>
     <w:rsid w:val="00D640A3"/>
     <w:rsid w:val="00D643E0"/>
     <w:rsid w:val="00D66E9A"/>
     <w:rsid w:val="00D67886"/>
     <w:rsid w:val="00D67EE9"/>
     <w:rsid w:val="00D722FC"/>
     <w:rsid w:val="00D726EC"/>
     <w:rsid w:val="00D73BA5"/>
     <w:rsid w:val="00D74152"/>
+    <w:rsid w:val="00D755C8"/>
     <w:rsid w:val="00D75A04"/>
     <w:rsid w:val="00D76177"/>
     <w:rsid w:val="00D76D50"/>
     <w:rsid w:val="00D76E82"/>
     <w:rsid w:val="00D772FC"/>
     <w:rsid w:val="00D77D9B"/>
     <w:rsid w:val="00D77F8A"/>
     <w:rsid w:val="00D80481"/>
     <w:rsid w:val="00D80DBD"/>
     <w:rsid w:val="00D8128B"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D8180B"/>
     <w:rsid w:val="00D8199C"/>
     <w:rsid w:val="00D825CD"/>
     <w:rsid w:val="00D82741"/>
     <w:rsid w:val="00D82F1E"/>
     <w:rsid w:val="00D83975"/>
     <w:rsid w:val="00D83E39"/>
     <w:rsid w:val="00D862D0"/>
+    <w:rsid w:val="00D8646E"/>
     <w:rsid w:val="00D864AF"/>
+    <w:rsid w:val="00D87369"/>
+    <w:rsid w:val="00D874B6"/>
     <w:rsid w:val="00D87772"/>
+    <w:rsid w:val="00D90097"/>
     <w:rsid w:val="00D904DC"/>
     <w:rsid w:val="00D904E9"/>
+    <w:rsid w:val="00D90641"/>
     <w:rsid w:val="00D907D5"/>
     <w:rsid w:val="00D951C9"/>
     <w:rsid w:val="00D95980"/>
     <w:rsid w:val="00D95E95"/>
     <w:rsid w:val="00D968FB"/>
     <w:rsid w:val="00DA0257"/>
+    <w:rsid w:val="00DA1CD8"/>
     <w:rsid w:val="00DA3347"/>
     <w:rsid w:val="00DA347D"/>
     <w:rsid w:val="00DA38B6"/>
+    <w:rsid w:val="00DA45ED"/>
     <w:rsid w:val="00DA5087"/>
     <w:rsid w:val="00DA562F"/>
     <w:rsid w:val="00DA6B07"/>
+    <w:rsid w:val="00DA7558"/>
     <w:rsid w:val="00DB0CA6"/>
     <w:rsid w:val="00DB113C"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB1BAE"/>
     <w:rsid w:val="00DB38F1"/>
     <w:rsid w:val="00DB46EC"/>
+    <w:rsid w:val="00DB4711"/>
     <w:rsid w:val="00DB652D"/>
+    <w:rsid w:val="00DB67AA"/>
     <w:rsid w:val="00DC083C"/>
     <w:rsid w:val="00DC0ECD"/>
     <w:rsid w:val="00DC1712"/>
+    <w:rsid w:val="00DC220E"/>
     <w:rsid w:val="00DC3A30"/>
+    <w:rsid w:val="00DC3CE4"/>
+    <w:rsid w:val="00DC535E"/>
+    <w:rsid w:val="00DC6E7A"/>
     <w:rsid w:val="00DC70E9"/>
     <w:rsid w:val="00DC74F0"/>
     <w:rsid w:val="00DC7F72"/>
     <w:rsid w:val="00DD0DE5"/>
     <w:rsid w:val="00DD1A1A"/>
     <w:rsid w:val="00DD2577"/>
+    <w:rsid w:val="00DD26C6"/>
     <w:rsid w:val="00DD353F"/>
     <w:rsid w:val="00DD457D"/>
     <w:rsid w:val="00DD4860"/>
     <w:rsid w:val="00DD48DD"/>
     <w:rsid w:val="00DD5268"/>
+    <w:rsid w:val="00DD57D2"/>
     <w:rsid w:val="00DD5895"/>
     <w:rsid w:val="00DD61F7"/>
+    <w:rsid w:val="00DD6996"/>
     <w:rsid w:val="00DD7212"/>
     <w:rsid w:val="00DD7B74"/>
     <w:rsid w:val="00DE03BA"/>
     <w:rsid w:val="00DE07D6"/>
     <w:rsid w:val="00DE1104"/>
     <w:rsid w:val="00DE2372"/>
     <w:rsid w:val="00DE3659"/>
+    <w:rsid w:val="00DE37F6"/>
     <w:rsid w:val="00DE3C05"/>
+    <w:rsid w:val="00DE3D34"/>
     <w:rsid w:val="00DE416F"/>
     <w:rsid w:val="00DE6827"/>
     <w:rsid w:val="00DF0898"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF2118"/>
     <w:rsid w:val="00DF3630"/>
+    <w:rsid w:val="00DF438D"/>
     <w:rsid w:val="00DF44B1"/>
     <w:rsid w:val="00DF4814"/>
+    <w:rsid w:val="00DF5589"/>
     <w:rsid w:val="00DF5C81"/>
     <w:rsid w:val="00DF5CAC"/>
     <w:rsid w:val="00DF7775"/>
     <w:rsid w:val="00E003C1"/>
     <w:rsid w:val="00E0083D"/>
+    <w:rsid w:val="00E00D63"/>
     <w:rsid w:val="00E00FD9"/>
     <w:rsid w:val="00E0117D"/>
+    <w:rsid w:val="00E03076"/>
     <w:rsid w:val="00E031E5"/>
     <w:rsid w:val="00E052F2"/>
     <w:rsid w:val="00E059A8"/>
     <w:rsid w:val="00E06602"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E12FD5"/>
+    <w:rsid w:val="00E134B7"/>
     <w:rsid w:val="00E13518"/>
     <w:rsid w:val="00E135D7"/>
+    <w:rsid w:val="00E151B2"/>
     <w:rsid w:val="00E157DF"/>
     <w:rsid w:val="00E173BB"/>
     <w:rsid w:val="00E174C8"/>
     <w:rsid w:val="00E17A35"/>
     <w:rsid w:val="00E17B9C"/>
     <w:rsid w:val="00E17CFD"/>
     <w:rsid w:val="00E200EC"/>
+    <w:rsid w:val="00E208BA"/>
+    <w:rsid w:val="00E217EA"/>
     <w:rsid w:val="00E21D65"/>
     <w:rsid w:val="00E224FA"/>
     <w:rsid w:val="00E22B0C"/>
+    <w:rsid w:val="00E245B6"/>
     <w:rsid w:val="00E25749"/>
     <w:rsid w:val="00E263E7"/>
     <w:rsid w:val="00E26EBA"/>
     <w:rsid w:val="00E27408"/>
     <w:rsid w:val="00E27CF4"/>
     <w:rsid w:val="00E27F91"/>
     <w:rsid w:val="00E3037E"/>
+    <w:rsid w:val="00E3227D"/>
+    <w:rsid w:val="00E33781"/>
     <w:rsid w:val="00E33B10"/>
     <w:rsid w:val="00E349EF"/>
+    <w:rsid w:val="00E351E9"/>
     <w:rsid w:val="00E356CA"/>
     <w:rsid w:val="00E35942"/>
     <w:rsid w:val="00E3681C"/>
+    <w:rsid w:val="00E40907"/>
     <w:rsid w:val="00E40BCF"/>
     <w:rsid w:val="00E42616"/>
     <w:rsid w:val="00E44C5E"/>
     <w:rsid w:val="00E4500B"/>
+    <w:rsid w:val="00E4509B"/>
     <w:rsid w:val="00E5053B"/>
+    <w:rsid w:val="00E50CCC"/>
+    <w:rsid w:val="00E51F46"/>
     <w:rsid w:val="00E547F8"/>
     <w:rsid w:val="00E54D88"/>
     <w:rsid w:val="00E56C14"/>
+    <w:rsid w:val="00E57779"/>
     <w:rsid w:val="00E57C04"/>
     <w:rsid w:val="00E601CC"/>
     <w:rsid w:val="00E61422"/>
     <w:rsid w:val="00E61CFE"/>
+    <w:rsid w:val="00E62C5E"/>
     <w:rsid w:val="00E6367F"/>
     <w:rsid w:val="00E63D65"/>
+    <w:rsid w:val="00E64492"/>
     <w:rsid w:val="00E646DC"/>
     <w:rsid w:val="00E6587E"/>
     <w:rsid w:val="00E65DDE"/>
+    <w:rsid w:val="00E65F17"/>
     <w:rsid w:val="00E66245"/>
+    <w:rsid w:val="00E67EFD"/>
     <w:rsid w:val="00E704D2"/>
     <w:rsid w:val="00E70B18"/>
     <w:rsid w:val="00E70F3B"/>
     <w:rsid w:val="00E71BAE"/>
+    <w:rsid w:val="00E73128"/>
     <w:rsid w:val="00E732C1"/>
     <w:rsid w:val="00E74262"/>
+    <w:rsid w:val="00E7583D"/>
+    <w:rsid w:val="00E76790"/>
     <w:rsid w:val="00E770C9"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E7745C"/>
     <w:rsid w:val="00E774DA"/>
     <w:rsid w:val="00E77A28"/>
     <w:rsid w:val="00E80887"/>
     <w:rsid w:val="00E81473"/>
     <w:rsid w:val="00E814E4"/>
     <w:rsid w:val="00E82795"/>
+    <w:rsid w:val="00E827AC"/>
     <w:rsid w:val="00E82D96"/>
+    <w:rsid w:val="00E82E3A"/>
     <w:rsid w:val="00E8337B"/>
+    <w:rsid w:val="00E84875"/>
     <w:rsid w:val="00E84EA5"/>
     <w:rsid w:val="00E84FE5"/>
     <w:rsid w:val="00E851AD"/>
+    <w:rsid w:val="00E85395"/>
     <w:rsid w:val="00E85BF6"/>
     <w:rsid w:val="00E85C32"/>
     <w:rsid w:val="00E86619"/>
     <w:rsid w:val="00E87AEF"/>
+    <w:rsid w:val="00E87AF7"/>
     <w:rsid w:val="00E91A59"/>
     <w:rsid w:val="00E92DA7"/>
     <w:rsid w:val="00E92E16"/>
+    <w:rsid w:val="00E92FCD"/>
     <w:rsid w:val="00E93451"/>
     <w:rsid w:val="00E93EC1"/>
     <w:rsid w:val="00E94FFF"/>
+    <w:rsid w:val="00E95090"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00E9657C"/>
     <w:rsid w:val="00E96884"/>
+    <w:rsid w:val="00EA0A84"/>
     <w:rsid w:val="00EA1DF1"/>
+    <w:rsid w:val="00EA24F5"/>
+    <w:rsid w:val="00EA25E7"/>
     <w:rsid w:val="00EA3951"/>
     <w:rsid w:val="00EA3CA3"/>
+    <w:rsid w:val="00EA47D7"/>
     <w:rsid w:val="00EA4B55"/>
     <w:rsid w:val="00EA4BEB"/>
     <w:rsid w:val="00EA4C6D"/>
     <w:rsid w:val="00EA5045"/>
     <w:rsid w:val="00EA561C"/>
     <w:rsid w:val="00EA65CB"/>
     <w:rsid w:val="00EA6754"/>
+    <w:rsid w:val="00EA710B"/>
     <w:rsid w:val="00EA79AF"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EB0A55"/>
     <w:rsid w:val="00EB0A89"/>
     <w:rsid w:val="00EB1A7F"/>
     <w:rsid w:val="00EB2123"/>
     <w:rsid w:val="00EB212D"/>
     <w:rsid w:val="00EB25A3"/>
     <w:rsid w:val="00EB30FD"/>
     <w:rsid w:val="00EB4293"/>
     <w:rsid w:val="00EB4784"/>
     <w:rsid w:val="00EB5050"/>
     <w:rsid w:val="00EB581B"/>
     <w:rsid w:val="00EB5DD8"/>
     <w:rsid w:val="00EB5E9F"/>
     <w:rsid w:val="00EB69EF"/>
+    <w:rsid w:val="00EB6C6C"/>
     <w:rsid w:val="00EB6F50"/>
     <w:rsid w:val="00EB73C5"/>
     <w:rsid w:val="00EB7E5E"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
+    <w:rsid w:val="00EC0A4D"/>
     <w:rsid w:val="00EC0AC0"/>
     <w:rsid w:val="00EC0EE1"/>
+    <w:rsid w:val="00EC1DEC"/>
+    <w:rsid w:val="00EC26C0"/>
+    <w:rsid w:val="00EC3CDF"/>
     <w:rsid w:val="00EC46C4"/>
     <w:rsid w:val="00EC5512"/>
+    <w:rsid w:val="00EC7053"/>
+    <w:rsid w:val="00EC7EA9"/>
     <w:rsid w:val="00ED0C6C"/>
+    <w:rsid w:val="00ED102E"/>
     <w:rsid w:val="00ED1BAB"/>
     <w:rsid w:val="00ED1E08"/>
     <w:rsid w:val="00ED20ED"/>
     <w:rsid w:val="00ED3081"/>
     <w:rsid w:val="00ED341C"/>
     <w:rsid w:val="00ED4C7D"/>
     <w:rsid w:val="00ED4E9D"/>
+    <w:rsid w:val="00ED5104"/>
     <w:rsid w:val="00ED5BBF"/>
     <w:rsid w:val="00ED6A89"/>
     <w:rsid w:val="00ED703A"/>
+    <w:rsid w:val="00ED7163"/>
     <w:rsid w:val="00EE1211"/>
     <w:rsid w:val="00EE2D44"/>
     <w:rsid w:val="00EE6091"/>
     <w:rsid w:val="00EE60E2"/>
     <w:rsid w:val="00EE7BA6"/>
     <w:rsid w:val="00EE7E11"/>
     <w:rsid w:val="00EF00F1"/>
     <w:rsid w:val="00EF045F"/>
     <w:rsid w:val="00EF0D6C"/>
+    <w:rsid w:val="00EF0F38"/>
     <w:rsid w:val="00EF2D4C"/>
     <w:rsid w:val="00EF38EC"/>
     <w:rsid w:val="00EF397E"/>
+    <w:rsid w:val="00EF454B"/>
     <w:rsid w:val="00EF50EA"/>
     <w:rsid w:val="00EF5215"/>
     <w:rsid w:val="00EF53DB"/>
     <w:rsid w:val="00EF56CE"/>
     <w:rsid w:val="00EF68E3"/>
     <w:rsid w:val="00EF7078"/>
     <w:rsid w:val="00F001C9"/>
     <w:rsid w:val="00F001F1"/>
     <w:rsid w:val="00F00A29"/>
     <w:rsid w:val="00F01593"/>
+    <w:rsid w:val="00F0221D"/>
     <w:rsid w:val="00F022B9"/>
     <w:rsid w:val="00F02481"/>
     <w:rsid w:val="00F02A56"/>
     <w:rsid w:val="00F03C4E"/>
     <w:rsid w:val="00F045A6"/>
     <w:rsid w:val="00F05668"/>
     <w:rsid w:val="00F0604F"/>
     <w:rsid w:val="00F06FAF"/>
     <w:rsid w:val="00F07A9E"/>
     <w:rsid w:val="00F106E9"/>
     <w:rsid w:val="00F1084B"/>
+    <w:rsid w:val="00F116C8"/>
+    <w:rsid w:val="00F11E61"/>
     <w:rsid w:val="00F1207C"/>
     <w:rsid w:val="00F124A3"/>
     <w:rsid w:val="00F12F7A"/>
+    <w:rsid w:val="00F12F92"/>
     <w:rsid w:val="00F13B2A"/>
     <w:rsid w:val="00F14D2E"/>
     <w:rsid w:val="00F16660"/>
+    <w:rsid w:val="00F16BFF"/>
     <w:rsid w:val="00F1783A"/>
     <w:rsid w:val="00F17B39"/>
     <w:rsid w:val="00F21949"/>
+    <w:rsid w:val="00F21C74"/>
+    <w:rsid w:val="00F21EBC"/>
     <w:rsid w:val="00F220E4"/>
     <w:rsid w:val="00F23588"/>
     <w:rsid w:val="00F23ACA"/>
     <w:rsid w:val="00F249F2"/>
+    <w:rsid w:val="00F24DB0"/>
     <w:rsid w:val="00F255C7"/>
     <w:rsid w:val="00F26B17"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F27D80"/>
+    <w:rsid w:val="00F3087A"/>
     <w:rsid w:val="00F3191F"/>
     <w:rsid w:val="00F32404"/>
+    <w:rsid w:val="00F33F9D"/>
     <w:rsid w:val="00F33FD8"/>
     <w:rsid w:val="00F34071"/>
     <w:rsid w:val="00F34CCB"/>
     <w:rsid w:val="00F3522B"/>
     <w:rsid w:val="00F353EB"/>
+    <w:rsid w:val="00F378B4"/>
     <w:rsid w:val="00F37C90"/>
     <w:rsid w:val="00F40E6F"/>
+    <w:rsid w:val="00F412EF"/>
+    <w:rsid w:val="00F418DE"/>
     <w:rsid w:val="00F4196E"/>
+    <w:rsid w:val="00F41C15"/>
     <w:rsid w:val="00F4282C"/>
     <w:rsid w:val="00F42CFD"/>
     <w:rsid w:val="00F42EE4"/>
     <w:rsid w:val="00F42FEA"/>
     <w:rsid w:val="00F433B7"/>
     <w:rsid w:val="00F43E5F"/>
+    <w:rsid w:val="00F44181"/>
+    <w:rsid w:val="00F4462E"/>
     <w:rsid w:val="00F450D5"/>
+    <w:rsid w:val="00F4535A"/>
     <w:rsid w:val="00F45BEB"/>
     <w:rsid w:val="00F47662"/>
     <w:rsid w:val="00F47663"/>
     <w:rsid w:val="00F47D82"/>
     <w:rsid w:val="00F50520"/>
     <w:rsid w:val="00F5085E"/>
+    <w:rsid w:val="00F509AD"/>
+    <w:rsid w:val="00F50AEE"/>
     <w:rsid w:val="00F50B31"/>
     <w:rsid w:val="00F51054"/>
     <w:rsid w:val="00F525AD"/>
+    <w:rsid w:val="00F52BB6"/>
     <w:rsid w:val="00F536A0"/>
     <w:rsid w:val="00F53B41"/>
+    <w:rsid w:val="00F542F4"/>
     <w:rsid w:val="00F553E1"/>
     <w:rsid w:val="00F559E6"/>
+    <w:rsid w:val="00F55C8B"/>
     <w:rsid w:val="00F55D28"/>
     <w:rsid w:val="00F56932"/>
     <w:rsid w:val="00F5696C"/>
+    <w:rsid w:val="00F5721D"/>
     <w:rsid w:val="00F573C2"/>
+    <w:rsid w:val="00F57971"/>
     <w:rsid w:val="00F60210"/>
     <w:rsid w:val="00F6097C"/>
+    <w:rsid w:val="00F60A35"/>
+    <w:rsid w:val="00F62C7D"/>
     <w:rsid w:val="00F62F6D"/>
     <w:rsid w:val="00F63B0F"/>
+    <w:rsid w:val="00F640B0"/>
     <w:rsid w:val="00F64568"/>
     <w:rsid w:val="00F645E5"/>
     <w:rsid w:val="00F65411"/>
     <w:rsid w:val="00F65947"/>
     <w:rsid w:val="00F66502"/>
+    <w:rsid w:val="00F674EB"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F706A8"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F70C85"/>
     <w:rsid w:val="00F71771"/>
     <w:rsid w:val="00F71793"/>
     <w:rsid w:val="00F71D97"/>
+    <w:rsid w:val="00F721CE"/>
     <w:rsid w:val="00F727B7"/>
     <w:rsid w:val="00F7547B"/>
     <w:rsid w:val="00F754AD"/>
     <w:rsid w:val="00F75C44"/>
     <w:rsid w:val="00F76419"/>
+    <w:rsid w:val="00F80590"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F8447C"/>
+    <w:rsid w:val="00F85EAC"/>
     <w:rsid w:val="00F87123"/>
     <w:rsid w:val="00F87374"/>
+    <w:rsid w:val="00F8779D"/>
+    <w:rsid w:val="00F907B1"/>
+    <w:rsid w:val="00F91991"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00F96362"/>
     <w:rsid w:val="00F9675B"/>
+    <w:rsid w:val="00FA081D"/>
+    <w:rsid w:val="00FA0E73"/>
     <w:rsid w:val="00FA0FD2"/>
+    <w:rsid w:val="00FA152D"/>
     <w:rsid w:val="00FA2820"/>
     <w:rsid w:val="00FA2957"/>
+    <w:rsid w:val="00FA2DB7"/>
     <w:rsid w:val="00FA509D"/>
+    <w:rsid w:val="00FA562D"/>
     <w:rsid w:val="00FA6859"/>
     <w:rsid w:val="00FA69DA"/>
     <w:rsid w:val="00FA7635"/>
+    <w:rsid w:val="00FA77D2"/>
     <w:rsid w:val="00FB0CEB"/>
     <w:rsid w:val="00FB15B7"/>
     <w:rsid w:val="00FB1D70"/>
     <w:rsid w:val="00FB2358"/>
     <w:rsid w:val="00FB26CE"/>
+    <w:rsid w:val="00FB33C0"/>
     <w:rsid w:val="00FB3E12"/>
     <w:rsid w:val="00FB5BC8"/>
     <w:rsid w:val="00FB5DAA"/>
     <w:rsid w:val="00FB6A7F"/>
     <w:rsid w:val="00FB7934"/>
+    <w:rsid w:val="00FB7E7C"/>
     <w:rsid w:val="00FC075E"/>
     <w:rsid w:val="00FC0BD3"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC20CB"/>
+    <w:rsid w:val="00FC35C1"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FC5ED0"/>
     <w:rsid w:val="00FC7331"/>
+    <w:rsid w:val="00FC7778"/>
     <w:rsid w:val="00FD004A"/>
     <w:rsid w:val="00FD03A5"/>
     <w:rsid w:val="00FD0608"/>
+    <w:rsid w:val="00FD0689"/>
+    <w:rsid w:val="00FD0D9A"/>
+    <w:rsid w:val="00FD1AE1"/>
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD2783"/>
     <w:rsid w:val="00FD27D3"/>
+    <w:rsid w:val="00FD3A5E"/>
     <w:rsid w:val="00FD3C08"/>
     <w:rsid w:val="00FD526E"/>
     <w:rsid w:val="00FD570B"/>
+    <w:rsid w:val="00FD6098"/>
     <w:rsid w:val="00FD6700"/>
     <w:rsid w:val="00FD71EB"/>
     <w:rsid w:val="00FD7ABB"/>
+    <w:rsid w:val="00FD7C33"/>
     <w:rsid w:val="00FD7DF0"/>
     <w:rsid w:val="00FE048A"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
+    <w:rsid w:val="00FE0B02"/>
     <w:rsid w:val="00FE105C"/>
     <w:rsid w:val="00FE1272"/>
     <w:rsid w:val="00FE2577"/>
     <w:rsid w:val="00FE274B"/>
     <w:rsid w:val="00FE29B8"/>
     <w:rsid w:val="00FE2AE3"/>
     <w:rsid w:val="00FE2F68"/>
     <w:rsid w:val="00FE5185"/>
     <w:rsid w:val="00FE645C"/>
     <w:rsid w:val="00FE6E9E"/>
     <w:rsid w:val="00FE7642"/>
     <w:rsid w:val="00FE7A99"/>
     <w:rsid w:val="00FF0379"/>
     <w:rsid w:val="00FF0675"/>
+    <w:rsid w:val="00FF0B2C"/>
+    <w:rsid w:val="00FF0BEE"/>
+    <w:rsid w:val="00FF0E6C"/>
     <w:rsid w:val="00FF27C7"/>
+    <w:rsid w:val="00FF2B68"/>
     <w:rsid w:val="00FF40A3"/>
     <w:rsid w:val="00FF41A2"/>
     <w:rsid w:val="00FF6E79"/>
     <w:rsid w:val="01A711D1"/>
     <w:rsid w:val="02500E19"/>
     <w:rsid w:val="0357D768"/>
+    <w:rsid w:val="03AE66CE"/>
     <w:rsid w:val="04314850"/>
     <w:rsid w:val="046E9A38"/>
     <w:rsid w:val="05812679"/>
     <w:rsid w:val="08721CA3"/>
     <w:rsid w:val="09879B5C"/>
     <w:rsid w:val="099E69A2"/>
     <w:rsid w:val="0A32059C"/>
     <w:rsid w:val="0B191F8A"/>
     <w:rsid w:val="0BB4FFA6"/>
     <w:rsid w:val="0CBF3C1E"/>
     <w:rsid w:val="0CCA3F7A"/>
     <w:rsid w:val="0D6F3712"/>
     <w:rsid w:val="0F04EE3B"/>
     <w:rsid w:val="0F0E2D78"/>
     <w:rsid w:val="0F55A1BB"/>
     <w:rsid w:val="1005C44B"/>
     <w:rsid w:val="10767AF4"/>
     <w:rsid w:val="117FB5EE"/>
     <w:rsid w:val="11EB4B4E"/>
     <w:rsid w:val="13A2AC5E"/>
     <w:rsid w:val="14B29CB3"/>
     <w:rsid w:val="16089744"/>
     <w:rsid w:val="16702ED1"/>
     <w:rsid w:val="167D0645"/>
     <w:rsid w:val="16DDBD09"/>
@@ -20608,50 +21862,51 @@
     <w:rsid w:val="51B4E773"/>
     <w:rsid w:val="5424C4F5"/>
     <w:rsid w:val="542C1C0F"/>
     <w:rsid w:val="5667A6A5"/>
     <w:rsid w:val="56D2754E"/>
     <w:rsid w:val="578E2DE5"/>
     <w:rsid w:val="5AEB5FD5"/>
     <w:rsid w:val="5E6189D2"/>
     <w:rsid w:val="5FD3B76C"/>
     <w:rsid w:val="6B3FE9ED"/>
     <w:rsid w:val="6BDAEB22"/>
     <w:rsid w:val="6BDF0EEA"/>
     <w:rsid w:val="6BEF9382"/>
     <w:rsid w:val="6E5D1D52"/>
     <w:rsid w:val="70768442"/>
     <w:rsid w:val="718B9131"/>
     <w:rsid w:val="726EE364"/>
     <w:rsid w:val="72AB586B"/>
     <w:rsid w:val="73FF6048"/>
     <w:rsid w:val="746C9E7E"/>
     <w:rsid w:val="782E086F"/>
     <w:rsid w:val="785E80AC"/>
     <w:rsid w:val="7C6F99B2"/>
     <w:rsid w:val="7D350C74"/>
     <w:rsid w:val="7E8E9FF4"/>
+    <w:rsid w:val="7EA5A132"/>
     <w:rsid w:val="7ED75C14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -22630,51 +23885,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2049645908">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcc-nggip.iges.or.jp/public/2006gl/vol1.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/voluntary-market-based-scope-2-emissions-guideline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/contracts-and-leasing-guideline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/regulations-emissions-vehicles-and-engines/final-rule-mandatory-reporting-greenhouse-gases" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/defining-facility-national-greenhouse-and-energy-reporting" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcc-nggip.iges.or.jp/public/2006gl/vol1.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcc-nggip.iges.or.jp/public/2006gl/vol1.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments-to-national-greenhouse-and-energy-reporting-legislation" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/voluntary-market-based-scope-2-emissions-guideline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-coal-mining-guideline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/regulations-emissions-vehicles-and-engines/final-rule-mandatory-reporting-greenhouse-gases" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/defining-facility-national-greenhouse-and-energy-reporting" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcc-nggip.iges.or.jp/public/2006gl/vol1.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/contracts-and-leasing-guideline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER-updated fonts and colours">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -22979,487 +24234,69 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324310EC-8639-4CE7-9C4C-559416FD74B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>6824</Words>
-  <Characters>38902</Characters>
+  <Words>7594</Words>
+  <Characters>41239</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>91</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>778</Lines>
+  <Paragraphs>456</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Methods and measurement criteria guideline</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45635</CharactersWithSpaces>
+  <CharactersWithSpaces>48377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...416 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Methods and measurement criteria guideline</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>