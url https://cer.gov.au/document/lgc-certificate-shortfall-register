--- v0 (2025-12-24)
+++ v1 (2026-04-15)
@@ -1,382 +1,370 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FF86B36-C37A-476E-8A42-371E1038A52C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A30440DB-8E5A-4813-B9C1-F3B52B750144}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-32537" yWindow="-4903" windowWidth="30883" windowHeight="17417" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Certificate shortfall register" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="88">
   <si>
     <t>LGC Certificate shortfall register</t>
   </si>
   <si>
-    <t>The register includes shortfall figures following assessment for all years.
+    <t>For the 2024 assessment year and earlier, the register includes shortfalls following assessment. For the 2025 assessment year, the register includes shortfalls as reported by liable entities and shortfalls following assessment.
 # The LGC Liability column includes carried forward surplus and shortfall from the previous year.
 Please note: LGC shortfall that is less than 10% of total LGC liability is carried forward into the following assessment year and the certificate value should not be accumulated in addition to future year totals.
 * Columns have been added to this register for increased transparancy. The ones marked with a star (*) have been filled from 2019 forwards.</t>
   </si>
   <si>
+    <t xml:space="preserve">Data as at 11/03/2026 
+</t>
+  </si>
+  <si>
     <t>Liable entity</t>
   </si>
   <si>
     <t>Assessment year</t>
-  </si>
-[...246 lines deleted...]
-    <t>LGC shortfall status *</t>
   </si>
   <si>
     <r>
       <t>LGC liability (Number of certificates)</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>#</t>
     </r>
   </si>
   <si>
+    <t>LGCs accepted for surrender</t>
+  </si>
+  <si>
     <t>Remaining LGC Shortfall (Number of certificates)</t>
   </si>
   <si>
-    <t xml:space="preserve">Data as at 25/09/2025 
-[...3 lines deleted...]
-    <t>MOJO POWER EAST PTY LTD</t>
+    <t>LGC shortfall (percentage of total LGC liability)</t>
+  </si>
+  <si>
+    <t>LGC shortfall 
+charge issued (Y/N) *</t>
+  </si>
+  <si>
+    <t>LGCs surrendered 
+for refund *</t>
+  </si>
+  <si>
+    <t>Value of LGC shortfall charge ($)</t>
+  </si>
+  <si>
+    <t>LGC shortfall status *</t>
+  </si>
+  <si>
+    <t>NT Power Generation Pty Ltd</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Redbank Project Pty Limited</t>
+  </si>
+  <si>
+    <t>Synergen Power Pty Limited</t>
+  </si>
+  <si>
+    <t>Yamasa Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>Queensland Power Trading Corporation</t>
+  </si>
+  <si>
+    <t>GoEnergy Pty Ltd</t>
+  </si>
+  <si>
+    <t>Sanctuary Energy Pty Ltd</t>
+  </si>
+  <si>
+    <t>Independent Electricity Retail Solutions Pty Ltd</t>
+  </si>
+  <si>
+    <t>Urth Energy Pty Ltd</t>
+  </si>
+  <si>
+    <t>Alinta Energy Retail Sales Pty. Ltd.</t>
+  </si>
+  <si>
+    <t>Alinta Sales Pty Ltd</t>
+  </si>
+  <si>
+    <t>COzero Energy Retail Pty Ltd</t>
+  </si>
+  <si>
+    <t>Sumo Power Pty Ltd</t>
+  </si>
+  <si>
+    <t>Change Energy Pty LTd</t>
+  </si>
+  <si>
+    <t>Karara Energy Pty Ltd</t>
+  </si>
+  <si>
+    <t>Mojo Power Pty Ltd</t>
+  </si>
+  <si>
+    <t>Onsite Energy Solutions Pty Ltd</t>
+  </si>
+  <si>
+    <t>Alinta DEWAP Pty Ltd</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Charge fully refunded</t>
+  </si>
+  <si>
+    <t>Alinta Energy Transmission (Roy Hill) Pty Ltd</t>
+  </si>
+  <si>
+    <t>AUSTRALIAN POWER PARTNERS B V and Others</t>
+  </si>
+  <si>
+    <t>ELECTRICITY GENERATION AND RETAIL CORPORATION</t>
+  </si>
+  <si>
+    <t>IPOWER 2 PTY LIMITED and IPOWER PTY LIMITED TA Simply Energy</t>
+  </si>
+  <si>
+    <t>Lumo Energy (NSW) Pty Ltd</t>
+  </si>
+  <si>
+    <t>Lumo Energy (QLD) Pty Ltd</t>
+  </si>
+  <si>
+    <t>Lumo Energy (SA) Pty Ltd</t>
+  </si>
+  <si>
+    <t>Lumo Energy Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>Mojo Power Pty Ltd (Receivers and Managers Appointed) (In Liquidation)</t>
+  </si>
+  <si>
+    <t>No LGCs surrendered for refund</t>
+  </si>
+  <si>
+    <t>Mount Isa Mines Ltd</t>
+  </si>
+  <si>
+    <t>Perth Energy Pty Ltd</t>
+  </si>
+  <si>
+    <t>POWER CLUB LIMITED - Under administration</t>
+  </si>
+  <si>
+    <t>Progressive Green Pty Ltd</t>
+  </si>
+  <si>
+    <t>Red Energy Pty. Limited</t>
+  </si>
+  <si>
+    <t>Sanctuary Energy Pty Ltd (Receivers and Managers Appointed)</t>
+  </si>
+  <si>
+    <t>SHELL ENERGY RETAIL PTY LTD</t>
+  </si>
+  <si>
+    <t>TOTALENERGIES GAS &amp; POWER AUSTRALIA PTY LTD</t>
+  </si>
+  <si>
+    <t>AGL Sales Pty Limited</t>
+  </si>
+  <si>
+    <t>CleanTech Energy Pty Ltd</t>
+  </si>
+  <si>
+    <t>Diamantina Power Station Pty Limited</t>
+  </si>
+  <si>
+    <t>ENERGYAUSTRALIA PTY LTD</t>
+  </si>
+  <si>
+    <t>GENUITY RETAIL PTY LTD</t>
+  </si>
+  <si>
+    <t>MOJO POWER EAST PTY LTD (Receivers and Managers Appointed) (In Liquidation)</t>
+  </si>
+  <si>
+    <t>Origin Energy Electricity Limited</t>
+  </si>
+  <si>
+    <t>Powershop Australia Pty Limited</t>
+  </si>
+  <si>
+    <t>ReAmped Energy Pty Ltd</t>
+  </si>
+  <si>
+    <t>ELYSIAN ENERGY PTY. LTD.</t>
+  </si>
+  <si>
+    <t>PEEL RENEWABLE ENERGY PTY LTD</t>
+  </si>
+  <si>
+    <t>SOCIAL ENERGY AUSTRALIA PTY LTD - Under administration</t>
+  </si>
+  <si>
+    <t>Amanda Energy Pty Ltd</t>
+  </si>
+  <si>
+    <t>Aurora Energy Pty Ltd</t>
+  </si>
+  <si>
+    <t>BRIGHT SPARK POWER PTY LIMITED - Under administration</t>
+  </si>
+  <si>
+    <t>ENERGY SERVICES MANAGEMENT PTY LTD</t>
+  </si>
+  <si>
+    <t>ENOVA ENERGY PTY LTD</t>
+  </si>
+  <si>
+    <t>GEE POWER &amp; GAS PTY LTD</t>
+  </si>
+  <si>
+    <t>IPOWER 2 PTY LIMITED and IPOWER PTY LIMITED TA ENGIE</t>
+  </si>
+  <si>
+    <t>MOJO POWER EAST PTY LTD (In liquidation)</t>
   </si>
   <si>
     <t>Mojo Power Pty Ltd (Receivers and Managers Appointed) (External Administration))</t>
   </si>
   <si>
+    <t>POOLED ENERGY PTY LIMITED - Under administration</t>
+  </si>
+  <si>
     <t>Qenergy Limited - (Receivers and Managers Appointed) (External Administration))</t>
+  </si>
+  <si>
+    <t>Rimfire Energy Pty Ltd</t>
+  </si>
+  <si>
+    <t>MAXIMUM ENERGY RETAIL PTY LTD</t>
+  </si>
+  <si>
+    <t>MONDO METERING PTY LTD</t>
+  </si>
+  <si>
+    <t>AMBER ELECTRIC PTY LTD</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Carried forward shortfall</t>
+  </si>
+  <si>
+    <t>CleanCo Queensland Limited</t>
+  </si>
+  <si>
+    <t>CovaU Pty Limited</t>
+  </si>
+  <si>
+    <t>Momentum Energy Pty Limited</t>
+  </si>
+  <si>
+    <t>Next Business Energy Pty Ltd</t>
+  </si>
+  <si>
+    <t>PACIFIC BLUE RETAIL PTY LTD</t>
+  </si>
+  <si>
+    <t>Perdaman Energy Retail Pty Ltd</t>
+  </si>
+  <si>
+    <t>ZEN ENERGY RETAIL PTY LTD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
+    <numFmt numFmtId="164" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
@@ -847,522 +835,537 @@
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...30 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Comma" xfId="43" builtinId="3"/>
     <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="42" xr:uid="{5F353C50-3418-4118-919D-542CD87C9724}"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="25">
+  <dxfs count="27">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="#,##0_ ;\-#,##0\ "/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="2" formatCode="0.00"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...208 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -1375,88 +1378,85 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{1C665A9D-1021-4FCB-A621-DAD9B8F0D460}">
-      <tableStyleElement type="wholeTable" dxfId="24"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="21"/>
+      <tableStyleElement type="wholeTable" dxfId="26"/>
+      <tableStyleElement type="headerRow" dxfId="25"/>
+      <tableStyleElement type="firstColumn" dxfId="24"/>
+      <tableStyleElement type="firstRowStripe" dxfId="23"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{10F1DE7A-E9FD-414D-BDA7-67014D681777}" name="Table1" displayName="Table1" ref="A4:J149" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6" totalsRowDxfId="20">
-[...3 lines deleted...]
-  </sortState>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{10F1DE7A-E9FD-414D-BDA7-67014D681777}" name="data_Certificate_shortfall_register" displayName="data_Certificate_shortfall_register" ref="A4:J147" totalsRowShown="0" headerRowDxfId="22" dataDxfId="21" totalsRowDxfId="20">
+  <autoFilter ref="A4:J147" xr:uid="{10F1DE7A-E9FD-414D-BDA7-67014D681777}"/>
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{10A10618-D6C2-420F-8C12-53B2DCFFB022}" name="Liable entity" dataDxfId="11" totalsRowDxfId="19"/>
-[...8 lines deleted...]
-    <tableColumn id="10" xr3:uid="{A46C5B11-DE93-401F-8412-BA7EF22CEE00}" name="LGC shortfall status *" dataDxfId="8" totalsRowDxfId="12"/>
+    <tableColumn id="1" xr3:uid="{10A10618-D6C2-420F-8C12-53B2DCFFB022}" name="Liable entity" dataDxfId="19" totalsRowDxfId="18"/>
+    <tableColumn id="2" xr3:uid="{B8D51BB6-D494-4234-A305-983E37CEC2B0}" name="Assessment year" dataDxfId="17" totalsRowDxfId="16"/>
+    <tableColumn id="3" xr3:uid="{93F136C3-774B-444F-8441-0349795918DF}" name="LGC liability (Number of certificates)#" dataDxfId="15" totalsRowDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{9F99ACA2-30F6-4141-8B02-A47E9E574984}" name="LGCs accepted for surrender" dataDxfId="13"/>
+    <tableColumn id="5" xr3:uid="{12AEDF76-23F8-412A-84DB-0125E785EB85}" name="Remaining LGC Shortfall (Number of certificates)" dataDxfId="12" totalsRowDxfId="11"/>
+    <tableColumn id="6" xr3:uid="{4EF91FCD-0C75-4B9F-A7D1-67D6A9121877}" name="LGC shortfall (percentage of total LGC liability)" dataDxfId="10"/>
+    <tableColumn id="7" xr3:uid="{C7D490C7-9CE4-4265-9E14-9D7508DB728F}" name="LGC shortfall _x000a_charge issued (Y/N) *" dataDxfId="9" totalsRowDxfId="8"/>
+    <tableColumn id="8" xr3:uid="{E5142CF3-0A09-42BF-84A9-DAD5D68A4D24}" name="LGCs surrendered _x000a_for refund *" dataDxfId="7" totalsRowDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{260FACF1-3DAD-4C78-A562-E103496C9F3B}" name="Value of LGC shortfall charge ($)" dataDxfId="5" totalsRowDxfId="4" dataCellStyle="Comma"/>
+    <tableColumn id="10" xr3:uid="{A46C5B11-DE93-401F-8412-BA7EF22CEE00}" name="LGC shortfall status *" dataDxfId="3" totalsRowDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1719,4783 +1719,4718 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J149"/>
+  <dimension ref="A1:J147"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="12.6" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="75.77734375" style="5" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="8.77734375" style="5"/>
+    <col min="1" max="1" width="75.69140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.69140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.3046875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="27.69140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.15234375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.69140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="22.3046875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="34.3046875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="28.84375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="A2" s="2" t="s">
+    <row r="1" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
+    </row>
+    <row r="2" spans="1:10" ht="90.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="2"/>
-[...24 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+    </row>
+    <row r="3" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+    </row>
+    <row r="4" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="B4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="4">
+        <v>2001</v>
+      </c>
+      <c r="C5" s="5">
+        <v>182</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0</v>
+      </c>
+      <c r="E5" s="5">
+        <v>182</v>
+      </c>
+      <c r="F5" s="9">
+        <v>100</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="11">
+        <v>7280</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="4">
+        <v>2001</v>
+      </c>
+      <c r="C6" s="5">
+        <v>183</v>
+      </c>
+      <c r="D6" s="5">
+        <v>0</v>
+      </c>
+      <c r="E6" s="5">
+        <v>183</v>
+      </c>
+      <c r="F6" s="9">
+        <v>100</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="11">
+        <v>7320</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="4">
+        <v>2001</v>
+      </c>
+      <c r="C7" s="5">
+        <v>2</v>
+      </c>
+      <c r="D7" s="5">
+        <v>0</v>
+      </c>
+      <c r="E7" s="5">
+        <v>2</v>
+      </c>
+      <c r="F7" s="9">
+        <v>100</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" s="11">
+        <v>80</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="4">
+        <v>2001</v>
+      </c>
+      <c r="C8" s="5">
+        <v>5</v>
+      </c>
+      <c r="D8" s="5">
+        <v>0</v>
+      </c>
+      <c r="E8" s="5">
+        <v>5</v>
+      </c>
+      <c r="F8" s="9">
+        <v>100</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" s="11">
+        <v>200</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="4">
+        <v>2002</v>
+      </c>
+      <c r="C9" s="5">
+        <v>25</v>
+      </c>
+      <c r="D9" s="5">
+        <v>0</v>
+      </c>
+      <c r="E9" s="5">
+        <v>25</v>
+      </c>
+      <c r="F9" s="9">
+        <v>100</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" s="11">
+        <v>1000</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="4">
+        <v>2002</v>
+      </c>
+      <c r="C10" s="5">
+        <v>13</v>
+      </c>
+      <c r="D10" s="5">
+        <v>0</v>
+      </c>
+      <c r="E10" s="5">
+        <v>13</v>
+      </c>
+      <c r="F10" s="9">
+        <v>100</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="11">
+        <v>520</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="4">
+        <v>2003</v>
+      </c>
+      <c r="C11" s="5">
+        <v>13</v>
+      </c>
+      <c r="D11" s="5">
+        <v>0</v>
+      </c>
+      <c r="E11" s="5">
+        <v>13</v>
+      </c>
+      <c r="F11" s="9">
+        <v>100</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" s="11">
+        <v>520</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="4">
+        <v>2004</v>
+      </c>
+      <c r="C12" s="5">
+        <v>20</v>
+      </c>
+      <c r="D12" s="5">
+        <v>0</v>
+      </c>
+      <c r="E12" s="5">
+        <v>20</v>
+      </c>
+      <c r="F12" s="9">
+        <v>100</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I12" s="11">
+        <v>800</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="4">
+        <v>2005</v>
+      </c>
+      <c r="C13" s="5">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0</v>
+      </c>
+      <c r="E13" s="5">
+        <v>18</v>
+      </c>
+      <c r="F13" s="9">
+        <v>100</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I13" s="11">
+        <v>720</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="4">
+        <v>2007</v>
+      </c>
+      <c r="C14" s="5">
+        <v>9</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0</v>
+      </c>
+      <c r="E14" s="5">
+        <v>9</v>
+      </c>
+      <c r="F14" s="9">
+        <v>100</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I14" s="11">
+        <v>360</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="4">
+        <v>2009</v>
+      </c>
+      <c r="C15" s="5">
+        <v>16056</v>
+      </c>
+      <c r="D15" s="5">
+        <v>408</v>
+      </c>
+      <c r="E15" s="5">
+        <v>15648</v>
+      </c>
+      <c r="F15" s="9">
+        <v>97.45</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I15" s="11">
+        <v>625920</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="4">
+        <v>2009</v>
+      </c>
+      <c r="C16" s="5">
+        <v>195</v>
+      </c>
+      <c r="D16" s="5">
+        <v>172</v>
+      </c>
+      <c r="E16" s="5">
+        <v>23</v>
+      </c>
+      <c r="F16" s="9">
+        <v>11.79</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I16" s="11">
+        <v>920</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="4">
+        <v>2010</v>
+      </c>
+      <c r="C17" s="5">
+        <v>10</v>
+      </c>
+      <c r="D17" s="5">
+        <v>0</v>
+      </c>
+      <c r="E17" s="5">
+        <v>10</v>
+      </c>
+      <c r="F17" s="9">
+        <v>100</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="11">
+        <v>650</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="4">
+        <v>2010</v>
+      </c>
+      <c r="C18" s="5">
+        <v>1596</v>
+      </c>
+      <c r="D18" s="5">
+        <v>0</v>
+      </c>
+      <c r="E18" s="5">
+        <v>1596</v>
+      </c>
+      <c r="F18" s="9">
+        <v>100</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="11">
+        <v>103740</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="4">
+        <v>2011</v>
+      </c>
+      <c r="C19" s="5">
+        <v>1</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0</v>
+      </c>
+      <c r="E19" s="5">
+        <v>1</v>
+      </c>
+      <c r="F19" s="9">
+        <v>100</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I19" s="11">
+        <v>65</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="4">
+        <v>2011</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2426</v>
+      </c>
+      <c r="D20" s="5">
+        <v>0</v>
+      </c>
+      <c r="E20" s="5">
+        <v>2426</v>
+      </c>
+      <c r="F20" s="9">
+        <v>100</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I20" s="11">
+        <v>157690</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="4">
+        <v>2013</v>
+      </c>
+      <c r="C21" s="5">
+        <v>120</v>
+      </c>
+      <c r="D21" s="5">
+        <v>0</v>
+      </c>
+      <c r="E21" s="5">
+        <v>120</v>
+      </c>
+      <c r="F21" s="9">
+        <v>100</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I21" s="11">
+        <v>7800</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="4">
+        <v>2014</v>
+      </c>
+      <c r="C22" s="5">
+        <v>244</v>
+      </c>
+      <c r="D22" s="5">
+        <v>215</v>
+      </c>
+      <c r="E22" s="5">
+        <v>29</v>
+      </c>
+      <c r="F22" s="9">
+        <v>11.88</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I22" s="11">
+        <v>1885</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="4">
+        <v>2015</v>
+      </c>
+      <c r="C23" s="5">
+        <v>10917</v>
+      </c>
+      <c r="D23" s="5">
+        <v>0</v>
+      </c>
+      <c r="E23" s="5">
+        <v>10917</v>
+      </c>
+      <c r="F23" s="9">
+        <v>100</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I23" s="11">
+        <v>709605</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="4">
+        <v>2015</v>
+      </c>
+      <c r="C24" s="5">
+        <v>1</v>
+      </c>
+      <c r="D24" s="5">
+        <v>0</v>
+      </c>
+      <c r="E24" s="5">
+        <v>1</v>
+      </c>
+      <c r="F24" s="9">
+        <v>100</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I24" s="11">
+        <v>65</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="4">
+        <v>2016</v>
+      </c>
+      <c r="C25" s="5">
+        <v>344037</v>
+      </c>
+      <c r="D25" s="5">
+        <v>221970</v>
+      </c>
+      <c r="E25" s="5">
+        <v>122107</v>
+      </c>
+      <c r="F25" s="9">
+        <v>35.49</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I25" s="11">
+        <v>7936955</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="4">
+        <v>2016</v>
+      </c>
+      <c r="C26" s="5">
+        <v>219197</v>
+      </c>
+      <c r="D26" s="5">
+        <v>140331</v>
+      </c>
+      <c r="E26" s="5">
+        <v>78865</v>
+      </c>
+      <c r="F26" s="9">
+        <v>35.97</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I26" s="11">
+        <v>5126225</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="4">
+        <v>2016</v>
+      </c>
+      <c r="C27" s="5">
+        <v>16135</v>
+      </c>
+      <c r="D27" s="5">
+        <v>0</v>
+      </c>
+      <c r="E27" s="5">
+        <v>16135</v>
+      </c>
+      <c r="F27" s="9">
+        <v>100</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I27" s="11">
+        <v>1048775</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="4">
+        <v>2016</v>
+      </c>
+      <c r="C28" s="5">
+        <v>14485</v>
+      </c>
+      <c r="D28" s="5">
+        <v>0</v>
+      </c>
+      <c r="E28" s="5">
+        <v>14485</v>
+      </c>
+      <c r="F28" s="9">
+        <v>100</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28" s="11">
+        <v>941525</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="4">
+        <v>2016</v>
+      </c>
+      <c r="C29" s="5">
+        <v>8255</v>
+      </c>
+      <c r="D29" s="5">
+        <v>8254</v>
+      </c>
+      <c r="E29" s="5">
+        <v>1</v>
+      </c>
+      <c r="F29" s="9">
+        <v>100</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29" s="11">
+        <v>65</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="4">
+        <v>2016</v>
+      </c>
+      <c r="C30" s="5">
+        <v>1783</v>
+      </c>
+      <c r="D30" s="5">
+        <v>0</v>
+      </c>
+      <c r="E30" s="5">
+        <v>1783</v>
+      </c>
+      <c r="F30" s="9">
+        <v>100</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="11">
+        <v>115895</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="4">
+        <v>2017</v>
+      </c>
+      <c r="C31" s="5">
+        <v>1520</v>
+      </c>
+      <c r="D31" s="5">
+        <v>0</v>
+      </c>
+      <c r="E31" s="5">
+        <v>1520</v>
+      </c>
+      <c r="F31" s="9">
+        <v>100</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I31" s="11">
+        <v>98800</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="4">
+        <v>2017</v>
+      </c>
+      <c r="C32" s="5">
+        <v>4995</v>
+      </c>
+      <c r="D32" s="5">
+        <v>0</v>
+      </c>
+      <c r="E32" s="5">
+        <v>4995</v>
+      </c>
+      <c r="F32" s="9">
+        <v>100</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I32" s="11">
+        <v>324675</v>
+      </c>
+      <c r="J32" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="4">
+        <v>2017</v>
+      </c>
+      <c r="C33" s="5">
+        <v>23217</v>
+      </c>
+      <c r="D33" s="5">
+        <v>20657</v>
+      </c>
+      <c r="E33" s="5">
+        <v>2560</v>
+      </c>
+      <c r="F33" s="9">
+        <v>11.02</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I33" s="11">
+        <v>166400</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="4">
+        <v>2017</v>
+      </c>
+      <c r="C34" s="5">
+        <v>7494</v>
+      </c>
+      <c r="D34" s="5">
+        <v>250</v>
+      </c>
+      <c r="E34" s="5">
+        <v>7213</v>
+      </c>
+      <c r="F34" s="9">
+        <v>96.25</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I34" s="11">
+        <v>468845</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="4">
+        <v>2017</v>
+      </c>
+      <c r="C35" s="5">
+        <v>497</v>
+      </c>
+      <c r="D35" s="5">
+        <v>0</v>
+      </c>
+      <c r="E35" s="5">
+        <v>497</v>
+      </c>
+      <c r="F35" s="9">
+        <v>100</v>
+      </c>
+      <c r="G35" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I35" s="11">
+        <v>32305</v>
+      </c>
+      <c r="J35" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="4">
+        <v>2018</v>
+      </c>
+      <c r="C36" s="5">
+        <v>53</v>
+      </c>
+      <c r="D36" s="5">
+        <v>0</v>
+      </c>
+      <c r="E36" s="5">
+        <v>53</v>
+      </c>
+      <c r="F36" s="9">
+        <v>100</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I36" s="11">
+        <v>3445</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="4">
+        <v>2018</v>
+      </c>
+      <c r="C37" s="5">
+        <v>4</v>
+      </c>
+      <c r="D37" s="5">
+        <v>3</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1</v>
+      </c>
+      <c r="F37" s="9">
+        <v>25</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I37" s="11">
+        <v>65</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C38" s="8">
+        <v>96057</v>
+      </c>
+      <c r="D38" s="8">
+        <v>0</v>
+      </c>
+      <c r="E38" s="8">
+        <v>0</v>
+      </c>
+      <c r="F38" s="9">
+        <v>100</v>
+      </c>
+      <c r="G38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H38" s="8">
+        <v>96057</v>
+      </c>
+      <c r="I38" s="11">
+        <v>0</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C39" s="8">
+        <v>927555</v>
+      </c>
+      <c r="D39" s="8">
+        <v>245096</v>
+      </c>
+      <c r="E39" s="8">
+        <v>0</v>
+      </c>
+      <c r="F39" s="9">
+        <v>73.569999999999993</v>
+      </c>
+      <c r="G39" t="s">
+        <v>32</v>
+      </c>
+      <c r="H39" s="8">
+        <v>682459</v>
+      </c>
+      <c r="I39" s="11">
+        <v>0</v>
+      </c>
+      <c r="J39" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C40" s="8">
+        <v>46953</v>
+      </c>
+      <c r="D40" s="8">
+        <v>0</v>
+      </c>
+      <c r="E40" s="8">
+        <v>0</v>
+      </c>
+      <c r="F40" s="9">
+        <v>100</v>
+      </c>
+      <c r="G40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H40" s="8">
+        <v>46953</v>
+      </c>
+      <c r="I40" s="11">
+        <v>0</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C41" s="8">
+        <v>519999</v>
+      </c>
+      <c r="D41" s="8">
+        <v>931</v>
+      </c>
+      <c r="E41" s="8">
+        <v>0</v>
+      </c>
+      <c r="F41" s="9">
+        <v>99.82</v>
+      </c>
+      <c r="G41" t="s">
+        <v>32</v>
+      </c>
+      <c r="H41" s="8">
+        <v>519068</v>
+      </c>
+      <c r="I41" s="11">
+        <v>0</v>
+      </c>
+      <c r="J41" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C42" s="8">
+        <v>3536</v>
+      </c>
+      <c r="D42" s="8">
+        <v>0</v>
+      </c>
+      <c r="E42" s="8">
+        <v>0</v>
+      </c>
+      <c r="F42" s="9">
+        <v>100</v>
+      </c>
+      <c r="G42" t="s">
+        <v>32</v>
+      </c>
+      <c r="H42" s="8">
+        <v>3536</v>
+      </c>
+      <c r="I42" s="11">
+        <v>0</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C43" s="8">
+        <v>12647</v>
+      </c>
+      <c r="D43" s="8">
+        <v>0</v>
+      </c>
+      <c r="E43" s="8">
+        <v>0</v>
+      </c>
+      <c r="F43" s="9">
+        <v>100</v>
+      </c>
+      <c r="G43" t="s">
+        <v>32</v>
+      </c>
+      <c r="H43" s="8">
+        <v>12647</v>
+      </c>
+      <c r="I43" s="11">
+        <v>0</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A44" t="s">
+        <v>36</v>
+      </c>
+      <c r="B44" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C44" s="8">
+        <v>1512887</v>
+      </c>
+      <c r="D44" s="8">
+        <v>999838</v>
+      </c>
+      <c r="E44" s="8">
+        <v>0</v>
+      </c>
+      <c r="F44" s="9">
+        <v>33.17</v>
+      </c>
+      <c r="G44" t="s">
+        <v>32</v>
+      </c>
+      <c r="H44" s="8">
+        <v>513049</v>
+      </c>
+      <c r="I44" s="11">
+        <v>0</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B45" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C45" s="8">
+        <v>582536</v>
+      </c>
+      <c r="D45" s="8">
+        <v>280</v>
+      </c>
+      <c r="E45" s="8">
+        <v>0</v>
+      </c>
+      <c r="F45" s="9">
+        <v>99.95</v>
+      </c>
+      <c r="G45" t="s">
+        <v>32</v>
+      </c>
+      <c r="H45" s="8">
+        <v>582256</v>
+      </c>
+      <c r="I45" s="11">
+        <v>0</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B46" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C46" s="8">
+        <v>732</v>
+      </c>
+      <c r="D46" s="8">
+        <v>0</v>
+      </c>
+      <c r="E46" s="8">
+        <v>0</v>
+      </c>
+      <c r="F46" s="9">
+        <v>100</v>
+      </c>
+      <c r="G46" t="s">
+        <v>32</v>
+      </c>
+      <c r="H46" s="8">
+        <v>732</v>
+      </c>
+      <c r="I46" s="11">
+        <v>0</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B47" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C47" s="8">
+        <v>1323</v>
+      </c>
+      <c r="D47" s="8">
+        <v>0</v>
+      </c>
+      <c r="E47" s="8">
+        <v>0</v>
+      </c>
+      <c r="F47" s="9">
+        <v>100</v>
+      </c>
+      <c r="G47" t="s">
+        <v>32</v>
+      </c>
+      <c r="H47" s="8">
+        <v>1323</v>
+      </c>
+      <c r="I47" s="11">
+        <v>0</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B48" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C48" s="8">
+        <v>41062</v>
+      </c>
+      <c r="D48" s="8">
+        <v>0</v>
+      </c>
+      <c r="E48" s="8">
+        <v>0</v>
+      </c>
+      <c r="F48" s="9">
+        <v>100</v>
+      </c>
+      <c r="G48" t="s">
+        <v>32</v>
+      </c>
+      <c r="H48" s="8">
+        <v>41062</v>
+      </c>
+      <c r="I48" s="11">
+        <v>0</v>
+      </c>
+      <c r="J48" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A49" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C49" s="8">
+        <v>154174</v>
+      </c>
+      <c r="D49" s="8">
+        <v>0</v>
+      </c>
+      <c r="E49" s="8">
+        <v>0</v>
+      </c>
+      <c r="F49" s="9">
+        <v>100</v>
+      </c>
+      <c r="G49" t="s">
+        <v>32</v>
+      </c>
+      <c r="H49" s="8">
+        <v>154174</v>
+      </c>
+      <c r="I49" s="11">
+        <v>0</v>
+      </c>
+      <c r="J49" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A50" t="s">
+        <v>42</v>
+      </c>
+      <c r="B50" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C50" s="8">
+        <v>6326</v>
+      </c>
+      <c r="D50" s="8">
+        <v>3084</v>
+      </c>
+      <c r="E50" s="8">
+        <v>3242</v>
+      </c>
+      <c r="F50" s="9">
+        <v>51.24</v>
+      </c>
+      <c r="G50" t="s">
+        <v>32</v>
+      </c>
+      <c r="H50" s="8">
+        <v>0</v>
+      </c>
+      <c r="I50" s="11">
+        <v>210730</v>
+      </c>
+      <c r="J50" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A51" t="s">
+        <v>44</v>
+      </c>
+      <c r="B51" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C51" s="8">
+        <v>64323</v>
+      </c>
+      <c r="D51" s="8">
+        <v>1054</v>
+      </c>
+      <c r="E51" s="8">
+        <v>0</v>
+      </c>
+      <c r="F51" s="9">
+        <v>98.36</v>
+      </c>
+      <c r="G51" t="s">
+        <v>32</v>
+      </c>
+      <c r="H51" s="8">
+        <v>63269</v>
+      </c>
+      <c r="I51" s="11">
+        <v>0</v>
+      </c>
+      <c r="J51" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C52" s="8">
+        <v>2</v>
+      </c>
+      <c r="D52" s="8">
+        <v>0</v>
+      </c>
+      <c r="E52" s="8">
+        <v>2</v>
+      </c>
+      <c r="F52" s="9">
+        <v>100</v>
+      </c>
+      <c r="G52" t="s">
+        <v>32</v>
+      </c>
+      <c r="H52" s="8">
+        <v>0</v>
+      </c>
+      <c r="I52" s="11">
+        <v>130</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A53" t="s">
+        <v>45</v>
+      </c>
+      <c r="B53" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C53" s="8">
+        <v>208002</v>
+      </c>
+      <c r="D53" s="8">
+        <v>60649</v>
+      </c>
+      <c r="E53" s="8">
+        <v>0</v>
+      </c>
+      <c r="F53" s="9">
+        <v>70.84</v>
+      </c>
+      <c r="G53" t="s">
+        <v>32</v>
+      </c>
+      <c r="H53" s="8">
+        <v>147353</v>
+      </c>
+      <c r="I53" s="11">
+        <v>0</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A54" t="s">
+        <v>46</v>
+      </c>
+      <c r="B54" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C54" s="8">
+        <v>356</v>
+      </c>
+      <c r="D54" s="8">
+        <v>0</v>
+      </c>
+      <c r="E54" s="8">
+        <v>356</v>
+      </c>
+      <c r="F54" s="9">
+        <v>100</v>
+      </c>
+      <c r="G54" t="s">
+        <v>32</v>
+      </c>
+      <c r="H54" s="8">
+        <v>0</v>
+      </c>
+      <c r="I54" s="11">
+        <v>23140</v>
+      </c>
+      <c r="J54" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A55" t="s">
+        <v>47</v>
+      </c>
+      <c r="B55" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C55" s="8">
+        <v>146592</v>
+      </c>
+      <c r="D55" s="8">
+        <v>0</v>
+      </c>
+      <c r="E55" s="8">
+        <v>0</v>
+      </c>
+      <c r="F55" s="9">
+        <v>99.91</v>
+      </c>
+      <c r="G55" t="s">
+        <v>32</v>
+      </c>
+      <c r="H55" s="8">
+        <v>146592</v>
+      </c>
+      <c r="I55" s="11">
+        <v>0</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A56" t="s">
+        <v>48</v>
+      </c>
+      <c r="B56" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C56" s="8">
+        <v>948096</v>
+      </c>
+      <c r="D56" s="8">
+        <v>265114</v>
+      </c>
+      <c r="E56" s="8">
+        <v>0</v>
+      </c>
+      <c r="F56" s="9">
+        <v>72.03</v>
+      </c>
+      <c r="G56" t="s">
+        <v>32</v>
+      </c>
+      <c r="H56" s="8">
+        <v>682982</v>
+      </c>
+      <c r="I56" s="11">
+        <v>0</v>
+      </c>
+      <c r="J56" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A57" t="s">
+        <v>49</v>
+      </c>
+      <c r="B57" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C57" s="8">
+        <v>1635</v>
+      </c>
+      <c r="D57" s="8">
+        <v>0</v>
+      </c>
+      <c r="E57" s="8">
+        <v>1635</v>
+      </c>
+      <c r="F57" s="9">
+        <v>98.08</v>
+      </c>
+      <c r="G57" t="s">
+        <v>32</v>
+      </c>
+      <c r="H57" s="8">
+        <v>0</v>
+      </c>
+      <c r="I57" s="11">
+        <v>106275</v>
+      </c>
+      <c r="J57" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B58" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C58" s="8">
+        <v>3043259</v>
+      </c>
+      <c r="D58" s="8">
+        <v>498095</v>
+      </c>
+      <c r="E58" s="8">
+        <v>0</v>
+      </c>
+      <c r="F58" s="9">
+        <v>83.22</v>
+      </c>
+      <c r="G58" t="s">
+        <v>32</v>
+      </c>
+      <c r="H58" s="8">
+        <v>2545164</v>
+      </c>
+      <c r="I58" s="11">
+        <v>0</v>
+      </c>
+      <c r="J58" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A59" t="s">
+        <v>16</v>
+      </c>
+      <c r="B59" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C59" s="8">
+        <v>84</v>
+      </c>
+      <c r="D59" s="8">
+        <v>30</v>
+      </c>
+      <c r="E59" s="8">
+        <v>0</v>
+      </c>
+      <c r="F59" s="9">
+        <v>64.28</v>
+      </c>
+      <c r="G59" t="s">
+        <v>32</v>
+      </c>
+      <c r="H59" s="8">
+        <v>54</v>
+      </c>
+      <c r="I59" s="11">
+        <v>0</v>
+      </c>
+      <c r="J59" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A60" t="s">
+        <v>51</v>
+      </c>
+      <c r="B60" s="4">
+        <v>2019</v>
+      </c>
+      <c r="C60" s="8">
+        <v>124539</v>
+      </c>
+      <c r="D60" s="8">
+        <v>33539</v>
+      </c>
+      <c r="E60" s="8">
+        <v>0</v>
+      </c>
+      <c r="F60" s="9">
+        <v>73.06</v>
+      </c>
+      <c r="G60" t="s">
+        <v>32</v>
+      </c>
+      <c r="H60" s="8">
+        <v>91000</v>
+      </c>
+      <c r="I60" s="11">
+        <v>0</v>
+      </c>
+      <c r="J60" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A61" t="s">
+        <v>52</v>
+      </c>
+      <c r="B61" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C61" s="5">
+        <v>4042114</v>
+      </c>
+      <c r="D61" s="5">
+        <v>2854545</v>
+      </c>
+      <c r="E61" s="5">
+        <v>0</v>
+      </c>
+      <c r="F61" s="9">
+        <v>29.37</v>
+      </c>
+      <c r="G61" t="s">
+        <v>32</v>
+      </c>
+      <c r="H61" s="5">
+        <v>1187569</v>
+      </c>
+      <c r="I61" s="11">
+        <v>0</v>
+      </c>
+      <c r="J61" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A62" t="s">
+        <v>27</v>
+      </c>
+      <c r="B62" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C62" s="5">
+        <v>15873</v>
+      </c>
+      <c r="D62" s="5">
+        <v>0</v>
+      </c>
+      <c r="E62" s="5">
+        <v>0</v>
+      </c>
+      <c r="F62" s="9">
+        <v>100</v>
+      </c>
+      <c r="G62" t="s">
+        <v>32</v>
+      </c>
+      <c r="H62" s="5">
+        <v>15873</v>
+      </c>
+      <c r="I62" s="11">
+        <v>0</v>
+      </c>
+      <c r="J62" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B63" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C63" s="5">
+        <v>25207</v>
+      </c>
+      <c r="D63" s="5">
+        <v>481</v>
+      </c>
+      <c r="E63" s="5">
+        <v>0</v>
+      </c>
+      <c r="F63" s="9">
+        <v>98.09</v>
+      </c>
+      <c r="G63" t="s">
+        <v>32</v>
+      </c>
+      <c r="H63" s="5">
+        <v>24726</v>
+      </c>
+      <c r="I63" s="11">
+        <v>0</v>
+      </c>
+      <c r="J63" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A64" t="s">
+        <v>54</v>
+      </c>
+      <c r="B64" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C64" s="5">
+        <v>184485</v>
+      </c>
+      <c r="D64" s="5">
+        <v>74681</v>
+      </c>
+      <c r="E64" s="5">
+        <v>0</v>
+      </c>
+      <c r="F64" s="9">
+        <v>59.51</v>
+      </c>
+      <c r="G64" t="s">
+        <v>32</v>
+      </c>
+      <c r="H64" s="5">
+        <v>109804</v>
+      </c>
+      <c r="I64" s="11">
+        <v>0</v>
+      </c>
+      <c r="J64" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A65" t="s">
+        <v>36</v>
+      </c>
+      <c r="B65" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C65" s="5">
+        <v>1695685</v>
+      </c>
+      <c r="D65" s="5">
+        <v>1273678</v>
+      </c>
+      <c r="E65" s="5">
+        <v>0</v>
+      </c>
+      <c r="F65" s="9">
+        <v>24.88</v>
+      </c>
+      <c r="G65" t="s">
+        <v>32</v>
+      </c>
+      <c r="H65" s="5">
+        <v>422007</v>
+      </c>
+      <c r="I65" s="11">
+        <v>0</v>
+      </c>
+      <c r="J65" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B66" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C66" s="5">
+        <v>1825107</v>
+      </c>
+      <c r="D66" s="5">
+        <v>1193866</v>
+      </c>
+      <c r="E66" s="5">
+        <v>0</v>
+      </c>
+      <c r="F66" s="9">
+        <v>34.5</v>
+      </c>
+      <c r="G66" t="s">
+        <v>32</v>
+      </c>
+      <c r="H66" s="5">
+        <v>631241</v>
+      </c>
+      <c r="I66" s="11">
+        <v>0</v>
+      </c>
+      <c r="J66" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A67" t="s">
+        <v>56</v>
+      </c>
+      <c r="B67" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C67" s="5">
+        <v>155593</v>
+      </c>
+      <c r="D67" s="5">
+        <v>83155</v>
+      </c>
+      <c r="E67" s="5">
+        <v>0</v>
+      </c>
+      <c r="F67" s="9">
+        <v>46.55</v>
+      </c>
+      <c r="G67" t="s">
+        <v>32</v>
+      </c>
+      <c r="H67" s="5">
+        <v>72438</v>
+      </c>
+      <c r="I67" s="11">
+        <v>0</v>
+      </c>
+      <c r="J67" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A68" t="s">
+        <v>40</v>
+      </c>
+      <c r="B68" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C68" s="5">
+        <v>45607</v>
+      </c>
+      <c r="D68" s="5">
+        <v>0</v>
+      </c>
+      <c r="E68" s="5">
+        <v>0</v>
+      </c>
+      <c r="F68" s="9">
+        <v>100</v>
+      </c>
+      <c r="G68" t="s">
+        <v>32</v>
+      </c>
+      <c r="H68" s="5">
+        <v>45607</v>
+      </c>
+      <c r="I68" s="11">
+        <v>0</v>
+      </c>
+      <c r="J68" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A69" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C69" s="5">
+        <v>155824</v>
+      </c>
+      <c r="D69" s="5">
+        <v>0</v>
+      </c>
+      <c r="E69" s="5">
+        <v>0</v>
+      </c>
+      <c r="F69" s="9">
+        <v>100</v>
+      </c>
+      <c r="G69" t="s">
+        <v>32</v>
+      </c>
+      <c r="H69" s="5">
+        <v>155824</v>
+      </c>
+      <c r="I69" s="11">
+        <v>0</v>
+      </c>
+      <c r="J69" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A70" t="s">
+        <v>57</v>
+      </c>
+      <c r="B70" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C70" s="5">
+        <v>8326</v>
+      </c>
+      <c r="D70" s="5">
+        <v>0</v>
+      </c>
+      <c r="E70" s="5">
+        <v>8326</v>
+      </c>
+      <c r="F70" s="9">
+        <v>99.78</v>
+      </c>
+      <c r="G70" t="s">
+        <v>32</v>
+      </c>
+      <c r="H70" s="5">
+        <v>0</v>
+      </c>
+      <c r="I70" s="11">
+        <v>541190</v>
+      </c>
+      <c r="J70" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A71" t="s">
+        <v>42</v>
+      </c>
+      <c r="B71" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C71" s="5">
+        <v>6476</v>
+      </c>
+      <c r="D71" s="5">
+        <v>0</v>
+      </c>
+      <c r="E71" s="5">
+        <v>6476</v>
+      </c>
+      <c r="F71" s="9">
+        <v>100</v>
+      </c>
+      <c r="G71" t="s">
+        <v>32</v>
+      </c>
+      <c r="H71" s="5">
+        <v>0</v>
+      </c>
+      <c r="I71" s="11">
+        <v>420940</v>
+      </c>
+      <c r="J71" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A72" t="s">
+        <v>44</v>
+      </c>
+      <c r="B72" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C72" s="5">
+        <v>66427</v>
+      </c>
+      <c r="D72" s="5">
+        <v>0</v>
+      </c>
+      <c r="E72" s="5">
+        <v>0</v>
+      </c>
+      <c r="F72" s="9">
+        <v>100</v>
+      </c>
+      <c r="G72" t="s">
+        <v>32</v>
+      </c>
+      <c r="H72" s="5">
+        <v>66427</v>
+      </c>
+      <c r="I72" s="11">
+        <v>0</v>
+      </c>
+      <c r="J72" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C73" s="5">
+        <v>2</v>
+      </c>
+      <c r="D73" s="5">
+        <v>0</v>
+      </c>
+      <c r="E73" s="5">
+        <v>2</v>
+      </c>
+      <c r="F73" s="9">
+        <v>100</v>
+      </c>
+      <c r="G73" t="s">
+        <v>32</v>
+      </c>
+      <c r="H73" s="5">
+        <v>0</v>
+      </c>
+      <c r="I73" s="11">
+        <v>130</v>
+      </c>
+      <c r="J73" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A74" t="s">
+        <v>58</v>
+      </c>
+      <c r="B74" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C74" s="5">
+        <v>6942689</v>
+      </c>
+      <c r="D74" s="5">
+        <v>4489026</v>
+      </c>
+      <c r="E74" s="5">
+        <v>0</v>
+      </c>
+      <c r="F74" s="9">
+        <v>35.340000000000003</v>
+      </c>
+      <c r="G74" t="s">
+        <v>32</v>
+      </c>
+      <c r="H74" s="5">
+        <v>2453663</v>
+      </c>
+      <c r="I74" s="11">
+        <v>0</v>
+      </c>
+      <c r="J74" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A75" t="s">
+        <v>59</v>
+      </c>
+      <c r="B75" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C75" s="5">
+        <v>153366</v>
+      </c>
+      <c r="D75" s="5">
+        <v>0</v>
+      </c>
+      <c r="E75" s="5">
+        <v>0</v>
+      </c>
+      <c r="F75" s="9">
+        <v>99.51</v>
+      </c>
+      <c r="G75" t="s">
+        <v>32</v>
+      </c>
+      <c r="H75" s="5">
+        <v>153366</v>
+      </c>
+      <c r="I75" s="11">
+        <v>0</v>
+      </c>
+      <c r="J75" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A76" t="s">
+        <v>47</v>
+      </c>
+      <c r="B76" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C76" s="5">
+        <v>169059</v>
+      </c>
+      <c r="D76" s="5">
+        <v>4024</v>
+      </c>
+      <c r="E76" s="5">
+        <v>0</v>
+      </c>
+      <c r="F76" s="9">
+        <v>97.61</v>
+      </c>
+      <c r="G76" t="s">
+        <v>32</v>
+      </c>
+      <c r="H76" s="5">
+        <v>165035</v>
+      </c>
+      <c r="I76" s="11">
+        <v>0</v>
+      </c>
+      <c r="J76" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A77" t="s">
+        <v>60</v>
+      </c>
+      <c r="B77" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C77" s="5">
+        <v>12004</v>
+      </c>
+      <c r="D77" s="5">
+        <v>0</v>
+      </c>
+      <c r="E77" s="5">
+        <v>0</v>
+      </c>
+      <c r="F77" s="9">
+        <v>99.3</v>
+      </c>
+      <c r="G77" t="s">
+        <v>32</v>
+      </c>
+      <c r="H77" s="5">
+        <v>12004</v>
+      </c>
+      <c r="I77" s="11">
+        <v>0</v>
+      </c>
+      <c r="J77" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A78" t="s">
+        <v>48</v>
+      </c>
+      <c r="B78" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C78" s="5">
+        <v>1035488</v>
+      </c>
+      <c r="D78" s="5">
+        <v>308666</v>
+      </c>
+      <c r="E78" s="5">
+        <v>0</v>
+      </c>
+      <c r="F78" s="9">
+        <v>70.19</v>
+      </c>
+      <c r="G78" t="s">
+        <v>32</v>
+      </c>
+      <c r="H78" s="5">
+        <v>726822</v>
+      </c>
+      <c r="I78" s="11">
+        <v>0</v>
+      </c>
+      <c r="J78" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A79" t="s">
+        <v>53</v>
+      </c>
+      <c r="B79">
+        <v>2021</v>
+      </c>
+      <c r="C79" s="7">
+        <v>29786</v>
+      </c>
+      <c r="D79" s="7">
+        <v>0</v>
+      </c>
+      <c r="E79" s="7">
+        <v>0</v>
+      </c>
+      <c r="F79" s="10">
+        <v>100</v>
+      </c>
+      <c r="G79" t="s">
+        <v>32</v>
+      </c>
+      <c r="H79" s="7">
+        <v>29786</v>
+      </c>
+      <c r="I79" s="12">
+        <v>0</v>
+      </c>
+      <c r="J79" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A80" t="s">
+        <v>54</v>
+      </c>
+      <c r="B80">
+        <v>2021</v>
+      </c>
+      <c r="C80" s="7">
+        <v>235891</v>
+      </c>
+      <c r="D80" s="7">
+        <v>135891</v>
+      </c>
+      <c r="E80" s="7">
+        <v>0</v>
+      </c>
+      <c r="F80" s="10">
+        <v>42.39</v>
+      </c>
+      <c r="G80" t="s">
+        <v>32</v>
+      </c>
+      <c r="H80" s="7">
+        <v>100000</v>
+      </c>
+      <c r="I80" s="12">
+        <v>0</v>
+      </c>
+      <c r="J80" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A81" t="s">
+        <v>61</v>
+      </c>
+      <c r="B81">
+        <v>2021</v>
+      </c>
+      <c r="C81" s="7">
+        <v>15958</v>
+      </c>
+      <c r="D81" s="7">
+        <v>14000</v>
+      </c>
+      <c r="E81" s="7">
+        <v>1958</v>
+      </c>
+      <c r="F81" s="10">
+        <v>12.23</v>
+      </c>
+      <c r="G81" t="s">
+        <v>32</v>
+      </c>
+      <c r="H81" s="7">
+        <v>0</v>
+      </c>
+      <c r="I81" s="12">
+        <v>127270</v>
+      </c>
+      <c r="J81" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A82" t="s">
+        <v>58</v>
+      </c>
+      <c r="B82">
+        <v>2021</v>
+      </c>
+      <c r="C82" s="7">
+        <v>6106724</v>
+      </c>
+      <c r="D82" s="7">
+        <v>2462630</v>
+      </c>
+      <c r="E82" s="7">
+        <v>0</v>
+      </c>
+      <c r="F82" s="10">
+        <v>59.67</v>
+      </c>
+      <c r="G82" t="s">
+        <v>32</v>
+      </c>
+      <c r="H82" s="7">
+        <v>3644094</v>
+      </c>
+      <c r="I82" s="12">
+        <v>0</v>
+      </c>
+      <c r="J82" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A83" t="s">
+        <v>62</v>
+      </c>
+      <c r="B83">
+        <v>2021</v>
+      </c>
+      <c r="C83" s="7">
+        <v>20</v>
+      </c>
+      <c r="D83" s="7">
+        <v>12</v>
+      </c>
+      <c r="E83" s="7">
+        <v>8</v>
+      </c>
+      <c r="F83" s="10">
+        <v>40</v>
+      </c>
+      <c r="G83" t="s">
+        <v>32</v>
+      </c>
+      <c r="H83" s="7">
+        <v>0</v>
+      </c>
+      <c r="I83" s="12">
+        <v>520</v>
+      </c>
+      <c r="J83" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A84" t="s">
+        <v>59</v>
+      </c>
+      <c r="B84">
+        <v>2021</v>
+      </c>
+      <c r="C84" s="7">
+        <v>157240</v>
+      </c>
+      <c r="D84" s="7">
+        <v>0</v>
+      </c>
+      <c r="E84" s="7">
+        <v>0</v>
+      </c>
+      <c r="F84" s="10">
+        <v>100</v>
+      </c>
+      <c r="G84" t="s">
+        <v>32</v>
+      </c>
+      <c r="H84" s="7">
+        <v>157240</v>
+      </c>
+      <c r="I84" s="12">
+        <v>0</v>
+      </c>
+      <c r="J84" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A85" t="s">
+        <v>47</v>
+      </c>
+      <c r="B85">
+        <v>2021</v>
+      </c>
+      <c r="C85" s="7">
+        <v>212352</v>
+      </c>
+      <c r="D85" s="7">
+        <v>19944</v>
+      </c>
+      <c r="E85" s="7">
+        <v>0</v>
+      </c>
+      <c r="F85" s="10">
+        <v>90.6</v>
+      </c>
+      <c r="G85" t="s">
+        <v>32</v>
+      </c>
+      <c r="H85" s="7">
+        <v>192408</v>
+      </c>
+      <c r="I85" s="12">
+        <v>0</v>
+      </c>
+      <c r="J85" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A86" t="s">
+        <v>63</v>
+      </c>
+      <c r="B86">
+        <v>2021</v>
+      </c>
+      <c r="C86" s="7">
+        <v>1</v>
+      </c>
+      <c r="D86" s="7">
+        <v>0</v>
+      </c>
+      <c r="E86" s="7">
+        <v>1</v>
+      </c>
+      <c r="F86" s="10">
+        <v>100</v>
+      </c>
+      <c r="G86" t="s">
+        <v>32</v>
+      </c>
+      <c r="H86" s="7">
+        <v>0</v>
+      </c>
+      <c r="I86" s="12">
+        <v>65</v>
+      </c>
+      <c r="J86" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A87" t="s">
+        <v>51</v>
+      </c>
+      <c r="B87">
+        <v>2021</v>
+      </c>
+      <c r="C87" s="7">
+        <v>135445</v>
+      </c>
+      <c r="D87" s="7">
+        <v>445</v>
+      </c>
+      <c r="E87" s="7">
+        <v>0</v>
+      </c>
+      <c r="F87" s="10">
+        <v>99.67</v>
+      </c>
+      <c r="G87" t="s">
+        <v>32</v>
+      </c>
+      <c r="H87" s="7">
+        <v>135000</v>
+      </c>
+      <c r="I87" s="12">
+        <v>0</v>
+      </c>
+      <c r="J87" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A88" t="s">
+        <v>64</v>
+      </c>
+      <c r="B88">
+        <v>2022</v>
+      </c>
+      <c r="C88" s="7">
+        <v>19570</v>
+      </c>
+      <c r="D88" s="7">
+        <v>771</v>
+      </c>
+      <c r="E88" s="7">
+        <v>0</v>
+      </c>
+      <c r="F88" s="10">
+        <v>96.06</v>
+      </c>
+      <c r="G88" t="s">
+        <v>32</v>
+      </c>
+      <c r="H88" s="7">
+        <v>18799</v>
+      </c>
+      <c r="I88" s="12">
+        <v>0</v>
+      </c>
+      <c r="J88" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A89" t="s">
+        <v>65</v>
+      </c>
+      <c r="B89">
+        <v>2022</v>
+      </c>
+      <c r="C89" s="7">
+        <v>798929</v>
+      </c>
+      <c r="D89" s="7">
+        <v>563150</v>
+      </c>
+      <c r="E89" s="7">
+        <v>0</v>
+      </c>
+      <c r="F89" s="10">
+        <v>29.509999999999998</v>
+      </c>
+      <c r="G89" t="s">
+        <v>32</v>
+      </c>
+      <c r="H89" s="7">
+        <v>235779</v>
+      </c>
+      <c r="I89" s="12">
+        <v>0</v>
+      </c>
+      <c r="J89" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A90" t="s">
+        <v>35</v>
+      </c>
+      <c r="B90">
+        <v>2022</v>
+      </c>
+      <c r="C90" s="7">
+        <v>1852</v>
+      </c>
+      <c r="D90" s="7">
+        <v>0</v>
+      </c>
+      <c r="E90" s="7">
+        <v>0</v>
+      </c>
+      <c r="F90" s="10">
+        <v>100</v>
+      </c>
+      <c r="G90" t="s">
+        <v>32</v>
+      </c>
+      <c r="H90" s="7">
+        <v>1852</v>
+      </c>
+      <c r="I90" s="12">
+        <v>0</v>
+      </c>
+      <c r="J90" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A91" t="s">
+        <v>66</v>
+      </c>
+      <c r="B91">
+        <v>2022</v>
+      </c>
+      <c r="C91" s="7">
+        <v>732</v>
+      </c>
+      <c r="D91" s="7">
+        <v>7</v>
+      </c>
+      <c r="E91" s="7">
+        <v>725</v>
+      </c>
+      <c r="F91" s="10">
+        <v>99.039999999999992</v>
+      </c>
+      <c r="G91" t="s">
+        <v>32</v>
+      </c>
+      <c r="H91" s="7">
+        <v>0</v>
+      </c>
+      <c r="I91" s="12">
+        <v>47125</v>
+      </c>
+      <c r="J91" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A92" t="s">
+        <v>53</v>
+      </c>
+      <c r="B92">
+        <v>2022</v>
+      </c>
+      <c r="C92" s="7">
+        <v>34430</v>
+      </c>
+      <c r="D92" s="7">
+        <v>1114</v>
+      </c>
+      <c r="E92" s="7">
+        <v>0</v>
+      </c>
+      <c r="F92" s="10">
+        <v>96.76</v>
+      </c>
+      <c r="G92" t="s">
+        <v>32</v>
+      </c>
+      <c r="H92" s="7">
+        <v>33316</v>
+      </c>
+      <c r="I92" s="12">
+        <v>0</v>
+      </c>
+      <c r="J92" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A93" t="s">
+        <v>61</v>
+      </c>
+      <c r="B93">
+        <v>2022</v>
+      </c>
+      <c r="C93" s="7">
+        <v>14421</v>
+      </c>
+      <c r="D93" s="7">
+        <v>108</v>
+      </c>
+      <c r="E93" s="7">
+        <v>14313</v>
+      </c>
+      <c r="F93" s="10">
+        <v>99.25</v>
+      </c>
+      <c r="G93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H93" s="7">
+        <v>0</v>
+      </c>
+      <c r="I93" s="12">
+        <v>930345</v>
+      </c>
+      <c r="J93" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A94" t="s">
+        <v>67</v>
+      </c>
+      <c r="B94">
+        <v>2022</v>
+      </c>
+      <c r="C94" s="7">
+        <v>1172</v>
+      </c>
+      <c r="D94" s="7">
+        <v>0</v>
+      </c>
+      <c r="E94" s="7">
+        <v>0</v>
+      </c>
+      <c r="F94" s="10">
+        <v>100</v>
+      </c>
+      <c r="G94" t="s">
+        <v>32</v>
+      </c>
+      <c r="H94" s="7">
+        <v>1172</v>
+      </c>
+      <c r="I94" s="12">
+        <v>0</v>
+      </c>
+      <c r="J94" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A95" t="s">
+        <v>55</v>
+      </c>
+      <c r="B95">
+        <v>2022</v>
+      </c>
+      <c r="C95" s="7">
+        <v>1540099</v>
+      </c>
+      <c r="D95" s="7">
+        <v>1219027</v>
+      </c>
+      <c r="E95" s="7">
+        <v>0</v>
+      </c>
+      <c r="F95" s="10">
+        <v>20.77</v>
+      </c>
+      <c r="G95" t="s">
+        <v>32</v>
+      </c>
+      <c r="H95" s="7">
+        <v>321072</v>
+      </c>
+      <c r="I95" s="12">
+        <v>0</v>
+      </c>
+      <c r="J95" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A96" t="s">
+        <v>68</v>
+      </c>
+      <c r="B96">
+        <v>2022</v>
+      </c>
+      <c r="C96" s="7">
+        <v>1433</v>
+      </c>
+      <c r="D96" s="7">
+        <v>0</v>
+      </c>
+      <c r="E96" s="7">
+        <v>1433</v>
+      </c>
+      <c r="F96" s="10">
+        <v>23.35</v>
+      </c>
+      <c r="G96" t="s">
+        <v>32</v>
+      </c>
+      <c r="H96" s="7">
+        <v>0</v>
+      </c>
+      <c r="I96" s="12">
+        <v>93145</v>
+      </c>
+      <c r="J96" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A97" t="s">
+        <v>69</v>
+      </c>
+      <c r="B97">
+        <v>2022</v>
+      </c>
+      <c r="C97" s="7">
+        <v>535</v>
+      </c>
+      <c r="D97" s="7">
+        <v>0</v>
+      </c>
+      <c r="E97" s="7">
+        <v>0</v>
+      </c>
+      <c r="F97" s="10">
+        <v>100</v>
+      </c>
+      <c r="G97" t="s">
+        <v>32</v>
+      </c>
+      <c r="H97" s="7">
+        <v>535</v>
+      </c>
+      <c r="I97" s="12">
+        <v>0</v>
+      </c>
+      <c r="J97" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A98" t="s">
+        <v>70</v>
+      </c>
+      <c r="B98">
+        <v>2022</v>
+      </c>
+      <c r="C98" s="7">
+        <v>599652</v>
+      </c>
+      <c r="D98" s="7">
+        <v>14095</v>
+      </c>
+      <c r="E98" s="7">
+        <v>0</v>
+      </c>
+      <c r="F98" s="10">
+        <v>97.64</v>
+      </c>
+      <c r="G98" t="s">
+        <v>32</v>
+      </c>
+      <c r="H98" s="7">
+        <v>585557</v>
+      </c>
+      <c r="I98" s="12">
+        <v>0</v>
+      </c>
+      <c r="J98" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A99" t="s">
+        <v>71</v>
+      </c>
+      <c r="B99">
+        <v>2022</v>
+      </c>
+      <c r="C99" s="7">
+        <v>14609</v>
+      </c>
+      <c r="D99" s="7">
+        <v>0</v>
+      </c>
+      <c r="E99" s="7">
+        <v>14609</v>
+      </c>
+      <c r="F99" s="10">
+        <v>100</v>
+      </c>
+      <c r="G99" t="s">
+        <v>32</v>
+      </c>
+      <c r="H99" s="7">
+        <v>0</v>
+      </c>
+      <c r="I99" s="12">
+        <v>949585</v>
+      </c>
+      <c r="J99" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B100">
+        <v>2022</v>
+      </c>
+      <c r="C100" s="7">
+        <v>11238</v>
+      </c>
+      <c r="D100" s="7">
+        <v>0</v>
+      </c>
+      <c r="E100" s="7">
+        <v>11238</v>
+      </c>
+      <c r="F100" s="10">
+        <v>100</v>
+      </c>
+      <c r="G100" t="s">
+        <v>32</v>
+      </c>
+      <c r="H100" s="7">
+        <v>0</v>
+      </c>
+      <c r="I100" s="12">
+        <v>730470</v>
+      </c>
+      <c r="J100" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A101" t="s">
+        <v>58</v>
+      </c>
+      <c r="B101">
+        <v>2022</v>
+      </c>
+      <c r="C101" s="7">
+        <v>6330084</v>
+      </c>
+      <c r="D101" s="7">
+        <v>3161516</v>
+      </c>
+      <c r="E101" s="7">
+        <v>0</v>
+      </c>
+      <c r="F101" s="10">
+        <v>50.05</v>
+      </c>
+      <c r="G101" t="s">
+        <v>32</v>
+      </c>
+      <c r="H101" s="7">
+        <v>3168568</v>
+      </c>
+      <c r="I101" s="12">
+        <v>0</v>
+      </c>
+      <c r="J101" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A102" t="s">
+        <v>73</v>
+      </c>
+      <c r="B102">
+        <v>2022</v>
+      </c>
+      <c r="C102" s="7">
+        <v>1204</v>
+      </c>
+      <c r="D102" s="7">
+        <v>0</v>
+      </c>
+      <c r="E102" s="7">
+        <v>1204</v>
+      </c>
+      <c r="F102" s="10">
+        <v>97.17</v>
+      </c>
+      <c r="G102" t="s">
+        <v>32</v>
+      </c>
+      <c r="H102" s="7">
+        <v>0</v>
+      </c>
+      <c r="I102" s="12">
+        <v>78260</v>
+      </c>
+      <c r="J102" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A103" t="s">
+        <v>46</v>
+      </c>
+      <c r="B103">
+        <v>2022</v>
+      </c>
+      <c r="C103" s="7">
+        <v>2072</v>
+      </c>
+      <c r="D103" s="7">
+        <v>0</v>
+      </c>
+      <c r="E103" s="7">
+        <v>2072</v>
+      </c>
+      <c r="F103" s="10">
+        <v>96.5</v>
+      </c>
+      <c r="G103" t="s">
+        <v>32</v>
+      </c>
+      <c r="H103" s="7">
+        <v>0</v>
+      </c>
+      <c r="I103" s="12">
+        <v>134680</v>
+      </c>
+      <c r="J103" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A104" t="s">
+        <v>74</v>
+      </c>
+      <c r="B104">
+        <v>2022</v>
+      </c>
+      <c r="C104" s="7">
+        <v>42015</v>
+      </c>
+      <c r="D104" s="7">
+        <v>0</v>
+      </c>
+      <c r="E104" s="7">
+        <v>42015</v>
+      </c>
+      <c r="F104" s="10">
+        <v>100</v>
+      </c>
+      <c r="G104" t="s">
+        <v>32</v>
+      </c>
+      <c r="H104" s="7">
+        <v>0</v>
+      </c>
+      <c r="I104" s="12">
+        <v>2730975</v>
+      </c>
+      <c r="J104" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A105" t="s">
+        <v>75</v>
+      </c>
+      <c r="B105">
+        <v>2022</v>
+      </c>
+      <c r="C105" s="7">
+        <v>22199</v>
+      </c>
+      <c r="D105" s="7">
+        <v>15000</v>
+      </c>
+      <c r="E105" s="7">
+        <v>0</v>
+      </c>
+      <c r="F105" s="10">
+        <v>32.42</v>
+      </c>
+      <c r="G105" t="s">
+        <v>32</v>
+      </c>
+      <c r="H105" s="7">
+        <v>7199</v>
+      </c>
+      <c r="I105" s="12">
+        <v>0</v>
+      </c>
+      <c r="J105" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A106" t="s">
+        <v>63</v>
+      </c>
+      <c r="B106">
+        <v>2022</v>
+      </c>
+      <c r="C106" s="7">
+        <v>135</v>
+      </c>
+      <c r="D106" s="7">
+        <v>0</v>
+      </c>
+      <c r="E106" s="7">
+        <v>135</v>
+      </c>
+      <c r="F106" s="10">
+        <v>100</v>
+      </c>
+      <c r="G106" t="s">
+        <v>32</v>
+      </c>
+      <c r="H106" s="7">
+        <v>0</v>
+      </c>
+      <c r="I106" s="12">
+        <v>8775</v>
+      </c>
+      <c r="J106" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A107" t="s">
+        <v>16</v>
+      </c>
+      <c r="B107">
+        <v>2022</v>
+      </c>
+      <c r="C107" s="7">
+        <v>487</v>
+      </c>
+      <c r="D107" s="7">
+        <v>0</v>
+      </c>
+      <c r="E107" s="7">
+        <v>0</v>
+      </c>
+      <c r="F107" s="10">
+        <v>100</v>
+      </c>
+      <c r="G107" t="s">
+        <v>32</v>
+      </c>
+      <c r="H107" s="7">
+        <v>487</v>
+      </c>
+      <c r="I107" s="12">
+        <v>0</v>
+      </c>
+      <c r="J107" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A108" t="s">
+        <v>51</v>
+      </c>
+      <c r="B108">
+        <v>2022</v>
+      </c>
+      <c r="C108" s="7">
+        <v>134162</v>
+      </c>
+      <c r="D108" s="7">
+        <v>0</v>
+      </c>
+      <c r="E108" s="7">
+        <v>0</v>
+      </c>
+      <c r="F108" s="10">
+        <v>100</v>
+      </c>
+      <c r="G108" t="s">
+        <v>32</v>
+      </c>
+      <c r="H108" s="7">
+        <v>134162</v>
+      </c>
+      <c r="I108" s="12">
+        <v>0</v>
+      </c>
+      <c r="J108" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B109">
+        <v>2023</v>
+      </c>
+      <c r="C109" s="7">
+        <v>3821764</v>
+      </c>
+      <c r="D109" s="7">
+        <v>3036764</v>
+      </c>
+      <c r="E109" s="7">
+        <v>785000</v>
+      </c>
+      <c r="F109" s="10">
+        <v>20.54</v>
+      </c>
+      <c r="G109" t="s">
+        <v>32</v>
+      </c>
+      <c r="H109" s="7">
+        <v>0</v>
+      </c>
+      <c r="I109" s="12">
+        <v>51025000</v>
+      </c>
+      <c r="J109" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A110" t="s">
+        <v>23</v>
+      </c>
+      <c r="B110">
+        <v>2023</v>
+      </c>
+      <c r="C110" s="7">
+        <v>1050603</v>
+      </c>
+      <c r="D110" s="7">
+        <v>0</v>
+      </c>
+      <c r="E110" s="7">
+        <v>1050603</v>
+      </c>
+      <c r="F110" s="10">
+        <v>100</v>
+      </c>
+      <c r="G110" t="s">
+        <v>32</v>
+      </c>
+      <c r="H110" s="7">
+        <v>0</v>
+      </c>
+      <c r="I110" s="12">
+        <v>68289195</v>
+      </c>
+      <c r="J110" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A111" t="s">
+        <v>24</v>
+      </c>
+      <c r="B111">
+        <v>2023</v>
+      </c>
+      <c r="C111" s="7">
+        <v>483374</v>
+      </c>
+      <c r="D111" s="7">
+        <v>0</v>
+      </c>
+      <c r="E111" s="7">
+        <v>483374</v>
+      </c>
+      <c r="F111" s="10">
+        <v>100</v>
+      </c>
+      <c r="G111" t="s">
+        <v>32</v>
+      </c>
+      <c r="H111" s="7">
+        <v>0</v>
+      </c>
+      <c r="I111" s="12">
+        <v>31419310</v>
+      </c>
+      <c r="J111" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A112" t="s">
+        <v>64</v>
+      </c>
+      <c r="B112">
+        <v>2023</v>
+      </c>
+      <c r="C112" s="7">
+        <v>30118</v>
+      </c>
+      <c r="D112" s="7">
+        <v>14278</v>
+      </c>
+      <c r="E112" s="7">
+        <v>0</v>
+      </c>
+      <c r="F112" s="10">
+        <v>52.59</v>
+      </c>
+      <c r="G112" t="s">
+        <v>32</v>
+      </c>
+      <c r="H112" s="7">
+        <v>15840</v>
+      </c>
+      <c r="I112" s="12">
+        <v>0</v>
+      </c>
+      <c r="J112" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A113" t="s">
+        <v>65</v>
+      </c>
+      <c r="B113">
+        <v>2023</v>
+      </c>
+      <c r="C113" s="7">
+        <v>708621</v>
+      </c>
+      <c r="D113" s="7">
+        <v>535688</v>
+      </c>
+      <c r="E113" s="7">
+        <v>172933</v>
+      </c>
+      <c r="F113" s="10">
+        <v>24.4</v>
+      </c>
+      <c r="G113" t="s">
+        <v>32</v>
+      </c>
+      <c r="H113" s="7">
+        <v>0</v>
+      </c>
+      <c r="I113" s="12">
+        <v>11240645</v>
+      </c>
+      <c r="J113" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A114" t="s">
+        <v>35</v>
+      </c>
+      <c r="B114">
+        <v>2023</v>
+      </c>
+      <c r="C114" s="7">
+        <v>2121</v>
+      </c>
+      <c r="D114" s="7">
+        <v>0</v>
+      </c>
+      <c r="E114" s="7">
+        <v>2121</v>
+      </c>
+      <c r="F114" s="10">
+        <v>100</v>
+      </c>
+      <c r="G114" t="s">
+        <v>32</v>
+      </c>
+      <c r="H114" s="7">
+        <v>0</v>
+      </c>
+      <c r="I114" s="12">
+        <v>137865</v>
+      </c>
+      <c r="J114" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A115" t="s">
+        <v>69</v>
+      </c>
+      <c r="B115">
+        <v>2023</v>
+      </c>
+      <c r="C115" s="7">
+        <v>195</v>
+      </c>
+      <c r="D115" s="7">
+        <v>0</v>
+      </c>
+      <c r="E115" s="7">
+        <v>0</v>
+      </c>
+      <c r="F115" s="10">
+        <v>100</v>
+      </c>
+      <c r="G115" t="s">
+        <v>32</v>
+      </c>
+      <c r="H115" s="7">
+        <v>195</v>
+      </c>
+      <c r="I115" s="12">
+        <v>0</v>
+      </c>
+      <c r="J115" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A116" t="s">
+        <v>70</v>
+      </c>
+      <c r="B116">
+        <v>2023</v>
+      </c>
+      <c r="C116" s="7">
+        <v>582822</v>
+      </c>
+      <c r="D116" s="7">
+        <v>658</v>
+      </c>
+      <c r="E116" s="7">
+        <v>582164</v>
+      </c>
+      <c r="F116" s="10">
+        <v>99.88</v>
+      </c>
+      <c r="G116" t="s">
+        <v>32</v>
+      </c>
+      <c r="H116" s="7">
+        <v>0</v>
+      </c>
+      <c r="I116" s="12">
+        <v>37840660</v>
+      </c>
+      <c r="J116" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A117" t="s">
+        <v>40</v>
+      </c>
+      <c r="B117">
+        <v>2023</v>
+      </c>
+      <c r="C117" s="7">
+        <v>48781</v>
+      </c>
+      <c r="D117" s="7">
+        <v>0</v>
+      </c>
+      <c r="E117" s="7">
+        <v>48781</v>
+      </c>
+      <c r="F117" s="10">
+        <v>100</v>
+      </c>
+      <c r="G117" t="s">
+        <v>32</v>
+      </c>
+      <c r="H117" s="7">
+        <v>0</v>
+      </c>
+      <c r="I117" s="12">
+        <v>3170765</v>
+      </c>
+      <c r="J117" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A118" t="s">
+        <v>41</v>
+      </c>
+      <c r="B118">
+        <v>2023</v>
+      </c>
+      <c r="C118" s="7">
+        <v>172075</v>
+      </c>
+      <c r="D118" s="7">
+        <v>21</v>
+      </c>
+      <c r="E118" s="7">
+        <v>172054</v>
+      </c>
+      <c r="F118" s="10">
+        <v>99.98</v>
+      </c>
+      <c r="G118" t="s">
+        <v>32</v>
+      </c>
+      <c r="H118" s="7">
+        <v>0</v>
+      </c>
+      <c r="I118" s="12">
+        <v>11183510</v>
+      </c>
+      <c r="J118" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A119" t="s">
+        <v>76</v>
+      </c>
+      <c r="B119">
+        <v>2023</v>
+      </c>
+      <c r="C119" s="7">
+        <v>1645</v>
+      </c>
+      <c r="D119" s="7">
+        <v>25</v>
+      </c>
+      <c r="E119" s="7">
+        <v>1620</v>
+      </c>
+      <c r="F119" s="10">
+        <v>98.48</v>
+      </c>
+      <c r="G119" t="s">
+        <v>32</v>
+      </c>
+      <c r="H119" s="7">
+        <v>0</v>
+      </c>
+      <c r="I119" s="12">
+        <v>105300</v>
+      </c>
+      <c r="J119" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A120" t="s">
+        <v>71</v>
+      </c>
+      <c r="B120">
+        <v>2023</v>
+      </c>
+      <c r="C120" s="7">
+        <v>1825</v>
+      </c>
+      <c r="D120" s="7">
+        <v>0</v>
+      </c>
+      <c r="E120" s="7">
+        <v>1825</v>
+      </c>
+      <c r="F120" s="10">
+        <v>100</v>
+      </c>
+      <c r="G120" t="s">
+        <v>32</v>
+      </c>
+      <c r="H120" s="7">
+        <v>0</v>
+      </c>
+      <c r="I120" s="12">
+        <v>118625</v>
+      </c>
+      <c r="J120" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A121" t="s">
+        <v>72</v>
+      </c>
+      <c r="B121">
+        <v>2023</v>
+      </c>
+      <c r="C121" s="7">
+        <v>3374</v>
+      </c>
+      <c r="D121" s="7">
+        <v>0</v>
+      </c>
+      <c r="E121" s="7">
+        <v>3374</v>
+      </c>
+      <c r="F121" s="10">
+        <v>100</v>
+      </c>
+      <c r="G121" t="s">
+        <v>32</v>
+      </c>
+      <c r="H121" s="7">
+        <v>0</v>
+      </c>
+      <c r="I121" s="12">
+        <v>219310</v>
+      </c>
+      <c r="J121" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A122" t="s">
+        <v>77</v>
+      </c>
+      <c r="B122">
+        <v>2023</v>
+      </c>
+      <c r="C122" s="7">
+        <v>71</v>
+      </c>
+      <c r="D122" s="7">
+        <v>0</v>
+      </c>
+      <c r="E122" s="7">
+        <v>71</v>
+      </c>
+      <c r="F122" s="10">
+        <v>100</v>
+      </c>
+      <c r="G122" t="s">
+        <v>32</v>
+      </c>
+      <c r="H122" s="7">
+        <v>0</v>
+      </c>
+      <c r="I122" s="12">
+        <v>4615</v>
+      </c>
+      <c r="J122" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A123" t="s">
+        <v>74</v>
+      </c>
+      <c r="B123">
+        <v>2023</v>
+      </c>
+      <c r="C123" s="7">
+        <v>12417</v>
+      </c>
+      <c r="D123" s="7">
+        <v>0</v>
+      </c>
+      <c r="E123" s="7">
+        <v>12417</v>
+      </c>
+      <c r="F123" s="10">
+        <v>100</v>
+      </c>
+      <c r="G123" t="s">
+        <v>32</v>
+      </c>
+      <c r="H123" s="7">
+        <v>0</v>
+      </c>
+      <c r="I123" s="12">
+        <v>807105</v>
+      </c>
+      <c r="J123" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A124" t="s">
+        <v>48</v>
+      </c>
+      <c r="B124">
+        <v>2023</v>
+      </c>
+      <c r="C124" s="7">
+        <v>1421278</v>
+      </c>
+      <c r="D124" s="7">
+        <v>663800</v>
+      </c>
+      <c r="E124" s="7">
+        <v>757478</v>
+      </c>
+      <c r="F124" s="10">
+        <v>53.15</v>
+      </c>
+      <c r="G124" t="s">
+        <v>32</v>
+      </c>
+      <c r="H124" s="7">
+        <v>0</v>
+      </c>
+      <c r="I124" s="12">
+        <v>49236070</v>
+      </c>
+      <c r="J124" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A125" t="s">
+        <v>16</v>
+      </c>
+      <c r="B125">
+        <v>2023</v>
+      </c>
+      <c r="C125" s="7">
+        <v>84</v>
+      </c>
+      <c r="D125" s="7">
+        <v>0</v>
+      </c>
+      <c r="E125" s="7">
+        <v>84</v>
+      </c>
+      <c r="F125" s="10">
+        <v>100</v>
+      </c>
+      <c r="G125" t="s">
+        <v>32</v>
+      </c>
+      <c r="H125" s="7">
+        <v>0</v>
+      </c>
+      <c r="I125" s="12">
+        <v>5460</v>
+      </c>
+      <c r="J125" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A126" t="s">
+        <v>52</v>
+      </c>
+      <c r="B126">
+        <v>2024</v>
+      </c>
+      <c r="C126" s="7">
+        <v>3579001</v>
+      </c>
+      <c r="D126" s="7">
+        <v>2292516</v>
+      </c>
+      <c r="E126" s="7">
+        <v>1286485</v>
+      </c>
+      <c r="F126" s="10">
+        <v>35.94</v>
+      </c>
+      <c r="G126" t="s">
+        <v>32</v>
+      </c>
+      <c r="H126" s="7">
+        <v>0</v>
+      </c>
+      <c r="I126" s="12">
+        <v>83621525</v>
+      </c>
+      <c r="J126" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A127" t="s">
+        <v>23</v>
+      </c>
+      <c r="B127">
+        <v>2024</v>
+      </c>
+      <c r="C127" s="7">
+        <v>920317</v>
+      </c>
+      <c r="D127" s="7">
+        <v>2386</v>
+      </c>
+      <c r="E127" s="7">
+        <v>917931</v>
+      </c>
+      <c r="F127" s="10">
+        <v>99.74</v>
+      </c>
+      <c r="G127" t="s">
+        <v>32</v>
+      </c>
+      <c r="H127" s="7">
+        <v>0</v>
+      </c>
+      <c r="I127" s="12">
+        <v>59665515</v>
+      </c>
+      <c r="J127" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A128" t="s">
+        <v>24</v>
+      </c>
+      <c r="B128">
+        <v>2024</v>
+      </c>
+      <c r="C128" s="7">
+        <v>570182</v>
+      </c>
+      <c r="D128" s="7">
+        <v>1737</v>
+      </c>
+      <c r="E128" s="7">
+        <v>568445</v>
+      </c>
+      <c r="F128" s="10">
+        <v>99.69</v>
+      </c>
+      <c r="G128" t="s">
+        <v>32</v>
+      </c>
+      <c r="H128" s="7">
+        <v>0</v>
+      </c>
+      <c r="I128" s="12">
+        <v>36948925</v>
+      </c>
+      <c r="J128" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A129" t="s">
+        <v>40</v>
+      </c>
+      <c r="B129">
+        <v>2024</v>
+      </c>
+      <c r="C129" s="7">
+        <v>54453</v>
+      </c>
+      <c r="D129" s="7">
+        <v>98</v>
+      </c>
+      <c r="E129" s="7">
+        <v>54355</v>
+      </c>
+      <c r="F129" s="10">
+        <v>99.82</v>
+      </c>
+      <c r="G129" t="s">
+        <v>32</v>
+      </c>
+      <c r="H129" s="7">
+        <v>0</v>
+      </c>
+      <c r="I129" s="12">
+        <v>3533075</v>
+      </c>
+      <c r="J129" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A130" t="s">
+        <v>41</v>
+      </c>
+      <c r="B130">
+        <v>2024</v>
+      </c>
+      <c r="C130" s="7">
+        <v>161736</v>
+      </c>
+      <c r="D130" s="7">
+        <v>0</v>
+      </c>
+      <c r="E130" s="7">
+        <v>161736</v>
+      </c>
+      <c r="F130" s="10">
+        <v>100</v>
+      </c>
+      <c r="G130" t="s">
+        <v>32</v>
+      </c>
+      <c r="H130" s="7">
+        <v>0</v>
+      </c>
+      <c r="I130" s="12">
+        <v>10512840</v>
+      </c>
+      <c r="J130" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A131" t="s">
+        <v>76</v>
+      </c>
+      <c r="B131">
+        <v>2024</v>
+      </c>
+      <c r="C131" s="7">
+        <v>2462</v>
+      </c>
+      <c r="D131" s="7">
+        <v>0</v>
+      </c>
+      <c r="E131" s="7">
+        <v>2462</v>
+      </c>
+      <c r="F131" s="10">
+        <v>100</v>
+      </c>
+      <c r="G131" t="s">
+        <v>32</v>
+      </c>
+      <c r="H131" s="7">
+        <v>0</v>
+      </c>
+      <c r="I131" s="12">
+        <v>160030</v>
+      </c>
+      <c r="J131" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A132" t="s">
+        <v>48</v>
+      </c>
+      <c r="B132">
+        <v>2024</v>
+      </c>
+      <c r="C132" s="7">
+        <v>1528119</v>
+      </c>
+      <c r="D132" s="7">
+        <v>693418</v>
+      </c>
+      <c r="E132" s="7">
+        <v>834701</v>
+      </c>
+      <c r="F132" s="10">
+        <v>54.620000000000005</v>
+      </c>
+      <c r="G132" t="s">
+        <v>32</v>
+      </c>
+      <c r="H132" s="7">
+        <v>0</v>
+      </c>
+      <c r="I132" s="12">
+        <v>54255565</v>
+      </c>
+      <c r="J132" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A133" t="s">
+        <v>78</v>
+      </c>
+      <c r="B133">
+        <v>2025</v>
+      </c>
+      <c r="C133" s="7">
+        <v>61176</v>
+      </c>
+      <c r="D133" s="7">
+        <v>56216</v>
+      </c>
+      <c r="E133" s="7">
+        <v>4960</v>
+      </c>
+      <c r="F133" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="G133" t="s">
+        <v>79</v>
+      </c>
+      <c r="H133" s="7">
+        <v>0</v>
+      </c>
+      <c r="I133" s="12">
+        <v>0</v>
+      </c>
+      <c r="J133" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A134" t="s">
+        <v>65</v>
+      </c>
+      <c r="B134">
+        <v>2025</v>
+      </c>
+      <c r="C134" s="7">
+        <v>714825</v>
+      </c>
+      <c r="D134" s="7">
+        <v>126597</v>
+      </c>
+      <c r="E134" s="7">
+        <v>588228</v>
+      </c>
+      <c r="F134" s="10">
+        <v>82.28</v>
+      </c>
+      <c r="G134" t="s">
+        <v>32</v>
+      </c>
+      <c r="H134" s="7">
+        <v>0</v>
+      </c>
+      <c r="I134" s="12">
+        <v>38234820</v>
+      </c>
+      <c r="J134" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A135" t="s">
+        <v>27</v>
+      </c>
+      <c r="B135">
+        <v>2025</v>
+      </c>
+      <c r="C135" s="7">
+        <v>33571</v>
+      </c>
+      <c r="D135" s="7">
+        <v>32710</v>
+      </c>
+      <c r="E135" s="7">
+        <v>861</v>
+      </c>
+      <c r="F135" s="10">
+        <v>2.56</v>
+      </c>
+      <c r="G135" t="s">
+        <v>79</v>
+      </c>
+      <c r="H135" s="7">
+        <v>0</v>
+      </c>
+      <c r="I135" s="12">
+        <v>0</v>
+      </c>
+      <c r="J135" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A136" t="s">
+        <v>81</v>
+      </c>
+      <c r="B136">
+        <v>2025</v>
+      </c>
+      <c r="C136" s="7">
+        <v>623661</v>
+      </c>
+      <c r="D136" s="7">
+        <v>561495</v>
+      </c>
+      <c r="E136" s="7">
+        <v>62166</v>
+      </c>
+      <c r="F136" s="10">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="G136" t="s">
+        <v>79</v>
+      </c>
+      <c r="H136" s="7">
+        <v>0</v>
+      </c>
+      <c r="I136" s="12">
+        <v>0</v>
+      </c>
+      <c r="J136" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A137" t="s">
+        <v>82</v>
+      </c>
+      <c r="B137">
+        <v>2025</v>
+      </c>
+      <c r="C137" s="7">
+        <v>78008</v>
+      </c>
+      <c r="D137" s="7">
+        <v>70293</v>
+      </c>
+      <c r="E137" s="7">
+        <v>7715</v>
+      </c>
+      <c r="F137" s="10">
+        <v>9.89</v>
+      </c>
+      <c r="G137" t="s">
+        <v>79</v>
+      </c>
+      <c r="H137" s="7">
+        <v>0</v>
+      </c>
+      <c r="I137" s="12">
+        <v>0</v>
+      </c>
+      <c r="J137" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A138" t="s">
+        <v>56</v>
+      </c>
+      <c r="B138">
+        <v>2025</v>
+      </c>
+      <c r="C138" s="7">
+        <v>139913</v>
+      </c>
+      <c r="D138" s="7">
+        <v>132334</v>
+      </c>
+      <c r="E138" s="7">
+        <v>7579</v>
+      </c>
+      <c r="F138" s="10">
+        <v>5.41</v>
+      </c>
+      <c r="G138" t="s">
+        <v>79</v>
+      </c>
+      <c r="H138" s="7">
+        <v>0</v>
+      </c>
+      <c r="I138" s="12">
+        <v>0</v>
+      </c>
+      <c r="J138" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A139" t="s">
+        <v>40</v>
+      </c>
+      <c r="B139">
+        <v>2025</v>
+      </c>
+      <c r="C139" s="7">
+        <v>56484</v>
+      </c>
+      <c r="D139" s="7">
+        <v>0</v>
+      </c>
+      <c r="E139" s="7">
+        <v>56484</v>
+      </c>
+      <c r="F139" s="10">
+        <v>100</v>
+      </c>
+      <c r="G139" t="s">
+        <v>32</v>
+      </c>
+      <c r="H139" s="7">
+        <v>0</v>
+      </c>
+      <c r="I139" s="12">
+        <v>3671460</v>
+      </c>
+      <c r="J139" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A140" t="s">
+        <v>41</v>
+      </c>
+      <c r="B140">
+        <v>2025</v>
+      </c>
+      <c r="C140" s="7">
+        <v>174117</v>
+      </c>
+      <c r="D140" s="7">
+        <v>0</v>
+      </c>
+      <c r="E140" s="7">
+        <v>174117</v>
+      </c>
+      <c r="F140" s="10">
+        <v>100</v>
+      </c>
+      <c r="G140" t="s">
+        <v>32</v>
+      </c>
+      <c r="H140" s="7">
+        <v>0</v>
+      </c>
+      <c r="I140" s="12">
+        <v>11317605</v>
+      </c>
+      <c r="J140" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A141" t="s">
+        <v>83</v>
+      </c>
+      <c r="B141">
+        <v>2025</v>
+      </c>
+      <c r="C141" s="7">
+        <v>751125</v>
+      </c>
+      <c r="D141" s="7">
+        <v>691035</v>
+      </c>
+      <c r="E141" s="7">
+        <v>60090</v>
+      </c>
+      <c r="F141" s="10">
+        <v>8</v>
+      </c>
+      <c r="G141" t="s">
+        <v>79</v>
+      </c>
+      <c r="H141" s="7">
+        <v>0</v>
+      </c>
+      <c r="I141" s="12">
+        <v>0</v>
+      </c>
+      <c r="J141" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A142" t="s">
+        <v>84</v>
+      </c>
+      <c r="B142">
+        <v>2025</v>
+      </c>
+      <c r="C142" s="7">
+        <v>143768</v>
+      </c>
+      <c r="D142" s="7">
+        <v>130500</v>
+      </c>
+      <c r="E142" s="7">
+        <v>13268</v>
+      </c>
+      <c r="F142" s="10">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="G142" t="s">
+        <v>79</v>
+      </c>
+      <c r="H142" s="7">
+        <v>0</v>
+      </c>
+      <c r="I142" s="12">
+        <v>0</v>
+      </c>
+      <c r="J142" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A143" t="s">
+        <v>85</v>
+      </c>
+      <c r="B143">
+        <v>2025</v>
+      </c>
+      <c r="C143" s="7">
+        <v>217042</v>
+      </c>
+      <c r="D143" s="7">
+        <v>195989</v>
+      </c>
+      <c r="E143" s="7">
+        <v>21053</v>
+      </c>
+      <c r="F143" s="10">
+        <v>9.69</v>
+      </c>
+      <c r="G143" t="s">
+        <v>79</v>
+      </c>
+      <c r="H143" s="7">
+        <v>0</v>
+      </c>
+      <c r="I143" s="12">
+        <v>0</v>
+      </c>
+      <c r="J143" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A144" t="s">
         <v>86</v>
       </c>
-      <c r="D4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="8" t="s">
+      <c r="B144">
+        <v>2025</v>
+      </c>
+      <c r="C144" s="7">
+        <v>7009</v>
+      </c>
+      <c r="D144" s="7">
+        <v>6866</v>
+      </c>
+      <c r="E144" s="7">
+        <v>143</v>
+      </c>
+      <c r="F144" s="10">
+        <v>2.04</v>
+      </c>
+      <c r="G144" t="s">
+        <v>79</v>
+      </c>
+      <c r="H144" s="7">
+        <v>0</v>
+      </c>
+      <c r="I144" s="12">
+        <v>0</v>
+      </c>
+      <c r="J144" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A145" t="s">
+        <v>48</v>
+      </c>
+      <c r="B145">
+        <v>2025</v>
+      </c>
+      <c r="C145" s="7">
+        <v>1549666</v>
+      </c>
+      <c r="D145" s="7">
+        <v>591281</v>
+      </c>
+      <c r="E145" s="7">
+        <v>958385</v>
+      </c>
+      <c r="F145" s="10">
+        <v>61.839999999999996</v>
+      </c>
+      <c r="G145" t="s">
+        <v>32</v>
+      </c>
+      <c r="H145" s="7">
+        <v>0</v>
+      </c>
+      <c r="I145" s="12">
+        <v>62295025</v>
+      </c>
+      <c r="J145" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A146" t="s">
+        <v>26</v>
+      </c>
+      <c r="B146">
+        <v>2025</v>
+      </c>
+      <c r="C146" s="7">
+        <v>93022</v>
+      </c>
+      <c r="D146" s="7">
+        <v>85007</v>
+      </c>
+      <c r="E146" s="7">
+        <v>8015</v>
+      </c>
+      <c r="F146" s="10">
+        <v>8.61</v>
+      </c>
+      <c r="G146" t="s">
+        <v>79</v>
+      </c>
+      <c r="H146" s="7">
+        <v>0</v>
+      </c>
+      <c r="I146" s="12">
+        <v>0</v>
+      </c>
+      <c r="J146" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A147" t="s">
         <v>87</v>
       </c>
-      <c r="F4" s="7" t="s">
-[...104 lines deleted...]
-      <c r="I7" s="17">
+      <c r="B147">
+        <v>2025</v>
+      </c>
+      <c r="C147" s="7">
+        <v>225921</v>
+      </c>
+      <c r="D147" s="7">
+        <v>225831</v>
+      </c>
+      <c r="E147" s="7">
+        <v>90</v>
+      </c>
+      <c r="F147" s="10">
+        <v>0.03</v>
+      </c>
+      <c r="G147" t="s">
+        <v>79</v>
+      </c>
+      <c r="H147" s="7">
+        <v>0</v>
+      </c>
+      <c r="I147" s="12">
+        <v>0</v>
+      </c>
+      <c r="J147" t="s">
         <v>80</v>
-      </c>
-[...4545 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>