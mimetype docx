--- v0 (2025-10-10)
+++ v1 (2026-09-07)
@@ -1,59 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="371FD5B5" w14:textId="681394AE" w:rsidR="00977234" w:rsidRDefault="00BA1411" w:rsidP="00521016">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31B2435B" wp14:editId="1ECED267">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2097405</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6184900" cy="4619625"/>
             <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="36" name="Picture Placeholder 35" descr="Two pairs of hands handling a soil carbon sample.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
@@ -63,51 +68,51 @@
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="Picture Placeholder 35" descr="Two pairs of hands handling a soil carbon sample.">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
                         </a:ext>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noGrp="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="screen">
+                    <a:blip r:embed="rId13" cstate="screen">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6184900" cy="4619625"/>
                     </a:xfrm>
                     <a:custGeom>
                       <a:avLst/>
                       <a:gdLst>
                         <a:gd name="connsiteX0" fmla="*/ 4775925 w 6233979"/>
                         <a:gd name="connsiteY0" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX1" fmla="*/ 6149935 w 6233979"/>
                         <a:gd name="connsiteY1" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX2" fmla="*/ 6233979 w 6233979"/>
                         <a:gd name="connsiteY2" fmla="*/ 3208022 h 4656788"/>
@@ -803,93 +808,78 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent2"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:shape w14:anchorId="7A9A97B4" id="Freeform 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367pt;margin-top:43pt;width:119.6pt;height:119.6pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4qwBzDgMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA8FmhkKnYWIXJQJEgv&#10;3YC4H0BTlCVUIgWSsZy/7wy1lHEjRyh60cbHN8ubEefm9lBXZC+NLbVKKTtbUCKV0Fmpdin9uXn4&#10;eEWJdVxlvNJKpvRZWnq7fv/upm0SGetCV5k0BEiUTdompYVzTRJFVhSy5vZMN1LBYq5NzR28ml2U&#10;Gd4Ce11F8WJxEbXaZI3RQloLX++7Rbr2/Hkuhfue51Y6UqUUfHP+avx1i9dofcOTneFNUYreDf4P&#10;XtS8VGB0pLrnjpMnU/5FVZfCaKtzdyZ0Hek8L4X0MUA0bHEUzWPBG+ljgeTYZkyT/X+04tv+sflh&#10;0HXbfNHilyVK3xVc7eQnY3RbSJ6BOYaJitrGJuMGfLGwlWzbrzoDafmT0z4Hh9zUSAjRkYNP9fOY&#10;anlwRMBHtmLXoB8lAtaGF7TBk2G7eLLus9Seiu+/WNdplcGTz3RGFK/B7gZY8roC2T5EZMXiFWnx&#10;dtFrO8JYAFteLc9J4dHHsDiAnWA7D2DxFZsgWwYosLmccG0VwBYTVBcBJl4tJpguA9QUE7TkmK8p&#10;nusAMx0eC1M/RcVmJp6FmZ+OkIWZB4GWE/liM3PPwuSf4gsFOFEYLJTgqM6gundD/fJiKGlxUH1N&#10;wxOB1sNuwRJvtMUGwgKHLtl0TcgTQOHqBBiyiOBz37FvgSFHCF7NAkMCEHw5CwxFhuDrWWCsI0RD&#10;qXT/gNMhYqV4+LwgsRI8fF6YrI8ThAycAenAqV4nA+fK8YliKIETZYt7QDnuUN7hkbQphZIB4sI/&#10;rLy8td7LjfYYhzpjUXlPsWp6238wlXoVC83ZQwfAcG88Kf51PKk/6yCKYXm4dzDotxmoDvOWyQ4V&#10;BDGYGu4vTWLPzQvhTeRrGeyMQuCoiT9gRnFQ0+CQsboqs4eyqlASP4HIu8qQPYfZgQshlYt7P18g&#10;K9+NLz7N3ezlQGvSjyrdD8Efs3iy4hBjk63OnuGUbWFGSamCIYrCL0IUGoYY4Yx3CGEwH/jg+lkG&#10;B5DwHZ7DiWv9GwAA//8DAFBLAwQUAAYACAAAACEARVmBP+IAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm92YaNPGTIoIBUUUbQu9bpJpEpKdjbvbNv5715OeHsN7vPlevpr0&#10;IE5kXWcY4XYWgSCuTN1xg7Dbrm8WIJxXXKvBMCF8k4NVcXmRq6w2Z/6k08Y3IpSwyxRC6/2YSemq&#10;lrRyMzMSB+9grFY+nLaRtVXnUK4HGUfRXGrVcfjQqpGeWqr6zVEjrN/656V6sTrtvzR/mF25fz+8&#10;Il5fTY8PIDxN/i8Mv/gBHYrAVJoj104MCGlyF7Z4hMU8aAgs0yQGUSIk8X0Mssjl/wnFDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4qwBzDgMAALkJAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFWYE/4gAAAAoBAAAPAAAAAAAAAAAAAAAAAGgF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdwYAAAAA&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
+              <v:shape w14:anchorId="468C9F92" id="Freeform 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367pt;margin-top:43pt;width:119.6pt;height:119.6pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4qwBzDgMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA8FmhkKnYWIXJQJEgv&#10;3YC4H0BTlCVUIgWSsZy/7wy1lHEjRyh60cbHN8ubEefm9lBXZC+NLbVKKTtbUCKV0Fmpdin9uXn4&#10;eEWJdVxlvNJKpvRZWnq7fv/upm0SGetCV5k0BEiUTdompYVzTRJFVhSy5vZMN1LBYq5NzR28ml2U&#10;Gd4Ce11F8WJxEbXaZI3RQloLX++7Rbr2/Hkuhfue51Y6UqUUfHP+avx1i9dofcOTneFNUYreDf4P&#10;XtS8VGB0pLrnjpMnU/5FVZfCaKtzdyZ0Hek8L4X0MUA0bHEUzWPBG+ljgeTYZkyT/X+04tv+sflh&#10;0HXbfNHilyVK3xVc7eQnY3RbSJ6BOYaJitrGJuMGfLGwlWzbrzoDafmT0z4Hh9zUSAjRkYNP9fOY&#10;anlwRMBHtmLXoB8lAtaGF7TBk2G7eLLus9Seiu+/WNdplcGTz3RGFK/B7gZY8roC2T5EZMXiFWnx&#10;dtFrO8JYAFteLc9J4dHHsDiAnWA7D2DxFZsgWwYosLmccG0VwBYTVBcBJl4tJpguA9QUE7TkmK8p&#10;nusAMx0eC1M/RcVmJp6FmZ+OkIWZB4GWE/liM3PPwuSf4gsFOFEYLJTgqM6gundD/fJiKGlxUH1N&#10;wxOB1sNuwRJvtMUGwgKHLtl0TcgTQOHqBBiyiOBz37FvgSFHCF7NAkMCEHw5CwxFhuDrWWCsI0RD&#10;qXT/gNMhYqV4+LwgsRI8fF6YrI8ThAycAenAqV4nA+fK8YliKIETZYt7QDnuUN7hkbQphZIB4sI/&#10;rLy8td7LjfYYhzpjUXlPsWp6238wlXoVC83ZQwfAcG88Kf51PKk/6yCKYXm4dzDotxmoDvOWyQ4V&#10;BDGYGu4vTWLPzQvhTeRrGeyMQuCoiT9gRnFQ0+CQsboqs4eyqlASP4HIu8qQPYfZgQshlYt7P18g&#10;K9+NLz7N3ezlQGvSjyrdD8Efs3iy4hBjk63OnuGUbWFGSamCIYrCL0IUGoYY4Yx3CGEwH/jg+lkG&#10;B5DwHZ7DiWv9GwAA//8DAFBLAwQUAAYACAAAACEARVmBP+IAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm92YaNPGTIoIBUUUbQu9bpJpEpKdjbvbNv5715OeHsN7vPlevpr0&#10;IE5kXWcY4XYWgSCuTN1xg7Dbrm8WIJxXXKvBMCF8k4NVcXmRq6w2Z/6k08Y3IpSwyxRC6/2YSemq&#10;lrRyMzMSB+9grFY+nLaRtVXnUK4HGUfRXGrVcfjQqpGeWqr6zVEjrN/656V6sTrtvzR/mF25fz+8&#10;Il5fTY8PIDxN/i8Mv/gBHYrAVJoj104MCGlyF7Z4hMU8aAgs0yQGUSIk8X0Mssjl/wnFDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4qwBzDgMAALkJAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFWYE/4gAAAAoBAAAPAAAAAAAAAAAAAAAAAGgF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdwYAAAAA&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
                 <v:path o:connecttype="custom" o:connectlocs="1518904,1435607;1518904,83297;1435623,0;74093,0;0,83297;0,1435607;74093,1518904;1435623,1518904;1518904,1435607" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00224EE8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Key risk areas for auditors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1896C525" w14:textId="60C693B6" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00224EE8" w:rsidP="002D18F3">
+    <w:p w14:paraId="0AEABA1A" w14:textId="38E79777" w:rsidR="001E361F" w:rsidRPr="00531F3B" w:rsidRDefault="001E361F" w:rsidP="001E361F">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
-        <w:t>V1.</w:t>
-[...2 lines deleted...]
-        <w:t>1</w:t>
+        <w:t xml:space="preserve">V1.2, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9317F">
+        <w:t>3 September</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...14 lines deleted...]
-        <w:t>2024</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B15EE69" w14:textId="77777777" w:rsidR="0021782A" w:rsidRPr="00531F3B" w:rsidRDefault="00E12286" w:rsidP="0021782A">
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="325ECB1D" wp14:editId="79A2E3F5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4662170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3318510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1515745"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Freeform 4">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E301F51A-6C48-8D6A-18DE-24EEB5616D5D}"/>
@@ -997,53 +987,53 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:shape w14:anchorId="7F202B61" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.1pt;margin-top:261.3pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhAHaGob3hAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC5oS9dBgdJ0gkmwAxPSBkgc09Y0FY1TJelW3h5zgqP9f/r9uVhNthcH&#10;9KFzpGAxT0Ag1a7pqFXw9vo4uwERoqZG945QwTcGWJWnJ4XOG3ekHR72sRVcQiHXCkyMQy5lqA1a&#10;HeZuQOLs03mrI4++lY3XRy63vUyTJJNWd8QXjB5wbbD+2o9WQWUu7Lt89tuH7cZ/TLR+eTJmVOr8&#10;bLq/AxFxin8w/OqzOpTsVLmRmiB6BdfLy5RRBVdpmoFg4pZXICqOssUSZFnI/z+UPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNnr+tDAMAAI0JAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2hqG94QAAAAsBAAAPAAAAAAAAAAAAAAAAAGYFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
+              <v:shape w14:anchorId="61078EC3" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.1pt;margin-top:261.3pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhAHaGob3hAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC5oS9dBgdJ0gkmwAxPSBkgc09Y0FY1TJelW3h5zgqP9f/r9uVhNthcH&#10;9KFzpGAxT0Ag1a7pqFXw9vo4uwERoqZG945QwTcGWJWnJ4XOG3ekHR72sRVcQiHXCkyMQy5lqA1a&#10;HeZuQOLs03mrI4++lY3XRy63vUyTJJNWd8QXjB5wbbD+2o9WQWUu7Lt89tuH7cZ/TLR+eTJmVOr8&#10;bLq/AxFxin8w/OqzOpTsVLmRmiB6BdfLy5RRBVdpmoFg4pZXICqOssUSZFnI/z+UPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNnr+tDAMAAI0JAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2hqG94QAAAAsBAAAPAAAAAAAAAAAAAAAAAGYFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1518624,1441073;1518624,74374;1435359,0;74079,0;0,74374;0,1441073;74079,1515448;1435359,1515448;1518624,1441073" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="791038B1" wp14:editId="7E5BE6E4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3114040</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3318933</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1518920"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Freeform 4">
@@ -1156,567 +1146,515 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:shape w14:anchorId="3152F1F2" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.2pt;margin-top:261.35pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhACMAu5ziAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4sbRndWppOaAhOXDYmpN2yxrRljVMlWRd4erIT3Gz50+/vr1ZBD2xC&#10;63pDAtJZAgypMaqnVsDu/eVuCcx5SUoOhlDANzpY1ddXlSyVOdMGp61vWQwhV0oBnfdjyblrOtTS&#10;zcyIFG+fxmrp42pbrqw8x3A98CxJcq5lT/FDJ0dcd9gctyct4EN+7VN6fgv3u/xHT+vj5tW2QYjb&#10;m/D0CMxj8H8wXPSjOtTR6WBOpBwbBMyLZB5RAQ9ZtgAWiUVW5MAOccjTAnhd8f8d6l8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA8+PN/wwDAAC5CQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIwC7nOIAAAALAQAADwAAAAAAAAAAAAAAAABmBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
+              <v:shape w14:anchorId="431AC6BE" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.2pt;margin-top:261.35pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhACMAu5ziAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4sbRndWppOaAhOXDYmpN2yxrRljVMlWRd4erIT3Gz50+/vr1ZBD2xC&#10;63pDAtJZAgypMaqnVsDu/eVuCcx5SUoOhlDANzpY1ddXlSyVOdMGp61vWQwhV0oBnfdjyblrOtTS&#10;zcyIFG+fxmrp42pbrqw8x3A98CxJcq5lT/FDJ0dcd9gctyct4EN+7VN6fgv3u/xHT+vj5tW2QYjb&#10;m/D0CMxj8H8wXPSjOtTR6WBOpBwbBMyLZB5RAQ9ZtgAWiUVW5MAOccjTAnhd8f8d6l8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA8+PN/wwDAAC5CQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIwC7nOIAAAALAQAADwAAAAAAAAAAAAAAAABmBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
                 <v:path o:connecttype="custom" o:connectlocs="1518624,1444092;1518624,74530;1435359,0;74079,0;0,74530;0,1444092;74079,1518622;1435359,1518622;1518624,1444092" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C7BF36" w14:textId="77777777" w:rsidR="00FE5960" w:rsidRDefault="002C702A" w:rsidP="002D18F3">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="22F947BA" w14:textId="77777777" w:rsidR="00051CAC" w:rsidRDefault="002C702A" w:rsidP="001F3AD1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc107311701"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc183684576"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc238653527"/>
       <w:r w:rsidRPr="00521016">
-        <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00EB7F5F">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="16FF76A0" w14:textId="117ED0CD" w:rsidR="00FE5960" w:rsidRDefault="00FE5960">
-[...143 lines deleted...]
-    <w:p w14:paraId="1F62BBC1" w14:textId="0AA6AFEE" w:rsidR="00FE5960" w:rsidRDefault="00FE5960">
+    <w:p w14:paraId="704705FA" w14:textId="6F2A0CC4" w:rsidR="00051CAC" w:rsidRDefault="00EB7F5F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183684578" w:history="1">
-        <w:r w:rsidRPr="0004644B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00521016">
+        <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc238653528" w:history="1">
+        <w:r w:rsidR="00051CAC" w:rsidRPr="00FE3EAB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Purpose</w:t>
+        </w:r>
+        <w:r w:rsidR="00051CAC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00051CAC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00051CAC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653528 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00051CAC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00051CAC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00051CAC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00051CAC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6FBD3224" w14:textId="55C28107" w:rsidR="00051CAC" w:rsidRDefault="00051CAC">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653529" w:history="1">
+        <w:r w:rsidRPr="00FE3EAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>ACCU Scheme: mandatory and CER-initiated audits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183684578 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653529 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29C9903D" w14:textId="0CA2E707" w:rsidR="00FE5960" w:rsidRDefault="00FE5960">
+    <w:p w14:paraId="483985B0" w14:textId="2B15AAB3" w:rsidR="00051CAC" w:rsidRDefault="00051CAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183684579" w:history="1">
-        <w:r w:rsidRPr="0004644B">
+      <w:hyperlink w:anchor="_Toc238653530" w:history="1">
+        <w:r w:rsidRPr="00FE3EAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>NGER: voluntary and CER-initiated audits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183684579 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653530 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00D2462C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34AF45AF" w14:textId="69FFEC59" w:rsidR="00FE5960" w:rsidRDefault="00FE5960">
+    <w:p w14:paraId="61CA9F74" w14:textId="04BB0B4A" w:rsidR="00051CAC" w:rsidRDefault="00051CAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183684580" w:history="1">
-        <w:r w:rsidRPr="0004644B">
+      <w:hyperlink w:anchor="_Toc238653531" w:history="1">
+        <w:r w:rsidRPr="00FE3EAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>RET: emissions-intensive trade-exposed (EITE) applications using electricity use method</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183684580 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653531 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00D2462C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43111607" w14:textId="14AA601E" w:rsidR="00FE5960" w:rsidRDefault="00FE5960">
+    <w:p w14:paraId="35542246" w14:textId="7E79174C" w:rsidR="00051CAC" w:rsidRDefault="00051CAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc183684581" w:history="1">
-        <w:r w:rsidRPr="0004644B">
+      <w:hyperlink w:anchor="_Toc238653532" w:history="1">
+        <w:r w:rsidRPr="00FE3EAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>The Safeguard Mechanism</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc183684581 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653532 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00D2462C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34C501E4" w14:textId="60DF9C40" w:rsidR="002C702A" w:rsidRPr="00E12286" w:rsidRDefault="00EB7F5F" w:rsidP="002C702A">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BE4350" w14:textId="77777777" w:rsidR="002E0AB1" w:rsidRDefault="002E0AB1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C7D419" w14:textId="707F827F" w:rsidR="000957B5" w:rsidRPr="00521016" w:rsidRDefault="000957B5" w:rsidP="005D174D">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc183684577"/>
+    <w:p w14:paraId="14C7D419" w14:textId="707F827F" w:rsidR="000957B5" w:rsidRPr="00521016" w:rsidRDefault="000957B5" w:rsidP="001F3AD1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc238653528"/>
       <w:r w:rsidRPr="00521016">
-        <w:lastRenderedPageBreak/>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0AD3A2F5" w14:textId="521BEC2C" w:rsidR="00224EE8" w:rsidRDefault="00224EE8" w:rsidP="00224EE8">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>This document provides guidance</w:t>
       </w:r>
       <w:r w:rsidR="00D3609E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000756F3">
         <w:t>to greenhouse</w:t>
       </w:r>
       <w:r w:rsidR="000756F3" w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000756F3">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="000756F3" w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
@@ -1784,119 +1722,76 @@
       <w:r>
         <w:t>under</w:t>
       </w:r>
       <w:r w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B65D9">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>schemes</w:t>
       </w:r>
       <w:r w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00803859">
         <w:t>we</w:t>
       </w:r>
       <w:r w:rsidR="00803859" w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>administer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F424C77" w14:textId="7696B9FC" w:rsidR="00224EE8" w:rsidRDefault="00224EE8" w:rsidP="00224EE8">
+    <w:p w14:paraId="3C44C8F1" w14:textId="08CDD9B1" w:rsidR="00F232C0" w:rsidRDefault="00F232C0" w:rsidP="00F232C0">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="It_is_to_be_used_in_conjunction_with_com"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
-        <w:t xml:space="preserve">It </w:t>
-[...11 lines deleted...]
-        <w:r w:rsidR="00F47B1B" w:rsidRPr="00A71B5A">
+        <w:t xml:space="preserve">It should be used in conjunction with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="006D1234">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>c</w:t>
-[...7 lines deleted...]
-          <w:t>ompliance and enforcement priorities</w:t>
+          <w:t>compliance and enforcement priorities</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0015594B" w:rsidRPr="00A71B5A">
+      <w:r w:rsidR="006400D0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="006C93" w:themeColor="accent3"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00F47B1B">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve">publish </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ensure they are aware of legislative requirements for audits under the schemes and comply with them.</w:t>
+        <w:t xml:space="preserve"> we publish annually, and any other guidance we provide. Auditors must ensure they are aware of legislative requirements for audits under the schemes and comply with them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DCA652" w14:textId="239AFA48" w:rsidR="00224EE8" w:rsidRDefault="00224EE8" w:rsidP="00224EE8">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="The_document_does_not_provide_an_exhaust"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00842EBF">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>document</w:t>
       </w:r>
       <w:r w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>does</w:t>
@@ -2175,209 +2070,158 @@
         <w:t>Energy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Target</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(RET)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7418F2CF" w14:textId="631BAF9C" w:rsidR="00224EE8" w:rsidRDefault="00B33858" w:rsidP="00224EE8">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00CB4D50">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00224EE8">
+      <w:r w:rsidR="00224EE8" w:rsidDel="00CB4D50">
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidR="00224EE8">
+      <w:r w:rsidR="00224EE8" w:rsidDel="00CB4D50">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF7C77">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00224EE8">
         <w:t>afeguard</w:t>
       </w:r>
       <w:r w:rsidR="00224EE8">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF7C77">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00224EE8">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>echanism.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22577CC2" w14:textId="55E5B0C7" w:rsidR="00224EE8" w:rsidRDefault="00396A8B" w:rsidP="00224EE8">
+    <w:p w14:paraId="22577CC2" w14:textId="7DA052BE" w:rsidR="00224EE8" w:rsidRDefault="0027407B" w:rsidP="00224EE8">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="The_agency_expects_auditors_to_use_their"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
-        <w:t>We</w:t>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00224EE8">
-        <w:t xml:space="preserve"> expect auditors to use their professional judgement in determining </w:t>
+        <w:t xml:space="preserve">uditors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00224EE8">
+        <w:t xml:space="preserve"> use their professional judgement in determining </w:t>
       </w:r>
       <w:r w:rsidR="0055196D">
         <w:t>which</w:t>
       </w:r>
       <w:r w:rsidR="00224EE8">
-        <w:t xml:space="preserve"> risks to address</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> risks to address </w:t>
       </w:r>
       <w:r w:rsidR="00A52577">
         <w:t>when</w:t>
       </w:r>
-      <w:r w:rsidR="00224EE8" w:rsidRPr="00224EE8">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00224EE8">
-        <w:t>conducting</w:t>
-[...5 lines deleted...]
-        <w:t>audits</w:t>
+        <w:t xml:space="preserve"> conducting audits</w:t>
       </w:r>
       <w:r w:rsidR="00A52577">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00224EE8" w:rsidRPr="00224EE8">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00224EE8">
-        <w:t>and</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and what procedures </w:t>
       </w:r>
       <w:r w:rsidR="00C61C85">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00224EE8" w:rsidRPr="00224EE8">
+      <w:r w:rsidR="00224EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00957DD8">
-        <w:t>undertake</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">undertake </w:t>
       </w:r>
       <w:r w:rsidR="00224EE8">
-        <w:t>to</w:t>
-[...11 lines deleted...]
-        <w:t>th</w:t>
+        <w:t>to address th</w:t>
       </w:r>
       <w:r w:rsidR="00436E74">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00224EE8">
-        <w:t>se</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">se risks. </w:t>
+      </w:r>
+      <w:r w:rsidR="00396A8B" w:rsidDel="00224EE8">
+        <w:t>This may entail a</w:t>
       </w:r>
       <w:r w:rsidR="00224EE8">
-        <w:t>risks.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>uditors address</w:t>
+      </w:r>
+      <w:r w:rsidR="00396A8B" w:rsidDel="00224EE8">
+        <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00224EE8">
-        <w:t>This</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> risks not included in this and other </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0017">
+        <w:t>Clean Energy Regulator</w:t>
       </w:r>
       <w:r w:rsidR="00224EE8">
-        <w:t>may</w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> guidance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEC42E6" w14:textId="65DF70C2" w:rsidR="00224EE8" w:rsidRDefault="00224EE8" w:rsidP="00224EE8">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="As_part_of_exercising_their_professional"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t>As part of exercising their professional judgement, auditors are expected to determine whether visits to facilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>other</w:t>
       </w:r>
       <w:r w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
@@ -2483,4705 +2327,6228 @@
       </w:r>
       <w:r w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="00224EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">such visits. </w:t>
       </w:r>
       <w:r w:rsidR="00F2273C">
         <w:t>We</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reserve the right to provide guidance on the necessity for and nature of site visits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07737026" w14:textId="57635EA3" w:rsidR="00224EE8" w:rsidRDefault="00224EE8" w:rsidP="00376DB7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc183684578"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc238653529"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ACCU Scheme: mandatory and </w:t>
       </w:r>
       <w:r w:rsidR="00D55495">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t>-initiated audits</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1948"/>
         <w:gridCol w:w="7792"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD1495" w:rsidRPr="00FA7635" w14:paraId="1BBAC420" w14:textId="77777777" w:rsidTr="6E005C43">
+      <w:tr w:rsidR="00FD1495" w:rsidRPr="00FA7635" w14:paraId="1BBAC420" w14:textId="77777777" w:rsidTr="445DCD23">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B30E090" w14:textId="193F6992" w:rsidR="00FD1495" w:rsidRPr="00FA7635" w:rsidRDefault="00B44A5D">
             <w:r>
               <w:t>Methodolog</w:t>
             </w:r>
             <w:r w:rsidR="003251C5">
               <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D23A697" w14:textId="7454B8C7" w:rsidR="00FD1495" w:rsidRPr="00FA7635" w:rsidRDefault="009E2347">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Key r</w:t>
             </w:r>
             <w:r w:rsidR="00B44A5D">
               <w:t>isks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD1495" w:rsidRPr="00FA7635" w14:paraId="3FC76DA4" w14:textId="77777777" w:rsidTr="6E005C43">
+      <w:tr w:rsidR="00FD1495" w:rsidRPr="00FA7635" w14:paraId="3FC76DA4" w14:textId="77777777" w:rsidTr="445DCD23">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6702CE39" w14:textId="2B50E79C" w:rsidR="00FD1495" w:rsidRPr="00FA7635" w:rsidRDefault="00D304B7">
             <w:r>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1331A953" w14:textId="77777777" w:rsidR="00F850F8" w:rsidRDefault="00F850F8" w:rsidP="00045650">
-[...44 lines deleted...]
-              <w:t>Report</w:t>
+          <w:p w14:paraId="6A135500" w14:textId="77777777" w:rsidR="00746089" w:rsidRDefault="00746089" w:rsidP="00746089">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00CB4D50">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>roject activities have been undertaken in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02B0D7C4" w14:textId="77459E37" w:rsidR="00746089" w:rsidRDefault="6AB0D550" w:rsidP="00746089">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00CB4D50">
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">nputs </w:t>
+            </w:r>
+            <w:r w:rsidR="1EB13388">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:t>net abatement calculations are accurate, and calculations have been undertaken in line with method requirements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555229DB" w14:textId="21A6E117" w:rsidR="00746089" w:rsidRDefault="00746089" w:rsidP="00746089">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00CB4D50">
+              <w:t>O</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ffsets report</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...50 lines deleted...]
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:t xml:space="preserve"> is complete and </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">accurate in accordance with requirements of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                 </w:rPr>
                 <w:t>Carbon</w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                 </w:rPr>
                 <w:t>Credits</w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                 </w:rPr>
                 <w:t>(Carbon</w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                 </w:rPr>
                 <w:t>Farming</w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                   <w:spacing w:val="-4"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                 </w:rPr>
                 <w:t>Initiative)</w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                 </w:rPr>
                 <w:t>Act</w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                   <w:spacing w:val="-5"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+              <w:r w:rsidRPr="00376E30">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="005774"/>
                 </w:rPr>
                 <w:t>2011</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00556CBA" w:rsidRPr="00556CBA">
+            <w:r w:rsidR="00F933D7">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
-                <w:iCs/>
-                <w:color w:val="005774"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r w:rsidR="005F3230" w:rsidRPr="00556CBA">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00556CBA">
               <w:rPr>
                 <w:iCs/>
                 <w:spacing w:val="-4"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005F3230">
+            <w:r>
               <w:t>(the</w:t>
             </w:r>
-            <w:r w:rsidR="005F3230">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005F3230">
+            <w:r>
               <w:t>CFI</w:t>
             </w:r>
-            <w:r w:rsidR="005F3230">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005F3230">
-[...6 lines deleted...]
-              <w:r w:rsidR="005F3230" w:rsidRPr="00376E30">
+            <w:r>
+              <w:t xml:space="preserve">Act), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="009609C5">
                 <w:rPr>
-                  <w:color w:val="005774"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>methods</w:t>
+                <w:t>Carbon Credits (Carbon Farming Initiative) Rule 2015</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="001974AD">
+            <w:r w:rsidR="003E5D20">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
-                <w:color w:val="005774"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-              <w:t>Applicable m</w:t>
+            <w:r w:rsidRPr="008A18D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (CFI Rule)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>and methods</w:t>
+            </w:r>
+            <w:r w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C1CA47B" w14:textId="77777777" w:rsidR="00746089" w:rsidRDefault="00746089" w:rsidP="00746089">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED4A17" w:rsidDel="00CB4D50">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED4A17">
+              <w:t>alse or misleading</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> information has not been submitted</w:t>
+            </w:r>
+            <w:r w:rsidDel="007B2062">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01DEDF13" w14:textId="1F99B781" w:rsidR="00746089" w:rsidRDefault="00746089" w:rsidP="00746089">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00CB4D50">
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ecord keeping systems and processes are maintained in accordance with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE588D">
+              <w:t xml:space="preserve">CFI </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Act, CFI Rule and relevant method requirements</w:t>
+            </w:r>
+            <w:r w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D1E39BE" w14:textId="4C32CC25" w:rsidR="005F3230" w:rsidRDefault="005659C2" w:rsidP="00045650">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00CB4D50">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicable m</w:t>
             </w:r>
             <w:r w:rsidR="005F3230">
               <w:t>onitoring</w:t>
             </w:r>
             <w:r w:rsidR="005F3230">
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F3230">
               <w:t>requirements</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> under the method are met</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00564AE5">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53929870" w14:textId="77777777" w:rsidR="005F4565" w:rsidRPr="00481F95" w:rsidRDefault="005F4565" w:rsidP="005F4565">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00481F95" w:rsidDel="00CB4D50">
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00481F95">
+              <w:t>estricted activities, activities that must not be undertaken, and excluded activities have not occurred in the project area during the relevant reporting period, unless the applicable method</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> permits them</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00481F95" w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10D5E7D2" w14:textId="29398385" w:rsidR="005F3230" w:rsidRDefault="00636566" w:rsidP="00045650">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00CB4D50">
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="005F3230">
               <w:t>egal</w:t>
             </w:r>
             <w:r w:rsidR="005F3230">
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F3230">
               <w:t>right</w:t>
             </w:r>
             <w:r w:rsidR="005F3230">
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F3230">
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidR="005F3230">
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005659C2">
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve">obtained and </w:t>
             </w:r>
             <w:r w:rsidR="006165B4">
               <w:t>maintained</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF299D">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12308F6F" w14:textId="428F6AFA" w:rsidR="00C219E8" w:rsidRDefault="00B56B6F" w:rsidP="00045650">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00CB4D50">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00C219E8">
               <w:t xml:space="preserve">hanges to land title boundaries over time should be monitored. If changes in the land title boundary result in the project area falling outside the area in which they have legal right for, the proponent should query if the change is valid with the relevant land title office. If valid, the proponent will need to either </w:t>
             </w:r>
             <w:r w:rsidR="000B79CB">
               <w:t xml:space="preserve">remove </w:t>
             </w:r>
             <w:r w:rsidR="00C219E8">
               <w:t>the area</w:t>
             </w:r>
             <w:r w:rsidR="000B79CB">
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
             <w:r w:rsidR="00C219E8">
-              <w:t xml:space="preserve"> obtain legal right. </w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> has been obtained</w:t>
+              <w:t xml:space="preserve"> obtain legal right</w:t>
+            </w:r>
+            <w:r w:rsidR="00C219E8" w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C219E8" w:rsidDel="00CB4D50">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AEFE23F" w14:textId="35BB988C" w:rsidR="00FD1495" w:rsidRPr="00FA7635" w:rsidRDefault="571A5E8C" w:rsidP="00E350B5">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Projects submitting initial offsets reports accompanying a claim for a certificate of entitlement must have received consent from all relevant Eligible Interest Holders.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1AB0" w:rsidRPr="00FA7635" w14:paraId="218ACB5D" w14:textId="77777777" w:rsidTr="6E005C43">
+      <w:tr w:rsidR="00550604" w:rsidRPr="00FA7635" w14:paraId="218ACB5D" w14:textId="77777777" w:rsidTr="445DCD23">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60C615DA" w14:textId="54A4A61A" w:rsidR="007B1AB0" w:rsidRPr="00FA7635" w:rsidRDefault="007B1AB0" w:rsidP="007B1AB0">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="60C615DA" w14:textId="6830D591" w:rsidR="00550604" w:rsidRPr="00FA7635" w:rsidRDefault="00550604" w:rsidP="00550604">
+            <w:r>
               <w:t>Human</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EE4C13">
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>induced</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>induced</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-12"/>
+              <w:t>regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00D90BB6">
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>(HIR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27D87265" w14:textId="46F95A04" w:rsidR="00484D5B" w:rsidRDefault="009B0C56" w:rsidP="007544CE">
-[...15 lines deleted...]
-                <w:spacing w:val="-6"/>
+          <w:p w14:paraId="3ED252D2" w14:textId="347E0A32" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00550604" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673646" w:rsidDel="00CB4D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>or initial offsets reports, eligibility requirements have been met and are supported by appropriate evidence</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00484D5B">
-[...42 lines deleted...]
-          <w:p w14:paraId="35A95213" w14:textId="1C24625A" w:rsidR="00484D5B" w:rsidRDefault="00E350B5" w:rsidP="007544CE">
+          </w:p>
+          <w:p w14:paraId="25C00EF1" w14:textId="1F7FD846" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00BB79C4" w:rsidP="00550604">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...55 lines deleted...]
-          <w:p w14:paraId="4FA640E9" w14:textId="223B864A" w:rsidR="002C7716" w:rsidRDefault="00E350B5" w:rsidP="007544CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nominated suppression mechanism has been verified for each carbon estimation area</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (CEA)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11564">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="540A066C" w14:textId="2D323450" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00BB79C4" w:rsidP="00550604">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="190F8158" w14:textId="7F1A94B4" w:rsidR="00DB5D56" w:rsidRDefault="00E350B5" w:rsidP="007544CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>One</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or more HIR activities have been undertaken on eligible land in a manner that can reasonably be expected to result in the area becoming native forest and attaining forest cover through regeneration</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11564">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA53308" w14:textId="6259F6EE" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00BB79C4" w:rsidP="00550604">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...6 lines deleted...]
-            <w:r w:rsidR="00DB5D56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Land</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> included in </w:t>
+            </w:r>
+            <w:r w:rsidR="00630193">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> does not have forest cover at the relevant time and has forest potential</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646" w:rsidDel="007B2062">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BBE8462" w14:textId="3ADDD303" w:rsidR="00484D5B" w:rsidRDefault="00E350B5" w:rsidP="007544CE">
+          <w:p w14:paraId="1FA36C8F" w14:textId="77777777" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00550604" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673646" w:rsidDel="00CB4D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tratification requirements have been met, including: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B887BB2" w14:textId="3062EF57" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00550604" w:rsidP="00550604">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...55 lines deleted...]
-          <w:p w14:paraId="16E98982" w14:textId="6AF4FC65" w:rsidR="00484D5B" w:rsidRDefault="00E350B5" w:rsidP="007544CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CEA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s only include eligible land</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DFE3C06" w14:textId="20DA0D4F" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00A63AA2" w:rsidP="00550604">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...84 lines deleted...]
-            <w:r w:rsidR="006A46B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00087591" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aseline</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> forest and land with no forest potential are excluded</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D517C49" w14:textId="405DA0EC" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00A63AA2" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00087591" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tratification</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is consistent with </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="00550604" w:rsidRPr="00866233">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Guidelines on stratification</w:t>
+              </w:r>
+              <w:r w:rsidR="00550604" w:rsidRPr="00866233">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>, evidence and records</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="003E5D20">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="0219F260">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2019)</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA391B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ACAFCB1" w14:textId="02ADEF5F" w:rsidR="00D74988" w:rsidRDefault="00D74988" w:rsidP="00D74988">
-[...112 lines deleted...]
-            <w:r w:rsidR="00484D5B">
+          <w:p w14:paraId="7A19C8A5" w14:textId="59EF7C02" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00A63AA2" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00087591" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ap</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accuracy assessments have been completed and support the project area and </w:t>
+            </w:r>
+            <w:r w:rsidR="00550604">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CEA</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boundaries</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646" w:rsidDel="007B2062">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3350C3" w14:textId="77777777" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00550604" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If applicable, regeneration checks have been completed when required and meet the requirements of the CFI Rule and relevant guidelines, including evidence that regeneration is progressing towards forest cover</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00673646" w:rsidDel="00614595">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DAE1531" w14:textId="77777777" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00550604" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FullCAM modelling and abatement calculations have been undertaken in accordance with method and guideline requirements, including: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A6FD62A" w14:textId="560A0957" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="0047386B" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00087591" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odel</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> points are representative of </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA391B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>CEAs</w:t>
             </w:r>
-            <w:r w:rsidR="00484D5B">
-[...222 lines deleted...]
-              <w:t>recorded</w:t>
+          </w:p>
+          <w:p w14:paraId="7F77C92B" w14:textId="7C3886FE" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="0047386B" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00087591" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lot</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> files, model points and modelling commencement dates are supported by appropriate evidence</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="316D7480" w14:textId="2CE7DE07" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00550604" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>modelling commencement date reflects when regeneration towards forest cover began</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F1B3255" w14:textId="563D8D6E" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="006C29A3" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00087591" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hanges</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in carbon stock and relevant emissions have been calculated correctly</w:t>
+            </w:r>
+            <w:r w:rsidR="00550604" w:rsidRPr="00673646" w:rsidDel="007B2062">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6166CCEE" w14:textId="77777777" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00550604" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Initial and subsequent offsets reports include the information required under the applicable method and relevant guidelines</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00673646" w:rsidDel="007B2062">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD0AF70" w14:textId="77777777" w:rsidR="00550604" w:rsidRPr="00673646" w:rsidRDefault="00550604" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Forest cover attainment checks, including any required forest cover audit, have been completed when required and meet the requirements of the CFI Rule and relevant guidelines</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00673646" w:rsidDel="007B2062">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A412DE7" w14:textId="7111D2B1" w:rsidR="00550604" w:rsidRPr="00FA7635" w:rsidRDefault="00550604" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00673646">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Permanence plans have been prepared or updated when required, including at year 8 and year 24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00673646" w:rsidDel="007B2062">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A31FE" w:rsidRPr="00FA7635" w14:paraId="35B1F4E4" w14:textId="77777777" w:rsidTr="6E005C43">
+      <w:tr w:rsidR="006F1444" w:rsidRPr="00FA7635" w14:paraId="35B1F4E4" w14:textId="77777777" w:rsidTr="445DCD23">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4100AD22" w14:textId="45DCAE4F" w:rsidR="001A31FE" w:rsidRDefault="001A31FE" w:rsidP="001A31FE">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4100AD22" w14:textId="45DCAE4F" w:rsidR="006F1444" w:rsidRDefault="006F1444" w:rsidP="006F1444">
+            <w:r>
               <w:t>Native forest from managed regrowth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E17E32B" w14:textId="127A9D16" w:rsidR="001A31FE" w:rsidRDefault="003038B8" w:rsidP="001A31FE">
-[...13 lines deleted...]
-              <w:pStyle w:val="CERbullets"/>
+          <w:p w14:paraId="7C715FAF" w14:textId="53CCBEE5" w:rsidR="006F1444" w:rsidRDefault="006F1444" w:rsidP="006F1444">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>For initial offsets reports, eligibility requirements have been met and are supported by appropriate evidence</w:t>
+            </w:r>
+            <w:r w:rsidR="00F03F52">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2470B489" w14:textId="322F4ADB" w:rsidR="006F1444" w:rsidRDefault="00F03F52" w:rsidP="006F1444">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...58 lines deleted...]
-              <w:pStyle w:val="CERbullets"/>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="000F60D9">
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> least one comprehensive clearing event has occurred in each CEA</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12CABE45" w14:textId="5BF039BD" w:rsidR="006F1444" w:rsidRDefault="000876F0" w:rsidP="006F1444">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...10 lines deleted...]
-              <w:pStyle w:val="CERbullets"/>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>When</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> the decision was made to implement the project mechanism, the land had forest potential, contained native vegetation and did not have forest cover</w:t>
+            </w:r>
+            <w:r w:rsidR="00087591">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06F21005" w14:textId="48F8C8EB" w:rsidR="006F1444" w:rsidRDefault="000876F0" w:rsidP="006F1444">
+            <w:pPr>
               <w:numPr>
-                <w:ilvl w:val="2"/>
+                <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="CERbullets"/>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Cessation</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> of clearing is the applicable project mechanism</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444" w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F5D5714" w14:textId="77777777" w:rsidR="006F1444" w:rsidRDefault="006F1444" w:rsidP="006F1444">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Stratification requirements have been met, including: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE243C8" w14:textId="456E7B0B" w:rsidR="006F1444" w:rsidRDefault="003F12DD" w:rsidP="006F1444">
+            <w:pPr>
               <w:numPr>
-                <w:ilvl w:val="2"/>
+                <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...31 lines deleted...]
-              <w:pStyle w:val="CERbullets"/>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00432C2B">
+              <w:t>EA</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> only include eligible land</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="254EF4E6" w14:textId="6DCD70F3" w:rsidR="006F1444" w:rsidRDefault="00631FAC" w:rsidP="006F1444">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="003F12DD">
+              <w:t>orest</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> cover that existed when the decision was made to implement the project mechanism is excluded</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6115D998" w14:textId="412550F4" w:rsidR="006F1444" w:rsidRDefault="00631FAC" w:rsidP="006F1444">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="003F12DD">
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> without forest potential is excluded</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E498558" w14:textId="11AE8219" w:rsidR="006F1444" w:rsidRDefault="00181F23" w:rsidP="006F1444">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="003F12DD">
+              <w:t>tratification</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> is consistent with </w:t>
+            </w:r>
+            <w:r w:rsidR="00A60E54">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t>Guidelines on stratification, evidence and records</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058D54BE" w14:textId="0E9F4688" w:rsidR="006F1444" w:rsidRDefault="00181F23" w:rsidP="006F1444">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="003F12DD">
+              <w:t>ap</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> accuracy assessments have been completed and support the project area and CEA boundaries</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444" w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F8B359" w14:textId="77777777" w:rsidR="006F1444" w:rsidRDefault="006F1444" w:rsidP="006F1444">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>If applicable, regeneration checks have been completed when required and meet the requirements of the CFI Rule and relevant guidelines, including evidence that regeneration is progressing towards forest cover</w:t>
+            </w:r>
+            <w:r w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75052B41" w14:textId="77777777" w:rsidR="006F1444" w:rsidRDefault="006F1444" w:rsidP="006F1444">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">FullCAM modelling and abatement calculations have been undertaken in accordance with method and guideline requirements, including: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62595938" w14:textId="5C09C892" w:rsidR="006F1444" w:rsidRDefault="00C93009" w:rsidP="006F1444">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15545">
+              <w:t>odel</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> points are representative of </w:t>
+            </w:r>
+            <w:r w:rsidR="00447234">
+              <w:t>CEA</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15545">
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C095E2" w14:textId="51E68D1C" w:rsidR="006F1444" w:rsidRDefault="00FC1531" w:rsidP="006F1444">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15545">
+              <w:t>lot</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> files, model points and inputs are supported by appropriate evidence</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F42BF17" w14:textId="5CC3451C" w:rsidR="006F1444" w:rsidRDefault="00654CD1" w:rsidP="006F1444">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="001A31FE">
-[...11 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00E15545">
+              <w:t>isturbances</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> affecting carbon sequestered in the project area have been monitored, detected and reflected in modelling where required</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15545">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA9B3D7" w14:textId="2C835E42" w:rsidR="006F1444" w:rsidRDefault="00E15545" w:rsidP="006F1444">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Changes</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444">
+              <w:t xml:space="preserve"> in carbon stock and relevant emissions have been calculated correctly</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1444" w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F651AD1" w14:textId="77777777" w:rsidR="006F1444" w:rsidRDefault="006F1444" w:rsidP="006F1444">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="006F1444">
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:t>nitial and subsequent offsets reports include the information required under the applicable method and relevant guidelines.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24C2AA5B" w14:textId="77777777" w:rsidR="006F1444" w:rsidRDefault="006F1444" w:rsidP="006F1444">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="006F1444">
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="001A31FE">
-[...36 lines deleted...]
-              <w:t>razing does not suppress regeneration</w:t>
+            <w:r>
+              <w:t>roject activities have been implemented in each CEA in a manner that contributes to achieving forest cover</w:t>
+            </w:r>
+            <w:r w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B0E2426" w14:textId="77777777" w:rsidR="006F1444" w:rsidRDefault="006F1444" w:rsidP="006F1444">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="006F1444">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:t>essation of clearing has been maintained in each CEA, and grazing, if any, has not affected the regrowth of native forest</w:t>
+            </w:r>
+            <w:r w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="488D9D65" w14:textId="77777777" w:rsidR="006F1444" w:rsidRDefault="006F1444" w:rsidP="006F1444">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="006F1444">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:t>orest cover attainment checks, including any required forest cover audit, have been completed when required and meet the requirements of the CFI Rule and relevant guidelines</w:t>
+            </w:r>
+            <w:r w:rsidDel="007B2062">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51FEC3FF" w14:textId="14C37EA7" w:rsidR="006F1444" w:rsidRDefault="006F1444" w:rsidP="006F1444">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="006F1444">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ermanence plans have been prepared or updated when required, including at year 8 and year 24</w:t>
+            </w:r>
+            <w:r w:rsidDel="007B2062">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073419C" w:rsidRPr="00FA7635" w14:paraId="2B6A50CB" w14:textId="77777777" w:rsidTr="6E005C43">
+      <w:tr w:rsidR="00550604" w:rsidRPr="00FA7635" w14:paraId="2B6A50CB" w14:textId="77777777" w:rsidTr="445DCD23">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64A87D75" w14:textId="3296591E" w:rsidR="0073419C" w:rsidRDefault="0073419C" w:rsidP="0073419C">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="64A87D75" w14:textId="3296591E" w:rsidR="00550604" w:rsidRDefault="00550604" w:rsidP="00550604">
+            <w:r>
               <w:t>Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E79D021" w14:textId="32B13929" w:rsidR="00431D80" w:rsidRDefault="007B032C" w:rsidP="007544CE">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5B0EC24D" w14:textId="2ADE882A" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:t>tratification requirements have been met</w:t>
+            </w:r>
+            <w:r w:rsidR="002105E9">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00431D80">
-[...24 lines deleted...]
-          <w:p w14:paraId="02327010" w14:textId="1E1E4E91" w:rsidR="00431D80" w:rsidRDefault="00431D80" w:rsidP="007544CE">
+          </w:p>
+          <w:p w14:paraId="6040F38A" w14:textId="72E9C684" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>CEAs</w:t>
-[...41 lines deleted...]
-          <w:p w14:paraId="12A10A52" w14:textId="08BC9146" w:rsidR="00F210E7" w:rsidRPr="00835D4C" w:rsidRDefault="005822F0" w:rsidP="007544CE">
+              <w:t>CEAs to ensure i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835D4C">
+              <w:t xml:space="preserve">dentification of eligible land (including </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">requirements relating to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835D4C">
+              <w:t>soil depth</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835D4C">
+              <w:t>land use</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36CBE0BB" w14:textId="361A6F47" w:rsidR="005649CE" w:rsidRDefault="00E15545" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>i</w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="6401C2C5" w14:textId="451DD04E" w:rsidR="00431D80" w:rsidRDefault="005822F0" w:rsidP="007544CE">
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="005649CE">
+              <w:t>missions accounting areas and exclusion</w:t>
+            </w:r>
+            <w:r w:rsidR="005649CE" w:rsidRPr="004E1743">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005649CE" w:rsidRPr="004E1743">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>areas exclude</w:t>
+            </w:r>
+            <w:r w:rsidR="005649CE" w:rsidRPr="00835D4C">
+              <w:t xml:space="preserve"> ineligible land</w:t>
+            </w:r>
+            <w:r w:rsidR="005649CE" w:rsidRPr="004E1743">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and structures within </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD249A">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="005649CE" w:rsidRPr="004E1743">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>project areas</w:t>
+            </w:r>
+            <w:r w:rsidR="005649CE">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4679397B" w14:textId="77777777" w:rsidR="005649CE" w:rsidRPr="00E472C5" w:rsidRDefault="005649CE" w:rsidP="005649CE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E472C5">
+              <w:t xml:space="preserve">Restricted activities and activities that must not be undertaken have been identified, verified and </w:t>
+            </w:r>
+            <w:r>
+              <w:t>applied</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E472C5">
+              <w:t xml:space="preserve"> in accordance with the applicable method</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E472C5" w:rsidDel="00272178">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="339EEB77" w14:textId="2F2BBD3A" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Calculations have been undertaken in accordance with method and supplement requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC0BB9">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72BC0E84" w14:textId="47E4E707" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>v</w:t>
-[...83 lines deleted...]
-          <w:p w14:paraId="3299D8CF" w14:textId="23CD266E" w:rsidR="00431D80" w:rsidRDefault="005822F0" w:rsidP="007544CE">
+              <w:t>Inputs from soil lab data ha</w:t>
+            </w:r>
+            <w:r w:rsidR="003E38C6">
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> been accurately determined and </w:t>
+            </w:r>
+            <w:r w:rsidR="003E38C6">
+              <w:t>entered correctly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3385D970" w14:textId="77777777" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
+              <w:t>Calculations of emissions are accurate (including correct emissions factors, livestock parameters, years for baseline and reporting periods, carbonate content of lime, incorporation of previous reporting period emissions in net abatement, consistency of baseline calculations)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00272178">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F35E5A" w14:textId="77777777" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="005649CE">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ampling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has been </w:t>
+            </w:r>
+            <w:r>
+              <w:t>conducted</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>accordance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...77 lines deleted...]
-          <w:p w14:paraId="39CE3572" w14:textId="1047FCEA" w:rsidR="00431D80" w:rsidRDefault="005822F0" w:rsidP="007544CE">
+              <w:t>supplement, including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0377732C" w14:textId="77777777" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>d</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="36E517FA" w14:textId="34BE6444" w:rsidR="00431D80" w:rsidRDefault="005822F0" w:rsidP="007544CE">
+              <w:t>sampling design</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="188A159C" w14:textId="77777777" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>i</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00431D80">
+              <w:t>independence</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
+              <w:t xml:space="preserve"> and suitability </w:t>
+            </w:r>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00012659">
-[...14 lines deleted...]
-            <w:r w:rsidR="00431D80">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>samplers</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="0DD5A931" w14:textId="07195495" w:rsidR="00431D80" w:rsidRPr="00CA50D4" w:rsidRDefault="005822F0" w:rsidP="007544CE">
+              <w:t>samplers and sample preparers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="046BC51C" w14:textId="77777777" w:rsidR="005649CE" w:rsidRPr="00CA50D4" w:rsidRDefault="005649CE" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>l</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="4893EB1A" w14:textId="71CE7D5E" w:rsidR="00012659" w:rsidRPr="00CA50D4" w:rsidRDefault="005822F0" w:rsidP="007544CE">
+              <w:t>locations (including consistency with sampling plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="357588EE" w14:textId="77777777" w:rsidR="005649CE" w:rsidRPr="00CA50D4" w:rsidRDefault="005649CE" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5475D93B" w14:textId="19AC638E" w:rsidR="00012659" w:rsidRPr="00CA50D4" w:rsidRDefault="005822F0" w:rsidP="007544CE">
+              <w:t>sampling depths</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7912F06B" w14:textId="77777777" w:rsidR="005649CE" w:rsidRPr="002D1212" w:rsidRDefault="005649CE" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>o</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="58C86855" w14:textId="3B6CBA65" w:rsidR="00431D80" w:rsidRDefault="006D7BCA" w:rsidP="007544CE">
+              <w:t>offsetting or reserve points for inaccessible sampling points (including process, plan and evidence)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="669E3088" w14:textId="77777777" w:rsidR="005649CE" w:rsidRPr="00CA50D4" w:rsidRDefault="005649CE" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>s</w:t>
-[...35 lines deleted...]
-          <w:p w14:paraId="21CA7C66" w14:textId="5537798D" w:rsidR="00431D80" w:rsidRDefault="006D7BCA" w:rsidP="007544CE">
+              <w:t>compositing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB8AE64" w14:textId="77777777" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>sample</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>preparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-            </w:pPr>
-[...122 lines deleted...]
-          <w:p w14:paraId="1B98F909" w14:textId="4C3EED4A" w:rsidR="00787B6E" w:rsidRDefault="006D7BCA" w:rsidP="00787B6E">
+              <w:t>analysis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11071C21" w14:textId="77777777" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="6B78642D" w14:textId="25220C45" w:rsidR="00DF4AE6" w:rsidRDefault="006D7BCA" w:rsidP="00787B6E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>timing (start, median and end date of sampling rounds)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00272178">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58CEE3BF" w14:textId="77777777" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Initial offsets reports must evidence that baseline management activities and project implementation in the project area meet project eligibility and newness requirements</w:t>
+            </w:r>
+            <w:r w:rsidDel="00272178">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1403F45A" w14:textId="3C072A05" w:rsidR="005649CE" w:rsidRDefault="005649CE" w:rsidP="005649CE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Evidence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007544CE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>that project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007544CE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>activities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007544CE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>have continued</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007544CE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007544CE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007544CE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>undertaken</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6ADD">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76C1CBA0" w14:textId="28BAE43E" w:rsidR="005649CE" w:rsidRPr="006A1127" w:rsidRDefault="001747D8" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="2EE1E711" w14:textId="2E280F73" w:rsidR="00787B6E" w:rsidRPr="00DF4AE6" w:rsidRDefault="00227AAA" w:rsidP="00CA50D4">
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Verification</w:t>
+            </w:r>
+            <w:r w:rsidR="005649CE">
+              <w:t xml:space="preserve"> of the identified start date of each eligible activity (and that these commenced after the project declaration date)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7E14">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03ADBC67" w14:textId="3523CC69" w:rsidR="005649CE" w:rsidRPr="006A1127" w:rsidRDefault="001747D8" w:rsidP="005649CE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...10 lines deleted...]
-            <w:r w:rsidR="004B4EE0">
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Confirmation</w:t>
+            </w:r>
+            <w:r w:rsidR="005649CE">
+              <w:t xml:space="preserve"> that at least one eligible management activity has been undertaken across all land within each CEA</w:t>
+            </w:r>
+            <w:r>
               <w:t>.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+          <w:p w14:paraId="2EE1E711" w14:textId="3B02E6FC" w:rsidR="00550604" w:rsidRPr="00DF4AE6" w:rsidRDefault="001747D8" w:rsidP="00550604">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="005649CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f applicable, confirmation that the </w:t>
+            </w:r>
+            <w:r w:rsidR="005649CE">
+              <w:t>Land Management Strategy has been updated in response to any changes to eligible management activities and in line with the method requirements.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008373F6" w:rsidRPr="00FA7635" w14:paraId="2AF30012" w14:textId="77777777" w:rsidTr="6E005C43">
+      <w:tr w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w14:paraId="2AF30012" w14:textId="77777777" w:rsidTr="00396871">
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28AA3884" w14:textId="4D4CA377" w:rsidR="008373F6" w:rsidRDefault="008373F6" w:rsidP="008373F6">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="28AA3884" w14:textId="4D4CA377" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:r>
               <w:t>Savanna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>fire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">management </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>methods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8F5839" w14:textId="2682EE68" w:rsidR="00565BD9" w:rsidRDefault="00921354" w:rsidP="00565BD9">
+          <w:p w14:paraId="3FF5C8A8" w14:textId="77777777" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="465" w:hanging="357"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>C</w:t>
-[...6 lines deleted...]
-                <w:spacing w:val="-8"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project area and vegetation fuel maps meet relevant </w:t>
+            </w:r>
+            <w:r>
+              <w:t>mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00565BD9">
-[...17 lines deleted...]
-            <w:r w:rsidR="00565BD9">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>guidelines</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B31C08">
+              <w:t>requirements</w:t>
+            </w:r>
+            <w:r w:rsidDel="00272178">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="18386A09" w14:textId="53C00809" w:rsidR="00565BD9" w:rsidRPr="00F4309D" w:rsidRDefault="00921354" w:rsidP="00565BD9">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="531F9A44" w14:textId="6DBE7B1F" w:rsidR="00EE53FE" w:rsidRPr="00F4309D" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="465" w:hanging="357"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>I</w:t>
-[...68 lines deleted...]
-          <w:p w14:paraId="4748A141" w14:textId="0AB35043" w:rsidR="00565BD9" w:rsidRDefault="00921354" w:rsidP="00565BD9">
+              <w:t>For initial offsets reports and following revisions to vegetation fuel map, mapping requirements are met</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE2FF1">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E6DF63F" w14:textId="7133825F" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="003D358C">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>P</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="485F071D" w14:textId="45EAD090" w:rsidR="00565BD9" w:rsidRPr="00513D68" w:rsidRDefault="003E445C" w:rsidP="00565BD9">
+              <w:t xml:space="preserve">Creation and validation of the vegetation fuel map was conducted in accordance with applicable requirements (e.g. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00008576">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Savanna 2026 technical guidance document</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00382A60">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00008576">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Savanna 2018 Technical guidance document</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00396871">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="7"/>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00272178">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B8CBD08" w14:textId="77777777" w:rsidR="00EE53FE" w:rsidRPr="00513D68" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>C</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidR="00565BD9">
+              <w:t>Pixels have been classified appropriately, including site visits to confirm the map accurately reflects vegetation types on the ground</w:t>
+            </w:r>
+            <w:r w:rsidDel="00272178">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00A0CED6" w14:textId="76207112" w:rsidR="00565BD9" w:rsidRDefault="003E445C" w:rsidP="00565BD9">
-[...74 lines deleted...]
-          <w:p w14:paraId="342B9F6A" w14:textId="109F8AB7" w:rsidR="00565BD9" w:rsidRDefault="003E445C" w:rsidP="00565BD9">
+          <w:p w14:paraId="413CB658" w14:textId="2A4D60CF" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>B</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ensity of livestock has not increased </w:t>
+              <w:t xml:space="preserve">Mapping has been undertaken using a ‘centrist approach’, such that any </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76F55">
+              <w:t xml:space="preserve">pixel </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">with a centroid that </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76F55">
+              <w:t>is inside the project area</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> is considered </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76F55">
+              <w:t>valid, and pixel</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76F55">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">with a centroid outside the project area </w:t>
+            </w:r>
+            <w:r w:rsidR="00867768">
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> considered </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76F55">
+              <w:t>ineligible or removed entirely</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, to ensure the vegetation fuel map falls within the project area</w:t>
+            </w:r>
+            <w:r w:rsidDel="00272178">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512C3106" w14:textId="5381004B" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Calculations have been undertaken in accordance with method and supplement requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00A33565">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276191F7" w14:textId="1991C167" w:rsidR="00EE53FE" w:rsidRDefault="00225C3F" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Inputs</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EE53FE">
+              <w:t>SavBat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EE53FE">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EE53FE">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>SavCAM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EE53FE">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are correct </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t>(including baseline</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t>years uncertainty</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t>buffer carried forward)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="652981F3" w14:textId="52422DD2" w:rsidR="00EE53FE" w:rsidRDefault="00225C3F" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t xml:space="preserve"> baseline period must end immediately before the relevant area became part of the project (unless it is a ‘transferring project’ or as otherwise specified in the method)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="046B4396" w14:textId="5CE6E67F" w:rsidR="00EE53FE" w:rsidRDefault="00225C3F" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Emissions</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t xml:space="preserve"> factors for fuel use have been applied correctly</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE" w:rsidDel="00272178">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="220C9215" w14:textId="77777777" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Confirmation that the density of livestock has not increased </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00565BD9">
+            <w:r>
               <w:t>as a consequence of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00565BD9">
+            <w:r>
               <w:t xml:space="preserve"> the project</w:t>
             </w:r>
-          </w:p>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidDel="00272178">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574CF922" w14:textId="6129AAFC" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00EE53FE">
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">vidence that project activities </w:t>
+            </w:r>
+            <w:r w:rsidR="003E38C6">
+              <w:t>were carried out</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EFE6E76" w14:textId="16F50FAC" w:rsidR="00EE53FE" w:rsidRDefault="00225C3F" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Descriptions</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t xml:space="preserve"> of fire management activities and evidence were carried out within the relevant permit period</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41E067EE" w14:textId="3B716873" w:rsidR="00EE53FE" w:rsidRDefault="00225C3F" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Relevant</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t xml:space="preserve"> fire permits </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5CFA">
+              <w:t xml:space="preserve">were </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t>obtained</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE" w:rsidDel="00272178">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58FFDEBD" w14:textId="77777777" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00EE53FE">
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="00565BD9">
-[...3 lines deleted...]
-          <w:p w14:paraId="786881C5" w14:textId="5C50080A" w:rsidR="00565BD9" w:rsidRPr="0034026D" w:rsidRDefault="00565BD9" w:rsidP="00565BD9">
+            <w:r>
+              <w:t>ossil fuel use records have been maintained and accurate (where required).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B10EB39" w14:textId="77777777" w:rsidR="00EE53FE" w:rsidRPr="0034026D" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0034026D">
+            <w:r w:rsidRPr="45B314DB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>For projects registered under the 2018 methods</w:t>
-[...19 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">For projects registered under the 2018 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">and 2026 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="45B314DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>methods</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="031CDF80" w14:textId="77777777" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00EE53FE">
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00565BD9">
-              <w:t>roject management plan compliant with the method</w:t>
+            <w:r>
+              <w:t>roject management plan is compliant with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidDel="00DD2A3B">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B6D34C" w14:textId="77777777" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00EE53FE">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:t>onitoring requirements are met for relevant weed species and, where identified, evidence of management or removal in accordance with the relevant method</w:t>
+            </w:r>
+            <w:r w:rsidDel="00DD2A3B">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D4BB04" w14:textId="77777777" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00AE7BC9">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00EE53FE">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:t>hanges to vegetation fuel types have been identified, documented and reflected in the vegetation fuel map and abatement calculations, in accordance with the applicable method</w:t>
+            </w:r>
+            <w:r w:rsidDel="00DD2A3B">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69175FF5" w14:textId="77777777" w:rsidR="00EE53FE" w:rsidRPr="00F3469A" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00EE53FE">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ubdivision requirements have been addressed in the offsets report, including any required identification, mapping and reporting of relevant subdivisions</w:t>
+            </w:r>
+            <w:r w:rsidDel="00DD2A3B">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C930EA" w14:textId="503EC383" w:rsidR="00EE53FE" w:rsidRPr="0034026D" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>For</w:t>
+            </w:r>
+            <w:r w:rsidRPr="45B314DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projects registered under the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="45B314DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>method</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2546DF58" w14:textId="7CA524B8" w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00EE53FE">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ir quality requirements have been considered and addressed in accordance with the applicable method and technical guidance</w:t>
+            </w:r>
+            <w:r w:rsidDel="00DD2A3B">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004507E4" w:rsidRPr="00FA7635" w14:paraId="737D19AB" w14:textId="77777777" w:rsidTr="6E005C43">
+      <w:tr w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w14:paraId="737D19AB" w14:textId="77777777" w:rsidTr="445DCD23">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2028FD" w14:textId="23CA0521" w:rsidR="004507E4" w:rsidRDefault="004507E4" w:rsidP="004507E4">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="1D2028FD" w14:textId="23CA0521" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:r>
               <w:t>Landfill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>gas</w:t>
-[...2 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>gas,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>alternative waste treatment</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> and source-separated organic waste</w:t>
+              <w:t>alternative waste treatment and source-separated organic waste</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29552FA9" w14:textId="18338A3F" w:rsidR="0071539F" w:rsidRPr="0034026D" w:rsidRDefault="0071539F" w:rsidP="0034026D">
+          <w:p w14:paraId="29552FA9" w14:textId="18338A3F" w:rsidR="00EE53FE" w:rsidRPr="0034026D" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="200"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0034026D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Landfill</w:t>
             </w:r>
             <w:r w:rsidRPr="0034026D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0034026D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>gas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44123A8A" w14:textId="74DE4C30" w:rsidR="0071539F" w:rsidRDefault="00533F28" w:rsidP="007544CE">
+          <w:p w14:paraId="59C581F0" w14:textId="77777777" w:rsidR="00B65623" w:rsidRDefault="00B65623" w:rsidP="00B65623">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="0071539F" w:rsidRPr="007544CE">
+            <w:r w:rsidRPr="00B02EF8">
+              <w:t>Regulatory baseline has been determined in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B02EF8" w:rsidDel="00DF0409">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0916CCD3" w14:textId="77777777" w:rsidR="00B65623" w:rsidRDefault="00B65623" w:rsidP="00B65623">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Calculations have been undertaken in accordance with method requirements, including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ABC7F10" w14:textId="463A0DCF" w:rsidR="00B65623" w:rsidRDefault="002D3C8F" w:rsidP="00B65623">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="000165BD">
+              <w:t xml:space="preserve">quations </w:t>
+            </w:r>
+            <w:r>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="000165BD">
+              <w:t xml:space="preserve"> applied correctly</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C635C6F" w14:textId="58416844" w:rsidR="00B65623" w:rsidRDefault="002D3C8F" w:rsidP="00B65623">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="001A52CF">
+              <w:t>ethane</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623">
+              <w:t xml:space="preserve"> combusted from the amount of electricity generated </w:t>
+            </w:r>
+            <w:r w:rsidR="006B1B5B">
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623">
+              <w:t xml:space="preserve"> calculated in accordance with method requirements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ADDDD13" w14:textId="0B780C2A" w:rsidR="00B65623" w:rsidRDefault="006B1B5B" w:rsidP="00B65623">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="000165BD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>efault factors applied correctly</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C76F812" w14:textId="17774DA0" w:rsidR="00B65623" w:rsidRPr="00576C90" w:rsidRDefault="006B1B5B" w:rsidP="00B65623">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="000165BD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>ethane concentration applied correctly</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="000165BD" w:rsidDel="001D640A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B17A008" w14:textId="77777777" w:rsidR="00B65623" w:rsidRDefault="00B65623" w:rsidP="00B65623">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>If applicable, f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000165BD">
+              <w:t>lare operation has been conducted in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000165BD" w:rsidDel="001D640A">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1463366A" w14:textId="56E9A69A" w:rsidR="00B65623" w:rsidRPr="000165BD" w:rsidRDefault="00B65623" w:rsidP="00B65623">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000165BD">
+              <w:t>Monitoring and metering requirements</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0071539F">
-[...2 lines deleted...]
-            <w:r w:rsidR="0071539F" w:rsidRPr="007544CE">
+            <w:r w:rsidRPr="000165BD">
+              <w:t>have been met</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2329C">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2B3C60" w14:textId="5CA9339E" w:rsidR="00B65623" w:rsidRDefault="001A52CF" w:rsidP="00B65623">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="000165BD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>alibration</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="007544CE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0071539F">
-[...18 lines deleted...]
-            <w:r w:rsidR="0071539F" w:rsidRPr="007544CE">
+            <w:r w:rsidR="00B65623">
+              <w:t>has been performed</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="007544CE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0071539F">
-[...18 lines deleted...]
-            <w:r w:rsidR="0071539F" w:rsidRPr="007544CE">
+            <w:r w:rsidR="00B65623">
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="007544CE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0071539F">
-[...2 lines deleted...]
-            <w:r w:rsidR="0071539F" w:rsidRPr="007544CE">
+            <w:r w:rsidR="00B65623">
+              <w:t>accordance</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="007544CE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0071539F">
-[...18 lines deleted...]
-            <w:r w:rsidR="0071539F" w:rsidRPr="007544CE">
+            <w:r w:rsidR="00B65623">
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="007544CE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0071539F">
-[...197 lines deleted...]
-            <w:r w:rsidR="0071539F" w:rsidRPr="007544CE">
+            <w:r w:rsidR="00B65623">
+              <w:t xml:space="preserve">manufacturer’s </w:t>
+            </w:r>
+            <w:r w:rsidR="00B65623" w:rsidRPr="007544CE">
               <w:t>specifications</w:t>
             </w:r>
-          </w:p>
-[...31 lines deleted...]
-          <w:p w14:paraId="029AA02D" w14:textId="3F0E998B" w:rsidR="0071539F" w:rsidRPr="0034026D" w:rsidRDefault="0071539F" w:rsidP="006019DC">
+            <w:r w:rsidR="00B65623" w:rsidDel="001D640A">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="029AA02D" w14:textId="3F0E998B" w:rsidR="00EE53FE" w:rsidRPr="0034026D" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FA222C6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Alternative waste treatment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="207B09AF" w14:textId="1CE64F77" w:rsidR="357B9600" w:rsidRDefault="357B9600" w:rsidP="2FA222C6">
+          <w:p w14:paraId="1A473241" w14:textId="77777777" w:rsidR="00F93E77" w:rsidRDefault="00F93E77" w:rsidP="00F93E77">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w14:paraId="00FF9187" w14:textId="397A237E" w:rsidR="0071539F" w:rsidRDefault="00533F28" w:rsidP="007544CE">
+            <w:r w:rsidRPr="00292D93">
+              <w:t>Eligible waste types have been identified and treated in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292D93" w:rsidDel="001D640A">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="385FB384" w14:textId="77777777" w:rsidR="00F93E77" w:rsidRDefault="00F93E77" w:rsidP="00F93E77">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
+            <w:r w:rsidRPr="00292D93">
+              <w:t>Eligible waste treatment technologies have been used in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292D93" w:rsidDel="001D640A">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A76A8DE" w14:textId="6B1D2C0E" w:rsidR="00F93E77" w:rsidRDefault="00F93E77" w:rsidP="00F93E77">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Calculations have been undertaken in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="002A78DF">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4539254A" w14:textId="593005DA" w:rsidR="00F93E77" w:rsidRPr="00F30694" w:rsidRDefault="001A52CF" w:rsidP="00F93E77">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="0071539F">
-[...6 lines deleted...]
-          <w:p w14:paraId="333D8744" w14:textId="1DB061C2" w:rsidR="0071539F" w:rsidRPr="0071539F" w:rsidRDefault="00533F28" w:rsidP="007544CE">
+            <w:r w:rsidR="00F93E77" w:rsidRPr="00292D93">
+              <w:t>aseline emissions have been calculated in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00F93E77" w:rsidRPr="00292D93" w:rsidDel="001D640A">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C585D27" w14:textId="77777777" w:rsidR="00F93E77" w:rsidRDefault="00F93E77" w:rsidP="00F93E77">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="4BB7E705" w14:textId="1F7A70E3" w:rsidR="004507E4" w:rsidRDefault="00533F28" w:rsidP="007544CE">
+            <w:r w:rsidRPr="00F30694">
+              <w:t>Waste data is complete, accurate and supported by appropriate records.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24FA6FC5" w14:textId="77777777" w:rsidR="00F93E77" w:rsidRDefault="00F93E77" w:rsidP="00F93E77">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-          <w:p w14:paraId="09F07296" w14:textId="776F8DE8" w:rsidR="000E76EE" w:rsidRPr="0034026D" w:rsidRDefault="000E76EE" w:rsidP="0034026D">
+            <w:r w:rsidRPr="00F30694">
+              <w:t>Weighbridge accuracy has been verified and supported by calibration and maintenance records</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30694" w:rsidDel="001D640A">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F07296" w14:textId="776F8DE8" w:rsidR="00EE53FE" w:rsidRPr="0034026D" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="66B7314E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Source-separated organic waste</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59A15F72" w14:textId="6468D2D3" w:rsidR="75F79428" w:rsidRDefault="75F79428" w:rsidP="66B7314E">
+          <w:p w14:paraId="07AD9AF3" w14:textId="77777777" w:rsidR="00705DB3" w:rsidRPr="00F30694" w:rsidRDefault="00705DB3" w:rsidP="00705DB3">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30694">
+              <w:t>Eligible waste types have been identified and treated in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30694" w:rsidDel="001D640A">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1E1B98" w14:textId="77777777" w:rsidR="00705DB3" w:rsidRDefault="00705DB3" w:rsidP="00705DB3">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30694">
+              <w:t>Eligible waste treatment technologies have been used in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F30694" w:rsidDel="001D640A">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60155C5A" w14:textId="56167D59" w:rsidR="00705DB3" w:rsidRPr="000D33DC" w:rsidRDefault="00705DB3" w:rsidP="00705DB3">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Calculations have been undertaken in accordance with method requirements, including b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D33DC">
+              <w:t xml:space="preserve">aseline </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">and abatement </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D33DC">
+              <w:t>calculations</w:t>
+            </w:r>
+            <w:r w:rsidR="00310360">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E84C323" w14:textId="77777777" w:rsidR="00705DB3" w:rsidRPr="009E66EB" w:rsidRDefault="00705DB3" w:rsidP="00705DB3">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009E66EB">
+              <w:t xml:space="preserve">Monitoring evidence demonstrates the quantity and type of source-separated organic waste diverted from landfill. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="363ED268" w14:textId="77777777" w:rsidR="00705DB3" w:rsidRPr="009E66EB" w:rsidRDefault="2CA7BA62" w:rsidP="00705DB3">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-          <w:p w14:paraId="198ED808" w14:textId="77777777" w:rsidR="000E76EE" w:rsidRDefault="00231FA0" w:rsidP="007544CE">
+            <w:r w:rsidDel="00705DB3">
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DB3">
+              <w:t>aste data is complete, accurate and supported by appropriate records</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DB3" w:rsidDel="003B37D9">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00705DB3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D124C9" w14:textId="5DF41A50" w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w:rsidRDefault="7EC148F6" w:rsidP="00EE53FE">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-              <w:t>Correct equation application in baseline and abatement calculations</w:t>
+            <w:r w:rsidDel="00705DB3">
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DB3">
+              <w:t>eighbridge or other measurement data is accurate, reliable and supported by calibration and maintenance records, where applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F63F1A" w:rsidRPr="00FA7635" w14:paraId="64A4663E" w14:textId="77777777" w:rsidTr="6E005C43">
-[...75 lines deleted...]
-      <w:tr w:rsidR="007D4477" w:rsidRPr="00FA7635" w14:paraId="23F71C9F" w14:textId="77777777" w:rsidTr="6E005C43">
+      <w:tr w:rsidR="00B96F38" w:rsidRPr="00FA7635" w14:paraId="0B338327" w14:textId="77777777" w:rsidTr="445DCD23">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4387A239" w14:textId="6A61F1F1" w:rsidR="007D4477" w:rsidRDefault="007D4477" w:rsidP="007D4477">
-[...27 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="210673E9" w14:textId="78A25AFE" w:rsidR="00B96F38" w:rsidRPr="647852D2" w:rsidRDefault="00B96F38" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0034026D">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>For both the Industrial Electricity and Fuel Efficiency (IEFE) and Industrial Commercial Emissions Reduction (ICER) methods</w:t>
-[...93 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Blue </w:t>
+            </w:r>
+            <w:r w:rsidR="0E84B547">
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidR="00E81FD6">
-[...40 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...1198 lines deleted...]
-              <w:t xml:space="preserve">Plantation Forestry </w:t>
+              <w:t>arbon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E7584A0" w14:textId="798EFD72" w:rsidR="004B5836" w:rsidRDefault="004B5836" w:rsidP="0034026D">
-[...68 lines deleted...]
-              <w:t>Any disturbances have been detected and represented in modelling</w:t>
+          <w:p w14:paraId="60C72CDB" w14:textId="4BD9A9ED" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00D238CD" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nitial offsets </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>reports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and following area variations or changes to the eligible activities</w:t>
+            </w:r>
+            <w:r w:rsidR="00D27105">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5410C43E" w14:textId="7858BDC3" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00B96F38" w:rsidP="3AAA4E7E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00B96F38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">roject operations and maintenance plans and hydrological assessments (including project extent mapping) have been prepared or revised in accordance with the method and the </w:t>
+            </w:r>
+            <w:r w:rsidR="00310360">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>upplement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224573F0" w14:textId="77777777" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00B96F38" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>The requirements to identify impacted land, disclose information to landholders for areas that will become impacted, and obtain consent for land not in the project area becoming impacted land have been met</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1B0F" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D7D89DD" w14:textId="77777777" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00B96F38" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Each tidal restriction mechanism that is the subject of eligible project areas was legally installed or constructed under the relevant Commonwealth, State or Territory or local government laws, when first installed or constructed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1B0F" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341ECEA9" w14:textId="77777777" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00B96F38" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acid </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>sulfate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> soil and mosquito management plans have been prepared and implemented</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1B0F" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CEAE809" w14:textId="77777777" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00B96F38" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Regulatory approvals for the project have been obtained</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1B0F" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD47569" w14:textId="77777777" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00B96F38" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Eligible project activities have been conducted</w:t>
+            </w:r>
+            <w:r w:rsidDel="00F71721">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A93CAC" w14:textId="77777777" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00B96F38" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Restricted activities and activities not to be conducted have been identified, verified and applied in accordance with the applicable method</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1B0F" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E897251" w14:textId="7F74EBC7" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00B96F38" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Stratification requirements have been met</w:t>
+            </w:r>
+            <w:r w:rsidR="001E1496">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F3737B" w14:textId="438640EE" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00083D66" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ach </w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CEA</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> identifies eligible land of a single or dominant type within a single </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BlueCAM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA1F84B" w14:textId="7A38CA52" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00083D66" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>igital</w:t>
+            </w:r>
+            <w:r w:rsidR="00F30B83">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ly</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> time and date</w:t>
+            </w:r>
+            <w:r w:rsidR="00F30B83">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>stamped geolocated images for land in each CEA evidenc</w:t>
+            </w:r>
+            <w:r w:rsidR="00580BD3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the land type, and any changes occurring during the reporting period have been obtained</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FBF4171" w14:textId="53D35EBE" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00083D66" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>mpacted land within a project area is included in a new carbon estimation area by the end of the reporting period in which it became impacted</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="173E70FB" w14:textId="6EE66E98" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00B96F38" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Calculations have been undertaken in accordance with method and supplement requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="004152F7">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51811A6F" w14:textId="2B0F3BF9" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="009C5E21" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nputs to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BlueCAM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are correct, including carryover of negative abatement</w:t>
+            </w:r>
+            <w:r w:rsidR="00062F7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60DFF894" w14:textId="34668AC8" w:rsidR="00B96F38" w:rsidRPr="002A1B0F" w:rsidRDefault="00062F7C" w:rsidP="00B96F38">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>uel emissions</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7E80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are recorded</w:t>
+            </w:r>
+            <w:r w:rsidR="00B169AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and reported on correctly</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (including record-keeping such as invoices or evidence of contractual arrangements, of each fuel type and quantity used)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F38" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F9967E5" w14:textId="0B5020F5" w:rsidR="00B96F38" w:rsidRPr="0034026D" w:rsidRDefault="00B96F38" w:rsidP="003D358C">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1B0F" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1B0F">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>he project proponent has met the monitoring requirements of the method, including monitoring each project area to identify and record the year that a coastal wetland ecosystem began to establish, in accordance with the method</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1B0F" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F0B6B" w:rsidRPr="00FA7635" w14:paraId="64A4663E" w14:textId="77777777" w:rsidTr="445DCD23">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D68BCB" w14:textId="456D3402" w:rsidR="002F0B6B" w:rsidRDefault="002F0B6B" w:rsidP="002F0B6B">
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal </w:t>
+            </w:r>
+            <w:r w:rsidR="00062F7C">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ffluent method</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="381E65F5" w14:textId="77777777" w:rsidR="002F0B6B" w:rsidRPr="0068106E" w:rsidRDefault="002F0B6B" w:rsidP="002F0B6B">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0068106E">
+              <w:t>Eligible material and eligible animal facilities have been identified in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0068106E" w:rsidDel="00F71721">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="013A2B12" w14:textId="77777777" w:rsidR="002F0B6B" w:rsidRPr="0068106E" w:rsidRDefault="002F0B6B" w:rsidP="002F0B6B">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0068106E">
+              <w:t>Listed animal types have been identified and applied correctly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0068106E" w:rsidDel="00F71721">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F92F475" w14:textId="77777777" w:rsidR="002F0B6B" w:rsidRPr="0068106E" w:rsidRDefault="4C0FEFCF" w:rsidP="002F0B6B">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="002F0B6B">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0B6B">
+              <w:t>alculations have been undertaken in accordance with method requirements, including baseline and abatement calculations</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0B6B" w:rsidDel="00F71721">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22BDC111" w14:textId="21B73A49" w:rsidR="002F0B6B" w:rsidRDefault="002F0B6B" w:rsidP="002F0B6B">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00F71721">
+              <w:t>W</w:t>
+            </w:r>
+            <w:r>
+              <w:t>here applicable, electricity generation records are complete, accurate and supported by appropriate evidence</w:t>
+            </w:r>
+            <w:r w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w14:paraId="23F71C9F" w14:textId="77777777" w:rsidTr="445DCD23">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4387A239" w14:textId="6A61F1F1" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:r>
+              <w:t>Industrial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>methods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB5B3A4" w14:textId="4260FD8D" w:rsidR="00EE53FE" w:rsidRPr="0034026D" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:spacing w:after="118" w:line="259" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">For both the </w:t>
+            </w:r>
+            <w:r w:rsidR="0039652E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="0039652E" w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndustrial </w:t>
+            </w:r>
+            <w:r w:rsidR="0049156C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="0049156C" w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">lectricity </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="0049156C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="0049156C" w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">uel </w:t>
+            </w:r>
+            <w:r w:rsidR="0049156C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="0049156C" w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">fficiency </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(IEFE) and </w:t>
+            </w:r>
+            <w:r w:rsidR="0039652E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="0039652E" w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndustrial </w:t>
+            </w:r>
+            <w:r w:rsidR="0039652E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="0039652E" w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ommercial </w:t>
+            </w:r>
+            <w:r w:rsidR="0039652E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="0039652E" w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">missions </w:t>
+            </w:r>
+            <w:r w:rsidR="0039652E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="0039652E" w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">eduction </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(ICER) methods</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56A65BF5" w14:textId="1DEBDC32" w:rsidR="00B53E16" w:rsidRPr="00576C90" w:rsidRDefault="00B53E16" w:rsidP="00B53E16">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00576C90" w:rsidDel="00F71721">
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00576C90">
+              <w:t>aseline regression models have been developed and applied in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="007765E0">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00576C90">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4722A4CA" w14:textId="03C0DF75" w:rsidR="00B53E16" w:rsidRPr="000435E5" w:rsidRDefault="00495642" w:rsidP="00B53E16">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000435E5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Independent</w:t>
+            </w:r>
+            <w:r w:rsidR="00B53E16" w:rsidRPr="000435E5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> variables are appropriate and supported by relevant evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B53E16" w:rsidRPr="000435E5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1718AA9C" w14:textId="7C6B390F" w:rsidR="00B53E16" w:rsidRPr="000435E5" w:rsidRDefault="00495642" w:rsidP="00B53E16">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000435E5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Statistical</w:t>
+            </w:r>
+            <w:r w:rsidR="00B53E16" w:rsidRPr="000435E5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> requirements have been met</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2855D241" w14:textId="3878FEEB" w:rsidR="00B53E16" w:rsidRPr="000435E5" w:rsidRDefault="00495642" w:rsidP="00B53E16">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000435E5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r w:rsidR="00B53E16" w:rsidRPr="000435E5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> baseline period has been selected in accordance with method requirements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F6FC833" w14:textId="1ABE55B8" w:rsidR="00B53E16" w:rsidRPr="000435E5" w:rsidRDefault="00495642" w:rsidP="00B53E16">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000435E5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Static</w:t>
+            </w:r>
+            <w:r w:rsidR="00B53E16" w:rsidRPr="000435E5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> factors have been identified and considered to confirm the continued validity of the baseline model</w:t>
+            </w:r>
+            <w:r w:rsidR="00B53E16" w:rsidRPr="000435E5" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E603C64" w14:textId="14D84AA0" w:rsidR="00B53E16" w:rsidRDefault="00B53E16" w:rsidP="00B53E16">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00F71721">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>batement calculations have been undertaken in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11ED4">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF9CFDF" w14:textId="48B39A04" w:rsidR="00B53E16" w:rsidRPr="000435E5" w:rsidRDefault="00495642" w:rsidP="00B53E16">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00B53E16" w:rsidRPr="000435E5">
+              <w:t>he correct electricity emissions factor has been applied</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A88E7B" w14:textId="2D2866A4" w:rsidR="00B53E16" w:rsidRDefault="00495642" w:rsidP="00B53E16">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00B53E16" w:rsidRPr="000435E5">
+              <w:t>ndependent variable data is within the effective range of the baseline model</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B6ED0D0" w14:textId="31BDDDA2" w:rsidR="00B53E16" w:rsidRPr="000435E5" w:rsidRDefault="00495642" w:rsidP="00B53E16">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000435E5">
+              <w:t>The</w:t>
+            </w:r>
+            <w:r w:rsidR="00B53E16" w:rsidRPr="000435E5">
+              <w:t xml:space="preserve"> improvement factor, relative precision and accuracy factor have been calculated correctly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D28DBD2" w14:textId="25EAB967" w:rsidR="00EE53FE" w:rsidRPr="0034026D" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:spacing w:after="118" w:line="259" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034026D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>For ICER only</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08FBE816" w14:textId="77777777" w:rsidR="00DE00FD" w:rsidRPr="00A01264" w:rsidRDefault="00DE00FD" w:rsidP="00DE00FD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01264" w:rsidDel="00F71721">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01264">
+              <w:t>tatements of activity intent are in place for all implementations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01264" w:rsidDel="00F71721">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="430344FF" w14:textId="1394A08D" w:rsidR="00DE00FD" w:rsidRPr="00576C90" w:rsidRDefault="00DE00FD" w:rsidP="00DE00FD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00576C90" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00576C90">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ngineering and regression baseline models have been developed and applied in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B5E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00576C90">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F7ABC88" w14:textId="47E00C4D" w:rsidR="00DE00FD" w:rsidRPr="00A01264" w:rsidRDefault="00D96A32" w:rsidP="00DE00FD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01264">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Independent</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE00FD" w:rsidRPr="00A01264">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> professional sign-off has been obtained, where required</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="529F9BB3" w14:textId="7944BFF5" w:rsidR="00DE00FD" w:rsidRPr="00A01264" w:rsidRDefault="00D96A32" w:rsidP="00DE00FD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01264">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Non</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE00FD" w:rsidRPr="00A01264">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>-routine adjustments have been identified, verified and applied correctly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50250A40" w14:textId="6A006CD1" w:rsidR="00DE00FD" w:rsidRDefault="00D96A32" w:rsidP="00DE00FD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01264">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Any</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE00FD" w:rsidRPr="00A01264">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> new baseline emissions model has been developed in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE00FD" w:rsidRPr="00A01264" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="456738B4" w14:textId="5BFAEF46" w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w:rsidRDefault="00DE00FD" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00410289" w:rsidDel="00F71721">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00410289">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndustrial process emissions have been calculated in accordance with the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00C26D82">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:lang w:eastAsia="en-AU"/>
+                </w:rPr>
+                <w:t>NGER Measurement Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AB1572">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+            <w:r w:rsidDel="00F71721">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w14:paraId="1A9A1298" w14:textId="77777777" w:rsidTr="445DCD23">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7000AF" w14:textId="6053EDFA" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Beef cattle herd management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDA4561" w14:textId="77777777" w:rsidR="00A47D22" w:rsidRDefault="00A47D22" w:rsidP="00A47D22">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000847C2" w:rsidDel="00F71721">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000847C2">
+              <w:t>roject activities have been verified for each reporting year</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000847C2" w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A46CA9" w14:textId="75C97F47" w:rsidR="00A47D22" w:rsidRPr="00083C73" w:rsidRDefault="00A47D22" w:rsidP="00A47D22">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00083C73" w:rsidDel="00F71721">
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083C73">
+              <w:t>eef cattle herd calculator inputs and outputs are complete, accurate and supported by appropriate records</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE5AF5">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E961BE" w14:textId="71F90D24" w:rsidR="00A47D22" w:rsidRPr="00DB561C" w:rsidRDefault="00D96A32" w:rsidP="00A47D22">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47D22" w:rsidRPr="00DB561C">
+              <w:t xml:space="preserve">aw herd data and third-party data </w:t>
+            </w:r>
+            <w:r w:rsidR="009E1171">
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidR="00A47D22" w:rsidRPr="00DB561C">
+              <w:t>used for calculator inputs</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25578167" w14:textId="3A589CEF" w:rsidR="00A47D22" w:rsidRPr="00DB561C" w:rsidRDefault="00D96A32" w:rsidP="00A47D22">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47D22" w:rsidRPr="00DB561C">
+              <w:t>missions intensity outputs in the ‘Results’ tab are reasonable across reference years and the reporting year</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="290C1BEB" w14:textId="54BFFE91" w:rsidR="00A47D22" w:rsidRPr="00DB561C" w:rsidRDefault="00D96A32" w:rsidP="00A47D22">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47D22" w:rsidRPr="00DB561C">
+              <w:t>he lactation factor corresponds to the proportion of branded cattle in the ‘Transient Herd’ tab</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5097D57F" w14:textId="63BECDB1" w:rsidR="00A47D22" w:rsidRPr="00DB561C" w:rsidRDefault="00D96A32" w:rsidP="00A47D22">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47D22" w:rsidRPr="00DB561C">
+              <w:t>ignificant weight loss across the herd has been identified and assessed, including for cows that have given birth</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BE63BC8" w14:textId="75D89CEE" w:rsidR="00A47D22" w:rsidRPr="00DB561C" w:rsidRDefault="00D96A32" w:rsidP="00A47D22">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47D22" w:rsidRPr="00DB561C">
+              <w:t>ransfer-in transaction dates in the ‘Transient Herd’ tab align with the start of the relevant reference year or reporting year</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A904EE7" w14:textId="12095A90" w:rsidR="00A47D22" w:rsidRDefault="00D96A32" w:rsidP="00A47D22">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47D22" w:rsidRPr="000847C2">
+              <w:t>eadcount values are positive whole numbers</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47D22" w:rsidRPr="000847C2" w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D72B04" w14:textId="3FD3B169" w:rsidR="00EE53FE" w:rsidRDefault="00A47D22" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000847C2" w:rsidDel="00F71721">
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000847C2">
+              <w:t xml:space="preserve">ecord-keeping </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">and monitoring </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000847C2">
+              <w:t>requirements have been met</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, including </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000847C2">
+              <w:t xml:space="preserve">requirements </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000847C2">
+              <w:t>feed purchase records</w:t>
+            </w:r>
+            <w:r w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w14:paraId="642637BD" w14:textId="77777777" w:rsidTr="445DCD23">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06471438" w14:textId="29765539" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Reforestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">afforestation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F23A0FE" w14:textId="3749E35C" w:rsidR="004F7C59" w:rsidRPr="00576C90" w:rsidRDefault="004F7C59" w:rsidP="004F7C59">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00576C90" w:rsidDel="00F71721">
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00576C90">
+              <w:t>eospatial data aligns with ground truth</w:t>
+            </w:r>
+            <w:r w:rsidR="00B63536">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00576C90">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04E40DB7" w14:textId="28A40E93" w:rsidR="004F7C59" w:rsidRPr="00BF7DD2" w:rsidRDefault="00AF318F" w:rsidP="004F7C59">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7C59" w:rsidRPr="00BF7DD2">
+              <w:t>trata are accurately defined and mapped</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BEEC600" w14:textId="6AD507D3" w:rsidR="004F7C59" w:rsidRPr="00BF7DD2" w:rsidRDefault="00AF318F" w:rsidP="004F7C59">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF7DD2">
+              <w:t>Ineligible</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7C59" w:rsidRPr="00BF7DD2">
+              <w:t xml:space="preserve"> or excluded areas are not included in relevant strata</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="522EC165" w14:textId="181D66A0" w:rsidR="004F7C59" w:rsidRPr="00BF7DD2" w:rsidRDefault="00AF318F" w:rsidP="004F7C59">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF7DD2">
+              <w:t>Disturbance</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7C59" w:rsidRPr="00BF7DD2">
+              <w:t xml:space="preserve"> events have been detected and mapped accurately</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7C59" w:rsidRPr="00BF7DD2" w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66BE1FE6" w14:textId="77777777" w:rsidR="004F7C59" w:rsidRPr="00EC3052" w:rsidRDefault="004F7C59" w:rsidP="004F7C59">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC3052" w:rsidDel="00F71721">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3052">
+              <w:t>isturbances affecting carbon sequestered in the project area have been identified, monitored and reflected in carbon stock change calculations, where required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3052" w:rsidDel="00F71721">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26DA9D16" w14:textId="77777777" w:rsidR="004F7C59" w:rsidRPr="00EC3052" w:rsidRDefault="004F7C59" w:rsidP="004F7C59">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC3052">
+              <w:t>Sampling plans are documented, implemented and reported in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3052" w:rsidDel="00F71721">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC9295D" w14:textId="77777777" w:rsidR="004F7C59" w:rsidRDefault="004F7C59" w:rsidP="004F7C59">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC3052" w:rsidDel="00F71721">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3052">
+              <w:t>anagement records are complete, accurate and representative of management activities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3052" w:rsidDel="00F71721">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FDF49FC" w14:textId="00159110" w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w:rsidRDefault="004F7C59" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00F71721">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>batement calculations have been undertaken in accordance with method requirements, including calculations relating to c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3052">
+              <w:t>arbon stock change</w:t>
+            </w:r>
+            <w:r w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w14:paraId="4E385F6F" w14:textId="77777777" w:rsidTr="445DCD23">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3025814D" w14:textId="6FAA93CC" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:r>
+              <w:t>Avoided</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>deforestation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="475356F7" w14:textId="77777777" w:rsidR="001F36E1" w:rsidRDefault="001F36E1" w:rsidP="001F36E1">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00F71721">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:t>or initial offsets reports, clearing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007544CE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>permits</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007544CE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>meet m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007544CE">
+              <w:t>ethod</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> requirements</w:t>
+            </w:r>
+            <w:r w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633C16EC" w14:textId="566AB833" w:rsidR="001F36E1" w:rsidRDefault="001F36E1" w:rsidP="001F36E1">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00F71721">
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:t>eospatial data aligns with ground truth</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55603">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="134849BB" w14:textId="0C10D4B4" w:rsidR="001F36E1" w:rsidRDefault="001F36E1" w:rsidP="001F36E1">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CEAs are accurately defined and mapped</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF318F">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57415749" w14:textId="57296EDE" w:rsidR="001F36E1" w:rsidRDefault="00AF318F" w:rsidP="001F36E1">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="001F36E1">
+              <w:t>neligible areas are excluded from CEAs</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00BE68E2" w14:textId="6B8F292A" w:rsidR="001F36E1" w:rsidRDefault="00AF318F" w:rsidP="001F36E1">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="001F36E1">
+              <w:t>learing buffers are accurately identified, mapped and consistent with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="001F36E1" w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23CA6604" w14:textId="77777777" w:rsidR="001F36E1" w:rsidRDefault="001F36E1" w:rsidP="001F36E1">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB44B2" w:rsidDel="00F71721">
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB44B2">
+              <w:t xml:space="preserve">and in </w:t>
+            </w:r>
+            <w:r>
+              <w:t>CEAs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB44B2">
+              <w:t xml:space="preserve"> and clearing buffers remains uncleared</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB44B2">
+              <w:t>unless addressed in accordance with method requirements</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB44B2" w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B87EF9" w14:textId="77777777" w:rsidR="001F36E1" w:rsidRDefault="001F36E1" w:rsidP="001F36E1">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00904136" w:rsidDel="00F71721">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00904136">
+              <w:t xml:space="preserve">isturbances affecting carbon sequestered in </w:t>
+            </w:r>
+            <w:r>
+              <w:t>CEAs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00904136">
+              <w:t xml:space="preserve"> have been identified, monitored and reflected in modelling, where required. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29DE3F8A" w14:textId="39D308DB" w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w:rsidRDefault="001F36E1" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000175A9" w:rsidDel="00F71721">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000175A9">
+              <w:t>on-project trees have been identified and excluded from abatement calculations in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000175A9" w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w14:paraId="2C150CEB" w14:textId="77777777" w:rsidTr="445DCD23">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EB8689" w14:textId="70078875" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:r w:rsidRPr="1928C3B8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avoided </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF318F">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1928C3B8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>learing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="016242D2" w14:textId="77777777" w:rsidR="00C05A6A" w:rsidRPr="00AB4F7D" w:rsidRDefault="00C05A6A" w:rsidP="00C05A6A">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB4F7D" w:rsidDel="00F71721">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t>ermits for unrestricted clearing have been obtained and meet method requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D" w:rsidDel="00F71721">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31AA3354" w14:textId="77777777" w:rsidR="00C05A6A" w:rsidRDefault="00C05A6A" w:rsidP="00C05A6A">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB4F7D" w:rsidDel="00F71721">
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t>equired historical clearing and regeneration events have occurred and are supported by appropriate evidence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D" w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697FEA77" w14:textId="77777777" w:rsidR="00C05A6A" w:rsidRPr="00AB4F7D" w:rsidRDefault="00C05A6A" w:rsidP="00C05A6A">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB4F7D" w:rsidDel="00F71721">
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t>and in the project area was used for grazing or cropping before regeneration, in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D" w:rsidDel="00F71721">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B52D179" w14:textId="2D8EAE7B" w:rsidR="00C05A6A" w:rsidRDefault="00C05A6A" w:rsidP="00C05A6A">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00F71721">
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:t>eospatial data aligns with ground truth</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55603">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633B093D" w14:textId="56842C46" w:rsidR="00C05A6A" w:rsidRDefault="00C05A6A" w:rsidP="00C05A6A">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CEAs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t xml:space="preserve"> are accurately defined and mapped</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA08E4">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ADE53C8" w14:textId="6B00C62A" w:rsidR="00C05A6A" w:rsidRDefault="00C05A6A" w:rsidP="00C05A6A">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CEAs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t xml:space="preserve"> have not been changed after project registration, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t>re</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55603">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t>stratification is not permitted under the method</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA08E4">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E410BB3" w14:textId="768B31EC" w:rsidR="00C05A6A" w:rsidRDefault="00CA08E4" w:rsidP="00C05A6A">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00C05A6A" w:rsidRPr="00AB4F7D">
+              <w:t xml:space="preserve">neligible areas are excluded from </w:t>
+            </w:r>
+            <w:r w:rsidR="00C05A6A">
+              <w:t>CEAs</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506ACF88" w14:textId="55070F10" w:rsidR="00C05A6A" w:rsidRDefault="00CA08E4" w:rsidP="00C05A6A">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00C05A6A">
+              <w:t>isturbances have been detected, mapped and stratified accurately.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA877D6" w14:textId="77777777" w:rsidR="00C05A6A" w:rsidRDefault="00C05A6A" w:rsidP="00C05A6A">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:spacing w:after="118" w:line="259" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00F71721">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:t>isturbances affecting carbon sequestered in CEAs are monitored, detected and reflected in modelling</w:t>
+            </w:r>
+            <w:r w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5694F8AE" w14:textId="4F76592C" w:rsidR="00EE53FE" w:rsidRDefault="00C05A6A" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB4F7D" w:rsidDel="00F71721">
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t xml:space="preserve">and in </w:t>
+            </w:r>
+            <w:r>
+              <w:t>CEAs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t xml:space="preserve"> remains uncleared</w:t>
+            </w:r>
+            <w:r w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w14:paraId="4C2C9B3D" w14:textId="77777777" w:rsidTr="445DCD23">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B1F80B" w14:textId="73F768F8" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:r>
+              <w:t>Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>planting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4040AD92" w14:textId="290E7A40" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00F71721">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lantings have been undertaken in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2553" w:rsidDel="00F71721">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00F71721">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C4F9934" w14:textId="7B186B14" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00F71721">
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:t>eospatial data aligns with ground truth</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55603">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B5073A" w14:textId="5FDF509B" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D10D3C">
+              <w:t xml:space="preserve">CEAs meet method </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">geometry, spacing and stocking density </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D10D3C">
+              <w:t>requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA08E4">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="550BAA67" w14:textId="14B3F387" w:rsidR="00814D6B" w:rsidRDefault="00814D6B" w:rsidP="00814D6B">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CEAs only include land with eligible plantings</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA08E4">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E02565" w14:textId="3F707301" w:rsidR="00EE53FE" w:rsidRDefault="00CA08E4" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t>lantings in CEAs ha</w:t>
+            </w:r>
+            <w:r w:rsidR="00965A8A">
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t xml:space="preserve"> forest potential</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D074B97" w14:textId="7D599EF5" w:rsidR="00EE53FE" w:rsidRDefault="00CA08E4" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t>isturbance events have been detected and stratified accurately</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BEBA6A9" w14:textId="7234200D" w:rsidR="00EE53FE" w:rsidRDefault="00CA08E4" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE">
+              <w:t>neligible areas are excluded from CEAs</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE53FE" w:rsidDel="00B25844">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A65942F" w14:textId="228F4FE6" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00B25844">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:t>odel point locations are representative of CEAs and meet method requirements and guidelines</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2553" w:rsidDel="00B25844">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA36DF1" w14:textId="77777777" w:rsidR="0098616F" w:rsidRDefault="0098616F" w:rsidP="0098616F">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00B25844">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lanting configuration and stocking are consistent with the modelling calibration applied to the CEA</w:t>
+            </w:r>
+            <w:r w:rsidDel="00B25844">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35991C40" w14:textId="77777777" w:rsidR="009F53AE" w:rsidRDefault="009F53AE" w:rsidP="009F53AE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00B25844">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:t>anagement records are complete, accurate and representative of management activities</w:t>
+            </w:r>
+            <w:r w:rsidDel="00B25844">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F27D74B" w14:textId="21A9486B" w:rsidR="00EE53FE" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00B25844">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:t>odelling events are representative of project activities</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC0F44" w:rsidDel="00B25844">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D85AC37" w14:textId="03DB06A4" w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w:rsidRDefault="00CC0F44" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00B25844">
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:t>f applicable, disturbances affecting carbon sequestration in CEAs have been identified and reflected in modelling</w:t>
+            </w:r>
+            <w:r w:rsidDel="00B25844">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE53FE" w:rsidRPr="00FA7635" w14:paraId="759D9A3B" w14:textId="77777777" w:rsidTr="445DCD23">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19057EF2" w14:textId="049A7C07" w:rsidR="00EE53FE" w:rsidDel="00955CC8" w:rsidRDefault="00EE53FE" w:rsidP="00EE53FE">
+            <w:r>
+              <w:t xml:space="preserve">Plantation </w:t>
+            </w:r>
+            <w:r w:rsidR="009B3301">
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">orestry </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B6C842" w14:textId="77777777" w:rsidR="000A5C7E" w:rsidRDefault="000A5C7E" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00127899" w:rsidDel="00215228">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127899">
+              <w:t>roject activities have been undertaken in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidDel="00215228">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F2D3D5A" w14:textId="3594BFBB" w:rsidR="000A5C7E" w:rsidRDefault="000A5C7E" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00215228">
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:t>eospatial data aligns with ground truth</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC039D">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05979A70" w14:textId="268C42B3" w:rsidR="000A5C7E" w:rsidRPr="00AB4F7D" w:rsidRDefault="000A5C7E" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CEAs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t xml:space="preserve"> are accurately defined and mapped</w:t>
+            </w:r>
+            <w:r w:rsidR="009B3301">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240C798E" w14:textId="6DE797BA" w:rsidR="000A5C7E" w:rsidRPr="00AB4F7D" w:rsidRDefault="000A5C7E" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CEAs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t xml:space="preserve"> have been stratified in accordance with method requirements and supporting guidelines</w:t>
+            </w:r>
+            <w:r w:rsidR="009B3301">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D9FFF47" w14:textId="68B4BE71" w:rsidR="000A5C7E" w:rsidRPr="00AB4F7D" w:rsidRDefault="00B236FD" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="000A5C7E" w:rsidRPr="00AB4F7D">
+              <w:t xml:space="preserve">neligible areas are excluded from </w:t>
+            </w:r>
+            <w:r w:rsidR="000A5C7E">
+              <w:t>CEAs</w:t>
+            </w:r>
+            <w:r w:rsidR="009B3301">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E10ED3B" w14:textId="78FAE943" w:rsidR="000A5C7E" w:rsidRPr="00AB4F7D" w:rsidRDefault="00B236FD" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="000A5C7E" w:rsidRPr="00AB4F7D">
+              <w:t>isturbances have been detected, mapped and stratified accurately.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A69D13D" w14:textId="77777777" w:rsidR="000A5C7E" w:rsidRPr="00AB4F7D" w:rsidRDefault="000A5C7E" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB4F7D" w:rsidDel="00215228">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t>orest management plans are complete, current and consistent with project activities and</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> FullCAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D">
+              <w:t xml:space="preserve">modelling </w:t>
+            </w:r>
+            <w:r>
+              <w:t>inputs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB4F7D" w:rsidDel="00215228">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="488D0513" w14:textId="77777777" w:rsidR="000A5C7E" w:rsidRPr="00127899" w:rsidRDefault="000A5C7E" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00127899" w:rsidDel="00215228">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127899">
+              <w:t>odel point locations are representative of CEAs and meet method requirements and guidelines</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="650883BD" w14:textId="77777777" w:rsidR="000A5C7E" w:rsidRPr="001040B9" w:rsidRDefault="000A5C7E" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001040B9" w:rsidDel="00215228">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001040B9">
+              <w:t>odelling events are representative of project activities and management actions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001040B9" w:rsidDel="00215228">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B2E1B3" w14:textId="77777777" w:rsidR="000A5C7E" w:rsidRPr="00127899" w:rsidRDefault="000A5C7E" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00127899">
+              <w:t xml:space="preserve">Modelling parameters are aligned with the method requirement, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00127899">
+              <w:t>in particular for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00127899">
+              <w:t xml:space="preserve"> the baseline and project scenario modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127899">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7389430D" w14:textId="21180806" w:rsidR="000A5C7E" w:rsidRPr="001040B9" w:rsidRDefault="000A5C7E" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00127899" w:rsidDel="00215228">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127899">
+              <w:t>batement calculation</w:t>
+            </w:r>
+            <w:r w:rsidR="00811CD4">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127899">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001040B9">
+              <w:t>have been undertaken in accordance with method requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC039D">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73DE3E4F" w14:textId="63956D2B" w:rsidR="000A5C7E" w:rsidRDefault="00B236FD" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="000A5C7E">
+              <w:t>ethod calculations have been applied correctly</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30094ED1" w14:textId="07160DD2" w:rsidR="000A5C7E" w:rsidRPr="00BC6279" w:rsidRDefault="00B236FD" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="000A5C7E" w:rsidRPr="00BC6279">
+              <w:t>batement calculations are transparent and readily verifiable from supporting records</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702173FA" w14:textId="59CC29F8" w:rsidR="000A5C7E" w:rsidRDefault="00B236FD" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Correct</w:t>
+            </w:r>
+            <w:r w:rsidR="000A5C7E">
+              <w:t xml:space="preserve"> d</w:t>
+            </w:r>
+            <w:r w:rsidR="000A5C7E" w:rsidRPr="001040B9">
+              <w:t xml:space="preserve">iscount factors </w:t>
+            </w:r>
+            <w:r w:rsidR="000A5C7E">
+              <w:t>have been applied</w:t>
+            </w:r>
+            <w:r w:rsidR="000A5C7E" w:rsidDel="00825D88">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6B25AC" w14:textId="77777777" w:rsidR="000A5C7E" w:rsidRDefault="000A5C7E" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00825D88">
+              <w:t>W</w:t>
+            </w:r>
+            <w:r>
+              <w:t>here applicable, f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127899">
+              <w:t xml:space="preserve">inancial assessment </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">requirements have been met, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127899">
+              <w:t>to support project viability</w:t>
+            </w:r>
+            <w:r w:rsidDel="00825D88">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F910807" w14:textId="77777777" w:rsidR="000A5C7E" w:rsidRPr="001040B9" w:rsidRDefault="000A5C7E" w:rsidP="000A5C7E">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00825D88">
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:t>f applicable, d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001040B9">
+              <w:t xml:space="preserve">isturbances affecting carbon sequestered in </w:t>
+            </w:r>
+            <w:r>
+              <w:t>CEAs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001040B9">
+              <w:t xml:space="preserve"> have been identified and reflected in modelling, where required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001040B9" w:rsidDel="00825D88">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E3BB85" w14:textId="3C318256" w:rsidR="00EE53FE" w:rsidRDefault="000A5C7E" w:rsidP="00EE53FE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00825D88">
+              <w:t>W</w:t>
+            </w:r>
+            <w:r>
+              <w:t>here applicable, the p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127899">
+              <w:t>ermanence plan expla</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ins</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127899">
+              <w:t xml:space="preserve"> the steps intended to be undertaken to ensure carbon remains sequestered in the project area for the permanence obligation period for the project</w:t>
+            </w:r>
+            <w:r w:rsidDel="00825D88">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F11DBF9" w14:textId="77777777" w:rsidR="00FD1495" w:rsidRPr="00FD1495" w:rsidRDefault="00FD1495" w:rsidP="00FD1495"/>
     <w:p w14:paraId="0E7D3421" w14:textId="4C2D7DDE" w:rsidR="00796ED4" w:rsidRDefault="00796ED4" w:rsidP="00376DB7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc183684579"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc238653530"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">NGER: voluntary and </w:t>
       </w:r>
       <w:r w:rsidR="001C42E9">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t>-initiated audits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1948"/>
         <w:gridCol w:w="7792"/>
       </w:tblGrid>
       <w:tr w:rsidR="00796ED4" w:rsidRPr="00FA7635" w14:paraId="0011F0B7" w14:textId="77777777" w:rsidTr="00DC0775">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C3E0AFF" w14:textId="4E51C4C6" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="00796ED4">
             <w:r>
               <w:t>Industry type</w:t>
             </w:r>
@@ -7204,508 +8571,559 @@
       <w:tr w:rsidR="00796ED4" w:rsidRPr="00FA7635" w14:paraId="01E2885C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B4C55A7" w14:textId="5B0D8255" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="00796ED4" w:rsidP="00796ED4">
             <w:r>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28366C58" w14:textId="43CCE6A0" w:rsidR="00582E98" w:rsidRDefault="0007240F" w:rsidP="00582E98">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00D209D4">
               <w:t>F</w:t>
             </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t>acility boundaries</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AE730E7" w14:textId="26B85ED2" w:rsidR="00582E98" w:rsidRPr="006019DC" w:rsidRDefault="0007240F" w:rsidP="00582E98">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>O</w:t>
+            </w:r>
             <w:r w:rsidR="00582E98">
-              <w:t>acility boundaries</w:t>
-[...8 lines deleted...]
-              <w:t>O</w:t>
+              <w:t>perational</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> control </w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4" w:rsidRPr="006019DC">
+              <w:t>determination (including contractors)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224BEBF5" w14:textId="0A1A57D6" w:rsidR="00582E98" w:rsidRDefault="0007240F" w:rsidP="00582E98">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00582E98">
-              <w:t xml:space="preserve">perational control </w:t>
-[...11 lines deleted...]
-              <w:t>E</w:t>
+              <w:t>missions</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> and energy calculations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A7C7E8" w14:textId="6C5FF4E8" w:rsidR="00582E98" w:rsidRDefault="0007240F" w:rsidP="00582E98">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00582E98">
-              <w:t>missions and energy calculations</w:t>
-[...20 lines deleted...]
-              <w:t>basis of preparation)</w:t>
+              <w:t>ecord</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> keeping, including any records of the process of reporting (including the basis of preparation)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20ACE813" w14:textId="0A1B10AE" w:rsidR="00582E98" w:rsidRDefault="00582E98" w:rsidP="00582E98">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Matters to be </w:t>
             </w:r>
             <w:r w:rsidR="005E5178">
               <w:t>I</w:t>
             </w:r>
             <w:r>
               <w:t>dentified (MTBIs) of any activity which requires their reporting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="244FDDBF" w14:textId="157F7ACA" w:rsidR="00582E98" w:rsidRDefault="0007240F" w:rsidP="00582E98">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00D209D4">
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00582E98">
               <w:t>se of biofuels or carbon capture and storage (CCS) with scope 1 emission estimates</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CBC6104" w14:textId="18E70C25" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="0007240F" w:rsidP="00582E98">
-[...4 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1CBC6104" w14:textId="6248EA95" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="0007240F" w:rsidP="00582E98">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidDel="00D209D4">
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00582E98">
               <w:t>se of market-based methods to estimate scope 1 and scope 2 emissions</w:t>
+            </w:r>
+            <w:r w:rsidR="00361705">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00582E98" w:rsidRPr="00FA7635" w14:paraId="1BA8EA32" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46121642" w14:textId="6508F841" w:rsidR="00582E98" w:rsidRPr="00102447" w:rsidRDefault="00671F74" w:rsidP="00796ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102447">
               <w:t>Oil and gas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CF79946" w14:textId="62BF1DAE" w:rsidR="00102447" w:rsidRDefault="0007240F" w:rsidP="00102447">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00102447">
-              <w:t>ugitive emissions</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3EECC0B0" w14:textId="72C99FB6" w:rsidR="00582E98" w:rsidRDefault="0007240F" w:rsidP="00102447">
+              <w:t>ugitive</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> emissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EECC0B0" w14:textId="1B5B4638" w:rsidR="00582E98" w:rsidRDefault="0007240F" w:rsidP="00102447">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00102447">
-              <w:t>ategorisation of fuels during energy production and consumption</w:t>
+              <w:t>ategorisation</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> of fuels during energy </w:t>
+            </w:r>
+            <w:r w:rsidR="00102447">
+              <w:t>production and consumption</w:t>
+            </w:r>
+            <w:r w:rsidR="00361705">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00796ED4" w:rsidRPr="00FA7635" w14:paraId="177D2B5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A95E3D9" w14:textId="0F8DF1DF" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="00796ED4" w:rsidP="00796ED4">
             <w:r>
               <w:t>Coal mining</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79895BFE" w14:textId="07BFC9E2" w:rsidR="0059451C" w:rsidRDefault="0007240F" w:rsidP="0059451C">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="0059451C">
-              <w:t>ugitive emissions</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7531EDD0" w14:textId="3C00F2C4" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="0007240F" w:rsidP="0059451C">
+              <w:t>ugitive</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> emissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7531EDD0" w14:textId="5E53EB9F" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="0007240F" w:rsidP="0059451C">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="0059451C">
-              <w:t>ategorisation of fuels during energy production and consumption</w:t>
+              <w:t>ategorisation</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> of fuels during energy production and consumption</w:t>
+            </w:r>
+            <w:r w:rsidR="007A17B4">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00796ED4" w:rsidRPr="00FA7635" w14:paraId="0DD7D8A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BA3F9AD" w14:textId="012B4CBF" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="00796ED4" w:rsidP="00796ED4">
             <w:r>
               <w:t>Electricity generation, transmission and distribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06EEAFB8" w14:textId="0B6E278B" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="0007240F" w:rsidP="005E5178">
+          <w:p w14:paraId="06EEAFB8" w14:textId="07A6F2F3" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="0007240F" w:rsidP="005E5178">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00796ED4">
               <w:t>missions</w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:t>fuel</w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>combustion</w:t>
+            </w:r>
+            <w:r w:rsidR="007A17B4">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00796ED4" w:rsidRPr="00FA7635" w14:paraId="409F89C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C9F11A0" w14:textId="0B011EB0" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="00796ED4" w:rsidP="00796ED4">
             <w:r>
               <w:t>Industrial processes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6F0F1E" w14:textId="1F658E91" w:rsidR="00796ED4" w:rsidRDefault="0007240F" w:rsidP="00796ED4">
+          <w:p w14:paraId="6D6F0F1E" w14:textId="7EF26155" w:rsidR="00796ED4" w:rsidRDefault="0007240F" w:rsidP="00796ED4">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00796ED4">
               <w:t>missions</w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0059451C">
-[...2 lines deleted...]
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
+              <w:t>the use of</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:t>carbonate</w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>materials</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DEEE3A2" w14:textId="1BEFA6E9" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="0007240F" w:rsidP="00796ED4">
+          <w:p w14:paraId="2DEEE3A2" w14:textId="1C13183F" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="0007240F" w:rsidP="00796ED4">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00733B5C">
-              <w:t xml:space="preserve">se of </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00796ED4">
+              <w:t>se</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> of fuels</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:t>as</w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:t>feedstock</w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00796ED4">
+            <w:r w:rsidR="00D209D4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>reductant</w:t>
+            </w:r>
+            <w:r w:rsidR="007A17B4">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00796ED4" w:rsidRPr="00FA7635" w14:paraId="3B693DEC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="148A0BCE" w14:textId="4F378CE3" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="00796ED4" w:rsidP="00796ED4">
             <w:r>
               <w:t>Solid waste and landfill biogas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47B51643" w14:textId="25082304" w:rsidR="00733B5C" w:rsidRDefault="00C0579C" w:rsidP="00733B5C">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00733B5C">
-              <w:t>omposition of solid waste streams</w:t>
+              <w:t>omposition</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> of solid waste streams</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0923F4FD" w14:textId="44340EDE" w:rsidR="00733B5C" w:rsidRDefault="00C0579C" w:rsidP="00733B5C">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00733B5C">
-              <w:t>ctivities related to handling of captured biogas</w:t>
+              <w:t>ctivities</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> related to handling of captured biogas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="437A4FEC" w14:textId="1C2B4041" w:rsidR="00733B5C" w:rsidRDefault="00C0579C" w:rsidP="00733B5C">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00733B5C">
-              <w:t>stimations of solid waste tonnage</w:t>
+              <w:t>stimations</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> of solid waste tonnage</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4658EB8C" w14:textId="424CBCC7" w:rsidR="00733B5C" w:rsidRDefault="00C0579C" w:rsidP="00733B5C">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="00733B5C">
-              <w:t>aste mix types</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="77DEDA4A" w14:textId="53E300F3" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="00C0579C" w:rsidP="00733B5C">
+              <w:t>aste</w:t>
+            </w:r>
+            <w:r w:rsidR="00D209D4">
+              <w:t xml:space="preserve"> mix types</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77DEDA4A" w14:textId="6C97142F" w:rsidR="00796ED4" w:rsidRPr="00FA7635" w:rsidRDefault="00C0579C" w:rsidP="00733B5C">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="00733B5C">
               <w:t>ethane Correction Factor (MCF) determination</w:t>
+            </w:r>
+            <w:r w:rsidR="00410C74">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00733B5C" w:rsidRPr="00FA7635" w14:paraId="71745B25" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A773B23" w14:textId="63384D90" w:rsidR="00733B5C" w:rsidRPr="00CC01B2" w:rsidRDefault="00CC01B2" w:rsidP="00796ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC01B2">
               <w:t>Wastewater handling</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7719,76 +9137,78 @@
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00CC01B2">
               <w:t>hemical Oxygen Demand (COD) determination</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7830B055" w14:textId="187C88AF" w:rsidR="00CC01B2" w:rsidRDefault="00C0579C" w:rsidP="00CC01B2">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="00CC01B2">
               <w:t xml:space="preserve">ethane Correction Factor (MCF) determination </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B247A4A" w14:textId="46A84EFB" w:rsidR="00733B5C" w:rsidRDefault="00C0579C" w:rsidP="00CC01B2">
+          <w:p w14:paraId="6B247A4A" w14:textId="6007DC32" w:rsidR="00733B5C" w:rsidRDefault="00C0579C" w:rsidP="00CC01B2">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00CC01B2">
               <w:t>ctivities related to handling of captured biogas</w:t>
+            </w:r>
+            <w:r w:rsidR="00410C74">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D7D5AAF" w14:textId="77777777" w:rsidR="00DC0775" w:rsidRDefault="00DC0775" w:rsidP="00F27344">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc183684580"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc238653531"/>
       <w:r w:rsidRPr="00DC0775">
-        <w:lastRenderedPageBreak/>
         <w:t>RET: emissions-intensive trade-exposed (EITE) applications using electricity use method</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1948"/>
         <w:gridCol w:w="7792"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DC0775" w:rsidRPr="00FA7635" w14:paraId="6DAD4415" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="546CE0BF" w14:textId="669ECAF1" w:rsidR="00DC0775" w:rsidRPr="00FA7635" w:rsidRDefault="00DC0775">
             <w:r>
               <w:t>Audit type</w:t>
             </w:r>
           </w:p>
@@ -7812,204 +9232,204 @@
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B19CCF2" w14:textId="77777777" w:rsidR="00DC0775" w:rsidRPr="00FA7635" w:rsidRDefault="00DC0775">
             <w:r>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B360B12" w14:textId="635B90B3" w:rsidR="00155BEA" w:rsidRDefault="00C0579C" w:rsidP="00155BEA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00155BEA">
               <w:t>se</w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:t>amount</w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:t>formula</w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:t>used</w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:t>calculate</w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:t>certifiable</w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:t>amount</w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:t xml:space="preserve">is </w:t>
             </w:r>
-            <w:r w:rsidR="00155BEA">
+            <w:r w:rsidR="00E76939">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>appropriate</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="110E4651" w14:textId="4ACB1BBD" w:rsidR="00155BEA" w:rsidRPr="00A33713" w:rsidRDefault="00C0579C" w:rsidP="00893B0F">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00DC0775">
               <w:t>ompleteness</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775" w:rsidRPr="00893B0F">
+            <w:r w:rsidR="00E76939" w:rsidRPr="00893B0F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775">
+            <w:r w:rsidR="00E76939">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775" w:rsidRPr="00893B0F">
+            <w:r w:rsidR="00E76939" w:rsidRPr="00893B0F">
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775">
+            <w:r w:rsidR="00E76939">
               <w:t>accuracy</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775" w:rsidRPr="00893B0F">
+            <w:r w:rsidR="00E76939" w:rsidRPr="00893B0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775">
+            <w:r w:rsidR="00E76939">
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775" w:rsidRPr="00893B0F">
+            <w:r w:rsidR="00E76939" w:rsidRPr="00893B0F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775">
+            <w:r w:rsidR="00E76939">
               <w:t>electricity</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775" w:rsidRPr="00893B0F">
+            <w:r w:rsidR="00E76939" w:rsidRPr="00893B0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775">
+            <w:r w:rsidR="00E76939">
               <w:t>use</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775" w:rsidRPr="00893B0F">
+            <w:r w:rsidR="00E76939" w:rsidRPr="00893B0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775">
+            <w:r w:rsidR="00E76939">
               <w:t>data,</w:t>
             </w:r>
-            <w:r w:rsidR="00DC0775" w:rsidRPr="00893B0F">
+            <w:r w:rsidR="00E76939" w:rsidRPr="00893B0F">
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DC0775" w:rsidRPr="00893B0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>including</w:t>
             </w:r>
             <w:r w:rsidR="00155BEA">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="218DBB70" w14:textId="41EAD1D1" w:rsidR="00DC0775" w:rsidRPr="00A33713" w:rsidRDefault="00DC0775" w:rsidP="00155BEA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
@@ -8066,51 +9486,51 @@
               </w:rPr>
               <w:t>activity</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46DFE430" w14:textId="1A49EFDF" w:rsidR="00E25281" w:rsidRDefault="00E25281" w:rsidP="00E25281">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>exclusion of non-liable on-site generation</w:t>
             </w:r>
             <w:r w:rsidR="005E5178">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D4DDC6A" w14:textId="6CF3ED09" w:rsidR="00E25281" w:rsidRDefault="00C0579C" w:rsidP="00F52420">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00E15921">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00F52420" w:rsidRPr="00B278EC">
               <w:t>dentifying and reporting correct billing and other meter identifiers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="555C8F0E" w14:textId="0E7343B2" w:rsidR="00DC0775" w:rsidRDefault="00DC0775" w:rsidP="00DC0775">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>EITE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>activity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8148,104 +9568,107 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>application</w:t>
             </w:r>
             <w:r w:rsidR="00695F54">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> and meets criteria for eligibility</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3298D47B" w14:textId="64D96821" w:rsidR="00DC0775" w:rsidRDefault="00C0579C" w:rsidP="00DC0775">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F52420">
               <w:t>roviding false or misleading information</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="636F7553" w14:textId="68802893" w:rsidR="00DC0775" w:rsidRPr="00FA7635" w:rsidRDefault="00C0579C" w:rsidP="00DC0775">
+          <w:p w14:paraId="636F7553" w14:textId="7E4126A0" w:rsidR="00DC0775" w:rsidRPr="00FA7635" w:rsidRDefault="00C0579C" w:rsidP="00DC0775">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F52420">
               <w:t xml:space="preserve">oor </w:t>
             </w:r>
             <w:r w:rsidR="00893B0F">
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00DC0775">
               <w:t>ecord</w:t>
             </w:r>
             <w:r w:rsidR="00DC0775">
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DC0775">
               <w:t>keeping</w:t>
             </w:r>
             <w:r w:rsidR="00F52420">
               <w:t>/procedural reliability</w:t>
+            </w:r>
+            <w:r w:rsidR="00410C74">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E7CDE3F" w14:textId="59F65617" w:rsidR="00DC0775" w:rsidRDefault="00DC0775" w:rsidP="00F27344">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc183684581"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc238653532"/>
       <w:r w:rsidRPr="00DC0775">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00EF7C77">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0775">
         <w:t xml:space="preserve">afeguard </w:t>
       </w:r>
       <w:r w:rsidR="00EF7C77">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0775">
         <w:t>echanism</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2185"/>
         <w:gridCol w:w="7555"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DC0775" w:rsidRPr="00FA7635" w14:paraId="64A5565C" w14:textId="77777777" w:rsidTr="007C441F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="194C3233" w14:textId="77777777" w:rsidR="00DC0775" w:rsidRPr="00FA7635" w:rsidRDefault="00DC0775">
             <w:r>
               <w:t>Audit type</w:t>
             </w:r>
@@ -8259,339 +9682,458 @@
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Key risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00213954" w:rsidRPr="00FA7635" w14:paraId="5A8C54E7" w14:textId="77777777" w:rsidTr="007C441F">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35EEE143" w14:textId="552E45F6" w:rsidR="00213954" w:rsidRPr="00FA7635" w:rsidRDefault="00213954" w:rsidP="00213954">
             <w:r>
               <w:t>Emissions-intensity determination application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4229B6F7" w14:textId="61678DD6" w:rsidR="00213954" w:rsidRDefault="00C0579C" w:rsidP="00213954">
+          <w:p w14:paraId="4229B6F7" w14:textId="14262299" w:rsidR="00213954" w:rsidRDefault="00C0579C" w:rsidP="00213954">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00213954" w:rsidRPr="003210C8">
               <w:t>pplication correctly specifies the historical production variables for the facility</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="555CF486" w14:textId="5CB92DDF" w:rsidR="00213954" w:rsidRDefault="00C0579C" w:rsidP="00213954">
+            <w:r w:rsidR="006F0807">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555CF486" w14:textId="15F1DB44" w:rsidR="00213954" w:rsidRDefault="00C0579C" w:rsidP="00213954">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00213954" w:rsidRPr="003210C8">
               <w:t>pplication correctly specifies the quantity of the historical production variable in the historical financial year</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6A1DADDE" w14:textId="4721A9C4" w:rsidR="00213954" w:rsidRDefault="00C0579C" w:rsidP="00213954">
+            <w:r w:rsidR="006F0807">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A1DADDE" w14:textId="56803A3F" w:rsidR="00213954" w:rsidRDefault="00C0579C" w:rsidP="00213954">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00213954" w:rsidRPr="003210C8">
               <w:t xml:space="preserve">pplication correctly specifies the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00213954" w:rsidRPr="003210C8">
               <w:t>amount</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00213954" w:rsidRPr="003210C8">
               <w:t xml:space="preserve"> of covered emissions for the facility in each historical financial year</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0FA3FACA" w14:textId="717A914D" w:rsidR="00213954" w:rsidRDefault="00C0579C" w:rsidP="00213954">
+            <w:r w:rsidR="006F0807">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FA3FACA" w14:textId="52E962C7" w:rsidR="00213954" w:rsidRDefault="00C0579C" w:rsidP="00213954">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00213954" w:rsidRPr="003210C8">
               <w:t>pplication correctly specifies the transitional production variables (if any) for the facility</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-          <w:p w14:paraId="72FC77C9" w14:textId="17A16D97" w:rsidR="00213954" w:rsidRPr="00FA7635" w:rsidRDefault="00B00ADA" w:rsidP="00213954">
+            <w:r w:rsidR="006F0807">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72FC77C9" w14:textId="65C721E6" w:rsidR="00213954" w:rsidRPr="00FA7635" w:rsidRDefault="0012578B" w:rsidP="00213954">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidR="00213954">
+            <w:r w:rsidRPr="008A4E94">
+              <w:t xml:space="preserve">If the application specifies one or more historical production variables for the facility, the application correctly specifies the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008A4E94">
+              <w:t>amount</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008A4E94">
+              <w:t xml:space="preserve"> of covered emissions of greenhouse gases from the operation of the facility that are relevantly associated with each of those production variables</w:t>
+            </w:r>
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C441F" w:rsidRPr="00FA7635" w14:paraId="320B5830" w14:textId="77777777" w:rsidTr="007C441F">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F829E5E" w14:textId="3931C9E6" w:rsidR="007C441F" w:rsidRDefault="007C441F" w:rsidP="007C441F">
             <w:r w:rsidRPr="008D6E94">
               <w:t>Trade-exposed baseline</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ad</w:t>
             </w:r>
             <w:r w:rsidRPr="008D6E94">
               <w:t>justed determination application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="737BC7CF" w14:textId="5C3B7119" w:rsidR="007C441F" w:rsidRDefault="00742B06" w:rsidP="007C441F">
+          <w:p w14:paraId="737BC7CF" w14:textId="5838C968" w:rsidR="007C441F" w:rsidRDefault="00742B06" w:rsidP="007C441F">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="007C441F" w:rsidRPr="003210C8">
               <w:t>hether</w:t>
             </w:r>
             <w:r w:rsidR="007C441F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C441F" w:rsidRPr="003210C8">
               <w:t>the information included in the application is correct</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6EAD5532" w14:textId="0316BDF4" w:rsidR="007C441F" w:rsidRDefault="00742B06" w:rsidP="007C441F">
+            <w:r w:rsidR="006F0807">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EAD5532" w14:textId="37A8BFFB" w:rsidR="007C441F" w:rsidRDefault="00742B06" w:rsidP="007C441F">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="007C441F" w:rsidRPr="003210C8">
               <w:t>hether</w:t>
             </w:r>
             <w:r w:rsidR="007C441F">
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r w:rsidR="007C441F" w:rsidRPr="003210C8">
               <w:t>primary production variable for the facility in the first financial year is a trade</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007C441F" w:rsidRPr="003210C8">
               <w:t>exposed production variable</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0AAA48E4" w14:textId="1A81EB2C" w:rsidR="007C441F" w:rsidRDefault="00742B06" w:rsidP="007C441F">
+            <w:r w:rsidR="006F0807">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AAA48E4" w14:textId="236C62ED" w:rsidR="007C441F" w:rsidRDefault="00742B06" w:rsidP="007C441F">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="007C441F">
               <w:t xml:space="preserve">easonable assurance is provided over </w:t>
             </w:r>
             <w:r w:rsidR="007C441F" w:rsidRPr="008D6E94">
-              <w:t xml:space="preserve">the revenue or EBIT (earnings before interest or tax) of the facility in the first financial year, including assumptions made in determining the relevant figure </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="61025889" w14:textId="26F5F9B2" w:rsidR="007C441F" w:rsidRPr="00FA7635" w:rsidRDefault="00742B06" w:rsidP="007C441F">
+              <w:t>the revenue or EBIT (earnings before interest or tax) of the facility in the first financial year, including assumptions made in determining the relevant figure</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0807">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61025889" w14:textId="1B751D7A" w:rsidR="007C441F" w:rsidRPr="00FA7635" w:rsidRDefault="00742B06" w:rsidP="007C441F">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="007C441F">
               <w:t xml:space="preserve">easonable assurance is provided over </w:t>
             </w:r>
             <w:r w:rsidR="007C441F" w:rsidRPr="008D6E94">
               <w:t>the assessed cost impact for the facility in the first financial year and information about assumptions made when working out that value</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0807">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197ACE" w:rsidRPr="00FA7635" w14:paraId="7651C9BC" w14:textId="77777777" w:rsidTr="007C441F">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2185" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A33DD2" w14:textId="788DDE19" w:rsidR="00197ACE" w:rsidRPr="008D6E94" w:rsidRDefault="00197ACE" w:rsidP="00197ACE">
+            <w:r>
+              <w:t>Safeguard Mechanism high emissions facility audit report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="758E5C11" w14:textId="77777777" w:rsidR="00197ACE" w:rsidRDefault="00197ACE" w:rsidP="00197ACE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Ensuring that all activities which are carried out at the facility are appropriately included in the NGER report.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716EE319" w14:textId="1D8D5E9A" w:rsidR="00197ACE" w:rsidRDefault="00197ACE" w:rsidP="00197ACE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ensuring that emissions have been calculated according to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00D26AE2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>NGER Measurement Determination 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AB1572">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="9"/>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7187804C" w14:textId="5CB3D38C" w:rsidR="00197ACE" w:rsidRDefault="00197ACE" w:rsidP="00197ACE">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ensuring that the quantity which is included in an NGER report for the purpose of the Safeguard Mechanism has been measured consistently with the metric/methodology which is established in Schedule 1 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="00F1627B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>Safeguard Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AB1572">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="10"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="00A04730">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>Safeguard Mechanism Document</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AB1572">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="11"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74A9D08A" w14:textId="77777777" w:rsidR="00253FFC" w:rsidRPr="00F27344" w:rsidRDefault="00253FFC" w:rsidP="00F27344">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00253FFC" w:rsidRPr="00F27344" w:rsidSect="00E349EF">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId27"/>
+      <w:footerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58887196" w14:textId="77777777" w:rsidR="00CC62E3" w:rsidRDefault="00CC62E3" w:rsidP="00176C28">
+    <w:p w14:paraId="19099F33" w14:textId="77777777" w:rsidR="008C251B" w:rsidRDefault="008C251B" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057A62FC" w14:textId="77777777" w:rsidR="00CC62E3" w:rsidRDefault="00CC62E3"/>
+    <w:p w14:paraId="212D2F3C" w14:textId="77777777" w:rsidR="008C251B" w:rsidRDefault="008C251B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E3ED335" w14:textId="77777777" w:rsidR="00CC62E3" w:rsidRDefault="00CC62E3" w:rsidP="00176C28">
+    <w:p w14:paraId="28312C24" w14:textId="77777777" w:rsidR="008C251B" w:rsidRDefault="008C251B" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B396EBA" w14:textId="77777777" w:rsidR="00CC62E3" w:rsidRDefault="00CC62E3"/>
+    <w:p w14:paraId="0177215F" w14:textId="77777777" w:rsidR="008C251B" w:rsidRDefault="008C251B"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44B23CA3" w14:textId="77777777" w:rsidR="00CC62E3" w:rsidRDefault="00CC62E3">
+    <w:p w14:paraId="2B7B41AC" w14:textId="77777777" w:rsidR="008C251B" w:rsidRDefault="008C251B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -8603,123 +10145,118 @@
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="89826918"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5B45CC55" w14:textId="77777777" w:rsidR="009633DE" w:rsidRDefault="009633DE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1FBCAE26" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2471B668" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="396F7C03" w14:textId="77777777" w:rsidR="006C58B9" w:rsidRDefault="006C58B9"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53F6ED68" w14:textId="77777777" w:rsidR="00F76419" w:rsidRPr="002761BC" w:rsidRDefault="002D18F3" w:rsidP="002761BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2694"/>
         <w:tab w:val="clear" w:pos="3969"/>
         <w:tab w:val="clear" w:pos="6946"/>
         <w:tab w:val="clear" w:pos="9498"/>
         <w:tab w:val="center" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="0"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D18F3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -8823,71 +10360,65 @@
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="006E3CA9">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="006E3CA9" w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="42FE980E" w14:textId="2583AFA9" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="009956EA" w:rsidP="00E349EF">
+  <w:p w14:paraId="42FE980E" w14:textId="58BF6AFD" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="00F76419" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BE71F85" w14:textId="77777777" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="00CA2954" w:rsidP="00AA2792">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="720"/>
       <w:ind w:right="242"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CB75EB0" wp14:editId="61B868EB">
           <wp:extent cx="2133416" cy="648000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="5" name="Picture 5"/>
@@ -8905,173 +10436,299 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2133416" cy="648000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61B2C566" w14:textId="77777777" w:rsidR="00CC62E3" w:rsidRDefault="00CC62E3" w:rsidP="00176C28">
+    <w:p w14:paraId="3A986257" w14:textId="77777777" w:rsidR="008C251B" w:rsidRDefault="008C251B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224BD1B8" w14:textId="77777777" w:rsidR="00CC62E3" w:rsidRDefault="00CC62E3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49687D29" w14:textId="77777777" w:rsidR="00CC62E3" w:rsidRDefault="00CC62E3" w:rsidP="00176C28">
+    <w:p w14:paraId="67BE180C" w14:textId="77777777" w:rsidR="008C251B" w:rsidRDefault="008C251B" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489657C6" w14:textId="77777777" w:rsidR="00CC62E3" w:rsidRDefault="00CC62E3"/>
+    <w:p w14:paraId="02AD652C" w14:textId="77777777" w:rsidR="008C251B" w:rsidRDefault="008C251B"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2F2FB0C6" w14:textId="77777777" w:rsidR="00CC62E3" w:rsidRDefault="00CC62E3">
+    <w:p w14:paraId="48931A0C" w14:textId="77777777" w:rsidR="008C251B" w:rsidRDefault="008C251B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0F6A027E" w14:textId="34550C6D" w:rsidR="0015594B" w:rsidRDefault="0015594B">
+    <w:p w14:paraId="5C24FE4A" w14:textId="32D75ADB" w:rsidR="006400D0" w:rsidRDefault="006400D0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED37AC" w:rsidRPr="00ED37AC">
-        <w:t>https://cer.gov.au/about-us/our-compliance-approach/compliance-and-enforcement-priorities/compliance-and-enforcement-priorities-2024-2025</w:t>
+      <w:r w:rsidR="003D7C88" w:rsidRPr="001F3AD1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>https://cer.gov.au/about-us/our-compliance-approach/compliance-and-enforcement-priorities/compliance-and-enforcement-priorities-2026-27</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5C9B100A" w14:textId="4946B8DF" w:rsidR="00556CBA" w:rsidRDefault="00556CBA">
+    <w:p w14:paraId="357D8F46" w14:textId="6388E21A" w:rsidR="00F933D7" w:rsidRDefault="00F933D7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00556CBA">
+      <w:r w:rsidRPr="00F933D7">
         <w:t>https://www.legislation.gov.au/C2011A00101/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0740B8EA" w14:textId="0B71E1E5" w:rsidR="001974AD" w:rsidRDefault="001974AD">
+    <w:p w14:paraId="1A15E562" w14:textId="5FF741B4" w:rsidR="003E5D20" w:rsidRDefault="003E5D20">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001974AD">
-        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/accu-scheme-methods</w:t>
+      <w:r w:rsidRPr="003E5D20">
+        <w:t>https://www.legislation.gov.au/F2015L00156/latest/text</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="62F35EEA" w14:textId="4A17A7C9" w:rsidR="003E5D20" w:rsidRDefault="003E5D20">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5D20">
+        <w:t>https://cer.gov.au/document/guidelines-stratification-evidence-and-records-hir-and-nfmr</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="45CD55E2" w14:textId="22E0AF7A" w:rsidR="002B65CC" w:rsidRDefault="00382A60" w:rsidP="00E56F52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00274002" w:rsidRPr="00E56F52">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>https://www.dcceew.gov.au/sites/default/files/documents/technical-guidance-2026-savanna-methods.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="00274002">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="601D6D0C" w14:textId="117B373B" w:rsidR="00396871" w:rsidRDefault="00396871" w:rsidP="00E56F52">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:widowControl w:val="0"/>
+        <w:suppressLineNumbers/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="002B65CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56F52" w:rsidRPr="00E56F52">
+        <w:t>https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.dcceew.gov.au%2Fsites%2Fdefault%2Ffiles%2Fdocuments%2Fsavanna-technical-guidance.docx&amp;wdOrigin=BROWSELINK</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="44BA3967" w14:textId="0CCBB51A" w:rsidR="00AB1572" w:rsidRDefault="00AB1572">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1572">
+        <w:t>https://www.legislation.gov.au/F2008L02309/latest/versions</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="5372F24A" w14:textId="2F8CA4A5" w:rsidR="00AB1572" w:rsidRDefault="00AB1572">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1572">
+        <w:t>https://www.legislation.gov.au/F2008L02309/latest/versions</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="5D310978" w14:textId="46246C0E" w:rsidR="00AB1572" w:rsidRDefault="00AB1572">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1572">
+        <w:t>https://www.legislation.gov.au/F2015L01637/latest/versions</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="79C78FB3" w14:textId="39407E77" w:rsidR="00AB1572" w:rsidRDefault="00AB1572">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1572">
+        <w:t>https://www.dcceew.gov.au/climate-change/publications/safeguard-mechanism-document</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...17 lines deleted...]
-  </w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5276CBB7" w14:textId="77777777" w:rsidR="00D81782" w:rsidRPr="00BE0DA3" w:rsidRDefault="00407A97" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1217999C" wp14:editId="2E6CC2C6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1217999C" wp14:editId="4B87636E">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>4706474</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-190500</wp:posOffset>
+            <wp:posOffset>65314</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1424451" cy="469454"/>
-          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 6">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -9084,51 +10741,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1424451" cy="469454"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20D56A31" w14:textId="77777777" w:rsidR="00CA2954" w:rsidRDefault="008352D1" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="600"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="00CA2954">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D78FC40" wp14:editId="4571E051">
           <wp:extent cx="2628000" cy="617737"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5080"/>
           <wp:docPr id="4" name="Picture 4" descr="Australian Government Crest - Clean Energy Regulator"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9141,51 +10798,51 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2628000" cy="617737"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A6B4C84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C6027FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -9616,50 +11273,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15614BB5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E2A5DB0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1889751D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C0C352"/>
     <w:lvl w:ilvl="0" w:tplc="B578735C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="005774"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="355096F8">
@@ -9737,51 +11480,51 @@
     <w:lvl w:ilvl="7" w:tplc="7DF0C00C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4767" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2EA604BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5383" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A4B71B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="661E17BA"/>
     <w:lvl w:ilvl="0" w:tplc="A7C6C30A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="005774"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F29A81F6">
@@ -9859,51 +11602,51 @@
     <w:lvl w:ilvl="7" w:tplc="5A140904">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4767" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3AF4ECDA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5383" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E86807A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="21F40BC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="595A36D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9972,51 +11715,51 @@
     <w:lvl w:ilvl="7" w:tplc="BADC18BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7E40E508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28E34025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16841D4A"/>
     <w:lvl w:ilvl="0" w:tplc="1326F38E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="006C93"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10184,51 +11927,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F7226B80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="006C93"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="294F754B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAD0C7C8"/>
     <w:lvl w:ilvl="0" w:tplc="DDEC3A04">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="005774"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="30A0EDFA">
@@ -10306,51 +12049,51 @@
     <w:lvl w:ilvl="7" w:tplc="DD023C64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4767" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5A68A672">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5383" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29706B91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3BAC700"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -10423,51 +12166,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F11490C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26E69CA8"/>
     <w:lvl w:ilvl="0" w:tplc="540A9672">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="006C93"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10635,51 +12378,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EEFA885A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="006C93"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="373C34CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBE0B60C"/>
     <w:lvl w:ilvl="0" w:tplc="5F9A1F8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="006C93"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10837,51 +12580,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DD1E5F26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="006C93"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5A1BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB304E1A"/>
     <w:name w:val="CERBullets2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -10924,51 +12667,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40664A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F12428C"/>
     <w:lvl w:ilvl="0" w:tplc="40F687D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="467" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="005774"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7BA6366E">
@@ -11046,51 +12789,51 @@
     <w:lvl w:ilvl="7" w:tplc="A60C9208">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4767" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CCD83214">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5383" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44F6614B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66F07940"/>
     <w:lvl w:ilvl="0" w:tplc="2C4E1ADC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="005774"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E4B0BAF8">
@@ -11168,51 +12911,51 @@
     <w:lvl w:ilvl="7" w:tplc="447239A6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4767" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0794FF94">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5383" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F5B111B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7A5ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11309,51 +13052,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="508C767B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="C36C87B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="»"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="05BA0C32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5B2E6ACC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7DBE3FA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3C3E9382">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5BB6B2D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="65D6275A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="27C2BE4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9AAC3614">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51394C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E7A8B00"/>
     <w:lvl w:ilvl="0" w:tplc="25769398">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="CERnumbering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11399,51 +13255,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="564F6098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9703258"/>
     <w:lvl w:ilvl="0" w:tplc="BDB08B0E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="005774"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0CCC68DE">
@@ -11521,51 +13377,51 @@
     <w:lvl w:ilvl="7" w:tplc="83D2A4C4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4767" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="935A7220">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5383" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BFABB07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2AE0559C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11634,51 +13490,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C9049BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61A674D4"/>
     <w:lvl w:ilvl="0" w:tplc="7D0250EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="006C93"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -11846,51 +13702,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2F263762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="006C93"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61780520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D4A153C"/>
     <w:lvl w:ilvl="0" w:tplc="FEAA52F2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="467" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="005774"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5EB47478">
@@ -11968,51 +13824,51 @@
     <w:lvl w:ilvl="7" w:tplc="E9C26246">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4767" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87E00AC8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5383" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64E91DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51A8307A"/>
     <w:lvl w:ilvl="0" w:tplc="179C0BA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="006C93"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -12180,51 +14036,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ABCC5A98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="006C93"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D215F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D29674FA"/>
     <w:lvl w:ilvl="0" w:tplc="2A520F62">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="005774"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="834A4E06">
@@ -12302,55 +14158,54 @@
     <w:lvl w:ilvl="7" w:tplc="8FB0B7AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4767" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CA78F60E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5383" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DB23C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11A43BFC"/>
-    <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="CERbullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
@@ -12421,927 +14276,2105 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="216744015">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="668025326">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1825393989">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1936480246">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1365866358">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1607230077">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2027250598">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1336762892">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2027250598">
-[...2 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1336762892">
+  <w:num w:numId="9" w16cid:durableId="1969388818">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1969388818">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="10" w16cid:durableId="899176210">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1021517507">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1289356168">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1745641468">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="976952852">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="70203236">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1602684414">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="548491020">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1534028867">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="391277482">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="747772579">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="466164226">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="340932391">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="129397876">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="858473920">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1377655998">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1706827459">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1697195173">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="111634415">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1951282490">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2024046215">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1189026600">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1835492997">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="2044210301">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="15471050">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1838765716">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1697195173">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="36" w16cid:durableId="1711344619">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="700741708">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1863013722">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="204292224">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="318387944">
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00224EE8"/>
+    <w:rsid w:val="0000042C"/>
     <w:rsid w:val="00002745"/>
+    <w:rsid w:val="00010441"/>
+    <w:rsid w:val="00011079"/>
     <w:rsid w:val="00012659"/>
+    <w:rsid w:val="00014D44"/>
+    <w:rsid w:val="00015232"/>
+    <w:rsid w:val="00016B68"/>
     <w:rsid w:val="00016E89"/>
+    <w:rsid w:val="00021519"/>
+    <w:rsid w:val="00021C10"/>
     <w:rsid w:val="00031090"/>
+    <w:rsid w:val="000349D3"/>
+    <w:rsid w:val="0003502D"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
+    <w:rsid w:val="00036637"/>
+    <w:rsid w:val="000375BE"/>
     <w:rsid w:val="000378B6"/>
+    <w:rsid w:val="00040572"/>
+    <w:rsid w:val="00043437"/>
+    <w:rsid w:val="00043B34"/>
+    <w:rsid w:val="00043C7E"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="00045650"/>
+    <w:rsid w:val="00045C41"/>
+    <w:rsid w:val="0005121F"/>
+    <w:rsid w:val="00051CAC"/>
+    <w:rsid w:val="00052CC7"/>
     <w:rsid w:val="0005503E"/>
+    <w:rsid w:val="000553F3"/>
+    <w:rsid w:val="000568CA"/>
     <w:rsid w:val="00056B3C"/>
     <w:rsid w:val="00056FF0"/>
+    <w:rsid w:val="00057485"/>
+    <w:rsid w:val="00057D4F"/>
+    <w:rsid w:val="00062F7C"/>
+    <w:rsid w:val="000651AB"/>
+    <w:rsid w:val="00066B42"/>
+    <w:rsid w:val="00066C7B"/>
     <w:rsid w:val="000678AA"/>
+    <w:rsid w:val="00067A65"/>
     <w:rsid w:val="000705D2"/>
     <w:rsid w:val="00070E34"/>
+    <w:rsid w:val="000710FC"/>
+    <w:rsid w:val="00071BFF"/>
     <w:rsid w:val="0007240F"/>
+    <w:rsid w:val="00072D13"/>
+    <w:rsid w:val="00072DDC"/>
+    <w:rsid w:val="00074A02"/>
     <w:rsid w:val="000756F3"/>
+    <w:rsid w:val="0007593F"/>
+    <w:rsid w:val="00077B01"/>
+    <w:rsid w:val="00083D66"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="00084FDD"/>
+    <w:rsid w:val="00085BCE"/>
+    <w:rsid w:val="00085EFA"/>
     <w:rsid w:val="000873E6"/>
+    <w:rsid w:val="00087591"/>
+    <w:rsid w:val="000876F0"/>
     <w:rsid w:val="000906DE"/>
+    <w:rsid w:val="00092E99"/>
+    <w:rsid w:val="000936E0"/>
     <w:rsid w:val="000957B5"/>
     <w:rsid w:val="00096878"/>
+    <w:rsid w:val="000A051C"/>
+    <w:rsid w:val="000A0525"/>
     <w:rsid w:val="000A0DD5"/>
+    <w:rsid w:val="000A44C3"/>
+    <w:rsid w:val="000A4B2D"/>
+    <w:rsid w:val="000A5C7E"/>
+    <w:rsid w:val="000A7C21"/>
     <w:rsid w:val="000B2225"/>
+    <w:rsid w:val="000B450E"/>
+    <w:rsid w:val="000B47B4"/>
+    <w:rsid w:val="000B4B5E"/>
+    <w:rsid w:val="000B529B"/>
+    <w:rsid w:val="000B6ADD"/>
+    <w:rsid w:val="000B6E9E"/>
+    <w:rsid w:val="000B77C7"/>
     <w:rsid w:val="000B79CB"/>
+    <w:rsid w:val="000C1590"/>
+    <w:rsid w:val="000C414C"/>
+    <w:rsid w:val="000C4731"/>
+    <w:rsid w:val="000D0BA6"/>
+    <w:rsid w:val="000D2F13"/>
+    <w:rsid w:val="000D57DF"/>
+    <w:rsid w:val="000D5820"/>
+    <w:rsid w:val="000D62E6"/>
+    <w:rsid w:val="000D6BE1"/>
+    <w:rsid w:val="000D6DE1"/>
+    <w:rsid w:val="000D7C7F"/>
+    <w:rsid w:val="000E0594"/>
+    <w:rsid w:val="000E0B2F"/>
+    <w:rsid w:val="000E1A1F"/>
+    <w:rsid w:val="000E4719"/>
     <w:rsid w:val="000E5A13"/>
+    <w:rsid w:val="000E5F45"/>
+    <w:rsid w:val="000E62F0"/>
     <w:rsid w:val="000E76EE"/>
+    <w:rsid w:val="000F1872"/>
     <w:rsid w:val="000F1DCA"/>
+    <w:rsid w:val="000F3330"/>
+    <w:rsid w:val="000F3F94"/>
+    <w:rsid w:val="000F4498"/>
+    <w:rsid w:val="000F60D9"/>
     <w:rsid w:val="000F6613"/>
+    <w:rsid w:val="000F69C6"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="00102447"/>
+    <w:rsid w:val="001031ED"/>
+    <w:rsid w:val="0010607D"/>
+    <w:rsid w:val="00110B5A"/>
     <w:rsid w:val="00111501"/>
+    <w:rsid w:val="00111EB1"/>
     <w:rsid w:val="00112927"/>
     <w:rsid w:val="00112E29"/>
     <w:rsid w:val="001177D9"/>
+    <w:rsid w:val="00121771"/>
+    <w:rsid w:val="001222E7"/>
+    <w:rsid w:val="00123748"/>
+    <w:rsid w:val="0012565C"/>
+    <w:rsid w:val="0012572E"/>
+    <w:rsid w:val="0012578B"/>
     <w:rsid w:val="001276AA"/>
+    <w:rsid w:val="001305BA"/>
     <w:rsid w:val="00135CBE"/>
     <w:rsid w:val="0014028F"/>
+    <w:rsid w:val="00141AA6"/>
+    <w:rsid w:val="00141DD4"/>
+    <w:rsid w:val="00142D77"/>
     <w:rsid w:val="00143E17"/>
     <w:rsid w:val="00146109"/>
+    <w:rsid w:val="00147174"/>
+    <w:rsid w:val="0014762A"/>
     <w:rsid w:val="001512C0"/>
+    <w:rsid w:val="00151DD8"/>
     <w:rsid w:val="0015594B"/>
     <w:rsid w:val="00155BEA"/>
     <w:rsid w:val="00157175"/>
+    <w:rsid w:val="001603F9"/>
+    <w:rsid w:val="001637B0"/>
     <w:rsid w:val="001642D0"/>
     <w:rsid w:val="00164313"/>
+    <w:rsid w:val="00164979"/>
     <w:rsid w:val="001651F7"/>
+    <w:rsid w:val="0017429E"/>
+    <w:rsid w:val="001747D8"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
     <w:rsid w:val="00177081"/>
     <w:rsid w:val="001779FE"/>
+    <w:rsid w:val="00181320"/>
+    <w:rsid w:val="00181F23"/>
+    <w:rsid w:val="001827FC"/>
+    <w:rsid w:val="001835F8"/>
+    <w:rsid w:val="00184FC5"/>
     <w:rsid w:val="00186BCD"/>
+    <w:rsid w:val="001915CA"/>
     <w:rsid w:val="00193A6C"/>
+    <w:rsid w:val="00193D57"/>
+    <w:rsid w:val="00195D94"/>
     <w:rsid w:val="00196735"/>
+    <w:rsid w:val="00196CAF"/>
     <w:rsid w:val="001974AD"/>
     <w:rsid w:val="00197543"/>
+    <w:rsid w:val="00197ACE"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001A31FE"/>
+    <w:rsid w:val="001A3B22"/>
+    <w:rsid w:val="001A52CF"/>
     <w:rsid w:val="001A540B"/>
+    <w:rsid w:val="001B022F"/>
+    <w:rsid w:val="001B04EE"/>
+    <w:rsid w:val="001B25C3"/>
+    <w:rsid w:val="001B32A6"/>
     <w:rsid w:val="001B6612"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001B701B"/>
     <w:rsid w:val="001C191F"/>
+    <w:rsid w:val="001C349C"/>
+    <w:rsid w:val="001C3ABF"/>
     <w:rsid w:val="001C42E9"/>
+    <w:rsid w:val="001C6602"/>
+    <w:rsid w:val="001D07B5"/>
     <w:rsid w:val="001D1102"/>
+    <w:rsid w:val="001D1E0C"/>
     <w:rsid w:val="001D2DB3"/>
+    <w:rsid w:val="001D4B31"/>
     <w:rsid w:val="001D5E01"/>
+    <w:rsid w:val="001D6361"/>
+    <w:rsid w:val="001D640A"/>
+    <w:rsid w:val="001E10C1"/>
+    <w:rsid w:val="001E1496"/>
+    <w:rsid w:val="001E361F"/>
     <w:rsid w:val="001E656D"/>
+    <w:rsid w:val="001E6CC6"/>
     <w:rsid w:val="001E7373"/>
+    <w:rsid w:val="001F041F"/>
     <w:rsid w:val="001F3550"/>
+    <w:rsid w:val="001F36E1"/>
+    <w:rsid w:val="001F3AD1"/>
+    <w:rsid w:val="001F3AD9"/>
+    <w:rsid w:val="001F468D"/>
+    <w:rsid w:val="00201BE8"/>
+    <w:rsid w:val="00202BFD"/>
+    <w:rsid w:val="00203C97"/>
     <w:rsid w:val="00205AD7"/>
+    <w:rsid w:val="002105E9"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="00213954"/>
+    <w:rsid w:val="00215228"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="00223676"/>
     <w:rsid w:val="00223D28"/>
     <w:rsid w:val="00224EE8"/>
+    <w:rsid w:val="00225C3F"/>
+    <w:rsid w:val="00226B4E"/>
+    <w:rsid w:val="00226E51"/>
     <w:rsid w:val="00227AAA"/>
+    <w:rsid w:val="0023020E"/>
     <w:rsid w:val="0023024B"/>
     <w:rsid w:val="00231FA0"/>
     <w:rsid w:val="00235B98"/>
+    <w:rsid w:val="00240965"/>
     <w:rsid w:val="00241741"/>
+    <w:rsid w:val="00242746"/>
+    <w:rsid w:val="002429CB"/>
+    <w:rsid w:val="00242B63"/>
+    <w:rsid w:val="00242FB9"/>
     <w:rsid w:val="0024483D"/>
     <w:rsid w:val="00245660"/>
+    <w:rsid w:val="00246BB4"/>
+    <w:rsid w:val="00246E9F"/>
+    <w:rsid w:val="00246EFB"/>
+    <w:rsid w:val="002472EB"/>
     <w:rsid w:val="002528A1"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
+    <w:rsid w:val="002603E5"/>
     <w:rsid w:val="00260629"/>
     <w:rsid w:val="002622E9"/>
+    <w:rsid w:val="00262A6A"/>
+    <w:rsid w:val="0026309D"/>
+    <w:rsid w:val="00263569"/>
     <w:rsid w:val="0026429A"/>
+    <w:rsid w:val="002652D0"/>
+    <w:rsid w:val="00265D9F"/>
+    <w:rsid w:val="00272178"/>
+    <w:rsid w:val="00272401"/>
+    <w:rsid w:val="00274002"/>
+    <w:rsid w:val="0027407B"/>
     <w:rsid w:val="002745CF"/>
     <w:rsid w:val="002761BC"/>
     <w:rsid w:val="0027638A"/>
+    <w:rsid w:val="002804ED"/>
+    <w:rsid w:val="0028094E"/>
+    <w:rsid w:val="00281A81"/>
+    <w:rsid w:val="002826BB"/>
+    <w:rsid w:val="0029085F"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="002923E8"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="0029547E"/>
+    <w:rsid w:val="00297B4F"/>
+    <w:rsid w:val="002A4885"/>
+    <w:rsid w:val="002A58A4"/>
+    <w:rsid w:val="002A78DF"/>
     <w:rsid w:val="002A7EA6"/>
+    <w:rsid w:val="002B0414"/>
+    <w:rsid w:val="002B0DED"/>
+    <w:rsid w:val="002B2776"/>
+    <w:rsid w:val="002B402B"/>
+    <w:rsid w:val="002B4ABF"/>
+    <w:rsid w:val="002B4CCB"/>
+    <w:rsid w:val="002B65CC"/>
+    <w:rsid w:val="002C3EF9"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C702A"/>
     <w:rsid w:val="002C7716"/>
     <w:rsid w:val="002D18F3"/>
+    <w:rsid w:val="002D21AB"/>
     <w:rsid w:val="002D30B2"/>
+    <w:rsid w:val="002D3C8F"/>
+    <w:rsid w:val="002D752C"/>
+    <w:rsid w:val="002E0394"/>
     <w:rsid w:val="002E0AB1"/>
+    <w:rsid w:val="002E0CE1"/>
+    <w:rsid w:val="002E1003"/>
+    <w:rsid w:val="002E2E6C"/>
+    <w:rsid w:val="002E337A"/>
+    <w:rsid w:val="002E4462"/>
     <w:rsid w:val="002E62F8"/>
+    <w:rsid w:val="002F0B6B"/>
+    <w:rsid w:val="002F15B0"/>
     <w:rsid w:val="002F1986"/>
+    <w:rsid w:val="002F2B74"/>
+    <w:rsid w:val="002F32E6"/>
     <w:rsid w:val="002F3865"/>
+    <w:rsid w:val="002F50D1"/>
+    <w:rsid w:val="002F5677"/>
+    <w:rsid w:val="002F6D82"/>
+    <w:rsid w:val="0030275F"/>
+    <w:rsid w:val="0030279E"/>
     <w:rsid w:val="003038B8"/>
     <w:rsid w:val="00304C77"/>
     <w:rsid w:val="00305A45"/>
+    <w:rsid w:val="00305EF8"/>
     <w:rsid w:val="0030684C"/>
+    <w:rsid w:val="00307090"/>
+    <w:rsid w:val="0030774D"/>
+    <w:rsid w:val="00310360"/>
+    <w:rsid w:val="00311113"/>
+    <w:rsid w:val="003127B6"/>
+    <w:rsid w:val="00312F2D"/>
+    <w:rsid w:val="00320D63"/>
     <w:rsid w:val="003221EA"/>
+    <w:rsid w:val="003249CA"/>
     <w:rsid w:val="003251C5"/>
+    <w:rsid w:val="003301CE"/>
+    <w:rsid w:val="00331382"/>
+    <w:rsid w:val="003319C8"/>
+    <w:rsid w:val="003321E0"/>
+    <w:rsid w:val="0033228E"/>
+    <w:rsid w:val="00333F89"/>
+    <w:rsid w:val="00337915"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="0034026D"/>
+    <w:rsid w:val="00340379"/>
+    <w:rsid w:val="00340601"/>
+    <w:rsid w:val="00343A54"/>
     <w:rsid w:val="003456B2"/>
+    <w:rsid w:val="00346D9F"/>
+    <w:rsid w:val="00347A62"/>
+    <w:rsid w:val="00352CF8"/>
     <w:rsid w:val="00354053"/>
     <w:rsid w:val="003547B3"/>
+    <w:rsid w:val="00355230"/>
+    <w:rsid w:val="003559A6"/>
     <w:rsid w:val="0035791A"/>
+    <w:rsid w:val="00361705"/>
+    <w:rsid w:val="00361835"/>
+    <w:rsid w:val="00362D5F"/>
+    <w:rsid w:val="003651F6"/>
     <w:rsid w:val="00365CD3"/>
+    <w:rsid w:val="00370473"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
+    <w:rsid w:val="00371C4D"/>
+    <w:rsid w:val="003729D2"/>
+    <w:rsid w:val="00374AC9"/>
     <w:rsid w:val="00375101"/>
+    <w:rsid w:val="0037631E"/>
     <w:rsid w:val="00376DB7"/>
     <w:rsid w:val="00376E30"/>
+    <w:rsid w:val="00381B53"/>
+    <w:rsid w:val="00382A60"/>
+    <w:rsid w:val="00384E41"/>
     <w:rsid w:val="00385AA9"/>
+    <w:rsid w:val="00387ACB"/>
     <w:rsid w:val="003900AF"/>
+    <w:rsid w:val="00391F0D"/>
+    <w:rsid w:val="003928CA"/>
+    <w:rsid w:val="0039652E"/>
+    <w:rsid w:val="00396871"/>
     <w:rsid w:val="00396A8B"/>
     <w:rsid w:val="003A0D22"/>
+    <w:rsid w:val="003A2352"/>
     <w:rsid w:val="003A5739"/>
+    <w:rsid w:val="003A674B"/>
+    <w:rsid w:val="003A71BC"/>
+    <w:rsid w:val="003A72AB"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003A79AD"/>
+    <w:rsid w:val="003B37D9"/>
     <w:rsid w:val="003B4F35"/>
+    <w:rsid w:val="003C1DEC"/>
+    <w:rsid w:val="003C2E2E"/>
     <w:rsid w:val="003C3606"/>
+    <w:rsid w:val="003C46F7"/>
+    <w:rsid w:val="003C5AC1"/>
     <w:rsid w:val="003C699D"/>
+    <w:rsid w:val="003C6DD2"/>
+    <w:rsid w:val="003D1853"/>
+    <w:rsid w:val="003D2DB9"/>
+    <w:rsid w:val="003D3164"/>
+    <w:rsid w:val="003D358C"/>
+    <w:rsid w:val="003D4202"/>
     <w:rsid w:val="003D44C5"/>
     <w:rsid w:val="003D566F"/>
+    <w:rsid w:val="003D7C88"/>
+    <w:rsid w:val="003E0017"/>
+    <w:rsid w:val="003E383A"/>
+    <w:rsid w:val="003E38C6"/>
     <w:rsid w:val="003E445C"/>
+    <w:rsid w:val="003E55E7"/>
+    <w:rsid w:val="003E5D20"/>
+    <w:rsid w:val="003E70E7"/>
+    <w:rsid w:val="003E72C4"/>
+    <w:rsid w:val="003F0573"/>
+    <w:rsid w:val="003F12DD"/>
+    <w:rsid w:val="003F391C"/>
     <w:rsid w:val="003F4A12"/>
+    <w:rsid w:val="003F5DB3"/>
     <w:rsid w:val="003F601E"/>
+    <w:rsid w:val="003F6BA3"/>
     <w:rsid w:val="003F6FDA"/>
     <w:rsid w:val="003F749A"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
+    <w:rsid w:val="0040149D"/>
+    <w:rsid w:val="00401B1D"/>
     <w:rsid w:val="00401DE9"/>
+    <w:rsid w:val="00403B20"/>
+    <w:rsid w:val="00404C7D"/>
+    <w:rsid w:val="0040597F"/>
     <w:rsid w:val="00407A97"/>
+    <w:rsid w:val="00410C74"/>
+    <w:rsid w:val="00411329"/>
+    <w:rsid w:val="0041436D"/>
+    <w:rsid w:val="004152F7"/>
     <w:rsid w:val="00415933"/>
     <w:rsid w:val="00417B04"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="004224D5"/>
+    <w:rsid w:val="0042413D"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="00431D80"/>
+    <w:rsid w:val="00432645"/>
+    <w:rsid w:val="00432C2B"/>
+    <w:rsid w:val="0043452D"/>
+    <w:rsid w:val="004368F3"/>
     <w:rsid w:val="00436E74"/>
+    <w:rsid w:val="00436F66"/>
     <w:rsid w:val="00442190"/>
+    <w:rsid w:val="00445306"/>
     <w:rsid w:val="004458B4"/>
+    <w:rsid w:val="00446592"/>
+    <w:rsid w:val="00447234"/>
     <w:rsid w:val="00447C94"/>
     <w:rsid w:val="0045050C"/>
+    <w:rsid w:val="004506ED"/>
     <w:rsid w:val="004507E4"/>
+    <w:rsid w:val="004523C7"/>
     <w:rsid w:val="00452935"/>
     <w:rsid w:val="0045402D"/>
+    <w:rsid w:val="00454C40"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
+    <w:rsid w:val="00461F7B"/>
     <w:rsid w:val="00465287"/>
+    <w:rsid w:val="004655DC"/>
+    <w:rsid w:val="00465C18"/>
     <w:rsid w:val="00466D1A"/>
     <w:rsid w:val="004701E5"/>
+    <w:rsid w:val="0047065E"/>
     <w:rsid w:val="00470B47"/>
     <w:rsid w:val="00471682"/>
+    <w:rsid w:val="00472F9A"/>
+    <w:rsid w:val="0047386B"/>
+    <w:rsid w:val="00473E52"/>
+    <w:rsid w:val="00474251"/>
     <w:rsid w:val="00480154"/>
+    <w:rsid w:val="004815A5"/>
     <w:rsid w:val="00481AF9"/>
     <w:rsid w:val="00481F9D"/>
+    <w:rsid w:val="00483190"/>
     <w:rsid w:val="00484D5B"/>
+    <w:rsid w:val="00485EDB"/>
+    <w:rsid w:val="0049156C"/>
+    <w:rsid w:val="004934C6"/>
     <w:rsid w:val="0049459C"/>
     <w:rsid w:val="00494F07"/>
+    <w:rsid w:val="0049504C"/>
     <w:rsid w:val="00495054"/>
+    <w:rsid w:val="004955C8"/>
+    <w:rsid w:val="00495642"/>
+    <w:rsid w:val="00496299"/>
     <w:rsid w:val="004971CB"/>
+    <w:rsid w:val="004A01F9"/>
+    <w:rsid w:val="004A0815"/>
+    <w:rsid w:val="004A1365"/>
+    <w:rsid w:val="004A2988"/>
     <w:rsid w:val="004A4096"/>
+    <w:rsid w:val="004A41FB"/>
     <w:rsid w:val="004A48AA"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
+    <w:rsid w:val="004B135A"/>
+    <w:rsid w:val="004B1703"/>
+    <w:rsid w:val="004B2553"/>
+    <w:rsid w:val="004B30F3"/>
+    <w:rsid w:val="004B4E54"/>
     <w:rsid w:val="004B4EE0"/>
     <w:rsid w:val="004B5836"/>
     <w:rsid w:val="004B6AF5"/>
+    <w:rsid w:val="004C0D4A"/>
+    <w:rsid w:val="004C36C5"/>
+    <w:rsid w:val="004C4817"/>
     <w:rsid w:val="004C6DF4"/>
+    <w:rsid w:val="004C7BA6"/>
     <w:rsid w:val="004D0162"/>
+    <w:rsid w:val="004D1049"/>
+    <w:rsid w:val="004D3396"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D62F3"/>
     <w:rsid w:val="004D70CF"/>
+    <w:rsid w:val="004D76D8"/>
+    <w:rsid w:val="004E0C98"/>
+    <w:rsid w:val="004E132E"/>
     <w:rsid w:val="004E36F4"/>
     <w:rsid w:val="004E4E40"/>
+    <w:rsid w:val="004F0775"/>
+    <w:rsid w:val="004F0B1F"/>
+    <w:rsid w:val="004F233C"/>
+    <w:rsid w:val="004F2867"/>
+    <w:rsid w:val="004F2D7B"/>
+    <w:rsid w:val="004F424A"/>
+    <w:rsid w:val="004F432E"/>
     <w:rsid w:val="004F4EE9"/>
+    <w:rsid w:val="004F6DBC"/>
+    <w:rsid w:val="004F7AD0"/>
+    <w:rsid w:val="004F7C59"/>
+    <w:rsid w:val="0050043D"/>
+    <w:rsid w:val="00501BBF"/>
+    <w:rsid w:val="00505BD7"/>
     <w:rsid w:val="00506149"/>
+    <w:rsid w:val="005063C7"/>
+    <w:rsid w:val="00506709"/>
+    <w:rsid w:val="005068B7"/>
+    <w:rsid w:val="005068BC"/>
+    <w:rsid w:val="00507E05"/>
+    <w:rsid w:val="00507F6A"/>
+    <w:rsid w:val="00512123"/>
+    <w:rsid w:val="005126B6"/>
+    <w:rsid w:val="00512801"/>
     <w:rsid w:val="00513D68"/>
+    <w:rsid w:val="00515533"/>
+    <w:rsid w:val="00515A64"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="00517C4C"/>
     <w:rsid w:val="00521016"/>
+    <w:rsid w:val="005220F7"/>
     <w:rsid w:val="005230BD"/>
+    <w:rsid w:val="00523D08"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="00526F17"/>
+    <w:rsid w:val="005312FA"/>
+    <w:rsid w:val="00531F1B"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="00533F28"/>
+    <w:rsid w:val="005344E9"/>
+    <w:rsid w:val="00535236"/>
     <w:rsid w:val="0053567D"/>
     <w:rsid w:val="0054032E"/>
     <w:rsid w:val="0054199F"/>
+    <w:rsid w:val="005424D5"/>
+    <w:rsid w:val="00542C38"/>
     <w:rsid w:val="005430A4"/>
+    <w:rsid w:val="00546D26"/>
+    <w:rsid w:val="00550604"/>
     <w:rsid w:val="005510FE"/>
     <w:rsid w:val="0055196D"/>
     <w:rsid w:val="00553421"/>
     <w:rsid w:val="00556CBA"/>
+    <w:rsid w:val="00557600"/>
+    <w:rsid w:val="00557DA0"/>
     <w:rsid w:val="00560F0C"/>
+    <w:rsid w:val="0056376F"/>
+    <w:rsid w:val="005649CE"/>
+    <w:rsid w:val="00564AE5"/>
+    <w:rsid w:val="005653C9"/>
     <w:rsid w:val="005659C2"/>
     <w:rsid w:val="00565BD9"/>
+    <w:rsid w:val="00565D15"/>
     <w:rsid w:val="005719E9"/>
+    <w:rsid w:val="005732ED"/>
+    <w:rsid w:val="005755EA"/>
+    <w:rsid w:val="00576223"/>
+    <w:rsid w:val="00580BD3"/>
+    <w:rsid w:val="00581497"/>
     <w:rsid w:val="005822F0"/>
     <w:rsid w:val="00582857"/>
     <w:rsid w:val="00582E98"/>
+    <w:rsid w:val="005836AB"/>
+    <w:rsid w:val="005846C9"/>
     <w:rsid w:val="00585D42"/>
+    <w:rsid w:val="00590507"/>
+    <w:rsid w:val="0059165E"/>
+    <w:rsid w:val="00591F15"/>
+    <w:rsid w:val="00593835"/>
+    <w:rsid w:val="005938E5"/>
+    <w:rsid w:val="005941AF"/>
     <w:rsid w:val="0059451C"/>
+    <w:rsid w:val="00595062"/>
+    <w:rsid w:val="00597471"/>
     <w:rsid w:val="005A01A5"/>
     <w:rsid w:val="005A2008"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A3CBC"/>
     <w:rsid w:val="005A57FE"/>
+    <w:rsid w:val="005A5EC1"/>
+    <w:rsid w:val="005A634C"/>
+    <w:rsid w:val="005A6A44"/>
+    <w:rsid w:val="005B1EB6"/>
     <w:rsid w:val="005B1EBC"/>
+    <w:rsid w:val="005B2C4E"/>
     <w:rsid w:val="005B32C0"/>
+    <w:rsid w:val="005B525D"/>
+    <w:rsid w:val="005B72CA"/>
+    <w:rsid w:val="005C0645"/>
     <w:rsid w:val="005C0A94"/>
+    <w:rsid w:val="005D1597"/>
     <w:rsid w:val="005D174D"/>
     <w:rsid w:val="005D4D6B"/>
     <w:rsid w:val="005D4D95"/>
+    <w:rsid w:val="005D714F"/>
+    <w:rsid w:val="005E0B9C"/>
     <w:rsid w:val="005E5178"/>
+    <w:rsid w:val="005E63BC"/>
+    <w:rsid w:val="005F1237"/>
     <w:rsid w:val="005F3230"/>
+    <w:rsid w:val="005F4565"/>
+    <w:rsid w:val="005F4A12"/>
     <w:rsid w:val="005F4BE4"/>
+    <w:rsid w:val="005F6029"/>
+    <w:rsid w:val="005F6D8B"/>
+    <w:rsid w:val="0060097B"/>
+    <w:rsid w:val="00600FB6"/>
     <w:rsid w:val="006019DC"/>
     <w:rsid w:val="00602E93"/>
+    <w:rsid w:val="0060518C"/>
+    <w:rsid w:val="006053B3"/>
     <w:rsid w:val="00606A4A"/>
     <w:rsid w:val="0061010A"/>
+    <w:rsid w:val="006119E4"/>
+    <w:rsid w:val="00611F5D"/>
+    <w:rsid w:val="006133F0"/>
+    <w:rsid w:val="00614595"/>
     <w:rsid w:val="006165B4"/>
+    <w:rsid w:val="00616613"/>
+    <w:rsid w:val="00616EB1"/>
+    <w:rsid w:val="006173E4"/>
+    <w:rsid w:val="00617991"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00622DA5"/>
+    <w:rsid w:val="00622F3A"/>
+    <w:rsid w:val="00624CCF"/>
     <w:rsid w:val="00627F3C"/>
+    <w:rsid w:val="0063016E"/>
+    <w:rsid w:val="00630193"/>
+    <w:rsid w:val="00630974"/>
+    <w:rsid w:val="006309E0"/>
+    <w:rsid w:val="0063149B"/>
+    <w:rsid w:val="00631FAC"/>
+    <w:rsid w:val="0063277B"/>
     <w:rsid w:val="00632E89"/>
+    <w:rsid w:val="0063373E"/>
+    <w:rsid w:val="00633D1D"/>
     <w:rsid w:val="00636566"/>
+    <w:rsid w:val="00637DEB"/>
+    <w:rsid w:val="00640049"/>
+    <w:rsid w:val="006400D0"/>
     <w:rsid w:val="006423DF"/>
+    <w:rsid w:val="0064251F"/>
+    <w:rsid w:val="006435DE"/>
+    <w:rsid w:val="00645E75"/>
+    <w:rsid w:val="00650F99"/>
+    <w:rsid w:val="00652CBF"/>
     <w:rsid w:val="006530B0"/>
+    <w:rsid w:val="00654CD1"/>
+    <w:rsid w:val="00656029"/>
+    <w:rsid w:val="00656874"/>
+    <w:rsid w:val="006568BE"/>
+    <w:rsid w:val="00657125"/>
     <w:rsid w:val="0065750A"/>
     <w:rsid w:val="00660028"/>
+    <w:rsid w:val="00661584"/>
     <w:rsid w:val="00662ED8"/>
+    <w:rsid w:val="006640BB"/>
+    <w:rsid w:val="0066566A"/>
     <w:rsid w:val="00667551"/>
+    <w:rsid w:val="00670C4A"/>
     <w:rsid w:val="00671F74"/>
+    <w:rsid w:val="006723EA"/>
     <w:rsid w:val="00674932"/>
+    <w:rsid w:val="00675859"/>
+    <w:rsid w:val="00676234"/>
     <w:rsid w:val="00680B5A"/>
+    <w:rsid w:val="006812D6"/>
+    <w:rsid w:val="006846BC"/>
+    <w:rsid w:val="00687C01"/>
+    <w:rsid w:val="00690D4A"/>
+    <w:rsid w:val="00693B5A"/>
     <w:rsid w:val="00695F54"/>
+    <w:rsid w:val="00697E67"/>
     <w:rsid w:val="006A1906"/>
+    <w:rsid w:val="006A2DE9"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A46B9"/>
     <w:rsid w:val="006A7A4E"/>
+    <w:rsid w:val="006B0B82"/>
+    <w:rsid w:val="006B1B5B"/>
+    <w:rsid w:val="006B35C0"/>
+    <w:rsid w:val="006B3957"/>
     <w:rsid w:val="006B5F31"/>
     <w:rsid w:val="006B71E4"/>
+    <w:rsid w:val="006C0D68"/>
     <w:rsid w:val="006C121A"/>
+    <w:rsid w:val="006C29A3"/>
+    <w:rsid w:val="006C3DF6"/>
+    <w:rsid w:val="006C4E4F"/>
     <w:rsid w:val="006C58B9"/>
+    <w:rsid w:val="006D1234"/>
+    <w:rsid w:val="006D1542"/>
+    <w:rsid w:val="006D35BA"/>
     <w:rsid w:val="006D473C"/>
+    <w:rsid w:val="006D55D9"/>
     <w:rsid w:val="006D7BCA"/>
+    <w:rsid w:val="006D7BE3"/>
     <w:rsid w:val="006E20EA"/>
+    <w:rsid w:val="006E31D1"/>
     <w:rsid w:val="006E3CA9"/>
+    <w:rsid w:val="006F0807"/>
+    <w:rsid w:val="006F1444"/>
     <w:rsid w:val="006F26BB"/>
+    <w:rsid w:val="006F55E2"/>
     <w:rsid w:val="006F58AE"/>
+    <w:rsid w:val="006F5EDA"/>
     <w:rsid w:val="006F7CD9"/>
     <w:rsid w:val="007030A3"/>
+    <w:rsid w:val="007043E5"/>
+    <w:rsid w:val="00704B57"/>
+    <w:rsid w:val="00705DB3"/>
+    <w:rsid w:val="00707254"/>
+    <w:rsid w:val="007101A4"/>
     <w:rsid w:val="00713858"/>
     <w:rsid w:val="0071539F"/>
+    <w:rsid w:val="007206CA"/>
+    <w:rsid w:val="0072405F"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="00725D8F"/>
+    <w:rsid w:val="00725F7B"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="00727359"/>
+    <w:rsid w:val="00730608"/>
+    <w:rsid w:val="00730D25"/>
     <w:rsid w:val="00733115"/>
+    <w:rsid w:val="00733602"/>
     <w:rsid w:val="00733B5C"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="00734056"/>
     <w:rsid w:val="0073419C"/>
     <w:rsid w:val="0073610C"/>
+    <w:rsid w:val="00736FA9"/>
     <w:rsid w:val="00737292"/>
+    <w:rsid w:val="00741C6A"/>
     <w:rsid w:val="00742B06"/>
+    <w:rsid w:val="00746089"/>
+    <w:rsid w:val="007464C9"/>
     <w:rsid w:val="007544CE"/>
     <w:rsid w:val="00755D1A"/>
     <w:rsid w:val="00757E88"/>
     <w:rsid w:val="0076206E"/>
+    <w:rsid w:val="00762AE0"/>
     <w:rsid w:val="0076397A"/>
+    <w:rsid w:val="00765801"/>
+    <w:rsid w:val="00767B50"/>
     <w:rsid w:val="00767FAB"/>
+    <w:rsid w:val="00772029"/>
+    <w:rsid w:val="00773E62"/>
+    <w:rsid w:val="007758E9"/>
+    <w:rsid w:val="007765E0"/>
+    <w:rsid w:val="0077667C"/>
     <w:rsid w:val="007773D1"/>
     <w:rsid w:val="007813EC"/>
+    <w:rsid w:val="007830FC"/>
+    <w:rsid w:val="00785EAC"/>
+    <w:rsid w:val="0078715F"/>
     <w:rsid w:val="00787B6E"/>
     <w:rsid w:val="00790E79"/>
     <w:rsid w:val="00791526"/>
+    <w:rsid w:val="00791FAA"/>
     <w:rsid w:val="00791FE8"/>
+    <w:rsid w:val="00792E26"/>
+    <w:rsid w:val="00793D1F"/>
+    <w:rsid w:val="0079454E"/>
+    <w:rsid w:val="00794868"/>
     <w:rsid w:val="00795A86"/>
     <w:rsid w:val="00795F0B"/>
     <w:rsid w:val="00796ED4"/>
+    <w:rsid w:val="007A17B4"/>
+    <w:rsid w:val="007A35A2"/>
     <w:rsid w:val="007A3C45"/>
+    <w:rsid w:val="007A45BA"/>
     <w:rsid w:val="007A5A01"/>
     <w:rsid w:val="007A5CF8"/>
+    <w:rsid w:val="007A6593"/>
     <w:rsid w:val="007B032C"/>
     <w:rsid w:val="007B1AB0"/>
+    <w:rsid w:val="007B2062"/>
     <w:rsid w:val="007B2652"/>
+    <w:rsid w:val="007B2D3A"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B5C80"/>
+    <w:rsid w:val="007B62C0"/>
+    <w:rsid w:val="007B6595"/>
     <w:rsid w:val="007B6EED"/>
+    <w:rsid w:val="007B7494"/>
+    <w:rsid w:val="007C2135"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C441F"/>
+    <w:rsid w:val="007C676D"/>
     <w:rsid w:val="007C7046"/>
+    <w:rsid w:val="007D065D"/>
     <w:rsid w:val="007D1278"/>
+    <w:rsid w:val="007D1306"/>
+    <w:rsid w:val="007D1F11"/>
     <w:rsid w:val="007D30D5"/>
+    <w:rsid w:val="007D3C8C"/>
     <w:rsid w:val="007D40F4"/>
     <w:rsid w:val="007D4477"/>
     <w:rsid w:val="007D73DA"/>
+    <w:rsid w:val="007E3A57"/>
+    <w:rsid w:val="007E6A5A"/>
+    <w:rsid w:val="007F0370"/>
+    <w:rsid w:val="007F26A5"/>
+    <w:rsid w:val="007F2E04"/>
     <w:rsid w:val="007F3928"/>
+    <w:rsid w:val="007F4BA4"/>
     <w:rsid w:val="007F52EC"/>
+    <w:rsid w:val="007F7444"/>
+    <w:rsid w:val="0080045F"/>
     <w:rsid w:val="00801EDE"/>
+    <w:rsid w:val="00802000"/>
+    <w:rsid w:val="008023D8"/>
     <w:rsid w:val="00803859"/>
     <w:rsid w:val="00803C62"/>
     <w:rsid w:val="00805956"/>
+    <w:rsid w:val="00806B9D"/>
+    <w:rsid w:val="00806C00"/>
+    <w:rsid w:val="00811CD4"/>
+    <w:rsid w:val="0081300C"/>
+    <w:rsid w:val="00814D6B"/>
     <w:rsid w:val="00815498"/>
+    <w:rsid w:val="00816037"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
+    <w:rsid w:val="00821CCD"/>
+    <w:rsid w:val="00823231"/>
     <w:rsid w:val="00824B95"/>
+    <w:rsid w:val="00824D09"/>
     <w:rsid w:val="0082547A"/>
+    <w:rsid w:val="00825D88"/>
     <w:rsid w:val="00826A84"/>
+    <w:rsid w:val="00830DFA"/>
     <w:rsid w:val="00831940"/>
+    <w:rsid w:val="00832160"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="00835D4C"/>
+    <w:rsid w:val="00837050"/>
     <w:rsid w:val="008373F6"/>
+    <w:rsid w:val="008429B1"/>
     <w:rsid w:val="00842EBF"/>
     <w:rsid w:val="008444A8"/>
+    <w:rsid w:val="008445D3"/>
     <w:rsid w:val="00844624"/>
+    <w:rsid w:val="00852CF1"/>
+    <w:rsid w:val="00856C20"/>
+    <w:rsid w:val="0086087B"/>
     <w:rsid w:val="008609F1"/>
+    <w:rsid w:val="00863429"/>
+    <w:rsid w:val="00863A64"/>
+    <w:rsid w:val="00863CB7"/>
+    <w:rsid w:val="008640DB"/>
+    <w:rsid w:val="008648A7"/>
+    <w:rsid w:val="00864B6E"/>
     <w:rsid w:val="00864DA3"/>
+    <w:rsid w:val="00865B6F"/>
+    <w:rsid w:val="0086728D"/>
+    <w:rsid w:val="00867768"/>
+    <w:rsid w:val="00867D36"/>
+    <w:rsid w:val="00867FD3"/>
+    <w:rsid w:val="00872609"/>
     <w:rsid w:val="00872ECA"/>
+    <w:rsid w:val="00875D72"/>
+    <w:rsid w:val="0087690A"/>
+    <w:rsid w:val="00882FD7"/>
     <w:rsid w:val="00884E55"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00893B0F"/>
     <w:rsid w:val="00893BED"/>
+    <w:rsid w:val="0089446A"/>
     <w:rsid w:val="0089607A"/>
+    <w:rsid w:val="008A1850"/>
     <w:rsid w:val="008A345D"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008A7575"/>
+    <w:rsid w:val="008B0AC9"/>
     <w:rsid w:val="008B0D79"/>
+    <w:rsid w:val="008B202A"/>
     <w:rsid w:val="008B434A"/>
+    <w:rsid w:val="008B4643"/>
+    <w:rsid w:val="008B4FB6"/>
+    <w:rsid w:val="008B6B0A"/>
+    <w:rsid w:val="008B7465"/>
     <w:rsid w:val="008C0ED9"/>
+    <w:rsid w:val="008C251B"/>
+    <w:rsid w:val="008C5445"/>
     <w:rsid w:val="008C63A1"/>
+    <w:rsid w:val="008C7E80"/>
+    <w:rsid w:val="008C7FEC"/>
+    <w:rsid w:val="008D198C"/>
+    <w:rsid w:val="008D45A3"/>
+    <w:rsid w:val="008D4833"/>
     <w:rsid w:val="008D5D48"/>
+    <w:rsid w:val="008D7B97"/>
     <w:rsid w:val="008E15DF"/>
+    <w:rsid w:val="008E2235"/>
+    <w:rsid w:val="008E2334"/>
+    <w:rsid w:val="008E2908"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008F1D63"/>
+    <w:rsid w:val="008F1DCB"/>
+    <w:rsid w:val="008F4623"/>
     <w:rsid w:val="008F4BA1"/>
     <w:rsid w:val="008F5098"/>
     <w:rsid w:val="008F548E"/>
+    <w:rsid w:val="008F66B9"/>
     <w:rsid w:val="008F6BA7"/>
+    <w:rsid w:val="009028FA"/>
+    <w:rsid w:val="00904D85"/>
+    <w:rsid w:val="0090664C"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="00920A75"/>
     <w:rsid w:val="00921354"/>
+    <w:rsid w:val="0092155F"/>
+    <w:rsid w:val="00921FB0"/>
+    <w:rsid w:val="009234D9"/>
+    <w:rsid w:val="00923D00"/>
     <w:rsid w:val="00924338"/>
     <w:rsid w:val="0092568B"/>
+    <w:rsid w:val="0092688D"/>
+    <w:rsid w:val="0092701E"/>
+    <w:rsid w:val="009279AA"/>
+    <w:rsid w:val="00930AB0"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="00931A96"/>
     <w:rsid w:val="0093226C"/>
+    <w:rsid w:val="0093390D"/>
     <w:rsid w:val="0093406F"/>
     <w:rsid w:val="009340D7"/>
     <w:rsid w:val="00936793"/>
+    <w:rsid w:val="0094200C"/>
     <w:rsid w:val="009443C5"/>
     <w:rsid w:val="00945CF6"/>
+    <w:rsid w:val="009460F3"/>
+    <w:rsid w:val="0094772D"/>
+    <w:rsid w:val="00947DDF"/>
+    <w:rsid w:val="00950B65"/>
+    <w:rsid w:val="00953BCC"/>
+    <w:rsid w:val="00954F92"/>
     <w:rsid w:val="00955B04"/>
     <w:rsid w:val="00955CC8"/>
     <w:rsid w:val="00957DD8"/>
     <w:rsid w:val="00962ED2"/>
     <w:rsid w:val="009633DE"/>
+    <w:rsid w:val="00965A8A"/>
+    <w:rsid w:val="00973055"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="00977234"/>
     <w:rsid w:val="00977717"/>
+    <w:rsid w:val="00977A77"/>
     <w:rsid w:val="009801E4"/>
+    <w:rsid w:val="00982B9D"/>
+    <w:rsid w:val="0098387C"/>
     <w:rsid w:val="0098590F"/>
+    <w:rsid w:val="00985DB8"/>
     <w:rsid w:val="00985E38"/>
+    <w:rsid w:val="0098616F"/>
+    <w:rsid w:val="00987A53"/>
     <w:rsid w:val="00990C52"/>
+    <w:rsid w:val="00992A70"/>
     <w:rsid w:val="009956EA"/>
+    <w:rsid w:val="009A00AE"/>
+    <w:rsid w:val="009A014E"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A2E7F"/>
+    <w:rsid w:val="009A7207"/>
     <w:rsid w:val="009B0C56"/>
+    <w:rsid w:val="009B3301"/>
+    <w:rsid w:val="009B4E5B"/>
+    <w:rsid w:val="009B569A"/>
+    <w:rsid w:val="009B63AB"/>
     <w:rsid w:val="009B65D9"/>
     <w:rsid w:val="009C094A"/>
+    <w:rsid w:val="009C0A3A"/>
     <w:rsid w:val="009C30B4"/>
+    <w:rsid w:val="009C47A0"/>
+    <w:rsid w:val="009C47FB"/>
+    <w:rsid w:val="009C5E21"/>
+    <w:rsid w:val="009C6E24"/>
+    <w:rsid w:val="009C731A"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D04D5"/>
+    <w:rsid w:val="009D0E50"/>
     <w:rsid w:val="009D4D75"/>
+    <w:rsid w:val="009D7E8C"/>
+    <w:rsid w:val="009E062A"/>
+    <w:rsid w:val="009E09E3"/>
+    <w:rsid w:val="009E1171"/>
     <w:rsid w:val="009E2347"/>
+    <w:rsid w:val="009E29F3"/>
     <w:rsid w:val="009E5B88"/>
+    <w:rsid w:val="009F0323"/>
+    <w:rsid w:val="009F0B36"/>
+    <w:rsid w:val="009F0B44"/>
+    <w:rsid w:val="009F2122"/>
     <w:rsid w:val="009F4AB1"/>
+    <w:rsid w:val="009F53AE"/>
+    <w:rsid w:val="009F54A1"/>
+    <w:rsid w:val="009F7535"/>
+    <w:rsid w:val="00A001CE"/>
+    <w:rsid w:val="00A03419"/>
     <w:rsid w:val="00A0400F"/>
+    <w:rsid w:val="00A0513B"/>
+    <w:rsid w:val="00A0597A"/>
+    <w:rsid w:val="00A07EBA"/>
     <w:rsid w:val="00A114F2"/>
+    <w:rsid w:val="00A23705"/>
     <w:rsid w:val="00A23C1D"/>
     <w:rsid w:val="00A25105"/>
+    <w:rsid w:val="00A25283"/>
     <w:rsid w:val="00A276B4"/>
+    <w:rsid w:val="00A30B72"/>
+    <w:rsid w:val="00A31689"/>
+    <w:rsid w:val="00A33565"/>
     <w:rsid w:val="00A3356F"/>
     <w:rsid w:val="00A33713"/>
+    <w:rsid w:val="00A33A9E"/>
+    <w:rsid w:val="00A344CA"/>
+    <w:rsid w:val="00A3586F"/>
+    <w:rsid w:val="00A35B44"/>
+    <w:rsid w:val="00A36907"/>
+    <w:rsid w:val="00A370E0"/>
+    <w:rsid w:val="00A37699"/>
+    <w:rsid w:val="00A40110"/>
+    <w:rsid w:val="00A40B0D"/>
     <w:rsid w:val="00A41A11"/>
+    <w:rsid w:val="00A4368E"/>
     <w:rsid w:val="00A43E5B"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A45FA0"/>
+    <w:rsid w:val="00A46032"/>
     <w:rsid w:val="00A46FD9"/>
+    <w:rsid w:val="00A47A9B"/>
+    <w:rsid w:val="00A47D22"/>
+    <w:rsid w:val="00A500AF"/>
     <w:rsid w:val="00A50A9D"/>
+    <w:rsid w:val="00A52271"/>
     <w:rsid w:val="00A52577"/>
     <w:rsid w:val="00A52CD9"/>
+    <w:rsid w:val="00A53659"/>
+    <w:rsid w:val="00A53726"/>
+    <w:rsid w:val="00A55132"/>
     <w:rsid w:val="00A5639B"/>
+    <w:rsid w:val="00A56F6D"/>
+    <w:rsid w:val="00A60E54"/>
+    <w:rsid w:val="00A624C3"/>
     <w:rsid w:val="00A638EC"/>
+    <w:rsid w:val="00A63AA2"/>
+    <w:rsid w:val="00A6420D"/>
+    <w:rsid w:val="00A6433D"/>
+    <w:rsid w:val="00A64B3C"/>
     <w:rsid w:val="00A71B5A"/>
+    <w:rsid w:val="00A72792"/>
+    <w:rsid w:val="00A72CBD"/>
+    <w:rsid w:val="00A730F0"/>
     <w:rsid w:val="00A73474"/>
     <w:rsid w:val="00A74E6F"/>
+    <w:rsid w:val="00A75E02"/>
+    <w:rsid w:val="00A7793D"/>
     <w:rsid w:val="00A81848"/>
+    <w:rsid w:val="00A84881"/>
     <w:rsid w:val="00A852FD"/>
+    <w:rsid w:val="00A87A06"/>
+    <w:rsid w:val="00A902F3"/>
+    <w:rsid w:val="00A9317F"/>
     <w:rsid w:val="00AA2792"/>
+    <w:rsid w:val="00AA3A3C"/>
+    <w:rsid w:val="00AA3AF6"/>
     <w:rsid w:val="00AA574B"/>
+    <w:rsid w:val="00AA5AEA"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AB0087"/>
     <w:rsid w:val="00AB04A4"/>
+    <w:rsid w:val="00AB0555"/>
+    <w:rsid w:val="00AB1572"/>
     <w:rsid w:val="00AB1D66"/>
+    <w:rsid w:val="00AB1F58"/>
+    <w:rsid w:val="00AB314B"/>
+    <w:rsid w:val="00AB4440"/>
+    <w:rsid w:val="00AB6086"/>
+    <w:rsid w:val="00AB6116"/>
+    <w:rsid w:val="00AB68F1"/>
+    <w:rsid w:val="00AC032F"/>
+    <w:rsid w:val="00AC039D"/>
+    <w:rsid w:val="00AC0419"/>
+    <w:rsid w:val="00AC0B00"/>
+    <w:rsid w:val="00AC0D78"/>
+    <w:rsid w:val="00AC3674"/>
+    <w:rsid w:val="00AC6198"/>
     <w:rsid w:val="00AC73C9"/>
+    <w:rsid w:val="00AC7EBB"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD16CE"/>
+    <w:rsid w:val="00AD249A"/>
     <w:rsid w:val="00AD3999"/>
+    <w:rsid w:val="00AD3D3D"/>
+    <w:rsid w:val="00AD4812"/>
     <w:rsid w:val="00AD570B"/>
+    <w:rsid w:val="00AD5CFA"/>
+    <w:rsid w:val="00AD5E15"/>
     <w:rsid w:val="00AD649E"/>
+    <w:rsid w:val="00AD79E6"/>
     <w:rsid w:val="00AD7D60"/>
+    <w:rsid w:val="00AE03C9"/>
+    <w:rsid w:val="00AE214D"/>
     <w:rsid w:val="00AE535D"/>
+    <w:rsid w:val="00AE588D"/>
+    <w:rsid w:val="00AE6AA6"/>
+    <w:rsid w:val="00AE72EC"/>
+    <w:rsid w:val="00AE7BC9"/>
+    <w:rsid w:val="00AE7D22"/>
+    <w:rsid w:val="00AF1B3B"/>
+    <w:rsid w:val="00AF1E1D"/>
+    <w:rsid w:val="00AF299D"/>
+    <w:rsid w:val="00AF318F"/>
+    <w:rsid w:val="00AF3203"/>
+    <w:rsid w:val="00AF5509"/>
     <w:rsid w:val="00AF5F77"/>
+    <w:rsid w:val="00AF684C"/>
     <w:rsid w:val="00AF6D9F"/>
     <w:rsid w:val="00B00ADA"/>
+    <w:rsid w:val="00B00EA9"/>
     <w:rsid w:val="00B016F1"/>
+    <w:rsid w:val="00B0320C"/>
+    <w:rsid w:val="00B03460"/>
+    <w:rsid w:val="00B04649"/>
+    <w:rsid w:val="00B04E6B"/>
+    <w:rsid w:val="00B10784"/>
+    <w:rsid w:val="00B12C87"/>
     <w:rsid w:val="00B13FAE"/>
+    <w:rsid w:val="00B15A16"/>
     <w:rsid w:val="00B1632E"/>
+    <w:rsid w:val="00B169AF"/>
+    <w:rsid w:val="00B20910"/>
     <w:rsid w:val="00B213B1"/>
+    <w:rsid w:val="00B229BF"/>
+    <w:rsid w:val="00B22F04"/>
+    <w:rsid w:val="00B22FF8"/>
+    <w:rsid w:val="00B23013"/>
+    <w:rsid w:val="00B236FD"/>
     <w:rsid w:val="00B244EF"/>
+    <w:rsid w:val="00B24F84"/>
+    <w:rsid w:val="00B257D0"/>
+    <w:rsid w:val="00B25844"/>
+    <w:rsid w:val="00B25B94"/>
     <w:rsid w:val="00B30AD5"/>
+    <w:rsid w:val="00B3163B"/>
     <w:rsid w:val="00B31C08"/>
     <w:rsid w:val="00B33858"/>
+    <w:rsid w:val="00B37857"/>
+    <w:rsid w:val="00B37A5E"/>
     <w:rsid w:val="00B4123A"/>
     <w:rsid w:val="00B42777"/>
+    <w:rsid w:val="00B436FE"/>
     <w:rsid w:val="00B44479"/>
+    <w:rsid w:val="00B444B9"/>
     <w:rsid w:val="00B44A5D"/>
+    <w:rsid w:val="00B45CD4"/>
     <w:rsid w:val="00B531D4"/>
+    <w:rsid w:val="00B53E16"/>
     <w:rsid w:val="00B56B6F"/>
+    <w:rsid w:val="00B56CCC"/>
+    <w:rsid w:val="00B63536"/>
+    <w:rsid w:val="00B65623"/>
+    <w:rsid w:val="00B7162E"/>
+    <w:rsid w:val="00B7169B"/>
     <w:rsid w:val="00B723E4"/>
+    <w:rsid w:val="00B73D98"/>
+    <w:rsid w:val="00B7401B"/>
+    <w:rsid w:val="00B7622B"/>
     <w:rsid w:val="00B763F2"/>
+    <w:rsid w:val="00B76892"/>
     <w:rsid w:val="00B77715"/>
     <w:rsid w:val="00B81454"/>
+    <w:rsid w:val="00B81A72"/>
     <w:rsid w:val="00B82180"/>
     <w:rsid w:val="00B832A4"/>
+    <w:rsid w:val="00B85A27"/>
+    <w:rsid w:val="00B86211"/>
+    <w:rsid w:val="00B918BF"/>
+    <w:rsid w:val="00B9461E"/>
     <w:rsid w:val="00B96837"/>
+    <w:rsid w:val="00B96F38"/>
     <w:rsid w:val="00BA0293"/>
     <w:rsid w:val="00BA1411"/>
+    <w:rsid w:val="00BA1E34"/>
+    <w:rsid w:val="00BA3A1E"/>
     <w:rsid w:val="00BA3A84"/>
     <w:rsid w:val="00BA3D6B"/>
     <w:rsid w:val="00BB007E"/>
     <w:rsid w:val="00BB2A88"/>
+    <w:rsid w:val="00BB45EB"/>
+    <w:rsid w:val="00BB541E"/>
+    <w:rsid w:val="00BB74C0"/>
+    <w:rsid w:val="00BB79C4"/>
+    <w:rsid w:val="00BC0E34"/>
     <w:rsid w:val="00BC2DF7"/>
+    <w:rsid w:val="00BC3A86"/>
+    <w:rsid w:val="00BC789E"/>
+    <w:rsid w:val="00BD1701"/>
+    <w:rsid w:val="00BD20C7"/>
+    <w:rsid w:val="00BD3CD3"/>
+    <w:rsid w:val="00BD4FAA"/>
+    <w:rsid w:val="00BD572F"/>
     <w:rsid w:val="00BD5ED5"/>
+    <w:rsid w:val="00BD712D"/>
     <w:rsid w:val="00BD726A"/>
+    <w:rsid w:val="00BE2A5E"/>
+    <w:rsid w:val="00BE576E"/>
     <w:rsid w:val="00BE6C58"/>
+    <w:rsid w:val="00BE7C19"/>
+    <w:rsid w:val="00BE7E14"/>
     <w:rsid w:val="00BF05E2"/>
+    <w:rsid w:val="00BF0BA5"/>
+    <w:rsid w:val="00BF42C8"/>
+    <w:rsid w:val="00BF703C"/>
+    <w:rsid w:val="00C0115E"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C04921"/>
     <w:rsid w:val="00C0579C"/>
+    <w:rsid w:val="00C05A6A"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C115F5"/>
     <w:rsid w:val="00C13A44"/>
+    <w:rsid w:val="00C14A71"/>
+    <w:rsid w:val="00C214C9"/>
     <w:rsid w:val="00C219E8"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C3122E"/>
+    <w:rsid w:val="00C31255"/>
     <w:rsid w:val="00C317B7"/>
     <w:rsid w:val="00C33420"/>
+    <w:rsid w:val="00C34CFF"/>
     <w:rsid w:val="00C35551"/>
+    <w:rsid w:val="00C356E9"/>
+    <w:rsid w:val="00C35CBB"/>
+    <w:rsid w:val="00C36E59"/>
     <w:rsid w:val="00C371E3"/>
+    <w:rsid w:val="00C37646"/>
     <w:rsid w:val="00C40CF0"/>
+    <w:rsid w:val="00C40DD5"/>
+    <w:rsid w:val="00C4251C"/>
+    <w:rsid w:val="00C4362B"/>
+    <w:rsid w:val="00C443E6"/>
+    <w:rsid w:val="00C45F61"/>
     <w:rsid w:val="00C46908"/>
     <w:rsid w:val="00C47609"/>
+    <w:rsid w:val="00C50554"/>
+    <w:rsid w:val="00C52774"/>
+    <w:rsid w:val="00C53076"/>
+    <w:rsid w:val="00C53BF6"/>
+    <w:rsid w:val="00C6153C"/>
     <w:rsid w:val="00C61C85"/>
+    <w:rsid w:val="00C61FA2"/>
+    <w:rsid w:val="00C62047"/>
+    <w:rsid w:val="00C64792"/>
+    <w:rsid w:val="00C654D2"/>
+    <w:rsid w:val="00C675F9"/>
     <w:rsid w:val="00C677CF"/>
+    <w:rsid w:val="00C67C5A"/>
+    <w:rsid w:val="00C71B59"/>
+    <w:rsid w:val="00C72E6E"/>
     <w:rsid w:val="00C73199"/>
+    <w:rsid w:val="00C736F0"/>
+    <w:rsid w:val="00C74BA5"/>
     <w:rsid w:val="00C772A3"/>
+    <w:rsid w:val="00C81362"/>
     <w:rsid w:val="00C83143"/>
+    <w:rsid w:val="00C84D34"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C91E0A"/>
+    <w:rsid w:val="00C92DA5"/>
+    <w:rsid w:val="00C93009"/>
+    <w:rsid w:val="00C9335D"/>
     <w:rsid w:val="00C967E3"/>
+    <w:rsid w:val="00C97B75"/>
+    <w:rsid w:val="00CA08E4"/>
+    <w:rsid w:val="00CA216C"/>
     <w:rsid w:val="00CA2954"/>
+    <w:rsid w:val="00CA2DD5"/>
     <w:rsid w:val="00CA33A0"/>
     <w:rsid w:val="00CA3DBC"/>
+    <w:rsid w:val="00CA4D81"/>
     <w:rsid w:val="00CA50D4"/>
+    <w:rsid w:val="00CA523F"/>
+    <w:rsid w:val="00CA5BF4"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA6552"/>
+    <w:rsid w:val="00CA6899"/>
     <w:rsid w:val="00CB219F"/>
     <w:rsid w:val="00CB4464"/>
     <w:rsid w:val="00CB4A97"/>
+    <w:rsid w:val="00CB4D50"/>
     <w:rsid w:val="00CB5AB9"/>
     <w:rsid w:val="00CB5B8A"/>
+    <w:rsid w:val="00CB5C84"/>
+    <w:rsid w:val="00CB6F00"/>
+    <w:rsid w:val="00CB7A3E"/>
     <w:rsid w:val="00CB7ED6"/>
     <w:rsid w:val="00CC01B2"/>
+    <w:rsid w:val="00CC0F44"/>
     <w:rsid w:val="00CC1248"/>
+    <w:rsid w:val="00CC2A53"/>
+    <w:rsid w:val="00CC37D7"/>
     <w:rsid w:val="00CC62E3"/>
+    <w:rsid w:val="00CC7D76"/>
+    <w:rsid w:val="00CD077F"/>
     <w:rsid w:val="00CD41FB"/>
+    <w:rsid w:val="00CD46F9"/>
     <w:rsid w:val="00CD6711"/>
+    <w:rsid w:val="00CD7345"/>
+    <w:rsid w:val="00CD7C67"/>
+    <w:rsid w:val="00CE0941"/>
+    <w:rsid w:val="00CE0B11"/>
     <w:rsid w:val="00CE3E30"/>
+    <w:rsid w:val="00CF0B41"/>
+    <w:rsid w:val="00CF1800"/>
     <w:rsid w:val="00CF1830"/>
     <w:rsid w:val="00CF18F4"/>
+    <w:rsid w:val="00CF230D"/>
+    <w:rsid w:val="00CF2AF1"/>
+    <w:rsid w:val="00CF2E0E"/>
     <w:rsid w:val="00CF3093"/>
+    <w:rsid w:val="00CF5A8C"/>
+    <w:rsid w:val="00CF5F8F"/>
+    <w:rsid w:val="00D03EE2"/>
+    <w:rsid w:val="00D06934"/>
+    <w:rsid w:val="00D06E93"/>
+    <w:rsid w:val="00D072A0"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D102D0"/>
+    <w:rsid w:val="00D12A94"/>
+    <w:rsid w:val="00D143D3"/>
+    <w:rsid w:val="00D1500D"/>
     <w:rsid w:val="00D170F5"/>
+    <w:rsid w:val="00D207DB"/>
+    <w:rsid w:val="00D209D4"/>
+    <w:rsid w:val="00D22736"/>
     <w:rsid w:val="00D2274E"/>
+    <w:rsid w:val="00D238CD"/>
+    <w:rsid w:val="00D2462C"/>
+    <w:rsid w:val="00D24FAE"/>
+    <w:rsid w:val="00D25E05"/>
+    <w:rsid w:val="00D269F0"/>
+    <w:rsid w:val="00D26BF0"/>
+    <w:rsid w:val="00D27105"/>
     <w:rsid w:val="00D304B7"/>
     <w:rsid w:val="00D3609E"/>
+    <w:rsid w:val="00D369AD"/>
+    <w:rsid w:val="00D4106B"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D442F2"/>
+    <w:rsid w:val="00D4430D"/>
+    <w:rsid w:val="00D447AA"/>
+    <w:rsid w:val="00D465A6"/>
     <w:rsid w:val="00D5130D"/>
+    <w:rsid w:val="00D53638"/>
+    <w:rsid w:val="00D53F32"/>
     <w:rsid w:val="00D55495"/>
+    <w:rsid w:val="00D55603"/>
+    <w:rsid w:val="00D557AC"/>
+    <w:rsid w:val="00D57373"/>
+    <w:rsid w:val="00D61970"/>
+    <w:rsid w:val="00D61D18"/>
+    <w:rsid w:val="00D62F4C"/>
+    <w:rsid w:val="00D63642"/>
+    <w:rsid w:val="00D64380"/>
+    <w:rsid w:val="00D64935"/>
+    <w:rsid w:val="00D66A2A"/>
+    <w:rsid w:val="00D72805"/>
+    <w:rsid w:val="00D72879"/>
     <w:rsid w:val="00D74988"/>
     <w:rsid w:val="00D7514B"/>
     <w:rsid w:val="00D7550D"/>
+    <w:rsid w:val="00D765D3"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D87706"/>
+    <w:rsid w:val="00D90BB6"/>
+    <w:rsid w:val="00D92AC6"/>
+    <w:rsid w:val="00D92E7C"/>
     <w:rsid w:val="00D95CEF"/>
+    <w:rsid w:val="00D96A32"/>
     <w:rsid w:val="00D973EF"/>
+    <w:rsid w:val="00D97506"/>
     <w:rsid w:val="00D97D19"/>
+    <w:rsid w:val="00D97F8C"/>
+    <w:rsid w:val="00DA1655"/>
+    <w:rsid w:val="00DA36A7"/>
+    <w:rsid w:val="00DA391B"/>
+    <w:rsid w:val="00DA4AF8"/>
+    <w:rsid w:val="00DA4FC5"/>
+    <w:rsid w:val="00DA72F2"/>
     <w:rsid w:val="00DA7980"/>
+    <w:rsid w:val="00DB0367"/>
     <w:rsid w:val="00DB16FB"/>
+    <w:rsid w:val="00DB1E0C"/>
     <w:rsid w:val="00DB5D56"/>
+    <w:rsid w:val="00DB707A"/>
+    <w:rsid w:val="00DB7B0D"/>
+    <w:rsid w:val="00DC007E"/>
     <w:rsid w:val="00DC0775"/>
     <w:rsid w:val="00DC1409"/>
+    <w:rsid w:val="00DC2007"/>
     <w:rsid w:val="00DC3A30"/>
+    <w:rsid w:val="00DC5D49"/>
+    <w:rsid w:val="00DC74AA"/>
+    <w:rsid w:val="00DD029F"/>
+    <w:rsid w:val="00DD1352"/>
+    <w:rsid w:val="00DD2A3B"/>
+    <w:rsid w:val="00DD61BD"/>
     <w:rsid w:val="00DD61F7"/>
+    <w:rsid w:val="00DD637E"/>
     <w:rsid w:val="00DD6797"/>
+    <w:rsid w:val="00DD70B2"/>
     <w:rsid w:val="00DD79B8"/>
+    <w:rsid w:val="00DE00FD"/>
+    <w:rsid w:val="00DE2E46"/>
+    <w:rsid w:val="00DE2FAF"/>
+    <w:rsid w:val="00DE307F"/>
     <w:rsid w:val="00DE4B29"/>
+    <w:rsid w:val="00DE56BB"/>
     <w:rsid w:val="00DE5A78"/>
+    <w:rsid w:val="00DE5A7B"/>
     <w:rsid w:val="00DE5BE7"/>
+    <w:rsid w:val="00DE5D34"/>
+    <w:rsid w:val="00DE6AE2"/>
+    <w:rsid w:val="00DE7305"/>
+    <w:rsid w:val="00DE7852"/>
+    <w:rsid w:val="00DF0409"/>
+    <w:rsid w:val="00DF04E2"/>
+    <w:rsid w:val="00DF0A82"/>
     <w:rsid w:val="00DF0F4C"/>
+    <w:rsid w:val="00DF220E"/>
+    <w:rsid w:val="00DF2231"/>
+    <w:rsid w:val="00DF28F9"/>
+    <w:rsid w:val="00DF2DB7"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF4AE6"/>
+    <w:rsid w:val="00DF538A"/>
+    <w:rsid w:val="00DF7010"/>
+    <w:rsid w:val="00DF755F"/>
+    <w:rsid w:val="00DF7E8E"/>
+    <w:rsid w:val="00E00F86"/>
     <w:rsid w:val="00E0142B"/>
+    <w:rsid w:val="00E018C8"/>
     <w:rsid w:val="00E04EE7"/>
+    <w:rsid w:val="00E050CA"/>
+    <w:rsid w:val="00E06355"/>
+    <w:rsid w:val="00E07073"/>
+    <w:rsid w:val="00E1011C"/>
+    <w:rsid w:val="00E10D81"/>
+    <w:rsid w:val="00E10EEC"/>
+    <w:rsid w:val="00E11564"/>
     <w:rsid w:val="00E12286"/>
+    <w:rsid w:val="00E12AD2"/>
     <w:rsid w:val="00E13AB4"/>
+    <w:rsid w:val="00E15545"/>
+    <w:rsid w:val="00E15921"/>
+    <w:rsid w:val="00E16EFB"/>
     <w:rsid w:val="00E17A35"/>
     <w:rsid w:val="00E221E6"/>
+    <w:rsid w:val="00E22BA6"/>
+    <w:rsid w:val="00E248C1"/>
     <w:rsid w:val="00E24EC8"/>
     <w:rsid w:val="00E25281"/>
+    <w:rsid w:val="00E275EE"/>
     <w:rsid w:val="00E31950"/>
+    <w:rsid w:val="00E33460"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E350B5"/>
+    <w:rsid w:val="00E35C13"/>
+    <w:rsid w:val="00E35F2A"/>
+    <w:rsid w:val="00E37042"/>
+    <w:rsid w:val="00E37453"/>
+    <w:rsid w:val="00E43823"/>
     <w:rsid w:val="00E43F36"/>
+    <w:rsid w:val="00E4742E"/>
+    <w:rsid w:val="00E52785"/>
     <w:rsid w:val="00E55487"/>
+    <w:rsid w:val="00E556E7"/>
+    <w:rsid w:val="00E564AF"/>
+    <w:rsid w:val="00E56F52"/>
+    <w:rsid w:val="00E57B37"/>
     <w:rsid w:val="00E63C33"/>
+    <w:rsid w:val="00E668F7"/>
     <w:rsid w:val="00E66C0C"/>
     <w:rsid w:val="00E7100F"/>
     <w:rsid w:val="00E7102E"/>
+    <w:rsid w:val="00E716C4"/>
     <w:rsid w:val="00E71BAE"/>
+    <w:rsid w:val="00E71E7E"/>
     <w:rsid w:val="00E731AE"/>
     <w:rsid w:val="00E75C2B"/>
+    <w:rsid w:val="00E75ECB"/>
+    <w:rsid w:val="00E76939"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E77D6E"/>
+    <w:rsid w:val="00E80B06"/>
     <w:rsid w:val="00E81FD6"/>
     <w:rsid w:val="00E83E98"/>
+    <w:rsid w:val="00E841D4"/>
+    <w:rsid w:val="00E85828"/>
     <w:rsid w:val="00E85BF6"/>
+    <w:rsid w:val="00E869D2"/>
+    <w:rsid w:val="00E9146E"/>
+    <w:rsid w:val="00E916C1"/>
     <w:rsid w:val="00E91770"/>
     <w:rsid w:val="00E91ED7"/>
     <w:rsid w:val="00E92FC0"/>
+    <w:rsid w:val="00E9340B"/>
+    <w:rsid w:val="00E93E8A"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E956A9"/>
+    <w:rsid w:val="00E95AD3"/>
+    <w:rsid w:val="00E9625B"/>
     <w:rsid w:val="00E97F17"/>
     <w:rsid w:val="00EA03C6"/>
+    <w:rsid w:val="00EA2BEC"/>
+    <w:rsid w:val="00EA5AFC"/>
     <w:rsid w:val="00EA7A28"/>
+    <w:rsid w:val="00EB06A8"/>
+    <w:rsid w:val="00EB0A85"/>
     <w:rsid w:val="00EB45F0"/>
+    <w:rsid w:val="00EB6779"/>
+    <w:rsid w:val="00EB7DD3"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
     <w:rsid w:val="00EC3124"/>
+    <w:rsid w:val="00EC4961"/>
     <w:rsid w:val="00EC6BB8"/>
+    <w:rsid w:val="00ED0B31"/>
+    <w:rsid w:val="00ED262D"/>
+    <w:rsid w:val="00ED349B"/>
     <w:rsid w:val="00ED37AC"/>
     <w:rsid w:val="00ED40F6"/>
+    <w:rsid w:val="00ED4A17"/>
     <w:rsid w:val="00EE1122"/>
+    <w:rsid w:val="00EE22AF"/>
+    <w:rsid w:val="00EE2BD4"/>
+    <w:rsid w:val="00EE2E96"/>
+    <w:rsid w:val="00EE4C13"/>
+    <w:rsid w:val="00EE53FE"/>
+    <w:rsid w:val="00EE5AF5"/>
+    <w:rsid w:val="00EE6125"/>
+    <w:rsid w:val="00EE7928"/>
     <w:rsid w:val="00EF29C0"/>
     <w:rsid w:val="00EF35FB"/>
     <w:rsid w:val="00EF7C77"/>
+    <w:rsid w:val="00F0144E"/>
     <w:rsid w:val="00F0228A"/>
+    <w:rsid w:val="00F03F52"/>
+    <w:rsid w:val="00F06662"/>
     <w:rsid w:val="00F075CD"/>
+    <w:rsid w:val="00F078E5"/>
+    <w:rsid w:val="00F102AA"/>
     <w:rsid w:val="00F1084B"/>
+    <w:rsid w:val="00F11ED4"/>
+    <w:rsid w:val="00F12F47"/>
+    <w:rsid w:val="00F1368A"/>
     <w:rsid w:val="00F1448D"/>
+    <w:rsid w:val="00F14970"/>
+    <w:rsid w:val="00F1621C"/>
     <w:rsid w:val="00F210E7"/>
     <w:rsid w:val="00F2273C"/>
+    <w:rsid w:val="00F2329C"/>
+    <w:rsid w:val="00F232C0"/>
+    <w:rsid w:val="00F2603D"/>
     <w:rsid w:val="00F27344"/>
     <w:rsid w:val="00F2767A"/>
+    <w:rsid w:val="00F30AC5"/>
+    <w:rsid w:val="00F30B83"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F3522B"/>
+    <w:rsid w:val="00F35610"/>
     <w:rsid w:val="00F37466"/>
     <w:rsid w:val="00F37FA2"/>
     <w:rsid w:val="00F42403"/>
+    <w:rsid w:val="00F42693"/>
+    <w:rsid w:val="00F43511"/>
+    <w:rsid w:val="00F439CF"/>
     <w:rsid w:val="00F47B1B"/>
+    <w:rsid w:val="00F47D98"/>
+    <w:rsid w:val="00F51CA2"/>
     <w:rsid w:val="00F52420"/>
     <w:rsid w:val="00F556B4"/>
+    <w:rsid w:val="00F5646D"/>
     <w:rsid w:val="00F57905"/>
+    <w:rsid w:val="00F61917"/>
     <w:rsid w:val="00F63F1A"/>
+    <w:rsid w:val="00F64120"/>
+    <w:rsid w:val="00F64754"/>
+    <w:rsid w:val="00F64D88"/>
+    <w:rsid w:val="00F65926"/>
+    <w:rsid w:val="00F67423"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70B17"/>
+    <w:rsid w:val="00F71721"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F73B24"/>
+    <w:rsid w:val="00F75D00"/>
+    <w:rsid w:val="00F75E0E"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F8030A"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F850F8"/>
+    <w:rsid w:val="00F871CA"/>
+    <w:rsid w:val="00F8757B"/>
+    <w:rsid w:val="00F9008E"/>
     <w:rsid w:val="00F9181B"/>
+    <w:rsid w:val="00F933D7"/>
+    <w:rsid w:val="00F937C9"/>
+    <w:rsid w:val="00F93E77"/>
     <w:rsid w:val="00F94571"/>
+    <w:rsid w:val="00F951C3"/>
+    <w:rsid w:val="00F97BE2"/>
+    <w:rsid w:val="00FA0939"/>
+    <w:rsid w:val="00FA1B11"/>
+    <w:rsid w:val="00FA226B"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FA7AC2"/>
     <w:rsid w:val="00FB26CE"/>
+    <w:rsid w:val="00FB52F9"/>
+    <w:rsid w:val="00FB5D61"/>
+    <w:rsid w:val="00FC0BB9"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC0E02"/>
+    <w:rsid w:val="00FC1531"/>
+    <w:rsid w:val="00FC1D07"/>
     <w:rsid w:val="00FC20CB"/>
+    <w:rsid w:val="00FC302E"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC5CAA"/>
+    <w:rsid w:val="00FC68FA"/>
+    <w:rsid w:val="00FC6E6F"/>
+    <w:rsid w:val="00FC6FE3"/>
     <w:rsid w:val="00FD1495"/>
     <w:rsid w:val="00FD2635"/>
+    <w:rsid w:val="00FD31AF"/>
+    <w:rsid w:val="00FD4B15"/>
+    <w:rsid w:val="00FD6DA0"/>
+    <w:rsid w:val="00FD787C"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE2F68"/>
+    <w:rsid w:val="00FE2FF1"/>
+    <w:rsid w:val="00FE39E5"/>
+    <w:rsid w:val="00FE3F2B"/>
     <w:rsid w:val="00FE451C"/>
     <w:rsid w:val="00FE5960"/>
+    <w:rsid w:val="00FE6FEA"/>
     <w:rsid w:val="00FE7892"/>
+    <w:rsid w:val="00FF1983"/>
+    <w:rsid w:val="00FF3CEA"/>
+    <w:rsid w:val="00FF4155"/>
     <w:rsid w:val="00FF4BC2"/>
+    <w:rsid w:val="0129F211"/>
+    <w:rsid w:val="02AB3B62"/>
+    <w:rsid w:val="0405DDA8"/>
+    <w:rsid w:val="073BC2C1"/>
+    <w:rsid w:val="0A1E75B5"/>
+    <w:rsid w:val="0A9A0168"/>
+    <w:rsid w:val="0BF2ECD0"/>
+    <w:rsid w:val="0CBB581A"/>
+    <w:rsid w:val="0D0A3B77"/>
+    <w:rsid w:val="0E4A8B22"/>
+    <w:rsid w:val="0E84B547"/>
+    <w:rsid w:val="10EC3BBB"/>
+    <w:rsid w:val="11F9478D"/>
+    <w:rsid w:val="12CE6215"/>
+    <w:rsid w:val="12EAC129"/>
+    <w:rsid w:val="132B58B4"/>
+    <w:rsid w:val="1617FB30"/>
+    <w:rsid w:val="16AB7D95"/>
+    <w:rsid w:val="18218CC3"/>
+    <w:rsid w:val="18CE6E4C"/>
+    <w:rsid w:val="18D106D6"/>
+    <w:rsid w:val="19F8220C"/>
+    <w:rsid w:val="1A1B7FE7"/>
+    <w:rsid w:val="1D33B458"/>
+    <w:rsid w:val="1EB13388"/>
+    <w:rsid w:val="207E5990"/>
+    <w:rsid w:val="20A83E93"/>
+    <w:rsid w:val="2536720E"/>
+    <w:rsid w:val="256F6E82"/>
+    <w:rsid w:val="25A3C840"/>
+    <w:rsid w:val="25EB5E7D"/>
+    <w:rsid w:val="282541F6"/>
     <w:rsid w:val="28ED72FB"/>
+    <w:rsid w:val="298BC67C"/>
+    <w:rsid w:val="29C002C8"/>
+    <w:rsid w:val="2B9231B2"/>
+    <w:rsid w:val="2CA7BA62"/>
+    <w:rsid w:val="2D106E20"/>
+    <w:rsid w:val="2D147D86"/>
+    <w:rsid w:val="2D4EE000"/>
+    <w:rsid w:val="2F08612A"/>
+    <w:rsid w:val="2F6F06CD"/>
     <w:rsid w:val="2FA222C6"/>
+    <w:rsid w:val="307CC0C5"/>
+    <w:rsid w:val="322E41FE"/>
+    <w:rsid w:val="338BAC19"/>
+    <w:rsid w:val="342F7533"/>
+    <w:rsid w:val="3439E362"/>
     <w:rsid w:val="357B9600"/>
+    <w:rsid w:val="35B4665F"/>
+    <w:rsid w:val="35CB9F06"/>
+    <w:rsid w:val="37C43357"/>
+    <w:rsid w:val="37D861F0"/>
+    <w:rsid w:val="37E4713C"/>
+    <w:rsid w:val="38B49015"/>
+    <w:rsid w:val="3A0C76AE"/>
+    <w:rsid w:val="3A89342B"/>
+    <w:rsid w:val="3AAA4E7E"/>
+    <w:rsid w:val="3AB2370E"/>
+    <w:rsid w:val="3B387A13"/>
+    <w:rsid w:val="3C55AF1A"/>
+    <w:rsid w:val="3C665D7D"/>
+    <w:rsid w:val="3F240E3A"/>
+    <w:rsid w:val="401B1F7E"/>
+    <w:rsid w:val="41314CBE"/>
+    <w:rsid w:val="4153BB03"/>
+    <w:rsid w:val="41B602EB"/>
+    <w:rsid w:val="445DCD23"/>
+    <w:rsid w:val="452565A7"/>
+    <w:rsid w:val="45E67475"/>
+    <w:rsid w:val="48CD4214"/>
+    <w:rsid w:val="499646A6"/>
+    <w:rsid w:val="4A38FBDB"/>
+    <w:rsid w:val="4B1BFCB7"/>
+    <w:rsid w:val="4C0FEFCF"/>
+    <w:rsid w:val="4CC720D1"/>
+    <w:rsid w:val="4D76FAA0"/>
+    <w:rsid w:val="4FB74E72"/>
+    <w:rsid w:val="5029C1F3"/>
     <w:rsid w:val="5043F921"/>
+    <w:rsid w:val="50C99C73"/>
+    <w:rsid w:val="50E2CD0C"/>
+    <w:rsid w:val="52D7203C"/>
+    <w:rsid w:val="52F493BF"/>
+    <w:rsid w:val="53064AEC"/>
+    <w:rsid w:val="531D6FC4"/>
+    <w:rsid w:val="536C5EB5"/>
+    <w:rsid w:val="56883590"/>
+    <w:rsid w:val="571A5E8C"/>
+    <w:rsid w:val="57DB0B5B"/>
+    <w:rsid w:val="57E35F90"/>
+    <w:rsid w:val="586A0579"/>
+    <w:rsid w:val="5B9E1297"/>
+    <w:rsid w:val="5BD564E4"/>
+    <w:rsid w:val="5CB262B4"/>
+    <w:rsid w:val="5CB527C4"/>
+    <w:rsid w:val="5D0CD1AC"/>
+    <w:rsid w:val="5D788C76"/>
+    <w:rsid w:val="607F5299"/>
+    <w:rsid w:val="61571385"/>
+    <w:rsid w:val="63D47A31"/>
+    <w:rsid w:val="641A36A1"/>
+    <w:rsid w:val="64C33727"/>
+    <w:rsid w:val="6576B208"/>
+    <w:rsid w:val="66A4572A"/>
+    <w:rsid w:val="66AAF844"/>
     <w:rsid w:val="66B7314E"/>
+    <w:rsid w:val="685B63C6"/>
+    <w:rsid w:val="6A8EB7EA"/>
+    <w:rsid w:val="6AAFF4DF"/>
+    <w:rsid w:val="6AB0D550"/>
+    <w:rsid w:val="6AB68D8E"/>
+    <w:rsid w:val="6AD9E85C"/>
+    <w:rsid w:val="6B2EAA4E"/>
+    <w:rsid w:val="6B6F4651"/>
     <w:rsid w:val="6E005C43"/>
+    <w:rsid w:val="6E8961BA"/>
+    <w:rsid w:val="6FA7C7F8"/>
+    <w:rsid w:val="6FDC18E9"/>
+    <w:rsid w:val="7248AF46"/>
+    <w:rsid w:val="72AC10DB"/>
     <w:rsid w:val="75F79428"/>
+    <w:rsid w:val="76EEEBFE"/>
+    <w:rsid w:val="77C1436B"/>
+    <w:rsid w:val="77C4008E"/>
+    <w:rsid w:val="795F59B0"/>
+    <w:rsid w:val="7D067501"/>
+    <w:rsid w:val="7EC148F6"/>
+    <w:rsid w:val="7F257B2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="145521C9"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="6" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
@@ -14049,68 +17082,66 @@
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri (Body)"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00521016"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="006C93" w:themeColor="accent3"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERbullets">
     <w:name w:val="CER bullets"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CERbulletsChar"/>
-    <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="004458B4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CERbulletsChar">
     <w:name w:val="CER bullets Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CERbullets"/>
-    <w:uiPriority w:val="7"/>
     <w:rsid w:val="004458B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="CERTable">
     <w:name w:val="CER Table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004458B4"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="2"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FCBA5C" w:themeColor="accent2"/>
@@ -14867,51 +17898,51 @@
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0015594B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0015594B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="85004992">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="892891365">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15032,51 +18063,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1783065502">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/accu-scheme-methods" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00101/latest/versions" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/about-us/our-compliance-approach/compliance-and-enforcement-priorities/compliance-and-enforcement-priorities-2024-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/sites/default/files/documents/technical-guidance-2026-savanna-methods.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document/guidelines-stratification-evidence-and-records-hir-and-nfmr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L00156/latest/text" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00101/latest/versions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/safeguard-mechanism-document" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.dcceew.gov.au%2Fsites%2Fdefault%2Ffiles%2Fdocuments%2Fsavanna-technical-guidance.docx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/about-us/our-compliance-approach/compliance-and-enforcement-priorities/compliance-and-enforcement-priorities-2026-27" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L01637/latest/versions" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -15345,306 +18376,785 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EDi Document" ma:contentTypeID="0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D500662BEEC629C410499EBAAFE2269FADD3" ma:contentTypeVersion="955" ma:contentTypeDescription="Any document other than an email or document link" ma:contentTypeScope="" ma:versionID="bd52d27db9491b47338a8f651622fc81">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xmlns:ns3="fea560b0-206f-46eb-a9d8-4504da3da1d2" xmlns:ns4="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xmlns:ns5="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xmlns:ns6="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" xmlns:ns7="08d2e755-979c-4757-99b4-fd4bb6dbc347" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2152fdc12f1a44588bdd6a27c912fec5" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <xsd:import namespace="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+    <xsd:import namespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <xsd:import namespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <xsd:import namespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048"/>
+    <xsd:import namespace="08d2e755-979c-4757-99b4-fd4bb6dbc347"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:EDi_DocumentDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:c275726743ff40b1bd16afcbde5101e0" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDate" minOccurs="0"/>
+                <xsd:element ref="ns2:m580224f57af48d5998ad1d627b3f8a6" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_VitalDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:EDi_BCPDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:CER_DocumentGUID" minOccurs="0"/>
+                <xsd:element ref="ns5:EDi1_DocID" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_DLM" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:aa7cfb7b7c8a4cdc88e464a139bfbbb5" minOccurs="0"/>
+                <xsd:element ref="ns2:jfdbf192cf3e432bae7ead6b01437832" minOccurs="0"/>
+                <xsd:element ref="ns2:g1c5c8a5ed744825af876dc81dccc5dd" minOccurs="0"/>
+                <xsd:element ref="ns2:fbf5ba1606af44cc8a6bbbd47132b0ab" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:i0f84bba906045b4af568ee102a52dcb" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns7:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns7:Date" minOccurs="0"/>
+                <xsd:element ref="ns1:_ColorHex" minOccurs="0"/>
+                <xsd:element ref="ns1:_ColorTag" minOccurs="0"/>
+                <xsd:element ref="ns1:_Emoji" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ColorHex" ma:index="49" nillable="true" ma:displayName="Color" ma:hidden="true" ma:internalName="_ColorHex">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ColorTag" ma:index="50" nillable="true" ma:displayName="Color Tag" ma:hidden="true" ma:internalName="_ColorTag" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Emoji" ma:index="51" nillable="true" ma:displayName="Emoji" ma:hidden="true" ma:internalName="_Emoji">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi_DocumentDescription" ma:index="8" nillable="true" ma:displayName="Document Description" ma:default="" ma:description="Document Description." ma:internalName="EDi_DocumentDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="c275726743ff40b1bd16afcbde5101e0" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="c275726743ff40b1bd16afcbde5101e0" ma:taxonomyFieldName="EDi_DocumentKeywords" ma:displayName="Document Keywords" ma:default="" ma:fieldId="{c2757267-43ff-40b1-bd16-afcbde5101e0}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDate" ma:index="13" nillable="true" ma:displayName="Document Date" ma:default="[today]" ma:description="Original Date of the Document." ma:format="DateOnly" ma:internalName="EDi_DocumentDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="m580224f57af48d5998ad1d627b3f8a6" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="m580224f57af48d5998ad1d627b3f8a6" ma:taxonomyFieldName="CER_Agency" ma:displayName="Agency" ma:default="" ma:fieldId="{6580224f-57af-48d5-998a-d1d627b3f8a6}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0f908e50-4941-4432-a5bc-5464d577a362" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_VitalDocument" ma:index="16" nillable="true" ma:displayName="Vital Document" ma:default="No" ma:description="Is this a vital business document?" ma:format="Dropdown" ma:internalName="EDi_VitalDocument">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_RecordNumber" ma:index="21" nillable="true" ma:displayName="Record Number" ma:default="" ma:description="Enter any external reference numbers." ma:internalName="EDi_RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DLM" ma:index="23" nillable="true" ma:displayName="File DLM" ma:default="None" ma:description="Information management markers and caveats can only be applied to OFFICIAL: Sensitive or PROTECTED information, when necessary." ma:format="RadioButtons" ma:internalName="CER_DLM">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="None"/>
+          <xsd:enumeration value="Personal privacy"/>
+          <xsd:enumeration value="Legal privilege"/>
+          <xsd:enumeration value="Legislative secrecy"/>
+          <xsd:enumeration value="Cabinet"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileClassification" ma:index="24" nillable="true" ma:displayName="File Classification" ma:default="OFFICIAL" ma:description="Select the appropriate security classification. The system is rated to maximum of PROTECTED." ma:format="RadioButtons" ma:internalName="CER_FileClassification">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL: Sensitive"/>
+          <xsd:enumeration value="PROTECTED"/>
+          <xsd:enumeration value="UNOFFICIAL"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileStatus" ma:index="25" nillable="true" ma:displayName="File Status" ma:default="Open" ma:format="RadioButtons" ma:internalName="CER_FileStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Open"/>
+          <xsd:enumeration value="Closed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:taxonomyFieldName="CER_Client" ma:displayName="Client" ma:default="" ma:fieldId="{aa7cfb7b-7c8a-4cdc-88e4-64a139bfbbb5}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="19a43a92-e145-45da-907d-30d9c1c24101" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="jfdbf192cf3e432bae7ead6b01437832" ma:index="30" nillable="true" ma:taxonomy="true" ma:internalName="jfdbf192cf3e432bae7ead6b01437832" ma:taxonomyFieldName="CER_FileKeywords" ma:displayName="File Keywords" ma:default="" ma:fieldId="{3fdbf192-cf3e-432b-ae7e-ad6b01437832}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="g1c5c8a5ed744825af876dc81dccc5dd" ma:index="31" nillable="true" ma:taxonomy="true" ma:internalName="g1c5c8a5ed744825af876dc81dccc5dd" ma:taxonomyFieldName="CER_State" ma:displayName="State" ma:default="" ma:fieldId="{01c5c8a5-ed74-4825-af87-6dc81dccc5dd}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="a9130a4c-2414-44de-bf19-0a462096b5ec" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:index="32" nillable="true" ma:taxonomy="true" ma:internalName="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:taxonomyFieldName="CER_Scheme" ma:displayName="Scheme" ma:default="" ma:fieldId="{fbf5ba16-06af-44cc-8a6b-bbd47132b0ab}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="7ff3da5f-6c54-49cc-aabb-e0080ce1ebed" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="34" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="35" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="i0f84bba906045b4af568ee102a52dcb" ma:index="37" nillable="true" ma:taxonomy="true" ma:internalName="i0f84bba906045b4af568ee102a52dcb" ma:taxonomyFieldName="RevIMBCS" ma:displayName="Business Activity" ma:indexed="true" ma:default="" ma:fieldId="{20f84bba-9060-45b4-af56-8ee102a52dcb}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="cb773ad8-1bb2-40a7-b425-e5f5ef8677fd" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="39" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="40" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="41" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fea560b0-206f-46eb-a9d8-4504da3da1d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="11" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAllLabel" ma:readOnly="false" ma:showField="CatchAllDataLabel" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi_BCPDocument" ma:index="17" nillable="true" ma:displayName="BCP Document" ma:default="No" ma:description="Is this document required as part of the Business Continuity Plan or Disaster Recovery Strategy?&lt;!-- Field: EDi --&gt;" ma:format="Dropdown" ma:internalName="EDi_BCPDocument" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DocumentGUID" ma:index="18" nillable="true" ma:displayName="Document GUID" ma:description="CRM Document GUID" ma:hidden="true" ma:internalName="CER_DocumentGUID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi1_DocID" ma:index="19" nillable="true" ma:displayName="EDi1_DocID" ma:description="Document ID from EDi v1" ma:hidden="true" ma:internalName="EDi1_DocID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="EDi1_DocID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl0" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="08d2e755-979c-4757-99b4-fd4bb6dbc347" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="33" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="38" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="43" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="44" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="45" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="46" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="47" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Date" ma:index="48" nillable="true" ma:displayName="Date" ma:format="DateOnly" ma:internalName="Date">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </m580224f57af48d5998ad1d627b3f8a6>
+    <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
+    <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
+    <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g1c5c8a5ed744825af876dc81dccc5dd>
+    <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDISCAUDIT-461495568-2451</_dlc_DocId>
+    <_ColorHex xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
+    <Date xmlns="08d2e755-979c-4757-99b4-fd4bb6dbc347" xsi:nil="true"/>
+    <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
+    <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jfdbf192cf3e432bae7ead6b01437832>
+    <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </fbf5ba1606af44cc8a6bbbd47132b0ab>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">SCHEME REGULATION AND MANAGEMENT:Admin DEFAULT - Class 61944 - 7y</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c8eee75e-f510-4bca-a787-c338d1b1b6e3</TermId>
+        </TermInfo>
+      </Terms>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Url>https://cergovau.sharepoint.com/sites/EDi-SchemeAudit/_layouts/15/DocIdRedir.aspx?ID=EDISCAUDIT-461495568-2451</Url>
+      <Description>EDISCAUDIT-461495568-2451</Description>
+    </_dlc_DocIdUrl>
+    <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
+    <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c275726743ff40b1bd16afcbde5101e0>
+    <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="08d2e755-979c-4757-99b4-fd4bb6dbc347">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <Value>225</Value>
+    </TaxCatchAll>
+    <_Emoji xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
+    <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-05-28T22:40:38+00:00</EDi_DocumentDate>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F27C366C-5F56-4B87-A010-C8E8A4476EA1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <ds:schemaRef ds:uri="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+    <ds:schemaRef ds:uri="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <ds:schemaRef ds:uri="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <ds:schemaRef ds:uri="24aa14e1-d4f8-4fd7-87fd-92df26ed6048"/>
+    <ds:schemaRef ds:uri="08d2e755-979c-4757-99b4-fd4bb6dbc347"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56FE3115-E8E8-4D45-BFCE-76A56F24BACE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <ds:schemaRef ds:uri="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="08d2e755-979c-4757-99b4-fd4bb6dbc347"/>
+    <ds:schemaRef ds:uri="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <ds:schemaRef ds:uri="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8B49526-310E-4236-9A29-461AB6BFBC63}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397A0154-F541-47C7-A869-3CC9CD41D96D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D5AC0DF-2BAA-4F58-AE3A-B9A62F466F2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>14764</Characters>
+  <Pages>1</Pages>
+  <Words>4197</Words>
+  <Characters>23923</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>312</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>199</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Key risk areas for auditors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16872</CharactersWithSpaces>
+  <CharactersWithSpaces>28064</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...200 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Key risk areas for auditors</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D500662BEEC629C410499EBAAFE2269FADD3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CER_Scheme">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RevIMBCS">
+    <vt:lpwstr>225;#SCHEME REGULATION AND MANAGEMENT:Admin DEFAULT - Class 61944 - 7y|c8eee75e-f510-4bca-a787-c338d1b1b6e3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CER_Client">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="CER_FileKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EDi_DocumentKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>0a839161-37bb-4325-b405-5c9ac915218c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CER_State">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="CER_Agency">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>