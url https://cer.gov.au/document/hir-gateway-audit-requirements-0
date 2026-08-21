--- v0 (2025-10-08)
+++ v1 (2026-08-21)
@@ -1,64 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2D419254" w14:textId="16DCF146" w:rsidR="00DB774A" w:rsidRDefault="00315CA9" w:rsidP="00DB774A">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk136978457"/>
       <w:r w:rsidRPr="00E12286">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4247FD84" wp14:editId="4B733D12">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2233154</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6184517" cy="4417621"/>
             <wp:effectExtent l="0" t="0" r="6985" b="2540"/>
             <wp:wrapNone/>
             <wp:docPr id="36" name="Picture 36">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
                 </a:ext>
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -66,51 +61,51 @@
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="Picture 36">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
                         </a:ext>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noGrp="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6184517" cy="4417621"/>
                     </a:xfrm>
                     <a:custGeom>
                       <a:avLst/>
                       <a:gdLst>
                         <a:gd name="connsiteX0" fmla="*/ 4775925 w 6233979"/>
                         <a:gd name="connsiteY0" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX1" fmla="*/ 6149935 w 6233979"/>
                         <a:gd name="connsiteY1" fmla="*/ 3123962 h 4656788"/>
                         <a:gd name="connsiteX2" fmla="*/ 6233979 w 6233979"/>
                         <a:gd name="connsiteY2" fmla="*/ 3208022 h 4656788"/>
                         <a:gd name="connsiteX3" fmla="*/ 6233979 w 6233979"/>
                         <a:gd name="connsiteY3" fmla="*/ 4572728 h 4656788"/>
                         <a:gd name="connsiteX4" fmla="*/ 6149935 w 6233979"/>
                         <a:gd name="connsiteY4" fmla="*/ 4656788 h 4656788"/>
                         <a:gd name="connsiteX5" fmla="*/ 4775925 w 6233979"/>
                         <a:gd name="connsiteY5" fmla="*/ 4656788 h 4656788"/>
                         <a:gd name="connsiteX6" fmla="*/ 4701153 w 6233979"/>
@@ -2490,51 +2485,51 @@
       </w:r>
       <w:r w:rsidR="00864258">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003427D8">
         <w:t>gateway audits)</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E46">
         <w:t xml:space="preserve"> for Human-Induced Regeneration (HIR) projects under the Australian Carbon Credit Unit (ACCU) Scheme</w:t>
       </w:r>
       <w:r w:rsidR="001B146B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FE49B6">
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidR="00FE49B6" w:rsidRPr="00FE49B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7AA465CA">
         <w:t>accordance with</w:t>
       </w:r>
       <w:r w:rsidR="00FE49B6">
         <w:t xml:space="preserve"> the Minister for Climate Change and Energy’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidR="111E92CE" w:rsidRPr="117846F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Direction</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FE49B6">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3F2E86" w14:textId="77777777" w:rsidR="009B6E46" w:rsidRPr="009B6E46" w:rsidRDefault="009B6E46" w:rsidP="00A359FF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="009B6E46">
         <w:t>Purpose and Scope</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE8B779" w14:textId="2344F4F1" w:rsidR="009B6E46" w:rsidRDefault="009B6E46" w:rsidP="00E66A61">
       <w:pPr>
@@ -2970,51 +2965,51 @@
         <w:t xml:space="preserve">ndependent review </w:t>
       </w:r>
       <w:r>
         <w:t>of all gat</w:t>
       </w:r>
       <w:r w:rsidR="00C969EF">
         <w:t>eway check</w:t>
       </w:r>
       <w:r w:rsidR="00066207">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00696118">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A2D9A2" w14:textId="230B3B3B" w:rsidR="00906F8B" w:rsidRPr="009B6E46" w:rsidRDefault="002322B8" w:rsidP="005E37FB">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00AB35D4">
         <w:t xml:space="preserve">ateway audits form an important component of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00AB35D4" w:rsidRPr="000C0817">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">ACCU Scheme </w:t>
         </w:r>
         <w:r w:rsidR="00CB5DAB" w:rsidRPr="000C0817">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>c</w:t>
         </w:r>
         <w:r w:rsidR="00AB35D4" w:rsidRPr="000C0817">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">ompliance and </w:t>
         </w:r>
         <w:r w:rsidR="00CB5DAB" w:rsidRPr="000C0817">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -3024,51 +3019,51 @@
         <w:r w:rsidR="00AB35D4" w:rsidRPr="000C0817">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">ssurance </w:t>
         </w:r>
         <w:r w:rsidR="00CB5DAB" w:rsidRPr="000C0817">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>f</w:t>
         </w:r>
         <w:r w:rsidR="00AB35D4" w:rsidRPr="000C0817">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>ramework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB35D4">
         <w:t xml:space="preserve"> and the CER’s broader </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidR="00AB35D4" w:rsidRPr="42C507DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">Compliance Policy for Education, Monitoring and Enforcement activities.  </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB35D4">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BDC835" w14:textId="77777777" w:rsidR="007517F3" w:rsidRDefault="007517F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -3142,51 +3137,51 @@
       </w:r>
       <w:r w:rsidR="006370E0">
         <w:t xml:space="preserve"> risk-based approach to </w:t>
       </w:r>
       <w:r w:rsidR="009C268D">
         <w:t xml:space="preserve">s215 gateway audits for </w:t>
       </w:r>
       <w:r w:rsidR="00434F1E">
         <w:t>HIR projects</w:t>
       </w:r>
       <w:r w:rsidR="009C268D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00434F1E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C268D">
         <w:t>in accordance</w:t>
       </w:r>
       <w:r w:rsidR="006370E0">
         <w:t xml:space="preserve"> with the Minister</w:t>
       </w:r>
       <w:r w:rsidR="009C268D">
         <w:t xml:space="preserve"> for Climate Change and Energy’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="006370E0" w:rsidRPr="005B7365">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Direction</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006370E0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03126351" w14:textId="5DC20E17" w:rsidR="005B7365" w:rsidRDefault="005B7365" w:rsidP="005B7365">
       <w:r>
         <w:t>This guidance only applies to HIR ‘regeneration checks’ and ‘forest cover attainment checks</w:t>
       </w:r>
       <w:r w:rsidR="00576F7D">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (hereafter referred to as ‘gateway checks’) and the approach the CER will take to prioritising s215 gateway audits </w:t>
       </w:r>
       <w:r w:rsidR="008070B5">
         <w:t>(gateway audits)</w:t>
       </w:r>
@@ -3630,51 +3625,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidR="005409DC" w:rsidRPr="008F0B58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> also significantly strengthened our capability to identify and respond to risk areas across the HIR portfolio, allowing for more targeted and effective assurance activities</w:t>
       </w:r>
       <w:r w:rsidR="00E764B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001D4E5F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70EF89C1" w14:textId="31CEEA54" w:rsidR="00F54A45" w:rsidRDefault="006A3EC7" w:rsidP="00352ED2">
-      <w:hyperlink r:id="rId18" w:anchor="independent-reviews-of-the-accu-scheme" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="independent-reviews-of-the-accu-scheme" w:history="1">
         <w:r w:rsidRPr="000D4C5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Independent expert reviews</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
       <w:r w:rsidR="00686C99">
         <w:t xml:space="preserve"> Associate Professor Cris Brack </w:t>
       </w:r>
       <w:r w:rsidR="009B6A01">
         <w:t>have confirmed that both the gateway audits and the CER’s internal review</w:t>
       </w:r>
       <w:r w:rsidR="00C26C75">
         <w:t xml:space="preserve"> processes </w:t>
       </w:r>
       <w:r w:rsidR="00D66067">
         <w:t>provide</w:t>
       </w:r>
       <w:r w:rsidR="009B6A01">
         <w:t xml:space="preserve"> </w:t>
@@ -3748,51 +3743,51 @@
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>implement</w:t>
       </w:r>
       <w:r w:rsidR="0046428C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> a revised risk-based approach to gateway audits consistent with the Minister’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00C44EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Direction</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C44EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6BC224" w14:textId="7BB098E5" w:rsidR="00EF17E7" w:rsidRDefault="00740F96" w:rsidP="00982245">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">To determine whether a gateway audit is required, </w:t>
@@ -3954,51 +3949,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In addition</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> to extensive CER checking processes, </w:t>
       </w:r>
       <w:r w:rsidR="00025B40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>gateway</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> audits will independently confirm that the offsets report complies with the legislative requirements, in particular sections 9AA and 70(3A) of the Carbon Credits (Carbon Farming Initiative) Rule 2015 (CFI Rule), taking into account the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="008B2F03" w:rsidRPr="00C44EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Guidelines on stratification, evidence and records</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C47E17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00326BCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
@@ -4830,78 +4825,78 @@
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00A80EC5" w:rsidRPr="00A80EC5">
         <w:t xml:space="preserve"> proponent</w:t>
       </w:r>
       <w:r w:rsidR="005D2C4E">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00A80EC5" w:rsidRPr="00A80EC5">
         <w:t>s cost.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645E5864" w14:textId="45A66052" w:rsidR="00364D8B" w:rsidRDefault="00364D8B" w:rsidP="00FB60F0">
       <w:r w:rsidRPr="003D3C49">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>CFI Act, CFI Rule, HIR</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3C49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Method, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="006B5A30">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>HIR Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D3C49">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0077389D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>FullCAM Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00966175">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="003E0AC7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>CFI Mapping Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> form the</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3C49">
         <w:t xml:space="preserve"> basis </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of compliance arrangements for HIR projects and inform the requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3C49">
         <w:t xml:space="preserve">for the </w:t>
       </w:r>
       <w:r>
         <w:t>gateway a</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3C49">
         <w:t>udits.</w:t>
@@ -5212,51 +5207,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00440255">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="0059612B">
         <w:t xml:space="preserve"> audit will occur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6952815F" w14:textId="7EE22BCC" w:rsidR="00A328FE" w:rsidRPr="00A328FE" w:rsidRDefault="00A328FE" w:rsidP="00751C9F">
       <w:pPr>
         <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
       </w:pPr>
       <w:r w:rsidRPr="00A328FE">
         <w:t xml:space="preserve">The CER will appoint the auditor and cover the cost of the audit. </w:t>
       </w:r>
       <w:r w:rsidR="00D958BC">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00D958BC" w:rsidRPr="00692B07">
         <w:t>CER selects</w:t>
       </w:r>
       <w:r w:rsidR="00D958BC">
         <w:t xml:space="preserve"> auditors in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00D958BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Commonwealth Procurement Rules | Department of Finance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D958BC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A328FE">
         <w:t>When appointing the auditor, the CER will need to be satisfied that the auditor or one or more audit team members have skills and experience in ecological assessment</w:t>
       </w:r>
       <w:r w:rsidR="00B33865">
         <w:t>, which is required by the Direction</w:t>
       </w:r>
       <w:r w:rsidRPr="00A328FE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D958BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CE5A9E" w14:textId="5AEB21F8" w:rsidR="000F542E" w:rsidRDefault="20612371" w:rsidP="0085646F">
       <w:pPr>
@@ -5350,111 +5345,111 @@
         <w:t xml:space="preserve">and published approximately every six months, providing an additional layer of </w:t>
       </w:r>
       <w:r w:rsidR="009C20D5">
         <w:t xml:space="preserve">independent assurance on the </w:t>
       </w:r>
       <w:r w:rsidR="003A4AAB" w:rsidRPr="000B6F23">
         <w:t xml:space="preserve">performance of the HIR project </w:t>
       </w:r>
       <w:r w:rsidR="001A6973" w:rsidRPr="000B6F23">
         <w:t xml:space="preserve">portfolio. </w:t>
       </w:r>
       <w:r w:rsidR="005D0198">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="233DB673" w14:textId="61CFED76" w:rsidR="000F542E" w:rsidRDefault="000F542E" w:rsidP="000F542E">
       <w:r>
         <w:t xml:space="preserve">The gateway </w:t>
       </w:r>
       <w:r w:rsidRPr="00692B07">
         <w:t>audits form</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> an important component of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00D76614">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>ACCU Scheme Compliance and Assurance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="0057002D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">CER’s broader </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:hyperlink r:id="rId23" w:history="1">
           <w:r w:rsidRPr="002727D5">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">Compliance Policy for </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Education</w:t>
           </w:r>
           <w:r w:rsidRPr="002727D5">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>, Monitoring and Enforcement</w:t>
           </w:r>
         </w:hyperlink>
         <w:r w:rsidRPr="002727D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> activities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">.  </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">These documents can be read in conjunction with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00884DA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>HIR – Managing project risk to deliver carbon abatement for Australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which outlines the CER’s approach to identifying and mitigating risks across the HIR portfolio. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDF08E3" w14:textId="3194E97E" w:rsidR="00CD30BF" w:rsidRDefault="00CD30BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
@@ -8157,51 +8152,51 @@
       </w:r>
       <w:r w:rsidR="00CB5A79">
         <w:t xml:space="preserve">Further guidance </w:t>
       </w:r>
       <w:r w:rsidR="5320ECA8">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="6DEB8BFA">
         <w:t>field</w:t>
       </w:r>
       <w:r w:rsidR="00CB5A79">
         <w:t xml:space="preserve"> validation for training and map accuracy assessment and regeneration surveys</w:t>
       </w:r>
       <w:r w:rsidR="79BE73FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1ED78EDE">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="212E0C56">
         <w:t>provided</w:t>
       </w:r>
       <w:r w:rsidR="1ED78EDE">
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidR="1ED78EDE" w:rsidRPr="6808E831">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>HIR Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="1ED78EDE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="5320ECA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B817393" w14:textId="2C4857EF" w:rsidR="003803C3" w:rsidRPr="00751C9F" w:rsidRDefault="003803C3" w:rsidP="00751C9F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc208488305"/>
       <w:bookmarkStart w:id="29" w:name="_Toc209099543"/>
@@ -9362,51 +9357,51 @@
         <w:t xml:space="preserve">legislation and </w:t>
       </w:r>
       <w:r w:rsidR="008F1E61" w:rsidRPr="008F1E61">
         <w:t>methodology</w:t>
       </w:r>
       <w:r w:rsidRPr="00751C9F">
         <w:t xml:space="preserve"> (the criteria)</w:t>
       </w:r>
       <w:r w:rsidR="008F1E61">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D20B68" w14:textId="77777777" w:rsidR="001D4223" w:rsidRDefault="006A62C6" w:rsidP="00751C9F">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The auditor prepares a report on its findings for the </w:t>
       </w:r>
       <w:r w:rsidR="002C3628">
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="00492264">
         <w:t xml:space="preserve"> in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00492264" w:rsidRPr="00A157EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>NGER Audit Determination</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00965665">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0EA9B8" w14:textId="4947D563" w:rsidR="006A62C6" w:rsidRDefault="00965665" w:rsidP="00751C9F">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>This report</w:t>
       </w:r>
       <w:r w:rsidR="00492264">
         <w:t xml:space="preserve"> must include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17210184" w14:textId="1E3CAF2F" w:rsidR="00492264" w:rsidRDefault="00492264" w:rsidP="009C080A">
       <w:pPr>
@@ -10338,70 +10333,70 @@
         </w:rPr>
         <w:t>in relation to the project</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90B30">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> be relinquished; or pursue</w:t>
       </w:r>
       <w:r w:rsidR="00B90B30" w:rsidRPr="00B90B30">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> civil or</w:t>
       </w:r>
       <w:r w:rsidR="00B90B30">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> criminal penalties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7ECCBE" w14:textId="31181715" w:rsidR="00686D1B" w:rsidRDefault="005E6105" w:rsidP="00151680">
+    <w:p w14:paraId="0C7ECCBE" w14:textId="16EEF9F3" w:rsidR="00686D1B" w:rsidRDefault="005E6105" w:rsidP="00151680">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="00957333" w:rsidRPr="00957333">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00957333" w:rsidRPr="00191149">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>ACCU Scheme Compliance and Assurance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00957333">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00151680">
         <w:t xml:space="preserve">and the CER’s broader </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidR="002B5768">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance policy for education, monitoring and enforcement activities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D43D5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00151680">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00F504E1">
         <w:t>rovide</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> more information on the CER’s response to non-compliance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4241188A" w14:textId="67D5A1D6" w:rsidR="003803C3" w:rsidRPr="00FE11C4" w:rsidRDefault="001D6045" w:rsidP="00751C9F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc208488310"/>
@@ -10737,100 +10732,100 @@
       </w:r>
       <w:r w:rsidR="000B3B3E">
         <w:t xml:space="preserve">are available on the CER website to </w:t>
       </w:r>
       <w:r w:rsidRPr="007D64B0">
         <w:t xml:space="preserve">provide scheme transparency and confidence in the integrity of </w:t>
       </w:r>
       <w:r w:rsidR="00D64E89" w:rsidRPr="007D64B0">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="007D64B0">
         <w:t xml:space="preserve"> HIR </w:t>
       </w:r>
       <w:r w:rsidR="008C29AC" w:rsidRPr="007D64B0">
         <w:t xml:space="preserve">project </w:t>
       </w:r>
       <w:r w:rsidRPr="007D64B0">
         <w:t>portfolio</w:t>
       </w:r>
       <w:r w:rsidR="000B3B3E">
         <w:t xml:space="preserve"> and can be found </w:t>
       </w:r>
       <w:r w:rsidR="00DC722E">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidR="00D3160A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Independent review of gateway checks July 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DC722E">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00633E24" w:rsidSect="00FB3EE5">
-      <w:headerReference w:type="default" r:id="rId34"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId38"/>
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="even" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:headerReference w:type="first" r:id="rId33"/>
+      <w:footerReference w:type="first" r:id="rId34"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="251C7B4A" w14:textId="77777777" w:rsidR="00234DBB" w:rsidRDefault="00234DBB" w:rsidP="00176C28">
+    <w:p w14:paraId="23CBDBEE" w14:textId="77777777" w:rsidR="0076672D" w:rsidRDefault="0076672D" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B284AC" w14:textId="77777777" w:rsidR="00234DBB" w:rsidRDefault="00234DBB"/>
+    <w:p w14:paraId="5EC0F1F5" w14:textId="77777777" w:rsidR="0076672D" w:rsidRDefault="0076672D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58BB3799" w14:textId="77777777" w:rsidR="00234DBB" w:rsidRDefault="00234DBB" w:rsidP="00176C28">
+    <w:p w14:paraId="7DB97BFB" w14:textId="77777777" w:rsidR="0076672D" w:rsidRDefault="0076672D" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2150C904" w14:textId="77777777" w:rsidR="00234DBB" w:rsidRDefault="00234DBB"/>
+    <w:p w14:paraId="4FD659DF" w14:textId="77777777" w:rsidR="0076672D" w:rsidRDefault="0076672D"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="308F560D" w14:textId="77777777" w:rsidR="00234DBB" w:rsidRDefault="00234DBB">
+    <w:p w14:paraId="31DDF1CC" w14:textId="77777777" w:rsidR="0076672D" w:rsidRDefault="0076672D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10891,100 +10886,100 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B6E4406" w14:textId="2DB45AFE" w:rsidR="009633DE" w:rsidRDefault="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7034646E" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="24FDD064" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="38304CB1" w14:textId="77777777" w:rsidR="006C58B9" w:rsidRDefault="006C58B9"/>
   <w:p w14:paraId="16A5A00C" w14:textId="77777777" w:rsidR="008700EC" w:rsidRDefault="008700EC"/>
   <w:p w14:paraId="1D7B1865" w14:textId="77777777" w:rsidR="008700EC" w:rsidRDefault="008700EC"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AD2E0CF" w14:textId="191372D9" w:rsidR="00F76419" w:rsidRPr="00515AAD" w:rsidRDefault="002D18F3" w:rsidP="00515AAD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2694"/>
         <w:tab w:val="clear" w:pos="3969"/>
         <w:tab w:val="clear" w:pos="6946"/>
         <w:tab w:val="clear" w:pos="9498"/>
         <w:tab w:val="center" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="0"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D18F3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -11126,51 +11121,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="17074D81" w14:textId="0FB20C43" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="005238EA" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
       <w:t>OFFICIAL</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51972E08" w14:textId="773D2399" w:rsidR="007A32A0" w:rsidRPr="00515AAD" w:rsidRDefault="007A32A0" w:rsidP="00515AAD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="4269"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="120"/>
       <w:ind w:right="101"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="514FD879" wp14:editId="7F3068EE">
           <wp:extent cx="1918800" cy="644717"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1367177535" name="Picture 1367177535" descr="CER Monogram"/>
@@ -11210,69 +11205,69 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2694"/>
         <w:tab w:val="clear" w:pos="3969"/>
       </w:tabs>
       <w:ind w:left="0" w:right="101"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
       <w:t>OFFICIAL</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37721918" w14:textId="77777777" w:rsidR="00234DBB" w:rsidRDefault="00234DBB" w:rsidP="00176C28">
+    <w:p w14:paraId="6F20E270" w14:textId="77777777" w:rsidR="0076672D" w:rsidRDefault="0076672D" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F397CB2" w14:textId="77777777" w:rsidR="00234DBB" w:rsidRDefault="00234DBB"/>
+    <w:p w14:paraId="5B9BE643" w14:textId="77777777" w:rsidR="0076672D" w:rsidRDefault="0076672D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BE39501" w14:textId="77777777" w:rsidR="00234DBB" w:rsidRDefault="00234DBB" w:rsidP="00176C28">
+    <w:p w14:paraId="7838A2F7" w14:textId="77777777" w:rsidR="0076672D" w:rsidRDefault="0076672D" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D82BFE" w14:textId="77777777" w:rsidR="00234DBB" w:rsidRDefault="00234DBB"/>
+    <w:p w14:paraId="2FD0E32E" w14:textId="77777777" w:rsidR="0076672D" w:rsidRDefault="0076672D"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="457192F5" w14:textId="77777777" w:rsidR="00234DBB" w:rsidRDefault="00234DBB">
+    <w:p w14:paraId="7C4114BD" w14:textId="77777777" w:rsidR="0076672D" w:rsidRDefault="0076672D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="348A9383" w14:textId="77777777" w:rsidR="005B7365" w:rsidRDefault="005B7365" w:rsidP="005B7365">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Regeneration and forest attainment gateway checks (under s9AA and s70(3A) of the CFI Rule) apply to projects under the HIR and Native Forest from Managed Regrowth methods. This guidance and the requirement for s215 gateway audits only apply to HIR projects, noting the CER has powers to require a s215 audit for any project under any method.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="4349CD4D" w14:textId="77777777" w:rsidR="005B7365" w:rsidRDefault="005B7365" w:rsidP="005B7365">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
@@ -11311,51 +11306,51 @@
       <w:r w:rsidRPr="00806453">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="5B61363F" w14:textId="77777777" w:rsidR="00364D8B" w:rsidRDefault="00364D8B" w:rsidP="00364D8B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The s215 audits are in addition to the minimum 3 scheduled audits required for each project. The scheduled audits cover the broad range of requirements under the method including record keeping of suppression activity and their removal. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1566342C" w14:textId="5CD988D3" w:rsidR="00A259D2" w:rsidRDefault="00A259D2" w:rsidP="00A259D2">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b/>
       </w:rPr>
       <w:t>OFFICIAL</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="43CE925E" w14:textId="3692796C" w:rsidR="008700EC" w:rsidRPr="00A259D2" w:rsidRDefault="00A259D2" w:rsidP="00E161D9">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -11405,51 +11400,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1424451" cy="469454"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C57BDEE" w14:textId="77777777" w:rsidR="003D3FC1" w:rsidRPr="00BE0DA3" w:rsidRDefault="003D3FC1" w:rsidP="003D3FC1">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2D1E2A14" w14:textId="77777777" w:rsidR="00CA2954" w:rsidRPr="003D3FC1" w:rsidRDefault="003D3FC1" w:rsidP="003D3FC1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="743B5CFF" wp14:editId="246BA96F">
           <wp:extent cx="2628000" cy="617737"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5080"/>
           <wp:docPr id="1183830631" name="Picture 1183830631" descr="Australian Government Crest - Clean Energy Regulator"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -11461,51 +11456,51 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2628000" cy="617737"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12CE2971"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="33DE4BEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -13747,51 +13742,51 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2065790031">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1788313476">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
@@ -14813,50 +14808,51 @@
     <w:rsid w:val="00184204"/>
     <w:rsid w:val="001844A0"/>
     <w:rsid w:val="001845F8"/>
     <w:rsid w:val="00184E66"/>
     <w:rsid w:val="0018514A"/>
     <w:rsid w:val="0018534C"/>
     <w:rsid w:val="00185381"/>
     <w:rsid w:val="00185C88"/>
     <w:rsid w:val="00185D4C"/>
     <w:rsid w:val="00185F98"/>
     <w:rsid w:val="00186078"/>
     <w:rsid w:val="001864E6"/>
     <w:rsid w:val="00186554"/>
     <w:rsid w:val="001866C5"/>
     <w:rsid w:val="001867EC"/>
     <w:rsid w:val="001871AE"/>
     <w:rsid w:val="001872F0"/>
     <w:rsid w:val="00187345"/>
     <w:rsid w:val="001874FB"/>
     <w:rsid w:val="00187841"/>
     <w:rsid w:val="001878FC"/>
     <w:rsid w:val="00187BED"/>
     <w:rsid w:val="00190DCE"/>
     <w:rsid w:val="00190E34"/>
     <w:rsid w:val="00191140"/>
+    <w:rsid w:val="00191149"/>
     <w:rsid w:val="00191D88"/>
     <w:rsid w:val="00192115"/>
     <w:rsid w:val="001922CA"/>
     <w:rsid w:val="00193168"/>
     <w:rsid w:val="0019344A"/>
     <w:rsid w:val="0019377A"/>
     <w:rsid w:val="00193A30"/>
     <w:rsid w:val="00193A6C"/>
     <w:rsid w:val="00193B16"/>
     <w:rsid w:val="00193B5F"/>
     <w:rsid w:val="00193F1C"/>
     <w:rsid w:val="0019417B"/>
     <w:rsid w:val="001942E5"/>
     <w:rsid w:val="00194ED5"/>
     <w:rsid w:val="001956E0"/>
     <w:rsid w:val="001958B2"/>
     <w:rsid w:val="00195973"/>
     <w:rsid w:val="00196249"/>
     <w:rsid w:val="00197410"/>
     <w:rsid w:val="00197573"/>
     <w:rsid w:val="00197577"/>
     <w:rsid w:val="00197587"/>
     <w:rsid w:val="0019798E"/>
     <w:rsid w:val="00197A8E"/>
     <w:rsid w:val="00197DB2"/>
@@ -17821,50 +17817,51 @@
     <w:rsid w:val="005F57D8"/>
     <w:rsid w:val="005F61EA"/>
     <w:rsid w:val="005F6571"/>
     <w:rsid w:val="005F69FD"/>
     <w:rsid w:val="005F6BA7"/>
     <w:rsid w:val="005F6C2E"/>
     <w:rsid w:val="005F6EAA"/>
     <w:rsid w:val="005F73D2"/>
     <w:rsid w:val="005F782D"/>
     <w:rsid w:val="005F78A7"/>
     <w:rsid w:val="005F79B7"/>
     <w:rsid w:val="005F7A54"/>
     <w:rsid w:val="005F7F27"/>
     <w:rsid w:val="006000E7"/>
     <w:rsid w:val="006001FF"/>
     <w:rsid w:val="0060028F"/>
     <w:rsid w:val="006002D7"/>
     <w:rsid w:val="00600C9D"/>
     <w:rsid w:val="00600E14"/>
     <w:rsid w:val="00600FAE"/>
     <w:rsid w:val="00601361"/>
     <w:rsid w:val="00601495"/>
     <w:rsid w:val="006017D2"/>
     <w:rsid w:val="00601A39"/>
     <w:rsid w:val="00601A71"/>
+    <w:rsid w:val="00602077"/>
     <w:rsid w:val="00602231"/>
     <w:rsid w:val="006023EC"/>
     <w:rsid w:val="0060278B"/>
     <w:rsid w:val="00602C0E"/>
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="00602EC0"/>
     <w:rsid w:val="00602F07"/>
     <w:rsid w:val="006033C9"/>
     <w:rsid w:val="00603452"/>
     <w:rsid w:val="0060370E"/>
     <w:rsid w:val="00603897"/>
     <w:rsid w:val="00603983"/>
     <w:rsid w:val="00603D2B"/>
     <w:rsid w:val="0060415C"/>
     <w:rsid w:val="0060427F"/>
     <w:rsid w:val="00604D3C"/>
     <w:rsid w:val="00605262"/>
     <w:rsid w:val="006053A7"/>
     <w:rsid w:val="006059EA"/>
     <w:rsid w:val="00605C59"/>
     <w:rsid w:val="006061C3"/>
     <w:rsid w:val="00606C7E"/>
     <w:rsid w:val="0060728E"/>
     <w:rsid w:val="006072B4"/>
     <w:rsid w:val="006072F3"/>
@@ -18809,50 +18806,51 @@
     <w:rsid w:val="00761205"/>
     <w:rsid w:val="00761318"/>
     <w:rsid w:val="00761696"/>
     <w:rsid w:val="00761B89"/>
     <w:rsid w:val="007622D4"/>
     <w:rsid w:val="007626DF"/>
     <w:rsid w:val="00762871"/>
     <w:rsid w:val="00762D56"/>
     <w:rsid w:val="00762F0E"/>
     <w:rsid w:val="007635C5"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="00763A6A"/>
     <w:rsid w:val="00763BD6"/>
     <w:rsid w:val="00763C8D"/>
     <w:rsid w:val="00763D7F"/>
     <w:rsid w:val="00763ED5"/>
     <w:rsid w:val="00764A37"/>
     <w:rsid w:val="00764B2A"/>
     <w:rsid w:val="00764BFC"/>
     <w:rsid w:val="00764E8F"/>
     <w:rsid w:val="00764F6C"/>
     <w:rsid w:val="007651EC"/>
     <w:rsid w:val="007652AC"/>
     <w:rsid w:val="007660D6"/>
     <w:rsid w:val="00766639"/>
+    <w:rsid w:val="0076672D"/>
     <w:rsid w:val="0076689A"/>
     <w:rsid w:val="00766B90"/>
     <w:rsid w:val="00766FA5"/>
     <w:rsid w:val="0076792A"/>
     <w:rsid w:val="00767AA9"/>
     <w:rsid w:val="00767AFB"/>
     <w:rsid w:val="00767E7A"/>
     <w:rsid w:val="00767FAB"/>
     <w:rsid w:val="007705FF"/>
     <w:rsid w:val="00770710"/>
     <w:rsid w:val="007709B7"/>
     <w:rsid w:val="00770A82"/>
     <w:rsid w:val="00770CE7"/>
     <w:rsid w:val="00771711"/>
     <w:rsid w:val="007717F9"/>
     <w:rsid w:val="00771C62"/>
     <w:rsid w:val="00771D43"/>
     <w:rsid w:val="00771DC0"/>
     <w:rsid w:val="0077226F"/>
     <w:rsid w:val="0077251D"/>
     <w:rsid w:val="00772BDD"/>
     <w:rsid w:val="00772CC0"/>
     <w:rsid w:val="00772F79"/>
     <w:rsid w:val="007730E2"/>
     <w:rsid w:val="007737B0"/>
@@ -23118,50 +23116,51 @@
     <w:rsid w:val="00DE20C9"/>
     <w:rsid w:val="00DE20D6"/>
     <w:rsid w:val="00DE250B"/>
     <w:rsid w:val="00DE2869"/>
     <w:rsid w:val="00DE2987"/>
     <w:rsid w:val="00DE2A19"/>
     <w:rsid w:val="00DE2A98"/>
     <w:rsid w:val="00DE2AF7"/>
     <w:rsid w:val="00DE2B48"/>
     <w:rsid w:val="00DE2C24"/>
     <w:rsid w:val="00DE2C54"/>
     <w:rsid w:val="00DE2E9A"/>
     <w:rsid w:val="00DE358C"/>
     <w:rsid w:val="00DE385B"/>
     <w:rsid w:val="00DE38D3"/>
     <w:rsid w:val="00DE38F0"/>
     <w:rsid w:val="00DE3A5A"/>
     <w:rsid w:val="00DE3C6E"/>
     <w:rsid w:val="00DE3D9C"/>
     <w:rsid w:val="00DE3EDF"/>
     <w:rsid w:val="00DE42CB"/>
     <w:rsid w:val="00DE4C8F"/>
     <w:rsid w:val="00DE4E2E"/>
     <w:rsid w:val="00DE5270"/>
     <w:rsid w:val="00DE53A1"/>
+    <w:rsid w:val="00DE55F6"/>
     <w:rsid w:val="00DE63BD"/>
     <w:rsid w:val="00DE684E"/>
     <w:rsid w:val="00DE6BAF"/>
     <w:rsid w:val="00DE6CE0"/>
     <w:rsid w:val="00DE7057"/>
     <w:rsid w:val="00DE70D6"/>
     <w:rsid w:val="00DE7105"/>
     <w:rsid w:val="00DE720C"/>
     <w:rsid w:val="00DE7381"/>
     <w:rsid w:val="00DE7394"/>
     <w:rsid w:val="00DE74C7"/>
     <w:rsid w:val="00DE7B40"/>
     <w:rsid w:val="00DE7D46"/>
     <w:rsid w:val="00DE7D7C"/>
     <w:rsid w:val="00DF01A5"/>
     <w:rsid w:val="00DF03A4"/>
     <w:rsid w:val="00DF0706"/>
     <w:rsid w:val="00DF0AEC"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF1108"/>
     <w:rsid w:val="00DF1D05"/>
     <w:rsid w:val="00DF1DC9"/>
     <w:rsid w:val="00DF205A"/>
     <w:rsid w:val="00DF2104"/>
     <w:rsid w:val="00DF2C73"/>
@@ -23937,50 +23936,51 @@
     <w:rsid w:val="00F242CF"/>
     <w:rsid w:val="00F2433C"/>
     <w:rsid w:val="00F2452D"/>
     <w:rsid w:val="00F24D6E"/>
     <w:rsid w:val="00F24DE0"/>
     <w:rsid w:val="00F25061"/>
     <w:rsid w:val="00F258C5"/>
     <w:rsid w:val="00F2597F"/>
     <w:rsid w:val="00F259B6"/>
     <w:rsid w:val="00F25C62"/>
     <w:rsid w:val="00F26173"/>
     <w:rsid w:val="00F263F2"/>
     <w:rsid w:val="00F2673F"/>
     <w:rsid w:val="00F275A1"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F276D0"/>
     <w:rsid w:val="00F27A39"/>
     <w:rsid w:val="00F27AFE"/>
     <w:rsid w:val="00F27B8E"/>
     <w:rsid w:val="00F27BDD"/>
     <w:rsid w:val="00F300E2"/>
     <w:rsid w:val="00F30207"/>
     <w:rsid w:val="00F30304"/>
     <w:rsid w:val="00F30810"/>
     <w:rsid w:val="00F30B43"/>
+    <w:rsid w:val="00F30D2B"/>
     <w:rsid w:val="00F31273"/>
     <w:rsid w:val="00F3131C"/>
     <w:rsid w:val="00F31340"/>
     <w:rsid w:val="00F313AA"/>
     <w:rsid w:val="00F319DD"/>
     <w:rsid w:val="00F31B02"/>
     <w:rsid w:val="00F32056"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F32715"/>
     <w:rsid w:val="00F3275B"/>
     <w:rsid w:val="00F332A9"/>
     <w:rsid w:val="00F33CA6"/>
     <w:rsid w:val="00F3437C"/>
     <w:rsid w:val="00F34590"/>
     <w:rsid w:val="00F346A0"/>
     <w:rsid w:val="00F34CE7"/>
     <w:rsid w:val="00F3522B"/>
     <w:rsid w:val="00F3524F"/>
     <w:rsid w:val="00F35264"/>
     <w:rsid w:val="00F352D7"/>
     <w:rsid w:val="00F353D6"/>
     <w:rsid w:val="00F354DD"/>
     <w:rsid w:val="00F35B85"/>
     <w:rsid w:val="00F36087"/>
     <w:rsid w:val="00F366A3"/>
@@ -24067,50 +24067,51 @@
     <w:rsid w:val="00F5439A"/>
     <w:rsid w:val="00F54A45"/>
     <w:rsid w:val="00F54CCC"/>
     <w:rsid w:val="00F5512D"/>
     <w:rsid w:val="00F551DA"/>
     <w:rsid w:val="00F552FA"/>
     <w:rsid w:val="00F55406"/>
     <w:rsid w:val="00F55559"/>
     <w:rsid w:val="00F5579A"/>
     <w:rsid w:val="00F55AB9"/>
     <w:rsid w:val="00F55B41"/>
     <w:rsid w:val="00F5613F"/>
     <w:rsid w:val="00F56150"/>
     <w:rsid w:val="00F56379"/>
     <w:rsid w:val="00F5655D"/>
     <w:rsid w:val="00F56BE3"/>
     <w:rsid w:val="00F56D8E"/>
     <w:rsid w:val="00F56F09"/>
     <w:rsid w:val="00F57232"/>
     <w:rsid w:val="00F5761D"/>
     <w:rsid w:val="00F576FC"/>
     <w:rsid w:val="00F579C4"/>
     <w:rsid w:val="00F57CC5"/>
     <w:rsid w:val="00F57E70"/>
     <w:rsid w:val="00F60095"/>
+    <w:rsid w:val="00F601AA"/>
     <w:rsid w:val="00F603C1"/>
     <w:rsid w:val="00F604B3"/>
     <w:rsid w:val="00F605A9"/>
     <w:rsid w:val="00F60A0B"/>
     <w:rsid w:val="00F60C79"/>
     <w:rsid w:val="00F60EA1"/>
     <w:rsid w:val="00F61036"/>
     <w:rsid w:val="00F61669"/>
     <w:rsid w:val="00F61EB6"/>
     <w:rsid w:val="00F61F0B"/>
     <w:rsid w:val="00F61F4A"/>
     <w:rsid w:val="00F621F5"/>
     <w:rsid w:val="00F6235F"/>
     <w:rsid w:val="00F629E7"/>
     <w:rsid w:val="00F62CA6"/>
     <w:rsid w:val="00F62F89"/>
     <w:rsid w:val="00F630E1"/>
     <w:rsid w:val="00F635A6"/>
     <w:rsid w:val="00F63893"/>
     <w:rsid w:val="00F63C02"/>
     <w:rsid w:val="00F63DE7"/>
     <w:rsid w:val="00F63E16"/>
     <w:rsid w:val="00F63FEF"/>
     <w:rsid w:val="00F64911"/>
     <w:rsid w:val="00F651A7"/>
@@ -27527,51 +27528,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2147315614">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/managing-risk-and-integrity-accu-scheme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/About/Policies-and-publications/Compliance-policy-for-education-monitoring-and-enforcement-activities" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/guidelines-stratification-evidence-and-records-hir-and-nfmr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2023L00530" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/audits-our-schemes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/independent-review-gateway-checks-july-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/About/Policies-and-publications/Compliance-policy-for-education-monitoring-and-enforcement-activities" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document/guidelines-stratification-evidence-and-records-hir-and-nfmr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document/guidelines-stratification-evidence-and-records-hir-and-nfmr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/government/procurement/commonwealth-procurement-rules" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/About/Policies-and-publications/Compliance-policy-for-education-monitoring-and-enforcement-activities" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/audits-our-schemes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/sites/default/files/documents/cfi-mapping_guidelines.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/human-induced-regeneration-method-managing-project-risk-to-deliver-carbon-abatement-australia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2023L00530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cergovau.sharepoint.com/sites/EDi-ERF-Land/Compliance/Gateway%20audit%20approach/23-06-2025%20SLT%20papers/Audits%20in%20our%20schemes%20|%20Clean%20Energy%20Regulator" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2023L00530" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/sites/default/files/documents/final_fullcam_guideline_human-induced_regeneration_of_a_permanent_even-a.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/About/Policies-and-publications/Compliance-policy-for-education-monitoring-and-enforcement-activities" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/Infohub/Audits/forms-and-resources/audit-determination-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2023L00530" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/sites/default/files/documents/final_fullcam_guideline_human-induced_regeneration_of_a_permanent_even-a.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/Infohub/Audits/forms-and-resources/audit-determination-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/audits-our-schemes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/About/Policies-and-publications/Compliance-policy-for-education-monitoring-and-enforcement-activities" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/guidelines-stratification-evidence-and-records-hir-and-nfmr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document/guidelines-stratification-evidence-and-records-hir-and-nfmr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document/guidelines-stratification-evidence-and-records-hir-and-nfmr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/government/procurement/commonwealth-procurement-rules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/independent-review-gateway-checks-july-2025" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/audits-our-schemes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/human-induced-regeneration-method-managing-project-risk-to-deliver-carbon-abatement-australia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2023L00530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/About/Policies-and-publications/Compliance-policy-for-education-monitoring-and-enforcement-activities" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/About/Policies-and-publications/Compliance-policy-for-education-monitoring-and-enforcement-activities" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2023L00530" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/sites/default/files/documents/cfi-mapping_guidelines.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/managing-risk-and-integrity-accu-scheme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/About/Policies-and-publications/Compliance-policy-for-education-monitoring-and-enforcement-activities" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document/accu-scheme-compliance-and-assurance-framework-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -27840,520 +27841,111 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...48 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-</file>
-[...294 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0790601-AA9A-4DF1-AB27-7B3F6AAAF37D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8B49526-310E-4236-9A29-461AB6BFBC63}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>5322</Words>
-  <Characters>33253</Characters>
+  <Words>5856</Words>
+  <Characters>32620</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>277</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>517</Lines>
+  <Paragraphs>305</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38499</CharactersWithSpaces>
+  <CharactersWithSpaces>38171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="294" baseType="variant">
       <vt:variant>
         <vt:i4>6357086</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>174</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/document_page/independent-review-gateway-checks-july-2025</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5767238</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -29214,69 +28806,25 @@
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/schemes/audits-our-schemes</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>HIR Gateway Audit Requirements</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...42 lines deleted...]
-</file>