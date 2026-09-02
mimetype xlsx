--- v0 (2026-02-23)
+++ v1 (2026-09-02)
@@ -1,59 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:11_{C3BE9213-A52D-4D16-BD0F-B1464FCF449C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="15" documentId="8_{6A2ECB39-4FDB-4160-81F6-7F70194008F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F00A6B55-49B5-485E-88FB-D41F0548EF4F}"/>
   <bookViews>
-    <workbookView xWindow="-30828" yWindow="-300" windowWidth="30936" windowHeight="16776" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-27996" yWindow="1896" windowWidth="23040" windowHeight="12060" xr2:uid="{D0728100-E2A4-40A9-A3A9-4875FE47879A}"/>
   </bookViews>
   <sheets>
     <sheet name="Haradine Report July - Dec 2025" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="80000"/>
-  <fileRecoveryPr autoRecover="0"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <si>
     <t>Harradine Report July to December 2025</t>
   </si>
   <si>
     <t>The Senate agreed, on 30 May 1996​, to a motion by Senator Harradine requiring that each Minister table indexed lists of file titles created by Central Offices of each department or agency he or she administers. The lists are to be tabled twice a year, once in the Spring sittings, comprising file titles created in the preceding July to December, and once in the Autumn sittings, comprising titles created in the preceding January to June.</t>
   </si>
   <si>
     <t>Data from July to December 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Record Number </t>
   </si>
   <si>
     <t>Record Title</t>
   </si>
   <si>
     <t>EDIACCU-277688862-22</t>
   </si>
   <si>
     <t>Scheme Regulation &amp; Management - Australian Carbon Credit Unit (ACCU) Scheme - Scheme Governance Documents</t>
@@ -353,1323 +373,1945 @@
     <t>Compliance, Investigation &amp; Enforcement - Compliance Strategy and Assurance - StakeholderEmgagementProject-2025</t>
   </si>
   <si>
     <t>EDISCAUDIT-461495568-1814</t>
   </si>
   <si>
     <t>Compliance, Investigation &amp; Enforcement - Compliance Strategy and Assurance - New schemes</t>
   </si>
   <si>
     <t>EDISTRCOORD-128187278-29</t>
   </si>
   <si>
     <t>Strategic Management - Strategy and Coordination Team - DoF - ACCU Purchasing</t>
   </si>
   <si>
     <t>EDISTRCOORD-636302975-649</t>
   </si>
   <si>
     <t>Strategic Management - Strategy and Coordination Team - CFI Rule remake</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-      <color theme="3"/>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="20"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="major"/>
-[...5 lines deleted...]
-      <scheme val="major"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="major"/>
-[...12 lines deleted...]
-      <scheme val="major"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12.5"/>
       <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="major"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="3"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="major"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="major"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="3">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...16 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{0A712013-9B07-480F-B6A3-645D765F5550}"/>
   </cellStyles>
-  <dxfs count="13">
+  <dxfs count="11">
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
         <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-        <color auto="1"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <scheme val="minor"/>
       </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
         <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-        <color auto="1"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
+          <bgColor indexed="65"/>
         </patternFill>
       </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
         <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-        <color auto="1"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <scheme val="minor"/>
       </font>
-    </dxf>
-[...5 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
+        <b/>
+        <i val="0"/>
         <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
+          <bgColor indexed="65"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
-[...6 lines deleted...]
-      <protection locked="0" hidden="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
-        <color theme="1"/>
+        <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="2"/>
+          <bgColor rgb="FF005874"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
-[...8 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+          <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+          <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...30 lines deleted...]
-      </border>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
     </dxf>
   </dxfs>
-  <tableStyles count="3" defaultTableStyle="CER Table" defaultPivotStyle="PivotStyleLight16">
-[...4 lines deleted...]
-      <tableStyleElement type="firstColumnStripe" dxfId="9"/>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{FEE70A89-25A6-4852-8AAA-BAFFF90F19B6}">
+      <tableStyleElement type="wholeTable" dxfId="7"/>
+      <tableStyleElement type="headerRow" dxfId="6"/>
+      <tableStyleElement type="firstColumn" dxfId="5"/>
+      <tableStyleElement type="firstRowStripe" dxfId="4"/>
     </tableStyle>
-    <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-[...5 lines deleted...]
-    <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{2940F169-CBF8-1443-9B39-C3C6289174B2}"/>
   </tableStyles>
   <colors>
-    <indexedColors>
-[...64 lines deleted...]
-    </indexedColors>
     <mruColors>
-      <color rgb="FFD5D6D4"/>
-[...8 lines deleted...]
-      <color rgb="FFC0C2C4"/>
+      <color rgb="FF005874"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table4" displayName="Table4" ref="A4:B57" totalsRowShown="0" headerRowDxfId="4" dataDxfId="2" headerRowBorderDxfId="3" headerRowCellStyle="Heading 1">
-  <autoFilter ref="A4:B57" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{DBA3056A-97FC-4103-9CFF-B80AF542D06E}" name="Table1" displayName="Table1" ref="A4:B57" totalsRowShown="0" headerRowDxfId="3" dataDxfId="0">
+  <autoFilter ref="A4:B57" xr:uid="{DBA3056A-97FC-4103-9CFF-B80AF542D06E}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Record Number " dataDxfId="1"/>
-    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Record Title" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{771E5220-B1EB-4D93-9D26-6EC69692D990}" name="Record Number " dataDxfId="2"/>
+    <tableColumn id="2" xr3:uid="{C9E2B2E9-C2AB-4F07-B9AC-9FE3593CFA7D}" name="Record Title" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="CER 2022">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="454743"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="9FB76F"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="FCBA5C"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="006C93"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="4FC2CC"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C34D33"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="969696"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="00516E"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="747474"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Calibri">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-      </a:majorFont>
-[...33 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBB12D2A-975F-4A42-8315-A14DF949B2FC}">
+  <dimension ref="A1:B70"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.6640625" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="30.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="103.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:2" ht="25.8" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="7"/>
-[...2 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:2" ht="51.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="9"/>
-[...2 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="B2" s="3"/>
+    </row>
+    <row r="3" spans="1:2" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="11"/>
-[...2 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B3" s="4"/>
+    </row>
+    <row r="4" spans="1:2" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="14.4" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A6" s="1" t="s">
+    <row r="6" spans="1:2" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A7" s="1" t="s">
+    <row r="7" spans="1:2" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B7" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A8" s="1" t="s">
+    <row r="8" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="B8" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A9" s="1" t="s">
+    <row r="9" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A10" s="1" t="s">
+    <row r="10" spans="1:2" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A11" s="1" t="s">
+    <row r="11" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A12" s="1" t="s">
+    <row r="12" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="B12" s="7" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A13" s="1" t="s">
+    <row r="13" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="B13" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A14" s="1" t="s">
+    <row r="14" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="B14" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A15" s="1" t="s">
+    <row r="15" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="B15" s="8" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A16" s="1" t="s">
+    <row r="16" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="B16" s="8" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A17" s="1" t="s">
+    <row r="17" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="B17" s="7" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A18" s="1" t="s">
+    <row r="18" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="B18" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A19" s="1" t="s">
+    <row r="19" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="B19" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A20" s="1" t="s">
+    <row r="20" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="B20" s="7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A21" s="1" t="s">
+    <row r="21" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="B21" s="7" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A22" s="1" t="s">
+    <row r="22" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="B22" s="7" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A23" s="1" t="s">
+    <row r="23" spans="1:2" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="B23" s="7" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A24" s="1" t="s">
+    <row r="24" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="B24" s="7" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A25" s="1" t="s">
+    <row r="25" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="B25" s="7" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A26" s="1" t="s">
+    <row r="26" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="B26" s="7" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A27" s="1" t="s">
+    <row r="27" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="B27" s="7" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A28" s="1" t="s">
+    <row r="28" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="B28" s="7" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A29" s="1" t="s">
+    <row r="29" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="B29" s="7" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A30" s="12" t="s">
+    <row r="30" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="B30" s="7" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="31" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A31" s="12" t="s">
+    <row r="31" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="B31" s="7" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="32" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A32" s="12" t="s">
+    <row r="32" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="B32" s="7" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A33" s="12" t="s">
+    <row r="33" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="B33" s="7" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A34" s="12" t="s">
+    <row r="34" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="B34" s="7" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A35" s="12" t="s">
+    <row r="35" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="B35" s="7" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A36" s="12" t="s">
+    <row r="36" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="B36" s="7" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A37" s="12" t="s">
+    <row r="37" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="B37" s="7" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A38" s="12" t="s">
+    <row r="38" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B38" s="1" t="s">
+      <c r="B38" s="7" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="39" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A39" s="12" t="s">
+    <row r="39" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="B39" s="1" t="s">
+      <c r="B39" s="7" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="40" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+    <row r="40" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="B40" s="1" t="s">
+      <c r="B40" s="7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="41" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A41" s="12" t="s">
+      <c r="A41" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="B41" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="42" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A42" s="12" t="s">
+      <c r="A42" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="B42" s="1" t="s">
+      <c r="B42" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A43" s="12" t="s">
+      <c r="A43" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="B43" s="1" t="s">
+      <c r="B43" s="7" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A44" s="12" t="s">
+      <c r="A44" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="B44" s="7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A45" s="12" t="s">
+      <c r="A45" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="B45" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A46" s="12" t="s">
+      <c r="A46" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="B46" s="1" t="s">
+      <c r="B46" s="7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A47" s="12" t="s">
+      <c r="A47" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="B47" s="7" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A48" s="12" t="s">
+      <c r="A48" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="B48" s="1" t="s">
+      <c r="B48" s="7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A49" s="12" t="s">
+      <c r="A49" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="B49" s="7" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A50" s="12" t="s">
+      <c r="A50" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="B50" s="1" t="s">
+      <c r="B50" s="7" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A51" s="12" t="s">
+      <c r="A51" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="B51" s="7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A52" s="12" t="s">
+      <c r="A52" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="B52" s="7" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A53" s="12" t="s">
+      <c r="A53" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="B53" s="1" t="s">
+      <c r="B53" s="7" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A54" s="12" t="s">
+      <c r="A54" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="B54" s="1" t="s">
+      <c r="B54" s="7" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A55" s="12" t="s">
+      <c r="A55" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="B55" s="1" t="s">
+      <c r="B55" s="7" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="56" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A56" s="12" t="s">
+      <c r="A56" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="B56" s="1" t="s">
+      <c r="B56" s="7" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="57" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A57" s="12" t="s">
+      <c r="A57" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="B57" s="1" t="s">
+      <c r="B57" s="7" t="s">
         <v>110</v>
       </c>
     </row>
+    <row r="58" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="B58" s="6"/>
+    </row>
+    <row r="59" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="B59" s="6"/>
+    </row>
+    <row r="60" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="B60" s="6"/>
+    </row>
+    <row r="61" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="B61" s="6"/>
+    </row>
+    <row r="62" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="B62" s="6"/>
+    </row>
+    <row r="63" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="B63" s="6"/>
+    </row>
+    <row r="64" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="B64" s="6"/>
+    </row>
+    <row r="65" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B65" s="6"/>
+    </row>
+    <row r="66" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B66" s="6"/>
+    </row>
+    <row r="67" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B67" s="6"/>
+    </row>
+    <row r="68" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B68" s="6"/>
+    </row>
+    <row r="69" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B69" s="6"/>
+    </row>
+    <row r="70" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B70" s="6"/>
+    </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A66:B69">
+    <sortCondition ref="A66:A69"/>
+  </sortState>
   <mergeCells count="3">
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="A2:B2"/>
-    <mergeCell ref="A3:B3"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...6 lines deleted...]
-OFFICIAL</oddFooter>
+  <conditionalFormatting sqref="A9:A46">
+    <cfRule type="containsText" dxfId="10" priority="1" operator="containsText" text="bill">
+      <formula>NOT(ISERROR(SEARCH("bill",A9)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="9" priority="2" operator="containsText" text="policy">
+      <formula>NOT(ISERROR(SEARCH("policy",A9)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="8" priority="3" operator="containsText" text="brief">
+      <formula>NOT(ISERROR(SEARCH("brief",A9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Calibri"&amp;12&amp;KFF0000 OFFICIAL&amp;1#_x000D_</oddHeader>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;KFF0000 OFFICIAL</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EDi Document" ma:contentTypeID="0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015" ma:contentTypeVersion="861" ma:contentTypeDescription="Any document other than an email or document link" ma:contentTypeScope="" ma:versionID="79d00fca72bde5db372f25aa9c6110d4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xmlns:ns3="fea560b0-206f-46eb-a9d8-4504da3da1d2" xmlns:ns4="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xmlns:ns5="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xmlns:ns6="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" xmlns:ns7="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8487099320925c2828261db25e76c4e8" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
+    <xsd:import namespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <xsd:import namespace="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+    <xsd:import namespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <xsd:import namespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <xsd:import namespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048"/>
+    <xsd:import namespace="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:c275726743ff40b1bd16afcbde5101e0" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDate" minOccurs="0"/>
+                <xsd:element ref="ns2:m580224f57af48d5998ad1d627b3f8a6" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_VitalDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:EDi_BCPDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:CER_DocumentGUID" minOccurs="0"/>
+                <xsd:element ref="ns5:EDi1_DocID" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_DLM" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:aa7cfb7b7c8a4cdc88e464a139bfbbb5" minOccurs="0"/>
+                <xsd:element ref="ns2:jfdbf192cf3e432bae7ead6b01437832" minOccurs="0"/>
+                <xsd:element ref="ns2:g1c5c8a5ed744825af876dc81dccc5dd" minOccurs="0"/>
+                <xsd:element ref="ns2:fbf5ba1606af44cc8a6bbbd47132b0ab" minOccurs="0"/>
+                <xsd:element ref="ns2:i0f84bba906045b4af568ee102a52dcb" minOccurs="0"/>
+                <xsd:element ref="ns7:Documenttype" minOccurs="0"/>
+                <xsd:element ref="ns7:Segment" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns7:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDescription" ma:index="11" nillable="true" ma:displayName="Document Description" ma:default="" ma:description="Document Description." ma:internalName="EDi_DocumentDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="c275726743ff40b1bd16afcbde5101e0" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="c275726743ff40b1bd16afcbde5101e0" ma:taxonomyFieldName="EDi_DocumentKeywords" ma:displayName="Document Keywords" ma:readOnly="false" ma:default="" ma:fieldId="{c2757267-43ff-40b1-bd16-afcbde5101e0}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDate" ma:index="16" nillable="true" ma:displayName="Document Date" ma:default="[today]" ma:description="Original Date of the Document." ma:format="DateOnly" ma:internalName="EDi_DocumentDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="m580224f57af48d5998ad1d627b3f8a6" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="m580224f57af48d5998ad1d627b3f8a6" ma:taxonomyFieldName="CER_Agency" ma:displayName="Agency" ma:readOnly="false" ma:default="" ma:fieldId="{6580224f-57af-48d5-998a-d1d627b3f8a6}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0f908e50-4941-4432-a5bc-5464d577a362" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_VitalDocument" ma:index="19" nillable="true" ma:displayName="Vital Document" ma:default="No" ma:description="Is this a vital business document?" ma:format="Dropdown" ma:internalName="EDi_VitalDocument" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_RecordNumber" ma:index="24" nillable="true" ma:displayName="Record Number" ma:default="" ma:description="Enter any external reference numbers." ma:internalName="EDi_RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DLM" ma:index="26" nillable="true" ma:displayName="File DLM" ma:default="None" ma:description="Information management markers and caveats can only be applied to OFFICIAL: Sensitive or PROTECTED information, when necessary." ma:format="RadioButtons" ma:internalName="CER_DLM">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="None"/>
+          <xsd:enumeration value="Personal privacy"/>
+          <xsd:enumeration value="Legal privilege"/>
+          <xsd:enumeration value="Legislative secrecy"/>
+          <xsd:enumeration value="Cabinet"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileClassification" ma:index="27" nillable="true" ma:displayName="File Classification" ma:default="OFFICIAL" ma:description="Select the appropriate security classification. The system is rated to maximum of PROTECTED." ma:format="RadioButtons" ma:internalName="CER_FileClassification">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL: Sensitive"/>
+          <xsd:enumeration value="PROTECTED"/>
+          <xsd:enumeration value="UNOFFICIAL"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileStatus" ma:index="28" nillable="true" ma:displayName="File Status" ma:default="Open" ma:format="RadioButtons" ma:internalName="CER_FileStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Open"/>
+          <xsd:enumeration value="Closed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:index="32" nillable="true" ma:taxonomy="true" ma:internalName="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:taxonomyFieldName="CER_Client" ma:displayName="Client" ma:default="" ma:fieldId="{aa7cfb7b-7c8a-4cdc-88e4-64a139bfbbb5}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="19a43a92-e145-45da-907d-30d9c1c24101" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="jfdbf192cf3e432bae7ead6b01437832" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="jfdbf192cf3e432bae7ead6b01437832" ma:taxonomyFieldName="CER_FileKeywords" ma:displayName="File Keywords" ma:default="" ma:fieldId="{3fdbf192-cf3e-432b-ae7e-ad6b01437832}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="g1c5c8a5ed744825af876dc81dccc5dd" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="g1c5c8a5ed744825af876dc81dccc5dd" ma:taxonomyFieldName="CER_State" ma:displayName="State" ma:default="" ma:fieldId="{01c5c8a5-ed74-4825-af87-6dc81dccc5dd}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="a9130a4c-2414-44de-bf19-0a462096b5ec" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:taxonomyFieldName="CER_Scheme" ma:displayName="Scheme" ma:default="" ma:fieldId="{fbf5ba16-06af-44cc-8a6b-bbd47132b0ab}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="7ff3da5f-6c54-49cc-aabb-e0080ce1ebed" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i0f84bba906045b4af568ee102a52dcb" ma:index="37" nillable="true" ma:taxonomy="true" ma:internalName="i0f84bba906045b4af568ee102a52dcb" ma:taxonomyFieldName="RevIMBCS" ma:displayName="Business Activity" ma:indexed="true" ma:default="" ma:fieldId="{20f84bba-9060-45b4-af56-8ee102a52dcb}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="cb773ad8-1bb2-40a7-b425-e5f5ef8677fd" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fea560b0-206f-46eb-a9d8-4504da3da1d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAllLabel" ma:readOnly="false" ma:showField="CatchAllDataLabel" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi_BCPDocument" ma:index="20" nillable="true" ma:displayName="BCP Document" ma:default="No" ma:description="Is this document required as part of the Business Continuity Plan or Disaster Recovery Strategy?&lt;!-- Field: EDi --&gt;" ma:format="Dropdown" ma:internalName="EDi_BCPDocument" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DocumentGUID" ma:index="21" nillable="true" ma:displayName="Document GUID" ma:description="CRM Document GUID" ma:hidden="true" ma:internalName="CER_DocumentGUID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi1_DocID" ma:index="22" nillable="true" ma:displayName="EDi1_DocID" ma:description="Document ID from EDi v1" ma:hidden="true" ma:internalName="EDi1_DocID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="23" nillable="true" ma:displayName="EDi1_DocID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl0" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Documenttype" ma:index="38" nillable="true" ma:displayName="Document type" ma:format="Dropdown" ma:internalName="Documenttype">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Meeting minutes"/>
+          <xsd:enumeration value="Templates"/>
+          <xsd:enumeration value="Evaluation"/>
+          <xsd:enumeration value="HR"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Segment" ma:index="39" nillable="true" ma:displayName="Category" ma:format="Dropdown" ma:internalName="Segment">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="ACCU"/>
+          <xsd:enumeration value="Carbon Markets"/>
+          <xsd:enumeration value="Compliance"/>
+          <xsd:enumeration value="Corporate, Legal and CEO"/>
+          <xsd:enumeration value="Digital Services"/>
+          <xsd:enumeration value="NGER and Safeguard"/>
+          <xsd:enumeration value="NRM"/>
+          <xsd:enumeration value="PGO"/>
+          <xsd:enumeration value="RET and REGO"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="40" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="41" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="43" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="44" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="45" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="46" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="47" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
+    <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g1c5c8a5ed744825af876dc81dccc5dd>
+    <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
+    <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="24aa14e1-d4f8-4fd7-87fd-92df26ed6048">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </_dlc_DocIdUrl>
+    <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">SOP</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2191078d-c732-4364-ae7a-616502990349</TermId>
+        </TermInfo>
+      </Terms>
+    </jfdbf192cf3e432bae7ead6b01437832>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c275726743ff40b1bd16afcbde5101e0>
+    <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <Value>38</Value>
+    </TaxCatchAll>
+    <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
+    <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2024-10-20T05:40:46+00:00</EDi_DocumentDate>
+    <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">false</_dlc_DocIdPersistId>
+    <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </fbf5ba1606af44cc8a6bbbd47132b0ab>
+    <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-1164</Url>
+      <Description>EDICOMMS-978595777-1164</Description>
+    </_dlc_DocIdUrl>
+    <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </m580224f57af48d5998ad1d627b3f8a6>
+    <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
+    <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-1164</_dlc_DocId>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91B17C15-6955-4F31-B3C3-785AF84D4B10}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31F13460-65C8-4EC0-8A8D-1FBA09FFEC3D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5E284FF-FC0D-408C-AEEB-31F61BAEFE23}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DB66F0-E505-4CF3-8DCA-2A051F9C4ADF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Haradine Report July - Dec 2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EDi_ProcurementActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_5db3a2c0-88a9-40c0-ac46-e2b0659219ff_Name">
+    <vt:lpwstr>[SEC=OFFICIAL]</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EDi_FleetManagementActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EDi_GovernmentRelationsActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DocumentSetDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EDi_InformationManagementActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_5db3a2c0-88a9-40c0-ac46-e2b0659219ff_SiteId">
+    <vt:lpwstr>22ffc11f-fc3b-4ec8-97a5-de2d1a79a385</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EDi_StaffDevelopmentActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_5db3a2c0-88a9-40c0-ac46-e2b0659219ff_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_Scheme">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="EDi_Cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="EDi_PublicationsActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="EDi_FinancialManagementActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_5db3a2c0-88a9-40c0-ac46-e2b0659219ff_ActionId">
+    <vt:lpwstr>d3a42654-3f87-47c1-8d48-c7b086bcd4e9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="RevIMBCS">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="EDi_CompensationActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="EDi_CommunityRelationsActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="CER_Client">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="EDi_OHSActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="EDi_FromAddress">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="CER_FileKeywords">
+    <vt:lpwstr>38;#SOP|2191078d-c732-4364-ae7a-616502990349</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="EDi_IndustrialRelationsActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="EDi_DocumentKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_5db3a2c0-88a9-40c0-ac46-e2b0659219ff_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MSIP_Label_5db3a2c0-88a9-40c0-ac46-e2b0659219ff_ContentBits">
+    <vt:lpwstr>3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="EDi_LegalServicesActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="EDi_TechnologyAndTelecommunicationsActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="EDi_Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="MSIP_Label_5db3a2c0-88a9-40c0-ac46-e2b0659219ff_SetDate">
+    <vt:lpwstr>2025-01-24T04:07:38Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>b4b9d1e6-f69f-4f45-a504-e84449711acf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="EDi_StrategicManagementActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="EDi_EstablishmentActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="EDi_Bcc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="CER_State">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="EDi_PropertyManagementActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="CER_Agency">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EDi_To">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EDi_PersonnelActivity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="ContentTypeId">
+    <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EDi_EquipmentAndStoresActivity">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>