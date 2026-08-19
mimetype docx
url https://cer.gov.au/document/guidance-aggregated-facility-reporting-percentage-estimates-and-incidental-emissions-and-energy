--- v0 (2025-10-19)
+++ v1 (2026-08-19)
@@ -788,126 +788,126 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FED799"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="40ECCB04" id="Freeform: Shape 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBax35OAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvS+Q/yD4uMCORUnUR2N6giCz&#10;s5dsskCyQHJUy3LbiC15JU2759+n+CG7yLitx8leWq3ueiyy+Kooskp6/+3r8RC9tMO477vHlXgX&#10;r6K2a/rNvnt+XP33l0//KFfRONXdpj70Xfu4+tKOq28/fPO39+fTQ5v0u/6waYeIGunGh/PpcbWb&#10;ptPDej02u/ZYj+/6U9vRP7f9cKwnuh2e15uhPlPrx8M6ieN8fe6HzWnom3Yc6a8fzT9XH3T7223b&#10;TD9tt2M7RYfHFfVt0j8H/fNJ/Vx/eF8/PA/1abdvbDfqr+jFsd53pPTS1Md6qqPPw/5PTR33zdCP&#10;/XZ61/THdb/d7ptWj4FGI2JvND/v6lOrx0LGGU8XM43/v2abH19+Pv1nUF0fTz/0ze9j1PXf7+ru&#10;uf1uPJH5aFJX1z8NQ3/etfWGeiCU7dbn0/hwaUPdjNRa9HT+d7+h2a4/T702y+t2OCodNODoVVv/&#10;y8X67esUNfTHXFQ0ozRJDf0vF6VMUj0/6/phhjefx+lfba+bql9+GCczfRv6TRt/E3X1kfQ2fdeN&#10;+6n9lVrbHg80o39fR7KMZZ7H0TkqpIzLTA+AZswH/eaA8qrMsyzaEShLKllZxvigX8lKF01FllWy&#10;TJY1cZBENSVckxnJsiYOkkVZ5iJeHlP6NZocUJaJMs2XNWVcE2o9B2RmZ1mTZJpgRnCQ5cGyppxr&#10;KuIsi8XyPHEQ0QizXvE1mlwQyAiK5heWp2WVFWW2PCYOglleMU1Syqoq5bImB4T6k3D9XcZ5DAzK&#10;RaEeJVyPR3VxFMwK4fg8akIHBXNdcK+HieGgcF3c79MyzkSeL1NDcBRuQ+75uC6OgqOt4L5PKyGt&#10;gADlHRTsXYJ7f5pnsigKwIYchevi/p8WWRHTirC4CAuOwm3IIwCui6NgbiQ8bsA2dFAw5xMeAWBu&#10;OChcF48boopjWQHzlXAUbkMeN3BdHAVzI+ERAI5RLqqo8lJUy2t/4kQAIaSoAF92UCmsi8cNeKlM&#10;OArX5UQA9IE64ShcF48AeSErIYAYlXAUrsuLANjje8JRsC7a1VwfouxWZDkeOqiUHteKEniuTnnc&#10;wHVxlJQZrUXJMudTLwJgNnRQMs+ESIHdVsojAMwNB4Xr4nED3jKkDgoelxM30Ge21EHBungEkGiM&#10;Sh0UrMuJAOjGIeUofL6cCIA+H6YcRVGU7IHskJ0IAOtyURVFerHsXxmPG6KqRILEQwcFxyg6HLnG&#10;qDRXtgdir4tC16+Mxw34mc1FlagNedzAdXEUzI2MRwDchhwFcz7jEQDnBkfhungEMM9s1fL6lXEU&#10;bkMeAXBdHEVPeqB/8QhQxVUJHBVmHIN7F/d/UUg67ER0cRSsSzpRo8zyogJmy0GZpw25HKEkjxoC&#10;1sVR5mkDiIaSRw3Yhg4KZrzk/g8yw8Hgmrj3p7QqLO6TJUfg1uOej+lxEPr5E2EE93raSsYI9zgG&#10;WIOl4+10lhEja5WDQrS4np7KOAF2xZKjzPgXMwmUY2Brb4Fq4iiRJHlSlssem/PokKK6HJSgzX6c&#10;AB6bcz/HdXGUWtnSvADGxaMDroujkpIiZQrs9XMeHXBdDipP01Ii88W9XZ05QVzPHZSeZUQX9/gk&#10;L2n/XS7Ho5yjjDUQXdznzSwD3pVzFK6LxwvDXmD1zTkK18X9X8SpFDHwHJ1zFK6LRwAw1uYcA2sq&#10;eNQAbOfIpyjXC+75iBYuD3tvwX0e0cLl4XhUcG9HtHB5OMIW3M8RLVweXjMK7uGIFi5/Yw2k/P7z&#10;nMGvd3NSv3ntbFaffouoHkHVC6gk/6kfVQkBT/FTvcB8S8l7VZZQPxBKSS+AiTIcbGoaUDAxgYOT&#10;IM00wRycBoFp3jg4CwLTdHCwDAJTxOXgPAhMIZSDiyAwxUQOLoPAFOY4WFdx4CShcMfRlPoN4phP&#10;sjCWqYSsoz2MZyrH6sDDmKbSpg48jGvCIxvdB5nOoxslO4PgHuEo6xkE9yhHKckguEc6EcY6lSjk&#10;lqf7EO0q9+fAw1in0nkOPIx1icc6ug/qvMc6SsIFwT3WUV4tCO6xjlJlQXCPdZT9CoJ7rKOEVhDc&#10;Yx3lqELgKs3E5/1Sgoetpyrf5MDDWKeSQQ48jHUqv+PAw1inUjYOPIx1KgvjwMNYpxIrDjyMdSpX&#10;4sDDWKfSHw48jHWpxzq6D2GdSlJw7XQfBPdYZ0o74fVdpRIc7WGsyzzW0X1Q5z3WUdogCO6xjjIB&#10;QXCPdXRMHwT3WJeFsU4dnzuWD2Nd5rGO7kM6rw65uXa6D4J7rKPT7yC4xzo6mg6Ce6yj8+YguMc6&#10;OkYOgnusk2Gskx7r6D5Iu8c6OssNgnuso0PaILjHOlMTDkcbdXjKWUf3IdrVKaoDD2Nd7rGO7oO0&#10;e6yjs88guMc6OpgMgnuso7PGILjHOjo+DIJ7rKMTwSC4xzo65AuCe6yjk7sQuDqC47Sh+yC4xzo6&#10;mwuCe6yjQ7cguMc6Ok0Lgnuso2OyILjHOjr/YnDj9/aoaqAXZtSbRgf9ptG0iuhNo2EV0ZtGTwpD&#10;h1f1pE645l+j8+Nqfhkl2qnfzTsm6v/H/qX9pdeSkzrwspVHehpt7a3tx1Xy0HEEJWZUDdYNxCw3&#10;X09aw6UnRBRbVWk1zHLz9c/ytuLzvjzrzzxSY8m53flq2ucjhuTNSxZ6vEh/JJO/Pd7m0I+tnrir&#10;jU3fbP3oDdteJb3RmGquG4hZbr7a0ef67QAjb94vuGtdyeSh0bP+INblI8bkdWU+PBu2uv7OeN+e&#10;DVsRfcO2b82Grde+gZhnYb7a+TZ163d697Y8Mhu8P4h1+YgReVtbrfuP9IfL/xXfsHUqC5HKVh/q&#10;3rmI2arz1foG4y4kbyqV4fZtRSksTxa9RFqkPzzS2lreu77N5W097n151h9be3JXno8XkeeRGZJn&#10;8wXJm2pUbX9EnscmTP4am2wt2l378Nhk68k8+bdjk63Gu8Glt2OTGoN52kTYZOsYjQZT7eb1zvUe&#10;Lg+N3tR/wrPBR4zMhq3rM+2bytu7/efyobOhq7cC5sJWlt1AzDadryYy2ao3I2+qpO6PxVTJ2bGr&#10;Svv5yXpud77a9k21oJE31dd327+OF5kJqgSDezLL2upArxdv+4POAGst8xbkbT/Q9S2O7GyN+Tqv&#10;zrpKSkua9u89V5o6B7MZtFlvr/dvt25z8bi8qViC5W3dAixvqynuy5s6IW0dW+NxV97W+sDytl4H&#10;l6flMrbpLaQ/tm4Gbv/KMKR1szFG7GgkkRkykrY65K6traS2yH3Pt5Kmsg9o85YfzF5Jm1a1E9WF&#10;EpctqdrJsu8rjP1hv/m0PxzUFnQcnp++PwzRS02720///EilcbYLjthB11x0vYLNHqjgrf4Shynt&#10;0J+MUF+JUN/oGB+e+s0X+mLEmT7B8bga//e5HtoVlXs0u572zs006JqPrv+OviSx3avvPWi8Qdkb&#10;+jSGHon9jIf69ga/11LXj418+AMAAP//AwBQSwMEFAAGAAgAAAAhAKDSe4nfAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJyHQNMSpEBJnaOAANzde4qjxOoqdNvD1LCc4&#10;7uxo5k21W9wgTjiF3pOCdJ2AQGq96alT8Pb6tCpAhKjJ6METKvjCALv68qLSpfFn2uOpiZ3gEAql&#10;VmBjHEspQ2vR6bD2IxL/Pv3kdORz6qSZ9JnD3SCzJLmTTvfEDVaP+GixPTazU/A9335sj8/G703e&#10;0PySFe+9bZW6vloe7kFEXOKfGX7xGR1qZjr4mUwQg4LVDU+JrOfJBgQbtpssBXFgJU3zAmRdyf8b&#10;6h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwWsd+TgKAAC0RAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoNJ7id8AAAALAQAADwAAAAAAAAAA&#10;AAAAAACSDAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ4NAAAAAA==&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#fed799" stroked="f">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="4E8A261D">
+              <v:shape id="Freeform: Shape 15" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" coordsize="7550841,7542959" o:spid="_x0000_s1026" fillcolor="#fed799" stroked="f" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBax35OAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvS+Q/yD4uMCORUnUR2N6giCz&#10;s5dsskCyQHJUy3LbiC15JU2759+n+CG7yLitx8leWq3ueiyy+Kooskp6/+3r8RC9tMO477vHlXgX&#10;r6K2a/rNvnt+XP33l0//KFfRONXdpj70Xfu4+tKOq28/fPO39+fTQ5v0u/6waYeIGunGh/PpcbWb&#10;ptPDej02u/ZYj+/6U9vRP7f9cKwnuh2e15uhPlPrx8M6ieN8fe6HzWnom3Yc6a8fzT9XH3T7223b&#10;TD9tt2M7RYfHFfVt0j8H/fNJ/Vx/eF8/PA/1abdvbDfqr+jFsd53pPTS1Md6qqPPw/5PTR33zdCP&#10;/XZ61/THdb/d7ptWj4FGI2JvND/v6lOrx0LGGU8XM43/v2abH19+Pv1nUF0fTz/0ze9j1PXf7+ru&#10;uf1uPJH5aFJX1z8NQ3/etfWGeiCU7dbn0/hwaUPdjNRa9HT+d7+h2a4/T702y+t2OCodNODoVVv/&#10;y8X67esUNfTHXFQ0ozRJDf0vF6VMUj0/6/phhjefx+lfba+bql9+GCczfRv6TRt/E3X1kfQ2fdeN&#10;+6n9lVrbHg80o39fR7KMZZ7H0TkqpIzLTA+AZswH/eaA8qrMsyzaEShLKllZxvigX8lKF01FllWy&#10;TJY1cZBENSVckxnJsiYOkkVZ5iJeHlP6NZocUJaJMs2XNWVcE2o9B2RmZ1mTZJpgRnCQ5cGyppxr&#10;KuIsi8XyPHEQ0QizXvE1mlwQyAiK5heWp2WVFWW2PCYOglleMU1Syqoq5bImB4T6k3D9XcZ5DAzK&#10;RaEeJVyPR3VxFMwK4fg8akIHBXNdcK+HieGgcF3c79MyzkSeL1NDcBRuQ+75uC6OgqOt4L5PKyGt&#10;gADlHRTsXYJ7f5pnsigKwIYchevi/p8WWRHTirC4CAuOwm3IIwCui6NgbiQ8bsA2dFAw5xMeAWBu&#10;OChcF48boopjWQHzlXAUbkMeN3BdHAVzI+ERAI5RLqqo8lJUy2t/4kQAIaSoAF92UCmsi8cNeKlM&#10;OArX5UQA9IE64ShcF48AeSErIYAYlXAUrsuLANjje8JRsC7a1VwfouxWZDkeOqiUHteKEniuTnnc&#10;wHVxlJQZrUXJMudTLwJgNnRQMs+ESIHdVsojAMwNB4Xr4nED3jKkDgoelxM30Ge21EHBungEkGiM&#10;Sh0UrMuJAOjGIeUofL6cCIA+H6YcRVGU7IHskJ0IAOtyURVFerHsXxmPG6KqRILEQwcFxyg6HLnG&#10;qDRXtgdir4tC16+Mxw34mc1FlagNedzAdXEUzI2MRwDchhwFcz7jEQDnBkfhungEMM9s1fL6lXEU&#10;bkMeAXBdHEVPeqB/8QhQxVUJHBVmHIN7F/d/UUg67ER0cRSsSzpRo8zyogJmy0GZpw25HKEkjxoC&#10;1sVR5mkDiIaSRw3Yhg4KZrzk/g8yw8Hgmrj3p7QqLO6TJUfg1uOej+lxEPr5E2EE93raSsYI9zgG&#10;WIOl4+10lhEja5WDQrS4np7KOAF2xZKjzPgXMwmUY2Brb4Fq4iiRJHlSlssem/PokKK6HJSgzX6c&#10;AB6bcz/HdXGUWtnSvADGxaMDroujkpIiZQrs9XMeHXBdDipP01Ii88W9XZ05QVzPHZSeZUQX9/gk&#10;L2n/XS7Ho5yjjDUQXdznzSwD3pVzFK6LxwvDXmD1zTkK18X9X8SpFDHwHJ1zFK6LRwAw1uYcA2sq&#10;eNQAbOfIpyjXC+75iBYuD3tvwX0e0cLl4XhUcG9HtHB5OMIW3M8RLVweXjMK7uGIFi5/Yw2k/P7z&#10;nMGvd3NSv3ntbFaffouoHkHVC6gk/6kfVQkBT/FTvcB8S8l7VZZQPxBKSS+AiTIcbGoaUDAxgYOT&#10;IM00wRycBoFp3jg4CwLTdHCwDAJTxOXgPAhMIZSDiyAwxUQOLoPAFOY4WFdx4CShcMfRlPoN4phP&#10;sjCWqYSsoz2MZyrH6sDDmKbSpg48jGvCIxvdB5nOoxslO4PgHuEo6xkE9yhHKckguEc6EcY6lSjk&#10;lqf7EO0q9+fAw1in0nkOPIx1icc6ug/qvMc6SsIFwT3WUV4tCO6xjlJlQXCPdZT9CoJ7rKOEVhDc&#10;Yx3lqELgKs3E5/1Sgoetpyrf5MDDWKeSQQ48jHUqv+PAw1inUjYOPIx1KgvjwMNYpxIrDjyMdSpX&#10;4sDDWKfSHw48jHWpxzq6D2GdSlJw7XQfBPdYZ0o74fVdpRIc7WGsyzzW0X1Q5z3WUdogCO6xjjIB&#10;QXCPdXRMHwT3WJeFsU4dnzuWD2Nd5rGO7kM6rw65uXa6D4J7rKPT7yC4xzo6mg6Ce6yj8+YguMc6&#10;OkYOgnusk2Gskx7r6D5Iu8c6OssNgnuso0PaILjHOlMTDkcbdXjKWUf3IdrVKaoDD2Nd7rGO7oO0&#10;e6yjs88guMc6OpgMgnuso7PGILjHOjo+DIJ7rKMTwSC4xzo65AuCe6yjk7sQuDqC47Sh+yC4xzo6&#10;mwuCe6yjQ7cguMc6Ok0Lgnuso2OyILjHOjr/YnDj9/aoaqAXZtSbRgf9ptG0iuhNo2EV0ZtGTwpD&#10;h1f1pE645l+j8+Nqfhkl2qnfzTsm6v/H/qX9pdeSkzrwspVHehpt7a3tx1Xy0HEEJWZUDdYNxCw3&#10;X09aw6UnRBRbVWk1zHLz9c/ytuLzvjzrzzxSY8m53flq2ucjhuTNSxZ6vEh/JJO/Pd7m0I+tnrir&#10;jU3fbP3oDdteJb3RmGquG4hZbr7a0ef67QAjb94vuGtdyeSh0bP+INblI8bkdWU+PBu2uv7OeN+e&#10;DVsRfcO2b82Grde+gZhnYb7a+TZ163d697Y8Mhu8P4h1+YgReVtbrfuP9IfL/xXfsHUqC5HKVh/q&#10;3rmI2arz1foG4y4kbyqV4fZtRSksTxa9RFqkPzzS2lreu77N5W097n151h9be3JXno8XkeeRGZJn&#10;8wXJm2pUbX9EnscmTP4am2wt2l378Nhk68k8+bdjk63Gu8Glt2OTGoN52kTYZOsYjQZT7eb1zvUe&#10;Lg+N3tR/wrPBR4zMhq3rM+2bytu7/efyobOhq7cC5sJWlt1AzDadryYy2ao3I2+qpO6PxVTJ2bGr&#10;Svv5yXpud77a9k21oJE31dd327+OF5kJqgSDezLL2upArxdv+4POAGst8xbkbT/Q9S2O7GyN+Tqv&#10;zrpKSkua9u89V5o6B7MZtFlvr/dvt25z8bi8qViC5W3dAixvqynuy5s6IW0dW+NxV97W+sDytl4H&#10;l6flMrbpLaQ/tm4Gbv/KMKR1szFG7GgkkRkykrY65K6traS2yH3Pt5Kmsg9o85YfzF5Jm1a1E9WF&#10;EpctqdrJsu8rjP1hv/m0PxzUFnQcnp++PwzRS02720///EilcbYLjthB11x0vYLNHqjgrf4Shynt&#10;0J+MUF+JUN/oGB+e+s0X+mLEmT7B8bga//e5HtoVlXs0u572zs006JqPrv+OviSx3avvPWi8Qdkb&#10;+jSGHon9jIf69ga/11LXj418+AMAAP//AwBQSwMEFAAGAAgAAAAhAKDSe4nfAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJyHQNMSpEBJnaOAANzde4qjxOoqdNvD1LCc4&#10;7uxo5k21W9wgTjiF3pOCdJ2AQGq96alT8Pb6tCpAhKjJ6METKvjCALv68qLSpfFn2uOpiZ3gEAql&#10;VmBjHEspQ2vR6bD2IxL/Pv3kdORz6qSZ9JnD3SCzJLmTTvfEDVaP+GixPTazU/A9335sj8/G703e&#10;0PySFe+9bZW6vloe7kFEXOKfGX7xGR1qZjr4mUwQg4LVDU+JrOfJBgQbtpssBXFgJU3zAmRdyf8b&#10;6h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwWsd+TgKAAC0RAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoNJ7id8AAAALAQAADwAAAAAAAAAA&#10;AAAAAACSDAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ4NAAAAAA==&#10;" w14:anchorId="40ECCB04">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008671C6" w:rsidRPr="008671C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>Guidance on aggregated facility reporting</w:t>
       </w:r>
       <w:r w:rsidR="008A4470">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008671C6" w:rsidRPr="008671C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> percentage estimates</w:t>
       </w:r>
       <w:r w:rsidR="00353440">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008671C6" w:rsidRPr="008671C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> and incidental emissions and energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B543F96" w14:textId="5F3DCBD2" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00260B02" w:rsidP="001813DE">
+    <w:p w14:paraId="3B543F96" w14:textId="7CE15D24" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00260B02" w:rsidP="001813DE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:left="5103" w:right="101"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidR="0068486A">
         <w:t>202</w:t>
       </w:r>
-      <w:r>
-        <w:t>5</w:t>
+      <w:r w:rsidR="008F2877">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6519C78F" w14:textId="77777777" w:rsidR="00235142" w:rsidRPr="00874B8F" w:rsidRDefault="00346AEF" w:rsidP="005B2609">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc108431773"/>
       <w:bookmarkStart w:id="1" w:name="_Toc108453845"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc204159441"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235706754"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F54FFC" wp14:editId="52125661">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1619250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6944995</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1306195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="25" name="Picture 25">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1329,2140 +1329,2140 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Toc447009035"/>
       <w:bookmarkStart w:id="4" w:name="_Toc413749884"/>
       <w:r w:rsidR="00235142" w:rsidRPr="00874B8F">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="11C0D645" w14:textId="31DC9F12" w:rsidR="003E6C39" w:rsidRDefault="00235142">
+    <w:p w14:paraId="48BB0356" w14:textId="3DA80E81" w:rsidR="00CB15DC" w:rsidRDefault="00235142">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003E6C39">
+      <w:r w:rsidR="00CB15DC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
-      <w:r w:rsidR="003E6C39">
+      <w:r w:rsidR="00CB15DC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003E6C39">
+      <w:r w:rsidR="00CB15DC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="003E6C39">
-[...10 lines deleted...]
-      <w:r w:rsidR="003E6C39">
+      <w:r w:rsidR="00CB15DC">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706754 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB15DC">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB15DC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003E6C39">
+      <w:r w:rsidR="00CB15DC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="003E6C39">
+      <w:r w:rsidR="00CB15DC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE8D3B5" w14:textId="671092D7" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="497BD0DC" w14:textId="2965C588" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B18F7">
+      <w:r w:rsidRPr="002D58DF">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159442 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706755 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580E9AE6" w14:textId="427B1239" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="2E0860DD" w14:textId="7F9488F9" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B18F7">
+      <w:r w:rsidRPr="002D58DF">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159443 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706756 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435942B8" w14:textId="1A236B20" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="1278C911" w14:textId="419BAE66" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B18F7">
+      <w:r w:rsidRPr="002D58DF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>2024–25 updates</w:t>
+        <w:t>2025–26 updates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159444 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706757 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52616C87" w14:textId="0C27A532" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="3EC64F4B" w14:textId="65B50E4B" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159445 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706758 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8D4F28" w14:textId="5C5C579E" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="58DCB9F9" w14:textId="7F06132B" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Aggregating facility data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159446 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706759 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E22A2C0" w14:textId="00DD84C5" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="26D77B79" w14:textId="3952A273" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>When can facility data be reported as an aggregate?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159447 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706760 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CA64E8" w14:textId="737AE250" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="33A887A8" w14:textId="4EFBA2F0" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>What must be reported?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159448 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706761 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8E0B39" w14:textId="2765479D" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="6369026F" w14:textId="65660168" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Reporting aggregated amounts in the Emissions and Energy Reporting System</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159449 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706762 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6051559C" w14:textId="05EC17B9" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="4E8F4453" w14:textId="5CE86655" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Aggregating by group member</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159450 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706763 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4E1B96" w14:textId="12BEF2B3" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="693D027C" w14:textId="5EE59F5E" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B18F7">
+      <w:r w:rsidRPr="002D58DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Aggregating by business unit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159451 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706764 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E852221" w14:textId="1887ED6A" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="6495432F" w14:textId="210D9873" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Reporting by business unit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159452 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706765 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047B47A0" w14:textId="2167D69A" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="4D3F50BE" w14:textId="4E31B94E" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>More complex corporate structures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159453 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706766 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08776D84" w14:textId="56B4F4AD" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="11096DBB" w14:textId="3C85AB93" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Percentage reporting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159454 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706767 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B110C1" w14:textId="75EF0488" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="31C35735" w14:textId="6EA4AD52" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>What is percentage reporting?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159455 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706768 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDCB7F8" w14:textId="74A79AA8" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="2DF54F8A" w14:textId="38269413" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>When can facility data be provided as a percentage estimate?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159456 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706769 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8A889A" w14:textId="5E000620" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="36F93F52" w14:textId="42B47EBD" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>What must be reported?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159457 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706770 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A737D1" w14:textId="60663520" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="12FEECA2" w14:textId="36B91CED" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>How are percentage estimates calculated?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159458 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706771 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2815056C" w14:textId="442BDDF0" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="58C8AD09" w14:textId="2C128AB3" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Making percentage estimates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159459 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706772 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497DD86D" w14:textId="0854DA1B" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="25A3163A" w14:textId="1C3F6FF2" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Example of method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159460 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706773 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE49F6B" w14:textId="3FE7C869" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="7C986E62" w14:textId="144AF043" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Record keeping</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159461 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706774 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>17</w:t>
+        <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC4B333" w14:textId="35F7E27D" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="7ECF9218" w14:textId="25AE2F26" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Incidental reporting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159462 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706775 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>17</w:t>
+        <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711B7195" w14:textId="2278FAD5" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="7C24A384" w14:textId="6FEBBDC4" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>What are incidental emissions and energy?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159463 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706776 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>17</w:t>
+        <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E15AF6" w14:textId="0533DE65" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="24A20873" w14:textId="31B9C9D7" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>When are sources incidental?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159464 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706777 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>18</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B76B2" w14:textId="1A81B90D" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="772AE33D" w14:textId="5326D871" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>What must be reported?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159465 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706778 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>19</w:t>
+        <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B550A5" w14:textId="3B6B2351" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="435C9598" w14:textId="0320748B" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Incidental reporting in EERS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159466 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706779 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>19</w:t>
+        <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE3BCCF" w14:textId="04C870BA" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="51E3BA90" w14:textId="655B6EB5" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Measuring emissions and energy from incidental sources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159467 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706780 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>19</w:t>
+        <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACF1636" w14:textId="4846D0B5" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="2879180E" w14:textId="139AB279" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Example of method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159468 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706781 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6593D441" w14:textId="1EA5DF72" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="489CA096" w14:textId="72838356" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Record keeping</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159469 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706782 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>21</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7342BC1E" w14:textId="4927E923" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="3BC9699E" w14:textId="073C0FAB" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Optional reporting of small amounts of fuel combustion and electricity consumption</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159470 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706783 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>21</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6237CA6D" w14:textId="5D18D3D8" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="38E5A50C" w14:textId="5DD0966F" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Small amounts of fuel combustion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159471 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706784 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>21</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115D976F" w14:textId="0D8A43CD" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="5CF97E3F" w14:textId="6A3E6631" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Small amounts of electricity consumption</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159472 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706785 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>22</w:t>
+        <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E873D03" w14:textId="1E8B2E31" w:rsidR="003E6C39" w:rsidRDefault="003E6C39">
+    <w:p w14:paraId="6A6D1C43" w14:textId="07EA9E4C" w:rsidR="00CB15DC" w:rsidRDefault="00CB15DC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>More information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159473 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235706786 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>22</w:t>
+        <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A75B548" w14:textId="2059F4B1" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
+    <w:p w14:paraId="6A75B548" w14:textId="76E22D53" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2C9571" w14:textId="44DBA808" w:rsidR="00C034A0" w:rsidRPr="00FF338C" w:rsidRDefault="00235142" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Toc44419001"/>
       <w:bookmarkStart w:id="6" w:name="_Toc76039481"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc204159442"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc424883864"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc424883864"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235706755"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00C034A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0" w:rsidRPr="00FF338C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">efinitions </w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and a</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0" w:rsidRPr="00FF338C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>bbreviation</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00C034A0" w:rsidRPr="00FF338C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2507"/>
         <w:gridCol w:w="7228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C034A0" w:rsidRPr="00FF338C" w14:paraId="23FF43F7" w14:textId="77777777" w:rsidTr="004C61DD">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2507" w:type="dxa"/>
@@ -3549,60 +3549,66 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0090780C" w:rsidRPr="00FF338C" w14:paraId="5945F059" w14:textId="77777777" w:rsidTr="004C61DD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2507" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="433EC033" w14:textId="5DD9CB19" w:rsidR="0090780C" w:rsidRDefault="00AD0E0D" w:rsidP="003148D2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>Facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59602A5C" w14:textId="06DBFF36" w:rsidR="0090780C" w:rsidRDefault="00AD0E0D" w:rsidP="003148D2">
+          <w:p w14:paraId="59602A5C" w14:textId="31E1A522" w:rsidR="0090780C" w:rsidRDefault="00AD0E0D" w:rsidP="003148D2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Has the meaning given by section 9 of the</w:t>
             </w:r>
             <w:r w:rsidR="00D44F9B">
-              <w:t xml:space="preserve"> NGER Act. For more information on defining a facility under the NGER sche</w:t>
+              <w:t xml:space="preserve"> NGER Act. For more information on defining a facility under the NGER </w:t>
+            </w:r>
+            <w:r w:rsidR="00D733BF">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00D44F9B">
+              <w:t>che</w:t>
             </w:r>
             <w:r w:rsidR="006A151C">
               <w:t xml:space="preserve">me, see </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:anchor="what-is-an-nger-facility" w:tooltip="A link to the Assess your obligations page of the Clean Energy Regulator website" w:history="1">
               <w:r w:rsidR="00F921F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>What is a Facility</w:t>
               </w:r>
               <w:r w:rsidR="00FA7139">
                 <w:rPr>
                   <w:rStyle w:val="FootnoteReference"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:color w:val="006C93" w:themeColor="accent3"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:footnoteReference w:id="2"/>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C034A0" w:rsidRPr="00FF338C" w14:paraId="29120DA8" w14:textId="77777777" w:rsidTr="004C61DD">
@@ -3816,51 +3822,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67BE0963" w14:textId="1029FF77" w:rsidR="00C034A0" w:rsidRPr="00FA7139" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="007AF987" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="00FF338C" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc76039482"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc204159443"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235706756"/>
       <w:r w:rsidRPr="00FF338C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="4C20E7BB" w14:textId="69C45419" w:rsidR="00C034A0" w:rsidRPr="000B3301" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
@@ -3919,82 +3925,82 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(NGER Act)</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and associated legislation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7143494F" w14:textId="46C56F12" w:rsidR="00C034A0" w:rsidRPr="000B3301" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="7143494F" w14:textId="5BC38807" w:rsidR="00C034A0" w:rsidRPr="000B3301" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This guideline only applies to the 202</w:t>
       </w:r>
-      <w:r w:rsidR="00260B02">
+      <w:r w:rsidR="00C8536D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>–2</w:t>
       </w:r>
-      <w:r w:rsidR="00260B02">
+      <w:r w:rsidR="00C8536D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> NGER reporting year and should be read in conjunction with the NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy regulations 2008" w:history="1">
         <w:r w:rsidRPr="00D41EB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Regulations 2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -4030,96 +4036,110 @@
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NGER Measurement Determination), as i</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>n force for this reporting period. These</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> laws and their interpretation are subject to change, which may affect the accuracy of the information contained in the guideline.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3142E63D" w14:textId="3AA10CDA" w:rsidR="00C034A0" w:rsidRPr="000B3301" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="3142E63D" w14:textId="13E9CFD7" w:rsidR="00C034A0" w:rsidRPr="000B3301" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The guidance provided in this document is not exhaustive, nor does it consider all circumstances applicable to all entities. Th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not intended to comprehensively deal with its subject area, and it is not a substitute for independent legal advice. Although entities are not bound to follow the guidance provided in this document, they must ensure they meet their obligations under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tooltip="A link to the NGER scheme page of the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidRPr="00452C2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>National Greenhouse and Energy Reporting (NGER) scheme</w:t>
+          <w:t xml:space="preserve">National Greenhouse and Energy Reporting (NGER) </w:t>
+        </w:r>
+        <w:r w:rsidR="00D733BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00452C2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>cheme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> at all times. </w:t>
       </w:r>
       <w:r w:rsidR="006A6438">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="006D4A92">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -4186,185 +4206,204 @@
       <w:r w:rsidR="006D4A92">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Australian Government will not be liable for any loss or damage from any cause (including negligence) whether arising directly, </w:t>
       </w:r>
       <w:r w:rsidR="00E3512A" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>incidentally,</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or as consequential loss, out of or in connection with, any use of this guideline or reliance on it, for any purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761D6A7B" w14:textId="7756DC82" w:rsidR="00C034A0" w:rsidRPr="00FF338C" w:rsidRDefault="00C034A0" w:rsidP="00F44FB3">
+    <w:p w14:paraId="761D6A7B" w14:textId="4B9FA950" w:rsidR="00C034A0" w:rsidRPr="00FF338C" w:rsidRDefault="00C034A0" w:rsidP="00F44FB3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER scheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
+        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER </w:t>
+      </w:r>
+      <w:r w:rsidR="00D733BF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3301">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
       </w:r>
       <w:r w:rsidR="006A6438">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00672CDE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, or an independent auditor, may require the entity to demonstrate that they are compliant with requirements of the NGER Act, NGER Regulations, and/or the NGER Measurement Determination. Entities are responsible for determining their obligations under the law and for applying the law to their individual circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618AE352" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="00FF338C" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF338C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD43E6E" w14:textId="2BFC516B" w:rsidR="00734AC2" w:rsidRPr="00317A39" w:rsidRDefault="00734AC2" w:rsidP="00734AC2">
+    <w:p w14:paraId="2BD43E6E" w14:textId="14726A25" w:rsidR="00734AC2" w:rsidRPr="00317A39" w:rsidRDefault="00734AC2" w:rsidP="00734AC2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc106199252"/>
       <w:bookmarkStart w:id="13" w:name="_Toc106959951"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc204159444"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc76039483"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc76039483"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235706757"/>
       <w:r w:rsidRPr="00317A39">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00260B02">
+      <w:r w:rsidR="00C8536D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00317A39">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>–2</w:t>
       </w:r>
-      <w:r w:rsidR="00260B02">
+      <w:r w:rsidR="00C8536D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00317A39">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> updates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00317A39">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086BCA58" w14:textId="3F4ED8FB" w:rsidR="00734AC2" w:rsidRPr="00317A39" w:rsidRDefault="00734AC2" w:rsidP="00734AC2">
+    <w:p w14:paraId="086BCA58" w14:textId="0CFBEF95" w:rsidR="00734AC2" w:rsidRPr="00317A39" w:rsidRDefault="00734AC2" w:rsidP="00734AC2">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00317A39">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Changes in this document for the 202</w:t>
       </w:r>
-      <w:r w:rsidR="00260B02">
-[...3 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00C8536D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93DD0" w:rsidRPr="00F93DD0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00317A39">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>–2</w:t>
-[...5 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8536D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00317A39">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> reporting year: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B07B689" w14:textId="19CD4C39" w:rsidR="00EB3A69" w:rsidRDefault="00EB3A69" w:rsidP="001862C2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Minor stylistic and formatting changes have been made to this document</w:t>
       </w:r>
       <w:r w:rsidR="000248EE">
         <w:rPr>
@@ -4375,172 +4414,191 @@
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="scxw205828156"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BA5E1F" w14:textId="66F3E0D4" w:rsidR="001C583E" w:rsidRDefault="001C583E" w:rsidP="00EB3A69">
+    <w:p w14:paraId="62BA5E1F" w14:textId="48A29E12" w:rsidR="001C583E" w:rsidRDefault="001C583E" w:rsidP="00EB3A69">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Read about the </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tooltip="A link to the NGER amendments page of the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidRPr="00494A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
           <w:t>changes to the NGER Legislation for the 202</w:t>
         </w:r>
-        <w:r w:rsidR="00373924">
+        <w:r w:rsidR="00F61D23">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="009958C1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00494A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>–2</w:t>
+          <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00373924">
+        <w:r w:rsidR="00F61D23">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00494A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> reporting period</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="FootnoteReference"/>
             <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006C93" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:footnoteReference w:id="8"/>
         </w:r>
         <w:r w:rsidRPr="00494A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0135D781" w14:textId="77777777" w:rsidR="001C583E" w:rsidRDefault="001C583E" w:rsidP="00EB3A69">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="283FBDB2" w14:textId="6E2A9E9C" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc204159445"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235706758"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>Purpose</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="305D27A3" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="305D27A3" w14:textId="79A8E8CE" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">The NGER legislation </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sets out the requirements for corporations to report their greenhouse gas emissions, energy consumption and energy production. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00C6671E" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+        <w:t xml:space="preserve">sets out the requirements for corporations to report their greenhouse gas emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="00582A6C">
+        <w:t>consumption,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and energy production. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C6671E" w14:textId="2DEC9B4E" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:r>
         <w:t xml:space="preserve">The NGER legislation </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">contains special provisions that apply to reporting for smaller facilities </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">reporting of </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
-        <w:t xml:space="preserve">low levels of greenhouse gas emissions, energy consumption and energy production. These provisions exist to reduce the reporting burden for registered corporations. </w:t>
+        <w:t xml:space="preserve">low levels of greenhouse gas emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="00582A6C" w:rsidRPr="0008282E">
+        <w:t>consumption,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> and energy production. These provisions exist to reduce the reporting burden for registered corporations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566EA7A3" w14:textId="48AEF14A" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:r w:rsidRPr="0008282E">
         <w:t>The following topics are covered in th</w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E220BD4" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="003B1881" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc424883865"/>
       <w:bookmarkStart w:id="18" w:name="_Toc426720120"/>
@@ -4573,90 +4631,102 @@
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1881">
         <w:t xml:space="preserve">When reporting facility data in this way, a registered corporation also has the option of aggregating the data by business unit, rather than by group member with operational control. A 'business unit' is a unit that is recognised by a registered corporation as having administrative responsibility for one or more facilities of the corporation (regulation 2.01A (NGER Regulations)). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021FD4C5" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="003B1881" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc424883866"/>
       <w:bookmarkStart w:id="20" w:name="_Toc426720121"/>
       <w:r w:rsidRPr="00D117FC">
         <w:t>Percentage reporting</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1881">
         <w:t xml:space="preserve"> – applies to section 19 and 22X reports</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="003B1881">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A324E21" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="003B1881" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="1A324E21" w14:textId="0D062F02" w:rsidR="00C034A0" w:rsidRPr="003B1881" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1881">
-        <w:t xml:space="preserve">In certain circumstances, very low levels of greenhouse gas emissions, energy consumption and energy production from one or more facilities may be reported as a percentage estimate of the reporter’s total emissions and energy. </w:t>
+        <w:t xml:space="preserve">In certain circumstances, very low levels of greenhouse gas emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="00582A6C" w:rsidRPr="003B1881">
+        <w:t>consumption,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1881">
+        <w:t xml:space="preserve"> and energy production from one or more facilities may be reported as a percentage estimate of the reporter’s total emissions and energy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16EC0330" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="003B1881" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc424883867"/>
       <w:bookmarkStart w:id="22" w:name="_Toc426720122"/>
       <w:r w:rsidRPr="00D117FC">
         <w:t>Incidental reporting</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1881">
         <w:t xml:space="preserve"> – applies to section 19, 22G and 22X reports</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="003B1881">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7742FF95" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="003B1881" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="7742FF95" w14:textId="01FD8062" w:rsidR="00C034A0" w:rsidRPr="003B1881" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1881">
-        <w:t>In certain circumstances, greenhouse gas emissions, energy consumption and energy production figures for a facility will be classified as 'incidental' and reporters may provide an estimated figure, provided this estimate is consistent with principles set out in the NGER Measurement Determination.</w:t>
+        <w:t xml:space="preserve">In certain circumstances, greenhouse gas emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6B71" w:rsidRPr="003B1881">
+        <w:t>consumption,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1881">
+        <w:t xml:space="preserve"> and energy production figures for a facility will be classified as 'incidental' and reporters may provide an estimated figure, provided this estimate is consistent with principles set out in the NGER Measurement Determination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6053EB57" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc426720123"/>
       <w:r w:rsidRPr="00D117FC">
         <w:t>Optional reporting of small amounts of fuel combustion and electricity consumption</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1881">
         <w:t xml:space="preserve"> – applies</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> to section 19, 22G and 22X reports</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E785E52" w14:textId="7A6B7BD8" w:rsidR="00C034A0" w:rsidRPr="00A760A7" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
@@ -4695,173 +4765,188 @@
         <w:t>rovided they fall below specified thresholds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC730FA" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06AEC1B6" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc76039484"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc204159446"/>
-      <w:r w:rsidRPr="0008282E">
+      <w:bookmarkStart w:id="25" w:name="_Toc235706759"/>
+      <w:r w:rsidRPr="0008282E">
+        <w:lastRenderedPageBreak/>
         <w:t>Aggregating facility data</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="794A2341" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc424883869"/>
       <w:bookmarkStart w:id="27" w:name="_Toc76039485"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc204159447"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235706760"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>When can facility data be reported as an aggregate?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="2C376109" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Criteria for reporting facility data as an aggregated amount are laid out in regulation 4.25 of the NGER Regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639269D0" w14:textId="6B924E69" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="639269D0" w14:textId="5852AA30" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>This r</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">egulation applies </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">to a report provided by a corporation to </w:t>
       </w:r>
       <w:r w:rsidR="000545A1">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E75A09">
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> under section 19 or 22X of the NGER Act.</w:t>
       </w:r>
       <w:r w:rsidRPr="0065489E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
-        <w:t>Reporting Transfer Certificate (RTC) holders are not able to use facility aggregates in their 22G reports.</w:t>
+        <w:t xml:space="preserve">Reporting Transfer Certificate (RTC) holders </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95D8B" w:rsidRPr="0008282E">
+        <w:t>cannot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> use facility aggregates in their 22G reports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F23EB6" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">ection 19 and 22X reports can only </w:t>
       </w:r>
       <w:r>
         <w:t>contain</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> aggregated amounts from facilities if, in the reporting year, the following apply: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225C800B" w14:textId="087B171E" w:rsidR="00C034A0" w:rsidRPr="003B1881" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">The reporter is reporting </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1881">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidRPr="009E05CB">
         <w:t>more than</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1881">
         <w:t xml:space="preserve"> one facility whose operation falls below </w:t>
       </w:r>
       <w:r w:rsidR="00342CE6" w:rsidRPr="003B1881">
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1881">
         <w:t xml:space="preserve"> the facility thresholds set out in section 13(d) of the NGER Act. That is, each facility in a facility aggregate must have:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A8FB1E" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="003B1881" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="51A8FB1E" w14:textId="22EB631E" w:rsidR="00C034A0" w:rsidRPr="003B1881" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003B1881">
         <w:t xml:space="preserve">emissions of greenhouse gases </w:t>
       </w:r>
       <w:r w:rsidRPr="009E05CB">
         <w:t xml:space="preserve">less than </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1881">
-        <w:t>25 kilotonnes (kt) carbon dioxide equivalent (CO</w:t>
+        <w:t xml:space="preserve">25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B1881">
+        <w:t>kilotonnes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B1881">
+        <w:t xml:space="preserve"> (kt) carbon dioxide equivalent (CO</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1881">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1881">
         <w:t xml:space="preserve">-e) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB68590" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="003B1881" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003B1881">
         <w:t xml:space="preserve">production of energy </w:t>
       </w:r>
       <w:r w:rsidRPr="009E05CB">
         <w:t xml:space="preserve">less than </w:t>
@@ -4967,51 +5052,51 @@
         <w:t>group member or a business unit</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">. It is not possible to aggregate data by </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">both </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>group member and business unit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>one or the other must be chosen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4188EC16" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc424883870"/>
       <w:bookmarkStart w:id="30" w:name="_Toc76039486"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc204159448"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235706761"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>What must be reported?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="3CD5DBEA" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">The reporter must provide </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">data on </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>greenhouse gas emissions (scope 1 and scope 2), energy consumption and energy production from the operation of the aggregated facilities</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> in accordance with the classification of fuels and energy commodities in Schedule 1 of the NGER Regulations. </w:t>
@@ -5021,50 +5106,51 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">ther information to be provided in the report is: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20AD70C1" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>the number of facilities within the aggregate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CB4CE4" w14:textId="5D411E18" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>the state o</w:t>
       </w:r>
       <w:r w:rsidR="43D01F7F">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> territory to which each facility’s activities are attributable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A51AA2E" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>the ANZSIC code to which each facility’s activities are attributable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FAA15E" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>if aggregated by group member—the group member</w:t>
@@ -5072,114 +5158,120 @@
       <w:r>
         <w:t xml:space="preserve"> details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F0D7A3F" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">if aggregated by business unit—the business unit </w:t>
       </w:r>
       <w:r>
         <w:t>details</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4317C0B1" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc76039487"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc204159449"/>
-      <w:bookmarkStart w:id="34" w:name="_Toc424883871"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc424883871"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235706762"/>
       <w:r>
         <w:t>Reporting aggregated amounts in th</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>e Emissions and Energy Reporting System</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="33"/>
-      <w:r w:rsidRPr="0008282E">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="01481F3F" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc424883872"/>
       <w:r w:rsidRPr="000B50CA">
         <w:t xml:space="preserve">Reporters using facility aggregates should create a 'facility aggregate' entity in </w:t>
       </w:r>
       <w:r>
         <w:t>the Emissions and Energy Reporting System (</w:t>
       </w:r>
       <w:r w:rsidRPr="000B50CA">
         <w:t>EERS</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000B50CA">
         <w:t xml:space="preserve">, instead of creating individual facilities. The facility aggregate entity will be set up under a group member or business unit, depending on how the reporter has chosen to report. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E3584D" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc76039488"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc204159450"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235706763"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>Aggregating by group member</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="1ABF6675" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="1ABF6675" w14:textId="1C568C17" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
-        <w:t>A reporter may report greenhouse gas emissions, energy consumption and energy production</w:t>
+        <w:t xml:space="preserve">A reporter may report greenhouse gas emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6B71" w:rsidRPr="0008282E">
+        <w:t>consumption,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> and energy production</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>as aggregated amounts for facilities that are under the operational control of the same group member.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCA4556" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:r w:rsidRPr="0008282E">
         <w:t>Figure 1 provides an example of a controlling corporation’s structure. For simplicity, only greenhouse gas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>emissions (CO</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
@@ -5248,50 +5340,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB2BD7B" w14:textId="77777777" w:rsidR="00E10E68" w:rsidRPr="0008282E" w:rsidRDefault="00E10E68" w:rsidP="00E10E68">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Group Members 1 and 2 are subsidiaries of the controlling corporation. Group Member 1 has operational control over Facilities 1 to 5 and Group Member 2 has operational control over Facilities 6 and 7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1BC9F7" w14:textId="0E916B71" w:rsidR="00E10E68" w:rsidRPr="0008282E" w:rsidRDefault="00E10E68" w:rsidP="00E10E68">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The total greenhouse gas emissions for this corporate group </w:t>
       </w:r>
       <w:r w:rsidR="00BF59DE">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> 112</w:t>
       </w:r>
       <w:r w:rsidR="003A09E4">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>kt</w:t>
       </w:r>
       <w:r w:rsidR="003A09E4">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>CO</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -5535,51 +5628,51 @@
     </w:p>
     <w:p w14:paraId="66754356" w14:textId="77777777" w:rsidR="008B0235" w:rsidRPr="0081044A" w:rsidRDefault="00E10E68" w:rsidP="00876099">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876099">
         <w:t>Facilities 6 and 7 are reported separately as Group Member 2 is unable to aggregate facilities.</w:t>
       </w:r>
       <w:r w:rsidR="00C017AD">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BEFF15" w14:textId="536F0DE7" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="0081044A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc204159451"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235706764"/>
       <w:r w:rsidRPr="0081044A">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
         </w:rPr>
         <w:t>Aggregating by business unit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="554CBCFE" w14:textId="559AE73A" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">A reporter may </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">alternatively </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">report aggregated greenhouse gas emissions and energy data by business unit. Aggregation of facility data by business unit is permitted </w:t>
       </w:r>
       <w:r w:rsidR="00342CE6" w:rsidRPr="0008282E">
         <w:t>to</w:t>
@@ -5634,52 +5727,53 @@
       <w:r>
         <w:t>unit, and</w:t>
       </w:r>
       <w:r w:rsidR="089BE3C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a corporate services </w:t>
       </w:r>
       <w:r w:rsidR="00F34F9C">
         <w:t>business unit</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD92262" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc424883874"/>
       <w:bookmarkStart w:id="42" w:name="_Toc427059200"/>
       <w:bookmarkStart w:id="43" w:name="_Toc49341431"/>
       <w:bookmarkStart w:id="44" w:name="_Toc76039490"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc204159452"/>
-      <w:r>
+      <w:bookmarkStart w:id="45" w:name="_Toc235706765"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>eport</w:t>
       </w:r>
       <w:r>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> by business unit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="78090FCC" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>As previously stated, a 'business unit' is a unit that is recognised by a reporter as having administrative responsibility for one or more facilities (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD77FF">
@@ -5878,50 +5972,51 @@
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">nit has administrative responsibility. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61555D39" w14:textId="77777777" w:rsidR="00E10E68" w:rsidRDefault="00E10E68" w:rsidP="00E10E68">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">Facilities 2 and 4 may be reported as an aggregated amount under the Manufacturing Business Unit, and </w:t>
       </w:r>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">acilities 1, 5 and 7 may be reported as an aggregated amount under the distribution business unit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570E69F6" w14:textId="6FA7860B" w:rsidR="00091E1E" w:rsidRDefault="00E10E68" w:rsidP="00091E1E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Facilities 3 and 6 each trigger a facility threshold, so are </w:t>
       </w:r>
       <w:r w:rsidR="7BC3AC2D">
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eligible to be aggregated. These facilities must be reported under the group member that has operational control over the facility. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3473D449" w14:textId="77777777" w:rsidR="00091E1E" w:rsidRDefault="00091E1E" w:rsidP="00091E1E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05A1A001" w14:textId="27F5C9EC" w:rsidR="00C034A0" w:rsidRPr="00091E1E" w:rsidRDefault="00C034A0" w:rsidP="00091E1E">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Figure 4—Reporting by business unit</w:t>
@@ -5971,51 +6066,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4519846" cy="2860158"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AD036E" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc424883875"/>
       <w:bookmarkStart w:id="47" w:name="_Toc76039491"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc204159453"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235706766"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>More complex corporate structures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="09698D9F" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>A business unit can never be set up below a group member</w:t>
       </w:r>
       <w:r>
         <w:t>, for the purposes of NGER reporting</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">. As noted above, the NGER legislation does not recognise business units as legal entities, but rather as a method of grouping and reporting data. As a result, a facility aggregate will either be set up within the legally recognised corporate group structure underneath a group member, or under a business unit which will always be created beneath the controlling corporation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316ACD93" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -6033,50 +6128,51 @@
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">or example, where there are multiple layers of affected group members. Figure 5 below includes the same facilities as earlier examples, but this corporate structure contains more affected group members. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512213F2" w14:textId="77777777" w:rsidR="00C017AD" w:rsidRDefault="00C017AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="695D5ECF" w14:textId="5583A29C" w:rsidR="00C034A0" w:rsidRPr="00BB53BD" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
+        <w:lastRenderedPageBreak/>
         <w:t>Figure 5—More complex corporate structure</w:t>
       </w:r>
       <w:r w:rsidR="00C51ABC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8FF9B2" w14:textId="5F567DD1" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00E10E68">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62E4B626" wp14:editId="13AFADA2">
             <wp:extent cx="5294089" cy="3995145"/>
             <wp:effectExtent l="0" t="0" r="1905" b="5715"/>
             <wp:docPr id="8" name="Picture 8" descr="A flow chart showing a controlling corporation with two group members, Group Member 1 and Group Member 2. Group Member 1 is linked to Group Member 3 and 4 underneath it. Group Members 3, 4 and 2 are linked to multiple facilities displaying their CO₂ emissions in kilotonnes. There are 3 facilities displayed under Group Member 3, 2 facilities displayed under Group Member 4, and 2 facilities under Group Member 2. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6130,50 +6226,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6B01CB" w14:textId="082CCDA1" w:rsidR="00C034A0" w:rsidRPr="00E10E68" w:rsidRDefault="00E10E68" w:rsidP="00E10E68">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>If the corporation chose to aggregate by business unit (assuming the business units and facilities for which they have administrative responsibility are the same as in previous examples)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> then the facilities could be aggregated as set out in Figure 6.</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D30CAAC" w14:textId="78B091FE" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
+        <w:lastRenderedPageBreak/>
         <w:t>Figure 6</w:t>
       </w:r>
       <w:r>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00704537">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>More complex corporate structure</w:t>
       </w:r>
       <w:r>
         <w:t>, aggregated by business unit</w:t>
       </w:r>
       <w:r w:rsidR="00233192">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DC0121" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00E10E68">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6207,202 +6304,215 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5145024" cy="3099816"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkStart w:id="49" w:name="_Toc424883876"/>
     </w:p>
     <w:p w14:paraId="7A23FDE4" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc76039492"/>
-      <w:bookmarkStart w:id="51" w:name="_Toc204159454"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235706767"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>Percentage reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D008CA" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc424883877"/>
       <w:bookmarkStart w:id="53" w:name="_Toc76039493"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc204159455"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235706768"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>What is percentage reporting?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="34EE1C0E" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">Reporters with small facilities can develop and use their own simplified methods for estimating greenhouse gas emissions and energy production and consumption, provided specified thresholds are met. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB7036D" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The circumstances in which percentage reporting can be used are set out in r</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>egulation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>4.26 of the NGER Regulations</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidDel="00BD5907">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610B4B3B" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc424883878"/>
       <w:bookmarkStart w:id="56" w:name="_Toc76039494"/>
-      <w:bookmarkStart w:id="57" w:name="_Toc204159456"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235706769"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>When can facility data be provided as a percentage estimate?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
-    <w:p w14:paraId="09520016" w14:textId="5A39ED1F" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="09520016" w14:textId="1EA1F32A" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">Regulation 4.26 applies in relation to a report given to </w:t>
       </w:r>
       <w:r w:rsidR="000545A1">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E75A09">
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
-        <w:t xml:space="preserve"> under section 19 of the NGER Act by a controlling corporation, or under section 22X of the NGER Act by a responsible member of the controlling corporation’s group. RTC holders are not able to use percentage reporting in their 22G reports.</w:t>
+        <w:t xml:space="preserve"> under section 19 of the NGER Act by a controlling corporation, or under section 22X of the NGER Act by a responsible member of the controlling corporation’s group. RTC holders </w:t>
+      </w:r>
+      <w:r w:rsidR="00837815" w:rsidRPr="0008282E">
+        <w:t>cannot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> use percentage reporting in their 22G reports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DA03D1" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> reporter may report amounts from facilities as a percentage estimate, provided the thresholds for scope 1 and scope 2 emissions and energy production and consumption are not exceeded. Table 1 below shows the thresholds </w:t>
       </w:r>
       <w:r>
         <w:t>that are currently in place</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD128C4" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="2BD128C4" w14:textId="292B0084" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">All thresholds in relation to (1) below </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4386">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> all thresholds at either (2) </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4386">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
-        <w:t xml:space="preserve"> (3) must be met for scope 1 emissions, scope 2 emissions, energy production and energy consumption.</w:t>
+        <w:t xml:space="preserve"> (3) must be met for scope 1 emissions, scope 2 emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="00277DC9" w:rsidRPr="0008282E">
+        <w:t>production,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> and energy consumption.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1215B7C1" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="454743" w:themeColor="text2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="663724B4" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
+        <w:lastRenderedPageBreak/>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>Percentage reporting thresholds</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="1603"/>
         <w:gridCol w:w="1603"/>
         <w:gridCol w:w="1603"/>
         <w:gridCol w:w="1604"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C034A0" w:rsidRPr="0008282E" w14:paraId="7933A5D7" w14:textId="77777777" w:rsidTr="003148D2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -6779,161 +6889,191 @@
             <w:pPr>
               <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00704537">
               <w:t>Less than 5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1604" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6654ED34" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="00704537" w:rsidRDefault="00C034A0" w:rsidP="003148D2">
             <w:pPr>
               <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00704537">
               <w:t>Less than 5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6239EE80" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="6239EE80" w14:textId="717670C0" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
-        <w:t xml:space="preserve">Percentage reporting cannot be used if a reporter is required to collect or provide information about greenhouse gas emissions, energy consumption or energy production from the facility under any other Commonwealth, state or territory law. </w:t>
+        <w:t xml:space="preserve">Percentage reporting cannot be used if a reporter is required to collect or provide information about greenhouse gas emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="00555592" w:rsidRPr="0008282E">
+        <w:t>consumption,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> or energy production from the facility under any other Commonwealth, </w:t>
+      </w:r>
+      <w:r w:rsidR="00281C5C" w:rsidRPr="0008282E">
+        <w:t>state,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> or territory law. </w:t>
       </w:r>
       <w:bookmarkStart w:id="58" w:name="_Toc424883879"/>
     </w:p>
     <w:p w14:paraId="637F7C64" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc76039495"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc204159457"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235706770"/>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r>
         <w:t>must be</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> reported?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="2CD3E4A4" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>The reporter must provide the following in their report:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F73906" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">the number of facilities </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">which </w:t>
       </w:r>
       <w:r>
         <w:t>data is</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> being reported as a percentage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42538607" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="42538607" w14:textId="09A777D7" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
-        <w:t>the greenhouse gas emissions, energy consumption and energy production from the facilities as an estimate</w:t>
+        <w:t xml:space="preserve">the greenhouse gas emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="007519FB" w:rsidRPr="0008282E">
+        <w:t>consumption,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> and energy production from the facilities as an estimate</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
-        <w:t xml:space="preserve"> percentage of the corporate group's total greenhouse gas emissions, energy consumption and energy production.</w:t>
+        <w:t xml:space="preserve"> percentage of the corporate group's total greenhouse gas emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="001A7C52" w:rsidRPr="0008282E">
+        <w:t>consumption,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> and energy production.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19499522" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc424883881"/>
       <w:bookmarkStart w:id="62" w:name="_Toc76039496"/>
-      <w:bookmarkStart w:id="63" w:name="_Toc204159458"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235706771"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>How are percentage estimates calculated?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
-    <w:p w14:paraId="36EB03FB" w14:textId="14CB0DBA" w:rsidR="00C034A0" w:rsidRDefault="00342CE6" w:rsidP="00C034A0">
+    <w:p w14:paraId="36EB03FB" w14:textId="05A32A37" w:rsidR="00C034A0" w:rsidRDefault="00342CE6" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0" w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> report under regulation 4.26, a reporter must first have some idea of what its corporate group's total emissions, energy production and </w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t xml:space="preserve">energy </w:t>
       </w:r>
       <w:r w:rsidR="00C034A0" w:rsidRPr="0008282E">
-        <w:t>consumption are (including the emissions, energy production and</w:t>
+        <w:t xml:space="preserve">consumption are (including the emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="001A7C52" w:rsidRPr="0008282E">
+        <w:t>production,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C034A0" w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t xml:space="preserve"> energy</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0" w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> consumption for the facilities that it wishes to report as a percentage figure). </w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t>This will ensure</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0" w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> the data </w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t>being</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0" w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> report</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0" w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> as a percentage falls below the </w:t>
       </w:r>
@@ -6992,56 +7132,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="564AD38A" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Figure 7 depicts an example of a registered controlling corporation reporting under the NGER Act. For simplicity, only greenhouse gas emissions (CO</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">-e) figures are provided here, however corporations will also need to consider each facility's energy production and consumption when considering whether a threshold has been triggered. In this example, the registered corporation may choose to report on </w:t>
       </w:r>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>acilities 2, 3 and 5 as a percentage estimate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA24A8C" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="0FA24A8C" w14:textId="23F183D6" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>It is assumed in this example that the reporter is not required, under Commonwealth, state or territory law, to collect emissions and energy data from the operation of facilities that it wishes to report as a percentage figure.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">It is assumed in this example that the reporter is not required, under Commonwealth, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6D96">
+        <w:t>state,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or territory law, to collect emissions and energy data from the operation of facilities that it wishes to report as a percentage figure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6012A889" w14:textId="503F3378" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Figure 7—Reporting facility data as a percentage estimate</w:t>
       </w:r>
       <w:r w:rsidR="00DD6DC4">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D87B24" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00E10E68">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
@@ -7218,246 +7365,265 @@
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">ctual and </w:t>
       </w:r>
       <w:r>
         <w:t>percentage</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>alue are also summed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551675D0" w14:textId="0A870677" w:rsidR="00E10E68" w:rsidRDefault="00E10E68" w:rsidP="00E10E68">
       <w:r w:rsidRPr="00D117FC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F06DDE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0BB0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> requirement to report on uncertainty levels (regulation 4.08 and 4.17A) does not apply to data that is reported under regulation 4.26.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01302D41" w14:textId="5E1B36E9" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc204159459"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc235706772"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>Making percentage estimates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="3044B82F" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">Percentage estimates under regulation 4.26 do not need to be made in accordance with any specific method or criteria mentioned in the NGER Measurement Determination. It is the responsibility of the registered corporation to determine an appropriate means of estimating the percentage figure. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575AA4F0" w14:textId="6D9DF536" w:rsidR="00C034A0" w:rsidRDefault="000545A1" w:rsidP="00C034A0">
+    <w:p w14:paraId="575AA4F0" w14:textId="259F2F78" w:rsidR="00C034A0" w:rsidRDefault="000545A1" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00E75A09">
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t xml:space="preserve"> recommends that reporters, when estimating percentages, have regard to the general principles set out in section 1.13 of the NGER (Measurement) Determination</w:t>
       </w:r>
       <w:r w:rsidR="0B562FEC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="6D58EBF1">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t xml:space="preserve">amely, transparency, comparability, </w:t>
       </w:r>
-      <w:r w:rsidR="00342CE6">
-        <w:t>accuracy</w:t>
+      <w:r w:rsidR="008A6D96">
+        <w:t>accuracy,</w:t>
       </w:r>
       <w:r w:rsidR="00BC4D99">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t>and completeness.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B766391" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Reporters are encouraged to develop their own method for:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D681B4" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>determining which facilities data can be reported as a percentage estimate under regulation 4.26</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3A8992" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="1B3A8992" w14:textId="1E4DE0C9" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
-        <w:t xml:space="preserve">estimating greenhouse gas emissions, energy production and </w:t>
+        <w:t xml:space="preserve">estimating greenhouse gas emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6D96" w:rsidRPr="0008282E">
+        <w:t>production,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">energy </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">consumption as a percentage figure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBC5BD7" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Reporters may need to seek expert advice in relation to their circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681C0A9D" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Toc427059209"/>
       <w:bookmarkStart w:id="68" w:name="_Toc49341439"/>
       <w:bookmarkStart w:id="69" w:name="_Toc76039498"/>
-      <w:bookmarkStart w:id="70" w:name="_Toc204159460"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc235706773"/>
       <w:r>
         <w:t>Example of method</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
-    <w:p w14:paraId="16D01C21" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="16D01C21" w14:textId="1293B76E" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
-        <w:t xml:space="preserve">Set out below is some general guidance on a possible method of making percentage estimates. This guidance is provided as an example </w:t>
+        <w:t xml:space="preserve">Set out below is some general guidance on a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06A1E" w:rsidRPr="0008282E">
+        <w:t>method</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> of making percentage estimates. This guidance is provided as an example </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">only and </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">is not intended to be legal advice. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D3D177" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>The reporter needs to assess which facilities are likely to fall within the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> thresholds</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> and other conditions for making a percentage estimate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (as per NGER regulation 4.26). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011793E8" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">hen: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0091DE50" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>In the first year:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770A4AEC" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="770A4AEC" w14:textId="61EE0541" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Using a suitable methodology for identified facilities, the reporter could estimate greenhouse gas emissions</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
-        <w:t xml:space="preserve"> energy consumption and </w:t>
+        <w:t xml:space="preserve"> energy </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6D96" w:rsidRPr="0008282E">
+        <w:t>consumption,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">energy </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">production for the first year, confirming that the resulting total estimates for the corporation and each facility fall within </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the percentage reporting </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>threshold</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> (as set out </w:t>
       </w:r>
       <w:r>
         <w:t>in Table 1</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
@@ -7534,50 +7700,51 @@
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Choosing a suitable indicator</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F5C4FF" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The choice of indicators for assessing change to emissions and energy is best determined by the reporting corporation, based on expert opinion if needed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70935B1A" w14:textId="69C9E647" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00D36206" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sometimes</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t xml:space="preserve"> it is likely that emissions and energy totals for a facility or category of facility is unlikely to change perceptibly over a </w:t>
       </w:r>
       <w:r w:rsidR="5543F0A3">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t xml:space="preserve">-year period. If so, the corporation should document this, including a justification for this conclusion based on statistically valid sampling or on the known activities at the facilities. In this </w:t>
       </w:r>
       <w:r w:rsidR="00432693">
@@ -7713,51 +7880,51 @@
         </w:numPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">A review of the methodology might be based on matters identified by the registered corporation and documented in the methodology. A review might cover the facilities chosen in year </w:t>
       </w:r>
       <w:r>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> and subsequently, the continued appropriateness of the chosen indicators (perhaps with the benefit of expert opinion), together with representative sampling and deeming in relation to the corporation's total facilities to provide a new 'year </w:t>
       </w:r>
       <w:r>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>' base for estimations. There may also be a need to review decisions made initially concerning operational control.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222E1961" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Toc76039499"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc204159461"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc235706774"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>Record keeping</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="5D906FAF" w14:textId="79842D81" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under sections 22 and 22XA of the NGER Act, reporters are required to keep adequate records of their activities and the activities of the members of its group. These records should allow reporters to demonstrate to </w:t>
       </w:r>
       <w:r w:rsidR="000545A1">
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E75A09">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that they have complied with obligations under the NGER Act. These records must be kept for</w:t>
       </w:r>
@@ -7787,112 +7954,113 @@
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> made in determining which facilities can be reported as a percentage and in estimating the percentage figure. These records should also include the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">estimation </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">method </w:t>
       </w:r>
       <w:r>
         <w:t>chosen and what reviews of the methodology have been performed</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="73" w:name="_Toc424883884"/>
     </w:p>
     <w:p w14:paraId="310744D3" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="74" w:name="_Toc76039500"/>
-      <w:bookmarkStart w:id="75" w:name="_Toc204159462"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc235706775"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>Incidental reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="7EE81D47" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="76" w:name="_Toc424883885"/>
       <w:bookmarkStart w:id="77" w:name="_Toc76039501"/>
-      <w:bookmarkStart w:id="78" w:name="_Toc204159463"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc235706776"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>What are incidental emissions and energy?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="29B829B3" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Incidental reporting can be used to report on small</w:t>
       </w:r>
       <w:r>
         <w:t>, ‘incidental’</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">amounts </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">of greenhouse gas emissions or energy </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">consumption and production </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">at a facility. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19248A14" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Controlling corporations reporting under section 19, RTC holders reporting under 22G and responsible members reporting under section 22X, are all able to report using the incidentals provisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D1D0C6" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">Regulation 4.27 allows for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>report</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">to include an estimated figure for greenhouse gas emissions, energy consumption </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> energy production that is incidental to the facility's total greenhouse gas emissions, energy consumption, </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
@@ -7927,98 +8095,104 @@
       <w:r>
         <w:t xml:space="preserve"> the following section on</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Measuring_emissions_and" w:history="1">
         <w:r w:rsidRPr="00A52348">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Measuring emissions and energy from incidental sources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for more information</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7142F58C" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="7142F58C" w14:textId="74B9F0C6" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>This provision</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
-        <w:t xml:space="preserve"> recognises that monitoring and measuring very small amounts of greenhouse gas emissions, energy consumption or energy production within a facility may be difficult and costly for registered corporations</w:t>
+        <w:t xml:space="preserve"> recognises that monitoring and measuring </w:t>
+      </w:r>
+      <w:r w:rsidR="003627A6" w:rsidRPr="0008282E">
+        <w:t>small</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> amounts of greenhouse gas emissions, energy consumption or energy production within a facility may be difficult and costly for registered corporations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>aims to reduce the burden and cost of measuring these amounts where possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D2EFDA" w14:textId="1CAFE8B7" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="79" w:name="_Toc424883886"/>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">Incidental reporting can only be used where the information about the greenhouse gas emissions, energy consumption or energy production is not otherwise required to be collected or provided under any other Commonwealth, </w:t>
       </w:r>
       <w:r w:rsidR="00482966">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00482966" w:rsidRPr="0008282E">
         <w:t>tate,</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>erritory law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27483891" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="80" w:name="_Toc76039502"/>
-      <w:bookmarkStart w:id="81" w:name="_Toc204159464"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc235706777"/>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">When </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>sources incidental?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="56DB89D4" w14:textId="51A588FC" w:rsidR="00C034A0" w:rsidRPr="00E10E68" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>For sources to be considered 'incidental', they must be below the following thresholds (as set out in sub</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>regulations 4.27(5), (6) and (7) of the NGER Regulations).</w:t>
@@ -8526,52 +8700,53 @@
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Less than </w:t>
             </w:r>
             <w:r w:rsidRPr="00413A59">
               <w:t>120</w:t>
             </w:r>
             <w:r w:rsidR="001E5AE2">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00413A59">
               <w:t xml:space="preserve">TJ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39CDBBB6" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_Toc424883888"/>
       <w:bookmarkStart w:id="83" w:name="_Toc76039503"/>
-      <w:bookmarkStart w:id="84" w:name="_Toc204159465"/>
-      <w:r w:rsidRPr="0008282E">
+      <w:bookmarkStart w:id="84" w:name="_Toc235706778"/>
+      <w:r w:rsidRPr="0008282E">
+        <w:lastRenderedPageBreak/>
         <w:t>What must be reported?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="24A6F4CF" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">If a reporter chooses to include estimated figures for incidental sources in their NGER </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>eport, it needs to separately identify:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340A6BD0" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -8662,115 +8837,121 @@
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F06DDE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0BB0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> requirement to report on uncertainty (regulation 4.08 and 4.17A) does not apply to data that is reported under regulation 4.27.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C634457" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc424883889"/>
       <w:bookmarkStart w:id="87" w:name="_Toc76039504"/>
-      <w:bookmarkStart w:id="88" w:name="_Toc204159466"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc235706779"/>
       <w:bookmarkEnd w:id="85"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>Incidental reporting in EERS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="17419D11" w14:textId="41AE5ABB" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="89" w:name="_Toc424883890"/>
       <w:r>
         <w:t xml:space="preserve">Reporters that are reporting on incidental greenhouse gas emissions, energy consumption or energy production will enter incidentals data into EERS by selecting ‘Yes’ for the ‘Incidental Emissions’ and/or ‘Incidental Energy’ fields in the </w:t>
       </w:r>
       <w:r w:rsidR="06C86573">
         <w:t>‘</w:t>
       </w:r>
       <w:r>
         <w:t>Activity Attributes</w:t>
       </w:r>
       <w:r w:rsidR="41D61268">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> data entry screen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B335863" w14:textId="7B65EBAC" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="4B335863" w14:textId="043E36C6" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When reporting incidental greenhouse gas emissions, EERS will automatically select 'Other Method (Incidental)' for estimating greenhouse gas emissions once ‘Yes’ has been selected in the ’Incidental Emissions’ field. This is to highlight that those corporations which can estimate their data using </w:t>
       </w:r>
       <w:r w:rsidR="24B7B0D4">
         <w:t>M</w:t>
       </w:r>
       <w:r>
-        <w:t>ethods 1-4 should be reporting under the relevant method, and not reporting the data under regulation 4.27. Reporting by 'other method' requires the input of emission and energy content factors as well as the calculated CO</w:t>
+        <w:t xml:space="preserve">ethods 1-4 should be reporting under the relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2D68">
+        <w:t>method and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> not reporting the data under regulation 4.27. Reporting by 'other method' requires the input of emission and energy content factors as well as the calculated CO</w:t>
       </w:r>
       <w:r w:rsidRPr="61D831CC">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>-e data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD2A52F" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="90" w:name="_Measuring_emissions_and"/>
       <w:bookmarkEnd w:id="90"/>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="91" w:name="_Toc76039505"/>
-      <w:bookmarkStart w:id="92" w:name="_Toc204159467"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc235706780"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>Measuring emissions and energy from incidental sources</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p w14:paraId="2B17C009" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>The NGER legislation allows reporters to estimate incidental sources provided the method of estimating the figure is consistent with the general principles specified in section 1.13 of the NGER Measurement Determination. These principles are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492EE971" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="00D117FC" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -8785,83 +8966,87 @@
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ransparency</w:t>
       </w:r>
       <w:r w:rsidRPr="009E05CB">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="009E05CB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>emissions estimates must be documented and verifiable</w:t>
       </w:r>
       <w:r w:rsidRPr="00D117FC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BE7B87" w14:textId="7404E803" w:rsidR="00C034A0" w:rsidRPr="00483C3E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="27BE7B87" w14:textId="54FBC0BB" w:rsidR="00C034A0" w:rsidRPr="00483C3E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="14A7AFF2">
         <w:t>comparability</w:t>
       </w:r>
       <w:r w:rsidRPr="14A7AFF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="14A7AFF2">
-        <w:t xml:space="preserve">emission estimates using a particular method and produced by a registered corporation in an industry sector must be comparable with emission estimates produced by similar corporations in that industry sector using the same method, and must be consistent with the emission estimates published by the Department of </w:t>
+        <w:t xml:space="preserve">emission estimates using a particular method and produced by a registered corporation in an industry sector must be comparable with emission estimates produced by similar corporations in that industry sector using the same method, and must be consistent with the emission estimates </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14A7AFF2">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">published by the Department of </w:t>
       </w:r>
       <w:r w:rsidR="00D97A49">
         <w:t xml:space="preserve">Climate Change, </w:t>
       </w:r>
       <w:r w:rsidR="002C5F42">
         <w:t xml:space="preserve">Energy, </w:t>
       </w:r>
       <w:r w:rsidR="00D97A49">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="002C5F42">
         <w:t xml:space="preserve"> Environment and Water</w:t>
       </w:r>
       <w:r w:rsidRPr="14A7AFF2">
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:tooltip="A link to the Department of Climate Change Emissions Energy and Water's National Greenhouse Accounts webpage" w:history="1">
+      <w:hyperlink r:id="rId36" w:anchor="toc_0" w:tooltip="A link to the Department of Climate Change Emissions Energy and Water's National Greenhouse Accounts webpage" w:history="1">
         <w:r w:rsidRPr="14A7AFF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>National Greenhouse Accounts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="14A7AFF2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5195BDF6" w14:textId="4473BC0A" w:rsidR="00C034A0" w:rsidRPr="00D117FC" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">accuracy—having regard to the availability of reasonable resources by a registered corporation and the requirements of the NGER Measurement Determination, uncertainties in emission estimates must be minimised and any estimates must neither be over nor under </w:t>
       </w:r>
       <w:r w:rsidR="00F35095">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
@@ -8879,85 +9064,91 @@
       <w:r>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">all identifiable emission sources within the energy, industrial process and waste sectors as identified by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:tooltip="A link to the Department of Climate Change Emissions Energy and Water's National Inventory Report webpage" w:history="1">
         <w:r w:rsidRPr="14A7AFF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>National Inventory Report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> must be accounted for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEC85F4" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="7DEC85F4" w14:textId="0EB7DD77" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">Reporters are encouraged to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">use the most suitable </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">method for </w:t>
       </w:r>
       <w:r>
         <w:t>estimating</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
-        <w:t xml:space="preserve"> incidental greenhouse gas emissions, energy production and energy consumption</w:t>
+        <w:t xml:space="preserve"> incidental greenhouse gas emissions, energy </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB53EE" w:rsidRPr="0008282E">
+        <w:t>production,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> and energy consumption</w:t>
       </w:r>
       <w:r>
         <w:t>, whether that be using the methods outlined in the NGER Measurement Determination for a particular source, or developing their own method aligned to the principles described above</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DBDF24" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="93" w:name="_Toc427059217"/>
       <w:bookmarkStart w:id="94" w:name="_Toc49341447"/>
       <w:bookmarkStart w:id="95" w:name="_Toc76039506"/>
-      <w:bookmarkStart w:id="96" w:name="_Toc204159468"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc235706781"/>
       <w:r>
         <w:t>Example of method</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="0F0C71E0" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Set out below is some general guidance on possible methods of estimating incidental emissions in accordance with regulation 4.27. This guidance is provided as an example of a method which may be suitable</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> however</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
@@ -9063,50 +9254,51 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Using an appropriate correlative indicator for each source activity area identified in year</w:t>
       </w:r>
       <w:r w:rsidR="70A53FCB">
         <w:t xml:space="preserve"> one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the registered corporation can estimate pro-rata incidental emissions and energy for that year based on change in the chosen indicator from year one. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9CA2CB" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
+        <w:lastRenderedPageBreak/>
         <w:t>Choosing a suitable indicator</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061E0F7B" w14:textId="10F1D37B" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">The choice of indicators for each source is best determined by the registered corporation, based on expert opinion if needed. </w:t>
       </w:r>
       <w:r w:rsidR="00B71748">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="0011135E">
         <w:t>ometimes</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
@@ -9174,51 +9366,51 @@
         </w:numPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>A review of the methodology might be based on matters identified by the registered corporation, including a review of the source activity areas chosen in year</w:t>
       </w:r>
       <w:r w:rsidR="40EDDD71">
         <w:t xml:space="preserve"> one</w:t>
       </w:r>
       <w:r>
         <w:t>, the continued appropriateness of the chosen indicators (perhaps with the benefit of expert opinion), together with a comprehensive sampling of the source activity areas to provide a new year</w:t>
       </w:r>
       <w:r w:rsidR="2B6E803C">
         <w:t xml:space="preserve"> one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> base for estimations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668329FC" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="97" w:name="_Toc76039507"/>
-      <w:bookmarkStart w:id="98" w:name="_Toc204159469"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc235706782"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>Record keeping</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p w14:paraId="50EE9CC3" w14:textId="6DF69DC7" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sections 22, 22H, 22XA and 22XC of the NGER Act require reporters to keep adequate records of their activities and the activities of the members of their groups. These records should allow the reporter to demonstrate to </w:t>
       </w:r>
       <w:r w:rsidR="000545A1">
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E75A09">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that it has complied with its obligations under the NGER Act. These records must be kept for</w:t>
       </w:r>
@@ -9232,91 +9424,106 @@
     <w:p w14:paraId="6D00B41D" w14:textId="3D6EB413" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Reporters reporting under regulation 4.27 should keep a record of any decisions made in relation to determining which sources are incidental, the methods used for arriving at the estimated figure and, in later years, should indicate that this methodology has been reviewed</w:t>
       </w:r>
       <w:r w:rsidR="02EC5F6B">
         <w:t xml:space="preserve"> considering</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> any changes, as outlined above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0A9D1E" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="653A66FB" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="99" w:name="_Toc76039508"/>
-      <w:bookmarkStart w:id="100" w:name="_Toc204159470"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc235706783"/>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">Optional reporting </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>small amounts of fuel combustion and electricity consumption</w:t>
       </w:r>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="0C8D9848" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="101" w:name="_Toc76039509"/>
-      <w:bookmarkStart w:id="102" w:name="_Toc204159471"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc235706784"/>
       <w:r w:rsidRPr="0008282E">
         <w:t>Small amounts of fuel combustion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
     </w:p>
-    <w:p w14:paraId="2F17C79E" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="2F17C79E" w14:textId="14736867" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> NGER Measurement Determination </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">includes </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
-        <w:t>materiality thresholds for the amount of solid, gaseous and liquid fuel combusted</w:t>
+        <w:t xml:space="preserve">materiality thresholds for the </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5DA8">
+        <w:t>quantity</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5DA8" w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve">of solid, </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5A02" w:rsidRPr="0008282E">
+        <w:t>gaseous,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> and liquid fuel combusted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>Consequently</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> reporting is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">required for small amounts of emissions and energy from these sources. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A reporter may still choose to report amounts </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve">below the reporting threshold </w:t>
       </w:r>
@@ -9344,50 +9551,51 @@
     <w:p w14:paraId="606C08D4" w14:textId="158DDBD0" w:rsidR="00C034A0" w:rsidRPr="008068A3" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>solid fuel combustion—the quantity of solid fuel combusted in relation to a separate instance of a source is 1</w:t>
       </w:r>
       <w:r w:rsidR="005127F0">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>tonne</w:t>
       </w:r>
       <w:r w:rsidR="005127F0">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>(t) or less (NGER Measurement Determination section 2.2 and 6.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9B886E" w14:textId="7E36766D" w:rsidR="00C034A0" w:rsidRPr="008068A3" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>gaseous fuels combustion—the quantity of gaseous fuels combusted in relation to a separate instance of a source is 1000</w:t>
       </w:r>
       <w:r w:rsidR="005127F0">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>cubic</w:t>
       </w:r>
       <w:r w:rsidR="005127F0">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>metres</w:t>
       </w:r>
       <w:r w:rsidR="005127F0">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>(m</w:t>
       </w:r>
       <w:r w:rsidRPr="14A7AFF2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -9466,87 +9674,100 @@
       <w:r w:rsidRPr="0008282E">
         <w:t>the quantity of liquid fuel combusted in relation to a separate instance of a source is:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61558A22" w14:textId="36B11244" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00ED3B37">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>kilolitres</w:t>
       </w:r>
       <w:r w:rsidR="00ED3B37">
         <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t>(kL) or less for the total amount of petroleum</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) or less for the total amount of petroleum</w:t>
       </w:r>
       <w:r w:rsidR="367141D5">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>based oils (other than petroleum</w:t>
       </w:r>
       <w:r w:rsidR="04A28938">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>based oil used as fuel) and of the petroleum</w:t>
       </w:r>
       <w:r w:rsidR="2D434BEF">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>based greases (collectively known as PBOG)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A12F3E" w14:textId="4B8909B0" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00ED3B37">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0008282E">
-        <w:t>kL or less for all other liquid fuels</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008282E">
+        <w:t>kL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008282E">
+        <w:t xml:space="preserve"> or less for all other liquid fuels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>Measurement Determination section 2.39 and 6.5)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279E1ECA" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>'Separate instance of a source'</w:t>
       </w:r>
       <w:r>
@@ -9572,51 +9793,51 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Note that different thresholds apply for fuel consumed without combustion (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>Measurement Determination section</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>2.68).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151901C2" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="103" w:name="_Toc76039510"/>
-      <w:bookmarkStart w:id="104" w:name="_Toc204159472"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc235706785"/>
       <w:r>
         <w:t>Small amounts of e</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>lectricity consumption</w:t>
       </w:r>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="7B6535FB" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t>ections 2.68</w:t>
       </w:r>
       <w:r>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> and 7.1</w:t>
       </w:r>
@@ -9670,77 +9891,83 @@
       <w:r w:rsidR="00A55B9C">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>kilowatt</w:t>
       </w:r>
       <w:r w:rsidR="00A55B9C">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>hours</w:t>
       </w:r>
       <w:r w:rsidR="00A55B9C">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(kWh) of electricity or less in the reporting year, </w:t>
       </w:r>
       <w:r w:rsidR="00482966">
         <w:t>energy,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and scope 1 emissions from electricity consumption are not required to be reported</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F432AF" w14:textId="54B2C295" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="4BC8CF62" w:rsidP="00C034A0">
+    <w:p w14:paraId="24F432AF" w14:textId="5BFD31BA" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="4BC8CF62" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t>f the amount of electricity consumed at a facility</w:t>
       </w:r>
       <w:r w:rsidR="39771A41">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t xml:space="preserve"> but not generated at that facility</w:t>
       </w:r>
       <w:r w:rsidR="3BF57E84">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
         <w:t xml:space="preserve"> is 20,000</w:t>
       </w:r>
       <w:r w:rsidR="00CF445A">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C034A0">
-        <w:t>kWh or less in a reporting year, energy and scope 2 emissions from that electricity consumption are not required to be reported.</w:t>
+        <w:t xml:space="preserve">kWh or less in a reporting year, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C563C">
+        <w:t>energy,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C034A0">
+        <w:t xml:space="preserve"> and scope 2 emissions from that electricity consumption are not required to be reported.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47491DF1" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="00763FDB" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008282E">
         <w:t>Section 2.68 of the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NGER</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> Measurement Determination also includes other thresholds that limit reporting requirements for energy consumed </w:t>
       </w:r>
       <w:r w:rsidRPr="00763FDB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9813,65 +10040,73 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00763FDB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of gaseous fuel, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC0A983" w14:textId="157913C3" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00763FDB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00CF445A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> kL</w:t>
-      </w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF445A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00763FDB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of liquid fuel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D33C142" w14:textId="5D1A408D" w:rsidR="00C034A0" w:rsidRPr="00F11ED6" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="105" w:name="_Toc76039511"/>
-      <w:bookmarkStart w:id="106" w:name="_Toc204159473"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc235706786"/>
       <w:r>
         <w:t>More</w:t>
       </w:r>
       <w:r w:rsidRPr="0008282E">
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
     </w:p>
     <w:p w14:paraId="0589E370" w14:textId="53DA7268" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00F44FB3">
       <w:r>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="003A2C1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>cer-nger-reporting@cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15E6E6BA" w14:textId="77777777" w:rsidR="00C034A0" w:rsidRPr="0008282E" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -9899,67 +10134,67 @@
     </w:p>
     <w:p w14:paraId="40B874F5" w14:textId="465CD100" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00235142" w:rsidSect="00427B82">
       <w:headerReference w:type="default" r:id="rId40"/>
       <w:footerReference w:type="even" r:id="rId41"/>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:headerReference w:type="first" r:id="rId43"/>
       <w:footerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="130F4905" w14:textId="77777777" w:rsidR="00D71636" w:rsidRDefault="00D71636" w:rsidP="00176C28">
+    <w:p w14:paraId="3A046727" w14:textId="77777777" w:rsidR="001E2207" w:rsidRDefault="001E2207" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C710328" w14:textId="77777777" w:rsidR="00D71636" w:rsidRDefault="00D71636"/>
+    <w:p w14:paraId="55F61A02" w14:textId="77777777" w:rsidR="001E2207" w:rsidRDefault="001E2207"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EADD8E7" w14:textId="77777777" w:rsidR="00D71636" w:rsidRDefault="00D71636" w:rsidP="00176C28">
+    <w:p w14:paraId="7AF941D0" w14:textId="77777777" w:rsidR="001E2207" w:rsidRDefault="001E2207" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E671A78" w14:textId="77777777" w:rsidR="00D71636" w:rsidRDefault="00D71636"/>
+    <w:p w14:paraId="475ED487" w14:textId="77777777" w:rsidR="001E2207" w:rsidRDefault="001E2207"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6831ABBE" w14:textId="77777777" w:rsidR="00D71636" w:rsidRDefault="00D71636">
+    <w:p w14:paraId="18E3D39A" w14:textId="77777777" w:rsidR="001E2207" w:rsidRDefault="001E2207">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9976,50 +10211,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -10323,67 +10559,67 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2290345" cy="695098"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C0E0ED0" w14:textId="77777777" w:rsidR="00D71636" w:rsidRDefault="00D71636" w:rsidP="00176C28">
+    <w:p w14:paraId="1A8430F8" w14:textId="77777777" w:rsidR="001E2207" w:rsidRDefault="001E2207" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525B0F56" w14:textId="77777777" w:rsidR="00D71636" w:rsidRDefault="00D71636"/>
+    <w:p w14:paraId="5C574EC4" w14:textId="77777777" w:rsidR="001E2207" w:rsidRDefault="001E2207"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D288359" w14:textId="77777777" w:rsidR="00D71636" w:rsidRDefault="00D71636" w:rsidP="00176C28">
+    <w:p w14:paraId="68F9DCC1" w14:textId="77777777" w:rsidR="001E2207" w:rsidRDefault="001E2207" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7643CBF7" w14:textId="77777777" w:rsidR="00D71636" w:rsidRDefault="00D71636"/>
+    <w:p w14:paraId="5496D2B2" w14:textId="77777777" w:rsidR="001E2207" w:rsidRDefault="001E2207"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4285E393" w14:textId="77777777" w:rsidR="00D71636" w:rsidRDefault="00D71636">
+    <w:p w14:paraId="48C62BAC" w14:textId="77777777" w:rsidR="001E2207" w:rsidRDefault="001E2207">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4528DCDD" w14:textId="2265C4EC" w:rsidR="00FA7139" w:rsidRPr="00FA7139" w:rsidRDefault="00FA7139">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00117351" w:rsidRPr="00117351">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations#what-is-an-nger-facility</w:t>
       </w:r>
@@ -10469,93 +10705,90 @@
       <w:r w:rsidR="00DE63AD" w:rsidRPr="00DE63AD">
         <w:t>https://www.legislation.gov.au/Series/F2008L02309</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="3067E190" w14:textId="689D20BE" w:rsidR="00C034A0" w:rsidRPr="00740092" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00906F7C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00906F7C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D5C40" w:rsidRPr="00A066A9">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="2C739C9A" w14:textId="41CDA899" w:rsidR="001C583E" w:rsidRPr="00A23F90" w:rsidRDefault="001C583E" w:rsidP="001C583E">
+    <w:p w14:paraId="2C739C9A" w14:textId="43CE4694" w:rsidR="001C583E" w:rsidRPr="00A23F90" w:rsidRDefault="001C583E" w:rsidP="001C583E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA1EEF" w:rsidRPr="00A066A9">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="006E27F7" w:rsidRPr="006E27F7">
+        <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments-to-national-greenhouse-and-energy-reporting-legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="006E27F7" w:rsidRPr="006E27F7" w:rsidDel="006E27F7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="495B0D2D" w14:textId="12343900" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
+    <w:p w14:paraId="495B0D2D" w14:textId="2A987ABC" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00164ABB" w:rsidRPr="00A066A9">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00285C15" w:rsidRPr="00285C15">
+        <w:t>https://www.dcceew.gov.au/climate-change/emissions-reporting/tracking-reporting-emissions#toc_0</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="451560EC" w14:textId="402BB85B" w:rsidR="00C034A0" w:rsidRDefault="00C034A0" w:rsidP="00C034A0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00164ABB" w:rsidRPr="00A066A9">
         <w:t>https://www.dcceew.gov.au/climate-change/publications/national-inventory-reports</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
@@ -14550,1398 +14783,1829 @@
   </w:num>
   <w:num w:numId="39" w16cid:durableId="381245960">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="339048241">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1076710827">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="888760228">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="99223442">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:spinCount="100000" w:hashValue="SWPR0ZsWLa5a+NLikCFCihs4suKehZZOuPzJnzIALcQ=" w:saltValue="1eydr7q7S+ZQ6TFB6dwPSw==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D30B2"/>
     <w:rsid w:val="00001774"/>
+    <w:rsid w:val="000106CD"/>
     <w:rsid w:val="00011527"/>
+    <w:rsid w:val="0001195A"/>
+    <w:rsid w:val="00013A2D"/>
     <w:rsid w:val="00014BCF"/>
+    <w:rsid w:val="000157E8"/>
+    <w:rsid w:val="000229A5"/>
     <w:rsid w:val="0002468B"/>
     <w:rsid w:val="000248EE"/>
+    <w:rsid w:val="00027EBA"/>
     <w:rsid w:val="00031090"/>
+    <w:rsid w:val="000327C4"/>
+    <w:rsid w:val="00033C6E"/>
     <w:rsid w:val="00033D23"/>
+    <w:rsid w:val="00033F9C"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003537E"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="00035A78"/>
     <w:rsid w:val="000378B6"/>
+    <w:rsid w:val="00037A42"/>
     <w:rsid w:val="00037E7E"/>
+    <w:rsid w:val="00040C5D"/>
     <w:rsid w:val="000415D5"/>
+    <w:rsid w:val="00042176"/>
+    <w:rsid w:val="00042CED"/>
     <w:rsid w:val="000442F7"/>
+    <w:rsid w:val="00045010"/>
     <w:rsid w:val="0004732B"/>
+    <w:rsid w:val="00051C27"/>
     <w:rsid w:val="00051ECC"/>
     <w:rsid w:val="0005236B"/>
+    <w:rsid w:val="0005377E"/>
     <w:rsid w:val="000545A1"/>
     <w:rsid w:val="00054B4E"/>
     <w:rsid w:val="00056812"/>
     <w:rsid w:val="00056FF0"/>
+    <w:rsid w:val="000572D6"/>
     <w:rsid w:val="00057BB2"/>
     <w:rsid w:val="00061464"/>
     <w:rsid w:val="000617FD"/>
     <w:rsid w:val="0006251F"/>
     <w:rsid w:val="00064004"/>
     <w:rsid w:val="000652CA"/>
     <w:rsid w:val="00065813"/>
+    <w:rsid w:val="00065DB5"/>
     <w:rsid w:val="00066657"/>
     <w:rsid w:val="00066743"/>
     <w:rsid w:val="000678AA"/>
     <w:rsid w:val="00067D6D"/>
     <w:rsid w:val="0007221E"/>
     <w:rsid w:val="00072EC6"/>
     <w:rsid w:val="0007401E"/>
     <w:rsid w:val="00076E1D"/>
     <w:rsid w:val="000806AF"/>
     <w:rsid w:val="00080C06"/>
+    <w:rsid w:val="000815B9"/>
     <w:rsid w:val="00083915"/>
     <w:rsid w:val="00083FFC"/>
+    <w:rsid w:val="0008694B"/>
     <w:rsid w:val="000873E6"/>
     <w:rsid w:val="00087D97"/>
     <w:rsid w:val="000906DE"/>
     <w:rsid w:val="00091E1E"/>
     <w:rsid w:val="00093133"/>
     <w:rsid w:val="00093862"/>
     <w:rsid w:val="00094517"/>
     <w:rsid w:val="000948D5"/>
     <w:rsid w:val="000955EC"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="00096B0C"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A1070"/>
     <w:rsid w:val="000A1CA9"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B4366"/>
+    <w:rsid w:val="000C1221"/>
     <w:rsid w:val="000C232C"/>
     <w:rsid w:val="000C357F"/>
     <w:rsid w:val="000C40B5"/>
     <w:rsid w:val="000C6495"/>
     <w:rsid w:val="000C6550"/>
     <w:rsid w:val="000C6AF5"/>
+    <w:rsid w:val="000C79ED"/>
     <w:rsid w:val="000C7CAC"/>
     <w:rsid w:val="000C7DB2"/>
+    <w:rsid w:val="000D1397"/>
+    <w:rsid w:val="000D1F63"/>
     <w:rsid w:val="000D3A72"/>
     <w:rsid w:val="000D3C82"/>
     <w:rsid w:val="000D3CDD"/>
+    <w:rsid w:val="000D48B0"/>
+    <w:rsid w:val="000D6152"/>
     <w:rsid w:val="000D6648"/>
     <w:rsid w:val="000D685D"/>
+    <w:rsid w:val="000D6FDD"/>
+    <w:rsid w:val="000D74B9"/>
     <w:rsid w:val="000E1A1B"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000E6626"/>
     <w:rsid w:val="000E77CE"/>
+    <w:rsid w:val="000E79C4"/>
+    <w:rsid w:val="000F0EE2"/>
+    <w:rsid w:val="000F119B"/>
     <w:rsid w:val="000F3E40"/>
+    <w:rsid w:val="000F507B"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="0010519D"/>
+    <w:rsid w:val="0010775B"/>
     <w:rsid w:val="0010783E"/>
     <w:rsid w:val="0011135E"/>
     <w:rsid w:val="001115C2"/>
     <w:rsid w:val="00111CA5"/>
     <w:rsid w:val="00112E29"/>
+    <w:rsid w:val="00113AD6"/>
     <w:rsid w:val="00113E9C"/>
     <w:rsid w:val="00117351"/>
     <w:rsid w:val="001175EF"/>
     <w:rsid w:val="001229D7"/>
     <w:rsid w:val="00123E57"/>
     <w:rsid w:val="001276AA"/>
     <w:rsid w:val="00130236"/>
     <w:rsid w:val="001308D3"/>
     <w:rsid w:val="0013356F"/>
     <w:rsid w:val="0013388D"/>
     <w:rsid w:val="00137878"/>
     <w:rsid w:val="0014292E"/>
     <w:rsid w:val="001429B2"/>
+    <w:rsid w:val="00143A6A"/>
+    <w:rsid w:val="00145C64"/>
     <w:rsid w:val="001466AA"/>
     <w:rsid w:val="00146FC8"/>
     <w:rsid w:val="001470F6"/>
     <w:rsid w:val="00150362"/>
     <w:rsid w:val="001512C0"/>
+    <w:rsid w:val="0015133A"/>
     <w:rsid w:val="00157175"/>
+    <w:rsid w:val="00160E51"/>
     <w:rsid w:val="00160F07"/>
+    <w:rsid w:val="00164282"/>
     <w:rsid w:val="00164ABB"/>
+    <w:rsid w:val="00164E8B"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="00166FC1"/>
     <w:rsid w:val="00171D44"/>
     <w:rsid w:val="00172DE1"/>
     <w:rsid w:val="00172F37"/>
     <w:rsid w:val="0017364B"/>
     <w:rsid w:val="00174049"/>
     <w:rsid w:val="00175464"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
     <w:rsid w:val="00180C42"/>
     <w:rsid w:val="001813DE"/>
+    <w:rsid w:val="001846FD"/>
     <w:rsid w:val="00185E08"/>
     <w:rsid w:val="001862C2"/>
     <w:rsid w:val="00187B84"/>
     <w:rsid w:val="00187BE5"/>
     <w:rsid w:val="0019138C"/>
     <w:rsid w:val="0019244E"/>
     <w:rsid w:val="00193A6C"/>
+    <w:rsid w:val="00194643"/>
     <w:rsid w:val="001958C6"/>
     <w:rsid w:val="001969CD"/>
     <w:rsid w:val="00197F43"/>
+    <w:rsid w:val="001A06F5"/>
     <w:rsid w:val="001A251B"/>
     <w:rsid w:val="001A2DCB"/>
     <w:rsid w:val="001A32B2"/>
     <w:rsid w:val="001A3D42"/>
     <w:rsid w:val="001A4F15"/>
     <w:rsid w:val="001A5C62"/>
+    <w:rsid w:val="001A7C52"/>
     <w:rsid w:val="001B043A"/>
     <w:rsid w:val="001B0E24"/>
     <w:rsid w:val="001B2EC4"/>
+    <w:rsid w:val="001B3DCF"/>
+    <w:rsid w:val="001B3FCF"/>
     <w:rsid w:val="001B555A"/>
     <w:rsid w:val="001B58A0"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001B7CB1"/>
+    <w:rsid w:val="001C0A7A"/>
     <w:rsid w:val="001C0AB9"/>
     <w:rsid w:val="001C191F"/>
     <w:rsid w:val="001C2A4D"/>
     <w:rsid w:val="001C48E1"/>
     <w:rsid w:val="001C583E"/>
+    <w:rsid w:val="001C6679"/>
     <w:rsid w:val="001C71CE"/>
     <w:rsid w:val="001C7788"/>
+    <w:rsid w:val="001C7F53"/>
     <w:rsid w:val="001D1C65"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D3D9B"/>
     <w:rsid w:val="001D5E01"/>
     <w:rsid w:val="001D7EC9"/>
+    <w:rsid w:val="001E053D"/>
+    <w:rsid w:val="001E2207"/>
     <w:rsid w:val="001E2549"/>
     <w:rsid w:val="001E2A76"/>
     <w:rsid w:val="001E342D"/>
     <w:rsid w:val="001E3B44"/>
     <w:rsid w:val="001E4AFC"/>
+    <w:rsid w:val="001E56DB"/>
     <w:rsid w:val="001E5AE2"/>
     <w:rsid w:val="001E5F79"/>
+    <w:rsid w:val="001F08DE"/>
     <w:rsid w:val="001F41A3"/>
     <w:rsid w:val="001F460B"/>
     <w:rsid w:val="001F5216"/>
+    <w:rsid w:val="001F5CDC"/>
+    <w:rsid w:val="001F6315"/>
+    <w:rsid w:val="002020E3"/>
     <w:rsid w:val="0020390A"/>
     <w:rsid w:val="0020395A"/>
     <w:rsid w:val="00206C22"/>
     <w:rsid w:val="002103BB"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="00212A24"/>
     <w:rsid w:val="0021504B"/>
     <w:rsid w:val="002153CD"/>
     <w:rsid w:val="0021601E"/>
+    <w:rsid w:val="0021673C"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="00223676"/>
+    <w:rsid w:val="002260C0"/>
     <w:rsid w:val="00230D2C"/>
     <w:rsid w:val="00233192"/>
     <w:rsid w:val="00235142"/>
     <w:rsid w:val="00235567"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="002367AE"/>
     <w:rsid w:val="00237C57"/>
     <w:rsid w:val="002418E6"/>
     <w:rsid w:val="00241DCD"/>
     <w:rsid w:val="0024291C"/>
     <w:rsid w:val="00244483"/>
     <w:rsid w:val="00244959"/>
     <w:rsid w:val="00244D6E"/>
     <w:rsid w:val="0024717D"/>
     <w:rsid w:val="002471FA"/>
     <w:rsid w:val="002509F8"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
+    <w:rsid w:val="00254445"/>
     <w:rsid w:val="00255F01"/>
     <w:rsid w:val="002603F6"/>
     <w:rsid w:val="00260B02"/>
     <w:rsid w:val="002622E9"/>
+    <w:rsid w:val="00262475"/>
     <w:rsid w:val="0026582A"/>
+    <w:rsid w:val="002662F6"/>
     <w:rsid w:val="00270902"/>
     <w:rsid w:val="00270AE7"/>
     <w:rsid w:val="00273C75"/>
+    <w:rsid w:val="00275A76"/>
     <w:rsid w:val="00275D44"/>
     <w:rsid w:val="00277A9C"/>
+    <w:rsid w:val="00277DC9"/>
+    <w:rsid w:val="00281C5C"/>
+    <w:rsid w:val="00283331"/>
     <w:rsid w:val="0028393B"/>
     <w:rsid w:val="00283F01"/>
+    <w:rsid w:val="00285C15"/>
+    <w:rsid w:val="00285C3A"/>
     <w:rsid w:val="002908FE"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="00291B11"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="00293535"/>
     <w:rsid w:val="00293AD7"/>
+    <w:rsid w:val="002970A7"/>
     <w:rsid w:val="002A17D6"/>
     <w:rsid w:val="002A31C2"/>
     <w:rsid w:val="002A697A"/>
     <w:rsid w:val="002A7EA6"/>
     <w:rsid w:val="002B1E23"/>
     <w:rsid w:val="002B383D"/>
     <w:rsid w:val="002B38E9"/>
     <w:rsid w:val="002B4762"/>
+    <w:rsid w:val="002B4AF3"/>
     <w:rsid w:val="002B4F88"/>
     <w:rsid w:val="002B5510"/>
     <w:rsid w:val="002C1699"/>
     <w:rsid w:val="002C19F9"/>
+    <w:rsid w:val="002C1ED0"/>
     <w:rsid w:val="002C427B"/>
+    <w:rsid w:val="002C42E2"/>
     <w:rsid w:val="002C5F42"/>
     <w:rsid w:val="002C702A"/>
     <w:rsid w:val="002D18F3"/>
+    <w:rsid w:val="002D1D56"/>
     <w:rsid w:val="002D30B2"/>
+    <w:rsid w:val="002E503B"/>
     <w:rsid w:val="002E5806"/>
+    <w:rsid w:val="002E68D9"/>
     <w:rsid w:val="002F1950"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F46C7"/>
+    <w:rsid w:val="0030106A"/>
     <w:rsid w:val="00303251"/>
     <w:rsid w:val="00304202"/>
     <w:rsid w:val="00305E97"/>
+    <w:rsid w:val="0030763B"/>
     <w:rsid w:val="00307C19"/>
     <w:rsid w:val="0031030C"/>
     <w:rsid w:val="00311A0F"/>
+    <w:rsid w:val="00311E13"/>
     <w:rsid w:val="003126B4"/>
+    <w:rsid w:val="00313BF3"/>
     <w:rsid w:val="003148D2"/>
+    <w:rsid w:val="0031629F"/>
     <w:rsid w:val="003175C3"/>
     <w:rsid w:val="00317AFC"/>
     <w:rsid w:val="00317C63"/>
     <w:rsid w:val="00317FC9"/>
+    <w:rsid w:val="00320D43"/>
+    <w:rsid w:val="0032345A"/>
     <w:rsid w:val="003253D7"/>
     <w:rsid w:val="003267BD"/>
     <w:rsid w:val="00332B57"/>
     <w:rsid w:val="00332DC3"/>
     <w:rsid w:val="003331AC"/>
+    <w:rsid w:val="00333897"/>
     <w:rsid w:val="003340CF"/>
     <w:rsid w:val="0033474E"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="00337F1E"/>
     <w:rsid w:val="00342CE6"/>
+    <w:rsid w:val="00343CDC"/>
+    <w:rsid w:val="00343DCC"/>
     <w:rsid w:val="00344588"/>
     <w:rsid w:val="003456B2"/>
     <w:rsid w:val="00346AEF"/>
+    <w:rsid w:val="00347A98"/>
+    <w:rsid w:val="00347EB7"/>
     <w:rsid w:val="0035005E"/>
     <w:rsid w:val="00350534"/>
     <w:rsid w:val="00350DA9"/>
     <w:rsid w:val="0035181D"/>
     <w:rsid w:val="00353440"/>
     <w:rsid w:val="003539D4"/>
+    <w:rsid w:val="00353E00"/>
+    <w:rsid w:val="00355744"/>
     <w:rsid w:val="00357ED3"/>
+    <w:rsid w:val="00360F35"/>
+    <w:rsid w:val="003627A6"/>
+    <w:rsid w:val="00365402"/>
     <w:rsid w:val="00365CD3"/>
+    <w:rsid w:val="0036690D"/>
     <w:rsid w:val="003673E3"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="00371587"/>
+    <w:rsid w:val="00371BA6"/>
     <w:rsid w:val="00372601"/>
     <w:rsid w:val="0037362A"/>
     <w:rsid w:val="00373924"/>
     <w:rsid w:val="00373F20"/>
+    <w:rsid w:val="00376E73"/>
     <w:rsid w:val="003770BE"/>
     <w:rsid w:val="00380BFE"/>
     <w:rsid w:val="00381718"/>
     <w:rsid w:val="00382C46"/>
     <w:rsid w:val="00383E08"/>
+    <w:rsid w:val="00384D3E"/>
     <w:rsid w:val="0038710D"/>
     <w:rsid w:val="00387257"/>
     <w:rsid w:val="00390F9A"/>
+    <w:rsid w:val="00396D4B"/>
     <w:rsid w:val="003A09E4"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A1697"/>
     <w:rsid w:val="003A213C"/>
     <w:rsid w:val="003A2C1B"/>
     <w:rsid w:val="003A470A"/>
     <w:rsid w:val="003A5739"/>
+    <w:rsid w:val="003A5E30"/>
+    <w:rsid w:val="003A70DF"/>
+    <w:rsid w:val="003A7308"/>
+    <w:rsid w:val="003A7322"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003B2366"/>
     <w:rsid w:val="003B276D"/>
     <w:rsid w:val="003B5738"/>
     <w:rsid w:val="003B64BB"/>
+    <w:rsid w:val="003B70F0"/>
+    <w:rsid w:val="003C13CA"/>
     <w:rsid w:val="003C1C30"/>
     <w:rsid w:val="003C1EA1"/>
     <w:rsid w:val="003C4CA1"/>
     <w:rsid w:val="003D2293"/>
+    <w:rsid w:val="003D4851"/>
     <w:rsid w:val="003D5ADE"/>
     <w:rsid w:val="003D5C96"/>
     <w:rsid w:val="003D6261"/>
+    <w:rsid w:val="003D7286"/>
     <w:rsid w:val="003D7ACA"/>
+    <w:rsid w:val="003D7E56"/>
+    <w:rsid w:val="003E01D6"/>
     <w:rsid w:val="003E1329"/>
+    <w:rsid w:val="003E18B3"/>
     <w:rsid w:val="003E6836"/>
     <w:rsid w:val="003E6C39"/>
     <w:rsid w:val="003E7428"/>
     <w:rsid w:val="003F0151"/>
     <w:rsid w:val="003F0645"/>
+    <w:rsid w:val="003F0689"/>
     <w:rsid w:val="003F14B0"/>
     <w:rsid w:val="003F1774"/>
+    <w:rsid w:val="003F2C71"/>
     <w:rsid w:val="003F344B"/>
+    <w:rsid w:val="003F4C43"/>
     <w:rsid w:val="003F6013"/>
+    <w:rsid w:val="003F6B9F"/>
+    <w:rsid w:val="004007CA"/>
     <w:rsid w:val="00400857"/>
     <w:rsid w:val="00400AD3"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="00403735"/>
+    <w:rsid w:val="00403C33"/>
+    <w:rsid w:val="00403F54"/>
     <w:rsid w:val="00404400"/>
     <w:rsid w:val="00404940"/>
     <w:rsid w:val="00405A1D"/>
     <w:rsid w:val="00405C2A"/>
+    <w:rsid w:val="00406695"/>
+    <w:rsid w:val="00406DEF"/>
     <w:rsid w:val="00406EEB"/>
     <w:rsid w:val="00407A97"/>
+    <w:rsid w:val="00411586"/>
     <w:rsid w:val="004133AF"/>
     <w:rsid w:val="00415259"/>
     <w:rsid w:val="00415CA5"/>
+    <w:rsid w:val="004161F7"/>
+    <w:rsid w:val="00417492"/>
     <w:rsid w:val="004207DC"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="00420F60"/>
     <w:rsid w:val="00421E85"/>
+    <w:rsid w:val="00422F51"/>
+    <w:rsid w:val="004233CC"/>
     <w:rsid w:val="00424CC6"/>
+    <w:rsid w:val="00424EDE"/>
+    <w:rsid w:val="004257D7"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="00426F56"/>
     <w:rsid w:val="00427A67"/>
     <w:rsid w:val="00427B82"/>
     <w:rsid w:val="004300B8"/>
     <w:rsid w:val="00430829"/>
     <w:rsid w:val="0043162F"/>
     <w:rsid w:val="00432693"/>
+    <w:rsid w:val="00432C19"/>
     <w:rsid w:val="00433C6D"/>
     <w:rsid w:val="00434AE4"/>
     <w:rsid w:val="00435525"/>
     <w:rsid w:val="0043661F"/>
     <w:rsid w:val="00442E52"/>
+    <w:rsid w:val="004450D0"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00445CB7"/>
+    <w:rsid w:val="00445D02"/>
     <w:rsid w:val="00452F1A"/>
     <w:rsid w:val="004535F3"/>
     <w:rsid w:val="00454914"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
+    <w:rsid w:val="00456383"/>
     <w:rsid w:val="0046103D"/>
+    <w:rsid w:val="00461548"/>
+    <w:rsid w:val="0046197F"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="00466F3C"/>
     <w:rsid w:val="00470983"/>
     <w:rsid w:val="0047111F"/>
     <w:rsid w:val="00471682"/>
     <w:rsid w:val="00472468"/>
     <w:rsid w:val="00472E74"/>
     <w:rsid w:val="00480154"/>
+    <w:rsid w:val="0048027D"/>
     <w:rsid w:val="0048085B"/>
     <w:rsid w:val="00482966"/>
+    <w:rsid w:val="004835AC"/>
     <w:rsid w:val="00484C4A"/>
+    <w:rsid w:val="00484DEE"/>
     <w:rsid w:val="00487068"/>
     <w:rsid w:val="0049063D"/>
     <w:rsid w:val="00493575"/>
     <w:rsid w:val="0049399D"/>
     <w:rsid w:val="00493BF6"/>
     <w:rsid w:val="00493E62"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="004A0D39"/>
     <w:rsid w:val="004A197E"/>
     <w:rsid w:val="004A3625"/>
     <w:rsid w:val="004A4235"/>
     <w:rsid w:val="004A43C2"/>
+    <w:rsid w:val="004A4568"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
+    <w:rsid w:val="004A7A0D"/>
     <w:rsid w:val="004B0464"/>
+    <w:rsid w:val="004B0B86"/>
     <w:rsid w:val="004B44C4"/>
+    <w:rsid w:val="004B4D24"/>
     <w:rsid w:val="004B5E4B"/>
     <w:rsid w:val="004B6AF5"/>
     <w:rsid w:val="004B6DF5"/>
+    <w:rsid w:val="004B7DA4"/>
     <w:rsid w:val="004C001B"/>
     <w:rsid w:val="004C0E86"/>
+    <w:rsid w:val="004C10DD"/>
     <w:rsid w:val="004C17ED"/>
     <w:rsid w:val="004C1ED0"/>
+    <w:rsid w:val="004C2057"/>
     <w:rsid w:val="004C61DD"/>
     <w:rsid w:val="004C6DF4"/>
     <w:rsid w:val="004D0162"/>
     <w:rsid w:val="004D19D3"/>
     <w:rsid w:val="004D20B7"/>
+    <w:rsid w:val="004D3B59"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D442B"/>
     <w:rsid w:val="004D5F33"/>
     <w:rsid w:val="004D70CF"/>
+    <w:rsid w:val="004D7D61"/>
+    <w:rsid w:val="004E0D64"/>
+    <w:rsid w:val="004E35BA"/>
+    <w:rsid w:val="004E3C2B"/>
+    <w:rsid w:val="004E58ED"/>
     <w:rsid w:val="004E60E9"/>
     <w:rsid w:val="004E6886"/>
     <w:rsid w:val="004E7FE0"/>
+    <w:rsid w:val="004F12C3"/>
     <w:rsid w:val="004F26FD"/>
+    <w:rsid w:val="004F2D84"/>
+    <w:rsid w:val="00500665"/>
     <w:rsid w:val="00501A6D"/>
     <w:rsid w:val="00502145"/>
+    <w:rsid w:val="00502938"/>
+    <w:rsid w:val="00503055"/>
     <w:rsid w:val="005045E0"/>
     <w:rsid w:val="00507CF0"/>
     <w:rsid w:val="005127F0"/>
     <w:rsid w:val="00513635"/>
     <w:rsid w:val="00513662"/>
+    <w:rsid w:val="0051463A"/>
     <w:rsid w:val="00516089"/>
+    <w:rsid w:val="00517F75"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="005231C3"/>
+    <w:rsid w:val="00523B01"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="0052492F"/>
+    <w:rsid w:val="00525415"/>
     <w:rsid w:val="00525EAD"/>
     <w:rsid w:val="0052678B"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="00534FCE"/>
     <w:rsid w:val="00535F14"/>
+    <w:rsid w:val="00541771"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="005430A4"/>
+    <w:rsid w:val="00543679"/>
+    <w:rsid w:val="00543B8D"/>
     <w:rsid w:val="00544376"/>
+    <w:rsid w:val="00545F6E"/>
+    <w:rsid w:val="0054648C"/>
     <w:rsid w:val="00546D7C"/>
     <w:rsid w:val="00547900"/>
     <w:rsid w:val="00552043"/>
+    <w:rsid w:val="00553411"/>
+    <w:rsid w:val="00555592"/>
     <w:rsid w:val="005556C3"/>
     <w:rsid w:val="00555E5D"/>
     <w:rsid w:val="00557D38"/>
     <w:rsid w:val="00561BE2"/>
     <w:rsid w:val="005654BC"/>
     <w:rsid w:val="00565531"/>
     <w:rsid w:val="00572BAC"/>
+    <w:rsid w:val="00572BFB"/>
     <w:rsid w:val="005800E5"/>
     <w:rsid w:val="00581736"/>
+    <w:rsid w:val="00582A6C"/>
     <w:rsid w:val="0058312F"/>
     <w:rsid w:val="005831B6"/>
     <w:rsid w:val="00584089"/>
     <w:rsid w:val="005854FD"/>
     <w:rsid w:val="00585D42"/>
+    <w:rsid w:val="00586574"/>
     <w:rsid w:val="00590117"/>
     <w:rsid w:val="00591366"/>
     <w:rsid w:val="00591DDA"/>
     <w:rsid w:val="00597415"/>
     <w:rsid w:val="005A01B1"/>
     <w:rsid w:val="005A266D"/>
+    <w:rsid w:val="005A2CB0"/>
     <w:rsid w:val="005A4BA3"/>
     <w:rsid w:val="005A5243"/>
     <w:rsid w:val="005A57C0"/>
     <w:rsid w:val="005A655E"/>
+    <w:rsid w:val="005B084F"/>
     <w:rsid w:val="005B2609"/>
     <w:rsid w:val="005B73E1"/>
     <w:rsid w:val="005C0A94"/>
+    <w:rsid w:val="005C242B"/>
     <w:rsid w:val="005C2A2C"/>
+    <w:rsid w:val="005C563C"/>
     <w:rsid w:val="005C5EB2"/>
     <w:rsid w:val="005C76A2"/>
     <w:rsid w:val="005D09A5"/>
     <w:rsid w:val="005D2849"/>
     <w:rsid w:val="005D4D95"/>
+    <w:rsid w:val="005D537E"/>
     <w:rsid w:val="005E3591"/>
     <w:rsid w:val="005E3D5A"/>
     <w:rsid w:val="005E4522"/>
     <w:rsid w:val="005E797B"/>
+    <w:rsid w:val="005F0CB5"/>
     <w:rsid w:val="005F2375"/>
+    <w:rsid w:val="005F4540"/>
     <w:rsid w:val="005F4BE4"/>
+    <w:rsid w:val="005F4FF5"/>
     <w:rsid w:val="005F6DB3"/>
     <w:rsid w:val="005F77F1"/>
+    <w:rsid w:val="00600501"/>
     <w:rsid w:val="00602E93"/>
+    <w:rsid w:val="00602FB3"/>
     <w:rsid w:val="006039F2"/>
     <w:rsid w:val="00604BF9"/>
     <w:rsid w:val="00605F76"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="00610AD9"/>
     <w:rsid w:val="0061243F"/>
     <w:rsid w:val="006128C1"/>
     <w:rsid w:val="0061298F"/>
     <w:rsid w:val="00613DD8"/>
     <w:rsid w:val="00614BFB"/>
     <w:rsid w:val="0061CF0F"/>
     <w:rsid w:val="00620547"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="006244E5"/>
     <w:rsid w:val="00624FC8"/>
     <w:rsid w:val="00625BF3"/>
     <w:rsid w:val="00627CBC"/>
     <w:rsid w:val="006321DB"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="00634723"/>
     <w:rsid w:val="00635875"/>
     <w:rsid w:val="00637D9E"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="0064307D"/>
+    <w:rsid w:val="00644C4E"/>
+    <w:rsid w:val="006458B0"/>
     <w:rsid w:val="00650039"/>
     <w:rsid w:val="006513B2"/>
     <w:rsid w:val="0065202F"/>
     <w:rsid w:val="006530B0"/>
+    <w:rsid w:val="0065391E"/>
     <w:rsid w:val="00653AEC"/>
     <w:rsid w:val="006558C3"/>
     <w:rsid w:val="00655A1C"/>
     <w:rsid w:val="0065750A"/>
+    <w:rsid w:val="00657BD2"/>
     <w:rsid w:val="00662ED8"/>
+    <w:rsid w:val="00664E34"/>
     <w:rsid w:val="00666511"/>
     <w:rsid w:val="00666B32"/>
+    <w:rsid w:val="00670203"/>
     <w:rsid w:val="00672CDE"/>
+    <w:rsid w:val="006739BF"/>
     <w:rsid w:val="00674932"/>
+    <w:rsid w:val="006777B8"/>
     <w:rsid w:val="00680B5A"/>
     <w:rsid w:val="00680BA0"/>
     <w:rsid w:val="0068316D"/>
     <w:rsid w:val="0068486A"/>
+    <w:rsid w:val="00684BF1"/>
     <w:rsid w:val="00684C26"/>
     <w:rsid w:val="00685226"/>
     <w:rsid w:val="00685B3F"/>
+    <w:rsid w:val="00686A21"/>
     <w:rsid w:val="0068708B"/>
     <w:rsid w:val="00687F3E"/>
     <w:rsid w:val="00691414"/>
     <w:rsid w:val="006918B9"/>
+    <w:rsid w:val="006979BD"/>
+    <w:rsid w:val="006A00DD"/>
     <w:rsid w:val="006A151C"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A4500"/>
     <w:rsid w:val="006A5052"/>
     <w:rsid w:val="006A5AF5"/>
     <w:rsid w:val="006A6438"/>
     <w:rsid w:val="006A7728"/>
     <w:rsid w:val="006A7A4E"/>
     <w:rsid w:val="006B05D4"/>
+    <w:rsid w:val="006B08CE"/>
     <w:rsid w:val="006B1095"/>
     <w:rsid w:val="006B17CC"/>
+    <w:rsid w:val="006B18BA"/>
     <w:rsid w:val="006B1A6A"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C2441"/>
     <w:rsid w:val="006C2C97"/>
     <w:rsid w:val="006C39CF"/>
+    <w:rsid w:val="006C3A5A"/>
     <w:rsid w:val="006C546E"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C5FEE"/>
     <w:rsid w:val="006C673D"/>
+    <w:rsid w:val="006D10A9"/>
+    <w:rsid w:val="006D4826"/>
     <w:rsid w:val="006D4A92"/>
     <w:rsid w:val="006D58A5"/>
     <w:rsid w:val="006D5B02"/>
     <w:rsid w:val="006D682F"/>
     <w:rsid w:val="006D7A8F"/>
     <w:rsid w:val="006E20EA"/>
+    <w:rsid w:val="006E27F7"/>
     <w:rsid w:val="006E2E98"/>
     <w:rsid w:val="006E3CA9"/>
     <w:rsid w:val="006E4141"/>
+    <w:rsid w:val="006E5854"/>
+    <w:rsid w:val="006E5A02"/>
     <w:rsid w:val="006E6C20"/>
+    <w:rsid w:val="006E78E4"/>
     <w:rsid w:val="006E7CDF"/>
+    <w:rsid w:val="006E7F3F"/>
     <w:rsid w:val="006F10CB"/>
     <w:rsid w:val="006F1871"/>
     <w:rsid w:val="006F1964"/>
     <w:rsid w:val="006F2A98"/>
+    <w:rsid w:val="006F348B"/>
     <w:rsid w:val="00701723"/>
+    <w:rsid w:val="0070294C"/>
     <w:rsid w:val="00702D68"/>
     <w:rsid w:val="00704393"/>
     <w:rsid w:val="00704886"/>
     <w:rsid w:val="00704C0F"/>
     <w:rsid w:val="007070D7"/>
     <w:rsid w:val="00714D6D"/>
+    <w:rsid w:val="00715CE9"/>
+    <w:rsid w:val="007200CE"/>
     <w:rsid w:val="00720F7E"/>
     <w:rsid w:val="007231AA"/>
+    <w:rsid w:val="00723345"/>
     <w:rsid w:val="00724036"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="00725D88"/>
     <w:rsid w:val="007264B0"/>
     <w:rsid w:val="00726D7E"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="00727330"/>
     <w:rsid w:val="00727748"/>
     <w:rsid w:val="00730F97"/>
     <w:rsid w:val="00731588"/>
+    <w:rsid w:val="00731EA5"/>
     <w:rsid w:val="0073204D"/>
     <w:rsid w:val="00733947"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="00734AC2"/>
     <w:rsid w:val="00735E76"/>
     <w:rsid w:val="007369B9"/>
     <w:rsid w:val="00742507"/>
     <w:rsid w:val="0074358E"/>
     <w:rsid w:val="0074462E"/>
     <w:rsid w:val="00744703"/>
+    <w:rsid w:val="007519FB"/>
     <w:rsid w:val="0075214F"/>
+    <w:rsid w:val="0075276A"/>
+    <w:rsid w:val="00752C1A"/>
     <w:rsid w:val="00756F4C"/>
     <w:rsid w:val="00757BE1"/>
+    <w:rsid w:val="00760262"/>
+    <w:rsid w:val="007604D0"/>
     <w:rsid w:val="0076205D"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="00767C24"/>
     <w:rsid w:val="00767FAB"/>
+    <w:rsid w:val="007709E0"/>
     <w:rsid w:val="00772FBE"/>
     <w:rsid w:val="007743C4"/>
     <w:rsid w:val="007764A4"/>
     <w:rsid w:val="007773D1"/>
+    <w:rsid w:val="00777952"/>
     <w:rsid w:val="007813EC"/>
     <w:rsid w:val="00782526"/>
     <w:rsid w:val="00782D5A"/>
     <w:rsid w:val="00786CEA"/>
     <w:rsid w:val="00786E16"/>
     <w:rsid w:val="00790E79"/>
     <w:rsid w:val="00791104"/>
+    <w:rsid w:val="007918DB"/>
+    <w:rsid w:val="00792989"/>
+    <w:rsid w:val="007937E3"/>
     <w:rsid w:val="007946BE"/>
+    <w:rsid w:val="0079565F"/>
     <w:rsid w:val="0079651D"/>
     <w:rsid w:val="007A116F"/>
     <w:rsid w:val="007A2AE4"/>
     <w:rsid w:val="007A58B4"/>
     <w:rsid w:val="007A5CF8"/>
     <w:rsid w:val="007A67C4"/>
     <w:rsid w:val="007A6F3C"/>
     <w:rsid w:val="007B1E23"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B31E7"/>
+    <w:rsid w:val="007B6CAA"/>
     <w:rsid w:val="007B6EED"/>
     <w:rsid w:val="007C049F"/>
     <w:rsid w:val="007C1EE9"/>
+    <w:rsid w:val="007C2005"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C3898"/>
+    <w:rsid w:val="007C45CB"/>
+    <w:rsid w:val="007C4D0A"/>
     <w:rsid w:val="007C4F75"/>
     <w:rsid w:val="007C63F6"/>
     <w:rsid w:val="007C6957"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007C76B6"/>
+    <w:rsid w:val="007C77C0"/>
+    <w:rsid w:val="007D243B"/>
+    <w:rsid w:val="007D36B9"/>
+    <w:rsid w:val="007D381E"/>
     <w:rsid w:val="007D40F4"/>
+    <w:rsid w:val="007D5B54"/>
     <w:rsid w:val="007D5C40"/>
     <w:rsid w:val="007D6638"/>
     <w:rsid w:val="007E4FD0"/>
     <w:rsid w:val="007E6339"/>
     <w:rsid w:val="007F3928"/>
     <w:rsid w:val="00800D66"/>
     <w:rsid w:val="008018F8"/>
     <w:rsid w:val="00801EDE"/>
+    <w:rsid w:val="00802D33"/>
     <w:rsid w:val="008039EC"/>
     <w:rsid w:val="00805956"/>
     <w:rsid w:val="0080694F"/>
+    <w:rsid w:val="008069A1"/>
     <w:rsid w:val="0081044A"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="00820E88"/>
     <w:rsid w:val="00821D3E"/>
     <w:rsid w:val="00823D68"/>
     <w:rsid w:val="00824EC5"/>
     <w:rsid w:val="008260DE"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00826D9D"/>
+    <w:rsid w:val="00826E18"/>
     <w:rsid w:val="00826F12"/>
     <w:rsid w:val="00830001"/>
+    <w:rsid w:val="00833013"/>
+    <w:rsid w:val="008350C0"/>
     <w:rsid w:val="008352D1"/>
+    <w:rsid w:val="008361D0"/>
     <w:rsid w:val="0083737B"/>
+    <w:rsid w:val="00837815"/>
     <w:rsid w:val="0083796D"/>
     <w:rsid w:val="00840B7F"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="0084629C"/>
     <w:rsid w:val="00847D73"/>
     <w:rsid w:val="00851DD0"/>
     <w:rsid w:val="008554CE"/>
     <w:rsid w:val="00857651"/>
     <w:rsid w:val="00860107"/>
     <w:rsid w:val="00860226"/>
     <w:rsid w:val="008606AA"/>
     <w:rsid w:val="0086210F"/>
     <w:rsid w:val="00862CB7"/>
     <w:rsid w:val="008671C6"/>
+    <w:rsid w:val="008700FB"/>
     <w:rsid w:val="008715E2"/>
+    <w:rsid w:val="0087168B"/>
+    <w:rsid w:val="00871863"/>
     <w:rsid w:val="00872CB5"/>
     <w:rsid w:val="00876099"/>
     <w:rsid w:val="008809D0"/>
     <w:rsid w:val="00881D2D"/>
     <w:rsid w:val="0088427A"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="0088631B"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00893C27"/>
     <w:rsid w:val="00895D34"/>
     <w:rsid w:val="00895DAD"/>
     <w:rsid w:val="008A2506"/>
+    <w:rsid w:val="008A3467"/>
     <w:rsid w:val="008A41E6"/>
     <w:rsid w:val="008A4470"/>
     <w:rsid w:val="008A452A"/>
     <w:rsid w:val="008A4889"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008A607A"/>
     <w:rsid w:val="008A643C"/>
+    <w:rsid w:val="008A6D96"/>
     <w:rsid w:val="008B0235"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B1B9F"/>
     <w:rsid w:val="008B20EC"/>
     <w:rsid w:val="008B26D7"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B5C27"/>
     <w:rsid w:val="008B5EA2"/>
+    <w:rsid w:val="008B6FEC"/>
     <w:rsid w:val="008C1DCF"/>
     <w:rsid w:val="008C2232"/>
     <w:rsid w:val="008C23C1"/>
     <w:rsid w:val="008C5857"/>
+    <w:rsid w:val="008C5DA8"/>
     <w:rsid w:val="008C6278"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008C781B"/>
     <w:rsid w:val="008D1120"/>
     <w:rsid w:val="008D1B7F"/>
+    <w:rsid w:val="008D1DED"/>
     <w:rsid w:val="008D3000"/>
     <w:rsid w:val="008D512F"/>
     <w:rsid w:val="008D649B"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E19DC"/>
+    <w:rsid w:val="008E38D0"/>
     <w:rsid w:val="008E4221"/>
     <w:rsid w:val="008E6A00"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008E75AF"/>
+    <w:rsid w:val="008F2877"/>
     <w:rsid w:val="008F347D"/>
     <w:rsid w:val="008F4D96"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F73B9"/>
     <w:rsid w:val="0090047E"/>
     <w:rsid w:val="00901DC4"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="0090780C"/>
     <w:rsid w:val="009105A4"/>
     <w:rsid w:val="00915E73"/>
     <w:rsid w:val="00917411"/>
     <w:rsid w:val="009174B3"/>
     <w:rsid w:val="00920789"/>
     <w:rsid w:val="009222CD"/>
+    <w:rsid w:val="009244D2"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="00926B90"/>
+    <w:rsid w:val="00927DE6"/>
     <w:rsid w:val="00930AFB"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="00937D99"/>
+    <w:rsid w:val="00940411"/>
     <w:rsid w:val="00940C81"/>
+    <w:rsid w:val="00941293"/>
+    <w:rsid w:val="00942994"/>
     <w:rsid w:val="00942B74"/>
     <w:rsid w:val="00943266"/>
     <w:rsid w:val="00944BBC"/>
     <w:rsid w:val="009473C9"/>
     <w:rsid w:val="00951EEC"/>
     <w:rsid w:val="009523A7"/>
     <w:rsid w:val="009555AB"/>
     <w:rsid w:val="00957030"/>
     <w:rsid w:val="00957344"/>
     <w:rsid w:val="00957F12"/>
     <w:rsid w:val="009614E0"/>
     <w:rsid w:val="009633DE"/>
     <w:rsid w:val="0096388F"/>
     <w:rsid w:val="00965BFD"/>
     <w:rsid w:val="00967BFD"/>
     <w:rsid w:val="00971690"/>
     <w:rsid w:val="009757EB"/>
+    <w:rsid w:val="00977203"/>
     <w:rsid w:val="00977234"/>
     <w:rsid w:val="009778CC"/>
     <w:rsid w:val="009801E4"/>
+    <w:rsid w:val="00982124"/>
+    <w:rsid w:val="009839BB"/>
     <w:rsid w:val="009841D6"/>
     <w:rsid w:val="00985259"/>
     <w:rsid w:val="00985CA3"/>
+    <w:rsid w:val="00986AAD"/>
     <w:rsid w:val="00990C52"/>
     <w:rsid w:val="009928A1"/>
     <w:rsid w:val="009934C2"/>
+    <w:rsid w:val="009939A7"/>
+    <w:rsid w:val="00994226"/>
+    <w:rsid w:val="009958C1"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A2E7F"/>
     <w:rsid w:val="009A309E"/>
+    <w:rsid w:val="009A3294"/>
+    <w:rsid w:val="009A79A7"/>
+    <w:rsid w:val="009B1C98"/>
     <w:rsid w:val="009B2C62"/>
     <w:rsid w:val="009B31F8"/>
+    <w:rsid w:val="009B3E51"/>
+    <w:rsid w:val="009B5433"/>
     <w:rsid w:val="009B55D0"/>
     <w:rsid w:val="009B576D"/>
     <w:rsid w:val="009B6993"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C2B63"/>
     <w:rsid w:val="009C30B4"/>
     <w:rsid w:val="009C364B"/>
+    <w:rsid w:val="009C6CA8"/>
+    <w:rsid w:val="009C6F39"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D145A"/>
     <w:rsid w:val="009D1ECA"/>
     <w:rsid w:val="009D248D"/>
     <w:rsid w:val="009D4D75"/>
+    <w:rsid w:val="009D68E4"/>
     <w:rsid w:val="009E0A51"/>
     <w:rsid w:val="009E20E8"/>
+    <w:rsid w:val="009E2D68"/>
+    <w:rsid w:val="009E42DB"/>
     <w:rsid w:val="009E4D62"/>
+    <w:rsid w:val="009E5F4A"/>
+    <w:rsid w:val="009E6B71"/>
     <w:rsid w:val="009F3D4E"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F6FC5"/>
+    <w:rsid w:val="00A002A6"/>
+    <w:rsid w:val="00A00C7E"/>
+    <w:rsid w:val="00A01243"/>
     <w:rsid w:val="00A04BD5"/>
     <w:rsid w:val="00A066A9"/>
+    <w:rsid w:val="00A06A1E"/>
     <w:rsid w:val="00A1102E"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A114F8"/>
     <w:rsid w:val="00A1671B"/>
+    <w:rsid w:val="00A16B62"/>
     <w:rsid w:val="00A20777"/>
+    <w:rsid w:val="00A2123E"/>
+    <w:rsid w:val="00A2247A"/>
     <w:rsid w:val="00A23C1D"/>
     <w:rsid w:val="00A24855"/>
+    <w:rsid w:val="00A24D48"/>
     <w:rsid w:val="00A25820"/>
+    <w:rsid w:val="00A27F3B"/>
+    <w:rsid w:val="00A30C7D"/>
     <w:rsid w:val="00A315F0"/>
     <w:rsid w:val="00A33DCA"/>
     <w:rsid w:val="00A35A82"/>
     <w:rsid w:val="00A35E87"/>
+    <w:rsid w:val="00A402BA"/>
     <w:rsid w:val="00A406B1"/>
     <w:rsid w:val="00A40ECC"/>
     <w:rsid w:val="00A41A02"/>
     <w:rsid w:val="00A41A11"/>
+    <w:rsid w:val="00A42C6F"/>
     <w:rsid w:val="00A43942"/>
     <w:rsid w:val="00A43F31"/>
     <w:rsid w:val="00A44C0C"/>
+    <w:rsid w:val="00A45BFE"/>
     <w:rsid w:val="00A46522"/>
+    <w:rsid w:val="00A47410"/>
     <w:rsid w:val="00A474D7"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A50F10"/>
     <w:rsid w:val="00A53D60"/>
     <w:rsid w:val="00A55A73"/>
     <w:rsid w:val="00A55B9C"/>
     <w:rsid w:val="00A609CE"/>
     <w:rsid w:val="00A6220F"/>
+    <w:rsid w:val="00A65083"/>
+    <w:rsid w:val="00A666FD"/>
     <w:rsid w:val="00A6700F"/>
+    <w:rsid w:val="00A67E16"/>
     <w:rsid w:val="00A72DA6"/>
     <w:rsid w:val="00A7335F"/>
+    <w:rsid w:val="00A74AB8"/>
     <w:rsid w:val="00A76A3F"/>
     <w:rsid w:val="00A770A0"/>
+    <w:rsid w:val="00A77D70"/>
     <w:rsid w:val="00A8031A"/>
     <w:rsid w:val="00A824D8"/>
     <w:rsid w:val="00A94A2E"/>
     <w:rsid w:val="00A956DB"/>
+    <w:rsid w:val="00A95D8B"/>
     <w:rsid w:val="00AA01AF"/>
     <w:rsid w:val="00AA1EEF"/>
     <w:rsid w:val="00AA2792"/>
+    <w:rsid w:val="00AA33BD"/>
     <w:rsid w:val="00AA43FA"/>
     <w:rsid w:val="00AA4F5A"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA5C36"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AA718D"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB1D66"/>
     <w:rsid w:val="00AB2711"/>
     <w:rsid w:val="00AB372E"/>
     <w:rsid w:val="00AB6B1B"/>
     <w:rsid w:val="00AB7A45"/>
     <w:rsid w:val="00AC2903"/>
     <w:rsid w:val="00AC2F10"/>
     <w:rsid w:val="00AC3E72"/>
     <w:rsid w:val="00AC4B42"/>
     <w:rsid w:val="00AC6070"/>
     <w:rsid w:val="00AD0E0D"/>
     <w:rsid w:val="00AD1541"/>
+    <w:rsid w:val="00AD1754"/>
     <w:rsid w:val="00AD2726"/>
     <w:rsid w:val="00AD3999"/>
     <w:rsid w:val="00AD5B65"/>
     <w:rsid w:val="00AD649E"/>
     <w:rsid w:val="00AD6F33"/>
     <w:rsid w:val="00AE05DB"/>
     <w:rsid w:val="00AE1C15"/>
+    <w:rsid w:val="00AE2076"/>
     <w:rsid w:val="00AE3AAA"/>
     <w:rsid w:val="00AE59E3"/>
     <w:rsid w:val="00AE69F6"/>
+    <w:rsid w:val="00AF228D"/>
     <w:rsid w:val="00AF3F12"/>
     <w:rsid w:val="00AF431D"/>
     <w:rsid w:val="00AF457F"/>
     <w:rsid w:val="00AF5F77"/>
     <w:rsid w:val="00B01392"/>
     <w:rsid w:val="00B05BA3"/>
     <w:rsid w:val="00B05F38"/>
     <w:rsid w:val="00B06324"/>
     <w:rsid w:val="00B06821"/>
     <w:rsid w:val="00B0719F"/>
     <w:rsid w:val="00B071DB"/>
+    <w:rsid w:val="00B118D6"/>
     <w:rsid w:val="00B14AD5"/>
     <w:rsid w:val="00B14E10"/>
     <w:rsid w:val="00B16D30"/>
     <w:rsid w:val="00B212EC"/>
     <w:rsid w:val="00B225B8"/>
     <w:rsid w:val="00B23048"/>
     <w:rsid w:val="00B25E74"/>
     <w:rsid w:val="00B27641"/>
     <w:rsid w:val="00B31FED"/>
+    <w:rsid w:val="00B323C2"/>
     <w:rsid w:val="00B33A29"/>
     <w:rsid w:val="00B33EEB"/>
+    <w:rsid w:val="00B34F2F"/>
     <w:rsid w:val="00B3522A"/>
     <w:rsid w:val="00B3690C"/>
     <w:rsid w:val="00B4052B"/>
     <w:rsid w:val="00B41988"/>
     <w:rsid w:val="00B42777"/>
     <w:rsid w:val="00B44479"/>
     <w:rsid w:val="00B4571F"/>
     <w:rsid w:val="00B45921"/>
+    <w:rsid w:val="00B46E5D"/>
     <w:rsid w:val="00B47721"/>
+    <w:rsid w:val="00B47DBA"/>
     <w:rsid w:val="00B512CE"/>
     <w:rsid w:val="00B513BD"/>
     <w:rsid w:val="00B52727"/>
     <w:rsid w:val="00B531D4"/>
+    <w:rsid w:val="00B547DB"/>
+    <w:rsid w:val="00B54B60"/>
     <w:rsid w:val="00B54F43"/>
     <w:rsid w:val="00B55503"/>
     <w:rsid w:val="00B56175"/>
+    <w:rsid w:val="00B62D9A"/>
+    <w:rsid w:val="00B6421B"/>
     <w:rsid w:val="00B64ACC"/>
     <w:rsid w:val="00B64C49"/>
+    <w:rsid w:val="00B650C1"/>
     <w:rsid w:val="00B658E3"/>
     <w:rsid w:val="00B70F96"/>
     <w:rsid w:val="00B71748"/>
     <w:rsid w:val="00B71A11"/>
+    <w:rsid w:val="00B71C99"/>
+    <w:rsid w:val="00B74F4A"/>
+    <w:rsid w:val="00B762E5"/>
     <w:rsid w:val="00B77FDC"/>
+    <w:rsid w:val="00B81F76"/>
     <w:rsid w:val="00B832A4"/>
+    <w:rsid w:val="00B8537B"/>
+    <w:rsid w:val="00B875D8"/>
     <w:rsid w:val="00B9021D"/>
     <w:rsid w:val="00B915EC"/>
     <w:rsid w:val="00B96D36"/>
     <w:rsid w:val="00B96F8E"/>
+    <w:rsid w:val="00BA28B7"/>
     <w:rsid w:val="00BA344F"/>
     <w:rsid w:val="00BA34E7"/>
     <w:rsid w:val="00BA3D6B"/>
     <w:rsid w:val="00BA5E57"/>
+    <w:rsid w:val="00BA60C3"/>
     <w:rsid w:val="00BA69E9"/>
+    <w:rsid w:val="00BA73A9"/>
     <w:rsid w:val="00BB0CA8"/>
     <w:rsid w:val="00BB16FA"/>
     <w:rsid w:val="00BB19EE"/>
+    <w:rsid w:val="00BB242C"/>
+    <w:rsid w:val="00BB25AF"/>
     <w:rsid w:val="00BB2F7E"/>
     <w:rsid w:val="00BB553E"/>
+    <w:rsid w:val="00BC2A79"/>
+    <w:rsid w:val="00BC3370"/>
     <w:rsid w:val="00BC4A99"/>
     <w:rsid w:val="00BC4D99"/>
     <w:rsid w:val="00BD0D18"/>
     <w:rsid w:val="00BD23C9"/>
     <w:rsid w:val="00BD538E"/>
+    <w:rsid w:val="00BD54EB"/>
     <w:rsid w:val="00BD5833"/>
     <w:rsid w:val="00BD5ED5"/>
+    <w:rsid w:val="00BE0960"/>
     <w:rsid w:val="00BE106F"/>
     <w:rsid w:val="00BE2CEC"/>
+    <w:rsid w:val="00BE4AD4"/>
     <w:rsid w:val="00BE4B0D"/>
+    <w:rsid w:val="00BE4FA5"/>
     <w:rsid w:val="00BE5025"/>
+    <w:rsid w:val="00BE696D"/>
+    <w:rsid w:val="00BF07EA"/>
+    <w:rsid w:val="00BF1674"/>
     <w:rsid w:val="00BF59DE"/>
     <w:rsid w:val="00BF6919"/>
+    <w:rsid w:val="00BF6A66"/>
     <w:rsid w:val="00BF7281"/>
     <w:rsid w:val="00C00411"/>
     <w:rsid w:val="00C017AD"/>
     <w:rsid w:val="00C021F2"/>
     <w:rsid w:val="00C02C4E"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C034A0"/>
     <w:rsid w:val="00C04291"/>
     <w:rsid w:val="00C064AC"/>
     <w:rsid w:val="00C0655C"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C10AE6"/>
     <w:rsid w:val="00C11658"/>
     <w:rsid w:val="00C11DF8"/>
     <w:rsid w:val="00C12A29"/>
     <w:rsid w:val="00C13A44"/>
+    <w:rsid w:val="00C13AEF"/>
     <w:rsid w:val="00C1582A"/>
     <w:rsid w:val="00C17860"/>
     <w:rsid w:val="00C21F30"/>
     <w:rsid w:val="00C23240"/>
+    <w:rsid w:val="00C248C7"/>
+    <w:rsid w:val="00C24945"/>
     <w:rsid w:val="00C25844"/>
+    <w:rsid w:val="00C2622F"/>
     <w:rsid w:val="00C2644C"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C27509"/>
     <w:rsid w:val="00C306B3"/>
     <w:rsid w:val="00C3122E"/>
+    <w:rsid w:val="00C31486"/>
     <w:rsid w:val="00C32781"/>
     <w:rsid w:val="00C32971"/>
     <w:rsid w:val="00C33420"/>
     <w:rsid w:val="00C3466A"/>
     <w:rsid w:val="00C35D29"/>
     <w:rsid w:val="00C361A3"/>
     <w:rsid w:val="00C3702F"/>
     <w:rsid w:val="00C3703D"/>
     <w:rsid w:val="00C371E3"/>
+    <w:rsid w:val="00C4041C"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C412FD"/>
     <w:rsid w:val="00C42FBC"/>
+    <w:rsid w:val="00C4568C"/>
     <w:rsid w:val="00C45848"/>
     <w:rsid w:val="00C47609"/>
+    <w:rsid w:val="00C47962"/>
     <w:rsid w:val="00C51ABC"/>
     <w:rsid w:val="00C5237B"/>
     <w:rsid w:val="00C528D5"/>
     <w:rsid w:val="00C54688"/>
     <w:rsid w:val="00C5529A"/>
     <w:rsid w:val="00C608A0"/>
     <w:rsid w:val="00C614BA"/>
+    <w:rsid w:val="00C616D3"/>
+    <w:rsid w:val="00C629F0"/>
     <w:rsid w:val="00C62A06"/>
     <w:rsid w:val="00C67540"/>
     <w:rsid w:val="00C70D84"/>
     <w:rsid w:val="00C71057"/>
     <w:rsid w:val="00C71256"/>
     <w:rsid w:val="00C72581"/>
+    <w:rsid w:val="00C72AE8"/>
     <w:rsid w:val="00C72B75"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C733A4"/>
     <w:rsid w:val="00C74820"/>
     <w:rsid w:val="00C75083"/>
+    <w:rsid w:val="00C76071"/>
     <w:rsid w:val="00C7675C"/>
+    <w:rsid w:val="00C830B6"/>
+    <w:rsid w:val="00C8536D"/>
+    <w:rsid w:val="00C85510"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C8788E"/>
     <w:rsid w:val="00C90B9F"/>
+    <w:rsid w:val="00C918FC"/>
     <w:rsid w:val="00C91C55"/>
     <w:rsid w:val="00C91EA0"/>
     <w:rsid w:val="00C9471E"/>
     <w:rsid w:val="00C95482"/>
+    <w:rsid w:val="00C960A6"/>
+    <w:rsid w:val="00CA0B38"/>
+    <w:rsid w:val="00CA1973"/>
     <w:rsid w:val="00CA1EFD"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA2D14"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA69FB"/>
+    <w:rsid w:val="00CB15DC"/>
     <w:rsid w:val="00CB27B8"/>
+    <w:rsid w:val="00CB387F"/>
+    <w:rsid w:val="00CB411D"/>
+    <w:rsid w:val="00CB4FE6"/>
+    <w:rsid w:val="00CB53EE"/>
+    <w:rsid w:val="00CB7D03"/>
     <w:rsid w:val="00CB7E17"/>
     <w:rsid w:val="00CB7ED6"/>
+    <w:rsid w:val="00CC28AE"/>
     <w:rsid w:val="00CC4038"/>
+    <w:rsid w:val="00CC4448"/>
+    <w:rsid w:val="00CC4722"/>
+    <w:rsid w:val="00CC5BB6"/>
     <w:rsid w:val="00CC7E1F"/>
     <w:rsid w:val="00CD072E"/>
+    <w:rsid w:val="00CD206A"/>
     <w:rsid w:val="00CD2530"/>
     <w:rsid w:val="00CD27B3"/>
     <w:rsid w:val="00CD27E7"/>
+    <w:rsid w:val="00CD476A"/>
     <w:rsid w:val="00CD4840"/>
+    <w:rsid w:val="00CD4BAA"/>
     <w:rsid w:val="00CD5771"/>
     <w:rsid w:val="00CD7FF2"/>
     <w:rsid w:val="00CE0708"/>
     <w:rsid w:val="00CE0BF7"/>
     <w:rsid w:val="00CE10BF"/>
     <w:rsid w:val="00CE1574"/>
     <w:rsid w:val="00CE2FDD"/>
+    <w:rsid w:val="00CE345C"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE4E48"/>
     <w:rsid w:val="00CE5269"/>
+    <w:rsid w:val="00CE6F68"/>
     <w:rsid w:val="00CE7D0D"/>
+    <w:rsid w:val="00CF0EC9"/>
     <w:rsid w:val="00CF18F4"/>
+    <w:rsid w:val="00CF1A06"/>
+    <w:rsid w:val="00CF374D"/>
     <w:rsid w:val="00CF3884"/>
     <w:rsid w:val="00CF39ED"/>
     <w:rsid w:val="00CF445A"/>
+    <w:rsid w:val="00CF7FE5"/>
+    <w:rsid w:val="00D021C2"/>
     <w:rsid w:val="00D0537C"/>
     <w:rsid w:val="00D05606"/>
     <w:rsid w:val="00D0662E"/>
     <w:rsid w:val="00D0678D"/>
     <w:rsid w:val="00D07126"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D109A5"/>
     <w:rsid w:val="00D11321"/>
     <w:rsid w:val="00D115CC"/>
     <w:rsid w:val="00D1341D"/>
     <w:rsid w:val="00D141E5"/>
     <w:rsid w:val="00D14CA5"/>
     <w:rsid w:val="00D1573E"/>
     <w:rsid w:val="00D160E4"/>
     <w:rsid w:val="00D205B5"/>
     <w:rsid w:val="00D215F3"/>
+    <w:rsid w:val="00D2501C"/>
+    <w:rsid w:val="00D300CE"/>
     <w:rsid w:val="00D32E1E"/>
+    <w:rsid w:val="00D3439D"/>
     <w:rsid w:val="00D36206"/>
     <w:rsid w:val="00D40294"/>
+    <w:rsid w:val="00D4124E"/>
+    <w:rsid w:val="00D41F78"/>
     <w:rsid w:val="00D43356"/>
     <w:rsid w:val="00D435BB"/>
+    <w:rsid w:val="00D4433F"/>
     <w:rsid w:val="00D44B80"/>
     <w:rsid w:val="00D44F9B"/>
+    <w:rsid w:val="00D50A68"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D52092"/>
     <w:rsid w:val="00D5472D"/>
+    <w:rsid w:val="00D5494D"/>
+    <w:rsid w:val="00D5559E"/>
+    <w:rsid w:val="00D55F88"/>
     <w:rsid w:val="00D568AB"/>
     <w:rsid w:val="00D57DFC"/>
     <w:rsid w:val="00D60AF2"/>
     <w:rsid w:val="00D64360"/>
     <w:rsid w:val="00D65687"/>
     <w:rsid w:val="00D71636"/>
     <w:rsid w:val="00D722FC"/>
+    <w:rsid w:val="00D733BF"/>
     <w:rsid w:val="00D766BF"/>
+    <w:rsid w:val="00D77745"/>
     <w:rsid w:val="00D81782"/>
+    <w:rsid w:val="00D831FA"/>
     <w:rsid w:val="00D83DAD"/>
     <w:rsid w:val="00D859EC"/>
     <w:rsid w:val="00D867CB"/>
     <w:rsid w:val="00D90024"/>
     <w:rsid w:val="00D901D3"/>
     <w:rsid w:val="00D97A49"/>
+    <w:rsid w:val="00DA46DF"/>
+    <w:rsid w:val="00DA4F7B"/>
     <w:rsid w:val="00DA6739"/>
     <w:rsid w:val="00DB08A6"/>
     <w:rsid w:val="00DB16FB"/>
+    <w:rsid w:val="00DB485F"/>
+    <w:rsid w:val="00DB4DAE"/>
     <w:rsid w:val="00DB6759"/>
     <w:rsid w:val="00DC3394"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DC3E53"/>
+    <w:rsid w:val="00DD16BE"/>
     <w:rsid w:val="00DD34D4"/>
     <w:rsid w:val="00DD3C6E"/>
+    <w:rsid w:val="00DD413C"/>
     <w:rsid w:val="00DD5A9E"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DD6D43"/>
     <w:rsid w:val="00DD6DC4"/>
+    <w:rsid w:val="00DD7D4C"/>
     <w:rsid w:val="00DD7EE0"/>
     <w:rsid w:val="00DE029E"/>
     <w:rsid w:val="00DE4629"/>
     <w:rsid w:val="00DE63AD"/>
     <w:rsid w:val="00DF0C46"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF1046"/>
     <w:rsid w:val="00DF1ACC"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF502B"/>
+    <w:rsid w:val="00DF68CB"/>
     <w:rsid w:val="00E057C7"/>
     <w:rsid w:val="00E0590B"/>
     <w:rsid w:val="00E10E68"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E15329"/>
+    <w:rsid w:val="00E155B2"/>
+    <w:rsid w:val="00E155C7"/>
     <w:rsid w:val="00E16B45"/>
     <w:rsid w:val="00E173DD"/>
     <w:rsid w:val="00E17A35"/>
+    <w:rsid w:val="00E20616"/>
+    <w:rsid w:val="00E2154A"/>
+    <w:rsid w:val="00E24294"/>
     <w:rsid w:val="00E24ABA"/>
     <w:rsid w:val="00E26185"/>
+    <w:rsid w:val="00E26F46"/>
+    <w:rsid w:val="00E31E4C"/>
     <w:rsid w:val="00E3205C"/>
+    <w:rsid w:val="00E3253E"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E3512A"/>
     <w:rsid w:val="00E36B6C"/>
     <w:rsid w:val="00E42043"/>
+    <w:rsid w:val="00E4330F"/>
     <w:rsid w:val="00E436CB"/>
+    <w:rsid w:val="00E4550F"/>
     <w:rsid w:val="00E46CAB"/>
     <w:rsid w:val="00E47D8E"/>
     <w:rsid w:val="00E54886"/>
     <w:rsid w:val="00E549DA"/>
+    <w:rsid w:val="00E54D7E"/>
     <w:rsid w:val="00E57054"/>
     <w:rsid w:val="00E6065F"/>
     <w:rsid w:val="00E6376F"/>
     <w:rsid w:val="00E63A97"/>
     <w:rsid w:val="00E6587E"/>
     <w:rsid w:val="00E71BAE"/>
     <w:rsid w:val="00E72EB8"/>
     <w:rsid w:val="00E75A09"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E8035A"/>
     <w:rsid w:val="00E80C01"/>
+    <w:rsid w:val="00E8110E"/>
     <w:rsid w:val="00E817D5"/>
     <w:rsid w:val="00E81A01"/>
     <w:rsid w:val="00E81D31"/>
+    <w:rsid w:val="00E82116"/>
     <w:rsid w:val="00E82844"/>
     <w:rsid w:val="00E8317E"/>
     <w:rsid w:val="00E83550"/>
     <w:rsid w:val="00E83E0C"/>
     <w:rsid w:val="00E84F09"/>
     <w:rsid w:val="00E85BF6"/>
     <w:rsid w:val="00E8607A"/>
     <w:rsid w:val="00E8630C"/>
     <w:rsid w:val="00E87DFD"/>
     <w:rsid w:val="00E87FCD"/>
+    <w:rsid w:val="00E90297"/>
     <w:rsid w:val="00E92E1A"/>
     <w:rsid w:val="00E933A3"/>
+    <w:rsid w:val="00E94C3E"/>
     <w:rsid w:val="00E94FFF"/>
+    <w:rsid w:val="00E95562"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00EA042E"/>
     <w:rsid w:val="00EA1DE9"/>
     <w:rsid w:val="00EA2F25"/>
+    <w:rsid w:val="00EA4CE1"/>
     <w:rsid w:val="00EA5569"/>
     <w:rsid w:val="00EA6B9F"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EA7A2D"/>
     <w:rsid w:val="00EA7ABE"/>
     <w:rsid w:val="00EB0A89"/>
     <w:rsid w:val="00EB18D7"/>
     <w:rsid w:val="00EB314D"/>
     <w:rsid w:val="00EB3A1C"/>
     <w:rsid w:val="00EB3A69"/>
     <w:rsid w:val="00EB73C5"/>
     <w:rsid w:val="00EB7EB8"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
+    <w:rsid w:val="00EC0A4D"/>
     <w:rsid w:val="00EC152B"/>
     <w:rsid w:val="00EC18C4"/>
     <w:rsid w:val="00EC2D18"/>
+    <w:rsid w:val="00EC2E5A"/>
     <w:rsid w:val="00EC354F"/>
     <w:rsid w:val="00EC79F4"/>
     <w:rsid w:val="00EC7EF5"/>
     <w:rsid w:val="00ED02F3"/>
     <w:rsid w:val="00ED08A0"/>
     <w:rsid w:val="00ED09D8"/>
+    <w:rsid w:val="00ED0D51"/>
     <w:rsid w:val="00ED2E43"/>
+    <w:rsid w:val="00ED3B2D"/>
     <w:rsid w:val="00ED3B37"/>
+    <w:rsid w:val="00ED4BBE"/>
     <w:rsid w:val="00ED59B4"/>
     <w:rsid w:val="00EE1211"/>
+    <w:rsid w:val="00EE263E"/>
     <w:rsid w:val="00EE2C14"/>
     <w:rsid w:val="00EE362E"/>
     <w:rsid w:val="00EE4B95"/>
     <w:rsid w:val="00EE4CF0"/>
     <w:rsid w:val="00EF1860"/>
     <w:rsid w:val="00EF1DEE"/>
     <w:rsid w:val="00EF35A2"/>
     <w:rsid w:val="00EF540E"/>
+    <w:rsid w:val="00EF58ED"/>
+    <w:rsid w:val="00F004B1"/>
     <w:rsid w:val="00F02345"/>
     <w:rsid w:val="00F02C06"/>
     <w:rsid w:val="00F031BD"/>
     <w:rsid w:val="00F03D50"/>
     <w:rsid w:val="00F042EC"/>
+    <w:rsid w:val="00F0744C"/>
     <w:rsid w:val="00F07FD0"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F10EC6"/>
     <w:rsid w:val="00F13056"/>
     <w:rsid w:val="00F13B2A"/>
     <w:rsid w:val="00F13C78"/>
     <w:rsid w:val="00F14E24"/>
+    <w:rsid w:val="00F15D22"/>
     <w:rsid w:val="00F21BB6"/>
     <w:rsid w:val="00F21CFF"/>
     <w:rsid w:val="00F220E4"/>
     <w:rsid w:val="00F23761"/>
     <w:rsid w:val="00F26C58"/>
     <w:rsid w:val="00F26EFF"/>
     <w:rsid w:val="00F2767A"/>
+    <w:rsid w:val="00F279EC"/>
     <w:rsid w:val="00F27CEB"/>
     <w:rsid w:val="00F31FF4"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F33876"/>
     <w:rsid w:val="00F34F9C"/>
     <w:rsid w:val="00F35095"/>
     <w:rsid w:val="00F3522B"/>
     <w:rsid w:val="00F353EB"/>
     <w:rsid w:val="00F36A00"/>
     <w:rsid w:val="00F4057F"/>
     <w:rsid w:val="00F42006"/>
     <w:rsid w:val="00F44DC1"/>
     <w:rsid w:val="00F44F8C"/>
     <w:rsid w:val="00F44FB3"/>
     <w:rsid w:val="00F46015"/>
+    <w:rsid w:val="00F4644A"/>
+    <w:rsid w:val="00F50793"/>
+    <w:rsid w:val="00F52682"/>
     <w:rsid w:val="00F532A5"/>
     <w:rsid w:val="00F549AE"/>
     <w:rsid w:val="00F550BA"/>
     <w:rsid w:val="00F57BDA"/>
+    <w:rsid w:val="00F61D23"/>
     <w:rsid w:val="00F620F2"/>
     <w:rsid w:val="00F640A5"/>
+    <w:rsid w:val="00F676C6"/>
     <w:rsid w:val="00F677FA"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F7034E"/>
     <w:rsid w:val="00F707A9"/>
     <w:rsid w:val="00F70892"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F730FD"/>
     <w:rsid w:val="00F748EC"/>
+    <w:rsid w:val="00F752EF"/>
     <w:rsid w:val="00F75724"/>
     <w:rsid w:val="00F75DC6"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F76D93"/>
+    <w:rsid w:val="00F77317"/>
     <w:rsid w:val="00F77890"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F8076C"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F846EB"/>
     <w:rsid w:val="00F87F94"/>
+    <w:rsid w:val="00F904E7"/>
+    <w:rsid w:val="00F913F9"/>
     <w:rsid w:val="00F921F1"/>
+    <w:rsid w:val="00F93DD0"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00F977B4"/>
     <w:rsid w:val="00FA2C82"/>
+    <w:rsid w:val="00FA41A8"/>
     <w:rsid w:val="00FA4654"/>
     <w:rsid w:val="00FA6459"/>
     <w:rsid w:val="00FA7139"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FB21C6"/>
     <w:rsid w:val="00FB2348"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB6102"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC20CB"/>
+    <w:rsid w:val="00FC260E"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC3EF2"/>
+    <w:rsid w:val="00FC591C"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FC6F92"/>
+    <w:rsid w:val="00FC79EA"/>
     <w:rsid w:val="00FD0099"/>
     <w:rsid w:val="00FD0878"/>
     <w:rsid w:val="00FD11ED"/>
     <w:rsid w:val="00FD2635"/>
+    <w:rsid w:val="00FD3429"/>
     <w:rsid w:val="00FD4506"/>
     <w:rsid w:val="00FD4FD0"/>
+    <w:rsid w:val="00FD536D"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
+    <w:rsid w:val="00FE12E0"/>
     <w:rsid w:val="00FE2D12"/>
+    <w:rsid w:val="00FE2EDB"/>
     <w:rsid w:val="00FE2F68"/>
+    <w:rsid w:val="00FE4262"/>
     <w:rsid w:val="00FE6D24"/>
+    <w:rsid w:val="00FE6E5B"/>
     <w:rsid w:val="00FE7099"/>
+    <w:rsid w:val="00FF0D0B"/>
     <w:rsid w:val="00FF114E"/>
+    <w:rsid w:val="00FF4201"/>
     <w:rsid w:val="00FF575F"/>
     <w:rsid w:val="00FF6881"/>
+    <w:rsid w:val="00FF6E0D"/>
     <w:rsid w:val="01256600"/>
     <w:rsid w:val="02BC208E"/>
     <w:rsid w:val="02C13661"/>
     <w:rsid w:val="02EC5F6B"/>
+    <w:rsid w:val="043A0EB6"/>
     <w:rsid w:val="045D06C2"/>
     <w:rsid w:val="04A28938"/>
     <w:rsid w:val="05F8D723"/>
     <w:rsid w:val="06C86573"/>
     <w:rsid w:val="089BE3C9"/>
     <w:rsid w:val="08C17DDF"/>
     <w:rsid w:val="0A7DC9E3"/>
     <w:rsid w:val="0B562FEC"/>
     <w:rsid w:val="0BC9F0FD"/>
     <w:rsid w:val="0E087C8F"/>
     <w:rsid w:val="0FA2EC2A"/>
     <w:rsid w:val="14280D7A"/>
     <w:rsid w:val="147B1812"/>
     <w:rsid w:val="14A7AFF2"/>
+    <w:rsid w:val="166B65E8"/>
     <w:rsid w:val="16DA3566"/>
     <w:rsid w:val="17FFBA22"/>
     <w:rsid w:val="18A91615"/>
     <w:rsid w:val="195B5CA7"/>
     <w:rsid w:val="1AD78A2D"/>
     <w:rsid w:val="1C6A7148"/>
+    <w:rsid w:val="1DE195AF"/>
     <w:rsid w:val="1EC4F606"/>
     <w:rsid w:val="204FE28B"/>
     <w:rsid w:val="24B7B0D4"/>
     <w:rsid w:val="2669B6A3"/>
     <w:rsid w:val="2B6E803C"/>
     <w:rsid w:val="2D434BEF"/>
     <w:rsid w:val="33A253AA"/>
     <w:rsid w:val="367141D5"/>
     <w:rsid w:val="3743AF7A"/>
     <w:rsid w:val="375D3C7E"/>
     <w:rsid w:val="39771A41"/>
     <w:rsid w:val="3BF57E84"/>
     <w:rsid w:val="3CBC4DD0"/>
     <w:rsid w:val="3D5CE771"/>
     <w:rsid w:val="3FEABC28"/>
     <w:rsid w:val="40EDDD71"/>
     <w:rsid w:val="41D61268"/>
     <w:rsid w:val="43D01F7F"/>
     <w:rsid w:val="4563CF74"/>
     <w:rsid w:val="45838930"/>
     <w:rsid w:val="49D81CB0"/>
     <w:rsid w:val="4A4656F4"/>
     <w:rsid w:val="4A8E7511"/>
     <w:rsid w:val="4BC8CF62"/>
     <w:rsid w:val="52C2F8A3"/>
     <w:rsid w:val="5543F0A3"/>
     <w:rsid w:val="5866452D"/>
     <w:rsid w:val="61D831CC"/>
     <w:rsid w:val="64ED3A33"/>
     <w:rsid w:val="6968FD49"/>
     <w:rsid w:val="699105E7"/>
     <w:rsid w:val="6AA1F8EF"/>
     <w:rsid w:val="6C5793BD"/>
+    <w:rsid w:val="6CDF4B3C"/>
     <w:rsid w:val="6D58EBF1"/>
     <w:rsid w:val="6E2B5E80"/>
     <w:rsid w:val="6E7AF41C"/>
     <w:rsid w:val="70A53FCB"/>
     <w:rsid w:val="754C82D1"/>
     <w:rsid w:val="7BC3AC2D"/>
     <w:rsid w:val="7BE836FE"/>
     <w:rsid w:val="7D9ABAA5"/>
     <w:rsid w:val="7F792C14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -17597,51 +18261,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/national-inventory-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenhouseaccounts.climatechange.gov.au/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/national-inventory-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments-to-national-greenhouse-and-energy-reporting-legislation" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reporting/tracking-reporting-emissions" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER-updated fonts and colours">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -17946,75 +18610,75 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{939CB02B-3E13-41CA-A6A5-A73B66DDA3DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>6535</Words>
-  <Characters>35749</Characters>
+  <Words>6539</Words>
+  <Characters>35835</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>380</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>663</Lines>
+  <Paragraphs>381</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Guidance on aggregated facility reporting, percentage estimates, and incidental emissions and energy</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41904</CharactersWithSpaces>
+  <CharactersWithSpaces>41993</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>6619183</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>135</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.cer.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7995400</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -18029,206 +18693,206 @@
       <vt:variant>
         <vt:lpwstr>mailto:cer-nger-reporting@cer.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>65545</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>129</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.dcceew.gov.au/climate-change/publications/national-inventory-reports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>262167</vt:i4>
+        <vt:i4>6881297</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>126</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.greenhouseaccounts.climatechange.gov.au/</vt:lpwstr>
+        <vt:lpwstr>https://www.dcceew.gov.au/climate-change/emissions-reporting/tracking-reporting-emissions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
+        <vt:lpwstr>toc_0</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114146</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>123</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Measuring_emissions_and</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1179716</vt:i4>
+        <vt:i4>983057</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>120</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments</vt:lpwstr>
+        <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments-to-national-greenhouse-and-energy-reporting-legislation</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2883643</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>117</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>917523</vt:i4>
+        <vt:i4>3342385</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>114</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.legislation.gov.au/Series/F2008L02309</vt:lpwstr>
+        <vt:lpwstr>https://www.legislation.gov.au/F2008L02309/latest/versions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>851986</vt:i4>
+        <vt:i4>3866674</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>111</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.legislation.gov.au/Series/F2008L02230</vt:lpwstr>
+        <vt:lpwstr>https://www.legislation.gov.au/F2008L02230/latest/versions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>393243</vt:i4>
+        <vt:i4>3604537</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>108</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.legislation.gov.au/Series/C2007A00175</vt:lpwstr>
+        <vt:lpwstr>https://www.legislation.gov.au/C2007A00175/latest/versions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2228337</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>105</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7536766</vt:i4>
+        <vt:i4>7929905</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>102</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>n3-1</vt:lpwstr>
+        <vt:lpwstr>what-is-an-nger-facility</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Guidance on aggregated facility reporting, percentage estimates, and incidental emissions and energy</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>