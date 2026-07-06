--- v0 (2026-06-16)
+++ v1 (2026-07-06)
@@ -23,51 +23,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="48BB03E9" w14:textId="5F9E3E56" w:rsidR="003A5739" w:rsidRPr="00864465" w:rsidRDefault="00A56CE3" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12286">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D8A99C0" wp14:editId="5DD5953A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D8A99C0" wp14:editId="5DD5953A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4660900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>748030</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1518920"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="24" name="Freeform 2">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE18F6C-15A9-6374-0369-00D9F9CDBC07}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -168,63 +168,63 @@
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent2"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="01012DA9" id="Freeform 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367pt;margin-top:58.9pt;width:119.6pt;height:119.6pt;z-index:251657216;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEW6CgEAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVttunDAQfa/Uf7B4rNSwJkuyQWGjKlH6&#10;kjaVsv0ArzELKtjIdpbN33fGXOpswwZVfeHm4zOXM4Pn+uZQV2QvtCmVTAN6tgiIkFxlpdylwc/N&#10;/edVQIxlMmOVkiINXoQJbtYfP1y3TSIiVagqE5oAiTRJ26RBYW2ThKHhhaiZOVONkLCYK10zC696&#10;F2aatcBeV2G0WFyErdJZoxUXxsDXu24xWDv+PBfcPua5EZZUaQC+WXfV7rrFa7i+ZslOs6Yoee8G&#10;+wcvalZKMDpS3THLyLMu/6KqS66VUbk946oOVZ6XXLgYIBq6OIrmqWCNcLFAckwzpsn8P1r+ff/U&#10;/NDoumkeFP9liFS3BZM78UVr1RaCZWCOYqLCtjHJuAFfDGwl2/abykBa9myVy8Eh1zUSQnTk4FL9&#10;MqZaHCzh8JHGdHUVgSIc1oYXtMGSYTt/NvarUI6K7R+M7bTK4MllOiOS1WB3Ayx5XYFsn0IS0ygm&#10;Ld4uem1HGPVgy9XynBQOfQyLPNgJtnMPFq3oBNnSQ4HN5YRrsQdbTFBdeJgoXkwwXXqoKSZoyTFf&#10;UzxXHmY6POqnfoqKzkw89TM/HSH1Mw8CLSfyRWfmnvrJP8XnC3CiMKgvwVGdQXXvhvplxVDS/CD7&#10;moYnAq2H3YIl3iiDDYQFDl2y6ZqQJYDC1QkwZBHB565j3wNDjhAczwJDAhB8OQsMRYbgq1lgrCNE&#10;Q6l0/4DTIWKlOPi8ILESHHxemLSPE4T0nAHpwKleJw3nyvGJogMCJ8oW94ByzKK8wyNp0wBKBogL&#10;9xA7eWu1FxvlMBZ1xqJynmLV9Lb/YCr5Jhaas4cOgOHeOFL86zhSd9ZBFMPycO9g0G8zUB3mPZMd&#10;ygtiMDXcX5vEnpsXwrvItzLYGYXAURN3wIzioKbeIWNUVWb3ZVWhJG4CEbeVJnsGswPjXEgb9X6+&#10;QlauG199mrvZyYHWhBtVuh+CO2bxZMUhxiRblb3AKdvCjJIGEoaoAH4RvFAwxHCrnUMIg/nABdfP&#10;MjiA+O/w7E9c698AAAD//wMAUEsDBBQABgAIAAAAIQBuudbu4QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3bRR18ZsiggFRSpaC14nyTYJyc7G3W0b/73jSY/De7z5vnw1&#10;2UEcjQ+dIw3zWQLCUOXqjhoNu4/11R2IEJFqHBwZDd8mwKo4P8sxq92J3s1xGxvBIxQy1NDGOGZS&#10;hqo1FsPMjYY42ztvMfLpG1l7PPG4HeQiSW6lxY74Q4ujeWxN1W8PVsN60z8t8dlb1X9ZenO78vN1&#10;/6L15cX0cA8imin+leEXn9GhYKbSHagOYtCg0mt2iRzMFTtwY6nSBYhSQ3qjEpBFLv87FD8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhFugoBADAAC5CQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbrnW7uEAAAALAQAADwAAAAAAAAAAAAAAAABq&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHgGAAAAAA==&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
+              <v:shape w14:anchorId="426EDFF8" id="Freeform 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367pt;margin-top:58.9pt;width:119.6pt;height:119.6pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEW6CgEAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVttunDAQfa/Uf7B4rNSwJkuyQWGjKlH6&#10;kjaVsv0ArzELKtjIdpbN33fGXOpswwZVfeHm4zOXM4Pn+uZQV2QvtCmVTAN6tgiIkFxlpdylwc/N&#10;/edVQIxlMmOVkiINXoQJbtYfP1y3TSIiVagqE5oAiTRJ26RBYW2ThKHhhaiZOVONkLCYK10zC696&#10;F2aatcBeV2G0WFyErdJZoxUXxsDXu24xWDv+PBfcPua5EZZUaQC+WXfV7rrFa7i+ZslOs6Yoee8G&#10;+wcvalZKMDpS3THLyLMu/6KqS66VUbk946oOVZ6XXLgYIBq6OIrmqWCNcLFAckwzpsn8P1r+ff/U&#10;/NDoumkeFP9liFS3BZM78UVr1RaCZWCOYqLCtjHJuAFfDGwl2/abykBa9myVy8Eh1zUSQnTk4FL9&#10;MqZaHCzh8JHGdHUVgSIc1oYXtMGSYTt/NvarUI6K7R+M7bTK4MllOiOS1WB3Ayx5XYFsn0IS0ygm&#10;Ld4uem1HGPVgy9XynBQOfQyLPNgJtnMPFq3oBNnSQ4HN5YRrsQdbTFBdeJgoXkwwXXqoKSZoyTFf&#10;UzxXHmY6POqnfoqKzkw89TM/HSH1Mw8CLSfyRWfmnvrJP8XnC3CiMKgvwVGdQXXvhvplxVDS/CD7&#10;moYnAq2H3YIl3iiDDYQFDl2y6ZqQJYDC1QkwZBHB565j3wNDjhAczwJDAhB8OQsMRYbgq1lgrCNE&#10;Q6l0/4DTIWKlOPi8ILESHHxemLSPE4T0nAHpwKleJw3nyvGJogMCJ8oW94ByzKK8wyNp0wBKBogL&#10;9xA7eWu1FxvlMBZ1xqJynmLV9Lb/YCr5Jhaas4cOgOHeOFL86zhSd9ZBFMPycO9g0G8zUB3mPZMd&#10;ygtiMDXcX5vEnpsXwrvItzLYGYXAURN3wIzioKbeIWNUVWb3ZVWhJG4CEbeVJnsGswPjXEgb9X6+&#10;QlauG199mrvZyYHWhBtVuh+CO2bxZMUhxiRblb3AKdvCjJIGEoaoAH4RvFAwxHCrnUMIg/nABdfP&#10;MjiA+O/w7E9c698AAAD//wMAUEsDBBQABgAIAAAAIQBuudbu4QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3bRR18ZsiggFRSpaC14nyTYJyc7G3W0b/73jSY/De7z5vnw1&#10;2UEcjQ+dIw3zWQLCUOXqjhoNu4/11R2IEJFqHBwZDd8mwKo4P8sxq92J3s1xGxvBIxQy1NDGOGZS&#10;hqo1FsPMjYY42ztvMfLpG1l7PPG4HeQiSW6lxY74Q4ujeWxN1W8PVsN60z8t8dlb1X9ZenO78vN1&#10;/6L15cX0cA8imin+leEXn9GhYKbSHagOYtCg0mt2iRzMFTtwY6nSBYhSQ3qjEpBFLv87FD8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhFugoBADAAC5CQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbrnW7uEAAAALAQAADwAAAAAAAAAAAAAAAABq&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHgGAAAAAA==&#10;" path="m5125,4843r,-4562l4844,,250,,,281,,4843r250,281l4844,5124r281,-281e" fillcolor="#fcba5c [3205]" strokecolor="#fcba5c [3205]">
                 <v:path o:connecttype="custom" o:connectlocs="1518624,1435342;1518624,83281;1435359,0;74079,0;0,83281;0,1435342;74079,1518624;1435359,1518624;1518624,1435342" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37E31B25" wp14:editId="738CCCFB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37E31B25" wp14:editId="738CCCFB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2308860</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6184900" cy="4619625"/>
             <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="36" name="Picture Placeholder 35" descr="Two pairs of hands handling a soil carbon sample.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D888A290-A10E-4F45-F46F-EC8230CE35CC}"/>
                 </a:ext>
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -870,51 +870,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ccess and </w:t>
       </w:r>
       <w:r w:rsidR="00640BCD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="4F3AD831" w:rsidRPr="00864465">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ermissions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> guide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDCDBDA" w14:textId="42B012E7" w:rsidR="0021782A" w:rsidRPr="00531F3B" w:rsidRDefault="002F072E" w:rsidP="0021782A">
+    <w:p w14:paraId="7DDCDBDA" w14:textId="10E44FAC" w:rsidR="0021782A" w:rsidRPr="00531F3B" w:rsidRDefault="002F072E" w:rsidP="0021782A">
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B988443" wp14:editId="68710623">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3114040</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3491230</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1518920"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Freeform 4">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3E24A73-5D17-FD81-5BFB-9E6D59124CF0}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -1023,51 +1023,51 @@
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="50CCC66E" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.2pt;margin-top:274.9pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhABtGtmLhAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4s2ShlLU0nNAQnLhsTEresCW1Z41RJ1gWeHu8EN1v+9Pv7q1WyA5uM&#10;D71DCfOZAGawcbrHVsLu7flmCSxEhVoNDo2EbxNgVV9eVKrU7oQbM21jyygEQ6kkdDGOJeeh6YxV&#10;YeZGg3T7dN6qSKtvufbqROF24Ashcm5Vj/ShU6NZd6Y5bI9Wwrv6+pjj02u63eU/dlofNi++TVJe&#10;X6XHB2DRpPgHw1mf1KEmp707og5skJAVIiNUwl1WUAci7hdFDmxPw7IQwOuK/+9Q/wIAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDz483/DAMAALkJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbRrZi4QAAAAsBAAAPAAAAAAAAAAAAAAAAAGYFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
+              <v:shape w14:anchorId="05EA0EA5" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:245.2pt;margin-top:274.9pt;width:119.6pt;height:119.6pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz483/DAMAALkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVm1vmzAQ/j5p/8Hi46SVOA1tg0qqqVX3&#10;pVsnNfsBjjEBDWxkuyH997szL3OzkKBpX8Dgx4/vnruz7/ZuX5VkJ7QplEwCejELiJBcpYXcJsHP&#10;9ePnm4AYy2TKSiVFErwJE9ytPn64bepYzFWuylRoAiTSxE2dBLm1dRyGhueiYuZC1ULCZKZ0xSx8&#10;6m2YatYAe1WG89nsKmyUTmutuDAG/j60k8HK8WeZ4PY5y4ywpEwCsM26p3bPDT7D1S2Lt5rVecE7&#10;M9g/WFGxQsKmA9UDs4y86uIvqqrgWhmV2QuuqlBlWcGF8wG8obMDb15yVgvnC4hj6kEm8/9o+ffd&#10;S/1Do+mmflL8lyFS3edMbsUXrVWTC5bCdhSFCpvaxMMC/DCwlGyabyqF0LJXq5wG+0xXSAjekb2T&#10;+m2QWuwt4fCTRvRmOYeIcJjrP3APFvfL+auxX4VyVGz3ZGwbqxRGTumUSFbBvmtgyaoSwvYpJBGd&#10;R6TB11UX2wFGPdjiZrEgOYlmy+gQNvdgJ9guPdg8mo2QLTyU2/O4aZEHG6O68jC44XGmaw81xgQl&#10;Oeg1xrP0MOPuUV/6MSo6UXjqKz/uIfWVhwCOxZFO1J764p/i8wNwIjGoH4KDPIPs3vb5y/I+pfle&#10;djkNIwKlh9WCKV4rgwWECQ5Vsm6LkMWAwtkRMKiI4EtXsefAoBGCXRGAcaeZQQAEX09ihiRD8HIS&#10;GPMI0ZAq7Rlw2hDMFAef5iRmgoNPc5N2fkIgPWNadbo4abhXDm8UHRC4UTa4BiLHLIa3H5ImCdyR&#10;RHIY4KGDM5XaibVyGItxxqRylmLWdHv/wZTyKBYKpYP2gP5dO1LHhe6fhiHNeVSLObdli/Kc6C3q&#10;361l/ZZYc9NcOIs8pmC7KYQPY+IumCE4GFPvkjGqLNLHoiwxJK4DEfelJjsGvQPjXEjbp+c7ZOmq&#10;8d2vqYvBgHa1cK1KeyC4axZvVmxiTLxR6Rvcsg30KEkgoYkK4IjguYImhlvthEMY9AfOua6XwQbE&#10;/4ax33GtfgMAAP//AwBQSwMEFAAGAAgAAAAhABtGtmLhAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4s2ShlLU0nNAQnLhsTEresCW1Z41RJ1gWeHu8EN1v+9Pv7q1WyA5uM&#10;D71DCfOZAGawcbrHVsLu7flmCSxEhVoNDo2EbxNgVV9eVKrU7oQbM21jyygEQ6kkdDGOJeeh6YxV&#10;YeZGg3T7dN6qSKtvufbqROF24Ashcm5Vj/ShU6NZd6Y5bI9Wwrv6+pjj02u63eU/dlofNi++TVJe&#10;X6XHB2DRpPgHw1mf1KEmp707og5skJAVIiNUwl1WUAci7hdFDmxPw7IQwOuK/+9Q/wIAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDz483/DAMAALkJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbRrZi4QAAAAsBAAAPAAAAAAAAAAAAAAAAAGYFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#9fb76f [3204]" strokecolor="#9fb76f [3204]">
                 <v:path o:connecttype="custom" o:connectlocs="1518624,1444092;1518624,74530;1435359,0;74079,0;0,74530;0,1444092;74079,1518622;1435359,1518622;1518624,1444092" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E12286">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="124A3A8A" wp14:editId="17A9CED9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4662170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3491541</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="1515745"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Freeform 4">
@@ -1180,59 +1180,65 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="none" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6102784F" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.1pt;margin-top:274.9pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhANl6pOXhAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQdSgtpCFOBZWAAxUSBSSOTrzEEfE6sp02/D3LCY478zQ7U64n14s9&#10;hth5UnAxy0AgNd501Cp4e70/z0HEpMno3hMq+MYI6+r4qNSF8Qd6wf0utYJDKBZagU1pKKSMjUWn&#10;48wPSOx9+uB04jO00gR94HDXy3mWXUmnO+IPVg+4sdh87UanoLZn7l0+he3d9jF8TLR5frB2VOr0&#10;ZLq9AZFwSn8w/Nbn6lBxp9qPZKLoFVxfLuaMKlguVryBiRVLIGq28nwJsirl/w3VDwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNnr+tDAMAAI0JAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDZeqTl4QAAAAsBAAAPAAAAAAAAAAAAAAAAAGYFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
+              <v:shape w14:anchorId="7F14219C" id="Freeform 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:367.1pt;margin-top:274.9pt;width:119.6pt;height:119.35pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="5126,5095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNnr+tDAMAAI0JAAAOAAAAZHJzL2Uyb0RvYy54bWysVslu2zAQvRfoPxA6FmhkOlYSC5aDIkF6&#10;SRcg7gfQFGUJlUiBZCzn7ztDLWVdyxaKXrTx8c3yZsRZ3R+qkuyFNoWSSUCvZgERkqu0kLsk+LF5&#10;+ngXEGOZTFmppEiCN2GC+/X7d6umjsVc5apMhSZAIk3c1EmQW1vHYWh4LipmrlQtJCxmSlfMwqve&#10;halmDbBXZTifzW7CRum01ooLY+DrY7sYrB1/lgluv2WZEZaUSQC+WXfV7rrFa7hesXinWZ0XvHOD&#10;/YMXFSskGB2oHpll5FUXf1FVBdfKqMxecVWFKssKLlwMEA2dHUXzkrNauFggOaYe0mT+Hy3/un+p&#10;v2t03dTPiv80RKqHnMmd+KS1anLBUjBHMVFhU5t42IAvBraSbfNFpSAte7XK5eCQ6QoJITpycKl+&#10;G1ItDpZw+EgjerecgyIc1uAlul1EzgaL++381djPQjkqtn82ttUqhSeX6ZRIVoHdDbBkVQmyfQhJ&#10;ROcRafB202k7wKgHW9wtFiQn0WzprIJuA2zuwc6wXXuweTQbIVt4KGfztGuRBxujuvEwaPA0062H&#10;GmOClhzyNcaz9DDj4VE/9WNUdGLiqZ/58Qipn3kQcExHOjH31E/+OT5fgDOFQX0JjuosxELr6pfl&#10;fUnzg+y+wROB1sNuwRKvlcEGwgKHLtm0TchiQOHqCBiyiODrrpvOgyFHCO5b7zwYEoDg20nMUGQI&#10;Xk4CYx0hGkoF/zOXQsRKcfBpQWIlOPi0MGkXJwjpOdM61emk4Vw5PlF0QOBE2eIeUI5ZlLd/JE0S&#10;uF8SyeEBfzq4Uqm92CiHsagzFpXzFKums/0bU8qTWGiUDtoD+nvtSB0Xhn8ehjSXUS3mkskW5QXR&#10;e9TfW896k9hz00K4iDyVwdYoyIeauOIaxEFNvUPGqLJIn4qyREncBCIeSk32DGYHxrmQtq+3P5Cl&#10;60apcGdbMO0X4caPtsnd0YmnJQ4mJt6q9A1OzgbmjiSQMBgF0PY8VzCYcKtdMhAGZ75zuJtPcKjw&#10;3+HZn6LWvwAAAP//AwBQSwMEFAAGAAgAAAAhANl6pOXhAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQdSgtpCFOBZWAAxUSBSSOTrzEEfE6sp02/D3LCY478zQ7U64n14s9&#10;hth5UnAxy0AgNd501Cp4e70/z0HEpMno3hMq+MYI6+r4qNSF8Qd6wf0utYJDKBZagU1pKKSMjUWn&#10;48wPSOx9+uB04jO00gR94HDXy3mWXUmnO+IPVg+4sdh87UanoLZn7l0+he3d9jF8TLR5frB2VOr0&#10;ZLq9AZFwSn8w/Nbn6lBxp9qPZKLoFVxfLuaMKlguVryBiRVLIGq28nwJsirl/w3VDwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNnr+tDAMAAI0JAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDZeqTl4QAAAAsBAAAPAAAAAAAAAAAAAAAAAGYFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m5125,4844r,-4594l4844,,250,,,250,,4844r250,250l4844,5094r281,-250e" fillcolor="#006c93 [3206]" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1518624,1441073;1518624,74374;1435359,0;74079,0;0,74374;0,1441073;74079,1515448;1435359,1515448;1518624,1441073" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C974D4">
-        <w:t xml:space="preserve">V1 </w:t>
+        <w:t>V1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF60BE">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C974D4">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56CE3">
         <w:t>June</w:t>
       </w:r>
       <w:r w:rsidR="001040DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C974D4">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="001040DD">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5743B6CC" w14:textId="77777777" w:rsidR="00D72BF8" w:rsidRDefault="36857045" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="Contents"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc222307002"/>
@@ -2021,63 +2027,63 @@
         <w:t>add and remove users, and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> assign permissions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5617DB04" w14:textId="0FE3B608" w:rsidR="00833B37" w:rsidRPr="0009131B" w:rsidRDefault="29707443" w:rsidP="66B2923A">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Permissions can be tailored, </w:t>
       </w:r>
       <w:r w:rsidR="68336385">
         <w:t>for example</w:t>
       </w:r>
       <w:r w:rsidR="007C40F1">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EF9450C" w14:textId="77777777" w:rsidR="00C93986" w:rsidRDefault="29707443" w:rsidP="66B2923A">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="56"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>A Compliance Officer may require the ability to Declare and Submit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403406CA" w14:textId="2095D42B" w:rsidR="00833B37" w:rsidRPr="0009131B" w:rsidRDefault="29707443" w:rsidP="66B2923A">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="56"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>A Technical Officer may only require View or Edit permissions for a profile.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3D7F11" w14:textId="2DCB1504" w:rsidR="66B2923A" w:rsidRDefault="29707443" w:rsidP="66B2923A">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>This approach ensures that responsibilities</w:t>
       </w:r>
       <w:r w:rsidR="1173C5FF">
         <w:t xml:space="preserve"> between users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are clearly defined and that sensitive information remains secure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77116AB1" w14:textId="4CCE19A5" w:rsidR="001C12B7" w:rsidRDefault="00AD573C" w:rsidP="66B2923A">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
@@ -2094,82 +2100,88 @@
       </w:r>
       <w:r w:rsidR="002529D9">
         <w:t xml:space="preserve"> add and manage users in a registered person account </w:t>
       </w:r>
       <w:r w:rsidR="00F64A3E">
         <w:t>and give them the right permissions in Online Services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273F0D9E" w14:textId="35856C60" w:rsidR="00047E6E" w:rsidRPr="001442B2" w:rsidRDefault="79677D71" w:rsidP="001442B2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc213230190"/>
       <w:bookmarkStart w:id="5" w:name="_Toc385075822"/>
       <w:bookmarkStart w:id="6" w:name="_Toc226549961"/>
       <w:r>
         <w:t>Navigating to the form</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="094DF8BE" w14:textId="67846E87" w:rsidR="0044019B" w:rsidRDefault="0044019B" w:rsidP="00864465">
+    <w:p w14:paraId="094DF8BE" w14:textId="274326DF" w:rsidR="0044019B" w:rsidRDefault="0044019B" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
       </w:pPr>
       <w:r w:rsidRPr="009E5ABD">
         <w:t xml:space="preserve">Log in to </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00527E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Online Services</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00CB1096">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
       <w:r w:rsidR="00527E2A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C2EF43" w14:textId="4CF12D52" w:rsidR="00100B15" w:rsidRDefault="00100B15" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
       </w:pPr>
       <w:r>
         <w:t>Ensure you are acting on behalf of your organisation</w:t>
       </w:r>
       <w:r w:rsidR="000726F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECB39E1" w14:textId="3F3D13BD" w:rsidR="00800C77" w:rsidRDefault="005700B7" w:rsidP="006B75C3">
+    <w:p w14:paraId="6ECB39E1" w14:textId="581ED9D5" w:rsidR="00800C77" w:rsidRDefault="005700B7" w:rsidP="006B75C3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C7CD63A" wp14:editId="61831735">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2219826</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>873894</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="300790" cy="204537"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1184094089" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2206,84 +2218,90 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="77099A9A" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:174.8pt;margin-top:68.8pt;width:23.7pt;height:16.1pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbMzzYeQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQpZYyKFFUgpkkI&#10;EDDx7Dp2E8nxeWe3affrd3bSFBjaA9qL48vdfXf3+e7OL7atYRuFvgFb8uIo50xZCVVjVyX/+XT9&#10;5RtnPghbCQNWlXynPL+Yf/503rmZmkANplLICMT6WedKXofgZlnmZa1a4Y/AKUtKDdiKQCKusgpF&#10;R+itySZ5/jXrACuHIJX39PeqV/J5wtdayXCntVeBmZJTbiGdmM5lPLP5uZitULi6kUMa4gNZtKKx&#10;FHSEuhJBsDU2f0G1jUTwoMORhDYDrRupUg1UTZG/qeaxFk6lWogc70aa/P+DlbebR3ePREPn/MzT&#10;NVax1djGL+XHtoms3UiW2gYm6edxnp+eEaWSVJN8enJ8GsnMDs4OffiuoGXxUnKkt0gUic2ND73p&#10;3iTG8mCa6roxJgnx/dWlQbYR9HLLVTGAv7Iy9kOOlGP0zA4Vp1vYGRXxjH1QmjUV1ThJCadmPCQj&#10;pFQ2FL2qFpXqcyxO8jz1E8GPHomQBBiRNVU3Yg8ArwvdY/f0DPbRVaVeHp3zfyXWO48eKTLYMDq3&#10;jQV8D8BQVUPk3n5PUk9NZGkJ1e4eGUI/Sd7J64ae90b4cC+QRoc6gtZBuKNDG+hKDsONsxrw93v/&#10;oz11NGk562gUS+5/rQUqzswPS71+VkyncXaTMD05nZCALzXLlxq7bi+BeqagxeNkukb7YPZXjdA+&#10;09ZYxKikElZS7JLLgHvhMvQrgvaOVItFMqN5dSLc2EcnI3hkNbbv0/ZZoBt6PNBw3MJ+bMXsTav3&#10;ttHTwmIdQDdpDg68DnzTrKfGGfZSXCYv5WR12J7zPwAAAP//AwBQSwMEFAAGAAgAAAAhANgTl87e&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQS0eha0rTCSFxBTG4cMsa&#10;r6lonKrJusKvx5zgZvs9PX+v3i5+EDNOsQ+kYb3KQCC1wfbUaXh/e7ouQcRkyJohEGr4wgjb5vys&#10;NpUNJ3rFeZc6wSEUK6PBpTRWUsbWoTdxFUYk1g5h8ibxOnXSTubE4X6QN1lWSG964g/OjPjosP3c&#10;Hb0G9d2+pDKMdy71H6rz6+fDNF9pfXmxPNyDSLikPzP84jM6NMy0D0eyUQwa8ltVsJWFfMMDO3K1&#10;4XZ7vhSqBNnU8n+H5gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbMzzYeQIAAIUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYE5fO3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="2pt"/>
+              <v:rect w14:anchorId="4CED87B9" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:174.8pt;margin-top:68.8pt;width:23.7pt;height:16.1pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbMzzYeQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQpZYyKFFUgpkkI&#10;EDDx7Dp2E8nxeWe3affrd3bSFBjaA9qL48vdfXf3+e7OL7atYRuFvgFb8uIo50xZCVVjVyX/+XT9&#10;5RtnPghbCQNWlXynPL+Yf/503rmZmkANplLICMT6WedKXofgZlnmZa1a4Y/AKUtKDdiKQCKusgpF&#10;R+itySZ5/jXrACuHIJX39PeqV/J5wtdayXCntVeBmZJTbiGdmM5lPLP5uZitULi6kUMa4gNZtKKx&#10;FHSEuhJBsDU2f0G1jUTwoMORhDYDrRupUg1UTZG/qeaxFk6lWogc70aa/P+DlbebR3ePREPn/MzT&#10;NVax1djGL+XHtoms3UiW2gYm6edxnp+eEaWSVJN8enJ8GsnMDs4OffiuoGXxUnKkt0gUic2ND73p&#10;3iTG8mCa6roxJgnx/dWlQbYR9HLLVTGAv7Iy9kOOlGP0zA4Vp1vYGRXxjH1QmjUV1ThJCadmPCQj&#10;pFQ2FL2qFpXqcyxO8jz1E8GPHomQBBiRNVU3Yg8ArwvdY/f0DPbRVaVeHp3zfyXWO48eKTLYMDq3&#10;jQV8D8BQVUPk3n5PUk9NZGkJ1e4eGUI/Sd7J64ae90b4cC+QRoc6gtZBuKNDG+hKDsONsxrw93v/&#10;oz11NGk562gUS+5/rQUqzswPS71+VkyncXaTMD05nZCALzXLlxq7bi+BeqagxeNkukb7YPZXjdA+&#10;09ZYxKikElZS7JLLgHvhMvQrgvaOVItFMqN5dSLc2EcnI3hkNbbv0/ZZoBt6PNBw3MJ+bMXsTav3&#10;ttHTwmIdQDdpDg68DnzTrKfGGfZSXCYv5WR12J7zPwAAAP//AwBQSwMEFAAGAAgAAAAhANgTl87e&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQS0eha0rTCSFxBTG4cMsa&#10;r6lonKrJusKvx5zgZvs9PX+v3i5+EDNOsQ+kYb3KQCC1wfbUaXh/e7ouQcRkyJohEGr4wgjb5vys&#10;NpUNJ3rFeZc6wSEUK6PBpTRWUsbWoTdxFUYk1g5h8ibxOnXSTubE4X6QN1lWSG964g/OjPjosP3c&#10;Hb0G9d2+pDKMdy71H6rz6+fDNF9pfXmxPNyDSLikPzP84jM6NMy0D0eyUQwa8ltVsJWFfMMDO3K1&#10;4XZ7vhSqBNnU8n+H5gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbMzzYeQIAAIUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYE5fO3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00CC0009">
         <w:t xml:space="preserve">You may need to </w:t>
       </w:r>
       <w:r w:rsidR="000A6E0E">
         <w:t>‘</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="000A6E0E" w:rsidRPr="00310B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>S</w:t>
         </w:r>
         <w:r w:rsidRPr="00864465">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>witch account</w:t>
         </w:r>
         <w:r w:rsidR="000A6E0E" w:rsidRPr="00310B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>’</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00CB1096">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> to ensure you’re</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0009">
         <w:t xml:space="preserve"> acting on behalf of your organisation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if it is already registered in Online Services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C27AB5B" w14:textId="31478717" w:rsidR="00D049A4" w:rsidRDefault="4542A368" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc181083398"/>
       <w:bookmarkStart w:id="8" w:name="_Toc226549962"/>
       <w:r>
         <w:t>Adding</w:t>
       </w:r>
       <w:r w:rsidR="20C06E09">
         <w:t xml:space="preserve"> user</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="6BCB26C9">
@@ -2353,51 +2371,51 @@
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="66E8919D" w:rsidRPr="009D5830">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Online Services account</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="66E8919D">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="3A3282EA" w14:textId="222681B8" w:rsidR="002B64A8" w:rsidRDefault="002B64A8" w:rsidP="005812A9">
       <w:r>
         <w:t xml:space="preserve">A new user can be added by an organisation’s admin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7C4D35" w14:textId="3A4B383A" w:rsidR="00447C84" w:rsidRDefault="00F71108" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="79"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00447C84" w:rsidRPr="00DB04DB">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00447C84" w:rsidRPr="00864465">
         <w:t xml:space="preserve">Manage </w:t>
       </w:r>
       <w:r w:rsidR="00EE2E42" w:rsidRPr="00864465">
         <w:t>account’</w:t>
       </w:r>
       <w:r w:rsidR="00EE2E42" w:rsidRPr="00450F75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE2E42" w:rsidRPr="001442B2">
         <w:t>and then</w:t>
       </w:r>
       <w:r w:rsidR="00EE2E42" w:rsidRPr="00864465">
@@ -2492,132 +2510,132 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="756CB2EB" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:316.6pt;margin-top:19.7pt;width:35.1pt;height:8.3pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmt420eAIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDtOuCOkXQosOA&#10;oi2aDj0rshQbkEWNUuJkXz9Kdpy2K3YodpFFk3wkn0heXO5aw7YKfQO25MVJzpmyEqrGrkv+8+nm&#10;yzlnPghbCQNWlXyvPL+cf/500bmZmkANplLICMT6WedKXofgZlnmZa1a4U/AKUtKDdiKQCKuswpF&#10;R+itySZ5fpZ1gJVDkMp7+nvdK/k84WutZLjX2qvATMkpt5BOTOcqntn8QszWKFzdyCEN8YEsWtFY&#10;CjpCXYsg2Aabv6DaRiJ40OFEQpuB1o1UqQaqpsjfVLOshVOpFiLHu5Em//9g5d126R6QaOicn3m6&#10;xip2Gtv4pfzYLpG1H8lSu8Ak/ZxOT78WE84kqYr89Ox8GsnMjs4OffiuoGXxUnKkt0gUie2tD73p&#10;wSTG8mCa6qYxJgnx/dWVQbYV9HKrdTGAv7Iy9kOOlGP0zI4Vp1vYGxXxjH1UmjUV1ThJCadmPCYj&#10;pFQ2FL2qFpXqcyxO8zz1E8GPHomQBBiRNVU3Yg8Arws9YPf0DPbRVaVeHp3zfyXWO48eKTLYMDq3&#10;jQV8D8BQVUPk3v5AUk9NZGkF1f4BGUI/Sd7Jm4ae91b48CCQRoeGjNZBuKdDG+hKDsONsxrw93v/&#10;oz11NGk562gUS+5/bQQqzswPS73+rZhO4+wmgbpuQgK+1KxeauymvQLqmYIWj5PpGu2DOVw1QvtM&#10;W2MRo5JKWEmxSy4DHoSr0K8I2jtSLRbJjObViXBrl05G8MhqbN+n3bNAN/R4oOG4g8PYitmbVu9t&#10;o6eFxSaAbtIcHHkd+KZZT40z7KW4TF7Kyeq4Ped/AAAA//8DAFBLAwQUAAYACAAAACEAhRq91N4A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoglW1lZS90JIXEFMbhwyxqv&#10;qWicqsm6wtMTTuxmy59+f3+1nV0vJhpD5xlhuVAgiBtvOm4RPt6fbzcgQtRsdO+ZEL4pwLa+vKh0&#10;afyJ32jaxVakEA6lRrAxDqWUobHkdFj4gTjdDn50OqZ1bKUZ9SmFu16ulMql0x2nD1YP9GSp+dod&#10;HULx07zGjR/WNnafReuWL4dxukG8vpofH0BEmuM/DH/6SR3q5LT3RzZB9Ah5lq0SipAVdyAScK+y&#10;NOwR1rkCWVfyvEH9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGa3jbR4AgAAhQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIUavdTeAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="2pt"/>
+              <v:rect w14:anchorId="4744AFA8" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:316.6pt;margin-top:19.7pt;width:35.1pt;height:8.3pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmt420eAIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDtOuCOkXQosOA&#10;oi2aDj0rshQbkEWNUuJkXz9Kdpy2K3YodpFFk3wkn0heXO5aw7YKfQO25MVJzpmyEqrGrkv+8+nm&#10;yzlnPghbCQNWlXyvPL+cf/500bmZmkANplLICMT6WedKXofgZlnmZa1a4U/AKUtKDdiKQCKuswpF&#10;R+itySZ5fpZ1gJVDkMp7+nvdK/k84WutZLjX2qvATMkpt5BOTOcqntn8QszWKFzdyCEN8YEsWtFY&#10;CjpCXYsg2Aabv6DaRiJ40OFEQpuB1o1UqQaqpsjfVLOshVOpFiLHu5Em//9g5d126R6QaOicn3m6&#10;xip2Gtv4pfzYLpG1H8lSu8Ak/ZxOT78WE84kqYr89Ox8GsnMjs4OffiuoGXxUnKkt0gUie2tD73p&#10;wSTG8mCa6qYxJgnx/dWVQbYV9HKrdTGAv7Iy9kOOlGP0zI4Vp1vYGxXxjH1UmjUV1ThJCadmPCYj&#10;pFQ2FL2qFpXqcyxO8zz1E8GPHomQBBiRNVU3Yg8Arws9YPf0DPbRVaVeHp3zfyXWO48eKTLYMDq3&#10;jQV8D8BQVUPk3v5AUk9NZGkF1f4BGUI/Sd7Jm4ae91b48CCQRoeGjNZBuKdDG+hKDsONsxrw93v/&#10;oz11NGk562gUS+5/bQQqzswPS73+rZhO4+wmgbpuQgK+1KxeauymvQLqmYIWj5PpGu2DOVw1QvtM&#10;W2MRo5JKWEmxSy4DHoSr0K8I2jtSLRbJjObViXBrl05G8MhqbN+n3bNAN/R4oOG4g8PYitmbVu9t&#10;o6eFxSaAbtIcHHkd+KZZT40z7KW4TF7Kyeq4Ped/AAAA//8DAFBLAwQUAAYACAAAACEAhRq91N4A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoglW1lZS90JIXEFMbhwyxqv&#10;qWicqsm6wtMTTuxmy59+f3+1nV0vJhpD5xlhuVAgiBtvOm4RPt6fbzcgQtRsdO+ZEL4pwLa+vKh0&#10;afyJ32jaxVakEA6lRrAxDqWUobHkdFj4gTjdDn50OqZ1bKUZ9SmFu16ulMql0x2nD1YP9GSp+dod&#10;HULx07zGjR/WNnafReuWL4dxukG8vpofH0BEmuM/DH/6SR3q5LT3RzZB9Ah5lq0SipAVdyAScK+y&#10;NOwR1rkCWVfyvEH9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGa3jbR4AgAAhQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIUavdTeAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="12F5D17B">
         <w:t>rovide details of the new user including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADD93A6" w14:textId="54C8254A" w:rsidR="00504944" w:rsidRDefault="150075A4" w:rsidP="00504944">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="56"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="7D7086B2">
         <w:t>email address</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5023B604" w14:textId="15E997DA" w:rsidR="0042054A" w:rsidRDefault="150075A4" w:rsidP="66B2923A">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="56"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="7D7086B2">
         <w:t>relationship type</w:t>
       </w:r>
       <w:r w:rsidR="30DF475F">
         <w:t xml:space="preserve"> (agent or employee)</w:t>
       </w:r>
       <w:r w:rsidR="00886813">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A165F5" w14:textId="6BB24B60" w:rsidR="0055579C" w:rsidRDefault="2E817BDA" w:rsidP="66B2923A">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="308C8DD9" wp14:editId="5A6944E2">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="3175" b="6350"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="308C8DD9" wp14:editId="010B6712">
+            <wp:extent cx="5530291" cy="2147955"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="1321901856" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1321901856" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6032725" cy="2343100"/>
+                      <a:ext cx="5570687" cy="2163645"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="001AA1C4" w14:textId="6AEC8168" w:rsidR="00F35CF2" w:rsidRDefault="00A97B56" w:rsidP="00F35CF2">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
       </w:pPr>
       <w:r>
         <w:t>Click ‘Add user’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3F86B7" w14:textId="78BDFEB0" w:rsidR="000E635F" w:rsidRDefault="000E635F" w:rsidP="000E635F">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2703,250 +2721,362 @@
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">If the error message ‘This user is already associated with this account’ appears, </w:t>
             </w:r>
             <w:r w:rsidR="00291935">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>the user already has access to the registered person account.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F1B3892" w14:textId="77777777" w:rsidR="0016456A" w:rsidRDefault="0016456A" w:rsidP="0016456A">
+    <w:p w14:paraId="4F1B3892" w14:textId="77777777" w:rsidR="0016456A" w:rsidRDefault="5349673F" w:rsidP="0016456A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc226549963"/>
       <w:r>
         <w:t>Editing contacts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
+    <w:p w14:paraId="4ECE0AB4" w14:textId="00784785" w:rsidR="040140D9" w:rsidRPr="00D420DE" w:rsidRDefault="040140D9" w:rsidP="00D03A54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03A54">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03A54">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Edit Contacts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03A54">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> feature allows you to update the primary contact for an application.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51E2DD91">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03A54">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03A54">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Primary Contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5BAD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>dropdown list displays all users currently associated with the application.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51E2DD91">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5BAD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>To change the primary contact, simply select a different user from this list.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51E2DD91">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D420DE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>This is useful when the current contact is no longer responsible for the application, and a new contact needs to be assigned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798BCC7F" w14:textId="1D75A9E4" w:rsidR="25D41C1C" w:rsidRPr="00D420DE" w:rsidRDefault="25D41C1C" w:rsidP="00DA49B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="62561C8B" w14:textId="77777777" w:rsidR="0016456A" w:rsidRDefault="0016456A" w:rsidP="0016456A">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="83"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Click ‘Manage account’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C91E2BB" w14:textId="77777777" w:rsidR="0016456A" w:rsidRDefault="0016456A" w:rsidP="0016456A">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="83"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click ‘Edit </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>contacts’</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B3D86E" w14:textId="77777777" w:rsidR="0016456A" w:rsidRDefault="0016456A" w:rsidP="0016456A">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="83"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Select a primary contact person from the dropdown list.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4582CC27" w14:textId="77777777" w:rsidR="0016456A" w:rsidRDefault="0016456A" w:rsidP="0016456A">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="83"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Click ‘Update’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624A1EEA" w14:textId="1401A352" w:rsidR="00A37D07" w:rsidRDefault="00B3050F" w:rsidP="00B3050F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc226549964"/>
       <w:r>
         <w:t>Updating user details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
+    <w:p w14:paraId="27B0842F" w14:textId="0E849948" w:rsidR="321BBB6B" w:rsidRPr="005D1531" w:rsidRDefault="321BBB6B" w:rsidP="005D1531">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Updating user details allows for the details of the primary contact to be updated. </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4E11B772" w14:textId="77777777" w:rsidR="00B3050F" w:rsidRDefault="00B3050F" w:rsidP="00864465">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Click ‘Manage account’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B76CE1" w14:textId="472A7E82" w:rsidR="00B3050F" w:rsidRDefault="00B3050F" w:rsidP="00864465">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Click ‘Edit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>details’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD8ACC2" w14:textId="67B06BAD" w:rsidR="00B3050F" w:rsidRDefault="00B3050F" w:rsidP="00864465">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Update the </w:t>
+      </w:r>
+      <w:r w:rsidR="004001C7">
+        <w:t>registered person’s street or postal address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A78F9C" w14:textId="555E3C9F" w:rsidR="00B3050F" w:rsidRPr="00B3050F" w:rsidRDefault="00B3050F" w:rsidP="00864465">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Click ‘Update’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7191076E" w14:textId="6F53E239" w:rsidR="008F418B" w:rsidRDefault="4CD6A0B1" w:rsidP="00864465">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc226549965"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Manag</w:t>
+      </w:r>
+      <w:r w:rsidR="279E80A3">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2E05809B">
+        <w:t>user</w:t>
+      </w:r>
+      <w:r w:rsidR="00197D65">
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="2E05809B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517BE04A" w14:textId="1DA56CA2" w:rsidR="00BA4004" w:rsidRDefault="00E77C76" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
-[...72 lines deleted...]
-          <w:numId w:val="74"/>
+          <w:numId w:val="78"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00BA4004" w:rsidRPr="00EA1632">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00BA4004" w:rsidRPr="00864465">
         <w:t xml:space="preserve">Manage account’ </w:t>
       </w:r>
       <w:r w:rsidR="00BA4004" w:rsidRPr="00CE51FE">
         <w:t>and then</w:t>
       </w:r>
       <w:r w:rsidR="00BA4004" w:rsidRPr="00450F75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA4004" w:rsidRPr="00864465">
         <w:t xml:space="preserve">‘Manage </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BA4004" w:rsidRPr="00864465">
         <w:t>users’</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BA4004" w:rsidRPr="00864465">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323B57F8" w14:textId="2C414FC8" w:rsidR="00EA6B2E" w:rsidRPr="001442B2" w:rsidRDefault="00E77C76" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CD9F67F" wp14:editId="420680EA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>53939</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>242135</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="1776730"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="21307"/>
                     <wp:lineTo x="21517" y="21307"/>
                     <wp:lineTo x="21517" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="231973923" name="Group 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3020,117 +3150,117 @@
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="53DBC0CE" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.25pt;margin-top:19.05pt;width:495.4pt;height:139.9pt;z-index:-251658235" coordsize="62915,17767" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBf/IGOIAQAAJ0JAAAOAAAAZHJzL2Uyb0RvYy54bWykVl1v4zYQfC/Q/0Co&#10;QN8SS67tOGqcg5E0QYD0LrjcIc80RVnESaRK0rHdX99ZUlKcD/SuaYDQpLhczg5nlzz7sGtq9iit&#10;U0Yvkuw4TZjUwhRKrxfJ1y9XR/OEOc91wWuj5SLZS5d8OP/5p7Ntm8uxqUxdSMvgRLt82y6Syvs2&#10;H42cqGTD3bFppcZkaWzDPYZ2PSos38J7U4/GaTobbY0tWmuEdA5fL+Nkch78l6UU/lNZOulZvUiA&#10;zYfWhnZF7ej8jOdry9tKiQ4GfweKhiuNTQdXl9xztrHqlatGCWucKf2xMM3IlKUSMsSAaLL0RTTX&#10;1mzaEMs6367bgSZQ+4Knd7sVHx+vbXvf3lkwsW3X4CKMKJZdaRv6BUq2C5TtB8rkzjOBj7PxaTad&#10;g1mBuezkZHbyW0eqqMD8q3Wi+uM7K0f9xqNncFolcvx3HKD3ioPvawWr/MbKpHPS/JCPhttvm/YI&#10;x9Vyr1aqVn4fpIeDIVD68U6JOxsHoPPOMlWAi3SWzU6z9HScMM0bSB9mtDvLElZIJyDCJcOPlNpV&#10;xjNTMs5ol42X9tdfdsvfQ7O8OVpLLS33ssC09lJ71vA9W0mmkGnWQuPHpGMCQ/tHNJzYujXim2Pa&#10;XFRcr+XStbAFNLIePTcPw2ehrGrVXqm6Ztb4B+Wr+4q3iCILMqfJjkXE8UKMbxxEFPqlEZsG+GPm&#10;WlmDUIPoVesSZnPZrCSYszdFQMhzZ8VnIGbI1Pl0PovJ6ryVXlQkzBLwyIDCgXU/EWLp4UdeHATO&#10;Vts/TYEQ+MabEMX/EfggUxBtnb+WpmHUAX4gCu75463rsPUmhLrW1GpD5Ebk9CWAJphdF8dDCYmq&#10;6HqmMXrF9X9K/HCEgEZuD5Q6GafT+SSbTHqlEqcQTC3ZCXHemQ9FwuURZ5+oQ4XI5uP5PEUxoFqA&#10;4jyfhfU876vFeJJOJ6fTWC3GWTofh2Lxfi4HFntanalVQcwSx86uVxe1ZY8c1f/qKsVfkD5mnsyw&#10;eeCfooxxhZ7f1zKe1mdZIqNR68bhVMPVJAe3XAgoOmaFq3gh427Z9GAzusxoRZBpreGQPEf1dr47&#10;B71ldNL7jirp7GmpDDfbACz9N2Bx8bAi7IwyMixulDb2LQc1oup2jvaAf0ANdVem2COxUCHC9eBa&#10;caWQA7fc+TtucZFCC3gc+E9oytpsF4npegmrjP37re9kD5ljNmFbXMyLxP214VS16xuNBDiFUOkm&#10;D4PJ9AQSYvZwZnU4ozfNhcHpo+gCXeiSva/7bmlN84A3xJJ2xRTXAnsvEuFtP7jwGGMKrxAhl8vQ&#10;j9fBrb5vcYnEw6Mc/7J74LbtCoGH7D+aPul4/qIeRFs6D22WKEmlCsXiideObxSA0AtvgCCh7r1C&#10;j4zDcbB6elWd/wMAAP//AwBQSwMECgAAAAAAAAAhAMx1vxt6nAAAepwAABQAAABkcnMvbWVkaWEv&#10;aW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAM5AAAA/wgGAAAA0ksYLQAAAAFzUkdCAK7OHOkA&#10;AAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAABYlAAAWJQFJUiTwAACcD0lEQVR4XuzddZwV5eLH8c/E&#10;ie0uNtiFhaVTOgQpFZEQARUTu1uvXuN39XrNKyYqgg2IjaSAdHcsucB2d5yc+P1xllpR8YqI6/N+&#10;vY6yM3Nm5pwzZ8585ynJNE0TQRAEQRAEQRCERkJuOEEQBEEQBEEQBOGvTIQcQRAEQRAEQRAaFRFy&#10;BEEQBEEQBEFoVETIEQRBEARBEAShUZFO7HjA6/WePFcQhNMiSRJVVVUEBQVhtVobzhYEQRAEQRDO&#10;IlGSIwiCIAiCIAhCoyJCjiAIgiAIgiAIjYoIOYIgCIIgCIIgNCoi5AiCIAiCIAiC0KiIjgeEP4Uk&#10;SUiS1HDyX5YkSVRWVhIQEIDNZms4WxAEQRAEQTiLRMgR/hS6rlNXV4emaQ1n/SVJkoSu60RERIje&#10;1QRBEARBEP5kIuQIZ51pmpSUlFBZWYlhGA1n/yWZpklAQABJSUlYLJaGswVBEARBEISzSIQc4ayS&#10;JAm3201eXh4ej6fRVFkzTRN/f38SExNFyBEEQRAEQfiTiY4HhLPONM1G+xAEQRAEQRD+fOdoyJFQ&#10;VRVZ/nPu8kuygqoqDScLgiAIgiAIgvAX8LtDjqpaUJTTXI0kISsKR2soyYqKxaL+pMqSLMOhPTsp&#10;r/VydmKOhKIoyJIESLiqith9IBtZOTtbF/54kiT/5DgTBEEQBEEQGqfTTCenJuFl+YJvWLPjAKqi&#10;IMu+C0lZln3/PnFZScZbW8GOzesprPRiUQ3mfvQCE+54hqIqDxaLiixJyIqF6oMrufqaq/nXe1+h&#10;WixIsuwLIQ3WeXzdCoos14eUY1OR5VNMr98/RVF83RgDhlbLlnUbyC2twmJR+eDZW7n2+htIL1dR&#10;ZV87kmPbr1+XJNW/xvr1iQvoP87R9/ioX3q/Jcm3nGEYmCcsW1GcQ15h2Qmf30+7sD7daYIgCIIg&#10;CMK57XeEHAlJcvPKw3fz+qylSLKMo64OXdeprCinsqoWUzoeMFRVIS99LTddOYoZK/aC10P+4XTW&#10;bNpNZUUVFeUVON1eJAmCmrRg1IiRDOp1HmCiuR0UFRVSVVMHinrSPsiKgrO2gqKSEmpdHlTFFz5k&#10;DKoqSigqLcetmb7SJklGkUyqKsspKi7BoxuoFgsVRbu49tKxfPDtjwB0GzSGESPH0TTEBFlB87go&#10;KS6issb3mhRZwuNx4nC48HiclJWV4/ToqKLk5zdp2J7lVA+QkHQX27ZsISu/HKtVITdjD1t2HkJW&#10;5JOWlWWJyoIMPnn/LR647y4ef/oFFq/diUc32fTjV8ycvwLVYkFVFDSPG69uoKgKpmmiKAqax4NX&#10;N5BlGdMERVHwetxouoGiKHCK/Tt5XwVBEARBEIRzwe8IOT4etxcdhbqc3fzrkbt59PF/ctP113HZ&#10;uCv4ZN5KvKavRAVvNWtWL2dPZgmz33meD+esxGrzo654Py/93yOMGzOSm+77F+nZ5ai4ySkuoa7G&#10;RVnmbp559D6uvvpqrr5mEt8s24Fi8QUdWYYDm5fywO2TmHjF1dxwxyPsyKrA8NTy5fsvcd1VVzJu&#10;3BU8+MxrZJc5seBizsdvcsXlYxk9chR3P/ofMgqrWPXdbLIqSvji/cnMWLiR0soayvJLkCwSRRnb&#10;efLemxl56UguGz+RaV8txmuqrP56Crffdg9PPvkA48eO4bZ7/sn+vJoGpUnC7yJJWGSdFQu+4st5&#10;yzAtVrJ2r+e9aZ9R5tZOKtWTFRVXeRbvTplCnV8CDz3+NGMGtmX5gjnszy7CNHS8moGCwb7tG5g1&#10;41M+m/UFuw7mIqsqR/Zu5ovZs/j8i284kF2EqsKeLauYNXMGs778lr1ZxZiyaKclCIIgCILwV/C7&#10;Q44kgaKoOMoLWLrgW75bfYDho8cQJxdz3yP/Zm9Wia8URbETH59ISICFlh170L5FIpIkU5F1iKCk&#10;1owcfgE/fvYKr0//AnQnC+Z+T/qRHJbN/ZxXpi9hzDW30DHBxpJFC6kzJBRZwvA4mfnqEyw9WMeN&#10;99xGUO1hlqzZzuYfPuOhZ96l/dAreej2Caz9/BX+887XbFv5Dfc8/BTx3S/k2nEXkb7yW75ZvJHY&#10;5q0JVK20aN+V9qmJHNq6lPk/LKfWVcZLTz7IjJXZTLjhFrrEqTx2x53M27CfnH3r+eKbz6lQWzB+&#10;RB+Wf/sO/3rvO6QTqlUJv49seln6zUx+3FnCpFtvQi3exbQZCxlw+bVc3LM1mqYfW1a1qOzZvAZH&#10;QAoTLhtJUlwsPQaO4OH7biExOhjdMLBYLWTvXsP0j77EDIjE7inj0w+nk5FxkPffeZ9qawRWVykb&#10;NqdzeO8GPp41j6imaQRqJcyaPZuCsloU8fkKgiAIgiCc887YFZskyei6wfUPPM2kGyZx+22T0Ev2&#10;UVFZDYApW2nVqg2xIX70HDaSrh3b4nY5iWh/AffedTd33v0Al/VNJjM3hyq3iiyDiYUWrdqQGq3z&#10;6Qcf4g5rxeVjhmMzDAwTZIuVdj3PRys8yKczvyOx0xAu7dOc3ZvXklPpZOeaRXw5fxk1VaXs27uB&#10;T2cvxRHSlheefpDb7nuMr7/5gjHnd6Bdt96EWP3oPvBi2qfGYZVBUfzIP7KH1au3cv2jT3LvrZN4&#10;7OlnaB9SyLJ1W6nV7cQldOHJ5x/i1oceY0DrVPbt2ETjGNryHCHJVJXlUWfYiY+LxlFVTF65k2bJ&#10;iej68YBDfdh21jlQLf4gyRiGgW5CWGQMEYH+SIBF1tiyaTNhab2ZOPFqrr76ahJDTHYdzKV71w7k&#10;pG+kSgmja8c2ZGxaTnZ+Pjs2rSX9wBG2bt1GcWnpSW2DBEEQBEEQfgtd1ykpKSE7O/tv+cjJyaG6&#10;2pcN/mhn/IrN3+4bCFFVVOxWONpUQaofbFQ3DFxON+AFTPz97ICJoevY/QIxDbP+OSZet5cW5w3m&#10;k1mfc9PYAWye9wnPvfgWpaaMgolhSvQfcyszPn2fYZ1i+XLaf3l52nxkRSU4OoUhF43h8tGX8c/n&#10;pvDkXTeSEKThrnFQW+dC83pxuzUkCTTdg6YbeDxufFv2/VdWVFSLSU1tLV7A5ajB7faiWi2+EizZ&#10;hg0ABT9ZRTTJObNMVC664ma6xtQw+c0PiO0ynJtHd2HKfyeTUVyHckIX45pmktKyNbVFhziSk4tu&#10;GNSVF7Bwzhz25ZSAJKGbEgE2K25HLZVV1VRWluNwu1AsVlI79OSK8ZfhX53J3EXLcMqBNEluy7AL&#10;L+LiEWO477abSI6PRjdODleCIAiCIAinwzRNiouLKSoqoqqq6m/5qKyspKCg4KwEnd8ZckycdSZO&#10;txfD0DANDa/uiwhej4m31guGr2zDAELDw4kKC+W9/zzKjO+WYVEkPB4NXTcxMdG8bgzANHRMU0Iy&#10;vSz98h2Gj7yOgxUQGahSWVeDxwOSLGNqHt57+lZuuPdZXPZI7JKHKg36DruMpmYuS1YsY9WyBfzz&#10;safZsKeIyyZeQcuQQq6ceCt33n4DvXv357NlO7H4x5AUZfLR5Gf5avkOnJqJrlWT0KIdIy4dzsdP&#10;38+k6ycxadJNZAb15LJBvbB6qtANB75LXgOnYVDn8p707gi/j2kaWAIiGHvl9aQEaxw8lEvPoeMY&#10;M7A1WzZuQz6hEwrd6yGhXW+G90ljxvtT+ODDj3j7rSms25dHSFAgNpsdVbXR44LBWKv38MHUt3l3&#10;2ie4AlvSp2saqxd9z9yl6ymucWG12ug1ZCRhUjXrNm1mxdJFpB/IRVZ9kVYQBEEQBOG38ng81NbW&#10;Qn3vr3/Xh8fjOSshR3n66aefPvqHUR9ITptkUlVeSuvu/eiSGkeFQ+O8foNoEReCx1WD22JnwMAL&#10;iA4NQNN0AiNiiI2OpKa8hMjk1rRJisYWnsQFfbrib5WprqoiNrUTPTu0oKy8mq59BjF8yPlE+rvY&#10;tHErfgmduOe+++nWPAKvZqBarLTv0hVHSTZbd+4nreeFPHTPrbRulUanNk05kL6TwkoPl990DzdP&#10;HElsQgu6tEgk7/A+yp0Sl914L7ePu5AQ/2BSWzShtKiI2JZdaB4fRkBoMucPHkiPzl0I9/NyODOf&#10;8KYdePKpJxjYNZXqijLs4S0ZcEFv/CSDqqIymrbtRN9u7Y4XXwk/IUkSmqZRU1ODruu/2j2zaRpI&#10;Vn86dOpMXGQIXt0gsXlb2qUlndQmB3x5ulnbLnRoHoduyrTs1JvRlw4jzN+CX1AYiQmJxCWm0rld&#10;SxRZIiG1PaMuuZCwwAA6dO6IRdeIbdaOwRf0ISoikm5d2uJxukhM68yQwX0JtSsYxs9/tlarlZCQ&#10;EF9PbIIgCIIgCCfQdZ2qqio0TWs462/FNE1sNhshISENZ51RknlC37de728tiZCwWFTfmCT13fCi&#10;a3gNE7l+LBpN007oXldCUX2DbpomGCYoMseWsVgsYOpohuTrrMA00Q0D9YSLRtM0Tzo4JFlBPWEw&#10;UsPQ0HVQVJVjtZlME13XMExQ1ZMHHz26bdVi8fXWZehQP9aKpmmgKKgntMMwDQNN133rOfp8JFTV&#10;N+7Ob38P/14kScLlcpGbm4vb7f7VkHOUJEknddPc8O/jfGMaHT1+NE3DMH1VD2XJRNN0JEXBoqpg&#10;GGiaF8P0lQxaVBUw0by+50iygkVVfFUnvScexz9lmiaBgYEkJSX5juMzJOfgbpas2oQsyySmnccF&#10;vdo2XOSYnN2rWbU1A6dXpnWnrvTu+vPLCoIgCIJwdrndbrKzs3G5XKd9/dMYGYZBaGgoSUlJDWed&#10;Ub8z5Jw9P39R6yNJpypAkZAw69vYNJjzK+tr6LcuL5za/xpyznV/VMiZ9+GLXHrDP7BarTTtdDFr&#10;Vn1FxClXX8M9l49h6rfLcBp+3PKPf/POs3c3XEgQBEEQhD/JnxpypPpr4gaXsn/G9e3ZCjm/s03O&#10;2fNrH8CpZ5864HAa62voty4vCGeC1+vGMA1cbhcHt//AtG+3N1wEgEOrF7B43Uacmg5GHR63p+Ei&#10;6JqX2ppqqqprcHt8NzQ0rwen04HT5UKvr61qaF6cTidOl9s3zdBxOhzU1tXh9vx0vSfyup1UV1dR&#10;XVNXX7XPxOt24XQ6cXm8P/0+GhqOuhqqqqpx1883dc23facL/ehOnUDzeHyvo6oKl9vz03Wegsfj&#10;xuFw4nK5f7K8fvT1Ol0YDb7nuuahrraGqqoqHC43v1BbEd3jpqa6murqGlzuU9wwMg3cLicOhwNv&#10;fVVLzePC5Tr5PdU1D7XH1vPL77cgCILQuEmyzOnkIUVVUdWfry5vGsYpq9z/5qYqfyF/mZIcoXEQ&#10;JTm/zXfTnmXUjU8c+7vP6FtY/PU7+J20lM6rD0/igZc+qr+Al7j+oZeY/uID9fMNcvZu5tMZX7Bx&#10;+25qPQrNWrfjqusn4d29lJnzliJFJDPpoX/RM8mPPcs+45UP56KEpDBq9Fiq9i9m/vLNOLwGoTFJ&#10;XDzmCoYP6IZdPeGz0+tYs2Qhs7/6lozsYrAGcl7/oYwdOZTdcybzzYZCWvQYxSO3jyPYz3cSLsjc&#10;y1czP2Xlpp2UVXtomtqGi0ePp21EOS++9hmaPYxbbr+Tvp1b+V6Fx8m29cv46tu57D2YSY3LJD65&#10;Gf0GDmPkiGFEBf1cxxAePn7nTeYuXU9sUjsef/EJYo51hWiwafEXTJ72NUp4Ek89/gjN4yMBnSPp&#10;m5kx83O27z5IWZWL2KYp9Bs4jHGXX0KE/wnb8tawaslC5sz7gb2HctFlldiEZgy7ZCRDBvQhon6/&#10;nNX5vPDgE6RXOBh18120C/Xw0fufEt3ufB6862pUTLatWsRX38xh177DuEyFuPgULhp9ORcO6keI&#10;/S9zT0oQBEE4BZfL9dtKckwTt9OBbPXDqso/uUl3lIxBSWEetYadxLio4801JAlVUdBcdWxavw57&#10;k1Z0aRmPppuoFhVHWR7LN+2hfaeuxEf6xhSUJNlXSGCagIQsS5iGgSn5mgNgGOhHg9FPpknIsu/5&#10;/EKAMgyDsLCwP7wkR4Qc4aw62m4pJycHh8Nxel/yv4CjIadp06Z/aMgJikvj3VlzuaJ/6rFpJfvW&#10;MXHcZfywq6B+yskh5/CWeUy87nbW7c4+9hyAhLQOJKtONqQfxBKbytT5W7iyczBL3rmLS+98E80e&#10;QVJsJEXZ+6k94dTgF9mUZ177iPuvPN/Xjg0Pn732DPc88jxl7hMbU0q07TmQwPKNbDhQS9uh97Fk&#10;9ovEhqjk7F3HnTdey5y1B09YHtTQpgzuncSi+asw/SKZPmM2148aCLqbb955lnuemkxOma9nmmNk&#10;P4aOv5mpU14mKeR4j3vH1XHLhLG89/lCYlPOY/m+DaRZjwYGnc8nP8qE+16GkBTWrv6RXu2SObh5&#10;MddceT3rD+YBIMtHO4q0MO7Op/ho8mPYFQm8VUz5z5M8+q83qW5Q6qRY7Fx5x5M898QDJIRbqSpK&#10;Z1DTjmxx6/S75GLK0jew50gZF4+/hzmzJrP567e55rb7OVDsrm8XaIJpotqDeOiFd/i/u6/kzB1Z&#10;giAIwtn2m0KOJKG769i2ajnBbc6nTUIgWn0PxictJivoNcVMnfxvNtcm8sLjdxAVbMNARtLd5BcW&#10;4+9n49MprxN43ihuG9WbuqoK8stqsDsKeeH9bxh/3U30bJOIV9NxO+vwGhL+/v6YuheH04ndPwg/&#10;C+RkZ6MGRBATGYKhGyjoZGdnYw+JIjoiBM3rpKbagdXmh9fjITA48JRVrc5WyBG3BoWzyjRNVFUl&#10;IiICm82GJEmN6vGHscfRq0MUNQX7mffNV5wYJdasWMziXQXEJbfGbreeMAdMRyGP3nWvL+BIFgYM&#10;v5Lpn37OW88/Tpi7hNXpB/ECsgRy/f4rigVJBm9dGTnlDq59+GXmzZ3Lsw9NIjpQxlmaxbPPPEdu&#10;eR0AuxbP5pnn/kuZW8MvOJqbH3yKmbNm8sht4zm0eTkbDvhCiaLIKIoK7jKmvvTUsYDTccBo3p72&#10;Ke+9/gLnxXpYOH+V7x7Q0Q4kgIMb5nH34y+QU1ZL5wvGMOPruSxeOJdHbhpLoOrkh5mv8c/nph59&#10;2Q1IWKxHw49vjKsT5x3rDU9V6//tYd7Xn7L+YB4BcR348PM5rFm1nIduHIMVL7On/IevtvgC5Q8z&#10;3+XpF9+gWjfpPvx6vpq7kEXzvuG2ywdjeF188vrzvPfFPKjvLlS1+mLK6rnz2ZtZSXJaR1q1aYFi&#10;1PDqm+9woNhNi/Mu4IuFy1j14wKuGdYVzVXDtLffYcWOouO7LQiCIDRqsiQjmQYVxfnUuo2f7blV&#10;UWRysg9T7jKgMo99WUVIqhVnRR7T33yF16e8z1tvTGZXXjV+dhtlmTt46dl/89577zP1o0/JqfJg&#10;s/jWrVos7Fz3AwuWrUGTLFQWZ/P1l59TWF7F59PfZPons5jy+mSWbNiH6S7j3cnP89HML3hz8n/5&#10;fsU2dKOa957/N08/9TwLV21Hslnrb4b+OUTIEf4UwcHBJCcnk5qa2igeLVu2JCQk5I9ru6UEcuNt&#10;t6MAS5f8wIa9xQC4KvKY97WvmtoVEy8nIjz4WDExwL613/P9xgwALr35H3w242Ouv2octz/yLLM/&#10;eYOuqRHHlj2JCWDj5nse4c1nH+Di4cN5/D+v8sgd1wJQuW8V63NqATdz5v/A/mIHWIL4xxtf8PYL&#10;TzJh/ASee+0DZr32yEknGVWBrD1b+eSzxQC0GXId333+AbfdcBU33fUwc+d/R5/UmBOe4fP9tJfJ&#10;rfIS3qIvL7z4MleMHs7gYcP5z+TXGT98AACLPp/Onqrf+/5LYHiorvK9vwFBMfTp14+evc/n8Sef&#10;4eXnHufO2ydhxwR3Md98v4jiOpMmbfvz2QevMWb4MIZePIqXpkxjQpcmYFQza/Y8DpZ4T+ol0h6e&#10;xscLVrNl/Qr+9fBNUFdBUZWv/U1EbBIDB/Sn74BhvPTGFB576F6uGjWIYMV57PmCIAhCYyWjKnVM&#10;e+VZbrv9Hj6es5jXn7mfSTc+xoHCCuQTw44kgdfB4T3bCW09jHGD0ti8fTeYHjavWsShSis33X43&#10;E8ePwmo4URQv338xGymhK/fecxeD+/dA1RzHrhpkWaaqooSi0nJMZLxuJwX5+ThKstiw9TDnDRzK&#10;0IHdULxOlsz9ikPOECZMuIKBXVuw9If5HMkvICcrj3YDh3PxwPMwT7Pd7B9FhBzhT2OxWLBarY3m&#10;4auH+gcxDFr3HcWYjpEU7l7Nj6vXAnBo2xI+++EwgS3OZ2S/TvgrJ59O9m5ejlsHJbgpl118EU2C&#10;j58cW/UdwQU9ep60/FGGAWpwHB3bnTBfCaJjxy74erV3kl9hYtSUkJ15AIDo1j24d0I/lPr3QbbY&#10;GTj2OgYknFC6ZOgUZB0k0wNg5c57b6Np9PF+8iNSunHP9QN9f5j4Qgc1LFzi24ZNcfPFJ+/w0EP3&#10;c/8DD/CP5/7LwSOFAFTVFLBm5+8s7TANkAM5r8cgQmxQfGAxXTp05aZ7HmXepiMMm3Arr746mcu6&#10;x1Oec5Csw7sBkD1Oprz0L+5/4H7uf/B+nnp+MsWm7/5VbvpmSosKkE44PnqNv5mLB/QkPDSEALsV&#10;gppwYb8uKMD6uR/SpUMn7nrsGTZmOrnpnkd5+fmn6N4u+djzBUEQhMbKQNMDuPaeR3h98stcNXwQ&#10;t//jeaa89X+0iAnD0I+PESgh4airZuOmXXhMAz/FZPOadZRX11JeVEpMsza0TkshpXkb0pKaYLqq&#10;yC+uptN555GQmEDb1m1oEhV2vJMf07dOpX6oDYvFgoKJFN6MsSP6sWbubFZuyyQ0IpyS/BwKDm5h&#10;+vvvsHDNNly6BXQd/6Bg2nfqSEiQ3ymrqp1Nf+BVmSD8MtP0NWxrTI8/jGkSEBLLxNtuAjx8+Ok3&#10;ZBeVM+vdt3ECw0eMoG2rZj8ZYKy2shwTsNkCCfBvOOiWlSb+ARxvIngCEyw2P2zBoSdNViSZozFJ&#10;QkLzunG5fNXRgoJDsDQ4o1itQSQlHm9JYpomLqej/q8g4sLsx+YdFZPS4oTibQlMJ8Vu3x6WZe5i&#10;9kfvMXXqdKZPm8Y7b05ld04pkRERRIaFY2qnald4vJdFSZKOVcs7Sjpha0c/wwvHXs87rzxD/+4d&#10;sXnyef/1F7jqsksYOPhCnn7tUzTA66zDVesbsbkoO51p701l+rTpTH9/Ou9Pnc62LDdR4eFEhvsj&#10;yyf39JiSFMmJfReAyv3PvMzzj99Fjw6tqczdz5v/eZIRQ89n4PCxTJm9GNeJiwuCIAiNmqwoqFYr&#10;IeGRBPjZUFTlJ72sSRKUZu0mo6AOrSSDjZl1hHizWL23hPim8eTs2cSa9VvYsmElWzNywBpC86RI&#10;1ixfys6dO1m9Zi0Hc8uQ63sqMIHQ4GCyD+5nx84dbNu8ntxyDaO2hLwKjbFXXUuEN4c5c5cQk5JG&#10;fPPOXHPDTYy6eCiXDe1PbGQoHo8H3TAwT9GT29kmQo4g/BWYJqg2ug8cSe+mfhxe+TWfznyf6fO2&#10;IIc256LBg4kIBL3BSSUsLgEZcFSVUFTqa0R/XDUHysrx9YfyUybmKdLPCUwDqy2AwGBflbey3CyK&#10;XCc/wVFTxPYDx6tZSbJMYMjR4FTGpgMlP9nE7nVbjhfiYIIUTHKwbw9b9B3F+5/PZ/7c75kzZw7f&#10;fz+P+fPmM3/BfL6d/REjz4trsDYABVXyRTOvt5ayqhM7CNCprflp6Y/sH8GEO/7JN99+x9dffcOU&#10;yS9ycd8OlB5J598P3cm0pUcIDA0nMCwSgLa9xvD93PnMmTPHt19z57FwwXzmLVjA15+9S/vmTU4K&#10;oDbLidHKxxLUhAefmcx3333Hl1/M4tVnH6d3xxQyd6zmqUcfYdkGX7VDQRAE4W/ANJGtfrTvPYBm&#10;UX7HezQ7cRHDoCCvhPPH38LTTz3J008+wc1XjqQkN5+OfS+id7smLJv/HRvTc2jXoTORIWEMGXMl&#10;idZy5sz5nuxyD+d17kCQnw3DMPF6vbTtcQEdm0Wx7Id5ZOTX0rptGkEhoYRaPSxesAinfzwDBvTm&#10;/MGX0KNZEAvmfsfabXuQ7QHYrAGktWtHsO3nRqk8u0TIEYS/CE0ziG3ZjuGjLgVqee6pZ8mv0zmv&#10;V1+GDO6I2WC8FYAuvYfjb5XBU8yb705lV1bZsXnLv/iIectXnrT8b2EYBgRE06pFawAqM3fw+FOv&#10;46g/r5neWqa//Czby46fmE1JJrF5W7pH+0LHu889wZp9vupmAPtWzub12SfukwnYuWRUfwCy9u4l&#10;MDyK3n370b9/f9om+DP7/Re494EHef3jOYQFnap3NTtpUcFYgNLCI3z58Zxjc6ryM5gx67tjf8uK&#10;glZbzNM3DaJrj2489OYCuvQbyq33PMTbk5+hS1okGNUs/X4NAYmtSG3VCYC87APYm7anf//+9O/f&#10;nw4JNl7695Pc/8B9fLlqB7rVclKoaVjoV3FkHdeMu4iuvfvzzpwNDLloJPc+/ixTXnmGQAuUZR7k&#10;wP69Jz9JEARBaNQkSSYoPAp/m/KT3w3qfyFb976Qy4d0pbaqiuqaWtr2G87ogZ2wBkRw6birueHa&#10;iYybcBV33HIDPdKaEBCZzLWTbuaqK8YzfuJ13HfzlSREBaPpOqah4xcaw9grr+Gaq67kymtu4Nor&#10;xhATEc6gUVdw3cQruPLKq+jTJQ2rfxiXjr+SK8aN59rrbmBAj7ZYLaFccdMkmoaqx8be+zOJkCMI&#10;fxGmqQMBDBk4mJQAqKuuAUswF1w4miYW0E5RNBzfdRh3j+wOwN7lsxnU/3xuv+c+rrrsQoZfeTd5&#10;FT8NRqfNNACZsePG0q9VDODls1cfom+/YTzw0AOc360Tj7z+FRb1+GlG0wxi0jpyzc3XAFB2YB3D&#10;B/Tk+tvuY9IVI+lzyTXsL/tpxaxLJj1Ip8QQavN2MH7ERdz36D957l+Pc9nYCfz3/a9Yu2oT8and&#10;OLlvueMuHHkRKdGB4K3htSdu4tIrb+LJxx7kgn4D+GFX+bHlTNNEDQwmOCSCrRs3M/25+7nxgceZ&#10;MfMz3nj7I/ZklAIqaV3TgECuv3IsrWP8KTm8gUsH9OXhp/7Ns08/Qr/zL+GLOQtZtyOLpnEJBEmc&#10;chC2o8JikvGUFbJ1/RpefPphbvvHC3z22Ue8+dY71HrBHhFHXFxCw6cJgiAIfzENq7n/2sPQNQzj&#10;p9OPPvwDg7BbFYz6v2XVTkhwALrmRVIsREbHEBrsj8Xuh92q4PV6UeyBxERHExDgh5+fH6oiHVuf&#10;rmkoFhtR0dEEB9rx8wtAxkA3ZSJjYggPDQZDR9M0TMlKTGws4cEBmLqGYSoEhYSgyj/dzxMfZ4sI&#10;OYJwzjLRvfVVnNxOzPqi6vMGDKJzz64ARMc1Y+yEEb6lDR2X17eM6XT7nif78eArU7nyol7YLQol&#10;2elMeX0yM75eQmrfS7moa3usgG6Ct77/fc3jwjRB103c3uMNHKkfS+toqxdP/fJxHQbzr2eeoVta&#10;PJga29b8wH9f/i+r95UxaNQEBrbxB8Dl0dB1HfDn2tsf5eHrhuOvKlQXZfHhO5OZPmsOgU06c8tN&#10;l6FycnFHbFovpk59m15tU6grPsTkF/7N4089x/KtBwiLjOeOf73Kv26/6NjyDTXrdzn/ePAWEiIC&#10;8daV8f3M93nmP69QLEVxwYBevoVcLjSvF7BzzZ1PcduYC/CzeJj11vNcdeVEXpn+NS5bCBddcTf3&#10;XN4ZgPZDr+H55/9Fh+ZNKDy8k5f+9U+e+L8X2ZVdRERCK556/r9MutzX+5th6LjqfAFOM7wnF+T7&#10;x/Hyf//DJf06YFYX8M7zjzJx4nVM/WY1lsAorr/zboYO8G1TEARBEI4yDeOkm2imaRwbhNM0TXRd&#10;xzAM34CeR2taGAa6rtc/9/j04+s4+jzzlOs6vpxvPbph1P+mmRi6/pP1/VnEYKCCcAZIkkRVVRVB&#10;QUFYrT9XnvDbHdyxllnfLUH2i2LSzdcQGxIAwOpF37Jiww6apHXn+vG+i3u9poB3PphJSaWbbv0G&#10;MXygrwQHoLIkn3nffcuuPQdx6BIJKWlcMuYyyNzE3BUbkENiGT7+BlrHWMnavpTZC9aBfzQXXXo5&#10;7VLCjq0ne88Wvv5qHrWKyrAr76RbcvCxeQe3rWL+ouVkFpRgsQeR1qE7I0cMZMeCj1m9r4yE1v2Y&#10;MHIAATbfvRWtppjFixawbks6lXUeohJSGHrJZZgHZtJ39MPogbF8PGM2V4/od3z7h3azYP4PHM7K&#10;xumBiNh4uvTox5B+3bBbTz2GwHE6Kxd8x5rNO6lxegkMjaTfBcNoYi1n1ndLkYNiuXbiBJpE+jpo&#10;qCnJZdniRWzbk0FpZR0BwaGkdejKyEsvJPzkXgPYv2UVS1asISuvGLcuExXbhF7nD+aCXh2OVVNz&#10;O8qYNWU6mbUuel44msE92h3rxOGo6rx9fL9gKekZWVTXuQmLiKJDt74MHTKAkDN3WAmCIAh/ApfL&#10;RVZW1ukNBtqImaZ5VgYD/dmQo9x8M/KHHx77WxCEnzKuuw79vff+sJBz5pk/083A2eN11rBt/Qpy&#10;KjWS2/akc8vYk4qUZz87gfFPfI41PI3PZn3O2CEdT5h7nGn6epY5K053Y6e73K8xwZT+7E9KEARB&#10;OJNEyPE5WyHnZ6uriYAjCL/ur/c9+fNPqpK3hi/ee46xY0ZzySUjWLzlEB6vhubVyNq5mJemLwOg&#10;aZs2pLb1dWpwKmf19+F0N3a6y/0aEXAEQRAaHVmWkSSpvorYT9uq/F0ehmH8sWML1vvZkhzLOX03&#10;WhDOHV6P5y9UknNu+OGz15h40wOUOHVUeygDhg0jWq1l8dLllFTWIdlCePKV93n6jrENnyoIgiAI&#10;f1lFRUUUFRXVt1H9e7Lb7SQkJBAUFNRw1hl1WiHH6/kdPTAJQiPU8PshQs5vpNXw5bS3+M9r77F1&#10;75GTZkUnt+bGOx/kwbtuIEy8lYIgCEIjous6VVVVuN31HQT9zUiSREBAwB8ecBAhRxD+Nw2/HyLk&#10;/C9MDu3bxfadu6msqkU3Jez+QTRv3YHeXduI6lqCIAiCIPzPRMgRhP9Bw++HCDmCIAiCIAjnjj++&#10;1Y8gCIIgCIIgCMJZJEKOIAiCIAiCIAiNigg5giAIgiAIgiA0Kn9qyFFkCfmE1sWSJKHI0klDTRwd&#10;LKnh8BOSJP2kYfKJ0xquQ5JObx1H/dxz8A1hcfLf9cv+dNrxiVKD5/3cv4+SJQm54UoFQRAEQRAE&#10;QfhVZyTkHB3c5+iF/dGL+xP6NDiJqkjkFR5m1DPT+XZvHhaLikVVOJKVwdh/vcu3+/NRLRZURULX&#10;DRRZPikIKLKMaRqYkoQqy4CEqsi+wZWQUGUJ0/QlHVWR0Q0dkI+FBkmSURUFTdcxJRnLiUkLCVVR&#10;MOvXJUvH3yJVlcE0MQBVObpdBUwD3cD3b0BWZCRMdN3AoiookoRZP9b8qciyjIxvpHSLouB01PLY&#10;+x8ze1cOFotvnYIgCIIgCIIgnJ7f3buaJEnous7u3bvJyspCVVV0XScyMpKuXbtitVp/EnYsqsye&#10;jJ10v+M9+l52KZ9eN4xIxcPbs2Zxx4c7ef3ft3BHt6Z8s2ITP2aW0TW5CS63k76dO1OWc5BDVW6K&#10;Sstw20K4ul8XWoTZ2Hc4k4/XpaP6h5AWYcMaHMWIDs1J35vOjE0HiI+NJsgiEZuQwoXNIli+fScL&#10;92QTGhHHuF4daBHmh26aqLLEvszDfLZmN9bQcJoG2vAPjuKSDk3JyDjAF1sO4LQEMrJnR/okhnMo&#10;6wgzNu6l1GNhRI8ODGoZR2lJMV+s286ukjr6d2zP6C7NObBvLzvKdcb2aEtdVRnzdx6kT8eOFB5J&#10;Z3+NRFFJMQ5LENeefx7V2emMefNrkpp14OVrh9A1PhJT+/sOGnUuavj9EL2rCYIgCIIgnDt+d0mO&#10;aZpYrVaqqqr4+OOPmTx5Mu+99x75+fnY7faGix9jmCYxEYFsTD/I9rxyKipK+XzTIZSYECRJZsGK&#10;pdz+6TJcpsT8dRt46MO5bC12Mn/FKv5vzgYKXAbzl/3Iw99upqQ0nzvf+5yV2VWUlRfx2Idf88mm&#10;I+w7cojrpnzBnmqNg4cP8cSH3zB7dwHrtm7mwS9W4RcaycE9W7hj5grqTJBlhcriXG59+3OW5NZS&#10;WpTP/332HW+vO0RO9iFunvotO6ugIOcQz8/dwMHCXO55/xtW5tTgrizgue9WkV5Qxr8/+4oPt2Yh&#10;o/PUh7OZtuUwW3en899FW3GbEmVlJbzy3Y/sLXOwcPkKHv96BcVujfkrVvPwN+uoduuYSLi8Gh7N&#10;OGV1NkEQBEEQBEEQTu13hxzqR2/t378/w4YNw26306tXL0aMGOGrPvYzVdZ0XSc+PoHuESrfbdnP&#10;ok3b8IQkcEFSMF7DzVdr0unduzfTbhjJy6P7ER/qh2maeEyVoT278ea1I/nnwDbkZmez4lAWuW47&#10;r994GW/dMIYrOiZhKgqrtu2kNjiBz+4cz5TrL6ZPajQeXWfx5q3kVrnJyCsmv8bFls1b2Ftroigy&#10;2/bt46DHnw9vn8DrN45kVPskJNNk887dVFmjefP20Xxwx5W8NLwz2YcPsM3hzzPXXs67t09gypUD&#10;qCjKZ+XhCv4x4VLevnEct3SMYe76nVRJNvytKhK+MGWzqL52N4qFXp26MPma0Tw6uC0ZWdk0TW5B&#10;hwg/xg3qTb/kWAxRiiMIgiAIgiAIp+2MhBzTNJFlmcsuu4zOnTtz1VVXYbfbfzbgUP8cDzYm9G7D&#10;mu2b+e+SXYzs24VAU8MwFIL9LJRW1eI2Tcpqa/HUX+gbkoJ/fTuVIL8ADFPCZrOheT2UVtfhdNRR&#10;6XBimiaB/ja8zjqKa93U1jpxeHQkCew2O03j47lzWE/uuuh8Xrj2Ypr5+fYrwM+G7HGRW+NAq62j&#10;yulBA/zsVty6h9JqL2VVVewrLEdSrUi6h8qaWupqatmTX4obBYtsUlFTh+F1UVrrwGL1I8AmUelw&#10;4HC7Ka+porgWJExMINDmq94UZFGwqhKapuHRdRwuF2Acf9MEQRAEQRAEQfhVZyTkUF8yExERwaOP&#10;PkrTpk3R9V8ufVAUGasi07FdW3qGyFT7NWFcx3gkVUWVFa4f2pvCw7u54OkpPDxnI9Wmip8qY7da&#10;sCi+3ZZkGYsqc15ac4akhnDjm59wxRszmHOkhkCLzNAe3egZLjHm3+9w7fR5rM+twmZRGTewH/6u&#10;Mt5asJKX569hS4VBqCqhaTrntW3H4JQQJr00lcunfMMPh8uI9LfS87yutPd3cdur7zF28iymbMmm&#10;Xcu2jExS+ef0GVz88ie8+uMu2jRvyhXdmvPczO+45D/v8WU+TOzXlSGtUgj1ljJ28gz++fUa3H7+&#10;2BQJu9WKTfW9HllRCbBa8Lfb6Nw0ko/nL2f+gQJkiyKqrAmCIAiCIAjCafrdHQ80JEnSL5bgAMiy&#10;REVVOeszyujWpjk1xdnkav70ig9i5d5MYhPiaRcTwt6DB1ieVc15yTEUV9aQlpJCeWEOZkA4PZKj&#10;yMvNYUuxm2FdW+IpL2bB7sMY1iDSwmyUm3Y6RQewNn0vWR4bPaKtPPflQoI7DmL6qE4U5OeyID2b&#10;oLAoRnZqhtXXcRpIEpqjii83HyQkNIRwq4JT9qN/iybUVZcyb/shvNZARnZpSYS/lcqqCpbuOEiJ&#10;buGS89rSJMCC4XGwPP0QByucdEprQa+EMExgb8YhNuZVkRAdgeaspU3zZpTlZ1FrC6df81iyc7PZ&#10;WermgjbJ1FVXsHBnFu1bN6ddTCimIUp0ziUNvx+i4wFBEARBEIRzxxkPOafL142zjK5pSIqCJJno&#10;uomiKBiGjmH4/i3Lsu8CX5IwdR1JUTBNA103kGUFWQZN05FlGUVRABPTMJFkmarCQ1z22jeEJDYj&#10;zqxm7v5SXrltIqPTosH0dfWMaaJp2kndO0uSjKoqYPqqk0kYeDUDSfZ1PQ0muqZhmL7xbBRVPWma&#10;JEkoiuILfIaOpvsCiqooSLIMpu/16JqOXN8FtaYbvtcgS3g1vX5bMrruey+Ec0vD74cIOYIgCIIg&#10;COeOPy3knA2KZJJ+JJMv1+0g22VhVK/OXNgqzjdujcgNwu/Q8PshQo4gCIIgCMK5o1GHnKODhGqa&#10;F92UsFkUdMMQAUf43Rp+P0TIEQRBEARBOHecsY4Hzk0mmq5DfdU4TRcBRxAEQRAEQRAau0Yeco77&#10;tc4QBEEQBEEQBEFoHP42IUcQBEEQBEEQhL+Hc6pNjqrISJIYEUY4O0zTPNbz3W/V8Psh2uQIgiAI&#10;giCcO86ZkGOYJjmVtZTXuUTQEf5wpgn+VoVW0b4xjH6rht8PEXIEQRAEQRDOHedEyJEliTqPl5tn&#10;LefzdXtBVRouIghnlqbTPimanY9fgfd/KM1p+P0QIUcQBEEQBOHccU6FnNtmr2TGhn0i5Ah/PE2n&#10;fVIUOx8ZL0KOIAiCIAhCIyM6HhAEQRAEQRAEoVERIUcQBEEQBEEQhEZFhBxBEARBEARBEBoVEXIE&#10;QRAEQRAEQWhU/hohp2Efv6bpewiCIAh/GeK0LQiCIJwt53zIURUFf6tyfEdNE1lR8LdZkY8Op2PU&#10;h54Tw8/RfxvmySHp2LQGQenEZRtOP9Uv86mWO+ro+k/UcNqp9tc4xXaEvzVXVTE/zvuKjz77nPTM&#10;op/k/RNVHd7ADQ88jUdvOOfX1VWXU1RS0XDyOUFz1ZKbX9Rw8h/KU5nJ88/9m/U7MhvOOklxUTHV&#10;dY6Gk39WbU01hcVlADjLjnDPpHvJ9P7Sp3oijRfvvJbHpq1oOONP8dkLj3LLs5/hOc3OCY2aHB69&#10;/1a+WbKp4SzhVDQXxYXFONw64Gbux5N564MfGy4lCIIg/IxzOOSY4JYZ2bUXW+8dRlqIFXQDNJML&#10;e3Zm28MjSQiyg1fDYlEJsKrIyNhUBUmSsKoysqIQYLegYIABGAYgEWC3YpVlLLKCIklgGCgoBPpZ&#10;USWwqQoKgG5gUVSC7FYkXT8ppMiKjE1VAZCQsFlU33MMA5vNSoBVRdIN33N0Az+7FX+rApoOSFhV&#10;FUX27S9G/Xb8LMiG8dOSK+FvyV2Vx38evYv3vl1D1t6NTLpqPMvSS3wzDS8l+blkZefjrE81mqOa&#10;vRmZxw5TR00VRw4foaS8+oS1guaqISfzCIUllegmoLv4etrLPPr8W9TUudH1kw9Aze0gPyeLwtIK&#10;NM2Dy+nixOtar9uF0+U+dth6XG6cLjcAhuElPyeL/KJytGNPMnHWlJN5JJOyyrr6SQZOlxvN7aSk&#10;tBTjhO/azuVfcN1dj5BXVIGr/rXWVZWTdSST8ur655/ANDTq6pwY9TcNDN2Lw+FEN0zczjo0Q6ei&#10;JJ/s3Hw8xomvxKSitIjc/BKcbgeFuVlU1/oCjOZ1k5eTTUFJBbph4HC5Qavk2cce5d3Z8yivrvWt&#10;QfNQkp9DVk4+Lu2EVQOgs3DGVO576iXyq2rxup0cPHCYOpeD/OwsSipqTvrqu+qqyTpyhOKyyvop&#10;KpdceSVXDeuAoXnxeNzU1VRRevQ9BDB1ausc6LpOYX4ueQUlJ3WRfnz/8nDVf86G5sHl8uKqraSs&#10;rBK3x4PX46K0MI+c/GK8Jpiam6K8bPILS4/tY5+LRnDz5X2xyEffnywKisqPHX+G5qEoN4e8gmIA&#10;5IBoRo29jk6tUnzzdY2Sgjyyc/Jxa77P1dA8uN2+15WVmUXFiZ+vaVJckEt2XiGe4wfTSarKSsnM&#10;zKamznlsmttRi9vjobSsApf3+B0At8uNx+umoqwUl8f3YdXVVHCk4XHpdKG7HeTnZlFYUoFZH7xz&#10;srIoKa86tj6OTs/OorC0Ct0E09SpqarhxPsO7rqa+uACtVUVHDmcSUWl7/g5UcWRDTzy0KPMXbET&#10;t0ejtCifvPwS6urKyc4rwHvSjTUPxXk5ZOUUHPuOmLqG0+nAVVNBVlY2NU7fUBC1FSVkZeXidP+x&#10;Q0MIgiD82c7hcXJMcKtcObAfn13Rjsc++pb/rD+CGhzBu9cO54aWKolPf4EaEsm9vVsRqRocKXNi&#10;emt4aXMuN/drS5JdIczPzpHcXN5etYcyNYAb+rZnYJNgCqscKOi8ty6dfVXw0OBOdIy0c6S0mkC7&#10;xLvfbMQR24Q7eqUS5aeyPzuHt1fto8Lw/di2Tk5gfMtwnl6wnYDwMB7sl8acZTuR4uO5tksyoYrJ&#10;/C27+fJAOcO7teOSFlFYTS9zN6UzL9PF9T3bkRJrx5Obz/uZNUzq2ZKkQJVdGUd4bcPh0747KvyP&#10;/gLj5GTvXsbdN/2HJ+f+QJcI2LZ4NlVhPRnQOYSZ099na0YpFtOLPbo51914I6GFq7j4H5+x4ptp&#10;ZO9Yw2eff0sddjTdQ7cLRjNuWE9qcnfy2pTPcMtWHNXVtO0/grH9WvDQvbeyvUDi1tvvY+RFAwgP&#10;tABQV3SYd9+dxpHiGsLj4pEdZcS27MmEq8YQ4sv4bJ77Kbsd0Yy7fCj+Eqyc8zWH3X5MvHwws15/&#10;hd1FdXhrKmk74DKuGT2ArO1LeH/GAlS7Pw6Hm0FX3MLFHSL55MMP2Lk/Byk0nv975B78rAp4a3jj&#10;uX/w2hfruf2Ou7l01Bi0rJVM/2oFiqRT51UYNPIqRgzocOyOTU3Bbt6dtYqrr72amPBAyjLWM+OH&#10;A4waO4Z1nz3JPqUtSsVhyquqUENacs8Dd9EkUGfB7A9ZtHI79uBwgv111u/I5v6Hn+D89hG8+vyL&#10;ZFbrhPr5ExQegscazi2XnMe1V9yImtqeMWPGcuVFvfjus49Yvz8PqyxhD23CDbfeRkKY77003GU8&#10;dcttzM2o4JrrrmPswLZcO+Zmek4ciVRRQ1l5NaMmPcCF3ZqTu28TH8/6imqPFc3rokPf4Vwz8nzm&#10;vfUs9LmJrvYcPv54JqXYadL1Eu65rBcSYNQU8Mzk94gNsJFbXkdlRSmJHQZw1w3jsGnVfDnjAzbt&#10;K0RVTKzB8dx639345a7m9U+XUuNyktamB02C61i6ahthIQEUlpTRNK0rzWIVdmzdRVmFiw6DRnPL&#10;5YNY+/kUDof25LK+zfj2o3fYmlOF6ayj7YCxXHtxZ+Z+8TGrtuci6Q6adBrM3ePP59NPPqVVjyF0&#10;b5vI51PfYN2+QuyqAf7x3P7gA/gVbOD9zz6n1ozAW1eOS7Yz/uqb6NMhmYUz3mXZrixw1RLVqi+T&#10;rhlLmN/RT91g2XczWLhyOzoGWIIZM/Eaerdrxqz/PMx2dxD4RXHDdVfTMiYAMFjy/WwWLVuPrAZz&#10;0wP3YeZs4YPZC5EtdtxejUFjJ3Fh1zimvvkGGQW12FWdogo33Xp1x+IsZ8/+w1S7JYZffjXD+3ek&#10;NGMLb06bicu04HK4aN//Yq64qDvfTn2D4F7XcEmPJAxXFf99/mUG3/II9uy1zPjqRwyrgtcrM/DS&#10;cVzYp33964HNi6Zyx6Pv0a7fUK6/+UYyF73BB4tLGXJ+MwpyC4lq1YcH7rwaP3cpH02dxr68CkxN&#10;IzSpFddeczUBjkM89e/XiWiSSE15MTVSOKOGdmLLuq2UlJejhqdy75030iQi4Ng2BUEQGpNzuCTH&#10;R5agCoNr+6QRqFrompLI+fGhuKpd+NvDmHx5P5rZ3MzdW0jfzmmMP68ZfgEBjOvbkURVY9WhQkb2&#10;68aEdk0Y3bMzD/eIZ8WBHGpkO7cP6kx8iD+3X9yH61qFMX/nEYIio7m2V3vOCw3m/0b3IpI6Zu/I&#10;ZGDP83igZyJovtKZpOhwLuuSArqO3d+f0V1TSQsJ5PrhvWmputhc6uXi9sl0bJfGvwakcSDjCMsL&#10;PDwzpi8XJAQxrHMH+sba2FNWy5jzunNxUz9WHCmnb6tkkm2Wn1Z3E/52ohNa0qldKE/dcSsfzp5H&#10;fJ/LGHBeEsu/+JSF67MYde1t3HvndbiytzPtk+/QrDYUVcVZnsuHH34AMe154OEHuaRPW77/5E22&#10;HS7l7RdepDyoBdfeeAvjLuzOujXLKa6T6d6xLc3bdubCgd0Jsh8djFfjs+lT2VaoMfHWOxk/vC+5&#10;6ev4bs0eTrztkXdgB9vSD3G01lXm/j1s33uY6uK9/Of9OVx6za1ccUk39u1JJz/nEK89O5mYHiO4&#10;6+47uLR/c1556nkK6upYt2IJeS4/Rl46HJulfh8sgXTt2Ja4pi249JILCfUe4d8vTyG+TQ9uuv12&#10;BnWIZNq7k9mTVV/CBbhri1mzbtOxO9fO8hw2bt5OtcPDpsVfsGbLAYaOmcikaybizljE6x99R87m&#10;Bbzz6SI6DhrDLTdeTXwA5B4+jKwqzH//3yzeZ3D9jZMYN+YisjfPZcGytUQmNCUxNZUuvfpx0YDu&#10;bFo6h29W7mbcjXdwx63XoZbv4s0PZh/bL9kWTKtOHUlp0ZZLhg8hNMBKrbMGS2gbbrjpZvq3CeLl&#10;16bgcZbz6fTpOP2SuOfBBxg7tAsrvnyflekFZGxewd6CWmrL8pj3/WLCm3VheK9WHKu5665j0bdf&#10;kF5lY+yVV3Pj1aNYOetdZq9KZ/Oq+Xy9bAfjb7yLO2+5Hmv5dt768GvcNUUsmvc9ca26M2xgV3Zt&#10;WMP2nGqGjbuWa8YMYuWMF/lhWyHjbriNyy/qxndvvcTuWsjbvYGdB/PJPbCD9z5bxNCrbuGqS/ux&#10;bcsmsg9sY9aML2k35AomXXkxh7eso9RZy9ZN68ktKmf3sll8+M0GRk28jhuuvxp7+SZefP1TaioK&#10;WDTvB8KadeaOO28hXq1j6vSZuJwlvPjGdDoOGcdNV19CaW4GOQXlx97bvM3zeGP697TpcyG333Eb&#10;qQHVvDH5XbLLa9m2YhG78zRGX3wBTULt9c8w2b99Exv2FjBgxCgCPcW89eq7RHe9iHvvvZMhPZrx&#10;xgsvk1dZy/qVyygxgrnyhlsZ3j2RD15+mkxXMDfdcQfdU4L4+L3plDicvPL8C9SFpXHtpJu4YkRP&#10;Pn//TTYeLEJWnHz3zVcAFO5ZxvwtBYQ6j/DetBmEt+7P/Q/dT9/WUcx8fwq7i3wloABJick0b9aC&#10;fgMvpFPzKDzuGgyryqCRV3H9laPY+vXbLNpVzNIvP2XZvkrGXn87995+DUV71jNz7lKqqopZtHgV&#10;iR0HcMtttxJVuZ6nn3uHDgNHcvtt11G0cSFf/Lj52PYEQRAam3M+5FgUhY0HsqkKiOa6Lglc3DaR&#10;/ZmF7KswCImPoVOgzmsLlzNr2RamrMrG6/ZVB/PWlTJt/U6mLt3B0oM1JDRLom9KNCu3buSdJZt5&#10;Y8kuNuXUYpWCGZEWwYcrt/Lxsu289ON2CmrqiAiIZEhqBJ2TE7mlZyvSQv3o1SqpvsobGKYBHh1M&#10;MAwDU9fwerxs2ZNLYlIi/WOtLNiTT/u4MNIigxnRtQ1XtEsgMjyc9omRSB4H76/exWfbM9mam4nk&#10;H8aY1tGs3pdNkVsD6ehli/B3ZQ+N58GX3+Kh6y8if/sPTBw5mnV7ctmxaw9bd+/ii2mv8fzr09m1&#10;awf7DmZQ6pBRVZXSvCNsW7+ETRvX8Ny/nuaLBcs5nJXDrlXzWZrp5uarLyW1aQI9LrqKF598iJTE&#10;GGKjI4mIiiUuMgSL6jstGNUF7DySy0XDh9OjXUvadOrD+MtGE2c1Tmo+JisqFot67JBVVAuqIhEQ&#10;3YLL+yTy/D8fYXNRIDddPQZ7XTbfrktn98o5PPfsf/h68WZKDm1kW5aHwIgmjB09nD4d0463t0Mi&#10;PjaakLAIUhOjKd67GodfGmMvvZhmyc0Yee31hEpO9hw+3nZGQsJqtSLXr0SWFawWC5Jp4hcWy6Cx&#10;N9CtfWvadOrJ7bdczc71P7Bq5Vbi2/dj7OgLSGnWgrHjxtKtXTJeTyWLvlnD6DsfoXOb1rTr2otb&#10;rh1HkN0GlmCCIiJISEohOjycfemb2JG+h1nvv85Lr09hy95M9u3cxvFaaxbCm8QSFhVDi7hoVFkm&#10;IqYZl08cTfOUZlx22XhcFXkUZmawc+s6Nm/YwMv//j9mfreUPQcPknFwLxZ7AKoioWsaLbv249Ix&#10;l9GiSdixLYCJX1QyN950PR3btKRjz2FMGpbI4tVbSN+2kl17DjBj6n956bUpbDuYy+6tm/DoJglt&#10;BzBuxMUkJsUi+QVzyfBhdGvdnO69+9G3b29aN+9KuxbN6TXgItrFe0jPdmCz2ZBlidiUVgzsGsdr&#10;zzzN1gKFO2+5ivhmrenboy2fvvZ/LNlVzo133kWkVUZRLSgybFzyJckX3cyAru1o2aYzt992E7s3&#10;LqS6zkPzbgMZOnQITVNaMnTQAJSKAkqkMK4Z0YtPXnmKr9YVMmHC5aQlhR971WuWbyC6XR9GjRxM&#10;s2YtuHbSVdjqctl/4AiB4TFcOOFGerRvSaDtaIA3werP0Esu5qJ+XdAq8li4fhvbV37Ps8/9h28X&#10;r6UoM53tWTWERMYxbtQw0polM+SC/rTv0JNuXfvQPKUZgwcNIUJxsGvPLnbm1HDzdeNp3aIZPYaM&#10;Z3CileW7iujRdzAU7GZ3hc7ir77i/CtuwJt7iE1rtrJ+zXye/dezLFi5lr37D3PoUMGx1xQSHEpE&#10;ZCRNmzYn0M+GrIbQu+dQurVpQaeeAxnaI4FtOw6wZecuDu7bysfvvMpLb3/Ant272HPwCDUek9Q2&#10;bbnskj40S23NlZf2IyC2J8P7dyG1VVcu6Z7CodyyE45PQRCExuWcDzmKJIO7itc25vD4iL70j1P5&#10;amsmsqpiOt04FRvNoqNRQgNpHhWIrEggSciSAYoMFhXNayJrJhUuL3GRMYSFBRIfFUxUoBUdNyUO&#10;g9YxYahhgSRHheJnUfAabgqrXCzbc5C316bz6aa9zNhyxLdOwKFDYIAfqaF2YoODCbTZUWUoLynk&#10;ye83stdt58XR3TEMg+KqSj5eu4P3tuzjw7W72ZBTgVWW8CKDRcHhqeOlBev5+kgND17aiz4BNlGS&#10;I+CqKSczs5jzhozksedeY+LAaD6b9T32gBB6D7qIRx5/gn88/DDPvfI6T91zNWGyC90wURSFiKZt&#10;ufzaO3nqiSd49NHH+e8r/2XEkO7IXjelVfXlMLqb2uoadN3Aq2k/OeRk1YZNVamuPX53uaqijDrv&#10;yRncz99CbW0VvtquBi5nDR4TwMaNj73M1MnPYmQu54H/e4PiGkho2oIb73mAJ598ggcfeJApH06j&#10;b4KKKctg/vSUpOkaen2q8g8IwvS68ej1l2bVNTg9Bn5W27HlrVY/nM46PIZvmdpaB3UOJ5IsoXs8&#10;VBUf78SguKgY1S+Q4AA/XDU1uOtfqqPOSXVVLZJsIzTMRkX58ZKi4pISNMMEDAyvBrJvn61+IXTt&#10;PZBHH3uCf/7jH/zfv/7NMw/fQX2tPgBMrxez/rRrArKkYFXqb5wgIckyqkUhJLYFY668kSeeeIJH&#10;HnmMVye/xsihvfG43fVt9kysNgv1zQKPkSQJzeU8oR0PFJfWEORvwx4YTuceg3nk8Sf55+OP8dTT&#10;z/LsP+5BMjwoFj8MSQZMJEVGqj8YTGRUqz+y6quCKUkSFpuMWd+exzQNZHswNzzyIu+99A+cmWu4&#10;475nqdH9GD3pUT6Z+grBNft44J77KHAa9eFVIiAoFE/N8bZiZSUlqNYgZFlCtanI9UFbkUwskoSm&#10;wUXXPcDHH7xDc0su/3jqOXZkHP8cAwPseF1OtPrDora6Fq+mYrfbkWWw2Y8fH0dJinIsTEuyhaSU&#10;NCbddT9P/vNJ/vHwP3jzndfpnxKIFzD1+gVlGat/EKi+KoiyrKEqIKv+WBWT6tqjVb49lNW68fOz&#10;kNKuIylNQlkxcxoLjsCVQ7ugqhIJbTpwza338cTjj/PI40/z+uT/cH7H+Prn+26eabp+rJROkmSQ&#10;fdtFkrDYLL7jwO5PvyEjefSxJ3jkoYd54bXXefiGywhUTEDGrG8QJKlWbAHBx9oHWS2AKYEJJ9Ra&#10;FwRBaDR+ekVxTjFxeN1Ue3R+2JrOHrfK3n0ZrMirocblobwom3c3F3Lz0P68M34Ao1MDqapzoes6&#10;pTUu3JoBkkmtx4O7rpJPVu8mIKYlUycM4B8XtCVMduL0OPj3oq2ktGzFh1cM4IHeLYi0q+SVl/DW&#10;xiO0T0ni4nYpDEoKp6isxnd1J0lsOVzArmqZN64exGMD2+Av6dRoJu1Sm3FX39bE+8vszC3mh+0Z&#10;rCrXGNYhlTHtmtM8QCK33EmF04mzvhFsUlQ0dw/oSM+oQDLyysj5H9qICI2Pq6aI1564l/976T2+&#10;++pz1qWX0a57b4YN7oMnbx9fzVnMxtVLeHXyZFZsP4TdIlFdXUNMs3b06NSeNQtmsXrTZr6ZMZ3X&#10;351GVXBLbhrckimvv8W3cxcw7bXnuOufL5JX5iA8LJQ9m1cyf8VWqp31V4r+0Qzu1YkFX37Mux/N&#10;5PMZH/LFtwuoMU4+bXTofT7l+9fw/pSpfP35J3z3ww+4Fagt2cd9d97JwnU7CY1qgmo68Ytrybg+&#10;CXz84Ww2btrEN5++yyvTv0OxSLicDjxHr1JPEBgSSUXuXmZ8txQloQ9pUTW8/eZbfPXlFzzz3Ev4&#10;x7Wgc+sWx5YPim9Ns1A3b739Pl99+zUfzfqO/dlVyIqC6a1l9YKP+WTmbGZ8+B6vTv+OEaOu5YJL&#10;BiHnb+K/L03my6++4L3pH7Jlbx6SbGfMpKtY9vbjTP30c2bN/Jjps+bV96gmEx9iY+WC71iydjPn&#10;9RiAVHmEL+ctZv2aZbz53xdYtu3ISa8lLDSYoj0b+GTeEqpqHTjqnOj1F5iGrlFTXU1Ikzb07NaO&#10;Lau+Z+W6TXw/+2PeeGc6hTUmhtuBWzMwNA2nw/mTDhlNJBRvOe+9+Rafz/6Kaa8/x+zdMteMHkCP&#10;PkOwVB3km3lLWbf6R958+XmW78hBwcDhcB7r7MHjduF2H71YN3A5nXjqG+ZjGrgddWiGidftxKMb&#10;FB3ezaMP3MO89fuIjolDVjTKMtN5/rGH+XDuBgKj4/EzDGpdGm6XE03T6Tvyeio3fcgb02Ywe8aH&#10;vPzWRwy/7DoCVC91dY5joVbXvThdHrS6Iv718D18+t1S1OAogqwSbrfr6Mum//ALsRTt4I3X3uDL&#10;L2fw/CvTiWzXi/ZtmlJXXY37hA4HjnK73bhcvsAfm9KaYV0T+Pyz2WzcvJEvP53K5A++AVXG7XDg&#10;re8YwTR0nA4HWv052jB0HHW1+EWmMrxnK96Y/AqzvvySKS89yz4jmhHdW4AlnO6d0/j6/aexND+f&#10;pAg7KZ170LFZOEu/mc2GzZuYOf0dpn/yLQ6pPsQA1sAwrFoVc7+bSXpWMV6PG9fRzgJME4+zllrD&#10;xqghAyjYv4O5Pyxn/cpFvPzqa2zeewRFBofDcayTEN3jps5xvEMGj9uFR9c4tHsTU6d/Rp342REE&#10;oZFRnn766aeP/mGc0NOQ8swzx/5tPPHEsX//ESRJwqsbzEvPYldeaf2dUQlkKHfUsj23hJySclYe&#10;LmL1gXwKnS7SC4o5WFLFhv1ZHKhyU15VwYfr9rIko4DM0moO5Jext6gGh9egoKqS9MIKDmTmsyq7&#10;lDpNY+WeQ3y46RB7iysJCPTDXVPNmsMFbC2to19KJDOX7+C7g9kcrPbidtTxweodLM+tgfqSIs1V&#10;x+KMImpcXjYczOKLbYfZVljJygNZ5Ll1iktLeGvVHvLLq1h+IJ86EzJy8nh9ZTr5Lp1DJaXsKSqn&#10;1q1xILuAXRVO6hy1TFu9i11VTlFd7Y9mmMSEBHBb33Yn9eR1uhp+PyRJwu12Y7PZUJSjVWJ+H3tQ&#10;FG3bNuPw3m0cySqiVZ+RXDe2H5HxLWkSprBz+w6KSito03s4V44ZhBUT/9AounbsQNu0FlTnH2Lf&#10;4WwcBHH1TbfStkkobbr1RCs7TPr+w9TpNibeeAsdmscSFhmFoyyfIqeVdm3SCKiv1tOiXQci5Do2&#10;b91BpWbl/MHDGNSjMynJiVjrs05AdAqJ0f7s2rGDModGp+4DGdjjPFqndSAlTGbTlh1UuC1cMm4i&#10;3ds2o23XzhQc2M6hI9l4/Zpw59130iTUjsUWSMu0NKLCgk96HwJCovAz68jIrSC1Q09GDerMoT07&#10;SN9/GFtUS+647UaSY0KOP0G207VNCkf27uZgdjEprTswZNgQ2jaPZ/uKr4k5fxJK/nb2Z5XSd9T1&#10;TLq0B5bgJrROTeRA+nYO5RaS0r4Hl1x6MW1bptKqc28i1Vq27NhJWa3BxeMm0qV9G9q1SiU5IYqS&#10;7MNUeFUuvuQSkqP82LFtBwVFxbTuO5LrJgxFPeGrHBkVheos41BhJZ06diYmJob2HdvhL0tIkoxf&#10;UDidOnekQ9s0nKXZpB88Qq1mY/x1N9K1eQySxUpy244kRQYSEtWElmmp+J9QmmM4yvhy+TYmXtiD&#10;Pbv3UFSjM27S7Qzo1JyI2ESaxfizbdsu8guKadtvFDeMPR8ZiaDIBNq0SsFukbFYbCQ3TyUhNgoJ&#10;CYstgJQWrYiPDQFJxuofSGrrTsSF+hHbrDWd27ciIVhix47dFNUaTLjyBrp17UCT6AD2795JXkk1&#10;F0+8jr5tklGt/qSmtaJZy460auLP5s2bySooo8vg8dw6fgAyMsFR8bRqkUqAVUKWFcKi42jTuTOd&#10;kiLYtm0bheUueg8bw6DeHbDUH4PWkCa0bZHA/t1bOXA4l/g2vbj1+glEBdlQLXZS23UkLuTkDkFU&#10;i5XklOYkxcciW/1p1b49RRk7OZTpOy5vveNOEsJsKLYAWrVuQ3hIIJIkYwsKJy2tJeHBdiRZITAs&#10;itTWbRgwsCd1uQfYvnsfDimEG++4m86psQA0iQnDVMMYMepSmkaFgCWQNmmpFGTu4VBmHgTGcf2k&#10;62kWfbwTANkvlIgQG1mHDxKc2J7WyTHEp6SSkhQFkoRqsROf0pou3XsSF+Bl+7ZdFFdU03XgSEZf&#10;1B+rDIFhsbRv1xpVAlmxEBqbQru0RCRAsVho0rw14RYHOYU1tOnQDts5fttTEAThtziHe1erZ9R3&#10;/6zKvu6XZRkkX/fOKPW9sGm6r9hdqS9+V6Tj8yVA97XTQZF9/9ZNX48G+Ir9h/btzZsDm7IgPZuU&#10;pglE1OVz0YdrqdaM+nXje259VbWT9k03fIHEBCwKmAZ468Oiqvi2Yxi+DgskQFVBMn1/y7Jvvunr&#10;7QvTPPV2hDPvL9C7mnBmGV4XT113Pgl3zOeW3hENZzcKWukBhk96nHfff5/kqBOCnyAIgiD8zZz7&#10;V9Oy7As4nBAaJMn3b8kXUrCoYFV8oUaVT54PvulHg4OigFX1zVd905du3MJNc7aCzc7Wnelc+fkm&#10;X8A5tm711MFD9rX5QVV8AQdAkn3LW9XjQUqun2ZR6/epfv+OBa36gPRz2xEE4XeTJAm/wCBsym8v&#10;ufvLkBSCgwIxtEb8GgVBEAThNJz7JTlng2n6SlOk+tbAknQ8IAmNkyjJ+RsycTrqUK2BWBo02G80&#10;TIO6Ohd+/n7HepcTBEEQhL8jUWxAfag5WkIki4AjCI2ThJ9/Iw44+EqSAwL9RcARBEEQ/vZEyBEE&#10;QRAEQRAEoVERIUf421Jlpb6OoiAIgiAIgtCYnFNtcm6asYzZ6/ac/TY5wt+OarPyj6Fd+dfF3USb&#10;HEEQBEEQhEbmnAg5kiTh1nTeW5vOjwfysIgexoQ/kCxLdEmI4u7+7bH9j4G64fdDhBxBEARBEIRz&#10;xzkRco5SFQVJNJgVzhJN0/gfxgGFU3w/RMgRBEEQBEE4d5xTIQfRQkI4C/7HXHOSht8PEXIEQRAE&#10;QRDOHedcvTBTPMTjD34IgiAIgiAIjds5F3IEQRAEQRAEQRB+DxFyBEEQBEEQBEFoVETIEQRBEARB&#10;EAShUREhRxAEQRAEQRCERkWEHEEQBEEQBEEQGhURcgRBEARBEARBaFREyBEEQRAEQRAEoVERIUcQ&#10;BEEQBEEQhEZFMk3z2PiIXq/32IwTR3QXBOHneT0eJEmiqqqKoKAgrOK7IwiCIAiC8KcSJTmCIAiC&#10;IAiCIDQqPxtyjOuuazhJEIQGxPdEEARBEATh3POz1dUEQTh9orqaIAiCIAjCueNnS3IEQRAEQRAE&#10;QRD+ikTIEQRBEARBEAShUREhRxAEQRAEQRCERkWEHEEQBEEQBEEQGhXR8YAgnAF/VMcDJ3w9BUEQ&#10;BEEQGgVJkhpOOuNEyBGEM+CPCDkFBQVUVFSclROBIBxlmiamaSLLoqBfOLs0TUNV1YaTBeEPZRgG&#10;pmmiKErDWcIfRNM0/Pz8SE1NbTjrjBIhRxDOgDMdckzTpKioCLvdLkKOcFYZhoFhGOJiUzjrHA4H&#10;/v7+DScLwh9K0zQMw8Bms4naE2eJx+PB4XDQtGnThrPOKHGrThAEQRAEQRCERkWEHEEQBEEQBEEQ&#10;GhURcgRBEARBEARBaFREyBEEQRAEQRAEoVERIUcQBEH4w0iyfNqdZ0iSjKoqnObiv+hU25VkRXSo&#10;8AdTJAlVlk/5UOQz8MGeCyQJRVGRJQmp/iH8uRT5l447mT/tE5IkVNV3rAhnn+hdTRDOgD+jdzVJ&#10;VlBlCU3XMU0TSVZQZNA0veGignDaTqd3NVlWUBTfPTLTNNB1XxesP2XirKvDVO342069vqPHrWEY&#10;1FaWkldcRZOEJAL9LD+zztNg6jicLixWOxbV1y2sJMnUVRSQXVJHavMU1MZywX0OMU3Iq66jxu39&#10;yUWdYUKQTSUxNPBnP9df611NkiQURUHXNUwkFFkG00Q3jIaL/o8kFFUBQ0c3TGRFRcJE14+fUyVJ&#10;Qvc4yMrOJTiqCSE2GY8u4Rfgh/Qzr+s43/pNQ8cwfm1Z4XRJQH6Ngyqn9yc3SAzTJNBqoUmwP6os&#10;cap3/fR7V5NQVQVMA03/+WNOkmQURUY3dDRXHUcy8wiPSyAi2P9X1v/3cbZ6V1Oefvrpp4/+YZyx&#10;E4Ug/L1IkoTb7cZms52xvvbr6upQVfWUIUeSZIqzdjJvyTpCm6QQHmjn8PYVrNiWQYtmyciKfMq7&#10;jHL93W3fw7eeUy8DSDIynPJHQWi8fnmcHAlFMtm/azNz5s1n27btHM4rJzwqhiA/K0hS/fMkZFlC&#10;wc3n06ex3xFC59QYOOGYlCQJWbWQl76OH9fvoHmLNLL3bODTr5fQrFU7osMCfVusX/boxcHJx7Bv&#10;uiTJ+DYroygq3pp8Zs2chRQQS2KTKABUi8qBtQv5fP56OnfrToDN991qePwL/5ujb+Eba/bwj3mb&#10;+WJnJl/sOMLsHUeYtf0IX+08Qpi/jZ5NozF+5kLP6/VisVgaTob6c56rrpCF85YREp+Cn17Fj4sW&#10;kl0tkRgX6Qs89cfdUbIs1x83R4/L49uV5JPPkbIk43VUsXrRAsoNfxLioji4YREb9+XRNLk5qmQi&#10;yTKKxUJt0RE+/3QGUnhTynb9wNLt+XTu0h4V89gxedL3R5KQFRXTXcGPPyzBoYYQHR6EBL79lXz7&#10;Qv3zfa9B9v3/Z94r4ThFlvg+PYe7v13HrO2HTzruPt2SgWYa9E2JxaLIp/w9OzpOzi/d2JFkBaOu&#10;mEXz57G7wEOr5Djf9GPnvPpzkyxTmZ3OgqWriU1tj1aSwYxPZmKJbUFyXASydPycdvSzbXgsHj8O&#10;6o/p+mmNia7reL1eQkNDG846o0TIEYQzQDrLIUeWZQoPruedD76k2qvSrVtn9q/+moVbchk8oA+u&#10;qiK2b9lKdnElXlcNFdVuAqwGBw9nUlNayM70/eiqHVw17Ni2heJqL2GhIdgsMpUlBWzduo2cwjL8&#10;g0Pxt1vFD+3fyC+GHEnCIplsWrWY5dsOExcbReaejWw/VEKXbl3Rq0vYsW0Lh7LzUf1DCA1QWDp3&#10;Hq7QVHq1bUJh1iG2bttJlcNLTWkRbs1gz4ZFfP/jRiJiE4lpEkdcZByJTROx4iZj72527D6ABwsR&#10;YSE4qss4lJlFSWE+e/YdQvULIiTIH1dtJXt27WD/oWysgaH4U8ePy1dgtYdQWZJHaY2X0JAQ/P2s&#10;hEXHER8bSVF2BiXllRzat4eswipCwsLws6iN7FLi7JIlieTwQLbml7Ejq4Rql4dqh5sat5dR7ZO5&#10;p19bLKc6rur9asipyWTmzAWkdurI1sXf8uOuIgZdcD4RwTZyjxxg+/ZdlNd5CQ0Lobowm+ziKoJD&#10;QlBMjf379uHCTmigHZBw15azc/tWMgvKcNbWUFrpBGchsz+bRUGdSXx8OGvnzWbVzkwSUpqDq5rs&#10;vBIqyouoM+wkxMeQ2DSZ/N0r2J3nJjJEZd++w1j8QwiyS2Qf2k+NphAcFEBVYRa5JVV4agr54vPZ&#10;lLoUomMTCLLq7Evfye59B9BlO6GhQWiuOg7u3U36/gwMi52QoIA/r6rVX4UJKRFBFNY4WX6wgKo6&#10;F9VODzW1LromR/PIgI7EBvn9bLg+nZBjsVg4uG0tMz//gt378uh+/vkEWWVM3UvO4f1s25lOlVMn&#10;LCyIvWt/YPbcZQRFNSU2JpzIyCiSU5IJtEpkZqSzfcdu6rwy4RFheB3VHD5yhJLiQvbu3Y9XshEW&#10;4jsO9u/Zyd4Dh8DiT3AjOw5EyBGEv5CzHXIkSaYsfz+bdmZieKuQQppirz3CvmKd3h2T+Wzq2yzf&#10;uo+K4lwWL1xEXq1CyziY8va77MnIJ+fwPtasXUv6gSxyMjNYuWwxLv94moW6eW/KVHLK6sjN2MW2&#10;vdmktmpDsP13VB0S/lJ+LeQoksH+3duoticyccJYgjx5bM0op0P75sz56D12ZpZSnn+YDVvSSWqW&#10;yqGdW1Hj2hAvF/HW21M5mFdM1sFd/LDwR0x7ALXluezJyMMaEIJVrmP+nLW06NiWXT9+yUffLqOm&#10;qpBly9dgj05BqjjMq2+8R35pFZn7trBy80E6n9eBNXNnMnf5dmorC9i+J4fWrZPZt20ju/dnU1KY&#10;y4rly5DDUgio3MWshevp3L4V8z97na9+3EFFRRlb1izjSIVJxw6tsUjiOP9fmUC4n41+zWI4VFFH&#10;Rlk1FovKpB5pPHNxV4Lt1l+8X/JrIcfjKmbNqi046irYub+AyydeQ/tmsRzZvoxpH39Fraaza91y&#10;8hwW7O4cps38gebtu2Kv3s+rb39MQvteJEcFonlq+HL6G3y3cjfVFfmsWrqQTRkOWiWqrFi9hRq3&#10;TlRcCHu37iC/pIrQJk2oOrCNj2d8xcGCUkID/dm8bA5KdGvUqgxWbjtISWkph3ZvYvX2I7RMTWDR&#10;zLfI08Lp1DaNXT98xFcr9xMVFsjmTZuodeuERDUhe/Nivl+5Fa+zhhXLlhOc0JL8Hcv47LulOOuq&#10;2bxtN03bdCIiwPKL75sAfqpCr+RovIbB9oJKdMPkgtaJvD6qJy2iQtB/4Q381ZAjySiGkxWL56OF&#10;JCA7ilGjWtC+WTS71izkvU++obyyjM0bNmL4BVCWlcHuA5lIfiFEB8ss+uZbApPbU7JnOdM++47K&#10;mipW/rgULTCRcLmKd15/lfTMEopyDrLkx/U07diZw2u+Z+bclThrK9m6PZ1mbTsR5q82muPgbIWc&#10;U/yKCYLwV2AaBmFxqQzu35G1P8whq7gKqyqRm5HO9iwnE2+5n0cfvpd28UH1d7BMTMmPMdffwcP3&#10;3Uak4iC6ZWceevwJBndO5PDBPWzcuIGDmUVEREUSERzIrk3rOZCRdcaCm9A4KIpKYcZ2pr/zFj+s&#10;P8TAQYNwHdrMtj2HCA6PICIsmMw9W9i1dz/IKpLhYvf2TWjhLbn/0ce568YrCLKYWILi6JjWlLj4&#10;JK65+gpirTK6KeGqzGPx6l0MGn8LTz75OOe3CmfxgmXUudwERCYy7oa7efjOGzBqctmbVwsSWOx2&#10;4lPS6NyxFYppoukSPS+8jEcefZh+7WI4krEft3G02oeJVzPp0HMgDz76OJPGX0hG+mYOFtSinirc&#10;CadNN00SQgN54ZLzaB8XwbBW8TwxtBOhNsvvbociIeF11rDqx6VENGtHh7QUDK+DDYuXUOKCqKho&#10;AlWDVUsWExTfhia2Wg7sP8DGNWsJSGhH52ZR6KZETV46G/aXMv7Gu3jsoXvp2joZ0zSJadqGlvGR&#10;9B0ynKHnD6NH2ziaturA2EuHE2IB1R7OVddOok+bODxe3dceSNeJiGvKjXc9xMP33Y615hAb9+Wj&#10;SMcbu0sS6Ca0adeKpvFxXDBiHL2aBfDjyrWo9mCioqJxlOWxbMkyXKhYbFai45Pp0qUDfqooSD8d&#10;umkSZLPy6AUdGdE2kdToEF66pDupEcFov/MGvqzIVBZms+9wMV37XsiATsls27gJt7OK1WvWk9B5&#10;MA8//Ah33ngFKU2S6NqxJZExMYy76jpaxATh1U287iqWLllFh0HjePLJJxndtxXL5y+g0qODLYzh&#10;l1/LY4/eT4zdyY49R5BkGVW1Ep3UnC5dOmCXTVHK/D8QZ3NB+IsyTTAkhW79hpDk52Dxmu24DQnT&#10;1JFkG34WC6piIyTA6js5mibYA4kNsmC12wmJiiUqLBCLKhMSHo5p6Dg8XmwB4cTHxdG8TQcuu3wM&#10;KU3CT2p4KwiGoRPWpBnRfh7KXBa69eyG5HGjWP1JjI+jafPWjBwzjrbNEzAMHdME3TCw+gWiWmxY&#10;/QKxyr768aZpYHJyxwWGbqArYA8IQVUt2Cw2DJcL3YCAwEACA+1Y/UKxWhS8mkrnngMY2rcrNXmH&#10;2Lp9F1VuHVQr0cF+KKpKaHQkpmGiYx678DSRCQ4KxGZRCQwJQTIMPJr5k4bLwm9nGCYxQX60jAqm&#10;RWQwUf52tN8ZcPDdpsHiF8yAYRdRuGcDa7buwVQUPF6d0LAY4uOb0KHnQC67dBjx8Ul07tiKreuX&#10;sHhLNv0HDsRPNTFNMA0NSZIJCPTHYrFjs/n5wq95wgOz/tg8Ps0/PInk+AikBqV9NpuVAD8bfgEB&#10;WFQFr2b4go1uIkkmdbVOkI6XkoKJoWsYsj+x8YnExycwdMRoBvTsQFq7rgwfMgCjuoCtW3dQVOls&#10;PL3S/cE0wyDC305qZDDNIoJICg1AM39fwAFQMMjJPUxGZg4/fv85a3YcJO/IHjLyypAw8ffzQ5YU&#10;QiNjCAsNhvqOJU4Mp6YBXsPA7h+IRVXws9vB68ZjGNiDgggI8EOW/QgO8cfr0mjTpQ+XDDsfrSyb&#10;Ldt2UVrt/ElnHsKvEyFHEP7CTF1HCYhixIihhAcF4PSYNGnairSIOj6a/h5vv/kGP+7MP+FH0kQ3&#10;TAzTd1FpmAaGaWIaBpom0a5bV6KDTY7kFXNozzYO5pSj+gXV3/0WBB/TMAgIjWH4uImES5UsWriK&#10;pI7dSG4SxsEj+eQe3seOAzko1gAUTCTVTsvW7anJWMu7b7/FlHemkVvrQTINIqJj8daWM2feYiq9&#10;BhImfuFN6N4slsUz3+b1yW+wZOtBeg4ZiL9F8R23hoFpGL6OM0w36VvWsGFPNv6BfhQW5OP0+i4y&#10;jfqLStMwQfL1wuQjYZV1li+cw7vvvs2UD76iSUorWsUHouniWD8TDMPEaxp4dNNXVehMXJ+ZgGTh&#10;vAEXMqx3Gt/M+Iw9meX0GNQfva6M3Lxctm/bTEGtjD0gkA4dOuAtOECNGkeXNvH1F546QU3akhpj&#10;Z8Z7r/Pam1NYtXkXhqRgs/sTFe3PhtXL2L4vk+j4RIqOHGDxijU4dJBl6nsSPP5iFEUmO2MPU99+&#10;nVffeIcyPZR+XVrTNLUlG39cwPvvvcv8DQeRAMUeQniwPysWzeNAqUnvTs0oyMuhMOcwG7fswgwI&#10;I2fvJpav3409MJCyogJqTtFjmPDzDNP3G+fRjTMSrCVJxuusYc+WLTTvcj4TJkxg/MRribM52bq/&#10;hM5dOrJn1RymTp/GC8+/wMrNewiNTUTRncz//hvyK10oMlj9gujduQ3rF8xi8quT+fLHLXTofwER&#10;FhnT8J2jTNN3bCmqwf6dG1m+cTeBQUGUFeZR49JEyPkfiDY5gnAGnO02OeArsbH4h9E8OYHQiCbE&#10;hAQQHt2EDp060SK1ObqzCjW8KQP7dCQqNpGm8VHIqh+pzVOwqQq6LhGX2JSosGB0r0ZAaDRtO3Wl&#10;fUoc+dnZKMFxDB46iKTIoN9dzUT46/jFNjn1V6qaphMSHkNqairJUXbqvAaJLTvQtU0q5UW5uAhg&#10;wKAhpDWNwuPxEpuUQqf2bWjaJIqaykqatulO5xYJxDdtRsvW7Qn1t+DWJBKSkwgOCKZ5y1Q6ndcF&#10;u15HpRP6XTSaC7q1AVPD6h9Ms5QkbJKBZkg0T2tH29QEXJXFVLktDLp4FG0TQvAaCklJKYQF+6Nr&#10;OsHhscTHRGALjCC5SQS7d2yjWbsuRAb5EZHYisvGXEKYn/KzjZOF0ydJEm7NYOnBfBJDA+ibEnta&#10;bfp+qU0OkoRk6uhYaZbWmratUvFXPFRqdrp26UbTGD+yMnOJTe3ERRf0xN+qYlW87Ny+izb9Lua8&#10;lgnH6n3JFn/atmuLUVeNNSyeLp06kJiUSMuWzYlLbIruriMsOoG0tp0IUDUkWxBxsTGERkbTPCUe&#10;GQNDtpCQnEqwv42E5FYkRfrjlAIZffk4UhNjiGvSlCCrjsvwo1+vzkTHJdK8eUuS4yPR3E4CYlMZ&#10;0KcrqruK/HIXXfsPoWe7ZsTExSF7qimudNH7govo1T5ZnH9/A1WW+TGjAM0wuKRN0ml1Ff9LbXIk&#10;CbxuJ8WVLjr37EunNqlERkYS4S8h2QLp3vcCYgMlSipqaNWlL4P69yA0PJrYcH9cHoO4+ASCAwNJ&#10;bNaCjp27EGk3KK100rn/xYwYdB6yqaNY7KSkJBNot+DVdGKTWnBeh1ZojgqKqzX6DBpO97ZNG9U1&#10;+tlqkyPGyRGEM0D6k8bJUWTQNR0TkBUVRQKvpvm6OlUUJNPEACTTQDdM3xgTWv0YEyeNB6EgA5qu&#10;HxuQkfrxIcQP7N/LaY2Tc8LxIsuK7w63pkP9wHfU/4gZhoGiqlA/lo6sKCiyjGkYIMmYho5uGPUD&#10;K/qqtMmy7BsHxfSNSSFJEoaho+uG77iWZd8xLElYFAVd9x3/iqL6Sm903zGtqgqGrmOYJrLsG2DU&#10;ME0sqoXakiymvfkiTXpfyfjhA9C9bjRNO60LceHXSZJEjdvDwn259E6OITE0AP00ziOnN06O6qvq&#10;BaiK79jSdP34sVXfTkZVFbYt+5aP5m3mlnvuIy0+DP3EsU3qj1XJ9LV1kDDxasfPf8eOI4sKhoEB&#10;9edX33GuKCqmroGsIEu+QiZZko4d9759rT/uDN/FsqZpvvHNFPnY+hVVQZYkTEOvH3vlp8e9cPoU&#10;SWLu3hySQgNoHxd+WjctfnWcHElCVXzjGx09jhXVN4aSpum+85fs6zrc9/vqOx+deE47ei5S6gcG&#10;NU0DTdOPHSd6/Xh3imo59rvcmI+DszVOjgg5gnAG/BkhRxD+CKcTcv7KJFnGW1vOsh++J6xFb3p0&#10;TEPXtIaLCb+Tbpi4NZ1gu+W0qw39Wsg5bZKEbLhZt/wHCvRILrqgF3bl5DYSQuNk4gsWv6UDkV8N&#10;OcIZJ0KOIPyFiJAjNBaNPeQAYJp4PG4k1YLlDFUvFX5KlqTTupN+1BkLOfhaervdbhSLrX6U+tPf&#10;D+GvTZJ8A22e7icuQs7Zd7ZCzulHXUEQBEFoDCQJu58fVlUEnD/Sbwk4Z5wkY/cP8H3Gf+Z+CGed&#10;+RsCjtC4iZAjCIIg/O007OJVaHxMw9d7pCAIf08i5AiCIAiCIAiC0KiIkCMIgiAIgiAIQqMiOh4Q&#10;hDPgTHc8AJCXl0dNTY3oeEA4q8xfHCdHEP44vzhOjiD8QcQ578z7tQ4cNE3DYrGQlpbWcNYZJUKO&#10;IJwBZzrkmKZJSUkJkZGR4sQrnFV/i97VhHPSGe1dTRBOk1bfhbw45505uq43nHSMVD94enl5OfHx&#10;8Q1nn1Hi6kkQBEEQBEEQhEZFhBxBEARBEARBEP4Qsiz/KVXvRcgRBEEQBEEQBOGMkiQJh8PB+vXr&#10;qaioOOvV78/u1gRBEARBEARBaPR0XWf16tWsWLGCNWvW4PV6z2qJjgg5giAIgiAIgiCcMYqikJ6e&#10;Tnp6OqZpsm/fPnbu3PmrPa+dSSLkCIIgCIIgCIJwRtXW1hIZGUl8fDyRkZG43W40TTtrpTmiC2lB&#10;OANEF9JCYyG6kBb+LL+nC2mPZrA1t5gl+3PYW1CBs75b4DNFkSUSQgM5PzWevs3jiAzwa7iI8Bcl&#10;upA+83RdR5IkXC4Xbrf72HSbzYbdbj9rXUiLkCMIZ4AIOUJjIUKO8Gf5X0KOYZosO5DLs4u2sDm7&#10;iDqPF1MzGi52ZsgyNotCYlggt/Vrz4292hJsF4OX/tWJkHPmHR0nR5Kkk0ptjkaOsxVyxNWTIAiC&#10;IAh/OQ6PxstLtzFy6nyW78+h1uXBNAFF/mMeEri9GhlFlTzw1Wqu+3QJh0urG+6WIAj1TNM8duPM&#10;MIyz2h4HEXIEQRAEQfgrmrJ6N09+v546pwdkCc5GPX9Jqt8WfLPlAHd/uYJyh6vhUoIgnANEyBEE&#10;QRAE4S/lxwO5/HfJVtxezRc6Gvq5G8aneyfZOI3lFIX5uzN5eem2hnMEQTgHiJAjCIIg/A9MigsL&#10;qPX46l6fCabmweF0op+iSYVpeMnLySbzSCZHMrNxuI43Zv2tvLXlbN+8joKaU2xIOOc5vRozNh8g&#10;v6zaV43sFKwWGeXE7GOaYJjEhAaTEuiHbJq+aaZ5PBAd/Vuycn6rJNKC7L6wc3R6QxKYhsnsrQfZ&#10;kVfacK7wd2KaaC4n7tpKDi+fy5YvZ1CUlY+nzoGuNTxH6tQUZFOSsZfSzMO4REngH+bUZwdBEP62&#10;duzYwaxZs479/fjjj580/7dYvXo1EyZMaDhZaAS85Ud47b8vMGtx+knTaypKycsvwuly4nK7fTfE&#10;TYOqshLyC4rxeH0/+B63m9qaWgrzcymrqgOg4MBGPvj4E7Zl5P/kRrq3uog33nyDhYuXsGTZSkoq&#10;atA8TuocDgpyc6mocWAC5SUF5BeV4mt7buKqq8XjdVOUn0dpRQ0AmquGQ/t3U+7whZya8lLyCgpx&#10;ur2ASVVlNUfjj6m7qa51YJomLkc1eXl5VDuOByzN46K4II/issqfLTwQzqyM4ioWpGeCqjScBaZJ&#10;25btWHPvaK5rHw1eA3QDRVGw2izcOuQ8Xu/ekgBZAkXGZlWxKL6SG5vNgiIZqHIAV/fuxPDYEJAl&#10;ZEXG36rWB6MG25MlDpVUs3BPdoMZwt+K4ebgFy8x7/5b2Dt/LgVrl7DptceY+89HKMpuGIBr2Pzf&#10;x1nzxutsff9lfnzhXxRmlfhW46mjMiuDmrIKfKdOHVd1Oc6KUiqzs/B4dEzdQ3XuEeoqa47nc91L&#10;bX4WVQWFGIaJoXlwVlUcO49qzlocNbUAuCqKKM86gtvZ+DsbU55++umnj/5hGOKuliD8LyRJwu12&#10;Y7PZUJRT/PD+D472NHS2+pM/KiMjg927d9OnTx8AXnrpJSZOnEhZWRlbt24lKSkJ6sNQUVERsbGx&#10;lJWV4XQ6T5p/+PBh1q9fzwsvvMAJpxnhHGeaJqZp/mqvfjtXLqLcGkpJxmHO69cdqwQZO9bww/K1&#10;5OSXkL1vM1sya0lJTiJrx2pWbUknN/sIGbmlJCXGsnfLEub9uI3S4hy2b9+JNTyeuoJ0lq3diSbb&#10;aZWagtVy/Lvkratka0Yxd995K+d17kBokD9bFn7Eom25lORksGX7Phw1RRw8eJDNm7ZSrVtIbBLN&#10;ss/eZ0dhEbmHMtmxYzseWzgxgRIZhw4Tk9qJqox1LF+3lSOHMjiUU0RUdCTrF3xJdUBT4sP8ydy6&#10;ko2HqwizOVm6eAXZeXkc2L8fv8gEAiQna1csYdf+I2RnZlBSJ5EcH33S+yScPq/Xi8Xy672Vbc0t&#10;4d21e3x//OT0KHPXpX25Ii0Cl9PD/PRsIprE8Y+hXRnXPonuKbF484spCg5jUo+WDG+XzMCUKJo3&#10;iePyHi3pHRtIZlktfnYreWVV9OzchvHtExnRIYUOkX5szyvDc+KlkiSBptMsJpThbZLP+vla+P2O&#10;Xvv+2jnvF8kqWl0lUnAYCeePp2mXVoQmt8IieUjsNwTrSR23OTk8fw4tJr1A9wkXUr5uLpWuYGKb&#10;h7Pz03fJ2LiO/G1bMfxjCAyAta88RO6+TLLW/kDhvkPU5u7hwLKFHF63Hv/4lgSF2jg4Zxq75i8k&#10;a8s66qoNAsMsbJ/5AUpUa4LDAtj3xWQKKmz4uY6wbfYscndupujgIQKTWuEfYDtx586IX+pgQJIk&#10;dF3H6XQSHBzccPYZ9Ts+UUEQ/k4uvPBCqqurWb16NbNmzWL9+vWsX7+eF198kb1793LVVVexdu3a&#10;Y8s3a9aMW2655aR1CI2EUcu2w1X063M+HWI9bDlYAd4yFvywnpSOfbni8hGEW7xk5xZQU1bAnIXL&#10;ad6hF8MGn0/l3hWs2ZNDRVkRmhLC6HFX0j01lIWL1xGXkExa27YMHjyYQL+TL3ZlSaKiMIvPZ83m&#10;+8VrqXJ4qC4twGuN4vIrJtIu0sn81XvoPmgkY4Z0YdfGzeQUVlCcn0kNUYy47HKG9mjJgu/nUlHn&#10;RlYUXBWZzP1hEy3PG8gVEy7DWnGENVv20bRpDCuXrwUMNu3OJDLcnw0L5+IMSeKiiy4kIcjN93OX&#10;sWfXFrbsLaPv4Ivo2bEZa+d+S05N4787+merdnkwPdpPA45p4B8aw4BoG1OW7yapSQztm4QwaXBP&#10;Lk0JZGNeDYrFDwWTnu1acHXXJHJLqujfvi0Pdo+koLSWy/t04srWzRnXMY2hsZFc3bsjA2ID2F9s&#10;cuugHnSKCvxp1TXToNLpxl3fba7wNyUpyIpB9uq15K5dQFlxLfKpShuRME2DjG/eZcv0qZRXSUQ2&#10;TyF7/gcc3l9Bm5HX0CTBwo5PPqKqrJzq7EOEtO5Hr5vuoG7HXLKzPHSbdD9RwXXsW7qU4s0LSf9h&#10;C60m3k2PCZeRt3A6RQW1+BlV5G3ZgqmVkrV2OyERfuz8YgZEtKHjmLGYOZvZ+c2ChjvXqIiQIwjC&#10;aYmIiKC6upq+ffvy4YcfUlVVRVVVFT/++CMAF1xwAQ8//HDDpwmNUNmhdMpdHpxOL35hoezauAFn&#10;dTFueyztmiUhyRbatm1Dk8hAaqtKyC4qY9uahXz+9VwqPVDj0LH6h5LUtDkqkJjaCq22AM2QUWQF&#10;Wf7phYFpmtgDgmnboSNtWjTFblFQbf6ktukAQMu0ZKKatiEywEJUfByBFona2jrsQeF07N4FqyKR&#10;2K4r/lo1FQ43sqxQW5KNHtaUlknRyBZ/WqVEU15RQUyrngRVHmTLjm2YQZEkJ8WSsS+T3EM7mDlz&#10;FumZZZjOasrKcsnNzWHRnC+Yv3wrqp+NOs+ZHYRSOIWGIeMo3WRgh2a0DLUTHBhM09gourWIo3WU&#10;jW379vDekm2szS5GURRMXSersIhXf9zMpoIKjuRk8v7q3eyo9BBlt2FoXjTTxOtxs25/Fm8s3U+J&#10;S6azn73hVuuLkxomLuHvSpJ+rac/E0mSsQb4kblyCcFdLiW1SxoVB/ehV+ZzaM4Mig4VYNW8eDQv&#10;tog4Ytt3ISSxFTEtmxPZvjvB0XHEtu6A7nZQfmgn1vguJKUmEdGqJ1HxAVSWuonv0pW6vL0cWfI9&#10;RnxPoiIs1BTkUb1/A3u/+waXS0I1HTTm2zIi5AiCcJKgoCCqqqoaTmbhwoUA3H777QA8/PDDPPzw&#10;w8emC38XBjv2ZlBRVsKurevYn1VCZf4eCr3hBOjF7D2SRZ2jlvS9GRSW1hEcFknT+Cb0OH8oIy8e&#10;QkpyK9o0DUHXdbz11X4MTcera8iKgtftoKKyEs3tJDs7l6P3xk1MUCzExTUhOiIYRQJD92LUVzrX&#10;TRPdNEHyVT/RvF4kwOOsZseGbdTU1JKVvg2vPZgwfzua101AZDKWmhwOZ+dRV1POnuwKIsLDiIiI&#10;omuneD76ZB6hkTE0CY+gVeskmrbqxqiRI+nauhlpnToSE51MSvMUhlx8KUPP70mTlObEB535qh/C&#10;yYL9bEgW9eT2MaYJNn9Gt42lqKCUUoeTg2UOLoyLIjuvmh4du/LyhJ5c0joBTdPqnyphVRUkycRE&#10;BlXGME3fA9/qTUBRZGyqDJiccqhSCcL8rNjEYJJ/b6aJKcnYI8LxC4/B6mf5mWpbJrrXS3y/kXQZ&#10;fRGV6euodUJ4ahq2mOa0Gn0ViT3PJ+GSEQT7+6G53Bj1vbEYmoZh+G6kmLqGYZqEp7TBU7iD3EN5&#10;VBxYS0mek4imyUS17QTOArbO+Jymgy4kMDSEwCZNierYlzYjxxPbvQ/xvfvy6xVE/7pEmxxBOAMa&#10;U5uc2NhYvvrqK+bNm8cnn3zChAkTiIuL48EHH6S6uprBgwfTo0cPnnjiCQ4fPkxOTg7BwcHk5OQc&#10;a8dDfZucqVOnsmTJEvz9/U+a9//t3Xl8XOV97/HPOWdW7ftuyZaQbYx3G4OxTSBACJgS1kBCbtMk&#10;N0tTWnp7qZM07S1JXiRpelPS2yRN0tBASMISlhDCYoPBgFds433fJUvWYu37zJxz7h8jydZ4wcvI&#10;lobv+/Wal0bnObMgzxzO93l+z3Nk5PqgOTluqIODhxuZ85GF3HzDR5gzaxpmqIOwv5i5EzJYtmwZ&#10;ew/W0tJYg5tZwvRpM6nItFm+agM11Yfo8mQyd8Ykerva8CblUVaUQaSvi4bWHmbPnEFj9W52H6gl&#10;4LSweM0Brpg+MdpHbofYsX07h6uq2b3vEDmFxRi9rfjzx1Oc6SfS00ZTKMhl5UUYToiGxk5KysZQ&#10;t30j3UHYvXkLm3YcZMHNd1CRl0RLWwdFE+ZQmdrNG2+vZM+e3XT7crj+2gWk+D3Yvd2s27CDBTfd&#10;Sn56gLyiIrauXUlVTQ0H69q5fO6VjC8rprNuL1t2H+DAvn3kVczgsnH5sX8yOUNnOienL2zz0tYD&#10;tHf3Hrd8tIsnmEqu3+C/3lrHo6t2saqmFZ/f4Dert9JKgGyvy/I9VSzfV8/29m4ON7awvqYFDJP9&#10;9U1saOgG12VnzVEOtLezuaaRfZ09bK2uZ09rD4YZZv2heg71hI711LsuhsfinpnjmVdeePzblFEi&#10;LnNygJ76A9Rs3kpWxUT8KRn0NRyktxdKZl+JZ8hTG3TV15M9fQEFEyrprj2AN6OY0gXX0XfoPapW&#10;raK1vonSq64nIz+HnpZ68qYtIBg06WuuI1g2jaz8DOyuNpxADqVzryfJamLvq3/kyNbdFN34OSbM&#10;mYAZzIGuOro605h250L8KVmkF+VSv+5NajdvxvZkUH719fh98T/HOHm4i7qQc3IM97h3Eg4n8qCV&#10;yPAxDIO2tjZSU1Px+XyxzWfNdV0aGxvJyck57wOvyNkYuDK151S90q6L219ucdwmDMK8t2oNOWMn&#10;UF6Uy77Vr/H2oRC333YrmX6IhPsIR1z8gQCmcex/ggMh3nGc6GfddbBtm20rXqSn6FquqMwefB3H&#10;sYn0L8d67GTYiJ5vui6OC2b/Sa/ruuCGePqRf2PKF/6WCUED1/Li7a+Rd1138LXtSIhQ2MUf8A+e&#10;M+9Yt4x3Nx/lc5+/a7Cn03Fs+vr68PoCeAaWLnYdent7MTw+/N5T/M3kjAx07HyQ3ojNA8+9wy/e&#10;2gTH/81dFyI2WFY0/DgO2G50mWnbjgYTxwWPeew6OJYVbSO62hoRu/+xLlgG2A6YFlhA2I6u6HZ8&#10;x5PtUFmYyfP/82YmFx77rMroEYlER0ZOecw7Q6HWOqpWLaOrPYRhgusYZE6cyZhplw0pZmzcsZma&#10;tStxia7ch23juC6m5cUwXULd3RjeAF6vhWs7uK4NhhWtiHSc6OfPMKLHYhcM08SyTEI9XbiGB18g&#10;gGtHcDEwXAcHI3rMBUzTwo2ECPWF8AQCpObmMmbe9fhT4xs27NPMTxvoFG5ubqa4uDi2Oa4UckTi&#10;QCFHEsUHhpzT2LJyMW+t30Mw4KWzy+aq627iiinjYnc7Ix3NDQQz8/CcTyejG+IPP/8ZE+/9IhMz&#10;grGtp+RGeln6h99gTbiZa6cUxTbLMDnTkAOwfF8t9z2+hKqjp75WzrBzowti/J+bL+efb5oT2yqj&#10;RLxCzplq3rebhu0b+zuMwMCgvyA3GoYME8N1cQaKKgcCTez94x5H/0hUtHPn2LaBjpzjR1YMw8DA&#10;wLEjBDKzKZ59Fb7klMH2eFDIEUkgCjmSKM4n5IBNY3097Z09JKdlkpOdFVOmcaG5dLa14UtNxzdY&#10;1vTBXNehs62VQFoW3ov6/j9czibkAPzwzQ1886XV9PWFL3zQcaMXF715yjh+9xc3kh48/+O+XBwX&#10;OuR8GIyUkHOBjwoiIpK4LHLzi6ioqKAg92IHHACDlPSMswo4AIZhkpqhgDPSPXDNNL618AryM5Kj&#10;ZWaOc+LFOuPJJVrGFo4Q8FjcMauSX376owo4IiOURnJE4kAjOZIozm8kR+Tcne1IzoAlO6r5r1Xb&#10;eHdvDfVt3RCJHJtzEy9GdM5OMOhjekku984az+eumEhq4PyP93JxaSQn/kbKSI5CjkgcKORIolDI&#10;kYvlXEMOQFcozNpDDexpaKWltw/bjm/IMQ1I8nspTk9hTlkeJRnxncMgF49CTvwp5IgkEIUcSRQK&#10;OXKxnE/IETlXCjnxN1JCjs6eREREREQkoSjkiIiIiIhIQlHIERERERGRhKKQIyIiIiIiCUUhR0RE&#10;REREEopCjoiIiIiIJBQtIS0SB8O1hHR6erqWkJYLyrZtXNfVcqpywWkJabkYtIR0/J3uvOVCLiGt&#10;kCMSB8MRchoaGkhJScEwjNhmkWGj6+TIxaKQIxeDOnbiyzCM054HXciQc+qoJSIiIiIiMgop5IiI&#10;iIiISEJRuZpIHFzocrWurq7YTTKMkpOTYzclLJWrycWicjW5GFSuFl8qVxMRERERERkmCjkiIiIy&#10;+hlgGsaw3k4ysC4iI5TK1UTiQOVqiU3laiLD71zL1UwDLNMk4rj0hCKEbBtn8MwmTgzwmCZJXgu/&#10;x8RxDWzHid1LRiGVq8XXSCpXU8gRiQOFnMSmkCMy/M4l5HhMk7DtsOVIE8sP1PP23iPsrG+hx7Yh&#10;jkHHY5oUpScxb1w+V5cXcnlpLjnJAcK2E8+XkYtAISe+FHJEEoxCTmJTyBEZfmcbcjyWSV1HN79Y&#10;uYPH3ttNTVM7GEZ0aGc4uC7YLoGgj4WXlfK3V09hTlkeEVsjOqOZQk58jaSQozk5IiIiMqp4TIP9&#10;R9v5m+dX8PDi9dQ0d4DHAsuMBp3huJkmeC16wxGeW7+Xzz+5jD9tq8IarlAlIudFIUdERERGDcs0&#10;6AxF+P7Sjby4YX90wowV59OZY0UuJzIM8FjsqWvlay+tZntdK5YZ59eXUcswDAzThNNl3+PDswwb&#10;fStFRERkVDAAyzB4dtN+nnx/bzTcxI6kuA6EI5x09QHXPX2A6WdaVuymE3lM9ta38p0l6+kNRzB1&#10;wvqhZlpeLJ8PO9xHqKsLzOjvJys5NwxzMAyZHq+yzjBRyBEREZFRwTQN6jp6eH7zAUJ94ZP2hPv9&#10;KcytLKIo1Xts8QHHAdthTuUYbi3Nxeu60RBkO9Gf7sB9B9NK4a+umcXNhenRxw3sd7JsZMDyA3W8&#10;s/8IvniPJskoYYATpmX3Wg689SobfvUjVvy/77H9pRc4uGIFXa0d0ZGd/n0Ns4+alYvZ/offsePF&#10;Z6jeuJmIHV2e3LA8ePwBLK93cH/L68P0+vD4A9HwbVp4/MHoPgMff9PE8gfw+PzR8GREHzcQsAzL&#10;i+mxAAPT68cT6H+uBKdvpIgMsW3bNl544YXB37/73e8OaT9T27Zt40tf+hL33HMP27Zti20WETlr&#10;pmGw72g7qw42nLxEzXFZMHMaL335Zr4wYwxEoiM62empjMvL4JNXTOJvJo0h0+8jIyVISU4qBak+&#10;TI+XwvxMMoMecAxSA37SPB5SgkGyUoOMy00j3W+eGHQMk8b2bpbvr8Nx3dNWKEmCMsAwTZq2vsvu&#10;xX/ESMols7iI7oMb2PXy83R3u5gDo42GiWH0sPe5x2g8eBSnp4ndzz1K1eZdmL4APXV72fHH33Bg&#10;3QYijokT7uHIppUc2bianS89S9ORZiLt9ex99RmqNmzFcQ0M08LubOLg68+x842l9PXahLtbqdm8&#10;lp7eCIZp0HFoG0f2HMIwbBref5Otzz/F0cMNGAkedKyHHnrooYFfHK35LnJOBlYL8fv9WHE6aHR1&#10;deE7xVD3cK6EeODAAXbu3MmcOXMA+PGPf8zdd99NS0sLmzdvpqSkBPpDTGNjI3l5ebS0tNDb2zuk&#10;vaenh1tuuYWrr76af/zHf+Tuu+8e8jqjyelWikk0ruviui6m5hjIBRYOh/EO9mCfnGkYrK9u5Ldr&#10;95xYpgZg+fj6n13JzDQTx4bF2w5x6bTJ/OqeBdwxpYy55QUc2V2FWVHBj26Zza1TyvnUrEpuumwc&#10;910+kXsuK6CqoYtZlSUYrV3c8bF5/P28Sm6dUcknxufy5q7DdIbdYz3oBhBxGJubzg0TSvBY5gk5&#10;SEa2gUWGz+eYZ3oDhFqO4gYCeNMqSM6w8eRU4PdEKJjzUbxWJBqQ+0POoTeWUPJn9zPphitpXvs6&#10;3VY+6cltrPnZz3GDGTS/v5SmZofM/DTW/uvf0tRoE+48zL6XX6Bh9076enuoevNFnOQS0jIsNvzn&#10;wzTW99Fdu5VDqzeTWTGGPS/8BjIuIacki62/+hd6/CX07niDnW9vxJfkcGDJS1i548kqzMI9WWnn&#10;OTIM47TnQYZhYNs2PT09pKWlxTbH1bn/i4rIh8o999xDR0cHa9as4YUXXmDdunWsW7eOH//4x+ze&#10;vZuvfOUrrF27dnD/srIyMjMzAUhPTz/umUREzpVLT9gG245tAMcmL6+UyzMsfrBsO4VFucwsz+Uv&#10;rrqU3ob9fPo3K1hZ04nPMijJySDF6OXB596m3vZTbjXw9T+swpuZz01jS5ick8m4lCCTCrOoOniI&#10;v3l6K2Ul45iRm8oJwzlu9CKkEcc5WfWcfKjYtB48SPvBXXS395568QHXYcevvsOrD/4VjR2plM6a&#10;TvXi39PnLaB4ynQKxpdyZOli2ltawJvC2Jv/B3P/chHpwS7Mkjlc8aW/o/LyS6nd/D71q16kqSWD&#10;2fc/yNy/fBBP60bqqtvJKUihYfN6uhr30LCvncz8ZPavXENqxWXkT5pBRrLN/iVvEPb4Tvk2RzuF&#10;HBE5I5mZmXR0dHDFFVfw1FNP0dHRQUdHB++++y4ACxYs4P777499GA8//DAPPPBA7GYRkXNg4DnZ&#10;YgMAjsFtc8YyNi3A3IoSijIzmT+2gAyvSW9vN9193YTsCCYGruvS3t3Fttp66rp7aGnrYE9jMzU9&#10;YfyWBa6L64Jj29S3d7Gjto0+G6Z6PSdkHAzwWAYGxolt8qHjug440WvvnJJhUTTv4/h9Ltkzr6Vg&#10;fCl9ba30HtnPkTXv0lTVTGpRCabHxAoECaRn4AmkkJydQzAnF8vnJ5CZg2FAuKsNKy2blLQkAhlZ&#10;BAIewmEfeVNnE24+yJ4Xf0/S9I+RnW4Rbm+mbfcmat9bTXfIT2ZpHm4kcau4FHJEZIiUlBTa29tj&#10;N/P0008DsGjRIgDuv/9+7r///sHtJ7No0SIeeOABLrvsstgmEZGzZhiQleTH5/cOXSXNdSAlnauL&#10;03l17XZ+vXYnT289zNzCbFZtPURp5TQeu3c+cwrTaekL0xsO0xmyMQyT3lCYzrCDaxj0hEL0RCJ0&#10;9YXptm26+kL0RRwMw6GjL0SffVyp2gDDICc5QNDnIXFPF+V0jP5w47oWedOmkTN1LunZKbj900CG&#10;fmRc7FAfaeXTmLTwFhpXvEjdvjqK511HMCuT1LIKgllZ5M1fQHIwgN3XG30e18UOh3AikeizhMPY&#10;YZusy+ZhNm9i/WOPsenxf6epK52iiePInDAFb6SRHX96mzHzriSYU0jelOkEc3JJLysnWDiG3Blz&#10;8LrhhM3mhntc1BzOOn+RRGYYBm1tbaSmpsZl/obrujQ0NJCSknLSOTldXV2xm+JqIMi0trZy0003&#10;cc011/C9732PjIyMwbk6zzzzDFOnTqW4uJiioiLWrl07ZCTn8ccf5+GHH2bGjBlwXEgajZKTk2M3&#10;JSzHcXAcR1f/lguuu7ubpKSk2M1DeCyTvUfb+NSvl7K56ih4+vtqXRfTF2BGUSbVdY00tPWSmZ3B&#10;xNwkthxpZVJJPoVBi8auXtpaOuny+8n0uGyqbeaSghyCdg/bmvoYX5BJqCtMcrKf7vYughmp9HS0&#10;s68twozSLBrqm6juPe5cyXUJ+jz86Par+OKVE6OldDKq2HZ01OV8jnmm10vzprfY8sKzeHMq8JgO&#10;vS0N+PIvYfqffwW/2defyQ1Mq4+ad98hZeJ8UtNdDq9eQXL5THLKsqlZsZjm6gYMXypFc64mNTNI&#10;7dp3yJ5xPanpfurXvYmbPYmCimI69m+mucWhaPIk2nau4sjWXbiGn+wZ8ymaUI5hujRueJeG/c2U&#10;37yQYNBHd91+ataspLurj6S8UoqvWIDfb8R9Ts7pzoMG5jA3NzdTXFwc2xxXCjkicXAhQ45pGHR0&#10;dg7ZJsNLIUdk+J1JyDGMaKnZ95du5DuvrAPruAsqum50ro5lRbcNLP9smtHthhHdxzKjP93+i4gO&#10;tFkmROxoKZzjDv1pGtG2geceEHGYU57P05+9nqK0JCJxPFmUCyMeIQfDwAn30FV/hFDvwNLmBoGs&#10;PJIzM6Ijjf1hqPrdpRxY+jKubYNp9n9UHQzDwrRM7HAYw/JgGC6u7WCYZrQErn/hAhi4f+xzaFoW&#10;TiSCi4Hlid6H6KpvGAbYdvQh/aWYjm0DBqnFJUy84zMk5eRF308cKOSIJJgLGXK4ACM5MpRCjsjw&#10;O5OQA+C1THY1tPK5J99m3f468J56Jadh5bgEA15+esc87ptdSdhWsdpoFJeQQzR0GEbsLBB3sGQN&#10;ovv0tbbQ29oUnfcF0blcDNzvDy/9bdFfj/0+dN9j9wf3Ixr2hz72+L2O7ec6DpY/QHJeAabXN7T8&#10;8zwo5IgkGIWcxKaQIzL8zjTkAPgsk5e2V/HA8yupbmwDjxU78WF4OS4ej8n/+shU/vnGWUMGd2R0&#10;iVvIOUPRz0psGLp43P5RpngZSSFn5PyVRURERM5AyHZYeOkYfvbJBcyfUBzthb4Q1/pzXYjYlGSl&#10;8PDCOXzzhhknvSapyKm4bjRYjJRbItNXU0REREadiOvysQkl/OpT1/DI7VcxuyyPVL932EZVAl6L&#10;suw0/uqaqTz959fz1/MvI+C10DQckZFJ5WoicaBytcSmcjWR4Xc25WrH85gGjuvS0humoaOb9p4w&#10;tuPEdVlcE0jye8hNDpKTHMDnsbAdd8hcBxmdLnS5WqIbSeVqCjkicaCQk9gUckSG37mGnAHmccfK&#10;E4+a5+f4KOMSvVCoJAaFnPgaSSFH5WoiIiIy6jmuO3iz43w7/rkVcERGB43kiMTBhR7JERkuGsmR&#10;i+V8R3JEzoVGcuJLIzkiIiIiIiLDRCFHREREREQSikKOiIiIiIgkFM3JEYmD4ZyTY5rqi5ALR3Ny&#10;5GLRnBy5GCKRCICOeXFiGAZerzd286ALOSdHIUckDoYj5DQ2NpKVlaWQIxeUQo5cLAo5cjEo5MTf&#10;cdHiBAo5IqPMcIWcnJwchRy5oBRy5GJRyJGLQSEn/mzbjt006EKGHJ09iYiIiIhIQlHIERERERGR&#10;hKKQIyIiIiIiCUUhR0REREREEopCjoiIiIiIJBStriYSB1pdTRKFVleTi+V8V1frDoXZ09hKTWs3&#10;YceJbT4vpgGZSQHG52aQlxqMbZZRTKurxd9IWV1NIUckDhRyJFEo5MjFcq4hp6Wnj9+u3cXrO6vZ&#10;Ud9CfXs3kTiHHMMwyAj6KM9O58pxBXxm9nimFufE7iajkEJO/CnkiCSQRAo5mzZtYseOHdx7770A&#10;fPOb3+Thhx+O3e0Dbdq0iZ///Oc0NzfzjW98g2nTpsXuIiOQQo5cLOcScjZUN/L3f1jJ8n219PX2&#10;gWHAcB0zXRccB8OyGJeXwT/cOJvPzZmIaRqxe8ooopATfyMl5AzTkUBERquOjg6qqqoGf1+/fj0A&#10;TU1NLF++fHD7pk2b2LRp02BbbHtqaio//elP+clPfsLXvva1we0iIvGwYl8tn/zVYpZuP0RfJAJe&#10;D3isaG3ZcNwsE7weXNNgf0MLX33qLX741obYtyUiI4RCjoickY9//OO0t7ezfPlynnrqKVavXs3q&#10;1av5wQ9+wI4dO7jvvvtYuXLl4P7l5eUsX76cRx99lNtvv33Ic4mInI/q1k7+4U+r2XukCTxmdATn&#10;TBwrXjk95wP2M01CYZvvvLaOl7YciG0VkRFAIUdEzkh2djbt7e3Mnz+fxx57jLa2Ntra2njzzTcB&#10;+OhHP8qiRYuGPGbbtm20tbUNjvhIYnBdF9u2o7fznPvQUldLS2dX7GaR03rivV28s+swWFZsUzTI&#10;hG04yUfTMM0zykPpyQF8H1T2Zhp0dPXyL2+8z9Gu3thW+ZDqbDzC0apDhMKnDsqu6+A4Ns55Hj/l&#10;9D7gGywiHzapqam0tbXFbua1114D4Ktf/SoAixYtYtGiRYPbT+bLX/4yDz/8MEuWLIltklHLYcPK&#10;pTzyyI/4z5/9jOdfeZNTV19/sO3L32RLVQ2nPh0QGaqqpYPnN+6NhpnYwOK6ZGfm8b9vnMHlRUGw&#10;3eh+tgO2y6cXTOXb08sJuk50tMaNudk2HiuL7995HV8ZlxN9nOMe2zeWYbCxupHXth+KbZEPE7uX&#10;qqW/ZcW/f4d3vv913vr2g7zzw39mxX/9gqOHG2N27mLTL3/A6w89yJvf/Trrn32enp7ovCCJL+uh&#10;hx56aOAXJUqRczMwkc7v92OdrGfxHAxMwjXOpNsxjgoKCnjuued4+eWXeeKJJ7j33nspLCzkwQcf&#10;pL29neuvv54rrriCf/qnf2L//v1UV1eTlpZGdXU18+bNG3yeV155hUceeYSXX36Z6667bkibjFyu&#10;6+K67mkWvLBZv24t6UWV3H37rUyoKKWr4Qg7tm1h+86tvLdhF0np6bQe3sni19+mPeKlpDCHxuqD&#10;7Nq5m9rDe3lnxXpcfwr52ensWbeSSO4YxhXkcHD7BpYte4fqo13k5uXSdHgfOw/WU1yYh2uH2fbe&#10;u/QlF+J21PLOsnfYuvsQyWkZpKck0dvZwvtrVrJq/WZCpp/srEysC/vVkfMUDofxer2xm0/w/uFG&#10;Hlm2Cdt1TyxTc+HO6+fzs1um0tfRwau7jmD6/cwuL2RGSTY3T7uEyZEw77T0UJqXwaSiTAqTveAL&#10;MKO8kCyPS3NPmLSgxd76FqyUFMpz0phRkonfcGnsDg19PcMgHApTlpPOxy8tHdomo8LAue+pj3ln&#10;wPTQsmc9TXUtjL3hHkpnTScQsGg7XEXRVTcSDBz/3F1sefznZH/k80y6ZhqHXn2KLnIpvKSUo5uW&#10;sfH539FY00xq8VhMu5tdrz1F47697Fr8EmFvBmZPLZufe4L6w21klo7F47XoOLSFrc8+wf6NO0nO&#10;K8FyOtiz7HX8ueX4Ax7q179BbU03mVle9rz2NNteX0LYTCG9oABzGI6Tx61pdgLDMLBtm56eHtLS&#10;0mKb40ohRyQOEinkACxcuJCFCxdy1113MXnyZJKSkli4cCHXXXcdlZWVVFZWctdddzFv3jwmT55M&#10;aWnpCSGmsrJy8Hli22Tk+uCQ47B353Zae2yyM1KxkjLorN7Kk79/ibLp8ygJdvOrXz6Gm1zE7OkT&#10;WPbiU7ilU7EadvG737xA9sQZTCxJ541XXsbJHIvZeBA3fwyR2q089+YmrlywgM6D77NkfRUVBUGW&#10;r3iPggnTCfTW8NQfV3HpuAxe/tNr5FVMpSTd5ZXFS8kZO44VLz1Lk5XLrEvHsOat12kOJ1ExJi/2&#10;zcsIdqYhZ311A0+u2XWSVdRc8KXyrY9Po6+lidSkJN7ZeYhr5s/lv2+bRUVuFleWF1G76wCZ06bw&#10;y9tmUpmbzRfmTeWuKcVcXlrMV+ZW0tAY4p6rplLQ2c19t13HA7OKGV88hq9cWcZrW/bT1GsPHUGy&#10;HcrzMrhl8lg8J7wnGeniEnKAnqO1hOwwbbV9OO07CPtL8Jl9FMy6Ct+Q04JeDi5+lcDYmeQWpNCw&#10;eT2+wil4u7fw7n8/R8n8j9Gz4w12bzxMfkURa/7v39HnG0fOmHS2PPpv1B44Su6kyRxZ+iStfelk&#10;poVY/q/fwTP2cpJoYPPTz5M1ZTrVS54h5Csif2we6//j2/jGzqBu6a85XB1h3MwJ7Hn2Ubo8JRSW&#10;x3+Fs5EScs7vX1RERD5kDAzH5vDB/WzctInqhnbsiEvltNnMnjON6bPmMmt8LkXTruaS8ZO4fnYJ&#10;W3bWYkccxs+8iqsXXM6lUy/n6rnT2Ll5LbZh4URC7Nu2nsuuvoPJ4yu44c47cQ9uw80rJifFYu/u&#10;fezbsp6yWfNpOXyA2vpWWo/Wcqi2ASK9rHv7bQ40thFqb2LfgWq6u3upq61GF0VITGHbgZN1ytoO&#10;k8aVMSndw0u7GygqzOHyykJumVTIyvWrufEnr/CHXXX4vBYeA3ZWV/PJX/yRpYc7aD+yh3seX8LW&#10;HpNZuVn4XAcMsHB4afVG7vz5CtqtDOZkpUTD1PFcl3DEwf6gxQoksbku4BDp7ibS1Ukk0l/Ie8LH&#10;wgBcDr/1LEu+/Q1606cw4SOXc3jZazjeJCKNhzG8ftreX0t7eweBggom3vF5ptz5RcZcWkL23E8w&#10;ZeFdTLr+WtprDnBkzcvYWXOY+5lPM+OzD5KX20VdVTtjJo+needGWvauoS2cR15hkJqtO/F4XDrr&#10;GvF7TRrWriGRC+UUckRE5Cy4OJaPOfMWcPsnbmXa2Cwcx8DvtaLlYYZBSmoSfm//NSdMDxE7hGm4&#10;dHd3E70cm0tfXw+mx9ffIW5gef2Eujujr9DbQ9iFpNR8LqsoombvRha/V82CKydhGSa+pCSycvPI&#10;y8ujdMxYxpUVAh7Ss7LJzc2hdNxYysqK0VUvElPQa0VXVBvCBcPDnbPHkuOzmFdRTEYwmWtL8iBk&#10;MyY3j3kVOVRkp4LjYhgGjuPQGeojZEfoCYUIRyJ0RmwMw8AkejNwiTgufSEbw4ExRuzrRj/zST4P&#10;HuskbfIhY5yYaU7gAibjbrybMZPK8Wdkk5wSwPJ4MTxBkgtLSBkzifKbbiYp6I9+Hj3RI6XXn4TH&#10;H70Wn8frxbQsvAE/drg72qnjdhLqDOFJyiR/yiwiHTVsfuq35My7hfRUL6blxZ+WTVpxKRlTrqRs&#10;wRziU3syMukbKSIiZ8HAdCNsWLOal19+lVUbtuAYVkxZ5bH7hmFiGSam10fTvg288Owz/OHpJ3h7&#10;/X6unDcfAxvL62PS7AXse+f3PPviH3n0l78md/ZHyPcbTJw2nfp9m+hMn0BuwGL85KmU5adSfaSB&#10;ow2HOdoZ4tKZVzJ7QgFHaqrpbG+mpqGZ9Mz8E+akS2LIT00iNegfuhCA42KlZlAetPj+C2/zmV8v&#10;4e8Xb6Q0L4VnV22mK62YH/7ZHNKNPvZ29HK0o4uq1m7ApKGtk5qOMI7rUtfSQWNXN4dbO2jo7aOm&#10;qS06D8eIcKi5jcZwzDIbbnQ56cL0ZHwKOR9yDuGeCKVXXUnx3IVkZnqJhCMnTBsDE9PnI7l4PJNu&#10;v4/OHe9QvbeOyjs+S5J7lLpN71O3YR3+whKSklOj4ac/XBse77GyOsuL6fWSO+c2Mn3VLPvWN1n2&#10;ra/RnTGTS2ZWknzJNNIDvRxae4Bx82cTKKjkkmsW0FW1lSOb1tFUdZjUsvEJfZw03OMK58LRLjYR&#10;OUuGYdDW1kZqaio+X7SX5Xy4rktjYyM5OTnnXScscjYcx8FxnNNe/bvlaD1HGo4CJklpGeRnpNDd&#10;GyIjJxvLsWluqsOXVkiK36SntZ4uTxp1m1ezfX8Ts66+nM6WdnILx1CUl0FbQz1ucioZyUGaG2qp&#10;rm0kkJJF+bgxeC0DnA5+/B//zZwbb2POxDIAejtaOVhdTdj1UlQ6luzUAK4d4tDBA7R29pGTX0RR&#10;QY568UaZgXmIH6Shs4f7Hl/CG1sORC8AOsAw8JoGkYiN67gYlonXYxKO2Ph9XlK8Fu09YWwcXExM&#10;IOI4WKaBAUQcF8syB0d6XLf/Jy6OA5Zp4LoO9vFd9Y5DdkqQx//8BhZeNva4BhktIpFowdbpjnln&#10;omP/BjY8/QQhIxXLhEhXJ5mT5zL97ruGjCqHOpupe38d/rwygkkeWqv2Yabmk5aXTXfdAZoPVmGm&#10;5pJTXo7HcGitPkhy8SUEAh46Du/FTc4jLSud3qYjdPe6ZBQWEu5s4OjuPThmEtnjLyWYHMQwDLrq&#10;DtDR2kfuJZdgeSyccA8t+3fR0dJJStE4csaVkZydi3me/+2xbPvUa24OzGFubm6muDj+84GOp5Aj&#10;EgcKOZIoziTknIsty5eys7qLT3zqVs7mG1KzbTl/WlvLnXfeRk7q2TxSRpszDTkAj67awVefeotQ&#10;xOaMl4c62Wps58t2uH1mJb/97A0Ejw9cMmrEK+QA2JEIzsAJvmFieb0nfDxr3lvJ/mWv4jo2GEZ0&#10;lMZ1cXExMKA/dA8siDCkfcj96BO7bvRxhmlGJ/y7zmDJXHSfaDgfYBjRa0XZ4TBpRWOY+IlPEczM&#10;GmyPB4UckQSikCOJYrhCztGaapo7+qiYeMlZ1YDX7ttFlxGkorxUIzMJ7mxCTmt3H19+6i2eWbc7&#10;uspanLPLGXEcxmSn8fsv3MQVZfmxrTJKxDPknIlIby+R3u7YzReBi2l58SanYMT5PEMhRySBKORI&#10;ohiukCPyQc4m5ADsPdrGl558k7d2Ho6GnHiP0pyKC7gO+enJ/Oc913L7tPLYPWQUudAh58NgpIQc&#10;nT2JiIjIqHNJTjpP/sWN/PW108lMDmC4LkTs4b3ZDj6PybUTxvD8Fxcq4IiMYBrJEYkDjeRIotBI&#10;jlwsZzuSM8B1XVYfque3a3extbaZtt6+uF+zxgSS/F5KMlK4dco4bps6jpT+pXxldNNITvyNlJEc&#10;hRyROFDIkUShkCMXy7mGnON1hcJ09IawHfrryuLDBAI+L5lJ/tgmGeUUcuJPIUckgSjkSKJQyJGL&#10;JR4hR+RsKeTE30gJOTp7EhERERGRhKKQIyIiIiIiCUUhR0REREREEsqQOTkiIiIiIiKjnUZyRERE&#10;REQkoSjkiIiIiIhIQlHIERERERGRhKKQIyIiIiIiCUUhR0REREREEopCjoiIiIiIJBSFHBERERER&#10;SSgKOSIiIiIiklAUckREREREJKEo5IiIiIiISEJRyBERERERkYSikCMiIiIiIglFIUdERERERBKK&#10;Qo6IiIiIiCQUhRwREREREUkoCjkiIiIiIpJQFHJERERERCShKOSIiIiIiEhCUcgREREREZGEopAj&#10;IiIiIiIJRSFHREREREQSikKOiIiIiIgkFIUcERERERFJKAo5IiIiIiKSUBRyREREREQkoSjkiIiI&#10;iIhIQlHIERERERGRhKKQIyIiIiIiCUUhR0REREREEsr/B7ux1ccbVo7nAAAAAElFTkSuQmCCUEsD&#10;BBQABgAIAAAAIQAveNQf3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb&#10;3ayhmsRsSinqqQhtBfG2TaZJaHY2ZLdJ+u8dT3p88x7vfZOvZtuJEQffOtKgFhEIpNJVLdUaPg9v&#10;DwkIHwxVpnOEGq7oYVXc3uQmq9xEOxz3oRZcQj4zGpoQ+kxKXzZojV+4Hom9kxusCSyHWlaDmbjc&#10;dvIxip6kNS3xQmN63DRYnvcXq+F9MtM6Vq/j9nzaXL8Py4+vrUKt7+/m9QuIgHP4C8MvPqNDwUxH&#10;d6HKi05DsuSghjhRINhO0zQGceSDek5BFrn8/0DxAwAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwA&#10;AAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh&#10;4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BS&#10;sFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhisko&#10;SJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAF/8gY4gBAAAnQkAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0ACgAAAAAAAAAhAMx1vxt6nAAAepwAABQAAAAAAAAAAAAAAAAAhgYAAGRycy9t&#10;ZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAC941B/fAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;MqMAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAA&#10;AAAAAD6kAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAADGlAAAAAA==&#10;">
+              <v:group w14:anchorId="4131B482" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.25pt;margin-top:19.05pt;width:495.4pt;height:139.9pt;z-index:-251658235" coordsize="62915,17767" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBf/IGOIAQAAJ0JAAAOAAAAZHJzL2Uyb0RvYy54bWykVl1v4zYQfC/Q/0Co&#10;QN8SS67tOGqcg5E0QYD0LrjcIc80RVnESaRK0rHdX99ZUlKcD/SuaYDQpLhczg5nlzz7sGtq9iit&#10;U0Yvkuw4TZjUwhRKrxfJ1y9XR/OEOc91wWuj5SLZS5d8OP/5p7Ntm8uxqUxdSMvgRLt82y6Syvs2&#10;H42cqGTD3bFppcZkaWzDPYZ2PSos38J7U4/GaTobbY0tWmuEdA5fL+Nkch78l6UU/lNZOulZvUiA&#10;zYfWhnZF7ej8jOdry9tKiQ4GfweKhiuNTQdXl9xztrHqlatGCWucKf2xMM3IlKUSMsSAaLL0RTTX&#10;1mzaEMs6367bgSZQ+4Knd7sVHx+vbXvf3lkwsW3X4CKMKJZdaRv6BUq2C5TtB8rkzjOBj7PxaTad&#10;g1mBuezkZHbyW0eqqMD8q3Wi+uM7K0f9xqNncFolcvx3HKD3ioPvawWr/MbKpHPS/JCPhttvm/YI&#10;x9Vyr1aqVn4fpIeDIVD68U6JOxsHoPPOMlWAi3SWzU6z9HScMM0bSB9mtDvLElZIJyDCJcOPlNpV&#10;xjNTMs5ol42X9tdfdsvfQ7O8OVpLLS33ssC09lJ71vA9W0mmkGnWQuPHpGMCQ/tHNJzYujXim2Pa&#10;XFRcr+XStbAFNLIePTcPw2ehrGrVXqm6Ztb4B+Wr+4q3iCILMqfJjkXE8UKMbxxEFPqlEZsG+GPm&#10;WlmDUIPoVesSZnPZrCSYszdFQMhzZ8VnIGbI1Pl0PovJ6ryVXlQkzBLwyIDCgXU/EWLp4UdeHATO&#10;Vts/TYEQ+MabEMX/EfggUxBtnb+WpmHUAX4gCu75463rsPUmhLrW1GpD5Ebk9CWAJphdF8dDCYmq&#10;6HqmMXrF9X9K/HCEgEZuD5Q6GafT+SSbTHqlEqcQTC3ZCXHemQ9FwuURZ5+oQ4XI5uP5PEUxoFqA&#10;4jyfhfU876vFeJJOJ6fTWC3GWTofh2Lxfi4HFntanalVQcwSx86uVxe1ZY8c1f/qKsVfkD5mnsyw&#10;eeCfooxxhZ7f1zKe1mdZIqNR68bhVMPVJAe3XAgoOmaFq3gh427Z9GAzusxoRZBpreGQPEf1dr47&#10;B71ldNL7jirp7GmpDDfbACz9N2Bx8bAi7IwyMixulDb2LQc1oup2jvaAf0ANdVem2COxUCHC9eBa&#10;caWQA7fc+TtucZFCC3gc+E9oytpsF4npegmrjP37re9kD5ljNmFbXMyLxP214VS16xuNBDiFUOkm&#10;D4PJ9AQSYvZwZnU4ozfNhcHpo+gCXeiSva/7bmlN84A3xJJ2xRTXAnsvEuFtP7jwGGMKrxAhl8vQ&#10;j9fBrb5vcYnEw6Mc/7J74LbtCoGH7D+aPul4/qIeRFs6D22WKEmlCsXiideObxSA0AtvgCCh7r1C&#10;j4zDcbB6elWd/wMAAP//AwBQSwMECgAAAAAAAAAhAMx1vxt6nAAAepwAABQAAABkcnMvbWVkaWEv&#10;aW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAM5AAAA/wgGAAAA0ksYLQAAAAFzUkdCAK7OHOkA&#10;AAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAABYlAAAWJQFJUiTwAACcD0lEQVR4XuzddZwV5eLH8c/E&#10;ie0uNtiFhaVTOgQpFZEQARUTu1uvXuN39XrNKyYqgg2IjaSAdHcsucB2d5yc+P1xllpR8YqI6/N+&#10;vY6yM3Nm5pwzZ8585ynJNE0TQRAEQRAEQRCERkJuOEEQBEEQBEEQBOGvTIQcQRAEQRAEQRAaFRFy&#10;BEEQBEEQBEFoVETIEQRBEARBEAShUZFO7HjA6/WePFcQhNMiSRJVVVUEBQVhtVobzhYEQRAEQRDO&#10;IlGSIwiCIAiCIAhCoyJCjiAIgiAIgiAIjYoIOYIgCIIgCIIgNCoi5AiCIAiCIAiC0KiIjgeEP4Uk&#10;SUiS1HDyX5YkSVRWVhIQEIDNZms4WxAEQRAEQTiLRMgR/hS6rlNXV4emaQ1n/SVJkoSu60RERIje&#10;1QRBEARBEP5kIuQIZ51pmpSUlFBZWYlhGA1n/yWZpklAQABJSUlYLJaGswVBEARBEISzSIQc4ayS&#10;JAm3201eXh4ej6fRVFkzTRN/f38SExNFyBEEQRAEQfiTiY4HhLPONM1G+xAEQRAEQRD+fOdoyJFQ&#10;VRVZ/nPu8kuygqoqDScLgiAIgiAIgvAX8LtDjqpaUJTTXI0kISsKR2soyYqKxaL+pMqSLMOhPTsp&#10;r/VydmKOhKIoyJIESLiqith9IBtZOTtbF/54kiT/5DgTBEEQBEEQGqfTTCenJuFl+YJvWLPjAKqi&#10;IMu+C0lZln3/PnFZScZbW8GOzesprPRiUQ3mfvQCE+54hqIqDxaLiixJyIqF6oMrufqaq/nXe1+h&#10;WixIsuwLIQ3WeXzdCoos14eUY1OR5VNMr98/RVF83RgDhlbLlnUbyC2twmJR+eDZW7n2+htIL1dR&#10;ZV87kmPbr1+XJNW/xvr1iQvoP87R9/ioX3q/Jcm3nGEYmCcsW1GcQ15h2Qmf30+7sD7daYIgCIIg&#10;CMK57XeEHAlJcvPKw3fz+qylSLKMo64OXdeprCinsqoWUzoeMFRVIS99LTddOYoZK/aC10P+4XTW&#10;bNpNZUUVFeUVON1eJAmCmrRg1IiRDOp1HmCiuR0UFRVSVVMHinrSPsiKgrO2gqKSEmpdHlTFFz5k&#10;DKoqSigqLcetmb7SJklGkUyqKsspKi7BoxuoFgsVRbu49tKxfPDtjwB0GzSGESPH0TTEBFlB87go&#10;KS6issb3mhRZwuNx4nC48HiclJWV4/ToqKLk5zdp2J7lVA+QkHQX27ZsISu/HKtVITdjD1t2HkJW&#10;5JOWlWWJyoIMPnn/LR647y4ef/oFFq/diUc32fTjV8ycvwLVYkFVFDSPG69uoKgKpmmiKAqax4NX&#10;N5BlGdMERVHwetxouoGiKHCK/Tt5XwVBEARBEIRzwe8IOT4etxcdhbqc3fzrkbt59PF/ctP113HZ&#10;uCv4ZN5KvKavRAVvNWtWL2dPZgmz33meD+esxGrzo654Py/93yOMGzOSm+77F+nZ5ai4ySkuoa7G&#10;RVnmbp559D6uvvpqrr5mEt8s24Fi8QUdWYYDm5fywO2TmHjF1dxwxyPsyKrA8NTy5fsvcd1VVzJu&#10;3BU8+MxrZJc5seBizsdvcsXlYxk9chR3P/ofMgqrWPXdbLIqSvji/cnMWLiR0soayvJLkCwSRRnb&#10;efLemxl56UguGz+RaV8txmuqrP56Crffdg9PPvkA48eO4bZ7/sn+vJoGpUnC7yJJWGSdFQu+4st5&#10;yzAtVrJ2r+e9aZ9R5tZOKtWTFRVXeRbvTplCnV8CDz3+NGMGtmX5gjnszy7CNHS8moGCwb7tG5g1&#10;41M+m/UFuw7mIqsqR/Zu5ovZs/j8i284kF2EqsKeLauYNXMGs778lr1ZxZiyaKclCIIgCILwV/C7&#10;Q44kgaKoOMoLWLrgW75bfYDho8cQJxdz3yP/Zm9Wia8URbETH59ISICFlh170L5FIpIkU5F1iKCk&#10;1owcfgE/fvYKr0//AnQnC+Z+T/qRHJbN/ZxXpi9hzDW30DHBxpJFC6kzJBRZwvA4mfnqEyw9WMeN&#10;99xGUO1hlqzZzuYfPuOhZ96l/dAreej2Caz9/BX+887XbFv5Dfc8/BTx3S/k2nEXkb7yW75ZvJHY&#10;5q0JVK20aN+V9qmJHNq6lPk/LKfWVcZLTz7IjJXZTLjhFrrEqTx2x53M27CfnH3r+eKbz6lQWzB+&#10;RB+Wf/sO/3rvO6QTqlUJv49seln6zUx+3FnCpFtvQi3exbQZCxlw+bVc3LM1mqYfW1a1qOzZvAZH&#10;QAoTLhtJUlwsPQaO4OH7biExOhjdMLBYLWTvXsP0j77EDIjE7inj0w+nk5FxkPffeZ9qawRWVykb&#10;NqdzeO8GPp41j6imaQRqJcyaPZuCsloU8fkKgiAIgiCc887YFZskyei6wfUPPM2kGyZx+22T0Ev2&#10;UVFZDYApW2nVqg2xIX70HDaSrh3b4nY5iWh/AffedTd33v0Al/VNJjM3hyq3iiyDiYUWrdqQGq3z&#10;6Qcf4g5rxeVjhmMzDAwTZIuVdj3PRys8yKczvyOx0xAu7dOc3ZvXklPpZOeaRXw5fxk1VaXs27uB&#10;T2cvxRHSlheefpDb7nuMr7/5gjHnd6Bdt96EWP3oPvBi2qfGYZVBUfzIP7KH1au3cv2jT3LvrZN4&#10;7OlnaB9SyLJ1W6nV7cQldOHJ5x/i1oceY0DrVPbt2ETjGNryHCHJVJXlUWfYiY+LxlFVTF65k2bJ&#10;iej68YBDfdh21jlQLf4gyRiGgW5CWGQMEYH+SIBF1tiyaTNhab2ZOPFqrr76ahJDTHYdzKV71w7k&#10;pG+kSgmja8c2ZGxaTnZ+Pjs2rSX9wBG2bt1GcWnpSW2DBEEQBEEQfgtd1ykpKSE7O/tv+cjJyaG6&#10;2pcN/mhn/IrN3+4bCFFVVOxWONpUQaofbFQ3DFxON+AFTPz97ICJoevY/QIxDbP+OSZet5cW5w3m&#10;k1mfc9PYAWye9wnPvfgWpaaMgolhSvQfcyszPn2fYZ1i+XLaf3l52nxkRSU4OoUhF43h8tGX8c/n&#10;pvDkXTeSEKThrnFQW+dC83pxuzUkCTTdg6YbeDxufFv2/VdWVFSLSU1tLV7A5ajB7faiWi2+EizZ&#10;hg0ABT9ZRTTJObNMVC664ma6xtQw+c0PiO0ynJtHd2HKfyeTUVyHckIX45pmktKyNbVFhziSk4tu&#10;GNSVF7Bwzhz25ZSAJKGbEgE2K25HLZVV1VRWluNwu1AsVlI79OSK8ZfhX53J3EXLcMqBNEluy7AL&#10;L+LiEWO477abSI6PRjdODleCIAiCIAinwzRNiouLKSoqoqqq6m/5qKyspKCg4KwEnd8ZckycdSZO&#10;txfD0DANDa/uiwhej4m31guGr2zDAELDw4kKC+W9/zzKjO+WYVEkPB4NXTcxMdG8bgzANHRMU0Iy&#10;vSz98h2Gj7yOgxUQGahSWVeDxwOSLGNqHt57+lZuuPdZXPZI7JKHKg36DruMpmYuS1YsY9WyBfzz&#10;safZsKeIyyZeQcuQQq6ceCt33n4DvXv357NlO7H4x5AUZfLR5Gf5avkOnJqJrlWT0KIdIy4dzsdP&#10;38+k6ycxadJNZAb15LJBvbB6qtANB75LXgOnYVDn8p707gi/j2kaWAIiGHvl9aQEaxw8lEvPoeMY&#10;M7A1WzZuQz6hEwrd6yGhXW+G90ljxvtT+ODDj3j7rSms25dHSFAgNpsdVbXR44LBWKv38MHUt3l3&#10;2ie4AlvSp2saqxd9z9yl6ymucWG12ug1ZCRhUjXrNm1mxdJFpB/IRVZ9kVYQBEEQBOG38ng81NbW&#10;Qn3vr3/Xh8fjOSshR3n66aefPvqHUR9ITptkUlVeSuvu/eiSGkeFQ+O8foNoEReCx1WD22JnwMAL&#10;iA4NQNN0AiNiiI2OpKa8hMjk1rRJisYWnsQFfbrib5WprqoiNrUTPTu0oKy8mq59BjF8yPlE+rvY&#10;tHErfgmduOe+++nWPAKvZqBarLTv0hVHSTZbd+4nreeFPHTPrbRulUanNk05kL6TwkoPl990DzdP&#10;HElsQgu6tEgk7/A+yp0Sl914L7ePu5AQ/2BSWzShtKiI2JZdaB4fRkBoMucPHkiPzl0I9/NyODOf&#10;8KYdePKpJxjYNZXqijLs4S0ZcEFv/CSDqqIymrbtRN9u7Y4XXwk/IUkSmqZRU1ODruu/2j2zaRpI&#10;Vn86dOpMXGQIXt0gsXlb2qUlndQmB3x5ulnbLnRoHoduyrTs1JvRlw4jzN+CX1AYiQmJxCWm0rld&#10;SxRZIiG1PaMuuZCwwAA6dO6IRdeIbdaOwRf0ISoikm5d2uJxukhM68yQwX0JtSsYxs9/tlarlZCQ&#10;EF9PbIIgCIIgCCfQdZ2qqio0TWs462/FNE1sNhshISENZ51RknlC37de728tiZCwWFTfmCT13fCi&#10;a3gNE7l+LBpN007oXldCUX2DbpomGCYoMseWsVgsYOpohuTrrMA00Q0D9YSLRtM0Tzo4JFlBPWEw&#10;UsPQ0HVQVJVjtZlME13XMExQ1ZMHHz26bdVi8fXWZehQP9aKpmmgKKgntMMwDQNN133rOfp8JFTV&#10;N+7Ob38P/14kScLlcpGbm4vb7f7VkHOUJEknddPc8O/jfGMaHT1+NE3DMH1VD2XJRNN0JEXBoqpg&#10;GGiaF8P0lQxaVBUw0by+50iygkVVfFUnvScexz9lmiaBgYEkJSX5juMzJOfgbpas2oQsyySmnccF&#10;vdo2XOSYnN2rWbU1A6dXpnWnrvTu+vPLCoIgCIJwdrndbrKzs3G5XKd9/dMYGYZBaGgoSUlJDWed&#10;Ub8z5Jw9P39R6yNJpypAkZAw69vYNJjzK+tr6LcuL5za/xpyznV/VMiZ9+GLXHrDP7BarTTtdDFr&#10;Vn1FxClXX8M9l49h6rfLcBp+3PKPf/POs3c3XEgQBEEQhD/JnxpypPpr4gaXsn/G9e3ZCjm/s03O&#10;2fNrH8CpZ5864HAa62voty4vCGeC1+vGMA1cbhcHt//AtG+3N1wEgEOrF7B43Uacmg5GHR63p+Ei&#10;6JqX2ppqqqprcHt8NzQ0rwen04HT5UKvr61qaF6cTidOl9s3zdBxOhzU1tXh9vx0vSfyup1UV1dR&#10;XVNXX7XPxOt24XQ6cXm8P/0+GhqOuhqqqqpx1883dc23facL/ehOnUDzeHyvo6oKl9vz03Wegsfj&#10;xuFw4nK5f7K8fvT1Ol0YDb7nuuahrraGqqoqHC43v1BbEd3jpqa6murqGlzuU9wwMg3cLicOhwNv&#10;fVVLzePC5Tr5PdU1D7XH1vPL77cgCILQuEmyzOnkIUVVUdWfry5vGsYpq9z/5qYqfyF/mZIcoXEQ&#10;JTm/zXfTnmXUjU8c+7vP6FtY/PU7+J20lM6rD0/igZc+qr+Al7j+oZeY/uID9fMNcvZu5tMZX7Bx&#10;+25qPQrNWrfjqusn4d29lJnzliJFJDPpoX/RM8mPPcs+45UP56KEpDBq9Fiq9i9m/vLNOLwGoTFJ&#10;XDzmCoYP6IZdPeGz0+tYs2Qhs7/6lozsYrAGcl7/oYwdOZTdcybzzYZCWvQYxSO3jyPYz3cSLsjc&#10;y1czP2Xlpp2UVXtomtqGi0ePp21EOS++9hmaPYxbbr+Tvp1b+V6Fx8m29cv46tu57D2YSY3LJD65&#10;Gf0GDmPkiGFEBf1cxxAePn7nTeYuXU9sUjsef/EJYo51hWiwafEXTJ72NUp4Ek89/gjN4yMBnSPp&#10;m5kx83O27z5IWZWL2KYp9Bs4jHGXX0KE/wnb8tawaslC5sz7gb2HctFlldiEZgy7ZCRDBvQhon6/&#10;nNX5vPDgE6RXOBh18120C/Xw0fufEt3ufB6862pUTLatWsRX38xh177DuEyFuPgULhp9ORcO6keI&#10;/S9zT0oQBEE4BZfL9dtKckwTt9OBbPXDqso/uUl3lIxBSWEetYadxLio4801JAlVUdBcdWxavw57&#10;k1Z0aRmPppuoFhVHWR7LN+2hfaeuxEf6xhSUJNlXSGCagIQsS5iGgSn5mgNgGOhHg9FPpknIsu/5&#10;/EKAMgyDsLCwP7wkR4Qc4aw62m4pJycHh8Nxel/yv4CjIadp06Z/aMgJikvj3VlzuaJ/6rFpJfvW&#10;MXHcZfywq6B+yskh5/CWeUy87nbW7c4+9hyAhLQOJKtONqQfxBKbytT5W7iyczBL3rmLS+98E80e&#10;QVJsJEXZ+6k94dTgF9mUZ177iPuvPN/Xjg0Pn732DPc88jxl7hMbU0q07TmQwPKNbDhQS9uh97Fk&#10;9ovEhqjk7F3HnTdey5y1B09YHtTQpgzuncSi+asw/SKZPmM2148aCLqbb955lnuemkxOma9nmmNk&#10;P4aOv5mpU14mKeR4j3vH1XHLhLG89/lCYlPOY/m+DaRZjwYGnc8nP8qE+16GkBTWrv6RXu2SObh5&#10;MddceT3rD+YBIMtHO4q0MO7Op/ho8mPYFQm8VUz5z5M8+q83qW5Q6qRY7Fx5x5M898QDJIRbqSpK&#10;Z1DTjmxx6/S75GLK0jew50gZF4+/hzmzJrP567e55rb7OVDsrm8XaIJpotqDeOiFd/i/u6/kzB1Z&#10;giAIwtn2m0KOJKG769i2ajnBbc6nTUIgWn0PxictJivoNcVMnfxvNtcm8sLjdxAVbMNARtLd5BcW&#10;4+9n49MprxN43ihuG9WbuqoK8stqsDsKeeH9bxh/3U30bJOIV9NxO+vwGhL+/v6YuheH04ndPwg/&#10;C+RkZ6MGRBATGYKhGyjoZGdnYw+JIjoiBM3rpKbagdXmh9fjITA48JRVrc5WyBG3BoWzyjRNVFUl&#10;IiICm82GJEmN6vGHscfRq0MUNQX7mffNV5wYJdasWMziXQXEJbfGbreeMAdMRyGP3nWvL+BIFgYM&#10;v5Lpn37OW88/Tpi7hNXpB/ECsgRy/f4rigVJBm9dGTnlDq59+GXmzZ3Lsw9NIjpQxlmaxbPPPEdu&#10;eR0AuxbP5pnn/kuZW8MvOJqbH3yKmbNm8sht4zm0eTkbDvhCiaLIKIoK7jKmvvTUsYDTccBo3p72&#10;Ke+9/gLnxXpYOH+V7x7Q0Q4kgIMb5nH34y+QU1ZL5wvGMOPruSxeOJdHbhpLoOrkh5mv8c/nph59&#10;2Q1IWKxHw49vjKsT5x3rDU9V6//tYd7Xn7L+YB4BcR348PM5rFm1nIduHIMVL7On/IevtvgC5Q8z&#10;3+XpF9+gWjfpPvx6vpq7kEXzvuG2ywdjeF188vrzvPfFPKjvLlS1+mLK6rnz2ZtZSXJaR1q1aYFi&#10;1PDqm+9woNhNi/Mu4IuFy1j14wKuGdYVzVXDtLffYcWOouO7LQiCIDRqsiQjmQYVxfnUuo2f7blV&#10;UWRysg9T7jKgMo99WUVIqhVnRR7T33yF16e8z1tvTGZXXjV+dhtlmTt46dl/89577zP1o0/JqfJg&#10;s/jWrVos7Fz3AwuWrUGTLFQWZ/P1l59TWF7F59PfZPons5jy+mSWbNiH6S7j3cnP89HML3hz8n/5&#10;fsU2dKOa957/N08/9TwLV21Hslnrb4b+OUTIEf4UwcHBJCcnk5qa2igeLVu2JCQk5I9ru6UEcuNt&#10;t6MAS5f8wIa9xQC4KvKY97WvmtoVEy8nIjz4WDExwL613/P9xgwALr35H3w242Ouv2octz/yLLM/&#10;eYOuqRHHlj2JCWDj5nse4c1nH+Di4cN5/D+v8sgd1wJQuW8V63NqATdz5v/A/mIHWIL4xxtf8PYL&#10;TzJh/ASee+0DZr32yEknGVWBrD1b+eSzxQC0GXId333+AbfdcBU33fUwc+d/R5/UmBOe4fP9tJfJ&#10;rfIS3qIvL7z4MleMHs7gYcP5z+TXGT98AACLPp/Onqrf+/5LYHiorvK9vwFBMfTp14+evc/n8Sef&#10;4eXnHufO2ydhxwR3Md98v4jiOpMmbfvz2QevMWb4MIZePIqXpkxjQpcmYFQza/Y8DpZ4T+ol0h6e&#10;xscLVrNl/Qr+9fBNUFdBUZWv/U1EbBIDB/Sn74BhvPTGFB576F6uGjWIYMV57PmCIAhCYyWjKnVM&#10;e+VZbrv9Hj6es5jXn7mfSTc+xoHCCuQTw44kgdfB4T3bCW09jHGD0ti8fTeYHjavWsShSis33X43&#10;E8ePwmo4URQv338xGymhK/fecxeD+/dA1RzHrhpkWaaqooSi0nJMZLxuJwX5+ThKstiw9TDnDRzK&#10;0IHdULxOlsz9ikPOECZMuIKBXVuw9If5HMkvICcrj3YDh3PxwPMwT7Pd7B9FhBzhT2OxWLBarY3m&#10;4auH+gcxDFr3HcWYjpEU7l7Nj6vXAnBo2xI+++EwgS3OZ2S/TvgrJ59O9m5ejlsHJbgpl118EU2C&#10;j58cW/UdwQU9ep60/FGGAWpwHB3bnTBfCaJjxy74erV3kl9hYtSUkJ15AIDo1j24d0I/lPr3QbbY&#10;GTj2OgYknFC6ZOgUZB0k0wNg5c57b6Np9PF+8iNSunHP9QN9f5j4Qgc1LFzi24ZNcfPFJ+/w0EP3&#10;c/8DD/CP5/7LwSOFAFTVFLBm5+8s7TANkAM5r8cgQmxQfGAxXTp05aZ7HmXepiMMm3Arr746mcu6&#10;x1Oec5Csw7sBkD1Oprz0L+5/4H7uf/B+nnp+MsWm7/5VbvpmSosKkE44PnqNv5mLB/QkPDSEALsV&#10;gppwYb8uKMD6uR/SpUMn7nrsGTZmOrnpnkd5+fmn6N4u+djzBUEQhMbKQNMDuPaeR3h98stcNXwQ&#10;t//jeaa89X+0iAnD0I+PESgh4airZuOmXXhMAz/FZPOadZRX11JeVEpMsza0TkshpXkb0pKaYLqq&#10;yC+uptN555GQmEDb1m1oEhV2vJMf07dOpX6oDYvFgoKJFN6MsSP6sWbubFZuyyQ0IpyS/BwKDm5h&#10;+vvvsHDNNly6BXQd/6Bg2nfqSEiQ3ymrqp1Nf+BVmSD8MtP0NWxrTI8/jGkSEBLLxNtuAjx8+Ok3&#10;ZBeVM+vdt3ECw0eMoG2rZj8ZYKy2shwTsNkCCfBvOOiWlSb+ARxvIngCEyw2P2zBoSdNViSZozFJ&#10;QkLzunG5fNXRgoJDsDQ4o1itQSQlHm9JYpomLqej/q8g4sLsx+YdFZPS4oTibQlMJ8Vu3x6WZe5i&#10;9kfvMXXqdKZPm8Y7b05ld04pkRERRIaFY2qnald4vJdFSZKOVcs7Sjpha0c/wwvHXs87rzxD/+4d&#10;sXnyef/1F7jqsksYOPhCnn7tUzTA66zDVesbsbkoO51p701l+rTpTH9/Ou9Pnc62LDdR4eFEhvsj&#10;yyf39JiSFMmJfReAyv3PvMzzj99Fjw6tqczdz5v/eZIRQ89n4PCxTJm9GNeJiwuCIAiNmqwoqFYr&#10;IeGRBPjZUFTlJ72sSRKUZu0mo6AOrSSDjZl1hHizWL23hPim8eTs2cSa9VvYsmElWzNywBpC86RI&#10;1ixfys6dO1m9Zi0Hc8uQ63sqMIHQ4GCyD+5nx84dbNu8ntxyDaO2hLwKjbFXXUuEN4c5c5cQk5JG&#10;fPPOXHPDTYy6eCiXDe1PbGQoHo8H3TAwT9GT29kmQo4g/BWYJqg2ug8cSe+mfhxe+TWfznyf6fO2&#10;IIc256LBg4kIBL3BSSUsLgEZcFSVUFTqa0R/XDUHysrx9YfyUybmKdLPCUwDqy2AwGBflbey3CyK&#10;XCc/wVFTxPYDx6tZSbJMYMjR4FTGpgMlP9nE7nVbjhfiYIIUTHKwbw9b9B3F+5/PZ/7c75kzZw7f&#10;fz+P+fPmM3/BfL6d/REjz4trsDYABVXyRTOvt5ayqhM7CNCprflp6Y/sH8GEO/7JN99+x9dffcOU&#10;yS9ycd8OlB5J598P3cm0pUcIDA0nMCwSgLa9xvD93PnMmTPHt19z57FwwXzmLVjA15+9S/vmTU4K&#10;oDbLidHKxxLUhAefmcx3333Hl1/M4tVnH6d3xxQyd6zmqUcfYdkGX7VDQRAE4W/ANJGtfrTvPYBm&#10;UX7HezQ7cRHDoCCvhPPH38LTTz3J008+wc1XjqQkN5+OfS+id7smLJv/HRvTc2jXoTORIWEMGXMl&#10;idZy5sz5nuxyD+d17kCQnw3DMPF6vbTtcQEdm0Wx7Id5ZOTX0rptGkEhoYRaPSxesAinfzwDBvTm&#10;/MGX0KNZEAvmfsfabXuQ7QHYrAGktWtHsO3nRqk8u0TIEYS/CE0ziG3ZjuGjLgVqee6pZ8mv0zmv&#10;V1+GDO6I2WC8FYAuvYfjb5XBU8yb705lV1bZsXnLv/iIectXnrT8b2EYBgRE06pFawAqM3fw+FOv&#10;46g/r5neWqa//Czby46fmE1JJrF5W7pH+0LHu889wZp9vupmAPtWzub12SfukwnYuWRUfwCy9u4l&#10;MDyK3n370b9/f9om+DP7/Re494EHef3jOYQFnap3NTtpUcFYgNLCI3z58Zxjc6ryM5gx67tjf8uK&#10;glZbzNM3DaJrj2489OYCuvQbyq33PMTbk5+hS1okGNUs/X4NAYmtSG3VCYC87APYm7anf//+9O/f&#10;nw4JNl7695Pc/8B9fLlqB7rVclKoaVjoV3FkHdeMu4iuvfvzzpwNDLloJPc+/ixTXnmGQAuUZR7k&#10;wP69Jz9JEARBaNQkSSYoPAp/m/KT3w3qfyFb976Qy4d0pbaqiuqaWtr2G87ogZ2wBkRw6birueHa&#10;iYybcBV33HIDPdKaEBCZzLWTbuaqK8YzfuJ13HfzlSREBaPpOqah4xcaw9grr+Gaq67kymtu4Nor&#10;xhATEc6gUVdw3cQruPLKq+jTJQ2rfxiXjr+SK8aN59rrbmBAj7ZYLaFccdMkmoaqx8be+zOJkCMI&#10;fxGmqQMBDBk4mJQAqKuuAUswF1w4miYW0E5RNBzfdRh3j+wOwN7lsxnU/3xuv+c+rrrsQoZfeTd5&#10;FT8NRqfNNACZsePG0q9VDODls1cfom+/YTzw0AOc360Tj7z+FRb1+GlG0wxi0jpyzc3XAFB2YB3D&#10;B/Tk+tvuY9IVI+lzyTXsL/tpxaxLJj1Ip8QQavN2MH7ERdz36D957l+Pc9nYCfz3/a9Yu2oT8and&#10;OLlvueMuHHkRKdGB4K3htSdu4tIrb+LJxx7kgn4D+GFX+bHlTNNEDQwmOCSCrRs3M/25+7nxgceZ&#10;MfMz3nj7I/ZklAIqaV3TgECuv3IsrWP8KTm8gUsH9OXhp/7Ns08/Qr/zL+GLOQtZtyOLpnEJBEmc&#10;chC2o8JikvGUFbJ1/RpefPphbvvHC3z22Ue8+dY71HrBHhFHXFxCw6cJgiAIfzENq7n/2sPQNQzj&#10;p9OPPvwDg7BbFYz6v2XVTkhwALrmRVIsREbHEBrsj8Xuh92q4PV6UeyBxERHExDgh5+fH6oiHVuf&#10;rmkoFhtR0dEEB9rx8wtAxkA3ZSJjYggPDQZDR9M0TMlKTGws4cEBmLqGYSoEhYSgyj/dzxMfZ4sI&#10;OYJwzjLRvfVVnNxOzPqi6vMGDKJzz64ARMc1Y+yEEb6lDR2X17eM6XT7nif78eArU7nyol7YLQol&#10;2elMeX0yM75eQmrfS7moa3usgG6Ct77/fc3jwjRB103c3uMNHKkfS+toqxdP/fJxHQbzr2eeoVta&#10;PJga29b8wH9f/i+r95UxaNQEBrbxB8Dl0dB1HfDn2tsf5eHrhuOvKlQXZfHhO5OZPmsOgU06c8tN&#10;l6FycnFHbFovpk59m15tU6grPsTkF/7N4089x/KtBwiLjOeOf73Kv26/6NjyDTXrdzn/ePAWEiIC&#10;8daV8f3M93nmP69QLEVxwYBevoVcLjSvF7BzzZ1PcduYC/CzeJj11vNcdeVEXpn+NS5bCBddcTf3&#10;XN4ZgPZDr+H55/9Fh+ZNKDy8k5f+9U+e+L8X2ZVdRERCK556/r9MutzX+5th6LjqfAFOM7wnF+T7&#10;x/Hyf//DJf06YFYX8M7zjzJx4nVM/WY1lsAorr/zboYO8G1TEARBEI4yDeOkm2imaRwbhNM0TXRd&#10;xzAM34CeR2taGAa6rtc/9/j04+s4+jzzlOs6vpxvPbph1P+mmRi6/pP1/VnEYKCCcAZIkkRVVRVB&#10;QUFYrT9XnvDbHdyxllnfLUH2i2LSzdcQGxIAwOpF37Jiww6apHXn+vG+i3u9poB3PphJSaWbbv0G&#10;MXygrwQHoLIkn3nffcuuPQdx6BIJKWlcMuYyyNzE3BUbkENiGT7+BlrHWMnavpTZC9aBfzQXXXo5&#10;7VLCjq0ne88Wvv5qHrWKyrAr76RbcvCxeQe3rWL+ouVkFpRgsQeR1qE7I0cMZMeCj1m9r4yE1v2Y&#10;MHIAATbfvRWtppjFixawbks6lXUeohJSGHrJZZgHZtJ39MPogbF8PGM2V4/od3z7h3azYP4PHM7K&#10;xumBiNh4uvTox5B+3bBbTz2GwHE6Kxd8x5rNO6lxegkMjaTfBcNoYi1n1ndLkYNiuXbiBJpE+jpo&#10;qCnJZdniRWzbk0FpZR0BwaGkdejKyEsvJPzkXgPYv2UVS1asISuvGLcuExXbhF7nD+aCXh2OVVNz&#10;O8qYNWU6mbUuel44msE92h3rxOGo6rx9fL9gKekZWVTXuQmLiKJDt74MHTKAkDN3WAmCIAh/ApfL&#10;RVZW1ukNBtqImaZ5VgYD/dmQo9x8M/KHHx77WxCEnzKuuw79vff+sJBz5pk/083A2eN11rBt/Qpy&#10;KjWS2/akc8vYk4qUZz87gfFPfI41PI3PZn3O2CEdT5h7nGn6epY5K053Y6e73K8xwZT+7E9KEARB&#10;OJNEyPE5WyHnZ6uriYAjCL/ur/c9+fNPqpK3hi/ee46xY0ZzySUjWLzlEB6vhubVyNq5mJemLwOg&#10;aZs2pLb1dWpwKmf19+F0N3a6y/0aEXAEQRAaHVmWkSSpvorYT9uq/F0ehmH8sWML1vvZkhzLOX03&#10;WhDOHV6P5y9UknNu+OGz15h40wOUOHVUeygDhg0jWq1l8dLllFTWIdlCePKV93n6jrENnyoIgiAI&#10;f1lFRUUUFRXVt1H9e7Lb7SQkJBAUFNRw1hl1WiHH6/kdPTAJQiPU8PshQs5vpNXw5bS3+M9r77F1&#10;75GTZkUnt+bGOx/kwbtuIEy8lYIgCEIjous6VVVVuN31HQT9zUiSREBAwB8ecBAhRxD+Nw2/HyLk&#10;/C9MDu3bxfadu6msqkU3Jez+QTRv3YHeXduI6lqCIAiCIPzPRMgRhP9Bw++HCDmCIAiCIAjnjj++&#10;1Y8gCIIgCIIgCMJZJEKOIAiCIAiCIAiNigg5giAIgiAIgiA0Kn9qyFFkCfmE1sWSJKHI0klDTRwd&#10;LKnh8BOSJP2kYfKJ0xquQ5JObx1H/dxz8A1hcfLf9cv+dNrxiVKD5/3cv4+SJQm54UoFQRAEQRAE&#10;QfhVZyTkHB3c5+iF/dGL+xP6NDiJqkjkFR5m1DPT+XZvHhaLikVVOJKVwdh/vcu3+/NRLRZURULX&#10;DRRZPikIKLKMaRqYkoQqy4CEqsi+wZWQUGUJ0/QlHVWR0Q0dkI+FBkmSURUFTdcxJRnLiUkLCVVR&#10;MOvXJUvH3yJVlcE0MQBVObpdBUwD3cD3b0BWZCRMdN3AoiookoRZP9b8qciyjIxvpHSLouB01PLY&#10;+x8ze1cOFotvnYIgCIIgCIIgnJ7f3buaJEnous7u3bvJyspCVVV0XScyMpKuXbtitVp/EnYsqsye&#10;jJ10v+M9+l52KZ9eN4xIxcPbs2Zxx4c7ef3ft3BHt6Z8s2ITP2aW0TW5CS63k76dO1OWc5BDVW6K&#10;Sstw20K4ul8XWoTZ2Hc4k4/XpaP6h5AWYcMaHMWIDs1J35vOjE0HiI+NJsgiEZuQwoXNIli+fScL&#10;92QTGhHHuF4daBHmh26aqLLEvszDfLZmN9bQcJoG2vAPjuKSDk3JyDjAF1sO4LQEMrJnR/okhnMo&#10;6wgzNu6l1GNhRI8ODGoZR2lJMV+s286ukjr6d2zP6C7NObBvLzvKdcb2aEtdVRnzdx6kT8eOFB5J&#10;Z3+NRFFJMQ5LENeefx7V2emMefNrkpp14OVrh9A1PhJT+/sOGnUuavj9EL2rCYIgCIIgnDt+d0mO&#10;aZpYrVaqqqr4+OOPmTx5Mu+99x75+fnY7faGix9jmCYxEYFsTD/I9rxyKipK+XzTIZSYECRJZsGK&#10;pdz+6TJcpsT8dRt46MO5bC12Mn/FKv5vzgYKXAbzl/3Iw99upqQ0nzvf+5yV2VWUlRfx2Idf88mm&#10;I+w7cojrpnzBnmqNg4cP8cSH3zB7dwHrtm7mwS9W4RcaycE9W7hj5grqTJBlhcriXG59+3OW5NZS&#10;WpTP/332HW+vO0RO9iFunvotO6ugIOcQz8/dwMHCXO55/xtW5tTgrizgue9WkV5Qxr8/+4oPt2Yh&#10;o/PUh7OZtuUwW3en899FW3GbEmVlJbzy3Y/sLXOwcPkKHv96BcVujfkrVvPwN+uoduuYSLi8Gh7N&#10;OGV1NkEQBEEQBEEQTu13hxzqR2/t378/w4YNw26306tXL0aMGOGrPvYzVdZ0XSc+PoHuESrfbdnP&#10;ok3b8IQkcEFSMF7DzVdr0unduzfTbhjJy6P7ER/qh2maeEyVoT278ea1I/nnwDbkZmez4lAWuW47&#10;r994GW/dMIYrOiZhKgqrtu2kNjiBz+4cz5TrL6ZPajQeXWfx5q3kVrnJyCsmv8bFls1b2Ftroigy&#10;2/bt46DHnw9vn8DrN45kVPskJNNk887dVFmjefP20Xxwx5W8NLwz2YcPsM3hzzPXXs67t09gypUD&#10;qCjKZ+XhCv4x4VLevnEct3SMYe76nVRJNvytKhK+MGWzqL52N4qFXp26MPma0Tw6uC0ZWdk0TW5B&#10;hwg/xg3qTb/kWAxRiiMIgiAIgiAIp+2MhBzTNJFlmcsuu4zOnTtz1VVXYbfbfzbgUP8cDzYm9G7D&#10;mu2b+e+SXYzs24VAU8MwFIL9LJRW1eI2Tcpqa/HUX+gbkoJ/fTuVIL8ADFPCZrOheT2UVtfhdNRR&#10;6XBimiaB/ja8zjqKa93U1jpxeHQkCew2O03j47lzWE/uuuh8Xrj2Ypr5+fYrwM+G7HGRW+NAq62j&#10;yulBA/zsVty6h9JqL2VVVewrLEdSrUi6h8qaWupqatmTX4obBYtsUlFTh+F1UVrrwGL1I8AmUelw&#10;4HC7Ka+porgWJExMINDmq94UZFGwqhKapuHRdRwuF2Acf9MEQRAEQRAEQfhVZyTkUF8yExERwaOP&#10;PkrTpk3R9V8ufVAUGasi07FdW3qGyFT7NWFcx3gkVUWVFa4f2pvCw7u54OkpPDxnI9Wmip8qY7da&#10;sCi+3ZZkGYsqc15ac4akhnDjm59wxRszmHOkhkCLzNAe3egZLjHm3+9w7fR5rM+twmZRGTewH/6u&#10;Mt5asJKX569hS4VBqCqhaTrntW3H4JQQJr00lcunfMMPh8uI9LfS87yutPd3cdur7zF28iymbMmm&#10;Xcu2jExS+ef0GVz88ie8+uMu2jRvyhXdmvPczO+45D/v8WU+TOzXlSGtUgj1ljJ28gz++fUa3H7+&#10;2BQJu9WKTfW9HllRCbBa8Lfb6Nw0ko/nL2f+gQJkiyKqrAmCIAiCIAjCafrdHQ80JEnSL5bgAMiy&#10;REVVOeszyujWpjk1xdnkav70ig9i5d5MYhPiaRcTwt6DB1ieVc15yTEUV9aQlpJCeWEOZkA4PZKj&#10;yMvNYUuxm2FdW+IpL2bB7sMY1iDSwmyUm3Y6RQewNn0vWR4bPaKtPPflQoI7DmL6qE4U5OeyID2b&#10;oLAoRnZqhtXXcRpIEpqjii83HyQkNIRwq4JT9qN/iybUVZcyb/shvNZARnZpSYS/lcqqCpbuOEiJ&#10;buGS89rSJMCC4XGwPP0QByucdEprQa+EMExgb8YhNuZVkRAdgeaspU3zZpTlZ1FrC6df81iyc7PZ&#10;WermgjbJ1FVXsHBnFu1bN6ddTCimIUp0ziUNvx+i4wFBEARBEIRzxxkPOafL142zjK5pSIqCJJno&#10;uomiKBiGjmH4/i3Lsu8CX5IwdR1JUTBNA103kGUFWQZN05FlGUVRABPTMJFkmarCQ1z22jeEJDYj&#10;zqxm7v5SXrltIqPTosH0dfWMaaJp2kndO0uSjKoqYPqqk0kYeDUDSfZ1PQ0muqZhmL7xbBRVPWma&#10;JEkoiuILfIaOpvsCiqooSLIMpu/16JqOXN8FtaYbvtcgS3g1vX5bMrruey+Ec0vD74cIOYIgCIIg&#10;COeOPy3knA2KZJJ+JJMv1+0g22VhVK/OXNgqzjdujcgNwu/Q8PshQo4gCIIgCMK5o1GHnKODhGqa&#10;F92UsFkUdMMQAUf43Rp+P0TIEQRBEARBOHecsY4Hzk0mmq5DfdU4TRcBRxAEQRAEQRAau0Yeco77&#10;tc4QBEEQBEEQBEFoHP42IUcQBEEQBEEQhL+Hc6pNjqrISJIYEUY4O0zTPNbz3W/V8Psh2uQIgiAI&#10;giCcO86ZkGOYJjmVtZTXuUTQEf5wpgn+VoVW0b4xjH6rht8PEXIEQRAEQRDOHedEyJEliTqPl5tn&#10;LefzdXtBVRouIghnlqbTPimanY9fgfd/KM1p+P0QIUcQBEEQBOHccU6FnNtmr2TGhn0i5Ah/PE2n&#10;fVIUOx8ZL0KOIAiCIAhCIyM6HhAEQRAEQRAEoVERIUcQBEEQBEEQhEZFhBxBEARBEARBEBoVEXIE&#10;QRAEQRAEQWhU/hohp2Efv6bpewiCIAh/GeK0LQiCIJwt53zIURUFf6tyfEdNE1lR8LdZkY8Op2PU&#10;h54Tw8/RfxvmySHp2LQGQenEZRtOP9Uv86mWO+ro+k/UcNqp9tc4xXaEvzVXVTE/zvuKjz77nPTM&#10;op/k/RNVHd7ADQ88jUdvOOfX1VWXU1RS0XDyOUFz1ZKbX9Rw8h/KU5nJ88/9m/U7MhvOOklxUTHV&#10;dY6Gk39WbU01hcVlADjLjnDPpHvJ9P7Sp3oijRfvvJbHpq1oOONP8dkLj3LLs5/hOc3OCY2aHB69&#10;/1a+WbKp4SzhVDQXxYXFONw64Gbux5N564MfGy4lCIIg/IxzOOSY4JYZ2bUXW+8dRlqIFXQDNJML&#10;e3Zm28MjSQiyg1fDYlEJsKrIyNhUBUmSsKoysqIQYLegYIABGAYgEWC3YpVlLLKCIklgGCgoBPpZ&#10;USWwqQoKgG5gUVSC7FYkXT8ppMiKjE1VAZCQsFlU33MMA5vNSoBVRdIN33N0Az+7FX+rApoOSFhV&#10;FUX27S9G/Xb8LMiG8dOSK+FvyV2Vx38evYv3vl1D1t6NTLpqPMvSS3wzDS8l+blkZefjrE81mqOa&#10;vRmZxw5TR00VRw4foaS8+oS1guaqISfzCIUllegmoLv4etrLPPr8W9TUudH1kw9Aze0gPyeLwtIK&#10;NM2Dy+nixOtar9uF0+U+dth6XG6cLjcAhuElPyeL/KJytGNPMnHWlJN5JJOyyrr6SQZOlxvN7aSk&#10;tBTjhO/azuVfcN1dj5BXVIGr/rXWVZWTdSST8ur655/ANDTq6pwY9TcNDN2Lw+FEN0zczjo0Q6ei&#10;JJ/s3Hw8xomvxKSitIjc/BKcbgeFuVlU1/oCjOZ1k5eTTUFJBbph4HC5Qavk2cce5d3Z8yivrvWt&#10;QfNQkp9DVk4+Lu2EVQOgs3DGVO576iXyq2rxup0cPHCYOpeD/OwsSipqTvrqu+qqyTpyhOKyyvop&#10;KpdceSVXDeuAoXnxeNzU1VRRevQ9BDB1ausc6LpOYX4ueQUlJ3WRfnz/8nDVf86G5sHl8uKqraSs&#10;rBK3x4PX46K0MI+c/GK8Jpiam6K8bPILS4/tY5+LRnDz5X2xyEffnywKisqPHX+G5qEoN4e8gmIA&#10;5IBoRo29jk6tUnzzdY2Sgjyyc/Jxa77P1dA8uN2+15WVmUXFiZ+vaVJckEt2XiGe4wfTSarKSsnM&#10;zKamznlsmttRi9vjobSsApf3+B0At8uNx+umoqwUl8f3YdXVVHCk4XHpdKG7HeTnZlFYUoFZH7xz&#10;srIoKa86tj6OTs/OorC0Ct0E09SpqarhxPsO7rqa+uACtVUVHDmcSUWl7/g5UcWRDTzy0KPMXbET&#10;t0ejtCifvPwS6urKyc4rwHvSjTUPxXk5ZOUUHPuOmLqG0+nAVVNBVlY2NU7fUBC1FSVkZeXidP+x&#10;Q0MIgiD82c7hcXJMcKtcObAfn13Rjsc++pb/rD+CGhzBu9cO54aWKolPf4EaEsm9vVsRqRocKXNi&#10;emt4aXMuN/drS5JdIczPzpHcXN5etYcyNYAb+rZnYJNgCqscKOi8ty6dfVXw0OBOdIy0c6S0mkC7&#10;xLvfbMQR24Q7eqUS5aeyPzuHt1fto8Lw/di2Tk5gfMtwnl6wnYDwMB7sl8acZTuR4uO5tksyoYrJ&#10;/C27+fJAOcO7teOSFlFYTS9zN6UzL9PF9T3bkRJrx5Obz/uZNUzq2ZKkQJVdGUd4bcPh0747KvyP&#10;/gLj5GTvXsbdN/2HJ+f+QJcI2LZ4NlVhPRnQOYSZ099na0YpFtOLPbo51914I6GFq7j4H5+x4ptp&#10;ZO9Yw2eff0sddjTdQ7cLRjNuWE9qcnfy2pTPcMtWHNXVtO0/grH9WvDQvbeyvUDi1tvvY+RFAwgP&#10;tABQV3SYd9+dxpHiGsLj4pEdZcS27MmEq8YQ4sv4bJ77Kbsd0Yy7fCj+Eqyc8zWH3X5MvHwws15/&#10;hd1FdXhrKmk74DKuGT2ArO1LeH/GAlS7Pw6Hm0FX3MLFHSL55MMP2Lk/Byk0nv975B78rAp4a3jj&#10;uX/w2hfruf2Ou7l01Bi0rJVM/2oFiqRT51UYNPIqRgzocOyOTU3Bbt6dtYqrr72amPBAyjLWM+OH&#10;A4waO4Z1nz3JPqUtSsVhyquqUENacs8Dd9EkUGfB7A9ZtHI79uBwgv111u/I5v6Hn+D89hG8+vyL&#10;ZFbrhPr5ExQegscazi2XnMe1V9yImtqeMWPGcuVFvfjus49Yvz8PqyxhD23CDbfeRkKY77003GU8&#10;dcttzM2o4JrrrmPswLZcO+Zmek4ciVRRQ1l5NaMmPcCF3ZqTu28TH8/6imqPFc3rokPf4Vwz8nzm&#10;vfUs9LmJrvYcPv54JqXYadL1Eu65rBcSYNQU8Mzk94gNsJFbXkdlRSmJHQZw1w3jsGnVfDnjAzbt&#10;K0RVTKzB8dx639345a7m9U+XUuNyktamB02C61i6ahthIQEUlpTRNK0rzWIVdmzdRVmFiw6DRnPL&#10;5YNY+/kUDof25LK+zfj2o3fYmlOF6ayj7YCxXHtxZ+Z+8TGrtuci6Q6adBrM3ePP59NPPqVVjyF0&#10;b5vI51PfYN2+QuyqAf7x3P7gA/gVbOD9zz6n1ozAW1eOS7Yz/uqb6NMhmYUz3mXZrixw1RLVqi+T&#10;rhlLmN/RT91g2XczWLhyOzoGWIIZM/Eaerdrxqz/PMx2dxD4RXHDdVfTMiYAMFjy/WwWLVuPrAZz&#10;0wP3YeZs4YPZC5EtdtxejUFjJ3Fh1zimvvkGGQW12FWdogo33Xp1x+IsZ8/+w1S7JYZffjXD+3ek&#10;NGMLb06bicu04HK4aN//Yq64qDvfTn2D4F7XcEmPJAxXFf99/mUG3/II9uy1zPjqRwyrgtcrM/DS&#10;cVzYp33964HNi6Zyx6Pv0a7fUK6/+UYyF73BB4tLGXJ+MwpyC4lq1YcH7rwaP3cpH02dxr68CkxN&#10;IzSpFddeczUBjkM89e/XiWiSSE15MTVSOKOGdmLLuq2UlJejhqdy75030iQi4Ng2BUEQGpNzuCTH&#10;R5agCoNr+6QRqFrompLI+fGhuKpd+NvDmHx5P5rZ3MzdW0jfzmmMP68ZfgEBjOvbkURVY9WhQkb2&#10;68aEdk0Y3bMzD/eIZ8WBHGpkO7cP6kx8iD+3X9yH61qFMX/nEYIio7m2V3vOCw3m/0b3IpI6Zu/I&#10;ZGDP83igZyJovtKZpOhwLuuSArqO3d+f0V1TSQsJ5PrhvWmputhc6uXi9sl0bJfGvwakcSDjCMsL&#10;PDwzpi8XJAQxrHMH+sba2FNWy5jzunNxUz9WHCmnb6tkkm2Wn1Z3E/52ohNa0qldKE/dcSsfzp5H&#10;fJ/LGHBeEsu/+JSF67MYde1t3HvndbiytzPtk+/QrDYUVcVZnsuHH34AMe154OEHuaRPW77/5E22&#10;HS7l7RdepDyoBdfeeAvjLuzOujXLKa6T6d6xLc3bdubCgd0Jsh8djFfjs+lT2VaoMfHWOxk/vC+5&#10;6ev4bs0eTrztkXdgB9vSD3G01lXm/j1s33uY6uK9/Of9OVx6za1ccUk39u1JJz/nEK89O5mYHiO4&#10;6+47uLR/c1556nkK6upYt2IJeS4/Rl46HJulfh8sgXTt2Ja4pi249JILCfUe4d8vTyG+TQ9uuv12&#10;BnWIZNq7k9mTVV/CBbhri1mzbtOxO9fO8hw2bt5OtcPDpsVfsGbLAYaOmcikaybizljE6x99R87m&#10;Bbzz6SI6DhrDLTdeTXwA5B4+jKwqzH//3yzeZ3D9jZMYN+YisjfPZcGytUQmNCUxNZUuvfpx0YDu&#10;bFo6h29W7mbcjXdwx63XoZbv4s0PZh/bL9kWTKtOHUlp0ZZLhg8hNMBKrbMGS2gbbrjpZvq3CeLl&#10;16bgcZbz6fTpOP2SuOfBBxg7tAsrvnyflekFZGxewd6CWmrL8pj3/WLCm3VheK9WHKu5665j0bdf&#10;kF5lY+yVV3Pj1aNYOetdZq9KZ/Oq+Xy9bAfjb7yLO2+5Hmv5dt768GvcNUUsmvc9ca26M2xgV3Zt&#10;WMP2nGqGjbuWa8YMYuWMF/lhWyHjbriNyy/qxndvvcTuWsjbvYGdB/PJPbCD9z5bxNCrbuGqS/ux&#10;bcsmsg9sY9aML2k35AomXXkxh7eso9RZy9ZN68ktKmf3sll8+M0GRk28jhuuvxp7+SZefP1TaioK&#10;WDTvB8KadeaOO28hXq1j6vSZuJwlvPjGdDoOGcdNV19CaW4GOQXlx97bvM3zeGP697TpcyG333Eb&#10;qQHVvDH5XbLLa9m2YhG78zRGX3wBTULt9c8w2b99Exv2FjBgxCgCPcW89eq7RHe9iHvvvZMhPZrx&#10;xgsvk1dZy/qVyygxgrnyhlsZ3j2RD15+mkxXMDfdcQfdU4L4+L3plDicvPL8C9SFpXHtpJu4YkRP&#10;Pn//TTYeLEJWnHz3zVcAFO5ZxvwtBYQ6j/DetBmEt+7P/Q/dT9/WUcx8fwq7i3wloABJick0b9aC&#10;fgMvpFPzKDzuGgyryqCRV3H9laPY+vXbLNpVzNIvP2XZvkrGXn87995+DUV71jNz7lKqqopZtHgV&#10;iR0HcMtttxJVuZ6nn3uHDgNHcvtt11G0cSFf/Lj52PYEQRAam3M+5FgUhY0HsqkKiOa6Lglc3DaR&#10;/ZmF7KswCImPoVOgzmsLlzNr2RamrMrG6/ZVB/PWlTJt/U6mLt3B0oM1JDRLom9KNCu3buSdJZt5&#10;Y8kuNuXUYpWCGZEWwYcrt/Lxsu289ON2CmrqiAiIZEhqBJ2TE7mlZyvSQv3o1SqpvsobGKYBHh1M&#10;MAwDU9fwerxs2ZNLYlIi/WOtLNiTT/u4MNIigxnRtQ1XtEsgMjyc9omRSB4H76/exWfbM9mam4nk&#10;H8aY1tGs3pdNkVsD6ehli/B3ZQ+N58GX3+Kh6y8if/sPTBw5mnV7ctmxaw9bd+/ii2mv8fzr09m1&#10;awf7DmZQ6pBRVZXSvCNsW7+ETRvX8Ny/nuaLBcs5nJXDrlXzWZrp5uarLyW1aQI9LrqKF598iJTE&#10;GGKjI4mIiiUuMgSL6jstGNUF7DySy0XDh9OjXUvadOrD+MtGE2c1Tmo+JisqFot67JBVVAuqIhEQ&#10;3YLL+yTy/D8fYXNRIDddPQZ7XTbfrktn98o5PPfsf/h68WZKDm1kW5aHwIgmjB09nD4d0463t0Mi&#10;PjaakLAIUhOjKd67GodfGmMvvZhmyc0Yee31hEpO9hw+3nZGQsJqtSLXr0SWFawWC5Jp4hcWy6Cx&#10;N9CtfWvadOrJ7bdczc71P7Bq5Vbi2/dj7OgLSGnWgrHjxtKtXTJeTyWLvlnD6DsfoXOb1rTr2otb&#10;rh1HkN0GlmCCIiJISEohOjycfemb2JG+h1nvv85Lr09hy95M9u3cxvFaaxbCm8QSFhVDi7hoVFkm&#10;IqYZl08cTfOUZlx22XhcFXkUZmawc+s6Nm/YwMv//j9mfreUPQcPknFwLxZ7AKoioWsaLbv249Ix&#10;l9GiSdixLYCJX1QyN950PR3btKRjz2FMGpbI4tVbSN+2kl17DjBj6n956bUpbDuYy+6tm/DoJglt&#10;BzBuxMUkJsUi+QVzyfBhdGvdnO69+9G3b29aN+9KuxbN6TXgItrFe0jPdmCz2ZBlidiUVgzsGsdr&#10;zzzN1gKFO2+5ivhmrenboy2fvvZ/LNlVzo133kWkVUZRLSgybFzyJckX3cyAru1o2aYzt992E7s3&#10;LqS6zkPzbgMZOnQITVNaMnTQAJSKAkqkMK4Z0YtPXnmKr9YVMmHC5aQlhR971WuWbyC6XR9GjRxM&#10;s2YtuHbSVdjqctl/4AiB4TFcOOFGerRvSaDtaIA3werP0Esu5qJ+XdAq8li4fhvbV37Ps8/9h28X&#10;r6UoM53tWTWERMYxbtQw0polM+SC/rTv0JNuXfvQPKUZgwcNIUJxsGvPLnbm1HDzdeNp3aIZPYaM&#10;Z3CileW7iujRdzAU7GZ3hc7ir77i/CtuwJt7iE1rtrJ+zXye/dezLFi5lr37D3PoUMGx1xQSHEpE&#10;ZCRNmzYn0M+GrIbQu+dQurVpQaeeAxnaI4FtOw6wZecuDu7bysfvvMpLb3/Ant272HPwCDUek9Q2&#10;bbnskj40S23NlZf2IyC2J8P7dyG1VVcu6Z7CodyyE45PQRCExuWcDzmKJIO7itc25vD4iL70j1P5&#10;amsmsqpiOt04FRvNoqNRQgNpHhWIrEggSciSAYoMFhXNayJrJhUuL3GRMYSFBRIfFUxUoBUdNyUO&#10;g9YxYahhgSRHheJnUfAabgqrXCzbc5C316bz6aa9zNhyxLdOwKFDYIAfqaF2YoODCbTZUWUoLynk&#10;ye83stdt58XR3TEMg+KqSj5eu4P3tuzjw7W72ZBTgVWW8CKDRcHhqeOlBev5+kgND17aiz4BNlGS&#10;I+CqKSczs5jzhozksedeY+LAaD6b9T32gBB6D7qIRx5/gn88/DDPvfI6T91zNWGyC90wURSFiKZt&#10;ufzaO3nqiSd49NHH+e8r/2XEkO7IXjelVfXlMLqb2uoadN3Aq2k/OeRk1YZNVamuPX53uaqijDrv&#10;yRncz99CbW0VvtquBi5nDR4TwMaNj73M1MnPYmQu54H/e4PiGkho2oIb73mAJ598ggcfeJApH06j&#10;b4KKKctg/vSUpOkaen2q8g8IwvS68ej1l2bVNTg9Bn5W27HlrVY/nM46PIZvmdpaB3UOJ5IsoXs8&#10;VBUf78SguKgY1S+Q4AA/XDU1uOtfqqPOSXVVLZJsIzTMRkX58ZKi4pISNMMEDAyvBrJvn61+IXTt&#10;PZBHH3uCf/7jH/zfv/7NMw/fQX2tPgBMrxez/rRrArKkYFXqb5wgIckyqkUhJLYFY668kSeeeIJH&#10;HnmMVye/xsihvfG43fVt9kysNgv1zQKPkSQJzeU8oR0PFJfWEORvwx4YTuceg3nk8Sf55+OP8dTT&#10;z/LsP+5BMjwoFj8MSQZMJEVGqj8YTGRUqz+y6quCKUkSFpuMWd+exzQNZHswNzzyIu+99A+cmWu4&#10;475nqdH9GD3pUT6Z+grBNft44J77KHAa9eFVIiAoFE/N8bZiZSUlqNYgZFlCtanI9UFbkUwskoSm&#10;wUXXPcDHH7xDc0su/3jqOXZkHP8cAwPseF1OtPrDora6Fq+mYrfbkWWw2Y8fH0dJinIsTEuyhaSU&#10;NCbddT9P/vNJ/vHwP3jzndfpnxKIFzD1+gVlGat/EKi+KoiyrKEqIKv+WBWT6tqjVb49lNW68fOz&#10;kNKuIylNQlkxcxoLjsCVQ7ugqhIJbTpwza338cTjj/PI40/z+uT/cH7H+Prn+26eabp+rJROkmSQ&#10;fdtFkrDYLL7jwO5PvyEjefSxJ3jkoYd54bXXefiGywhUTEDGrG8QJKlWbAHBx9oHWS2AKYEJJ9Ra&#10;FwRBaDR+ekVxTjFxeN1Ue3R+2JrOHrfK3n0ZrMirocblobwom3c3F3Lz0P68M34Ao1MDqapzoes6&#10;pTUu3JoBkkmtx4O7rpJPVu8mIKYlUycM4B8XtCVMduL0OPj3oq2ktGzFh1cM4IHeLYi0q+SVl/DW&#10;xiO0T0ni4nYpDEoKp6isxnd1J0lsOVzArmqZN64exGMD2+Av6dRoJu1Sm3FX39bE+8vszC3mh+0Z&#10;rCrXGNYhlTHtmtM8QCK33EmF04mzvhFsUlQ0dw/oSM+oQDLyysj5H9qICI2Pq6aI1564l/976T2+&#10;++pz1qWX0a57b4YN7oMnbx9fzVnMxtVLeHXyZFZsP4TdIlFdXUNMs3b06NSeNQtmsXrTZr6ZMZ3X&#10;351GVXBLbhrckimvv8W3cxcw7bXnuOufL5JX5iA8LJQ9m1cyf8VWqp31V4r+0Qzu1YkFX37Mux/N&#10;5PMZH/LFtwuoMU4+bXTofT7l+9fw/pSpfP35J3z3ww+4Fagt2cd9d97JwnU7CY1qgmo68Ytrybg+&#10;CXz84Ww2btrEN5++yyvTv0OxSLicDjxHr1JPEBgSSUXuXmZ8txQloQ9pUTW8/eZbfPXlFzzz3Ev4&#10;x7Wgc+sWx5YPim9Ns1A3b739Pl99+zUfzfqO/dlVyIqC6a1l9YKP+WTmbGZ8+B6vTv+OEaOu5YJL&#10;BiHnb+K/L03my6++4L3pH7Jlbx6SbGfMpKtY9vbjTP30c2bN/Jjps+bV96gmEx9iY+WC71iydjPn&#10;9RiAVHmEL+ctZv2aZbz53xdYtu3ISa8lLDSYoj0b+GTeEqpqHTjqnOj1F5iGrlFTXU1Ikzb07NaO&#10;Lau+Z+W6TXw/+2PeeGc6hTUmhtuBWzMwNA2nw/mTDhlNJBRvOe+9+Rafz/6Kaa8/x+zdMteMHkCP&#10;PkOwVB3km3lLWbf6R958+XmW78hBwcDhcB7r7MHjduF2H71YN3A5nXjqG+ZjGrgddWiGidftxKMb&#10;FB3ezaMP3MO89fuIjolDVjTKMtN5/rGH+XDuBgKj4/EzDGpdGm6XE03T6Tvyeio3fcgb02Ywe8aH&#10;vPzWRwy/7DoCVC91dY5joVbXvThdHrS6Iv718D18+t1S1OAogqwSbrfr6Mum//ALsRTt4I3X3uDL&#10;L2fw/CvTiWzXi/ZtmlJXXY37hA4HjnK73bhcvsAfm9KaYV0T+Pyz2WzcvJEvP53K5A++AVXG7XDg&#10;re8YwTR0nA4HWv052jB0HHW1+EWmMrxnK96Y/AqzvvySKS89yz4jmhHdW4AlnO6d0/j6/aexND+f&#10;pAg7KZ170LFZOEu/mc2GzZuYOf0dpn/yLQ6pPsQA1sAwrFoVc7+bSXpWMV6PG9fRzgJME4+zllrD&#10;xqghAyjYv4O5Pyxn/cpFvPzqa2zeewRFBofDcayTEN3jps5xvEMGj9uFR9c4tHsTU6d/Rp342REE&#10;oZFRnn766aeP/mGc0NOQ8swzx/5tPPHEsX//ESRJwqsbzEvPYldeaf2dUQlkKHfUsj23hJySclYe&#10;LmL1gXwKnS7SC4o5WFLFhv1ZHKhyU15VwYfr9rIko4DM0moO5Jext6gGh9egoKqS9MIKDmTmsyq7&#10;lDpNY+WeQ3y46RB7iysJCPTDXVPNmsMFbC2to19KJDOX7+C7g9kcrPbidtTxweodLM+tgfqSIs1V&#10;x+KMImpcXjYczOKLbYfZVljJygNZ5Ll1iktLeGvVHvLLq1h+IJ86EzJy8nh9ZTr5Lp1DJaXsKSqn&#10;1q1xILuAXRVO6hy1TFu9i11VTlFd7Y9mmMSEBHBb33Yn9eR1uhp+PyRJwu12Y7PZUJSjVWJ+H3tQ&#10;FG3bNuPw3m0cySqiVZ+RXDe2H5HxLWkSprBz+w6KSito03s4V44ZhBUT/9AounbsQNu0FlTnH2Lf&#10;4WwcBHH1TbfStkkobbr1RCs7TPr+w9TpNibeeAsdmscSFhmFoyyfIqeVdm3SCKiv1tOiXQci5Do2&#10;b91BpWbl/MHDGNSjMynJiVjrs05AdAqJ0f7s2rGDModGp+4DGdjjPFqndSAlTGbTlh1UuC1cMm4i&#10;3ds2o23XzhQc2M6hI9l4/Zpw59130iTUjsUWSMu0NKLCgk96HwJCovAz68jIrSC1Q09GDerMoT07&#10;SN9/GFtUS+647UaSY0KOP0G207VNCkf27uZgdjEprTswZNgQ2jaPZ/uKr4k5fxJK/nb2Z5XSd9T1&#10;TLq0B5bgJrROTeRA+nYO5RaS0r4Hl1x6MW1bptKqc28i1Vq27NhJWa3BxeMm0qV9G9q1SiU5IYqS&#10;7MNUeFUuvuQSkqP82LFtBwVFxbTuO5LrJgxFPeGrHBkVheos41BhJZ06diYmJob2HdvhL0tIkoxf&#10;UDidOnekQ9s0nKXZpB88Qq1mY/x1N9K1eQySxUpy244kRQYSEtWElmmp+J9QmmM4yvhy+TYmXtiD&#10;Pbv3UFSjM27S7Qzo1JyI2ESaxfizbdsu8guKadtvFDeMPR8ZiaDIBNq0SsFukbFYbCQ3TyUhNgoJ&#10;CYstgJQWrYiPDQFJxuofSGrrTsSF+hHbrDWd27ciIVhix47dFNUaTLjyBrp17UCT6AD2795JXkk1&#10;F0+8jr5tklGt/qSmtaJZy460auLP5s2bySooo8vg8dw6fgAyMsFR8bRqkUqAVUKWFcKi42jTuTOd&#10;kiLYtm0bheUueg8bw6DeHbDUH4PWkCa0bZHA/t1bOXA4l/g2vbj1+glEBdlQLXZS23UkLuTkDkFU&#10;i5XklOYkxcciW/1p1b49RRk7OZTpOy5vveNOEsJsKLYAWrVuQ3hIIJIkYwsKJy2tJeHBdiRZITAs&#10;itTWbRgwsCd1uQfYvnsfDimEG++4m86psQA0iQnDVMMYMepSmkaFgCWQNmmpFGTu4VBmHgTGcf2k&#10;62kWfbwTANkvlIgQG1mHDxKc2J7WyTHEp6SSkhQFkoRqsROf0pou3XsSF+Bl+7ZdFFdU03XgSEZf&#10;1B+rDIFhsbRv1xpVAlmxEBqbQru0RCRAsVho0rw14RYHOYU1tOnQDts5fttTEAThtziHe1erZ9R3&#10;/6zKvu6XZRkkX/fOKPW9sGm6r9hdqS9+V6Tj8yVA97XTQZF9/9ZNX48G+Ir9h/btzZsDm7IgPZuU&#10;pglE1OVz0YdrqdaM+nXje259VbWT9k03fIHEBCwKmAZ468Oiqvi2Yxi+DgskQFVBMn1/y7Jvvunr&#10;7QvTPPV2hDPvL9C7mnBmGV4XT113Pgl3zOeW3hENZzcKWukBhk96nHfff5/kqBOCnyAIgiD8zZz7&#10;V9Oy7As4nBAaJMn3b8kXUrCoYFV8oUaVT54PvulHg4OigFX1zVd905du3MJNc7aCzc7Wnelc+fkm&#10;X8A5tm711MFD9rX5QVV8AQdAkn3LW9XjQUqun2ZR6/epfv+OBa36gPRz2xEE4XeTJAm/wCBsym8v&#10;ufvLkBSCgwIxtEb8GgVBEAThNJz7JTlng2n6SlOk+tbAknQ8IAmNkyjJ+RsycTrqUK2BWBo02G80&#10;TIO6Ohd+/n7HepcTBEEQhL8jUWxAfag5WkIki4AjCI2ThJ9/Iw44+EqSAwL9RcARBEEQ/vZEyBEE&#10;QRAEQRAEoVERIUf421Jlpb6OoiAIgiAIgtCYnFNtcm6asYzZ6/ac/TY5wt+OarPyj6Fd+dfF3USb&#10;HEEQBEEQhEbmnAg5kiTh1nTeW5vOjwfysIgexoQ/kCxLdEmI4u7+7bH9j4G64fdDhBxBEARBEIRz&#10;xzkRco5SFQVJNJgVzhJN0/gfxgGFU3w/RMgRBEEQBEE4d5xTIQfRQkI4C/7HXHOSht8PEXIEQRAE&#10;QRDOHedcvTBTPMTjD34IgiAIgiAIjds5F3IEQRAEQRAEQRB+DxFyBEEQBEEQBEFoVETIEQRBEARB&#10;EAShUREhRxAEQRAEQRCERkWEHEEQBEEQBEEQGhURcgRBEARBEARBaFREyBEEQRAEQRAEoVERIUcQ&#10;BEEQBEEQhEZFMk3z2PiIXq/32IwTR3QXBOHneT0eJEmiqqqKoKAgrOK7IwiCIAiC8KcSJTmCIAiC&#10;IAiCIDQqPxtyjOuuazhJEIQGxPdEEARBEATh3POz1dUEQTh9orqaIAiCIAjCueNnS3IEQRAEQRAE&#10;QRD+ikTIEQRBEARBEAShUREhRxAEQRAEQRCERkWEHEEQBEEQBEEQGhXR8YAgnAF/VMcDJ3w9BUEQ&#10;BEEQGgVJkhpOOuNEyBGEM+CPCDkFBQVUVFSclROBIBxlmiamaSLLoqBfOLs0TUNV1YaTBeEPZRgG&#10;pmmiKErDWcIfRNM0/Pz8SE1NbTjrjBIhRxDOgDMdckzTpKioCLvdLkKOcFYZhoFhGOJiUzjrHA4H&#10;/v7+DScLwh9K0zQMw8Bms4naE2eJx+PB4XDQtGnThrPOKHGrThAEQRAEQRCERkWEHEEQBEEQBEEQ&#10;GhURcgRBEARBEARBaFREyBEEQRAEQRAEoVERIUcQBEH4w0iyfNqdZ0iSjKoqnObiv+hU25VkRXSo&#10;8AdTJAlVlk/5UOQz8MGeCyQJRVGRJQmp/iH8uRT5l447mT/tE5IkVNV3rAhnn+hdTRDOgD+jdzVJ&#10;VlBlCU3XMU0TSVZQZNA0veGignDaTqd3NVlWUBTfPTLTNNB1XxesP2XirKvDVO342069vqPHrWEY&#10;1FaWkldcRZOEJAL9LD+zztNg6jicLixWOxbV1y2sJMnUVRSQXVJHavMU1MZywX0OMU3Iq66jxu39&#10;yUWdYUKQTSUxNPBnP9df611NkiQURUHXNUwkFFkG00Q3jIaL/o8kFFUBQ0c3TGRFRcJE14+fUyVJ&#10;Qvc4yMrOJTiqCSE2GY8u4Rfgh/Qzr+s43/pNQ8cwfm1Z4XRJQH6Ngyqn9yc3SAzTJNBqoUmwP6os&#10;cap3/fR7V5NQVQVMA03/+WNOkmQURUY3dDRXHUcy8wiPSyAi2P9X1v/3cbZ6V1Oefvrpp4/+YZyx&#10;E4Ug/L1IkoTb7cZms52xvvbr6upQVfWUIUeSZIqzdjJvyTpCm6QQHmjn8PYVrNiWQYtmyciKfMq7&#10;jHL93W3fw7eeUy8DSDIynPJHQWi8fnmcHAlFMtm/azNz5s1n27btHM4rJzwqhiA/K0hS/fMkZFlC&#10;wc3n06ex3xFC59QYOOGYlCQJWbWQl76OH9fvoHmLNLL3bODTr5fQrFU7osMCfVusX/boxcHJx7Bv&#10;uiTJ+DYroygq3pp8Zs2chRQQS2KTKABUi8qBtQv5fP56OnfrToDN991qePwL/5ujb+Eba/bwj3mb&#10;+WJnJl/sOMLsHUeYtf0IX+08Qpi/jZ5NozF+5kLP6/VisVgaTob6c56rrpCF85YREp+Cn17Fj4sW&#10;kl0tkRgX6Qs89cfdUbIs1x83R4/L49uV5JPPkbIk43VUsXrRAsoNfxLioji4YREb9+XRNLk5qmQi&#10;yTKKxUJt0RE+/3QGUnhTynb9wNLt+XTu0h4V89gxedL3R5KQFRXTXcGPPyzBoYYQHR6EBL79lXz7&#10;Qv3zfa9B9v3/Z94r4ThFlvg+PYe7v13HrO2HTzruPt2SgWYa9E2JxaLIp/w9OzpOzi/d2JFkBaOu&#10;mEXz57G7wEOr5Djf9GPnvPpzkyxTmZ3OgqWriU1tj1aSwYxPZmKJbUFyXASydPycdvSzbXgsHj8O&#10;6o/p+mmNia7reL1eQkNDG846o0TIEYQzQDrLIUeWZQoPruedD76k2qvSrVtn9q/+moVbchk8oA+u&#10;qiK2b9lKdnElXlcNFdVuAqwGBw9nUlNayM70/eiqHVw17Ni2heJqL2GhIdgsMpUlBWzduo2cwjL8&#10;g0Pxt1vFD+3fyC+GHEnCIplsWrWY5dsOExcbReaejWw/VEKXbl3Rq0vYsW0Lh7LzUf1DCA1QWDp3&#10;Hq7QVHq1bUJh1iG2bttJlcNLTWkRbs1gz4ZFfP/jRiJiE4lpEkdcZByJTROx4iZj72527D6ABwsR&#10;YSE4qss4lJlFSWE+e/YdQvULIiTIH1dtJXt27WD/oWysgaH4U8ePy1dgtYdQWZJHaY2X0JAQ/P2s&#10;hEXHER8bSVF2BiXllRzat4eswipCwsLws6iN7FLi7JIlieTwQLbml7Ejq4Rql4dqh5sat5dR7ZO5&#10;p19bLKc6rur9asipyWTmzAWkdurI1sXf8uOuIgZdcD4RwTZyjxxg+/ZdlNd5CQ0Lobowm+ziKoJD&#10;QlBMjf379uHCTmigHZBw15azc/tWMgvKcNbWUFrpBGchsz+bRUGdSXx8OGvnzWbVzkwSUpqDq5rs&#10;vBIqyouoM+wkxMeQ2DSZ/N0r2J3nJjJEZd++w1j8QwiyS2Qf2k+NphAcFEBVYRa5JVV4agr54vPZ&#10;lLoUomMTCLLq7Evfye59B9BlO6GhQWiuOg7u3U36/gwMi52QoIA/r6rVX4UJKRFBFNY4WX6wgKo6&#10;F9VODzW1LromR/PIgI7EBvn9bLg+nZBjsVg4uG0tMz//gt378uh+/vkEWWVM3UvO4f1s25lOlVMn&#10;LCyIvWt/YPbcZQRFNSU2JpzIyCiSU5IJtEpkZqSzfcdu6rwy4RFheB3VHD5yhJLiQvbu3Y9XshEW&#10;4jsO9u/Zyd4Dh8DiT3AjOw5EyBGEv5CzHXIkSaYsfz+bdmZieKuQQppirz3CvmKd3h2T+Wzq2yzf&#10;uo+K4lwWL1xEXq1CyziY8va77MnIJ+fwPtasXUv6gSxyMjNYuWwxLv94moW6eW/KVHLK6sjN2MW2&#10;vdmktmpDsP13VB0S/lJ+LeQoksH+3duoticyccJYgjx5bM0op0P75sz56D12ZpZSnn+YDVvSSWqW&#10;yqGdW1Hj2hAvF/HW21M5mFdM1sFd/LDwR0x7ALXluezJyMMaEIJVrmP+nLW06NiWXT9+yUffLqOm&#10;qpBly9dgj05BqjjMq2+8R35pFZn7trBy80E6n9eBNXNnMnf5dmorC9i+J4fWrZPZt20ju/dnU1KY&#10;y4rly5DDUgio3MWshevp3L4V8z97na9+3EFFRRlb1izjSIVJxw6tsUjiOP9fmUC4n41+zWI4VFFH&#10;Rlk1FovKpB5pPHNxV4Lt1l+8X/JrIcfjKmbNqi046irYub+AyydeQ/tmsRzZvoxpH39Fraaza91y&#10;8hwW7O4cps38gebtu2Kv3s+rb39MQvteJEcFonlq+HL6G3y3cjfVFfmsWrqQTRkOWiWqrFi9hRq3&#10;TlRcCHu37iC/pIrQJk2oOrCNj2d8xcGCUkID/dm8bA5KdGvUqgxWbjtISWkph3ZvYvX2I7RMTWDR&#10;zLfI08Lp1DaNXT98xFcr9xMVFsjmTZuodeuERDUhe/Nivl+5Fa+zhhXLlhOc0JL8Hcv47LulOOuq&#10;2bxtN03bdCIiwPKL75sAfqpCr+RovIbB9oJKdMPkgtaJvD6qJy2iQtB/4Q381ZAjySiGkxWL56OF&#10;JCA7ilGjWtC+WTS71izkvU++obyyjM0bNmL4BVCWlcHuA5lIfiFEB8ss+uZbApPbU7JnOdM++47K&#10;mipW/rgULTCRcLmKd15/lfTMEopyDrLkx/U07diZw2u+Z+bclThrK9m6PZ1mbTsR5q82muPgbIWc&#10;U/yKCYLwV2AaBmFxqQzu35G1P8whq7gKqyqRm5HO9iwnE2+5n0cfvpd28UH1d7BMTMmPMdffwcP3&#10;3Uak4iC6ZWceevwJBndO5PDBPWzcuIGDmUVEREUSERzIrk3rOZCRdcaCm9A4KIpKYcZ2pr/zFj+s&#10;P8TAQYNwHdrMtj2HCA6PICIsmMw9W9i1dz/IKpLhYvf2TWjhLbn/0ce568YrCLKYWILi6JjWlLj4&#10;JK65+gpirTK6KeGqzGPx6l0MGn8LTz75OOe3CmfxgmXUudwERCYy7oa7efjOGzBqctmbVwsSWOx2&#10;4lPS6NyxFYppoukSPS+8jEcefZh+7WI4krEft3G02oeJVzPp0HMgDz76OJPGX0hG+mYOFtSinirc&#10;CadNN00SQgN54ZLzaB8XwbBW8TwxtBOhNsvvbociIeF11rDqx6VENGtHh7QUDK+DDYuXUOKCqKho&#10;AlWDVUsWExTfhia2Wg7sP8DGNWsJSGhH52ZR6KZETV46G/aXMv7Gu3jsoXvp2joZ0zSJadqGlvGR&#10;9B0ynKHnD6NH2ziaturA2EuHE2IB1R7OVddOok+bODxe3dceSNeJiGvKjXc9xMP33Y615hAb9+Wj&#10;SMcbu0sS6Ca0adeKpvFxXDBiHL2aBfDjyrWo9mCioqJxlOWxbMkyXKhYbFai45Pp0qUDfqooSD8d&#10;umkSZLPy6AUdGdE2kdToEF66pDupEcFov/MGvqzIVBZms+9wMV37XsiATsls27gJt7OK1WvWk9B5&#10;MA8//Ah33ngFKU2S6NqxJZExMYy76jpaxATh1U287iqWLllFh0HjePLJJxndtxXL5y+g0qODLYzh&#10;l1/LY4/eT4zdyY49R5BkGVW1Ep3UnC5dOmCXTVHK/D8QZ3NB+IsyTTAkhW79hpDk52Dxmu24DQnT&#10;1JFkG34WC6piIyTA6js5mibYA4kNsmC12wmJiiUqLBCLKhMSHo5p6Dg8XmwB4cTHxdG8TQcuu3wM&#10;KU3CT2p4KwiGoRPWpBnRfh7KXBa69eyG5HGjWP1JjI+jafPWjBwzjrbNEzAMHdME3TCw+gWiWmxY&#10;/QKxyr768aZpYHJyxwWGbqArYA8IQVUt2Cw2DJcL3YCAwEACA+1Y/UKxWhS8mkrnngMY2rcrNXmH&#10;2Lp9F1VuHVQr0cF+KKpKaHQkpmGiYx678DSRCQ4KxGZRCQwJQTIMPJr5k4bLwm9nGCYxQX60jAqm&#10;RWQwUf52tN8ZcPDdpsHiF8yAYRdRuGcDa7buwVQUPF6d0LAY4uOb0KHnQC67dBjx8Ul07tiKreuX&#10;sHhLNv0HDsRPNTFNMA0NSZIJCPTHYrFjs/n5wq95wgOz/tg8Ps0/PInk+AikBqV9NpuVAD8bfgEB&#10;WFQFr2b4go1uIkkmdbVOkI6XkoKJoWsYsj+x8YnExycwdMRoBvTsQFq7rgwfMgCjuoCtW3dQVOls&#10;PL3S/cE0wyDC305qZDDNIoJICg1AM39fwAFQMMjJPUxGZg4/fv85a3YcJO/IHjLyypAw8ffzQ5YU&#10;QiNjCAsNhvqOJU4Mp6YBXsPA7h+IRVXws9vB68ZjGNiDgggI8EOW/QgO8cfr0mjTpQ+XDDsfrSyb&#10;Ldt2UVrt/ElnHsKvEyFHEP7CTF1HCYhixIihhAcF4PSYNGnairSIOj6a/h5vv/kGP+7MP+FH0kQ3&#10;TAzTd1FpmAaGaWIaBpom0a5bV6KDTY7kFXNozzYO5pSj+gXV3/0WBB/TMAgIjWH4uImES5UsWriK&#10;pI7dSG4SxsEj+eQe3seOAzko1gAUTCTVTsvW7anJWMu7b7/FlHemkVvrQTINIqJj8daWM2feYiq9&#10;BhImfuFN6N4slsUz3+b1yW+wZOtBeg4ZiL9F8R23hoFpGL6OM0w36VvWsGFPNv6BfhQW5OP0+i4y&#10;jfqLStMwQfL1wuQjYZV1li+cw7vvvs2UD76iSUorWsUHouniWD8TDMPEaxp4dNNXVehMXJ+ZgGTh&#10;vAEXMqx3Gt/M+Iw9meX0GNQfva6M3Lxctm/bTEGtjD0gkA4dOuAtOECNGkeXNvH1F546QU3akhpj&#10;Z8Z7r/Pam1NYtXkXhqRgs/sTFe3PhtXL2L4vk+j4RIqOHGDxijU4dJBl6nsSPP5iFEUmO2MPU99+&#10;nVffeIcyPZR+XVrTNLUlG39cwPvvvcv8DQeRAMUeQniwPysWzeNAqUnvTs0oyMuhMOcwG7fswgwI&#10;I2fvJpav3409MJCyogJqTtFjmPDzDNP3G+fRjTMSrCVJxuusYc+WLTTvcj4TJkxg/MRribM52bq/&#10;hM5dOrJn1RymTp/GC8+/wMrNewiNTUTRncz//hvyK10oMlj9gujduQ3rF8xi8quT+fLHLXTofwER&#10;FhnT8J2jTNN3bCmqwf6dG1m+cTeBQUGUFeZR49JEyPkfiDY5gnAGnO02OeArsbH4h9E8OYHQiCbE&#10;hAQQHt2EDp060SK1ObqzCjW8KQP7dCQqNpGm8VHIqh+pzVOwqQq6LhGX2JSosGB0r0ZAaDRtO3Wl&#10;fUoc+dnZKMFxDB46iKTIoN9dzUT46/jFNjn1V6qaphMSHkNqairJUXbqvAaJLTvQtU0q5UW5uAhg&#10;wKAhpDWNwuPxEpuUQqf2bWjaJIqaykqatulO5xYJxDdtRsvW7Qn1t+DWJBKSkwgOCKZ5y1Q6ndcF&#10;u15HpRP6XTSaC7q1AVPD6h9Ms5QkbJKBZkg0T2tH29QEXJXFVLktDLp4FG0TQvAaCklJKYQF+6Nr&#10;OsHhscTHRGALjCC5SQS7d2yjWbsuRAb5EZHYisvGXEKYn/KzjZOF0ydJEm7NYOnBfBJDA+ibEnta&#10;bfp+qU0OkoRk6uhYaZbWmratUvFXPFRqdrp26UbTGD+yMnOJTe3ERRf0xN+qYlW87Ny+izb9Lua8&#10;lgnH6n3JFn/atmuLUVeNNSyeLp06kJiUSMuWzYlLbIruriMsOoG0tp0IUDUkWxBxsTGERkbTPCUe&#10;GQNDtpCQnEqwv42E5FYkRfrjlAIZffk4UhNjiGvSlCCrjsvwo1+vzkTHJdK8eUuS4yPR3E4CYlMZ&#10;0KcrqruK/HIXXfsPoWe7ZsTExSF7qimudNH7govo1T5ZnH9/A1WW+TGjAM0wuKRN0ml1Ff9LbXIk&#10;CbxuJ8WVLjr37EunNqlERkYS4S8h2QLp3vcCYgMlSipqaNWlL4P69yA0PJrYcH9cHoO4+ASCAwNJ&#10;bNaCjp27EGk3KK100rn/xYwYdB6yqaNY7KSkJBNot+DVdGKTWnBeh1ZojgqKqzX6DBpO97ZNG9U1&#10;+tlqkyPGyRGEM0D6k8bJUWTQNR0TkBUVRQKvpvm6OlUUJNPEACTTQDdM3xgTWv0YEyeNB6EgA5qu&#10;HxuQkfrxIcQP7N/LaY2Tc8LxIsuK7w63pkP9wHfU/4gZhoGiqlA/lo6sKCiyjGkYIMmYho5uGPUD&#10;K/qqtMmy7BsHxfSNSSFJEoaho+uG77iWZd8xLElYFAVd9x3/iqL6Sm903zGtqgqGrmOYJrLsG2DU&#10;ME0sqoXakiymvfkiTXpfyfjhA9C9bjRNO60LceHXSZJEjdvDwn259E6OITE0AP00ziOnN06O6qvq&#10;BaiK79jSdP34sVXfTkZVFbYt+5aP5m3mlnvuIy0+DP3EsU3qj1XJ9LV1kDDxasfPf8eOI4sKhoEB&#10;9edX33GuKCqmroGsIEu+QiZZko4d9759rT/uDN/FsqZpvvHNFPnY+hVVQZYkTEOvH3vlp8e9cPoU&#10;SWLu3hySQgNoHxd+WjctfnWcHElCVXzjGx09jhXVN4aSpum+85fs6zrc9/vqOx+deE47ei5S6gcG&#10;NU0DTdOPHSd6/Xh3imo59rvcmI+DszVOjgg5gnAG/BkhRxD+CKcTcv7KJFnGW1vOsh++J6xFb3p0&#10;TEPXtIaLCb+Tbpi4NZ1gu+W0qw39Wsg5bZKEbLhZt/wHCvRILrqgF3bl5DYSQuNk4gsWv6UDkV8N&#10;OcIZJ0KOIPyFiJAjNBaNPeQAYJp4PG4k1YLlDFUvFX5KlqTTupN+1BkLOfhaervdbhSLrX6U+tPf&#10;D+GvTZJ8A22e7icuQs7Zd7ZCzulHXUEQBEFoDCQJu58fVlUEnD/Sbwk4Z5wkY/cP8H3Gf+Z+CGed&#10;+RsCjtC4iZAjCIIg/O007OJVaHxMw9d7pCAIf08i5AiCIAiCIAiC0KiIkCMIgiAIgiAIQqMiOh4Q&#10;hDPgTHc8AJCXl0dNTY3oeEA4q8xfHCdHEP44vzhOjiD8QcQ578z7tQ4cNE3DYrGQlpbWcNYZJUKO&#10;IJwBZzrkmKZJSUkJkZGR4sQrnFV/i97VhHPSGe1dTRBOk1bfhbw45505uq43nHSMVD94enl5OfHx&#10;8Q1nn1Hi6kkQBEEQBEEQhEZFhBxBEARBEARBEP4Qsiz/KVXvRcgRBEEQBEEQBOGMkiQJh8PB+vXr&#10;qaioOOvV78/u1gRBEARBEARBaPR0XWf16tWsWLGCNWvW4PV6z2qJjgg5giAIgiAIgiCcMYqikJ6e&#10;Tnp6OqZpsm/fPnbu3PmrPa+dSSLkCIIgCIIgCIJwRtXW1hIZGUl8fDyRkZG43W40TTtrpTmiC2lB&#10;OANEF9JCYyG6kBb+LL+nC2mPZrA1t5gl+3PYW1CBs75b4DNFkSUSQgM5PzWevs3jiAzwa7iI8Bcl&#10;upA+83RdR5IkXC4Xbrf72HSbzYbdbj9rXUiLkCMIZ4AIOUJjIUKO8Gf5X0KOYZosO5DLs4u2sDm7&#10;iDqPF1MzGi52ZsgyNotCYlggt/Vrz4292hJsF4OX/tWJkHPmHR0nR5Kkk0ptjkaOsxVyxNWTIAiC&#10;IAh/OQ6PxstLtzFy6nyW78+h1uXBNAFF/mMeEri9GhlFlTzw1Wqu+3QJh0urG+6WIAj1TNM8duPM&#10;MIyz2h4HEXIEQRAEQfgrmrJ6N09+v546pwdkCc5GPX9Jqt8WfLPlAHd/uYJyh6vhUoIgnANEyBEE&#10;QRAE4S/lxwO5/HfJVtxezRc6Gvq5G8aneyfZOI3lFIX5uzN5eem2hnMEQTgHiJAjCIIg/A9MigsL&#10;qPX46l6fCabmweF0op+iSYVpeMnLySbzSCZHMrNxuI43Zv2tvLXlbN+8joKaU2xIOOc5vRozNh8g&#10;v6zaV43sFKwWGeXE7GOaYJjEhAaTEuiHbJq+aaZ5PBAd/Vuycn6rJNKC7L6wc3R6QxKYhsnsrQfZ&#10;kVfacK7wd2KaaC4n7tpKDi+fy5YvZ1CUlY+nzoGuNTxH6tQUZFOSsZfSzMO4REngH+bUZwdBEP62&#10;duzYwaxZs479/fjjj580/7dYvXo1EyZMaDhZaAS85Ud47b8vMGtx+knTaypKycsvwuly4nK7fTfE&#10;TYOqshLyC4rxeH0/+B63m9qaWgrzcymrqgOg4MBGPvj4E7Zl5P/kRrq3uog33nyDhYuXsGTZSkoq&#10;atA8TuocDgpyc6mocWAC5SUF5BeV4mt7buKqq8XjdVOUn0dpRQ0AmquGQ/t3U+7whZya8lLyCgpx&#10;ur2ASVVlNUfjj6m7qa51YJomLkc1eXl5VDuOByzN46K4II/issqfLTwQzqyM4ioWpGeCqjScBaZJ&#10;25btWHPvaK5rHw1eA3QDRVGw2izcOuQ8Xu/ekgBZAkXGZlWxKL6SG5vNgiIZqHIAV/fuxPDYEJAl&#10;ZEXG36rWB6MG25MlDpVUs3BPdoMZwt+K4ebgFy8x7/5b2Dt/LgVrl7DptceY+89HKMpuGIBr2Pzf&#10;x1nzxutsff9lfnzhXxRmlfhW46mjMiuDmrIKfKdOHVd1Oc6KUiqzs/B4dEzdQ3XuEeoqa47nc91L&#10;bX4WVQWFGIaJoXlwVlUcO49qzlocNbUAuCqKKM86gtvZ+DsbU55++umnj/5hGOKuliD8LyRJwu12&#10;Y7PZUJRT/PD+D472NHS2+pM/KiMjg927d9OnTx8AXnrpJSZOnEhZWRlbt24lKSkJ6sNQUVERsbGx&#10;lJWV4XQ6T5p/+PBh1q9fzwsvvMAJpxnhHGeaJqZp/mqvfjtXLqLcGkpJxmHO69cdqwQZO9bww/K1&#10;5OSXkL1vM1sya0lJTiJrx2pWbUknN/sIGbmlJCXGsnfLEub9uI3S4hy2b9+JNTyeuoJ0lq3diSbb&#10;aZWagtVy/Lvkratka0Yxd995K+d17kBokD9bFn7Eom25lORksGX7Phw1RRw8eJDNm7ZSrVtIbBLN&#10;ss/eZ0dhEbmHMtmxYzseWzgxgRIZhw4Tk9qJqox1LF+3lSOHMjiUU0RUdCTrF3xJdUBT4sP8ydy6&#10;ko2HqwizOVm6eAXZeXkc2L8fv8gEAiQna1csYdf+I2RnZlBSJ5EcH33S+yScPq/Xi8Xy672Vbc0t&#10;4d21e3x//OT0KHPXpX25Ii0Cl9PD/PRsIprE8Y+hXRnXPonuKbF484spCg5jUo+WDG+XzMCUKJo3&#10;iePyHi3pHRtIZlktfnYreWVV9OzchvHtExnRIYUOkX5szyvDc+KlkiSBptMsJpThbZLP+vla+P2O&#10;Xvv+2jnvF8kqWl0lUnAYCeePp2mXVoQmt8IieUjsNwTrSR23OTk8fw4tJr1A9wkXUr5uLpWuYGKb&#10;h7Pz03fJ2LiO/G1bMfxjCAyAta88RO6+TLLW/kDhvkPU5u7hwLKFHF63Hv/4lgSF2jg4Zxq75i8k&#10;a8s66qoNAsMsbJ/5AUpUa4LDAtj3xWQKKmz4uY6wbfYscndupujgIQKTWuEfYDtx586IX+pgQJIk&#10;dF3H6XQSHBzccPYZ9Ts+UUEQ/k4uvPBCqqurWb16NbNmzWL9+vWsX7+eF198kb1793LVVVexdu3a&#10;Y8s3a9aMW2655aR1CI2EUcu2w1X063M+HWI9bDlYAd4yFvywnpSOfbni8hGEW7xk5xZQU1bAnIXL&#10;ad6hF8MGn0/l3hWs2ZNDRVkRmhLC6HFX0j01lIWL1xGXkExa27YMHjyYQL+TL3ZlSaKiMIvPZ83m&#10;+8VrqXJ4qC4twGuN4vIrJtIu0sn81XvoPmgkY4Z0YdfGzeQUVlCcn0kNUYy47HKG9mjJgu/nUlHn&#10;RlYUXBWZzP1hEy3PG8gVEy7DWnGENVv20bRpDCuXrwUMNu3OJDLcnw0L5+IMSeKiiy4kIcjN93OX&#10;sWfXFrbsLaPv4Ivo2bEZa+d+S05N4787+merdnkwPdpPA45p4B8aw4BoG1OW7yapSQztm4QwaXBP&#10;Lk0JZGNeDYrFDwWTnu1acHXXJHJLqujfvi0Pdo+koLSWy/t04srWzRnXMY2hsZFc3bsjA2ID2F9s&#10;cuugHnSKCvxp1TXToNLpxl3fba7wNyUpyIpB9uq15K5dQFlxLfKpShuRME2DjG/eZcv0qZRXSUQ2&#10;TyF7/gcc3l9Bm5HX0CTBwo5PPqKqrJzq7EOEtO5Hr5vuoG7HXLKzPHSbdD9RwXXsW7qU4s0LSf9h&#10;C60m3k2PCZeRt3A6RQW1+BlV5G3ZgqmVkrV2OyERfuz8YgZEtKHjmLGYOZvZ+c2ChjvXqIiQIwjC&#10;aYmIiKC6upq+ffvy4YcfUlVVRVVVFT/++CMAF1xwAQ8//HDDpwmNUNmhdMpdHpxOL35hoezauAFn&#10;dTFueyztmiUhyRbatm1Dk8hAaqtKyC4qY9uahXz+9VwqPVDj0LH6h5LUtDkqkJjaCq22AM2QUWQF&#10;Wf7phYFpmtgDgmnboSNtWjTFblFQbf6ktukAQMu0ZKKatiEywEJUfByBFona2jrsQeF07N4FqyKR&#10;2K4r/lo1FQ43sqxQW5KNHtaUlknRyBZ/WqVEU15RQUyrngRVHmTLjm2YQZEkJ8WSsS+T3EM7mDlz&#10;FumZZZjOasrKcsnNzWHRnC+Yv3wrqp+NOs+ZHYRSOIWGIeMo3WRgh2a0DLUTHBhM09gourWIo3WU&#10;jW379vDekm2szS5GURRMXSersIhXf9zMpoIKjuRk8v7q3eyo9BBlt2FoXjTTxOtxs25/Fm8s3U+J&#10;S6azn73hVuuLkxomLuHvSpJ+rac/E0mSsQb4kblyCcFdLiW1SxoVB/ehV+ZzaM4Mig4VYNW8eDQv&#10;tog4Ytt3ISSxFTEtmxPZvjvB0XHEtu6A7nZQfmgn1vguJKUmEdGqJ1HxAVSWuonv0pW6vL0cWfI9&#10;RnxPoiIs1BTkUb1/A3u/+waXS0I1HTTm2zIi5AiCcJKgoCCqqqoaTmbhwoUA3H777QA8/PDDPPzw&#10;w8emC38XBjv2ZlBRVsKurevYn1VCZf4eCr3hBOjF7D2SRZ2jlvS9GRSW1hEcFknT+Cb0OH8oIy8e&#10;QkpyK9o0DUHXdbz11X4MTcera8iKgtftoKKyEs3tJDs7l6P3xk1MUCzExTUhOiIYRQJD92LUVzrX&#10;TRPdNEHyVT/RvF4kwOOsZseGbdTU1JKVvg2vPZgwfzua101AZDKWmhwOZ+dRV1POnuwKIsLDiIiI&#10;omuneD76ZB6hkTE0CY+gVeskmrbqxqiRI+nauhlpnToSE51MSvMUhlx8KUPP70mTlObEB535qh/C&#10;yYL9bEgW9eT2MaYJNn9Gt42lqKCUUoeTg2UOLoyLIjuvmh4du/LyhJ5c0joBTdPqnyphVRUkycRE&#10;BlXGME3fA9/qTUBRZGyqDJiccqhSCcL8rNjEYJJ/b6aJKcnYI8LxC4/B6mf5mWpbJrrXS3y/kXQZ&#10;fRGV6euodUJ4ahq2mOa0Gn0ViT3PJ+GSEQT7+6G53Bj1vbEYmoZh+G6kmLqGYZqEp7TBU7iD3EN5&#10;VBxYS0mek4imyUS17QTOArbO+Jymgy4kMDSEwCZNierYlzYjxxPbvQ/xvfvy6xVE/7pEmxxBOAMa&#10;U5uc2NhYvvrqK+bNm8cnn3zChAkTiIuL48EHH6S6uprBgwfTo0cPnnjiCQ4fPkxOTg7BwcHk5OQc&#10;a8dDfZucqVOnsmTJEvz9/U+a9//t3Xl8XOV97/HPOWdW7ftuyZaQbYx3G4OxTSBACJgS1kBCbtMk&#10;N0tTWnp7qZM07S1JXiRpelPS2yRN0tBASMISlhDCYoPBgFds433fJUvWYu37zJxz7h8jydZ4wcvI&#10;lobv+/Wal0bnObMgzxzO93l+z3Nk5PqgOTluqIODhxuZ85GF3HzDR5gzaxpmqIOwv5i5EzJYtmwZ&#10;ew/W0tJYg5tZwvRpM6nItFm+agM11Yfo8mQyd8Ykerva8CblUVaUQaSvi4bWHmbPnEFj9W52H6gl&#10;4LSweM0Brpg+MdpHbofYsX07h6uq2b3vEDmFxRi9rfjzx1Oc6SfS00ZTKMhl5UUYToiGxk5KysZQ&#10;t30j3UHYvXkLm3YcZMHNd1CRl0RLWwdFE+ZQmdrNG2+vZM+e3XT7crj+2gWk+D3Yvd2s27CDBTfd&#10;Sn56gLyiIrauXUlVTQ0H69q5fO6VjC8rprNuL1t2H+DAvn3kVczgsnH5sX8yOUNnOienL2zz0tYD&#10;tHf3Hrd8tIsnmEqu3+C/3lrHo6t2saqmFZ/f4Dert9JKgGyvy/I9VSzfV8/29m4ON7awvqYFDJP9&#10;9U1saOgG12VnzVEOtLezuaaRfZ09bK2uZ09rD4YZZv2heg71hI711LsuhsfinpnjmVdeePzblFEi&#10;LnNygJ76A9Rs3kpWxUT8KRn0NRyktxdKZl+JZ8hTG3TV15M9fQEFEyrprj2AN6OY0gXX0XfoPapW&#10;raK1vonSq64nIz+HnpZ68qYtIBg06WuuI1g2jaz8DOyuNpxADqVzryfJamLvq3/kyNbdFN34OSbM&#10;mYAZzIGuOro605h250L8KVmkF+VSv+5NajdvxvZkUH719fh98T/HOHm4i7qQc3IM97h3Eg4n8qCV&#10;yPAxDIO2tjZSU1Px+XyxzWfNdV0aGxvJyck57wOvyNkYuDK151S90q6L219ucdwmDMK8t2oNOWMn&#10;UF6Uy77Vr/H2oRC333YrmX6IhPsIR1z8gQCmcex/ggMh3nGc6GfddbBtm20rXqSn6FquqMwefB3H&#10;sYn0L8d67GTYiJ5vui6OC2b/Sa/ruuCGePqRf2PKF/6WCUED1/Li7a+Rd1138LXtSIhQ2MUf8A+e&#10;M+9Yt4x3Nx/lc5+/a7Cn03Fs+vr68PoCeAaWLnYdent7MTw+/N5T/M3kjAx07HyQ3ojNA8+9wy/e&#10;2gTH/81dFyI2WFY0/DgO2G50mWnbjgYTxwWPeew6OJYVbSO62hoRu/+xLlgG2A6YFlhA2I6u6HZ8&#10;x5PtUFmYyfP/82YmFx77rMroEYlER0ZOecw7Q6HWOqpWLaOrPYRhgusYZE6cyZhplw0pZmzcsZma&#10;tStxia7ch23juC6m5cUwXULd3RjeAF6vhWs7uK4NhhWtiHSc6OfPMKLHYhcM08SyTEI9XbiGB18g&#10;gGtHcDEwXAcHI3rMBUzTwo2ECPWF8AQCpObmMmbe9fhT4xs27NPMTxvoFG5ubqa4uDi2Oa4UckTi&#10;QCFHEsUHhpzT2LJyMW+t30Mw4KWzy+aq627iiinjYnc7Ix3NDQQz8/CcTyejG+IPP/8ZE+/9IhMz&#10;grGtp+RGeln6h99gTbiZa6cUxTbLMDnTkAOwfF8t9z2+hKqjp75WzrBzowti/J+bL+efb5oT2yqj&#10;RLxCzplq3rebhu0b+zuMwMCgvyA3GoYME8N1cQaKKgcCTez94x5H/0hUtHPn2LaBjpzjR1YMw8DA&#10;wLEjBDKzKZ59Fb7klMH2eFDIEUkgCjmSKM4n5IBNY3097Z09JKdlkpOdFVOmcaG5dLa14UtNxzdY&#10;1vTBXNehs62VQFoW3ov6/j9czibkAPzwzQ1886XV9PWFL3zQcaMXF715yjh+9xc3kh48/+O+XBwX&#10;OuR8GIyUkHOBjwoiIpK4LHLzi6ioqKAg92IHHACDlPSMswo4AIZhkpqhgDPSPXDNNL618AryM5Kj&#10;ZWaOc+LFOuPJJVrGFo4Q8FjcMauSX376owo4IiOURnJE4kAjOZIozm8kR+Tcne1IzoAlO6r5r1Xb&#10;eHdvDfVt3RCJHJtzEy9GdM5OMOhjekku984az+eumEhq4PyP93JxaSQn/kbKSI5CjkgcKORIolDI&#10;kYvlXEMOQFcozNpDDexpaKWltw/bjm/IMQ1I8nspTk9hTlkeJRnxncMgF49CTvwp5IgkEIUcSRQK&#10;OXKxnE/IETlXCjnxN1JCjs6eREREREQkoSjkiIiIiIhIQlHIERERERGRhKKQIyIiIiIiCUUhR0RE&#10;REREEopCjoiIiIiIJBQtIS0SB8O1hHR6erqWkJYLyrZtXNfVcqpywWkJabkYtIR0/J3uvOVCLiGt&#10;kCMSB8MRchoaGkhJScEwjNhmkWGj6+TIxaKQIxeDOnbiyzCM054HXciQc+qoJSIiIiIiMgop5IiI&#10;iIiISEJRuZpIHFzocrWurq7YTTKMkpOTYzclLJWrycWicjW5GFSuFl8qVxMRERERERkmCjkiIiIy&#10;+hlgGsaw3k4ysC4iI5TK1UTiQOVqiU3laiLD71zL1UwDLNMk4rj0hCKEbBtn8MwmTgzwmCZJXgu/&#10;x8RxDWzHid1LRiGVq8XXSCpXU8gRiQOFnMSmkCMy/M4l5HhMk7DtsOVIE8sP1PP23iPsrG+hx7Yh&#10;jkHHY5oUpScxb1w+V5cXcnlpLjnJAcK2E8+XkYtAISe+FHJEEoxCTmJTyBEZfmcbcjyWSV1HN79Y&#10;uYPH3ttNTVM7GEZ0aGc4uC7YLoGgj4WXlfK3V09hTlkeEVsjOqOZQk58jaSQozk5IiIiMqp4TIP9&#10;R9v5m+dX8PDi9dQ0d4DHAsuMBp3huJkmeC16wxGeW7+Xzz+5jD9tq8IarlAlIudFIUdERERGDcs0&#10;6AxF+P7Sjby4YX90wowV59OZY0UuJzIM8FjsqWvlay+tZntdK5YZ59eXUcswDAzThNNl3+PDswwb&#10;fStFRERkVDAAyzB4dtN+nnx/bzTcxI6kuA6EI5x09QHXPX2A6WdaVuymE3lM9ta38p0l6+kNRzB1&#10;wvqhZlpeLJ8PO9xHqKsLzOjvJys5NwxzMAyZHq+yzjBRyBEREZFRwTQN6jp6eH7zAUJ94ZP2hPv9&#10;KcytLKIo1Xts8QHHAdthTuUYbi3Nxeu60RBkO9Gf7sB9B9NK4a+umcXNhenRxw3sd7JsZMDyA3W8&#10;s/8IvniPJskoYYATpmX3Wg689SobfvUjVvy/77H9pRc4uGIFXa0d0ZGd/n0Ns4+alYvZ/offsePF&#10;Z6jeuJmIHV2e3LA8ePwBLK93cH/L68P0+vD4A9HwbVp4/MHoPgMff9PE8gfw+PzR8GREHzcQsAzL&#10;i+mxAAPT68cT6H+uBKdvpIgMsW3bNl544YXB37/73e8OaT9T27Zt40tf+hL33HMP27Zti20WETlr&#10;pmGw72g7qw42nLxEzXFZMHMaL335Zr4wYwxEoiM62empjMvL4JNXTOJvJo0h0+8jIyVISU4qBak+&#10;TI+XwvxMMoMecAxSA37SPB5SgkGyUoOMy00j3W+eGHQMk8b2bpbvr8Nx3dNWKEmCMsAwTZq2vsvu&#10;xX/ESMols7iI7oMb2PXy83R3u5gDo42GiWH0sPe5x2g8eBSnp4ndzz1K1eZdmL4APXV72fHH33Bg&#10;3QYijokT7uHIppUc2bianS89S9ORZiLt9ex99RmqNmzFcQ0M08LubOLg68+x842l9PXahLtbqdm8&#10;lp7eCIZp0HFoG0f2HMIwbBref5Otzz/F0cMNGAkedKyHHnrooYFfHK35LnJOBlYL8fv9WHE6aHR1&#10;deE7xVD3cK6EeODAAXbu3MmcOXMA+PGPf8zdd99NS0sLmzdvpqSkBPpDTGNjI3l5ebS0tNDb2zuk&#10;vaenh1tuuYWrr76af/zHf+Tuu+8e8jqjyelWikk0ruviui6m5hjIBRYOh/EO9mCfnGkYrK9u5Ldr&#10;95xYpgZg+fj6n13JzDQTx4bF2w5x6bTJ/OqeBdwxpYy55QUc2V2FWVHBj26Zza1TyvnUrEpuumwc&#10;910+kXsuK6CqoYtZlSUYrV3c8bF5/P28Sm6dUcknxufy5q7DdIbdYz3oBhBxGJubzg0TSvBY5gk5&#10;SEa2gUWGz+eYZ3oDhFqO4gYCeNMqSM6w8eRU4PdEKJjzUbxWJBqQ+0POoTeWUPJn9zPphitpXvs6&#10;3VY+6cltrPnZz3GDGTS/v5SmZofM/DTW/uvf0tRoE+48zL6XX6Bh9076enuoevNFnOQS0jIsNvzn&#10;wzTW99Fdu5VDqzeTWTGGPS/8BjIuIacki62/+hd6/CX07niDnW9vxJfkcGDJS1i548kqzMI9WWnn&#10;OTIM47TnQYZhYNs2PT09pKWlxTbH1bn/i4rIh8o999xDR0cHa9as4YUXXmDdunWsW7eOH//4x+ze&#10;vZuvfOUrrF27dnD/srIyMjMzAUhPTz/umUREzpVLT9gG245tAMcmL6+UyzMsfrBsO4VFucwsz+Uv&#10;rrqU3ob9fPo3K1hZ04nPMijJySDF6OXB596m3vZTbjXw9T+swpuZz01jS5ick8m4lCCTCrOoOniI&#10;v3l6K2Ul45iRm8oJwzlu9CKkEcc5WfWcfKjYtB48SPvBXXS395568QHXYcevvsOrD/4VjR2plM6a&#10;TvXi39PnLaB4ynQKxpdyZOli2ltawJvC2Jv/B3P/chHpwS7Mkjlc8aW/o/LyS6nd/D71q16kqSWD&#10;2fc/yNy/fBBP60bqqtvJKUihYfN6uhr30LCvncz8ZPavXENqxWXkT5pBRrLN/iVvEPb4Tvk2RzuF&#10;HBE5I5mZmXR0dHDFFVfw1FNP0dHRQUdHB++++y4ACxYs4P777499GA8//DAPPPBA7GYRkXNg4DnZ&#10;YgMAjsFtc8YyNi3A3IoSijIzmT+2gAyvSW9vN9193YTsCCYGruvS3t3Fttp66rp7aGnrYE9jMzU9&#10;YfyWBa6L64Jj29S3d7Gjto0+G6Z6PSdkHAzwWAYGxolt8qHjug440WvvnJJhUTTv4/h9Ltkzr6Vg&#10;fCl9ba30HtnPkTXv0lTVTGpRCabHxAoECaRn4AmkkJydQzAnF8vnJ5CZg2FAuKsNKy2blLQkAhlZ&#10;BAIewmEfeVNnE24+yJ4Xf0/S9I+RnW4Rbm+mbfcmat9bTXfIT2ZpHm4kcau4FHJEZIiUlBTa29tj&#10;N/P0008DsGjRIgDuv/9+7r///sHtJ7No0SIeeOABLrvsstgmEZGzZhiQleTH5/cOXSXNdSAlnauL&#10;03l17XZ+vXYnT289zNzCbFZtPURp5TQeu3c+cwrTaekL0xsO0xmyMQyT3lCYzrCDaxj0hEL0RCJ0&#10;9YXptm26+kL0RRwMw6GjL0SffVyp2gDDICc5QNDnIXFPF+V0jP5w47oWedOmkTN1LunZKbj900CG&#10;fmRc7FAfaeXTmLTwFhpXvEjdvjqK511HMCuT1LIKgllZ5M1fQHIwgN3XG30e18UOh3AikeizhMPY&#10;YZusy+ZhNm9i/WOPsenxf6epK52iiePInDAFb6SRHX96mzHzriSYU0jelOkEc3JJLysnWDiG3Blz&#10;8LrhhM3mhntc1BzOOn+RRGYYBm1tbaSmpsZl/obrujQ0NJCSknLSOTldXV2xm+JqIMi0trZy0003&#10;cc011/C9732PjIyMwbk6zzzzDFOnTqW4uJiioiLWrl07ZCTn8ccf5+GHH2bGjBlwXEgajZKTk2M3&#10;JSzHcXAcR1f/lguuu7ubpKSk2M1DeCyTvUfb+NSvl7K56ih4+vtqXRfTF2BGUSbVdY00tPWSmZ3B&#10;xNwkthxpZVJJPoVBi8auXtpaOuny+8n0uGyqbeaSghyCdg/bmvoYX5BJqCtMcrKf7vYughmp9HS0&#10;s68twozSLBrqm6juPe5cyXUJ+jz86Par+OKVE6OldDKq2HZ01OV8jnmm10vzprfY8sKzeHMq8JgO&#10;vS0N+PIvYfqffwW/2defyQ1Mq4+ad98hZeJ8UtNdDq9eQXL5THLKsqlZsZjm6gYMXypFc64mNTNI&#10;7dp3yJ5xPanpfurXvYmbPYmCimI69m+mucWhaPIk2nau4sjWXbiGn+wZ8ymaUI5hujRueJeG/c2U&#10;37yQYNBHd91+ataspLurj6S8UoqvWIDfb8R9Ts7pzoMG5jA3NzdTXFwc2xxXCjkicXAhQ45pGHR0&#10;dg7ZJsNLIUdk+J1JyDGMaKnZ95du5DuvrAPruAsqum50ro5lRbcNLP9smtHthhHdxzKjP93+i4gO&#10;tFkmROxoKZzjDv1pGtG2geceEHGYU57P05+9nqK0JCJxPFmUCyMeIQfDwAn30FV/hFDvwNLmBoGs&#10;PJIzM6Ijjf1hqPrdpRxY+jKubYNp9n9UHQzDwrRM7HAYw/JgGC6u7WCYZrQErn/hAhi4f+xzaFoW&#10;TiSCi4Hlid6H6KpvGAbYdvQh/aWYjm0DBqnFJUy84zMk5eRF308cKOSIJJgLGXK4ACM5MpRCjsjw&#10;O5OQA+C1THY1tPK5J99m3f468J56Jadh5bgEA15+esc87ptdSdhWsdpoFJeQQzR0GEbsLBB3sGQN&#10;ovv0tbbQ29oUnfcF0blcDNzvDy/9bdFfj/0+dN9j9wf3Ixr2hz72+L2O7ec6DpY/QHJeAabXN7T8&#10;8zwo5IgkGIWcxKaQIzL8zjTkAPgsk5e2V/HA8yupbmwDjxU78WF4OS4ej8n/+shU/vnGWUMGd2R0&#10;iVvIOUPRz0psGLp43P5RpngZSSFn5PyVRURERM5AyHZYeOkYfvbJBcyfUBzthb4Q1/pzXYjYlGSl&#10;8PDCOXzzhhknvSapyKm4bjRYjJRbItNXU0REREadiOvysQkl/OpT1/DI7VcxuyyPVL932EZVAl6L&#10;suw0/uqaqTz959fz1/MvI+C10DQckZFJ5WoicaBytcSmcjWR4Xc25WrH85gGjuvS0humoaOb9p4w&#10;tuPEdVlcE0jye8hNDpKTHMDnsbAdd8hcBxmdLnS5WqIbSeVqCjkicaCQk9gUckSG37mGnAHmccfK&#10;E4+a5+f4KOMSvVCoJAaFnPgaSSFH5WoiIiIy6jmuO3iz43w7/rkVcERGB43kiMTBhR7JERkuGsmR&#10;i+V8R3JEzoVGcuJLIzkiIiIiIiLDRCFHREREREQSikKOiIiIiIgkFM3JEYmD4ZyTY5rqi5ALR3Ny&#10;5GLRnBy5GCKRCICOeXFiGAZerzd286ALOSdHIUckDoYj5DQ2NpKVlaWQIxeUQo5cLAo5cjEo5MTf&#10;cdHiBAo5IqPMcIWcnJwchRy5oBRy5GJRyJGLQSEn/mzbjt006EKGHJ09iYiIiIhIQlHIERERERGR&#10;hKKQIyIiIiIiCUUhR0REREREEopCjoiIiIiIJBStriYSB1pdTRKFVleTi+V8V1frDoXZ09hKTWs3&#10;YceJbT4vpgGZSQHG52aQlxqMbZZRTKurxd9IWV1NIUckDhRyJFEo5MjFcq4hp6Wnj9+u3cXrO6vZ&#10;Ud9CfXs3kTiHHMMwyAj6KM9O58pxBXxm9nimFufE7iajkEJO/CnkiCSQRAo5mzZtYseOHdx7770A&#10;fPOb3+Thhx+O3e0Dbdq0iZ///Oc0NzfzjW98g2nTpsXuIiOQQo5cLOcScjZUN/L3f1jJ8n219PX2&#10;gWHAcB0zXRccB8OyGJeXwT/cOJvPzZmIaRqxe8ooopATfyMl5AzTkUBERquOjg6qqqoGf1+/fj0A&#10;TU1NLF++fHD7pk2b2LRp02BbbHtqaio//elP+clPfsLXvva1we0iIvGwYl8tn/zVYpZuP0RfJAJe&#10;D3isaG3ZcNwsE7weXNNgf0MLX33qLX741obYtyUiI4RCjoickY9//OO0t7ezfPlynnrqKVavXs3q&#10;1av5wQ9+wI4dO7jvvvtYuXLl4P7l5eUsX76cRx99lNtvv33Ic4mInI/q1k7+4U+r2XukCTxmdATn&#10;TBwrXjk95wP2M01CYZvvvLaOl7YciG0VkRFAIUdEzkh2djbt7e3Mnz+fxx57jLa2Ntra2njzzTcB&#10;+OhHP8qiRYuGPGbbtm20tbUNjvhIYnBdF9u2o7fznPvQUldLS2dX7GaR03rivV28s+swWFZsUzTI&#10;hG04yUfTMM0zykPpyQF8H1T2Zhp0dPXyL2+8z9Gu3thW+ZDqbDzC0apDhMKnDsqu6+A4Ns55Hj/l&#10;9D7gGywiHzapqam0tbXFbua1114D4Ktf/SoAixYtYtGiRYPbT+bLX/4yDz/8MEuWLIltklHLYcPK&#10;pTzyyI/4z5/9jOdfeZNTV19/sO3L32RLVQ2nPh0QGaqqpYPnN+6NhpnYwOK6ZGfm8b9vnMHlRUGw&#10;3eh+tgO2y6cXTOXb08sJuk50tMaNudk2HiuL7995HV8ZlxN9nOMe2zeWYbCxupHXth+KbZEPE7uX&#10;qqW/ZcW/f4d3vv913vr2g7zzw39mxX/9gqOHG2N27mLTL3/A6w89yJvf/Trrn32enp7ovCCJL+uh&#10;hx56aOAXJUqRczMwkc7v92OdrGfxHAxMwjXOpNsxjgoKCnjuued4+eWXeeKJJ7j33nspLCzkwQcf&#10;pL29neuvv54rrriCf/qnf2L//v1UV1eTlpZGdXU18+bNG3yeV155hUceeYSXX36Z6667bkibjFyu&#10;6+K67mkWvLBZv24t6UWV3H37rUyoKKWr4Qg7tm1h+86tvLdhF0np6bQe3sni19+mPeKlpDCHxuqD&#10;7Nq5m9rDe3lnxXpcfwr52ensWbeSSO4YxhXkcHD7BpYte4fqo13k5uXSdHgfOw/WU1yYh2uH2fbe&#10;u/QlF+J21PLOsnfYuvsQyWkZpKck0dvZwvtrVrJq/WZCpp/srEysC/vVkfMUDofxer2xm0/w/uFG&#10;Hlm2Cdt1TyxTc+HO6+fzs1um0tfRwau7jmD6/cwuL2RGSTY3T7uEyZEw77T0UJqXwaSiTAqTveAL&#10;MKO8kCyPS3NPmLSgxd76FqyUFMpz0phRkonfcGnsDg19PcMgHApTlpPOxy8tHdomo8LAue+pj3ln&#10;wPTQsmc9TXUtjL3hHkpnTScQsGg7XEXRVTcSDBz/3F1sefznZH/k80y6ZhqHXn2KLnIpvKSUo5uW&#10;sfH539FY00xq8VhMu5tdrz1F47697Fr8EmFvBmZPLZufe4L6w21klo7F47XoOLSFrc8+wf6NO0nO&#10;K8FyOtiz7HX8ueX4Ax7q179BbU03mVle9rz2NNteX0LYTCG9oABzGI6Tx61pdgLDMLBtm56eHtLS&#10;0mKb40ohRyQOEinkACxcuJCFCxdy1113MXnyZJKSkli4cCHXXXcdlZWVVFZWctdddzFv3jwmT55M&#10;aWnpCSGmsrJy8Hli22Tk+uCQ47B353Zae2yyM1KxkjLorN7Kk79/ibLp8ygJdvOrXz6Gm1zE7OkT&#10;WPbiU7ilU7EadvG737xA9sQZTCxJ541XXsbJHIvZeBA3fwyR2q089+YmrlywgM6D77NkfRUVBUGW&#10;r3iPggnTCfTW8NQfV3HpuAxe/tNr5FVMpSTd5ZXFS8kZO44VLz1Lk5XLrEvHsOat12kOJ1ExJi/2&#10;zcsIdqYhZ311A0+u2XWSVdRc8KXyrY9Po6+lidSkJN7ZeYhr5s/lv2+bRUVuFleWF1G76wCZ06bw&#10;y9tmUpmbzRfmTeWuKcVcXlrMV+ZW0tAY4p6rplLQ2c19t13HA7OKGV88hq9cWcZrW/bT1GsPHUGy&#10;HcrzMrhl8lg8J7wnGeniEnKAnqO1hOwwbbV9OO07CPtL8Jl9FMy6Ct+Q04JeDi5+lcDYmeQWpNCw&#10;eT2+wil4u7fw7n8/R8n8j9Gz4w12bzxMfkURa/7v39HnG0fOmHS2PPpv1B44Su6kyRxZ+iStfelk&#10;poVY/q/fwTP2cpJoYPPTz5M1ZTrVS54h5Csif2we6//j2/jGzqBu6a85XB1h3MwJ7Hn2Ubo8JRSW&#10;x3+Fs5EScs7vX1RERD5kDAzH5vDB/WzctInqhnbsiEvltNnMnjON6bPmMmt8LkXTruaS8ZO4fnYJ&#10;W3bWYkccxs+8iqsXXM6lUy/n6rnT2Ll5LbZh4URC7Nu2nsuuvoPJ4yu44c47cQ9uw80rJifFYu/u&#10;fezbsp6yWfNpOXyA2vpWWo/Wcqi2ASK9rHv7bQ40thFqb2LfgWq6u3upq61GF0VITGHbgZN1ytoO&#10;k8aVMSndw0u7GygqzOHyykJumVTIyvWrufEnr/CHXXX4vBYeA3ZWV/PJX/yRpYc7aD+yh3seX8LW&#10;HpNZuVn4XAcMsHB4afVG7vz5CtqtDOZkpUTD1PFcl3DEwf6gxQoksbku4BDp7ibS1Ukk0l/Ie8LH&#10;wgBcDr/1LEu+/Q1606cw4SOXc3jZazjeJCKNhzG8ftreX0t7eweBggom3vF5ptz5RcZcWkL23E8w&#10;ZeFdTLr+WtprDnBkzcvYWXOY+5lPM+OzD5KX20VdVTtjJo+needGWvauoS2cR15hkJqtO/F4XDrr&#10;GvF7TRrWriGRC+UUckRE5Cy4OJaPOfMWcPsnbmXa2Cwcx8DvtaLlYYZBSmoSfm//NSdMDxE7hGm4&#10;dHd3E70cm0tfXw+mx9ffIW5gef2Eujujr9DbQ9iFpNR8LqsoombvRha/V82CKydhGSa+pCSycvPI&#10;y8ujdMxYxpUVAh7Ss7LJzc2hdNxYysqK0VUvElPQa0VXVBvCBcPDnbPHkuOzmFdRTEYwmWtL8iBk&#10;MyY3j3kVOVRkp4LjYhgGjuPQGeojZEfoCYUIRyJ0RmwMw8AkejNwiTgufSEbw4ExRuzrRj/zST4P&#10;HuskbfIhY5yYaU7gAibjbrybMZPK8Wdkk5wSwPJ4MTxBkgtLSBkzifKbbiYp6I9+Hj3RI6XXn4TH&#10;H70Wn8frxbQsvAE/drg72qnjdhLqDOFJyiR/yiwiHTVsfuq35My7hfRUL6blxZ+WTVpxKRlTrqRs&#10;wRziU3syMukbKSIiZ8HAdCNsWLOal19+lVUbtuAYVkxZ5bH7hmFiGSam10fTvg288Owz/OHpJ3h7&#10;/X6unDcfAxvL62PS7AXse+f3PPviH3n0l78md/ZHyPcbTJw2nfp9m+hMn0BuwGL85KmU5adSfaSB&#10;ow2HOdoZ4tKZVzJ7QgFHaqrpbG+mpqGZ9Mz8E+akS2LIT00iNegfuhCA42KlZlAetPj+C2/zmV8v&#10;4e8Xb6Q0L4VnV22mK62YH/7ZHNKNPvZ29HK0o4uq1m7ApKGtk5qOMI7rUtfSQWNXN4dbO2jo7aOm&#10;qS06D8eIcKi5jcZwzDIbbnQ56cL0ZHwKOR9yDuGeCKVXXUnx3IVkZnqJhCMnTBsDE9PnI7l4PJNu&#10;v4/OHe9QvbeOyjs+S5J7lLpN71O3YR3+whKSklOj4ac/XBse77GyOsuL6fWSO+c2Mn3VLPvWN1n2&#10;ra/RnTGTS2ZWknzJNNIDvRxae4Bx82cTKKjkkmsW0FW1lSOb1tFUdZjUsvEJfZw03OMK58LRLjYR&#10;OUuGYdDW1kZqaio+X7SX5Xy4rktjYyM5OTnnXScscjYcx8FxnNNe/bvlaD1HGo4CJklpGeRnpNDd&#10;GyIjJxvLsWluqsOXVkiK36SntZ4uTxp1m1ezfX8Ts66+nM6WdnILx1CUl0FbQz1ucioZyUGaG2qp&#10;rm0kkJJF+bgxeC0DnA5+/B//zZwbb2POxDIAejtaOVhdTdj1UlQ6luzUAK4d4tDBA7R29pGTX0RR&#10;QY568UaZgXmIH6Shs4f7Hl/CG1sORC8AOsAw8JoGkYiN67gYlonXYxKO2Ph9XlK8Fu09YWwcXExM&#10;IOI4WKaBAUQcF8syB0d6XLf/Jy6OA5Zp4LoO9vFd9Y5DdkqQx//8BhZeNva4BhktIpFowdbpjnln&#10;omP/BjY8/QQhIxXLhEhXJ5mT5zL97ruGjCqHOpupe38d/rwygkkeWqv2Yabmk5aXTXfdAZoPVmGm&#10;5pJTXo7HcGitPkhy8SUEAh46Du/FTc4jLSud3qYjdPe6ZBQWEu5s4OjuPThmEtnjLyWYHMQwDLrq&#10;DtDR2kfuJZdgeSyccA8t+3fR0dJJStE4csaVkZydi3me/+2xbPvUa24OzGFubm6muDj+84GOp5Aj&#10;EgcKOZIoziTknIsty5eys7qLT3zqVs7mG1KzbTl/WlvLnXfeRk7q2TxSRpszDTkAj67awVefeotQ&#10;xOaMl4c62Wps58t2uH1mJb/97A0Ejw9cMmrEK+QA2JEIzsAJvmFieb0nfDxr3lvJ/mWv4jo2GEZ0&#10;lMZ1cXExMKA/dA8siDCkfcj96BO7bvRxhmlGJ/y7zmDJXHSfaDgfYBjRa0XZ4TBpRWOY+IlPEczM&#10;GmyPB4UckQSikCOJYrhCztGaapo7+qiYeMlZ1YDX7ttFlxGkorxUIzMJ7mxCTmt3H19+6i2eWbc7&#10;uspanLPLGXEcxmSn8fsv3MQVZfmxrTJKxDPknIlIby+R3u7YzReBi2l58SanYMT5PEMhRySBKORI&#10;ohiukCPyQc4m5ADsPdrGl558k7d2Ho6GnHiP0pyKC7gO+enJ/Oc913L7tPLYPWQUudAh58NgpIQc&#10;nT2JiIjIqHNJTjpP/sWN/PW108lMDmC4LkTs4b3ZDj6PybUTxvD8Fxcq4IiMYBrJEYkDjeRIotBI&#10;jlwsZzuSM8B1XVYfque3a3extbaZtt6+uF+zxgSS/F5KMlK4dco4bps6jpT+pXxldNNITvyNlJEc&#10;hRyROFDIkUShkCMXy7mGnON1hcJ09IawHfrryuLDBAI+L5lJ/tgmGeUUcuJPIUckgSjkSKJQyJGL&#10;JR4hR+RsKeTE30gJOTp7EhERERGRhKKQIyIiIiIiCUUhR0REREREEsqQOTkiIiIiIiKjnUZyRERE&#10;REQkoSjkiIiIiIhIQlHIERERERGRhKKQIyIiIiIiCUUhR0REREREEopCjoiIiIiIJBSFHBERERER&#10;SSgKOSIiIiIiklAUckREREREJKEo5IiIiIiISEJRyBERERERkYSikCMiIiIiIglFIUdERERERBKK&#10;Qo6IiIiIiCQUhRwREREREUkoCjkiIiIiIpJQFHJERERERCShKOSIiIiIiEhCUcgREREREZGEopAj&#10;IiIiIiIJRSFHREREREQSikKOiIiIiIgkFIUcERERERFJKAo5IiIiIiKSUBRyREREREQkoSjkiIiI&#10;iIhIQlHIERERERGRhKKQIyIiIiIiCUUhR0REREREEsr/B7ux1ccbVo7nAAAAAElFTkSuQmCCUEsD&#10;BBQABgAIAAAAIQAveNQf3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb&#10;3ayhmsRsSinqqQhtBfG2TaZJaHY2ZLdJ+u8dT3p88x7vfZOvZtuJEQffOtKgFhEIpNJVLdUaPg9v&#10;DwkIHwxVpnOEGq7oYVXc3uQmq9xEOxz3oRZcQj4zGpoQ+kxKXzZojV+4Hom9kxusCSyHWlaDmbjc&#10;dvIxip6kNS3xQmN63DRYnvcXq+F9MtM6Vq/j9nzaXL8Py4+vrUKt7+/m9QuIgHP4C8MvPqNDwUxH&#10;d6HKi05DsuSghjhRINhO0zQGceSDek5BFrn8/0DxAwAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwA&#10;AAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh&#10;4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BS&#10;sFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhisko&#10;SJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAF/8gY4gBAAAnQkAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0ACgAAAAAAAAAhAMx1vxt6nAAAepwAABQAAAAAAAAAAAAAAAAAhgYAAGRycy9t&#10;ZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAC941B/fAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;MqMAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAA&#10;AAAAAD6kAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAADGlAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 1" o:spid="_x0000_s1027" type="#_x0000_t75" alt="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect." style="position:absolute;width:62915;height:17767;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCcnC6nyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtJi2jrNUoIgyEwcBuyPZ2NmdbbC6lybT66Y0g7PF+/2+2GG0njjT41rGGZKJAEFfO&#10;tFxr+P56f3kD4QOywc4xaTiTh8X88WGGhXEn3tCxDLWIIewL1NCE0BdS+qohi37ieuLI7d1gMcRz&#10;qKUZ8BTDbSdTpTJpseXY0GBPq4aqQ/lnNaRKUr3dHn7L1ev6M/3Z5d3lI2j9/DQupyACjeFffHev&#10;TZyvsiTLE5WncPspAiDnVwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCcnC6nyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId19" o:title="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect" cropbottom="5627f"/>
+                  <v:imagedata r:id="rId15" o:title="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect" cropbottom="5627f"/>
                 </v:shape>
                 <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;left:18288;top:10068;width:24054;height:2108;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgOL2vywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvgv9hGaGXUjdqKiF1FRUq0oOg7aW3aXaaBLOzYXc18d+7hYLHmffeN28Wq9404krO15YVTMYJ&#10;COLC6ppLBV+f7y8ZCB+QNTaWScGNPKyWw8ECc207PtL1FEoRIexzVFCF0OZS+qIig35sW+Ko/Vpn&#10;MMTRlVI77CLcNHKaJHNpsOZ4ocKWthUV59PFKPjZfbtttpntwuV5HtHn8oMOnVJPo379BiJQHx7m&#10;//Rex/rpNHnN0kmawt9PcQFyeQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAgOL2vywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
                 <w10:wrap type="tight"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="7198AE30" w:rsidRPr="00801550">
         <w:t>Select a user to update their permissions</w:t>
       </w:r>
       <w:r w:rsidR="7198AE30">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DD3A0E" w14:textId="2ED49412" w:rsidR="00EB1CD2" w:rsidRDefault="00EB1CD2" w:rsidP="00864465">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09C93B0A" w14:textId="576752B8" w:rsidR="005D1618" w:rsidRPr="001442B2" w:rsidRDefault="00BA4004" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc226549966"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Assigning general permissions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="4228B6D2" w14:textId="0137E140" w:rsidR="00F13A21" w:rsidRDefault="000D305A" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="80"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Hlk213936776"/>
       <w:r>
         <w:t xml:space="preserve">Select </w:t>
       </w:r>
       <w:r w:rsidR="003D6E56" w:rsidRPr="00EA1632">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00CD460D" w:rsidRPr="00864465">
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="003D6E56" w:rsidRPr="00864465">
         <w:t>eneral’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E6314B" w14:textId="0CC832D1" w:rsidR="005B3E0C" w:rsidRDefault="00D922A6" w:rsidP="001442B2">
       <w:r>
@@ -3154,51 +3284,51 @@
                 <wp:extent cx="6184900" cy="873760"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1741275696" name="Group 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6184900" cy="873760"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6184900" cy="873760"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1896326711" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20"/>
+                          <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6184900" cy="873760"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1186612873" name="Rectangle 14"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="37785" y="52899"/>
                             <a:ext cx="778374" cy="287167"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -3221,53 +3351,53 @@
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="269E5713" id="Group 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:.7pt;width:487pt;height:68.8pt;z-index:251658249;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-height-relative:margin" coordsize="61849,8737" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQC+3kNWtgMAAPcIAAAOAAAAZHJzL2Uyb0RvYy54bWykVltv2zYUfh+w/0Do&#10;vZHlOL4IcQojmYMCQWs0HfpMU5RFlCI5kr5kv74fSclx4qxbOwOWSfFcP37nHF+/P7SS7Lh1Qqt5&#10;VlwMMsIV05VQm3n255flu2lGnKeqolIrPs+euMve3/z+2/XelHyoGy0rbgmMKFfuzTxrvDdlnjvW&#10;8Ja6C224wmGtbUs9tnaTV5buYb2V+XAwGOd7bStjNePO4e1dOsxuov265sx/qmvHPZHzDLH5+LTx&#10;uQ7P/OaalhtLTSNYFwb9hShaKhScHk3dUU/J1oozU61gVjtd+wum21zXtWA85oBsisGrbO6t3pqY&#10;y6bcb8wRJkD7CqdfNss+7u6teTQrCyT2ZgMs4i7kcqhtG34RJTlEyJ6OkPGDJwwvx8V0NBsAWYaz&#10;6eRyMu4wZQ2AP1NjzR8/Vsx7t/mLYIxgJb4dAlidIfDvTIGW31qedUba/2Sjpfbb1rzDZRnqxVpI&#10;4Z8i8XAtISi1Wwm2smkDMFeWiAqFMJ2NL4fjSVFkRNEWxIdY8E6KQLmgGYSTKg2pPWj2zRGlbxuq&#10;NnzhDKgLO0E6fykety/8rqUwSyFluKyw7jIEzV/R5A2QEgXvNNu2XPlUU5ZLJKuVa4RxGbElb9cc&#10;WdkPVQyIls5b7lkTHNZw/BnBhkBPDmKUz4GFFBxY9j95daQHMLPO33PdkrBAbAgBd0JLuntwXTC9&#10;SAdh8h8DQziB7ug5rkcLuzO8fqqsHhtqOEIIZk+YUEzH42KI0uiZEMDCHUtwYRSut5M/1qD7J6Au&#10;J5PpVUZQaFfD6WwWdGnZFyLOLiejVIfwVownkTp9Of0kXrRUOjAqupAqOHJaiqpnmbOb9a20ZEfR&#10;V5fLAT6duxMxXFZQRSX3KcWVf5I8GJTqM69RLegiw3hzsenzo1nKGBhZpKOGVjx5K65OnIUxETQi&#10;96LBYDlRsrPdGeglk5HediJtJx/hjDPjGNjgR4ElZd5rRM9a+aNyK5S2bxmQyKrznOR7kBI0AaW1&#10;rp7QS6wGtdFdnWFLAZ4/UOdX1GJE4SXGrv+ERy31fp7pbpWRRtu/33of5EFxnGZkj5E3z9xfWxo6&#10;ovygQP5ZMRqFGRk3o6vJEBt7erI+PVHb9lbj9tHhEF1cBnkv+2VtdfsV03kRvOKIKgbf84x5229u&#10;fRrFmO+MLxZRLLXaB/Vo0KDT5YU6/nL4Sq3pit2D9R91X3BnNZ9kw30ovdh6XYvYEJ5x7fBG8cdV&#10;nK6RQt0/gTC+T/dR6vn/ys13AAAA//8DAFBLAwQKAAAAAAAAACEAvs7WMQt3AAALdwAAFAAAAGRy&#10;cy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAABaQAAADMCAYAAACMRaQ0AAAAAXNS&#10;R0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAFiUAABYlAUlSJPAAAHagSURBVHhe7d1/&#10;XJR1vv//R1KTNn5sxzXJ1skObkV6Ft1v1B7JQjtRbWRFnJDN4JS5HTUPVAeOB1xXW0PXD2wJa+ox&#10;1A5kGaVURJm4Ka7hprSb7KpY65xsPCXGcT65TtoU+f3jugaGixkcEPAHz/vtdt3E68fMNTPv631d&#10;79f1vl7v806cOHECEREREREREREREZFu1sc6Q0RERERERERERESkOyggLSIiIiIiIiIiIiI9QgFp&#10;EREREREREREREekRCkiLiIiIiIiIiIiISI9QQFpEREREREREREREeoQC0iIiIiIiIiIiIiLSIxSQ&#10;FhEREREREREREZEeoYC0iIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIB&#10;aRERERERERERERHpEQpIi4iIiIiIiIiIiEiPUEBaRERERERERERERHqEAtIiIiIiIiIiIiIi0iMU&#10;kBYRERERERERERGRHqGAtIiIiIiIiIiIiIj0CAWkRURERERERERERKRHKCAtIiIiIiIiIiIiIj1C&#10;AWkRERERERERERER6REKSIuIiIiIiIiIiIhIj1BAWkRERERERERERER6hALSIiIiIiIiIiIiItIj&#10;FJAWERERERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESkR5x34sSJE9aZIqE1UDk7&#10;m5cPGP9z3ptP3oRI60oiIiIiIiLS23xeyazcl3ETR8aqqcRal4uIiJzbAWkfDR9WsuG1zVR9fADP&#10;ER8ANoeTqJFjuPXeO0m40mHdSE7KTdmM6ZTuN/7nnLSEJalO60q9Q/PFllV/IqOjiYkex7jbYnD2&#10;tS4HPlhG+uIa69zWxmRQ8kiISzifh/pNb1L+7jb2fN6Ax+PD5nAQOeQaxtycxJ3jo3HYrBuFcNxN&#10;zWuVVG2vYV+DF88RsA+yEzksgTt/difxVzsI96XOdbXL0ynaZp0LOIYTG30No+ITGBPG9+U7UMNr&#10;b1Xx3rZ9NBzx4MWOY0Akw8fcQMId9xA39GSvYApZDmIZd08S91zvxBZh3aiXCrtx1HLTLW5GCVOv&#10;tS738+HZW82bL71JlesAHo8PbObvOP5OJt4RT/SgEL9jyOPfwfDR13DNj8eR8A8dOIZ7FTfVy8vZ&#10;eQy4bBxT74s56fEWyHeghtfWlrP5QzcNjV58ETYcjkgiR48jKbnjx97L71Sxz+3BcxxsAxzYI4eT&#10;cNvEdutgfz1y0hu6/nIydCL58xJpZ822fA1UL53P0i0uvMblD7YhsUx8LIuUEXbr2mFqOTacE/LI&#10;u7e9c3+o46j1Te1A/QdfQ/TIaMbdnEhMsN/BVUlRxT6gP7GTJhM3yLpCKD7qXlnG5s+AK+8k444o&#10;6wq9hr/s9R89lfzMONorCeGVU7MefG0D2+obaPB48F3gwDEokmvG3EpSe/VgyGuoAK3K/imUnd4m&#10;5DkmkJOJ8/NIHGKdL71FyGvRk13DYLQdare78BJJzE3RtGlRHyhj+rRS3MSTU5FFnHX52eK4m5rX&#10;yimvrsV9yIPXR5jX2aHrqxatj8GuamME4/m4ipeLy6k50IDniA/bAAeRQ+NImjLxNMdDfLg/2IbL&#10;C5Ej4okO+7wuIueKczIg7fu8it/MLKLGY13Smm1oIjnzpxJ7Ouvhs44C0s2aL7baEeEgbkY+ObdY&#10;GnPbCpgwv7r1PKubcqjIbnsJ17C1iCefqcJtBhmCsjlJeHwOGWNDNSIBvNSvmc/8NXV4mqzLWtgG&#10;xzP1qQwShnTmEujcUpM/gQVbrHNbs12ZQt68NKKDtfS99ZT9ej6lH7ZfOTlGp5H7HynBX8MUVjno&#10;G03K7FzSYlTJhd84aqnj4nMryBpjXW6cY4p+sYzqQ+19+Tact/wbc2bEEWltrIRz/NuiSJk3n7RO&#10;Bw/PUR+vJP2JcowjKJqpJfkkhlO8PXWU/vpJyna395uFc+z5aHiniFnLq2lo76XaqYP99chJz5/+&#10;cjIsjSWLU2hnzdaa3JQ9MZ1SFxBhw+Gwg89r3pi3k5i3hqkx1o3CEXj+d5KyeAlpw6zr+IU6jlpf&#10;Q4TiGJNB/syE1sdOwHETeV8hxelhBpZdpUzJLKOB0OfV3qLlHGYnbuYKcsaGLOgnL6eHaiia8xuq&#10;DrR7IISuB8O5hmpV9k+h7PQ24ZxjcJK2dAkpQ63z5ZwX1rWojcibppKXmUBksMv/k11TnWz5ma7J&#10;Q93q+Ty5rh5fO20kHDGk/UdukBu94dRXrY/BU25jBOWl5ulpLNgU+rd2jM9h6RPt36DsPqGuFUSk&#10;tzjnAtLeD5eRObeShvZOHoEGxDB1fh6JIRtV0poC0s1CXWw1+fAeclFTVsSyjW582ImfXULW9QFX&#10;dJ0KNPhwrc4mc40LAMfViaT9PIm4YZHY+4LP6+FA3ZuUFr9G7SEfYCPqoUUUBuvF1uQxLlC2eCHC&#10;hnP8VDJ+Fk/0YHMffV5cH1TycsnL1BzwQUQkiXMLmTr69FyunClCNdD93/2KpWXUeYARUylZmNi6&#10;x4inhoIZC6g+YgSr4u57gIm3jWKow44tsMxschsXv454cpZmEdfmKw8sBzYir72Hyen3EhtlN3pN&#10;NPlo+Gs15c+VUrnXA9iJeSSfvAlBykFvEup4baP9i+PAc4xtaBwT0yeSeG0Udv+hc6ie6pf8xz4Q&#10;lcaSp1NwBgusWY9/nxfPgZ28uWoZZR96ICKKyYsLSVLAoFnd0lRmveVt/n/0lBLy7z5JRHp/JbNy&#10;l1F3BHBEkzjpYZLio4k0n17xeV3Url3BsnXmzbkB8eQsD3bsealbmsmstxqMQNvYiTxwX2KbY+/l&#10;Rcuag3RRk5ZQaDlHhqpH2ghVTk7CU5FN+vJ6y+fwUpP/sFHnB6ufwmJpYA9LYUlhWuuy3SzUcRRq&#10;PviONODa9jJFy40bbfbxcyh5IralN1hgkM2eQN7qDGKCvndrdYtTmfWOWWYUkG4JeNjjyFmRE6Sc&#10;G9orpz5XKdlPlOFqCjimxkQROcDWUo+VrOS1DxrwAbYrJ7MoP6l1WQm7TvY7hbLT23Sy7pBeIPBa&#10;tK+ThCkZTLSeDyte5oVXaowOD0MSyXtmKjHWeuJkx+/Jlp/JmtxU/jKbZXVeiHAQfUcaD99jbSOt&#10;a7nmx0587gqyxgR+SaHrq1BC1blt2hhRk1lSmBTWce1el8n0VS6IiCJp7lweGG32sPZ5qFs9l1nr&#10;jDZl1ENLgrcXu13HvycRObecW4MaNlYyt1Uw2oZzbBpZBcWUlJRQUlJCYW5a60dyj9SxLL8Ud8gA&#10;tg+vq47qLeWUFpZSvqWaOpfXCDQEc9yLx+MxJjNNCE0+3B9WU73FmGr3ekJvH+h4A/Xbq6las4xl&#10;a6qo3l5Pw3HrSi18R8z39Xjw+tfzeajfXk313iB3Rs1lVWuWUfp6NbV7G5rvAge+lsf/vK+EJ8KG&#10;fUg0CZlLmHOHHfBSvbbK7NHXed6tvyF3jQuwE5tZTEnBVBKuNoLRADa7g6gxacxZXkzOTXYjcLkq&#10;m4LtbX8/95pZRmDCFkXa0y+xJDOh5UILwGYnakwKOYuLmXNHJDQ1UDk3l/J2Hz3rvfzffd7SDGIj&#10;gN2lvFwXsEKTm9LZZgMgKon8kiXkpMYR5TADWQFl5qWnU4iKADzVLMgtb9N7rLkcRDiIn1lM8dw0&#10;4vwBMYzXirw6gakFxRROicGOl7rlwcuBdJC3igLzHBN5xxyKF+eQMqYlGA1gG2z8jiXzEo0eeq5S&#10;sgtrw6vzbXYcUXGkzStk6gigycXLFYEFqZdrqmNztddo/N1kJF2pr6pqc4y00uRi5a+MYLQ9ZjKF&#10;xflMva2l8Q1gs0cRl55HSeFUYgYAR0IcexsLjGB0RCSJs4tZMjMl6LGXsbSEvDuMntGu1T1/7O37&#10;uB4Axy33BgQb7cTdPA7HIAcO72Gjt/CpiAD2l1HwivVb6jzbgEiib8tgyZxE7IB308tUhTpxeqso&#10;fSvUwgDeKso3ttzAEFME4K2haEkNHf52vDX8JtcIRtuvz6B4lXlMDTCPBH89NreY4pnx2AHfxyvD&#10;rwc7oUNlR07O58XjqjPaLdvraThJO8DfZmhezeelYW9tq7ZHyHW2VFP9oaul3WLhO+Kibks11Vtq&#10;qf+8nfZXAJ/XaD9V+9tsIdt4vUzAtajtyjQKVy8hI9j5MDWHJcVzjFQSn1cyy3I+9B3x4Dly1Pyf&#10;F6+/vRjY/gzmuBeX2R6u3dvQUhZOyof383pqwywHIctasLZwEK6SJ41g9IAYJj9dTP4jwdpIaeSt&#10;WsLUGLOdt7D72kjNbYynpxIdAbhepjKsS0MXVRVGwDlm2nwm+4PRADYHMQ/lm+1FcFVUYawZ8P21&#10;91ti1hMeDx5PkN8jnOP7uBePx8tR8/j0BsYe/DGUNrqoLLS3X6p3RHrUORSQ9lG9dBn1zQe/nfiZ&#10;RoMx/upIHA4HDofDDLItIePagLuY+8tYuaVtVdOwtYjp9yWTmjmLgvyVlG0sY2V+AbMyU0lOn0WZ&#10;cVu0Ffdr2aSnpxtT7mvUf7iM6SnJTJ9dQEG+MT2ZlU5y+izKXW3fEzAepZo7heT7ppA9r4Ci1ZVU&#10;ri6iYF42U+5LZnphsEeF3byWa75vejrZr7lp2LiA9JR0sucVUPDGnoB1vdSvmdW8rGh1JWXFBTyZ&#10;NYXkh2ZR7nK1eq30JbUB20pHxNwwzngEavceAn+BDjtew9LFRsMxalI+c6wpQAJFOIh7Ip+UYRgX&#10;Sf/5cvNFBhi9FhascZvHSD4pUe30IYpwEDutkIxrzcDOquqwTsq9lj2euNEAXup2t1y+u19ZQNl+&#10;s+fl/MntPmpni0pjfpb56JxrJSs3BXzjgeUgPY+sse31cbQRdXce8++NDF4OpIN81CxZQW2T0QM+&#10;f1osjnZ6Z9pHT2WO2cPFu2kZL3foy3cQNzYaAO+u+jaB0V5r+waqvMCgW7n3X8cZN3/2b2BzO9+t&#10;+5UCyg8BAxLJ/VUS7VV3DEtkzgwjgBb02Cs2zoXRD+cz9fr2jj07MdPmmOksev7Yi4w0yp1n/77W&#10;9fW1UylZVULJ4jSM0tV58Q8ZDWPXmgKjbutKMXGMswPUs8eIrbdmHnf1r7150u/VtfZl45ht51jt&#10;jZz3TSVxAHi3FLF0W0dC0j5qlhRR4zWe/sjPbT81hmNsFvmdrgc74WRlR9rnrad84XSSk1NJz5xl&#10;tFvmZTMlNZnkh58M2u4JbH8s/QAaNhYw5WepTMl6MqDtEbiOD9frs0hPMdfJL6Bgdiap9yUzvbCm&#10;pVPRoRqKpiWTPCmTWfkFFOQ/SfYjZvtrd4gy698m1Wg/FfjbbClTePJ1V6+/fm19LZrS/vnQEcvU&#10;Z8xOFq3Oh+ZvOdMfpK6lyN9eNNufbfhclM+dQvJ9qWSa7eEns6aQmpLOrDX17dwU81L/+gKmJyeT&#10;+kg2TwaWg+TpLHg92LbhlMd2HCijYF2Dkd5qZh5J7X1JEU4SZ2cQb++hNtKgOMZdTZs2RmgHOdwI&#10;4GTUyGANDxtxD80lKzuLrIfimp+aqi+ZRnp6Oqm/8KdHC869zox5LA6IEzQ1UFNo1CHW43vK3HIC&#10;Qx9GzCS7OZBfuzgg9pD7muXa91TLguodkTPVuROQbqzkze0t/428d37oYE1EJAm5K5p7TZeUlJBx&#10;fetV3GsymbKwCneIO2d46iidNY2C9i7kD5SSPbsyeI5XTx0rn2iphJt5ayh4JJtS8zHHtny4NxYw&#10;JbusnV7dcHRbAZmFNUFzA9eXZJK9OkTeYE8dK5/IZV2jdYF0ysV2BlrndYKnqpxqLzA4icz7wnik&#10;KsJJWsEao3wX3MvQgN+6rmKdcZK/fhoZgWlEQrKTkJ5iDCq0/U0qVTbaYcPezzqvjkrzAj32oWkh&#10;H48OZB/7b6wIUje1lIMUMsN8tC7qZ2lGg+JQJW9+aF0qYWuspHyLF4gk5V/CS3fgvG8Ra0pKKCnJ&#10;597LrEvb53B0Rc1xLvFRvdHMHzx+HFF9xzDuWoAGqreGiHI11VHuP/amTA4rvYNtTEbwY++dlmNv&#10;2oSwfn1SQtTB3c05ZoxRX3+wgqLu6p09OJHch6OhyUXp0+1fj3ScA3t7X/HQJFKuD6NOa6rjzbca&#10;ICKWlLvDqy97jYgYps5MxI6X6sVLjQBzODxVzfVg0gxLKqIQnKmdrwc77iRlR0LbX8msR7JZudWN&#10;L8KG89oEEm5JIOGWWJx9wXeoltJZU8hcFzoQ5tlaQKbZacY2wIHj4rbXmK412WQW1+H9fjRxtxjv&#10;ETvMZrZvFjD9l1V4GquYNW0BVZ/biR5r7sfYaCOXsaeO0tzctjfCvDUUPL6AqgM+bIOjibtvMhmT&#10;Eom72gG+BmqLM8luZ9/PfQHXolMyiA024LqVPYG0e40OMLWVlWZwsj9R1yeQMCbKzDkcSYz5Oybc&#10;ksCYqP6tXgJcvJydycoPPDhGxJnrxRk9jps81K3OJndNsN/FSDOVXVyD22cjckQciZMymHxfArFX&#10;2rH53NQUZ/NwfuinPMIpj1Z1r7W0kSaHM9ZC3zgyVpjxhBmhh8vuGg46dmloM2/GutnzcYhrgUHR&#10;xN8UT3zAwJQxd5gDye6t5M0Ql1fgYnOV0bkpYUK82fPaS83TmSzY6MZniyR6bAqTZ6SRODYaR4SP&#10;hg9Wkpnd0tu+f9QYEm6JI8psF0XGtJSjhOujaClJp14WVO+InLnOmYC0Z1sNLZ0hokmccJLBbmz2&#10;5l7TDocDR+Az1x+v5MnVLTWwbWgCk2fnU1xSSN6URKKbL3a9VC+cGzpA1wT+tCEZ2VlkzbCkC2lz&#10;N9VLVb75WD9G79SY+zLIKyyhuCCLtLHOlkdtXKVkLw/9vI7H5QpeKdctY+4rgQ/r2nBem8Lk7Cwm&#10;32dcdNLkxRt0Y+koz4d1xol30EAutS4Mm4/aD8xHsMeOM9I5hKOvv4zbA0aAdlG73fhx48b7LyDC&#10;EDWOW4cB1FOzrb375b1cUx21fzL+jBpmBkA+rjUb+7HEtTOAVGs27G3qppZy4Lx5HCep4Vr0jSfh&#10;BowLum2h6wxpn+/DOuMcMzSeceF++REtv6M/tU646j7cafwxyGE0DHq749vY/AFAJPFjowAb8bfE&#10;A9CwaXPwnrKuWmq9AHEk3BRubRfi2PtTZ469YHVwD4hKI9f/ZMTCbMqtDagu4piQa6SWcZV2aeoO&#10;GmupOwDgYOAg60KA/oybkIAdL1UvhO7B5d1UTpUX7LckMa7NjUIhZiq5d9jhSHXYqTt8H9Qa9eCg&#10;OMZdaV0awinUgx120rIjQQWkNiIqifzVa1kyN4OMzAwyMuewZE0JefdG4U8FtyzEpUTdlmpsYzJY&#10;8koFa1eXUPJI2wCd2+UiKrWQl1bkk5NpvMecxWsp8ad3qVtB9swV1PWNJ2dVCfkzzf2YmU/xS4Wk&#10;RBn7W/rb1se+u+IFo/00LIVFy/PJSU8iIXUqOQUlLJlk1NquskpC7Pq5r/latCPnQ4i6+VYjV/He&#10;Gmo8AA5i0zPISL/B7HATTaL5O2ZkZpDW5ukhN679UaQUvkTxwhxzvRzyV5SQf6/5u6wuotzSlnav&#10;yzXHuWnZdmpqAknpGcx5eg0vFRrp7bxbFjC3IvhZIJzy2JqL2g863kay2f3xhIAUXt0hoI0ROSic&#10;K8MYrrvW+Ku2ONQTDkFE3Uni1QANVFUHvbqCug1UHgLs4xg32px3oJIXtniNG/JPF5M/M42k21KY&#10;OjOfksI0o/0akG7EcX0aGZkPcINZV0ff2VKOMtJjmwPkXVEWVO+InLnOmYC0+0BAY2hoDLGtLkQ9&#10;1Jv5m0NPtWZvaB/Va8pb8isOS2HR4gySro8m0hFFzN1TyV+aQ/wAc3lTPaWvhK5moiYtYsnMFBJu&#10;iif+thRyFi8iLbA1+8GOlkrKtY6XP/D/x05c1lLy0hOIiXIQeXU8KTOXsMis3AC8b5VSGbzeBcAx&#10;ZjL5K9ZSUVFhDuLjo/r1yoBGh5PEhSUsmZtG0k3xJKXPYcmaJa33TzrvUBVFZUYQI3J8iCCGd5+Z&#10;B8s61Qec8A7gNgMKMdFBXyV8x/fhNh/fGn6FdWF7nAw1B/5sdaxJC18DVfPnGykFBiRyq9m70rff&#10;bfyWw64h+pQa4y3lICqqY739nE7zkelPzH2RDjvg3mf8ETU8rIFkToV390pWmHlvY+PDbxSdy3xb&#10;NxupF4bd2nJD4PpbSbADjRuC9pRtOfaGh9WTM7TOH3ung6eujNKt5pHuc7EydxaV3RKUdpD4r5OJ&#10;MlN3tHniqzOaGqha+rIR9BycEDroOTqJe4e114PLxbqXagEn994TTje33inmoSzi/ak7wuhN31wP&#10;jogOfk3TKQ0hrtH91+VhCrfs9CahrjE/MAfdNXk2rjBSG9njgqcVi3AQ89B8csbaAS+VJSFuBA1L&#10;IW9mgtG5JZSrJzN3UlSb85pjbAbTrgfw0nAIErKziLPGNm1RpGWaT+w1B0gNDZ8Z16a26FFt6nvn&#10;fWkkDHLg6OfG/XnrZb1Fp8+HQ4eax7obdycv/6Mfmktam9QXdqLTp5E4iLadXZrqKC8zxsyJy5of&#10;ZFszvZ3ZI7l+9cvBA37hlMdAnW4jta9hV5BjcEs1tftPXue28FJfssJoY0TEMm5s2++kLRvxT5gx&#10;iyN1lM5KJ/nhbIrWVLU/HhYOEhON79bzzpvUBXkCqm7LZrxA5B230nyG/exToxNW32hGmW3GZsNS&#10;SLvFgWOQDff+Doxi0VVlQfWOyBnrnAlIHz0a0Lcj4sLARcAe3jTzN4eeVrKtEWiqZUdzUBhi75nY&#10;poLBHsfEO1oapd66ncFzfEbEM9GaXiHCSUqq0asLjLttLrMR596+rSUQPuhWJgbpTem8b2LASMX1&#10;1O1qtbjF4BTm5ia1HoShqZaagLQmjgkZTB1heY8IJymzJ59yfsnepZ7KwiKKAqYnn0gl+eEiao8Y&#10;vdXmBNxIaKWxhpVtymIBBflvBuSc9ucAC2FbARMmTGh/yq8x1m30dHowK+dlZlDzqH8gk97LvXYW&#10;6Q+lB0ypJCdPoWi7cQc/bf7U5vQADY3tfeNuymYE+b1aTdMpO8DJy0E7nEPNesjrRb9e5xxsDNr8&#10;PjWN7/FCq7pjAdmPJJM6s9wYMOymHLLGWy+feyMPlevN/M0JCS03BCJiGGcGSGq2tm2CtH/sdUTn&#10;j72e5aV+VSbps0qpPeTDMTqRxBi7MXhz7pNUHbKu76FmlVH2Vm7t5Hc1NIms9Cijh2V+24Eg21P/&#10;ZuvzZtHcTFJTAurRX6a1E/R0ck9yLNBA5dqatg3rD980em9dP5F7hloXSrO+sWRkxhupOwqLqD1J&#10;ALj9erCGgjbnL+tUgHk1EqCe8jbXQAHX5UGcWtnpRUJdY64KaG/go9Z8espx28R20orZibvP/yh/&#10;66CMn3PMuLZtJououJZcta3ZGDPG7MEaEWuOxxFE1Chi/XnCP26ZPfxKo+Xi27iCUusYPRGxZKwq&#10;oWRVnjFQXy/U+fOhk8ihAF4Cm9rhiyKuTa9pU0Q0sT8y/mzV2WVXjdGb2z6OxCBtYT/7+ASjTeyt&#10;Y2eQm67hlMdWTqGN1J7614Mcg/kFrNwW/N0Ob3uhdf22MJsp96WSvc4IzMbPzCI+3CC7PY6sVcVk&#10;TTBST/gO1VO1usjIcXzfFLKXBxuXCmw3JRk3/L1VlFvH2TpebQ4WHE3iHQE17ZXXGPGD41WsWN02&#10;d3LsjBJKVpWQNyGc3t2mLioLqndEzlznTEC6yx6H/fwArsB8uyVTLIEnY5oVOGjDgYbgjbChlwc/&#10;ETovD9rDzh146/nIBuYGed/0KUUEDjEYqreqY+wNbS/GPz/Qaj9jRocIOw+K5TrrnU1pRwN1G6uo&#10;CphqP/bi6+skbkoeJU+3k2dxUByTs7OMASVaTXdyTfNK/ekf+hwMtv44BjmCToGZaACw282cbx3n&#10;Nu8CC3Dcg6cxcPLCACfRt0wmb1WhOaCkob+9vW/cfJQ5yG/ncFh/vJOUg3aEqickfP07++W3x+ui&#10;plXdUUP950YeusTsYkqyzcEte7vGzdTsBYgm7obWTYqYm4yBY70bN1Bj6cXT/rHXEZ0/9nqSd2sR&#10;c9e5ICKSxNkllMybytRf5TM1xg5Hail6vHVQ2rt1GUXrqqja5iM6tgMNRAvnvVlMjjIGviroQK7E&#10;hrrW582qD1x4m2w4x7atR4PxN5i9W8otqdM8VL5UhbdVbksJxXZ9BlnjjdQdBUtq2wQRArVfD9ro&#10;bz2P+acB7f0K0SS1uQbKIit7MmNCpN041bLTa4S6xnzIzDMPQD37zJyHJ30KL2q42WGldVDGL5wn&#10;SJxDQtc1Nn+dPfTydlJVBaRjCajzHXdkMPlKGzS5KMtMJvmRbIrWVFN/qL0S3Xt0/nzopuGUnn5x&#10;EtlOMC4ySGcXz/595tO8e9p0+Gk1La7C3RdjHz9r3rxZOOWxlVNoI7Un+u4gx2B2FpPHBC/lXldN&#10;6/ptaz0Nx21Ejkgka3kJWWM6uJe2SOIfyad47VrWFOaRMSnB6LB2vIH6igKmPBTkKaqIGO68w8wf&#10;Xt16sMbmJ9auv9Ps4W5yJJLxkNEL2bUm0wh4F5ZRvbcBX5Be1uHoqrKgekfkzHXOBKSdVwRcRO3f&#10;Q32rXh6xTAsYwLB5yg5sqNgJdq72eayBJ3M6SS+SU+bztn1PM/AVThXXv98F1lkWTiJD17rSIbFk&#10;+MtU4WSizeBz7L/kk3N3DI5QwWgA+3Bib4o3B5QInFoGlwAnTn+6jM+D3E2/diolq4y7zq2nfCaa&#10;PcP8vZtxOBluB3DzaZATdmgePGaDP2r4cOvCXsc5aYmRCidgWrt6CfmZScRYbsE7hg03LnAPfBqk&#10;50UkifOsv5s5zRhjruNk6BDj33bLQTs8nsPGH1FRQW+GyclF+ivMAw1BfsdOGppEvr/uyE1oHiAo&#10;8T/ymXpTpAJpJvfGKuMx/BHjGGcNUMXcyq2DgKZqqiy9eBzNv1mwY68jIpvPlx099nqOm8o1Rh7g&#10;6IfymervkRbhJDFYULqpjtKl5vqTHiYu3N5WQTlJyjZTd5SEn7ojdob/eqyQySPMmaOnkj+zbT0a&#10;VEQMSfc4jaeU3grI2+F6k/LdwLB7SQrV20kC2Iidbqbu2FTQ7kCYzU/bBK0HY5lqPY+ZU36yeTEy&#10;NDLIOSiS6DbXQPHE32SOaxLEKZed3iLUNea1AWPScLQDPV/9vWVbB2XOCBFOkvKLyZsSR9QAG77P&#10;66laXUD2w8lMuG86C16vDytP+rmq/WvRdnj8vYajujSNRXuO+gcyanPT3jp1MK3PyTgiiYygE22k&#10;9kWODHIM3hRvDqrXlvPe/OZYRc5tZnBicCK586cSPyT4NuGxYY+KISE1g/wVa1m7PINYM53Hsvyy&#10;Np3rosbGmwMkbwi46et/Yi34DV/nvYUU500m7ko7tuMN1G8spSBrCsnJyUxfWE59Bw/C01YWwqV6&#10;R+SUnTMB6cjRsQF3tWrZ8E7gs2QBgxQFTO66gJ4gg2O4xgFEXEBLKNdOXHrbO5ptp8DerJ3Xqpf3&#10;lYlB3qftFOrualCtPpsbV6gRd/mmAxenAvaW8hWVxLS7zTvKq5ae9PHX8Di4ZqTxmq6amuB5+4I5&#10;XkedC8BOzI/8TcBorhlp/FW7ve0j7iE1bmbzbgAHo37UgTIncNU1XBNhpswJkuc2FNcu8/cZEWNs&#10;39ly0FTH5mrjgI6NUS7Vzmo+x7hqqAnxGHmHRfRvqTvGPMzD1wI0UL64Y6kPzm3+kdzBfryOUmuv&#10;mMI32WdeyVh78RBzHbGdOPbaimTUtZ049nrS8Xr27Adwct21loicGZSefKWtOSi97OkiKs2BeDLu&#10;6IIIXidSd9gH+K/HokiakmQ2fFeElcvYz3nPRGIjoOGtddSY59u6typpAGKT7wkS/JSgwkzd4RgZ&#10;04l60EedcTGCPWZUl/wmXVF2xO/SDgwA6e8taz8znxqJcBBzdw6Fq9eydk0heVNSjKDfcTc1xdk8&#10;nB/e4J3npE5ei3q2bDYHMh3FqHZ6Onel5gH7Am/an2SaZg7ed2oCBgHsSBupq/XzD4jsIO6hh43r&#10;mEPlFL4ezpk1fLYhCcyZZ+ZG3v8etdY8x82DGwbc9HW9SeVeI0B+Z4gbvo6YJHKeXsPatWsonDeZ&#10;lGud2PDh3rqS7EcKzME1w3P6ykIHqN4ROSXnTEC6pdI01K+aS5n18ZMAvt3LKHqnpXqIvutOI8XF&#10;kOFc03yR5eWwLabNHc34m8YQ+6MYYvzTtVEh8hJ1jD8PEQCf+XDcYH3feOKvj2153x/FEjPUem+y&#10;Ha0+G9RWVQVvWNdtYEPYDQ2xikrPIHEAcKSaZS8FHW2pw6LuSDJ6Xu99mRXbwjutuV562UjvMjiR&#10;W5vjkDbiJxg9Mb0bSy2POYdW94o5UNCwO0nQQEEd0zeepNvsgJeqVWW4w+lV5K2i9HXj6Iy9PaG5&#10;fom6I9F4XHbvy7wc5rWy561SYxAUezwJYQ2Cco4a5DBvWrrY1865gSY3nwZrcAdcmL/czkC2gXzb&#10;i5j+UDrpD01n5YcnC5TYSZgx1TjOXStZaQ5q2Ot9vLk5zUSbx1jNqc6fhuKDDVQFntT6xpN0i3ns&#10;vVQZ/HxndaCcWWaKrCffatmi48eej9rF041UWzNWUhfw8186yDii3fvbb1y695vnD7ud/taFVp6j&#10;GM9BBH/ay+jFs6g5KF25pQGwk/hIWuiUUh3kvDvLGBS5g6k7ALhyMhl3GL9V9X++0Cp1Wrv8v7G3&#10;mvJ3PNBYTuk7XrAnkHRTL67vOsF2/TQybmpJ3RG0Boq6k6QRGPXgqjAb2R+/YA7YHUnibd1wU7Sz&#10;ZUdMQ5ufvqqrP8k164e1ZtrAaxh+lXXhmcVmjyLm7jTmLF7L2sIUoiLAu+UFKsN8guOc05nzYVMd&#10;L5uDsztvS2ibCrKb2IY5jevezw9zuPnmU/tTmxSFndKZNpKb8llmWs25YX6vHWFPIONhIz7gKllp&#10;XM+H67jbHNS0Fleo7ZrT8HzDN23qzpbBDRuq38MFuLZW0xAYN2mPzU7U6CTS5i5hbVkhKVFG2/iF&#10;ivCvD05fWegc1TsiHXfuBKRxkPQvZi8JjMECSzOnUPBOPZ5WiY881L++gCm5Rg8aAAYnMe1Of8gn&#10;hlvNnEkA9S/Np9wSvPBs+Q0Pp6eTbk7zuyhw4Ei407gLihGQKlpa1/pi3+eiNCu1+X3Tp60wgoRh&#10;i2HczQEt1d3LyF5aiyfgBORzlTNrYWV4jQwJLiKGtIfME/i6AnNAulM0KNHsee2lemFu24ETLDxb&#10;C8hdZwQc4v9lYuuLhtFmT8ymepbNW3nSx6c8WwuY/5bXDF6kdEnvpt4mJt3s4eAqJfvpmlbHXBs+&#10;F6W5RUZ+tqjJTA4c1G5QEtPuNcpB5cJgg5S15nOVMneFUUuc+mP5Z7m+scSOAHBT/W7oRrd3UxXV&#10;TYA9jjjzaQJDyznG+9Z8ntx4kodePTUUFVbhbvTgGZxI0ugwrpCbj3OoLV7a3OOzN6vbuMFo4F07&#10;leIgPWGMKY/EwQD1bN7SujkY4+9dtHsZc1ed5NFJn4vS/JXUNXrw+OJIui3gVnMHjz3P1iIK3nHj&#10;afQQeVsSMQE/f9S1Zm7wbVWhG5dNLqrMnuHRIQfjCdB8w7me2g9CvGiEk6TsgPOBfRTXdGWFHuEk&#10;5Yk0M3VHEevCasy3aK4nD5VT8Er4DdaY1IlEA/VvvEnVW5XUA857kpoHlpVw2YmbntGcumNF0F6U&#10;DhLNHsneLQvIDTJwVSueGgrmltMA2MdPZeJJIxid09myIxhBuHjjmtXzunkDO5gmN2Wrqow69Ppx&#10;4Q+q1iMaqJxt3khs9YSswRY1jhuGYqRi6MXFo0PnwyYPNU/PN56kGZDI1Pu68mRxEleOI2GwkYqr&#10;PODGsJV79XRjsNSHSwl9VddBHWoj+XCtLmBlnQdPo4+4exNPfq7uBMcd00gabPRuX7EkyCC+oVzg&#10;ZvPTBRTkP8nSjSG+xwMHzO8u+M3s5sEND1Xy5vZa3nyrASJiuTPw+sjUUGEO+D43SIc3WxTjxhhl&#10;qNWYWSdzOsvCSaneEekK51BA2uglMcdMpg9AUwPVi7NJT57AhPvSSZ+UzITkdLKLAwJCtigm/9LI&#10;fegXlTyZ+AHmf7z1rMxMZvpc4/HgJ2ckkx746EWrYPYp6hvP5NSWq/WGd2aR/nA2CwrNEXZ/ltmq&#10;13fslIc73OCKnmRejJga3nqS9JRU4wSSnkxy5krqjgRuIZ1hvyWDqWbwq/S3XXPHPCp9jpEHtMlF&#10;2RNTmFVS0yZfls/rorpwOlMWVuMFoiblk3W9NRBmJyE7h3gH4Cone9osSre52w44cdzd5rWmdkPn&#10;pl7BnkDW3EQiI4xG/JQZRVTt9bS+qGzy0fBhGbOmZFLmAgbEkzM/qc0NgKj0OS2P3k+bTpH1phvG&#10;jbe6NbOY8kQZriaw35TD3AldVE+dtRwkTkrEDjSsy2XWmjrLjQEfnm3LyFxs9P+KSgkS0Go+x3ip&#10;LZzO9MIqXNaDu8mHe9syMqcsoPqI+Tv+MvxGSvMTFt5qilaF1RX33BWQbib+tkQig/SEMaYYEhOM&#10;I6X+95tb17f2BLJmxuOIANe6bKbNLqXm8zYHDJ695SzwH3sRUaTNn9rm92977Lna3lw67qZmeWZz&#10;vRn02IuZSNoIo3FZ9HgB1db9Oe6i/Je5lB8yys/EIA2/tmKIizdak7Wr5lMe5Kalp66UzBlGY81m&#10;s4G3hoIZBdRYy/CpGJZCVmoUNHnxp34MW0BPMPeaojB7pxk3cu68HjhURtErRmN54j3WmlPCYo9j&#10;2gwjdYc31LXglZOZ80gMdoyBq6bMLqXmgKW8+by4thQx3V8PRqWRnxnbJt9ol+ls2REAbOMnGwOT&#10;NtVSNG0BVdY6yVNH2S+zKXUBEdFMndY2d+zpFck1V9rwNHqoLVnRpk7zuTazeT9G2roQ47n3CsHO&#10;h9ZjF/AdqKZoxhQWbPGGPB+2PHVWR13gI0BdIoqJ/xKPHahfkcmCdxraBGEbNj5J9hojyhf7s3tP&#10;3ls3bMHaSG3f39dYT/n8KWSuMcKf3dpGiohicqZx/erdUsTKcC8NI+K41cxBXb9qbtvOTJ46VuaX&#10;Gim2rr+ThGCXGs2DG3qpKjTSbdhvSQp6QypyZDS2Rg+eD1awYmubg5DNW82b7NGBiU4jcZgpg+o+&#10;rGvzPZ/esnAyqndEusJ5J06cOGGdebZr2FrEk89U4bbWWBa2oQn825MZxA22LgH2l5P5xEqsdXcr&#10;jnhyCrOIC6jA3WumM321eRtsWBpLFgfpUXqgjOnTzBMATtKWLiHFP0gIXmqensaCTe21EG1ETcon&#10;PzUg+I6bshnTKTUD1s5JS1iS2uadAfB+uIzMuZU0WBvSflHxxPmqqfH37L0ph4rsOPM/4b/POa/5&#10;d4wnpyIL/zfU7OOVTHnC6BkUm7mGObcE3HreVsCE+dUQYcPhCHJLGmBMBiWPGL1WmjV5qF0xiwUV&#10;7pYTcl8Hjv7A0YDBNiMcxDw0lzl3B5YRC289pbNnUebPJR64L01ePP4oZ4SDmIfzyJvQS3/nADX5&#10;E1iwpfPl3ucq58m5K6lrPrxt2AfZseHDGzBgqW1oIjnzpxIb7OIQ42Zb1cJsirb5X8j/OkCr17Lh&#10;nDCHfDN4IOBel8ljq8xefYFlPuD4cYzPYekTZi/WIBq2FjCroLq5DrUNaHlE0OvxNN/cCfk7+o//&#10;EOcI78YnSS2sBSJJerqYyb01TY7/e7InkLc6o22DOFBjOdkPraSeSFIKi43UEQG8u8uYn1facsPV&#10;X28CviMevP6DzxHD5LlzSIoKUXM2NVBTOIsFm/w95AOOvcB6ExvOCTnkPRwbfGBbbw0F0xZQbR7C&#10;LWUo4Pi1RTH56UKSzMfpT6rJTdkT042gETbsV8YQN8wBeNi3vQ7XEWPfHGMyyM+KpuY/HmPlxz7j&#10;psni1tcywbWc/+NzK8jyj7tq1Wo/rOue5DWaXKx8JNMIxl+bwZq5/sE+T3Lc1C0jdZbxdJf9tjzW&#10;zGgdGWi+Nmt1PdP7hHcO81KT/7ARjGrnOs+zfRmzFla2XGv769NWxwE4Rk9m7uwk2hxSzddQgecv&#10;i6ETyZ+XaAa+TqHs9DbtHSuheOtY9vgsKs08sjaHA3sEbeqklHnzSRsR+M2e5HeBMNcJd79DvFaI&#10;+s+zv4a6j439t9+Rx5pp3RU1PHt4d5eSO7uspY0bcD5s1ZZwxDB1Xh6JQc9BHipnprNst/E/f3lx&#10;3ptP3oTIk7eRTO3Vza2u1/pGEh0bg7Nv6/NZ5B15FE4LvMYNUT46yltP2fy5lNaZd1YDrxd9Xjzm&#10;+4dub7XsR+A1YmtOJs7PI9HMzd1+/eylam4qRR8YneEKl7fuTBeSt56VudmUm+djm8PB0KjhsH8f&#10;B/zXq454cpZmEReqwmy+vgJCXGP5uddkMn218Wa2AVHEXD8ch2cfNX92GddZAxLJK2l9g8NTkU36&#10;cvOZb39ZbFX3d3NZUL0jclqdWz2kTZFjM1jyUjE5k4wRT1uzYb8yjrTcYl5aGiIYDTAsicKSQjJu&#10;iWp7ErFFEj0hi+LicBpwHWUn7okSiuemEBtkJF3bsDgm5xVT2CoY3TH20VNZsjSLxKstOx9hw3lL&#10;DsVPT2R4OCc5ad+VDzB1vHFarF21NPggDk0+PI2e4NOXLQ26ZhEOYh9ZwkvLc0gba5bN4+b6x82T&#10;9IQMCleVkNfm4sjCHk3a0y9RMs8cDTlwXzy+1q+lYHSXsEUlkbeqhMIZiUQPsZkNPQ+eRi++VnVT&#10;kCBmoIhIEnJLWLs0i8QRkdgi/K9jvpbNTtTYNHKWv8QSBaNbcd5bSPHTGSRYy/xxsA2JJSW3mOJ2&#10;gtEAkWOzKF6zhKz7Yo1RtY+0HLe+pg78jiHYbzF7q9FA+eIw846fc3xUb6wGwD52XPvBaIBB4xg3&#10;AqCB6q1tH9i0j0ghb1UJeVMSjGPPX282GsFo25BoEmcUUrIqL3QwGuPYi3uimLVLs0i5Ngq7LeDY&#10;8/iMnInNx16IYDRGT9Ss4mJy7oslsq8RFG91/N6SQWFxB4LRYKTMyC8ma0I0kTYf3o9rm0efdx3x&#10;YRscTWJ2McW5CUTaAnNKV7OgK3tKRzhJeSJUo+4kIqJ4wOwNxQcrWBrmmAnETGTi1QBO7r1HDb9T&#10;Y6TuCBmcMDmun9r6Wttfn3p8EGEjckQiGU+XUDIvSDC6lcDzl2XytNyoPanOlh0x2GOYurSEvElm&#10;neQJqJMibDjHTiavuNASjD6DhKj/aj/24uvrJG5KPisUFALAPiKNwpdKyJtiHrsB50PjWqjlfBg8&#10;GI3x1Nkv85lstkWay0vz3d1T57y3kJKFk4kbZoPjDdRvDTyfxZIyt5jiVgHILmSPJiWvhJJ5k0kY&#10;EYmNgOvFI5Y20knaW4HXiNbJG/b1nZ2EKWYQ+lA5heGmJrJHM/lp47d2mse164NaXI0efBEB8Yz2&#10;vsRBidzqHyjw6kTuDBGMBnCm5lOcnUj0YBu+Iy5qN1ZR9YELb5NRh+Qvb9vb3jFhLvnWsmip+09r&#10;WWiP6h2RU3ZO9pBuy4fX48UXYcfRJkAdHt8R86RxCq/RKT5v88ndZg91h/UUNL++DbsjRA8VObMd&#10;9+I55uuC8mEeJ4CtnwN7kMexpKudet3k11xH2ew4Tq0g9CL+Mm/DPsCOLVTw8GSafHiPGIFEffdn&#10;i6479rqkDjZfo+uO35b6HNXp0hNUD55Tmq8pztL2wWlrt52NAtuCp3It1J0C28On6Xzm83rw+s7g&#10;7ygc/muNDh0XLkofzqTsEMQ+sZY5gWPbtMf/Xl1drs6AshCK6h2RjuslAWkREREREREREQmLq5Qp&#10;mWU0RMSStWZO0PzRIiKddU6m7BARERERERERkc6pe6uSBkIPZigicioUkBYREREREREREcPxaso3&#10;eoFIEu9QLmQR6XoKSIuIiIiIiIiICACed96ktunkgxmKiHSWAtIiIiIiIiIiIgK4ePONegBiExNx&#10;WBeLiHQBDWooIiIiIiIiIiLQ5MN7xIsPG/YBdmwR1hVERE6dAtIiIiIiIiIiIiIi0iOUskNERERE&#10;REREREREeoQC0iIiIiIiIiIiIiLSIxSQFhEREREREREREZEeoYC0iIiIiIiIiIiIiPQIBaRFRERE&#10;REREREREpEecd+LEiRPWmT3pvH9dbJ0lvdiJ386wzhIREREREREREZFzhHpIi4iIiIiIiIiIiEiP&#10;UEBaRERERERERERERHqEAtIiIiIiIiIiIiIi0iMUkBYRERERERERERGRHqGAtIiIiIiIiIiIiIj0&#10;iPNOnDhxwjqzJ+3atcs6S0RERERERERERETOACNHjrTOOiVnREC6qz+UiIiIiIiIiIiIiJya7ojd&#10;KmWHiIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIBaRERERERERERERHp&#10;EQpIi4iIiIiIiIiIiEiPUEBaRERERERERERERHqEAtIiIiIiIiIiIiIi0iMUkBYRERERERERERGR&#10;HqGAtIiIiIiIiIiIiIj0CAWkRURERERERERERKRHKCAtIiIiIiIiIiIiIj1CAWkRERERERERERER&#10;6REKSIuIiIiIiIiIiIhIj1BAWkRERERERERERER6hALSIiIiIiIiIiIiItIjFJAWERERERERERER&#10;kR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESkRyggLSIiIiIiIiIiIiI9QgFpERERERERERER&#10;EekRCkiLiIiIiIiIiIiISI9QQFpEREREREREREREeoQC0iIiIiIiIiIiIiLSIxSQFhERERERERER&#10;EZEeoYC0iIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIBaRERERERERER&#10;ERHpEQpIi4iIiIiIiIiIiEiPUEC6C3i2l1JUWESly7qkfZ3drjsF2yfvtgLS70kmc507cFXpFh5q&#10;S4ooKqzkDCoWIiIiIiIiIiIiXaLXBqTdm5ZRVFhE0St1+KwLO+ioaxtVG6vY02Bd0r7Obtedgu3T&#10;nm3VeJp8uKprCdxVz95qqrdUU98YMFNO0VFc26uo2riHg9ZFIiIiIiIiIiIiZ7leGpB2UVVSSdXG&#10;KqpKyqk+bl0ugWIfyCHllkQm/8utRAbM3/NGAQX5Bbz5ccBMERERERERERERkRB6Z0C6bgMbGoEI&#10;gFo2VHmsa0igwXGkZU4laYTdukREREREREREREQkbBFz586da53Zk7744gsGDx5snd2t6l4pYP2+&#10;b4i/P4Xv/rwL11EHP731GvpZVwzka6DuzXJefuc11q+vo+7Tz+g3eDiR/yeCI3+ppPLPR7jixvuJ&#10;c3bRduHyeah/r4JXX/sdVdXv8qcPPuGzvgMZfsnFRIS63dDRfXJVUlSyno/6XMWoH/QDTy2ly19l&#10;2y4XDV44/mUjn/zlfd5//30aB/+EqxyW9wvmuJuaV1+i/HdVrF+/lbqPPud4/8u4bFA/4z5BoMD3&#10;v/Q4rqpXKV37Arv63cqPL7Ou7OeisrCU9R9FcNWoyzj+cRWvvlDGC3v6catlI9+BOt547WWqNr/L&#10;u9V/YteB4/S/9DIGXdSyJ77d5Tz7YhXvf3ExP7l6UKvtmx2oZtmqN6j5JIK///vLsDUv8OHZ+y6v&#10;rq6kev161u+sw93Qj4FXRHLx+a1eATjCrrcqqfvyCm68P47AYuHeuIz/qqjh/T81csmoq3AEfFHh&#10;fAYREREREREREZGO6I7Y7XknTpw4YZ3Zk3bt2sXIkSOts7tPUx1Fk2ZRRQJ5q9PYNzOdlXudpC1d&#10;QspQ68oG74fLyJ5XibtNsmkbUfflMc1WRPZqN/G5FWSNaVna2e3CFfr1AUccGQU5JFjKS+ht2tmn&#10;bQVMmF+Nc9ISlqQ64UAZ06eVEmyIw3A+i7tiFrNW1OFpsi4B25Up5M1LIzqwM7b//VNzGLd9AaXm&#10;aH/tv1cNBRMWUD0shZyxtSxYbW50Uw4V2XHG301uKufOYtmHwXrIG9/H/PRo7ADHq3kytYBaYsla&#10;M4f4vtb1wbUqncx1HqKnlJB/txmV99axLOtJKg+0+cIhwkHcjHxybglMhOKmbMZ0SvfHk1ORhbmn&#10;uNdl8tgqF76IKNIKC0kZZi7oyGcQERERERERERHpgO6I3YbqQ3vO8m0pp8oL9rHjiIlwMO7GaMDN&#10;hnfNgKXV/jJy51bi9tmImpDDklcqqKiooGJtCXmTovGsy2ZuxWHrVp3fLlz+12+KJD57CWtfC3z9&#10;GOyeGooeL6A2MD92V+3T0BSWVFSQc5Px3/hc83Uq2gsQGzwV2UxfXofHHkPavOLm/V67Ko+00Q58&#10;H5eRnVuGO0iw2v3KAko90SROyaOwpIRp11rXCOJAGQvWeIieMJm8whJKpseaC7zUPJ3Nsg892GPS&#10;yFu1tvkzrF2aRfwQH65XssldZ4bd+8aTdIsdmmrZvC1IcJk6NrzjgYhY7rzNDEY31bHskVlUHvAR&#10;OT6LwjXme7y2liXZCTgjPNQUZlKwzWt9sVa82wrINoPRKU/ntwSjO/oZRERERERERERETrNeFpD2&#10;sW1rLWBn3E0xADhuGkc00FD9Hm1D0j6qS0pxNUHUpEUUPhKH098z1uYgJjWPpTPj4Yg1oNjZ7cLl&#10;f307cVmFZN3kxObPzGC+fn6qE45Us6zM/6m6e5/CcLyaohX1EBFF2vw8UkZHNu+3bVAMKfOWkjPW&#10;Dq5Sit4M1uM3loyl+Uy9O4YohwN7S06M0JogdsZS8h9JIibKgcO/kWsdK7d4YVgK+b9KIWZQy4vZ&#10;hsaT9UwOcXZwlaxsHvQy5o5EIoHa9VW02bsPN7PZC9yQ0Nx72rW6iMojYL8ph8In4onyv3eEDedN&#10;GSx5OgUnXqoLV1AXJAAP5k2EhdV4IxzEz5xPWlTAh+7EZxARERERERERETmdeldA+ng1m7cDg27l&#10;ViMeDY4Ebr0WOFTF5o9DrG9P4OH7gid5to95mIlXW2Z2drtwBXyOiWODJ2Nw3pFoBNo/2EkDPbBP&#10;YfBt3UxtE9hveTigl28gO3H3GUHf+nc3G/sdaEwCCcE/bjviSBjfdiNXdRUNQOw9E3EGS7NsjyMx&#10;3ugRvaPOnBd1A/GDgd2b2dzYevWaqiq82ElI8CfZcLF5UwMQzcSH4oKnzBg2kYnXA94qNnxgXQh4&#10;ayjINW48xM9cStaY1q/Sqc8gIiIiIiIiIiJyGvWqgLTnnQ3UApHjxxHVPNdGfHws4GHDO5aoXcNB&#10;IygafQ3RwQJ+ADgYNdIyil9ntwuX//X77OPNwiKKgk0lNUYv3v37jFzP3b1PYWhoMELM10RHWxe1&#10;iBpONIBrH/ssi5zDggfS2zVseNBg7cFDHsDO4e3L2n535lRZb6zrPuAPjUdx513RQD1VGwPSYByv&#10;puo9YHAid4425zUdpKERGHQNo0KMgQg2oq40PpPLZU2r4eLl3AVUHwkejKbTn0FEREREREREROT0&#10;6UUBaQ+bf18PRBI/tiUcDWAbM47YCPBu3dw6dcKXXg4D2O20lx3ign79W8/o7Hbh8r/+oTqqNlaF&#10;mOqMAHTf/sY+dPc+hcFzxMhPbQ8r10Z38uA5DODFtc36vbVMNS4jfYntgpb9ddx2J7ER4K7a3Jzi&#10;xbfN6PkdfdedLTc6jnjM77s/FzRv3RFuXC7APoq4Hwe7SdD5zyAiIiIiIiIiInK69J6A9IEqqvYC&#10;eKicl076QwHTtBXUYaZO2B6wzSWRRGL01rX2Xw3k3m9Z2tntwuV//RFTKTEHsQs5rZlKTOA23bVP&#10;YYiMjATA1d57HPfixQjkdl9o3IGxK3YS84J8Z5Ypf0JAQLhvPAk3BKZ48VC1vhaIJu6GgPUckURG&#10;AAc+DTpAo983x44CYLdbP20cKZOiwFvDgtyV1LdJ7X0Kn0FEREREREREROQ06TUBade7G3ADtgHB&#10;ewjbBxhzqzdW4/PPHDKK2MHAgWqqrPml/bxVVG2zzOvsduEaMspIA7G3lto2gUqDr67MSNvwjtmP&#10;t7v3KQyRo2OJBNxbt4UMinuqjLQq9rFxRiC9m8TExAJeaj9oO5SlwU318iKKCsuoPdJ6SVxCAnY8&#10;bNhYB42b2bwbuP5OElul5ojhumuBplpqtjeXqNaa6tiw0WMEs8dYA8YXMDw1n8LUKHCVk51b1iaw&#10;fSqfQURERERERERE5HQ478SJEyesM3vSrl27GDlypHV2F3Ox8qFMyhujmbwqn6RgOX2b6iiaNIuq&#10;47FkrZlDfF9jtqcim/Tl9TAgnpzFWcQFxg19LkqzMykz44HxuRVkjTm17dybllFe56P/tROZPNbo&#10;URyM//Xt12dQmJtg9Mb189ZQ8IiRfzgxbw1TzchuZ/eJbQVMmF+Nc9ISlqS25HGuW5rKrLe8xGau&#10;Zc4twcL8Vh4qZ6azbDdE3ZvP/IeiWw325929ktzcclxEMXlxIUlDzQUh3r99NRRMWED1sDSWLE6h&#10;zVZNdSxLn0WlN4qk+fOZPKJ1jmb3mkymr3YZvdAXJtI6XOyi9OFMyrwJTJ5Qz8o1h0mYt4YMf/5o&#10;v7plpM6qxDsgloxn5pAwOGBZUwNV8zMp2u7FPn4OJU/EmjdK3JTNmE7p/nhyKrKIw0tN/sMs2OLF&#10;duVkFuUnteTEPqXPICIiIiIicno1NjZy+PBhvv32W05zaEJ6wHnnncf555/PwIEDGTQoWGCm+6nM&#10;SXc6E8p4d+iO2G3vCEj7A4MnCcz5A6zRj5QEpDhoCQgSYcM5OoFxYyL5+sMaqrfX09A3nrR4F6UV&#10;7tZB3E5t5w9GthM4bxbw+n2dxE5IYNwVAzn8yWaqXq/F7YPIO/IonBYTEPTtzD6FDgj7Nj1J8tO1&#10;YIsk+voYnH1h+IQMElun6G6tOVgOtsHRxP7kOqIHHKb+T7XU7m7Ah5343BWtB/EL8f7tO0lAGmB/&#10;GZmZpbiabESOiOfWm0cRSQM7q96kaq8HBsQwdX4eicOsG4Ln9WzSi+shAuibSJ4/NYpFc1A4woZz&#10;dDxjfuyET+rYtrUW93EgKo0lT6cEDLxoDUgDTW7KnphOqYu2NyBO4TNIxxw5coRDhw7h8Xj48ssv&#10;8Xq9fP3113z77bfWVUVEREREus3555/PhRdeiN1u5+KLL8bhcDB48GAGDBhgXfWM5fP5+OSTT2hq&#10;auK7776zLpZzXJ8+fYiIiOCKK67AZgunc9upU5mTnnQ6ynh36o7Yba8ISNctTmXWO15in1jLnPHt&#10;FISPV5L+RDmeqydTUpAUELj2Uv96EUUv1BhBRABsRF47kazsFOwV05m+2hqQ7sR2nkqy05dRf30W&#10;a2fHB00t0poX1zsrKCiuCnh9sA2IIv5fcpl6U2SQ1+jgPtFeQNhL/ZoCCtbW0mC+VtvvIAhfA9VL&#10;n6RokxtfcxoKG/Yr45mWPZX4IZa9Dvn+7QkjIA1wqJbSJct47YOGllQtETYiR08kIzOFmFB3LxrL&#10;yX5oJfVA5H2FFKeHjsJ76sooKnyZ2kMBqTv6RhKbnEHGfTE4Anu3BwtI07oHu/2mHJY+EdeyXWc/&#10;g5zUkSNH+OSTT3C73Xz55ZcMGTKESy65hIsuuoh+/fpx0UUXYbfbOf/8862bioiIiIh0uW+//Rav&#10;18tXX33FsWPH+Oqrrzh06BAHDx7k4osvxul0csUVV5zxwemPPvoIn8/HeeedZ10kvcSJEyew2Wxc&#10;ddVV1kXdQmVOelpPl/Hu1B2x214RkO5KviMevE027APs2FoFEtsXzna+jU+SXLgnePqHk/B5PXh9&#10;YOvnwG6mGzmZcPape/nwerz4OJ37YGry4T1i7osjeJ7xU3bci+eYD2x2HPZueIee+Ay9xBdffMHe&#10;vXtpbGzE6XRy2WWXMXjwYCIiTmchFREREREJrqmpiYaGBj7//HPcbjeDBg3i6quv5pJLLrGueto1&#10;NjbyxRdfqJeq0KdPHy655JJuT22gMienS0+V8e7WHbFbBaTPILVPT+DJXSkUrkgjdH9bEekuX331&#10;FTt37uSzzz5j5MiRXHXVVfTp02vGfhURERGRc0BTUxMff/wxu3bt4rLLLmPUqFFcdNFF1tVOm48+&#10;+ohvvvnGOlt6qQsuuKDbe5CqzMnp1BNlvLt1R+xWkZYzhou6P0P0XXcqGC1yGvz1r39l/fr12O12&#10;7r77bqKjoxWMFhEREZGzTkREBNHR0dx1113Y7XbWr1/PX//6V+tqp43GYJFAPVEeeuI9REJR+QtO&#10;PaRFpNfbsWMHBw8e5Oabb8ZuDxhQU0RERETkLHf06FE2bdrEpZdeynXXXWdd3ON27drFaQ5DyBnk&#10;vPPO6/aYkMqcnE49Uca7W3fEbtX9T0R6raamJjZv3syRI0e4/fbbFYwWERERkXNO//79ue222/h/&#10;/+//sXnzZpqamkeWFxEROS0UkBaRXqmpqYlNmzbRr18/xo8fzwUXXGBdRURERETknGCz2fjHf/xH&#10;LrzwQjZt2qSgtIiInFYKSItIr/T73/+eiy66iJ/85CfKFS0iIiIi57w+ffowZswY+vfvz+9//3vr&#10;YhERkR6jKIyI9Do7duzgm2++4R/+4R+si0REREREzmnXX389X3/9NTt27LAuEhER6REKSItIr/LX&#10;v/6Vzz77jPj4ePWMFhEREZFep0+fPsTHx/PZZ5/x17/+1bpYRESk2ykaIyK9xldffUVdXR3jxo3D&#10;ZrNZF5+S40cO8O4f/sS6P9TyYvWfWPeH3fyp4SuOW1cUERERETnN+vbty7hx46irq+Orr76yLhYR&#10;EelW5504ceKEdWZP2rVrFyNHjrTOFhHpctu2beN73/se11xzjXVRJzXx3zVvkbxuP3/62rrMdMGF&#10;3Dv+ZlYkDud7ugUoIiIiImeQv/zlL/ztb39jzJgx1kXdZteuXZzmMIScQc4777xujwmpzMnp1BNl&#10;vLt1R+xW4RER6RW++OILPvvsM6666irros45uo9fzF9K1EvtBKMBvvmadRvexjHrVV78wrpQRERE&#10;ROT0iY6O5n/+53/44gtdqIqISM9RQFpEeoW9e/cycuRIIiIirIs67uifmfSrt8n7PGDeBRH8+Mph&#10;PPxjcxrh4O8uDNzmIJOeKuE3BwLmiYiIiIicRueffz4jRoxg79691kUiIiLdRik7ROScd+TIETZu&#10;3Mjdd9996gHp7w7ym/mvktXgnxHBzbfeytqgKTmMlB7/+PJ+/vs7c1a/oVT+8h7u6G9ZVURERETk&#10;NPj22295/fXXSUhIYMCAAdbFXW7Xrl18953/4lh6uz59+nR7TEhlTk6nnijj3a07YrdtwidylvLW&#10;UJA+geQnynE3WRd2sZ58r+7U5KFuzZNMuW8CEyZMp+yM67nqorKwiKKSWjzWRe1wr8sk+Z50CrZ5&#10;rYt6rU8++QSn03nqwWjgvys3tASj+1zEo//yz/xuQrBgNEAEfxc3AVd2LDf3M2cdO0Dy6j9rsEMR&#10;EREROSOcf/75OJ1OPvnkE+si8Tu8gzWFi1hUuIj1+6wLzzEhPuu+t415i17cweHA9eUcsI/15m++&#10;Zse5/usG/6yHd6wxynfhes71Q/xMETSEImehXTVUe8D38WZqD1kXdrGefK9u5FqdzazVtTTgJPaW&#10;MUTZrWv0gONuardUU/2BG591GQfZs7GKqu0ujloXhdRAbbULX5OH6m17rAt7LbfbzQ9+8APr7I77&#10;7iN+U32k+b8/vvUOFv/9Ra1WCWroP1D5s2F8z/zv8b/UseJcP8+LiIiIyFnjBz/4AW632zr7rOLd&#10;t57nC2fz6AP3c/8DjzDz18+xdsfBIO2sTjj+Ke++vZ71b69nZ6N1Yfc7/NFWtv5+K1s/OoVGxL71&#10;ZsBtEYvebifkFuKzHt5lzFu/5dOu+U7Pai1BTev0fOVWdn7iPcu+o8PsNH/zd/f3/J773DuN8v3H&#10;Uyhb4ZbvEJ/Vt/9do3y/vVM3XHqIAtLnimvTyLkvgcQp07h1iHVhF+vJ9+o2dWx4qwGIZvLSJczJ&#10;TCPWYV2nBzRuY2V+AQWrttGcAeKURHLrv0wm8ZYUch6ItS7slY4cOYLX6+XSSy+1Luq4nXt51j+A&#10;4fdGsDox/Nfs++NbeTba/z8PK7Zp4BgREREROTMMGTKEv/3tbxw50tL54qzR5GXr0/eT/Ogi1ry9&#10;g32Nhznc+Ck7N6/ludkPctdja/n0bH6yF9j3xlM8lfcUT73RXqCtfTvfWmIG3Nazful6dp7l38np&#10;1RLUtE5rfvsUM6cmc9ddj7LoPYU2w3H4/WeN8r28873vVb7PPgpInysiIolLz2Dq3dF0e0ffnnyv&#10;bnOUo15gaAyxg6zLzm72EUlMzUwjbrB1Se906NAhhgwZQp8+p17d7dnfEkS+9EfDuabV0pO5kHtj&#10;Lmn+358+PdhqqYiIiIjI6dKnTx8uu+wyDh06+x6BPbzhVzy1wQhjXf7TR1m47EWeL/oFqdcNNFao&#10;f47Hl/fyp0ebdrK1KqDvqe8dtv4lcAXprIHjHuUXs37RPD16/3UMtwG+fayfdz8PLt2Jkml2M5Xv&#10;s1LE3Llz51pn9qQvvviCwYO7O3LmobbkOV7d3Mgl/3AVjiYPrq0VvPzaG7xc/i71/32I4wMu44rv&#10;+5O8BuHzUP9eBa++9juqqt/lTx98wmd9BzL8kouJsMS5PNtLee7VahoH/4Sr7A3UvPIC5a9upvHq&#10;OK76P633xf55DWtfeoHni1+iapeb//fdQC4b6qCf/zWPu6l59SVeKF3JSxvrcP9vBJE/dHLx+a3f&#10;08g3XMr6jyK4atRlBH4S34Ea1q4p542yV3l3dz3uhn5cGhVJ/yDpdMNbN/R7Qcs+l/+uivXrt1L3&#10;0ecc738Zlw3qh/Utg39XpfzX2x+y7/PjXPwDJ4Musm5lCG9f2zLecxu7XA14m47h+Z+P+dP77xv7&#10;ENhLusmH+/21vLTud1StX8/WnfV87uvPZUMG0a/Ne7T+To5/XMWrL5Txwp5+3Prjy6wrA+B6q4jS&#10;d3by0QEP33x7tHk/3m/+Xt3UvLSV/d8bReIdI/nu42oq1r7UUlYiIrnyspOUv6Cfxyz3u9181vdS&#10;hl/av83vci7Zt28fF198MZdc0hIM7qwd1e/xonmNfteNt5I81LpG+86POETZe19gPPk2gH+Ov4LT&#10;0TFfRERERMTqb3/7G3/729+6JtVdO7744gtOnDhhnd1JB3nrt//JH/8XuGEmpf9+Gz/4Xj/6f/9y&#10;Rt98O4P2lvGHz+Cbvedx9QP/QOtP5uPgzrd49fmVLFm2ipfe3s5fPz/ChZf9kB/8H0sL6W97qHj9&#10;j3wJ/N34BxhrbQcc2cfWirU8t+w3FK9ey7s73XzxzSVcecVAbKH6xRzZx/qXS/ivFUXtbLOP9YUl&#10;vLXzrzR4Ae9hGj/dxR/e/wOfRFzF3/+gTWs8uB3/xS9/9wlwKZdGHuWot4mPuJoH4oL81iE+62c1&#10;L7DJBXzvWu65cwRdNUb7eeed1+0xoa4tcwCf8d4Lm/gEuOSWR3n0pyO4fNjlXD7scq4edTOJP0vi&#10;2m8/4J2/eDi6dyN7v38HCVdaf6sOlD+Td996Xiz9L55bXMzqsNbfSsUrz/HsomJWr3uXD91f4Lvk&#10;Sn440GZZs+XzXPz/3cOEEZZf13eQnetf5b9WLGHJf73EO+//lYNfXsgPfviD0PEX30F2lL/EC//1&#10;n+1sc5gdL/4nr2z5M596muCrL2k89DF/fP8P/MFzCf9wpXlT6WQ6Ur5DfNajuyt47Y9fAn/HzQ+M&#10;tdQVp6Ynynh3647Y7Xknuvao7LDuGKmxLTdlM6ZTuj+enBWjqM4qoibIKHGO0VPJm5uI03JAeT9c&#10;Rva8StzBktk44sgoyCEh4Hdxr5nO9NVu4mfkQMkCjJSzTtKWLiFlqH9f4kh55CiVy+va3i1zxJOz&#10;NItR+1eSm1uOy/qoQUQkiXMLmTo6sH9yDQUTFlA9LI0li1NwAuClbmkms94KkgxiQAxT5+eROMw/&#10;oyPrBnsvg7tiFrNW1OGx7jNguzKFvHlpRAfstv+7ikudytG3llFnfUIswkHcjHxybokMmNmRfW3L&#10;/55W8bkVZI0x/7O/klmzl1EXpJxgiyJl3nzSRgT7/lPIGVvLgtUuY/ZNOVRkxwWs16ImfwILtljn&#10;As3fq/81E5k8spaVwT7vkETynplKTJDvtNXn8dax7PFZVH7esp6fPWYq+b9qW+7PFRs3bmT48OH8&#10;3d/9nXVRh731n4tJNO+03v/gDFZfa13jJD6vZsT8P7MH4JIf4fplPKe+VyIiIiIip87lcuFyubjl&#10;llusi7rUrl27+O6776yzO+kga6c+yHOfwOUPLmd56uWtFx/zcviYkXPvwv4DsfvjcN49PD/rcdbU&#10;t1q72eVJC3nmX0a1PBH82VoemfwcnwLjn1zPzJ+0rHt481PM+PXW4KkGBl7HYwvncXtgoxn49O3Z&#10;/EdhiPQErbbZwcLbZ7PJug5w+ZTnWf5P4aQQ9LFp3l0sfA/4yUxeHP8u9/96BzCWmeW/YLw1Thri&#10;s+4ouJ3ZG4Erfs7zy5IJ553D0adPn26PCXVtmaPV7xL6d/Cy9dc/46nNPrBNYGH5o4zyt7k7Wv7w&#10;suPpnzPbfBKgNTvjnyxh5k8CggJNh9n06xks/H2w9WHgdY/x67m3c3lzDCD05/HWP88v/m0Ne4LE&#10;eIi4nOT5z/DzUa2fnffufI7Hc0Okymm1Tcvx28Yt81ifdZ11bhAdLN8hPuvBVx/hweJPgfHMWz+T&#10;cN45XD1Rxrtbd8RuQ92rO0fVszKniFp7AllL11JRUUFFxVpKCjKIHwKeD5eR/XRN6wDx/jJy51bi&#10;bookPnsJa1+rMLZbW0LepBjsnhqKHi+g9njgRobqpQvYNiCOtOx8ikvyuadVvuUayla4GTWj5TXX&#10;rsojLcYOnmoW5BewNK8c701ZLHkl4D3vi8LW1EDlr5dSE+Q9W9ldyvy3GmBYInkl5mu8VkLevVFw&#10;pI5lvy2nOd7akXVD8FRkM315HR57DGnzilt/rtEOfB+XkZ1bhjtIpVSzZhnukRktn/W1tSyZEYu9&#10;yUNN4ZOUHQhY+RT31Zm6hIqKHOIxg78Vxms0B28bK8nOXEadx07MpDyKA7//STE4mlyU5eZStr/1&#10;6wJwoIwFazxET5hMXmEJJdND53GOy66gYmmaEdAP2I8KS5Cf/ZWs3GgnZV4Ja8111q7KIykK+LyS&#10;+UtqTpr4v371fCo/B+eEPEr8ZbjEeA1v3TKK3mzvGzu7eb1eLroojIEHw+AI6K1/8P9Z756EwfMV&#10;/+3/u9+FbZ8uEBERERE5Tfr164fX26a71BnOhv1i469PXylh/WeWllE/OwMHDmTgwIBgNAdZm+MP&#10;Bg7kuvt/wbP/1TrNx6flM/n3Vz8NeKHgfDsW8XN/MNp5O48uXM6LLy5n4b+awb7DO1j02EJ2BHyt&#10;vh2LeNwfjLZscyn+bZ41A4DD+adZvyDZHwcamdySGuInYfYePfYe771n/Dl2/A0M/MnNZrBtK++9&#10;f7KWpHSenbGp9xq/qa+CTX/0z+9E+dv5PPPMYPTwu/3rP8btlwF42TTnGTYd86/sY0fhz5uD0f40&#10;Ni8uW8ijPzVu2BzesYjHn9nRtnOk1Wdr+ffHzGD0wOtInfUsz7/4PM/OSuW6gUDTp6yd+e+sDezv&#10;99la/n2mGYy2bDPK7t/mV6xvxPj8j/yCR8eZZXngeB71pz+5a3jAi7ZD5fus1csC0g009Eth0eIM&#10;4of6z0Y2HFcnkPVMDvEDwLuliNI6//o+qktKcTXZicsqJOsmJzZ/PMrmICY1j/xUJxypZlmZ2SM2&#10;0PeTyF+cQ8pN0UQ67C3bmpypeeTc1vKatkExpPwqlwQ78EE11UMmk/9EPM6+5gY2BzHp+fzbTXbw&#10;VlO1tf2Dy11n9L52jk0kxp8XIMJBzEOZJA0C9tY1B9I7sm5Qx6spWlEPEVGkzc8jZXRk6881byk5&#10;Y+3gKg0e/ByWRl5uQstnjbDhvG0O8++NBNy8WdXy/Z7yvrbLR/XSZdQ3QdSkfPJSY4gM/P5T81ia&#10;FYe9yUVpsMB3E8TOWEr+I0nERDlwtFz1nAI78Vn5pI120FxqB8UweX4GsRHg3VJFdbuf101dnRdw&#10;Mu6OGBz+cuiIYfKMJBxA/Z9qTxrUPlt9/fXX9OvXNaHfv7tsQPPf79bvo92vPYg9uz9v3ubSYUO6&#10;rFeBiIiIiMipuuiii/j6a/8I3meLgdz8T7cbPUm9W1k0+S6SM2bzfOVOPvUGb+H4Nhfz3EcAl5K8&#10;6HnmpY9leORALr1qLA/Oe5HlDxpBu33FJQFBvmA+5cXF642g3k8eY+2yx5gw6nIGDrycUYmPsbzs&#10;F4y3Ad5NPLvWH1wM2Oaqn7Pcss3zRalGG8FbwfMbDgMDGX7jWEb7O7cNGc3YG8cy9saxjHKG19b0&#10;vf8uWwEYyw0/sUG/G7j5BmPZ1k3vnbPtwDPCFSMZbf65e78xhlBnyt/Bj3cav1Pkg8yc5l//dh77&#10;v4+a4xptZbs/jvXJizy7wQg1X/fEWpZnTmDUFQMZeMUoJmQuZ+3s8dgA78ZneSVYz+RmPjateI59&#10;AJHJPPP8PB68cTiXDryU4Tc+yLzS5Tx4BcA+nnt+k1mOAraxj2fec623WVji73m8kyWv7AFsXP7/&#10;jeW6H5opQgb8kOvM8j32qvBuuKh8n716WUDaTsKUtOCpCexxPJwSDXjZ/J55JB+vZvN2YNCtTBwb&#10;fPg+5x2JRAMNH+zEmlDBeXMCUcHeC4AoEuItz+0ARMQQa6YBiI4fFyS/rI24MaMA2PNxiOc7TM4R&#10;MdgB97YqS+qJKCavqqCiYg4JZrC1I+sG49u6mdomsN/yMClB02XYibsvkUig/t3Nbb6rqJvjW/cK&#10;9s8fG4cD8DS2DAB3qvvaLv9vbk/g4fuC7RHYx04kcTCwdzOb26TAiCNhfPCy0mkRsYwbE+Riwx5P&#10;3GiABjxGUuIQnESPtANu3quypFO5cjIlFRVUzE1oDnafa7799tsu6yF96YihLQMZ1v+ZZ9v8/u04&#10;9mee+sNX5n8iSP77oAeKiIiIiMhp0a9fP7799lvr7DOe7brHKJmXyjVm/Mr70Q7W/HYmjyTfxe0P&#10;PMXzf2ydtmD7H4zwFT/5Z/45um0r6PK7f9bcw3J7c6/WINw11DQADCR10u3YrW1/+1j+6V5jpw7+&#10;voZPW21jY8LDyQEpE0xXPcjz69ezfv16Ft4aXkCufYd59+0dxp+33GamL7Bxw41jjXnvr+fd4Fkd&#10;pEs4cV5h/PXpp0Y34s6Uv4GDzBSmDa9QsuFTfP42/aAJPGOWF39qlU//UMNBgIGpPHhr29iE/YZ/&#10;wiiWB6n5QztPATRtZ7vZ8/i6h/6Za6y7GnE596aaiS3e2872ptbbXJP+c66zvr19PPPM/X3jkeaW&#10;9SlQ+T6b9bKA9DVcE22d18IxOgYn4P3EbfR8bThoBE777OPNwiKKgk0lNca6+/dhzUocFRU8oGlw&#10;EtkqhUcLp9PYLnJQ23A0ABEXAOA9etS6pLWYNDJusoOrnFkPJTNlZhFlW+ppCNatsyPrBtHQYISY&#10;r4lu5wuOGk40gGufcccsgHNIYI7oAP36G4Ml7D/Q8v2e4r62y/+bR19DtPXioFkUw40Pwj7rHcVh&#10;w4Pf8DgVQy8n+Ldjw24HcGOe20KKSc8gfgC41s0iPXUK2YVlVO9taDmRSXiGxPBvzWnpjpC1opo9&#10;YaUi+4q3Srbyor/DySUj+LcRllVERERERE6jPn3O3vCA/boHeebF9bzx3EJmTrmdUZeZ0bPGrazJ&#10;vZ9Hm9MfHKTB34arXcyDD9zP/dbp54sxQ1zs+7ylY1Qbn+03gswcZt3cIK/zwP3MXmdGw9z7jXZm&#10;8zZOLj3Z45Jd0a5sfI93dhp/jr+xJSuu7cbbGA/ATt4JkWdYuoKPb8w29+WXRXa6/Nlu/Dk/vwoj&#10;L/XTj3BX4l08OHMRa3+/j8OWLsANB8yyfngds62v/cD93P/AbPzF8tMD1q6CARoamuM2O377YJDX&#10;uZ8Hf9u8pzQ0tN5m2GUnuaGi8t3rnb1nnE6xY2+v52zEhca/Xi9HAb70GnmdDtVRtbEqxFRnnFj6&#10;9j8De5jaicsuoTg3jYSrHXj2VlGan82U+5KZMreM+lYJgzqyblueI8ZBbu+SFBUnc2r72i7/b263&#10;n4G/5ymwx5G1qpicSQlEOzzUbyylIGsKySlTeHJN/clzR53Fzj//fI4da/dZuw5w8PDPRrT0km74&#10;MyN+Xc2eb1qv1cp3R1hXvJrEv/ij/wN4arIGMxQRERGRM8uxY8c4//zzrbPPKjbnKMb/02MsXPkG&#10;b7y4kNSrjPlB0280eTnceDjI1PHWke+w9TXMKWS+gIEMbMkG2G0Ov/euMaC6bQK3Bw5vFHEdN5tj&#10;V+7Z9F7wwRXl1B3bxy6z85jjYjMthV9Hyl/E5SQ/s5Znn0g2b7b4OLhzPc/lPcr9d93P7LeD9XT2&#10;BXltYwpZLEPxtn2Nw42HORxkVw0D+Z6Z2707qXyf3XpZQNrFvmAD0fl99qnRC3fYUCN9xCWRRs/U&#10;EVONtAbtTWumEmN9vTOCjcgxKWQsLGbta2tZU5hD2hgHDR+Ukp1bbunV3ZF1W4uMNPrwuva3s9Zx&#10;rxH4tJu9nk9J5/e1Xf7fPLBHdhs+jLE+7PS3PoJyJrNFEpeaQf7ytVSsXUNhbhpx32+gdnU2uetC&#10;f9qz3YUXXtiFAWlg6M2svTXg6vHzPzNi5komVexmz5GWnHvHj37Bn6rfJm5WCck7A3PxeXl3bzs9&#10;LUREREREToNjx45x4YVmJ61zgG3gKB6ckYrRT3M3RlO1ZRBEbpzJiy++2O70TGI73Zj79zc7MV1O&#10;6qK227aeZjCq1TYNNLSbdrErHGTT23uMP30VzEy8ndtvb5lmbzRXq69g02eB20lX8b7/rtnb+XKu&#10;HzXw1MpfhJ3ht/6chSvfYH35izw76+eMdwIcZkfh4zy7y1itv7+ToDOVZ4K8ZqtpmpEONqi+9uYU&#10;smOzgmzbanqGCZGB2xym4YtWr9YNVL7Pdr0sIO2m+t0ggw8C4KVmUy0A0dFm/8choxg1CNhbS22I&#10;Oz++ujIjdcc7oV739PHsraZ6SzX1zSc6G/aoOFJyl5BxLeCqYtuBjq8bTOToWCIB99ZtIQO5nqoN&#10;1AL2sXGnFLw/1X1t15BRxA4G9m8O/RqNVWz40Oh1HOcf7fiM5qF+SzXVW+pbBmG02Ykak0JOUQax&#10;gOvd0L/b2c5ut3P8eFfkc2lxzYR0dt8eEJT+5ite3PAuI2Y9x3n/upjz/nUx/XJe5v97dR/b2mTW&#10;aeLd18r5x98pKC0iIiIiZ46vvvoKu5ET8Cyyj+fvN4NQc/wDqwXTn//TH2AgI0aaQb73d+O+eCAD&#10;B7ae+nvd7N61m9273PytvbQCUSO4HoBP2bmXNq8zcCB4du1m967d7PNgBKIDtln/O2siS+DYHtYW&#10;LmJR4SKe+/0pthc+WU+FNcVkUJ9SsTFYD1s5JY3r+fXTZkqLG37GhMvodPnb97ZRJha9uMPo7dtv&#10;IMNvTGbmc8+SOhDAy849RnkZfo1RwnDv5K/ftX39gd95zNffh6epnefCB47gGjN36PY97ravM7A/&#10;Rz8xyvdu99+MFBwB22zasCnIk9gH2fSf5md5fU87x2sYVL7Per0sIA0N63Ip2NpqJDzAh+v1+RRt&#10;9cKAeCYm+O8DRZF0bzQ01bLi6SoarPl2vTUULSylamMNtiFRloWn39E/vUxBfgFzV9VYKgIvRvrp&#10;C7jArOA6sm5QUXeSNALYX0rBqrYpILy7VzJ3RT1ERDHxnlMJR3fBvrYrijvviQbclOavbJv+w1vP&#10;ynnLqG+CqJQkYjr9Pia73RwR+ijtZX04NUepKyugIH8uK7ZZPtDRo0Z6mogLzq0UJQEuvvjiru0h&#10;bbomMR3PtB9xRzjd/ftfQsG0n1J8hb/AKCgtIiIiImeWY8eOcfHFPfCcfZcazo/9A8C/v5j/u+Fg&#10;S5Dr2D7WLF5jBPAi47juMmP25cn/bAwa56vgV7PXsueIfwPwfVLB7Mdm8lTeUzz15ufY2msk9RvP&#10;z1KN4OKepU+w6PcB793kZcfSJ3g07ymeynuG7cfNQH/ANgfX/DsLfx+QPsF3kPUFv+C5t9ez/u2P&#10;GTg8SO/sP3/InjCjeJ9u2WwMbmdrGfjOOi1MND7gwd+9a+a2llPl8x5k34ZFPPLPi9jhMwfye2J8&#10;c3u7M+Xvgi8+ZP3b61lf8iwv7Qho0zfuZo+Zj8Jh9oy23fgzUiMB9vDsvy9i62cBBebIDp7990eN&#10;11+0HV+7958u576HjLzMvspfMfPVPXibY2I+Pn19No/nPsVTeU9R8Zmt+WkB/za8v5B/X7OvZdyq&#10;Ji97np/HwvL1rH/793DZ8LYxiE8+5MOA76M9Kt9nv14WkI4jZVIk1QvTSZ7xJMvWVFFesoDsh39G&#10;ZnEd3ogoUuZmEBuQZ9oxYS45N9nxbi9iSup0niwpp3pLNeUlTzI9fQHVRyDyjlzSTi3G2i2cEx4g&#10;fgB4tyxgWlYRZe9UU/1OGQumTWHlXuDaO7nVHFixI+sG5yDxlznmwHnZpD+czYLlZZSvWcaCmVNI&#10;n1mOq8lO/Mz5JA21btsxp76v7fP/5rjKyU6fQvbCZZS9XsayhdlMSc+m3AX2m3KYf297g1aGyXEN&#10;MYOBxnKyZzxpDpRZ29KTuUs4SZwUjx0v1QunkV1YRtWWaqrWLGD6v6ykHoidcGuIgRPPfg6Hg//9&#10;3/+1zu4S3xsRT2Xez9n94I94+PKLuLRfwMILL+Say4dR8OA/cSxvIv82YjgPP56koLSIiIiInJEO&#10;Hz6Mw+HvnHX2GDV5NuONXj5sffpB7rr9Lu5Pvp3bkx7l+Y8ABnL7jPtpHpvcPp7/ePJ2BgLePz7H&#10;4ym3c9f993N/8u3cNfVZdnrNIOIvjXXaMzztV/w8GuAg6/Me5K7EZO5/4H7uSkxm9utmj9Upz/Bo&#10;wJO1w9N+1TxA3aa8+7nrrvu5/4Fkbr/rQRa95wXsjMqcSbIZQAcYFTvW+KNhLY/fZfQIf+TV9toR&#10;+3h3vbF84L23t4yBYzHq5tuMoGDDBt79yLpUwvFp8YOtUkXclfwgjz69nk+bAGcy81bN5LrAwG8n&#10;yt/l9z3K7QMBDlIxO5nbk+/n/vvv4vYHnmUngP12/mmcuXbEcB586udcEwF8tp6nJt/Vsn7KbCo+&#10;AxjOzxc9aqzTDvu4/2DerQONHtjFj5OceBf3P3A/yYl38cjSnXgB+y3z+OVPW44U+7j/YN4txgfe&#10;9/yj3HVXyzHx+BrjqYBL7/4lP7+uJRx9aWwcxu2XHSxKMb/LAv+AicGofJ8LellA+gKGpxZSPDOB&#10;yIZaKlcXsfKVGuoP+bANSyBraT5pV1rv0diJy15B4YwEnLipfWUlBfkFrHylloa+USRkF7NkWozR&#10;y/VMY48ja3k+addG4v1rFaWLCyhYXErN5+C8JYfi2Qkt+92RdUMxB87LusUJ/1tPTUUpK1dXUrPb&#10;wwVXJpC1vISsMSd9lZPrin1tlzloYnYCzj4N1G+tpLS4lMqt9XjM37wkO+4U38MvirQFOSRcaYf9&#10;tcZAmdtdRq/lLmQfk8WKhWnEDvZSv7GUovwCilbX4O7jJGFmMXPME8a5aPDgwXz22Wd899131kVd&#10;o8+FXHNtPMXZk/n8/87gxG/NqeDn7M6ewL9deyl9/TVtn0sVlBYRERGRM853333H//zP/zB48GDr&#10;ojOf/TpmvvQ8v/jpcOwRGIO5mZ1I7Vfdzi9WPs9jAcEvAPtPHuP5lb8geZQRSPMd9g/QZmP4LY/y&#10;TIkliBhKxOUk/2Ytz0wbz3Bby0B1PoBBo0ie/SLP/lNzKLxlm2fW8syUsQyMAHwBA9kNGsvPf1PC&#10;wp+23sY27nGemTKWS63hilB2rmfdYYCB3Bo33Lq0xcibuc0GcJh17+y0LpXOsA9k+E9SeazoRd54&#10;7udcF2Twyg6Xv37X8djzRhm3gTHIoDli5sBRqcxb9RjXBXaOcibzzEvP8OgtwdZP5hcvPEtyWP3r&#10;7Fz3xPM8PyvZSGdrDpTobQJswxk/7RlKsq6zxEbsXJf1Es/Pur3tMWEbzu2znmf5tFGtt7niQZ6e&#10;fTvDwznmUPk+V5x34sSJE9aZPWnXrl2MHNndiXjdlM2YTun+eHIqsogz5/q8Hrw+sNkd+PO+n0zz&#10;Nv0c2AN6Up/5fHg9XnzYsA+wY2v3TlhH1g2lK14jHN3/Pmfvbx6Cz4vH64MIO44BYRb8s1xlZSXX&#10;Xnstl14a5LG30+G7g6x4ppwpn/ifX4rg5nuS+N0/niH7JyIiIiK9yueff84f//hHEhMTrYu63K5d&#10;u7qvswjg8x7m6NcX0n+gvW1KgGCafHi/PMrXdGCbEIz3hgv7DcQeGCBsh+/IYY5+27FtziV9+vTp&#10;9phQd5e5U9Lh8ufDe9hc/+JwYiAdXb8dx7wcPvY1XNifgWEG0fzHREe2Odf0RBnvbt0Ru+1lPaRb&#10;s9kdOBzhB6MJ3OasC0zasDscOBzhVEAdWTeUrniNcHT/+5y9v3kINjsOh6PXBKMBnE4nBw6EGqXy&#10;NFBPaRERERE5gxw4cACnM6wuk2c8m30gA8MK7JkibNgHdnCbEIz37lhg2Tag49vIOaTD5S9g/bBi&#10;IB1dvx397MaAhh0IovmPiY5sI71Drw5Ii0jvcMUVV/Dpp5/y7bffWhedPgpKi4iIiMgZ4Ntvv+XT&#10;Tz/liiuusC4SERHpFgpIi8g5b8CAAQwePJj6+nrrotNLQWkREREROc327NlDZGQkAwYESXbbTU6c&#10;OKFJEyd6MIOs9X01aeqpSYJTQFpEeoWrr76a3bt34/MZgzmcMYIFpd/4Hc9+YVlPRERERKSL+Xw+&#10;9uzZw9VXX21dJCIi0m16SUA6kjEPZZGVfSfXWBeJSK9wySWX4HQ6+ctf/mJddPoFBqX7DGDWjCQe&#10;vcS6koiIiIhI1/rzn/+M0+nkkkt08SkiIj2nlwSkbTivjSf+pmgc1kUi0muMGjUKl8tFY2OjddHp&#10;Zwala2b8E09deZF1qYiIiIhIl/riiy/47//+b0aNGmVdJCIi0q16SUBaRAQuuugiRo8ezZYtWzh2&#10;7Jh18enX51LGKBgtIiIiIt3M6/VSXV3N6NGjuegiXX+KiEjPUkBaRHqVH/7whzidTqqrq2lqarIu&#10;FhERERE5pzU1NbF582aGDRvGD3/4Q+tiERGRbqeAtIj0Otdddx19+/bl/fffty4SERERETmn/eEP&#10;f8But3PddddZF4mIiPQIBaRFpFe68cYb+eqrr3j//fc5ceKEdbGIiIiIyDnlu+++Y9u2bRw7dowb&#10;b7zRulhERKTHKCAtIr1SREQE48eP59ixY1RVVfH1119bVxEREREROSccP36cDRs28PXXXzN+/Hgi&#10;IiKsq4iIiPQYBaRFpNeKiIhg3LhxOBwO1q9fz5dffmldRURERETkrObxeHj77bf5/ve/z7hx4xSM&#10;FhGR0y5i7ty5c60ze9IXX3zB4MGDrbNFRHrMD37wA84//3y2bdvG119/zfe//31dqIuIiIjIWc3n&#10;8/Hhhx/yxz/+kVGjRvGjH/3Iuspp0djYqMHFpVlERASXXHKJdXaXUpmT06knynh3647YrXpIi4gA&#10;P/zhD/npT3/K8ePHeeONN9i9e7cuWkRERETkrNPU1MSuXbt444038Pl83HHHHfzwhz+0rnbanH/+&#10;+Zx33nnW2dILnXfeeZx//vnW2V1OZU5Ol54q42ej806c5tG8du3axciRI62zRUROmy+++IK9e/fS&#10;2NjI5ZdfzpAhQxg8eLB6TYuIiIjIGampqYmGhgYOHjzI/v37ueSSS7j66qvPyF55jY2NHDp0iG++&#10;+ca6SHqZCy64gMGDBzNo0CDroi6lMienS0+V8e7WHbFbBaRFREI4cuQIn3zyCW63my+//JIhQ4Zw&#10;ySWXcNFFF9GvXz8uuugi7Ha77niKiIiISI/45ptv+Oqrr5qnY8eOcejQIQ4ePMjFF1+M0+nkiiuu&#10;YMCAAdZNzygfffQRx48f5zSHI+Q0Ou+88+jbty9XXXWVdVG3UJmTntbTZbw7dUfsVgFpEZEwHDly&#10;hEOHDuHxePjyyy/xer18/fXXfPvtt9ZVRURERES6zfnnn8+FF16I3W7n4osvxuFwMHjw4DM+CB3I&#10;5/PxySef8O233/Ltt98qSNiL+FMYnH/++VxxxRXYbDbrKt1CZU56yukq492pO2K3vSQg7aKy8E32&#10;OeJIS4/FYV0MuN4q4s2PYfiEDBKjAhY0+XBvf43K7fvY95kP52VROONvJXF0JEGLVJMP958r2Vzt&#10;xnPci7evg+E/HkfCP0TjsG7gqqSoYh+OMWmkXQuujW/y5od19L8ln8nXWtYVEREREREROYc0NjZy&#10;+PBhBQh7CX+gbuDAgacthYHKnHSnM6GMd4fuiN32koB0DQUTFlA9LI0li1NwWhcDNfkTWLAF4nMr&#10;yBpjzvTWsezxWVR+blkZsMdMJf9XiTgDU8rur2TW7GXUeQLm+dmiSJk3n7QR9pZ52wqYML8aZ2oO&#10;47YvoNRlzG61DyIiIiIiIiIiIiKnQXfEbvtYZ0iL+tXzqfwcnBPyKHmtgoqKCipK8kiKAm/dMore&#10;DIg8e2soyF1GncdOzKQ8Staa67+2liXZ8UQ2uSjLzaX8QOA7GNyvLKDUE03ilDwKS0qYpt7RIiIi&#10;IiIiIiIicg5SQDokN3V1XsDJuDticPh7QjtimDwjCQdQ/6dafOZs19qVVB8BZ2o+eakxLek5Imw4&#10;b8qiMCsOe5OLlauqm7dpEUvG0nym3h1DlMOB3ZraQ0REREREREREROQcoIB0SE6iR9oBN+9V1eFp&#10;Clh05WRKKiqomJtg5pF2sXlTAxBLUnKwhCBgH5vIODvwwQ7qrAvHJJAQkMlDRERERERERERE5Fyk&#10;gHQ7YtIziB8ArnWzSE+dQnZhGdV7G/AFBqcBmg7S0AjYD1P7n0UUFQabKtkD0OTGbclJ7RwWPIgt&#10;IiIiIiIiIiIici5RQLo99jiyVhWTMymBaIeH+o2lFGRNITllCk+uqcfrX++Ih8MAXhc1G6uoCjrV&#10;4PIC2LD1DXwTERERERERERERkd6hdwWkGw8TMAxheGyRxKVmkL98LRVr11CYm0bc9xuoXZ1N7jq3&#10;sY4jksgIwJ5IXoU5mGHIKZ9Eh/VNRERERERERERERM59vSQg7SRyKODdx75G6zIAF/vqrfM81G+p&#10;pnpLfUsQ22YnakwKOUUZxAKud7dhhKRjGDUa8NZS+3HgawQ4UM2ywiKK1tS29KwWERERERERERER&#10;6UV6TUD6hjGRQD0vr6ppPUAh0PD6UsoOtZ4HR6krK6Agfy4rtllCyEePchQg4gJzUEMbCfcmYqeB&#10;8sUrqbdGnJvclOUXULmxCrd9OBq/UERERERERERERHqjiLlz5861zuxJX3zxBYMHD7bO7nKOHw7i&#10;sw1b+fijrVS++ydcX3o5vqeasueLeLbKg33AN3zzNVxx4/3EOQEu5grHZ7z9+4/5uOZ3/KnhG87z&#10;NeLa9hK/WfgGriaITZ9JYpQRkiYylp/0eZ/KLduoeuNd/nTwuLn+Gywr+C3vfg72mKnMfiSGi/23&#10;AQ7U8NLv93NxTCKJf39xwN6KiIiIiIiIiIiInF7dEbs978SJEyesM3vSrl27GDlypHV29/DUUVZY&#10;xMsfNOAzZ9kGxzLx37IYWpnKgi0Qn1tB1piWTby7yyhY9DK1n/u3APo6ScicQ8bYyJZ5poYPSlm2&#10;5DVqDwWuH0lscgYZ98XgiAhYeVsBE+ZX45y0hCWpzoAFIiIiIiIiIiIiIqdXd8Rue1dA2q/Jh/eI&#10;F5/NjsNu9nA+GZ8Xj9cHEXYcA8LY5rgXzzEfdOQ9RERERERERERERM4Q3RG77SU5pC0ibNgdjo4F&#10;im12HA5HeMFogL7m+h15DxEREREREREREZFzWO8MSIuIiIiIiIiIiIhIj1NAWkRERERERERERER6&#10;hALSIiIiIiIiIiIiItIjFJAWERERERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESk&#10;RyggLSIiIiIiIiIiIiI9QgFpEREREREREREREekRCkiLiIiIiIiIiIiISI9QQFpERERERERERERE&#10;eoQC0iIiIiIiIiIiIiLSIxSQFhEREREREREREZEeoYC0iIiIiIiIiIiIiPQIBaRFRERERERERERE&#10;pEcoIC0iIiIiIiIiIiIiPUIBaRERERERERERERHpEQpIi4iIiIiIiIiIiEiPUEBaRERERERERERE&#10;RHqEAtIiIiIiIiIiIiIi0iMUkBYRERERERERERGRHqGAtIiIiIiIiIiIiIj0CAWkRURERERERERE&#10;RKRHKCAtIiIiIiIiIiIiIj1CAWkRERERERERERER6REKSIuIiIiIiIiIiIhIj1BAWkRERERERERE&#10;RER6hALSIiIiIiIiIiIiItIjFJAWERERERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERE&#10;RESkRyggLSIiIiIiIiIiIiI9QgFpEREREREREREREekR/z8mfXZHoJBfjgAAAABJRU5ErkJgglBL&#10;AwQUAAYACAAAACEACkkeJNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7CQBCG7ya+w2ZM&#10;vMm2ggq1W0KIeiIkggnxNrRD29CdbbpLW97e8aTHb/7JP9+ky9E2qqfO144NxJMIFHHuippLA1/7&#10;94c5KB+QC2wck4EreVhmtzcpJoUb+JP6XSiVlLBP0EAVQpto7fOKLPqJa4klO7nOYhDsSl10OEi5&#10;bfRjFD1rizXLhQpbWleUn3cXa+BjwGE1jd/6zfm0vn7vn7aHTUzG3N+Nq1dQgcbwtwy/+qIOmTgd&#10;3YULrxoD8kiQ6QyUhIuXmfBReLqIQGep/q+f/QAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAA&#10;IQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBt&#10;SA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBR&#10;hnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT&#10;6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQC+3kNWtgMAAPcIAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItAAoAAAAAAAAAIQC+ztYxC3cAAAt3AAAUAAAAAAAAAAAAAAAAABwGAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQAKSR4k3AAAAAYBAAAPAAAAAAAAAAAAAAAAAFl9&#10;AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAA&#10;AABifgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAABVfwAAAAA=&#10;">
+              <v:group w14:anchorId="0148DF78" id="Group 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:.7pt;width:487pt;height:68.8pt;z-index:251658249;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-height-relative:margin" coordsize="61849,8737" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQC+3kNWtgMAAPcIAAAOAAAAZHJzL2Uyb0RvYy54bWykVltv2zYUfh+w/0Do&#10;vZHlOL4IcQojmYMCQWs0HfpMU5RFlCI5kr5kv74fSclx4qxbOwOWSfFcP37nHF+/P7SS7Lh1Qqt5&#10;VlwMMsIV05VQm3n255flu2lGnKeqolIrPs+euMve3/z+2/XelHyoGy0rbgmMKFfuzTxrvDdlnjvW&#10;8Ja6C224wmGtbUs9tnaTV5buYb2V+XAwGOd7bStjNePO4e1dOsxuov265sx/qmvHPZHzDLH5+LTx&#10;uQ7P/OaalhtLTSNYFwb9hShaKhScHk3dUU/J1oozU61gVjtd+wum21zXtWA85oBsisGrbO6t3pqY&#10;y6bcb8wRJkD7CqdfNss+7u6teTQrCyT2ZgMs4i7kcqhtG34RJTlEyJ6OkPGDJwwvx8V0NBsAWYaz&#10;6eRyMu4wZQ2AP1NjzR8/Vsx7t/mLYIxgJb4dAlidIfDvTIGW31qedUba/2Sjpfbb1rzDZRnqxVpI&#10;4Z8i8XAtISi1Wwm2smkDMFeWiAqFMJ2NL4fjSVFkRNEWxIdY8E6KQLmgGYSTKg2pPWj2zRGlbxuq&#10;NnzhDKgLO0E6fykety/8rqUwSyFluKyw7jIEzV/R5A2QEgXvNNu2XPlUU5ZLJKuVa4RxGbElb9cc&#10;WdkPVQyIls5b7lkTHNZw/BnBhkBPDmKUz4GFFBxY9j95daQHMLPO33PdkrBAbAgBd0JLuntwXTC9&#10;SAdh8h8DQziB7ug5rkcLuzO8fqqsHhtqOEIIZk+YUEzH42KI0uiZEMDCHUtwYRSut5M/1qD7J6Au&#10;J5PpVUZQaFfD6WwWdGnZFyLOLiejVIfwVownkTp9Of0kXrRUOjAqupAqOHJaiqpnmbOb9a20ZEfR&#10;V5fLAT6duxMxXFZQRSX3KcWVf5I8GJTqM69RLegiw3hzsenzo1nKGBhZpKOGVjx5K65OnIUxETQi&#10;96LBYDlRsrPdGeglk5HediJtJx/hjDPjGNjgR4ElZd5rRM9a+aNyK5S2bxmQyKrznOR7kBI0AaW1&#10;rp7QS6wGtdFdnWFLAZ4/UOdX1GJE4SXGrv+ERy31fp7pbpWRRtu/33of5EFxnGZkj5E3z9xfWxo6&#10;ovygQP5ZMRqFGRk3o6vJEBt7erI+PVHb9lbj9tHhEF1cBnkv+2VtdfsV03kRvOKIKgbf84x5229u&#10;fRrFmO+MLxZRLLXaB/Vo0KDT5YU6/nL4Sq3pit2D9R91X3BnNZ9kw30ovdh6XYvYEJ5x7fBG8cdV&#10;nK6RQt0/gTC+T/dR6vn/ys13AAAA//8DAFBLAwQKAAAAAAAAACEAvs7WMQt3AAALdwAAFAAAAGRy&#10;cy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAABaQAAADMCAYAAACMRaQ0AAAAAXNS&#10;R0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAFiUAABYlAUlSJPAAAHagSURBVHhe7d1/&#10;XJR1vv//R1KTNn5sxzXJ1skObkV6Ft1v1B7JQjtRbWRFnJDN4JS5HTUPVAeOB1xXW0PXD2wJa+ox&#10;1A5kGaVURJm4Ka7hprSb7KpY65xsPCXGcT65TtoU+f3jugaGixkcEPAHz/vtdt3E68fMNTPv631d&#10;79f1vl7v806cOHECEREREREREREREZFu1sc6Q0RERERERERERESkOyggLSIiIiIiIiIiIiI9QgFp&#10;EREREREREREREekRCkiLiIiIiIiIiIiISI9QQFpEREREREREREREeoQC0iIiIiIiIiIiIiLSIxSQ&#10;FhEREREREREREZEeoYC0iIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIB&#10;aRERERERERERERHpEQpIi4iIiIiIiIiIiEiPUEBaRERERERERERERHqEAtIiIiIiIiIiIiIi0iMU&#10;kBYRERERERERERGRHqGAtIiIiIiIiIiIiIj0CAWkRURERERERERERKRHKCAtIiIiIiIiIiIiIj1C&#10;AWkRERERERERERER6REKSIuIiIiIiIiIiIhIj1BAWkRERERERERERER6hALSIiIiIiIiIiIiItIj&#10;FJAWERERERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESkR5x34sSJE9aZIqE1UDk7&#10;m5cPGP9z3ptP3oRI60oiIiIiIiLS23xeyazcl3ETR8aqqcRal4uIiJzbAWkfDR9WsuG1zVR9fADP&#10;ER8ANoeTqJFjuPXeO0m40mHdSE7KTdmM6ZTuN/7nnLSEJalO60q9Q/PFllV/IqOjiYkex7jbYnD2&#10;tS4HPlhG+uIa69zWxmRQ8kiISzifh/pNb1L+7jb2fN6Ax+PD5nAQOeQaxtycxJ3jo3HYrBuFcNxN&#10;zWuVVG2vYV+DF88RsA+yEzksgTt/difxVzsI96XOdbXL0ynaZp0LOIYTG30No+ITGBPG9+U7UMNr&#10;b1Xx3rZ9NBzx4MWOY0Akw8fcQMId9xA39GSvYApZDmIZd08S91zvxBZh3aiXCrtx1HLTLW5GCVOv&#10;tS738+HZW82bL71JlesAHo8PbObvOP5OJt4RT/SgEL9jyOPfwfDR13DNj8eR8A8dOIZ7FTfVy8vZ&#10;eQy4bBxT74s56fEWyHeghtfWlrP5QzcNjV58ETYcjkgiR48jKbnjx97L71Sxz+3BcxxsAxzYI4eT&#10;cNvEdutgfz1y0hu6/nIydCL58xJpZ822fA1UL53P0i0uvMblD7YhsUx8LIuUEXbr2mFqOTacE/LI&#10;u7e9c3+o46j1Te1A/QdfQ/TIaMbdnEhMsN/BVUlRxT6gP7GTJhM3yLpCKD7qXlnG5s+AK+8k444o&#10;6wq9hr/s9R89lfzMONorCeGVU7MefG0D2+obaPB48F3gwDEokmvG3EpSe/VgyGuoAK3K/imUnd4m&#10;5DkmkJOJ8/NIHGKdL71FyGvRk13DYLQdare78BJJzE3RtGlRHyhj+rRS3MSTU5FFnHX52eK4m5rX&#10;yimvrsV9yIPXR5jX2aHrqxatj8GuamME4/m4ipeLy6k50IDniA/bAAeRQ+NImjLxNMdDfLg/2IbL&#10;C5Ej4okO+7wuIueKczIg7fu8it/MLKLGY13Smm1oIjnzpxJ7Ouvhs44C0s2aL7baEeEgbkY+ObdY&#10;GnPbCpgwv7r1PKubcqjIbnsJ17C1iCefqcJtBhmCsjlJeHwOGWNDNSIBvNSvmc/8NXV4mqzLWtgG&#10;xzP1qQwShnTmEujcUpM/gQVbrHNbs12ZQt68NKKDtfS99ZT9ej6lH7ZfOTlGp5H7HynBX8MUVjno&#10;G03K7FzSYlTJhd84aqnj4nMryBpjXW6cY4p+sYzqQ+19+Tact/wbc2bEEWltrIRz/NuiSJk3n7RO&#10;Bw/PUR+vJP2JcowjKJqpJfkkhlO8PXWU/vpJyna395uFc+z5aHiniFnLq2lo76XaqYP99chJz5/+&#10;cjIsjSWLU2hnzdaa3JQ9MZ1SFxBhw+Gwg89r3pi3k5i3hqkx1o3CEXj+d5KyeAlpw6zr+IU6jlpf&#10;Q4TiGJNB/syE1sdOwHETeV8hxelhBpZdpUzJLKOB0OfV3qLlHGYnbuYKcsaGLOgnL6eHaiia8xuq&#10;DrR7IISuB8O5hmpV9k+h7PQ24ZxjcJK2dAkpQ63z5ZwX1rWojcibppKXmUBksMv/k11TnWz5ma7J&#10;Q93q+Ty5rh5fO20kHDGk/UdukBu94dRXrY/BU25jBOWl5ulpLNgU+rd2jM9h6RPt36DsPqGuFUSk&#10;tzjnAtLeD5eRObeShvZOHoEGxDB1fh6JIRtV0poC0s1CXWw1+fAeclFTVsSyjW582ImfXULW9QFX&#10;dJ0KNPhwrc4mc40LAMfViaT9PIm4YZHY+4LP6+FA3ZuUFr9G7SEfYCPqoUUUBuvF1uQxLlC2eCHC&#10;hnP8VDJ+Fk/0YHMffV5cH1TycsnL1BzwQUQkiXMLmTr69FyunClCNdD93/2KpWXUeYARUylZmNi6&#10;x4inhoIZC6g+YgSr4u57gIm3jWKow44tsMxschsXv454cpZmEdfmKw8sBzYir72Hyen3EhtlN3pN&#10;NPlo+Gs15c+VUrnXA9iJeSSfvAlBykFvEup4baP9i+PAc4xtaBwT0yeSeG0Udv+hc6ie6pf8xz4Q&#10;lcaSp1NwBgusWY9/nxfPgZ28uWoZZR96ICKKyYsLSVLAoFnd0lRmveVt/n/0lBLy7z5JRHp/JbNy&#10;l1F3BHBEkzjpYZLio4k0n17xeV3Url3BsnXmzbkB8eQsD3bsealbmsmstxqMQNvYiTxwX2KbY+/l&#10;Rcuag3RRk5ZQaDlHhqpH2ghVTk7CU5FN+vJ6y+fwUpP/sFHnB6ufwmJpYA9LYUlhWuuy3SzUcRRq&#10;PviONODa9jJFy40bbfbxcyh5IralN1hgkM2eQN7qDGKCvndrdYtTmfWOWWYUkG4JeNjjyFmRE6Sc&#10;G9orpz5XKdlPlOFqCjimxkQROcDWUo+VrOS1DxrwAbYrJ7MoP6l1WQm7TvY7hbLT23Sy7pBeIPBa&#10;tK+ThCkZTLSeDyte5oVXaowOD0MSyXtmKjHWeuJkx+/Jlp/JmtxU/jKbZXVeiHAQfUcaD99jbSOt&#10;a7nmx0587gqyxgR+SaHrq1BC1blt2hhRk1lSmBTWce1el8n0VS6IiCJp7lweGG32sPZ5qFs9l1nr&#10;jDZl1ENLgrcXu13HvycRObecW4MaNlYyt1Uw2oZzbBpZBcWUlJRQUlJCYW5a60dyj9SxLL8Ud8gA&#10;tg+vq47qLeWUFpZSvqWaOpfXCDQEc9yLx+MxJjNNCE0+3B9WU73FmGr3ekJvH+h4A/Xbq6las4xl&#10;a6qo3l5Pw3HrSi18R8z39Xjw+tfzeajfXk313iB3Rs1lVWuWUfp6NbV7G5rvAge+lsf/vK+EJ8KG&#10;fUg0CZlLmHOHHfBSvbbK7NHXed6tvyF3jQuwE5tZTEnBVBKuNoLRADa7g6gxacxZXkzOTXYjcLkq&#10;m4LtbX8/95pZRmDCFkXa0y+xJDOh5UILwGYnakwKOYuLmXNHJDQ1UDk3l/J2Hz3rvfzffd7SDGIj&#10;gN2lvFwXsEKTm9LZZgMgKon8kiXkpMYR5TADWQFl5qWnU4iKADzVLMgtb9N7rLkcRDiIn1lM8dw0&#10;4vwBMYzXirw6gakFxRROicGOl7rlwcuBdJC3igLzHBN5xxyKF+eQMqYlGA1gG2z8jiXzEo0eeq5S&#10;sgtrw6vzbXYcUXGkzStk6gigycXLFYEFqZdrqmNztddo/N1kJF2pr6pqc4y00uRi5a+MYLQ9ZjKF&#10;xflMva2l8Q1gs0cRl55HSeFUYgYAR0IcexsLjGB0RCSJs4tZMjMl6LGXsbSEvDuMntGu1T1/7O37&#10;uB4Axy33BgQb7cTdPA7HIAcO72Gjt/CpiAD2l1HwivVb6jzbgEiib8tgyZxE7IB308tUhTpxeqso&#10;fSvUwgDeKso3ttzAEFME4K2haEkNHf52vDX8JtcIRtuvz6B4lXlMDTCPBH89NreY4pnx2AHfxyvD&#10;rwc7oUNlR07O58XjqjPaLdvraThJO8DfZmhezeelYW9tq7ZHyHW2VFP9oaul3WLhO+Kibks11Vtq&#10;qf+8nfZXAJ/XaD9V+9tsIdt4vUzAtajtyjQKVy8hI9j5MDWHJcVzjFQSn1cyy3I+9B3x4Dly1Pyf&#10;F6+/vRjY/gzmuBeX2R6u3dvQUhZOyof383pqwywHIctasLZwEK6SJ41g9IAYJj9dTP4jwdpIaeSt&#10;WsLUGLOdt7D72kjNbYynpxIdAbhepjKsS0MXVRVGwDlm2nwm+4PRADYHMQ/lm+1FcFVUYawZ8P21&#10;91ti1hMeDx5PkN8jnOP7uBePx8tR8/j0BsYe/DGUNrqoLLS3X6p3RHrUORSQ9lG9dBn1zQe/nfiZ&#10;RoMx/upIHA4HDofDDLItIePagLuY+8tYuaVtVdOwtYjp9yWTmjmLgvyVlG0sY2V+AbMyU0lOn0WZ&#10;cVu0Ffdr2aSnpxtT7mvUf7iM6SnJTJ9dQEG+MT2ZlU5y+izKXW3fEzAepZo7heT7ppA9r4Ci1ZVU&#10;ri6iYF42U+5LZnphsEeF3byWa75vejrZr7lp2LiA9JR0sucVUPDGnoB1vdSvmdW8rGh1JWXFBTyZ&#10;NYXkh2ZR7nK1eq30JbUB20pHxNwwzngEavceAn+BDjtew9LFRsMxalI+c6wpQAJFOIh7Ip+UYRgX&#10;Sf/5cvNFBhi9FhascZvHSD4pUe30IYpwEDutkIxrzcDOquqwTsq9lj2euNEAXup2t1y+u19ZQNl+&#10;s+fl/MntPmpni0pjfpb56JxrJSs3BXzjgeUgPY+sse31cbQRdXce8++NDF4OpIN81CxZQW2T0QM+&#10;f1osjnZ6Z9pHT2WO2cPFu2kZL3foy3cQNzYaAO+u+jaB0V5r+waqvMCgW7n3X8cZN3/2b2BzO9+t&#10;+5UCyg8BAxLJ/VUS7VV3DEtkzgwjgBb02Cs2zoXRD+cz9fr2jj07MdPmmOksev7Yi4w0yp1n/77W&#10;9fW1UylZVULJ4jSM0tV58Q8ZDWPXmgKjbutKMXGMswPUs8eIrbdmHnf1r7150u/VtfZl45ht51jt&#10;jZz3TSVxAHi3FLF0W0dC0j5qlhRR4zWe/sjPbT81hmNsFvmdrgc74WRlR9rnrad84XSSk1NJz5xl&#10;tFvmZTMlNZnkh58M2u4JbH8s/QAaNhYw5WepTMl6MqDtEbiOD9frs0hPMdfJL6Bgdiap9yUzvbCm&#10;pVPRoRqKpiWTPCmTWfkFFOQ/SfYjZvtrd4gy698m1Wg/FfjbbClTePJ1V6+/fm19LZrS/vnQEcvU&#10;Z8xOFq3Oh+ZvOdMfpK6lyN9eNNufbfhclM+dQvJ9qWSa7eEns6aQmpLOrDX17dwU81L/+gKmJyeT&#10;+kg2TwaWg+TpLHg92LbhlMd2HCijYF2Dkd5qZh5J7X1JEU4SZ2cQb++hNtKgOMZdTZs2RmgHOdwI&#10;4GTUyGANDxtxD80lKzuLrIfimp+aqi+ZRnp6Oqm/8KdHC869zox5LA6IEzQ1UFNo1CHW43vK3HIC&#10;Qx9GzCS7OZBfuzgg9pD7muXa91TLguodkTPVuROQbqzkze0t/428d37oYE1EJAm5K5p7TZeUlJBx&#10;fetV3GsymbKwCneIO2d46iidNY2C9i7kD5SSPbsyeI5XTx0rn2iphJt5ayh4JJtS8zHHtny4NxYw&#10;JbusnV7dcHRbAZmFNUFzA9eXZJK9OkTeYE8dK5/IZV2jdYF0ysV2BlrndYKnqpxqLzA4icz7wnik&#10;KsJJWsEao3wX3MvQgN+6rmKdcZK/fhoZgWlEQrKTkJ5iDCq0/U0qVTbaYcPezzqvjkrzAj32oWkh&#10;H48OZB/7b6wIUje1lIMUMsN8tC7qZ2lGg+JQJW9+aF0qYWuspHyLF4gk5V/CS3fgvG8Ra0pKKCnJ&#10;597LrEvb53B0Rc1xLvFRvdHMHzx+HFF9xzDuWoAGqreGiHI11VHuP/amTA4rvYNtTEbwY++dlmNv&#10;2oSwfn1SQtTB3c05ZoxRX3+wgqLu6p09OJHch6OhyUXp0+1fj3ScA3t7X/HQJFKuD6NOa6rjzbca&#10;ICKWlLvDqy97jYgYps5MxI6X6sVLjQBzODxVzfVg0gxLKqIQnKmdrwc77iRlR0LbX8msR7JZudWN&#10;L8KG89oEEm5JIOGWWJx9wXeoltJZU8hcFzoQ5tlaQKbZacY2wIHj4rbXmK412WQW1+H9fjRxtxjv&#10;ETvMZrZvFjD9l1V4GquYNW0BVZ/biR5r7sfYaCOXsaeO0tzctjfCvDUUPL6AqgM+bIOjibtvMhmT&#10;Eom72gG+BmqLM8luZ9/PfQHXolMyiA024LqVPYG0e40OMLWVlWZwsj9R1yeQMCbKzDkcSYz5Oybc&#10;ksCYqP6tXgJcvJydycoPPDhGxJnrxRk9jps81K3OJndNsN/FSDOVXVyD22cjckQciZMymHxfArFX&#10;2rH53NQUZ/NwfuinPMIpj1Z1r7W0kSaHM9ZC3zgyVpjxhBmhh8vuGg46dmloM2/GutnzcYhrgUHR&#10;xN8UT3zAwJQxd5gDye6t5M0Ql1fgYnOV0bkpYUK82fPaS83TmSzY6MZniyR6bAqTZ6SRODYaR4SP&#10;hg9Wkpnd0tu+f9QYEm6JI8psF0XGtJSjhOujaClJp14WVO+InLnOmYC0Z1sNLZ0hokmccJLBbmz2&#10;5l7TDocDR+Az1x+v5MnVLTWwbWgCk2fnU1xSSN6URKKbL3a9VC+cGzpA1wT+tCEZ2VlkzbCkC2lz&#10;N9VLVb75WD9G79SY+zLIKyyhuCCLtLHOlkdtXKVkLw/9vI7H5QpeKdctY+4rgQ/r2nBem8Lk7Cwm&#10;32dcdNLkxRt0Y+koz4d1xol30EAutS4Mm4/aD8xHsMeOM9I5hKOvv4zbA0aAdlG73fhx48b7LyDC&#10;EDWOW4cB1FOzrb375b1cUx21fzL+jBpmBkA+rjUb+7HEtTOAVGs27G3qppZy4Lx5HCep4Vr0jSfh&#10;BowLum2h6wxpn+/DOuMcMzSeceF++REtv6M/tU646j7cafwxyGE0DHq749vY/AFAJPFjowAb8bfE&#10;A9CwaXPwnrKuWmq9AHEk3BRubRfi2PtTZ469YHVwD4hKI9f/ZMTCbMqtDagu4piQa6SWcZV2aeoO&#10;GmupOwDgYOAg60KA/oybkIAdL1UvhO7B5d1UTpUX7LckMa7NjUIhZiq5d9jhSHXYqTt8H9Qa9eCg&#10;OMZdaV0awinUgx120rIjQQWkNiIqifzVa1kyN4OMzAwyMuewZE0JefdG4U8FtyzEpUTdlmpsYzJY&#10;8koFa1eXUPJI2wCd2+UiKrWQl1bkk5NpvMecxWsp8ad3qVtB9swV1PWNJ2dVCfkzzf2YmU/xS4Wk&#10;RBn7W/rb1se+u+IFo/00LIVFy/PJSU8iIXUqOQUlLJlk1NquskpC7Pq5r/latCPnQ4i6+VYjV/He&#10;Gmo8AA5i0zPISL/B7HATTaL5O2ZkZpDW5ukhN679UaQUvkTxwhxzvRzyV5SQf6/5u6wuotzSlnav&#10;yzXHuWnZdmpqAknpGcx5eg0vFRrp7bxbFjC3IvhZIJzy2JqL2g863kay2f3xhIAUXt0hoI0ROSic&#10;K8MYrrvW+Ku2ONQTDkFE3Uni1QANVFUHvbqCug1UHgLs4xg32px3oJIXtniNG/JPF5M/M42k21KY&#10;OjOfksI0o/0akG7EcX0aGZkPcINZV0ff2VKOMtJjmwPkXVEWVO+InLnOmYC0+0BAY2hoDLGtLkQ9&#10;1Jv5m0NPtWZvaB/Va8pb8isOS2HR4gySro8m0hFFzN1TyV+aQ/wAc3lTPaWvhK5moiYtYsnMFBJu&#10;iif+thRyFi8iLbA1+8GOlkrKtY6XP/D/x05c1lLy0hOIiXIQeXU8KTOXsMis3AC8b5VSGbzeBcAx&#10;ZjL5K9ZSUVFhDuLjo/r1yoBGh5PEhSUsmZtG0k3xJKXPYcmaJa33TzrvUBVFZUYQI3J8iCCGd5+Z&#10;B8s61Qec8A7gNgMKMdFBXyV8x/fhNh/fGn6FdWF7nAw1B/5sdaxJC18DVfPnGykFBiRyq9m70rff&#10;bfyWw64h+pQa4y3lICqqY739nE7zkelPzH2RDjvg3mf8ETU8rIFkToV390pWmHlvY+PDbxSdy3xb&#10;NxupF4bd2nJD4PpbSbADjRuC9pRtOfaGh9WTM7TOH3ung6eujNKt5pHuc7EydxaV3RKUdpD4r5OJ&#10;MlN3tHniqzOaGqha+rIR9BycEDroOTqJe4e114PLxbqXagEn994TTje33inmoSzi/ak7wuhN31wP&#10;jogOfk3TKQ0hrtH91+VhCrfs9CahrjE/MAfdNXk2rjBSG9njgqcVi3AQ89B8csbaAS+VJSFuBA1L&#10;IW9mgtG5JZSrJzN3UlSb85pjbAbTrgfw0nAIErKziLPGNm1RpGWaT+w1B0gNDZ8Z16a26FFt6nvn&#10;fWkkDHLg6OfG/XnrZb1Fp8+HQ4eax7obdycv/6Mfmktam9QXdqLTp5E4iLadXZrqKC8zxsyJy5of&#10;ZFszvZ3ZI7l+9cvBA37hlMdAnW4jta9hV5BjcEs1tftPXue28FJfssJoY0TEMm5s2++kLRvxT5gx&#10;iyN1lM5KJ/nhbIrWVLU/HhYOEhON79bzzpvUBXkCqm7LZrxA5B230nyG/exToxNW32hGmW3GZsNS&#10;SLvFgWOQDff+Doxi0VVlQfWOyBnrnAlIHz0a0Lcj4sLARcAe3jTzN4eeVrKtEWiqZUdzUBhi75nY&#10;poLBHsfEO1oapd66ncFzfEbEM9GaXiHCSUqq0asLjLttLrMR596+rSUQPuhWJgbpTem8b2LASMX1&#10;1O1qtbjF4BTm5ia1HoShqZaagLQmjgkZTB1heY8IJymzJ59yfsnepZ7KwiKKAqYnn0gl+eEiao8Y&#10;vdXmBNxIaKWxhpVtymIBBflvBuSc9ucAC2FbARMmTGh/yq8x1m30dHowK+dlZlDzqH8gk97LvXYW&#10;6Q+lB0ypJCdPoWi7cQc/bf7U5vQADY3tfeNuymYE+b1aTdMpO8DJy0E7nEPNesjrRb9e5xxsDNr8&#10;PjWN7/FCq7pjAdmPJJM6s9wYMOymHLLGWy+feyMPlevN/M0JCS03BCJiGGcGSGq2tm2CtH/sdUTn&#10;j72e5aV+VSbps0qpPeTDMTqRxBi7MXhz7pNUHbKu76FmlVH2Vm7t5Hc1NIms9Cijh2V+24Eg21P/&#10;ZuvzZtHcTFJTAurRX6a1E/R0ck9yLNBA5dqatg3rD980em9dP5F7hloXSrO+sWRkxhupOwqLqD1J&#10;ALj9erCGgjbnL+tUgHk1EqCe8jbXQAHX5UGcWtnpRUJdY64KaG/go9Z8espx28R20orZibvP/yh/&#10;66CMn3PMuLZtJououJZcta3ZGDPG7MEaEWuOxxFE1Chi/XnCP26ZPfxKo+Xi27iCUusYPRGxZKwq&#10;oWRVnjFQXy/U+fOhk8ihAF4Cm9rhiyKuTa9pU0Q0sT8y/mzV2WVXjdGb2z6OxCBtYT/7+ASjTeyt&#10;Y2eQm67hlMdWTqGN1J7614Mcg/kFrNwW/N0Ob3uhdf22MJsp96WSvc4IzMbPzCI+3CC7PY6sVcVk&#10;TTBST/gO1VO1usjIcXzfFLKXBxuXCmw3JRk3/L1VlFvH2TpebQ4WHE3iHQE17ZXXGPGD41WsWN02&#10;d3LsjBJKVpWQNyGc3t2mLioLqndEzlznTEC6yx6H/fwArsB8uyVTLIEnY5oVOGjDgYbgjbChlwc/&#10;ETovD9rDzh146/nIBuYGed/0KUUEDjEYqreqY+wNbS/GPz/Qaj9jRocIOw+K5TrrnU1pRwN1G6uo&#10;CphqP/bi6+skbkoeJU+3k2dxUByTs7OMASVaTXdyTfNK/ekf+hwMtv44BjmCToGZaACw282cbx3n&#10;Nu8CC3Dcg6cxcPLCACfRt0wmb1WhOaCkob+9vW/cfJQ5yG/ncFh/vJOUg3aEqickfP07++W3x+ui&#10;plXdUUP950YeusTsYkqyzcEte7vGzdTsBYgm7obWTYqYm4yBY70bN1Bj6cXT/rHXEZ0/9nqSd2sR&#10;c9e5ICKSxNkllMybytRf5TM1xg5Hail6vHVQ2rt1GUXrqqja5iM6tgMNRAvnvVlMjjIGviroQK7E&#10;hrrW582qD1x4m2w4x7atR4PxN5i9W8otqdM8VL5UhbdVbksJxXZ9BlnjjdQdBUtq2wQRArVfD9ro&#10;bz2P+acB7f0K0SS1uQbKIit7MmNCpN041bLTa4S6xnzIzDMPQD37zJyHJ30KL2q42WGldVDGL5wn&#10;SJxDQtc1Nn+dPfTydlJVBaRjCajzHXdkMPlKGzS5KMtMJvmRbIrWVFN/qL0S3Xt0/nzopuGUnn5x&#10;EtlOMC4ySGcXz/595tO8e9p0+Gk1La7C3RdjHz9r3rxZOOWxlVNoI7Un+u4gx2B2FpPHBC/lXldN&#10;6/ptaz0Nx21Ejkgka3kJWWM6uJe2SOIfyad47VrWFOaRMSnB6LB2vIH6igKmPBTkKaqIGO68w8wf&#10;Xt16sMbmJ9auv9Ps4W5yJJLxkNEL2bUm0wh4F5ZRvbcBX5Be1uHoqrKgekfkzHXOBKSdVwRcRO3f&#10;Q32rXh6xTAsYwLB5yg5sqNgJdq72eayBJ3M6SS+SU+bztn1PM/AVThXXv98F1lkWTiJD17rSIbFk&#10;+MtU4WSizeBz7L/kk3N3DI5QwWgA+3Bib4o3B5QInFoGlwAnTn+6jM+D3E2/diolq4y7zq2nfCaa&#10;PcP8vZtxOBluB3DzaZATdmgePGaDP2r4cOvCXsc5aYmRCidgWrt6CfmZScRYbsE7hg03LnAPfBqk&#10;50UkifOsv5s5zRhjruNk6BDj33bLQTs8nsPGH1FRQW+GyclF+ivMAw1BfsdOGppEvr/uyE1oHiAo&#10;8T/ymXpTpAJpJvfGKuMx/BHjGGcNUMXcyq2DgKZqqiy9eBzNv1mwY68jIpvPlx099nqOm8o1Rh7g&#10;6IfymervkRbhJDFYULqpjtKl5vqTHiYu3N5WQTlJyjZTd5SEn7ojdob/eqyQySPMmaOnkj+zbT0a&#10;VEQMSfc4jaeU3grI2+F6k/LdwLB7SQrV20kC2Iidbqbu2FTQ7kCYzU/bBK0HY5lqPY+ZU36yeTEy&#10;NDLIOSiS6DbXQPHE32SOaxLEKZed3iLUNea1AWPScLQDPV/9vWVbB2XOCBFOkvKLyZsSR9QAG77P&#10;66laXUD2w8lMuG86C16vDytP+rmq/WvRdnj8vYajujSNRXuO+gcyanPT3jp1MK3PyTgiiYygE22k&#10;9kWODHIM3hRvDqrXlvPe/OZYRc5tZnBicCK586cSPyT4NuGxYY+KISE1g/wVa1m7PINYM53Hsvyy&#10;Np3rosbGmwMkbwi46et/Yi34DV/nvYUU500m7ko7tuMN1G8spSBrCsnJyUxfWE59Bw/C01YWwqV6&#10;R+SUnTMB6cjRsQF3tWrZ8E7gs2QBgxQFTO66gJ4gg2O4xgFEXEBLKNdOXHrbO5ptp8DerJ3Xqpf3&#10;lYlB3qftFOrualCtPpsbV6gRd/mmAxenAvaW8hWVxLS7zTvKq5ae9PHX8Di4ZqTxmq6amuB5+4I5&#10;XkedC8BOzI/8TcBorhlp/FW7ve0j7iE1bmbzbgAHo37UgTIncNU1XBNhpswJkuc2FNcu8/cZEWNs&#10;39ly0FTH5mrjgI6NUS7Vzmo+x7hqqAnxGHmHRfRvqTvGPMzD1wI0UL64Y6kPzm3+kdzBfryOUmuv&#10;mMI32WdeyVh78RBzHbGdOPbaimTUtZ049nrS8Xr27Adwct21loicGZSefKWtOSi97OkiKs2BeDLu&#10;6IIIXidSd9gH+K/HokiakmQ2fFeElcvYz3nPRGIjoOGtddSY59u6typpAGKT7wkS/JSgwkzd4RgZ&#10;04l60EedcTGCPWZUl/wmXVF2xO/SDgwA6e8taz8znxqJcBBzdw6Fq9eydk0heVNSjKDfcTc1xdk8&#10;nB/e4J3npE5ei3q2bDYHMh3FqHZ6Onel5gH7Am/an2SaZg7ed2oCBgHsSBupq/XzD4jsIO6hh43r&#10;mEPlFL4ezpk1fLYhCcyZZ+ZG3v8etdY8x82DGwbc9HW9SeVeI0B+Z4gbvo6YJHKeXsPatWsonDeZ&#10;lGud2PDh3rqS7EcKzME1w3P6ykIHqN4ROSXnTEC6pdI01K+aS5n18ZMAvt3LKHqnpXqIvutOI8XF&#10;kOFc03yR5eWwLabNHc34m8YQ+6MYYvzTtVEh8hJ1jD8PEQCf+XDcYH3feOKvj2153x/FEjPUem+y&#10;Ha0+G9RWVQVvWNdtYEPYDQ2xikrPIHEAcKSaZS8FHW2pw6LuSDJ6Xu99mRXbwjutuV562UjvMjiR&#10;W5vjkDbiJxg9Mb0bSy2POYdW94o5UNCwO0nQQEEd0zeepNvsgJeqVWW4w+lV5K2i9HXj6Iy9PaG5&#10;fom6I9F4XHbvy7wc5rWy561SYxAUezwJYQ2Cco4a5DBvWrrY1865gSY3nwZrcAdcmL/czkC2gXzb&#10;i5j+UDrpD01n5YcnC5TYSZgx1TjOXStZaQ5q2Ot9vLk5zUSbx1jNqc6fhuKDDVQFntT6xpN0i3ns&#10;vVQZ/HxndaCcWWaKrCffatmi48eej9rF041UWzNWUhfw8186yDii3fvbb1y695vnD7ud/taFVp6j&#10;GM9BBH/ay+jFs6g5KF25pQGwk/hIWuiUUh3kvDvLGBS5g6k7ALhyMhl3GL9V9X++0Cp1Wrv8v7G3&#10;mvJ3PNBYTuk7XrAnkHRTL67vOsF2/TQybmpJ3RG0Boq6k6QRGPXgqjAb2R+/YA7YHUnibd1wU7Sz&#10;ZUdMQ5ufvqqrP8k164e1ZtrAaxh+lXXhmcVmjyLm7jTmLF7L2sIUoiLAu+UFKsN8guOc05nzYVMd&#10;L5uDsztvS2ibCrKb2IY5jevezw9zuPnmU/tTmxSFndKZNpKb8llmWs25YX6vHWFPIONhIz7gKllp&#10;XM+H67jbHNS0Fleo7ZrT8HzDN23qzpbBDRuq38MFuLZW0xAYN2mPzU7U6CTS5i5hbVkhKVFG2/iF&#10;ivCvD05fWegc1TsiHXfuBKRxkPQvZi8JjMECSzOnUPBOPZ5WiY881L++gCm5Rg8aAAYnMe1Of8gn&#10;hlvNnEkA9S/Np9wSvPBs+Q0Pp6eTbk7zuyhw4Ei407gLihGQKlpa1/pi3+eiNCu1+X3Tp60wgoRh&#10;i2HczQEt1d3LyF5aiyfgBORzlTNrYWV4jQwJLiKGtIfME/i6AnNAulM0KNHsee2lemFu24ETLDxb&#10;C8hdZwQc4v9lYuuLhtFmT8ymepbNW3nSx6c8WwuY/5bXDF6kdEnvpt4mJt3s4eAqJfvpmlbHXBs+&#10;F6W5RUZ+tqjJTA4c1G5QEtPuNcpB5cJgg5S15nOVMneFUUuc+mP5Z7m+scSOAHBT/W7oRrd3UxXV&#10;TYA9jjjzaQJDyznG+9Z8ntx4kodePTUUFVbhbvTgGZxI0ugwrpCbj3OoLV7a3OOzN6vbuMFo4F07&#10;leIgPWGMKY/EwQD1bN7SujkY4+9dtHsZc1ed5NFJn4vS/JXUNXrw+OJIui3gVnMHjz3P1iIK3nHj&#10;afQQeVsSMQE/f9S1Zm7wbVWhG5dNLqrMnuHRIQfjCdB8w7me2g9CvGiEk6TsgPOBfRTXdGWFHuEk&#10;5Yk0M3VHEevCasy3aK4nD5VT8Er4DdaY1IlEA/VvvEnVW5XUA857kpoHlpVw2YmbntGcumNF0F6U&#10;DhLNHsneLQvIDTJwVSueGgrmltMA2MdPZeJJIxid09myIxhBuHjjmtXzunkDO5gmN2Wrqow69Ppx&#10;4Q+q1iMaqJxt3khs9YSswRY1jhuGYqRi6MXFo0PnwyYPNU/PN56kGZDI1Pu68mRxEleOI2GwkYqr&#10;PODGsJV79XRjsNSHSwl9VddBHWoj+XCtLmBlnQdPo4+4exNPfq7uBMcd00gabPRuX7EkyCC+oVzg&#10;ZvPTBRTkP8nSjSG+xwMHzO8u+M3s5sEND1Xy5vZa3nyrASJiuTPw+sjUUGEO+D43SIc3WxTjxhhl&#10;qNWYWSdzOsvCSaneEekK51BA2uglMcdMpg9AUwPVi7NJT57AhPvSSZ+UzITkdLKLAwJCtigm/9LI&#10;fegXlTyZ+AHmf7z1rMxMZvpc4/HgJ2ckkx746EWrYPYp6hvP5NSWq/WGd2aR/nA2CwrNEXZ/ltmq&#10;13fslIc73OCKnmRejJga3nqS9JRU4wSSnkxy5krqjgRuIZ1hvyWDqWbwq/S3XXPHPCp9jpEHtMlF&#10;2RNTmFVS0yZfls/rorpwOlMWVuMFoiblk3W9NRBmJyE7h3gH4Cone9osSre52w44cdzd5rWmdkPn&#10;pl7BnkDW3EQiI4xG/JQZRVTt9bS+qGzy0fBhGbOmZFLmAgbEkzM/qc0NgKj0OS2P3k+bTpH1phvG&#10;jbe6NbOY8kQZriaw35TD3AldVE+dtRwkTkrEDjSsy2XWmjrLjQEfnm3LyFxs9P+KSgkS0Go+x3ip&#10;LZzO9MIqXNaDu8mHe9syMqcsoPqI+Tv+MvxGSvMTFt5qilaF1RX33BWQbib+tkQig/SEMaYYEhOM&#10;I6X+95tb17f2BLJmxuOIANe6bKbNLqXm8zYHDJ695SzwH3sRUaTNn9rm92977Lna3lw67qZmeWZz&#10;vRn02IuZSNoIo3FZ9HgB1db9Oe6i/Je5lB8yys/EIA2/tmKIizdak7Wr5lMe5Kalp66UzBlGY81m&#10;s4G3hoIZBdRYy/CpGJZCVmoUNHnxp34MW0BPMPeaojB7pxk3cu68HjhURtErRmN54j3WmlPCYo9j&#10;2gwjdYc31LXglZOZ80gMdoyBq6bMLqXmgKW8+by4thQx3V8PRqWRnxnbJt9ol+ls2REAbOMnGwOT&#10;NtVSNG0BVdY6yVNH2S+zKXUBEdFMndY2d+zpFck1V9rwNHqoLVnRpk7zuTazeT9G2roQ47n3CsHO&#10;h9ZjF/AdqKZoxhQWbPGGPB+2PHVWR13gI0BdIoqJ/xKPHahfkcmCdxraBGEbNj5J9hojyhf7s3tP&#10;3ls3bMHaSG3f39dYT/n8KWSuMcKf3dpGiohicqZx/erdUsTKcC8NI+K41cxBXb9qbtvOTJ46VuaX&#10;Gim2rr+ThGCXGs2DG3qpKjTSbdhvSQp6QypyZDS2Rg+eD1awYmubg5DNW82b7NGBiU4jcZgpg+o+&#10;rGvzPZ/esnAyqndEusJ5J06cOGGdebZr2FrEk89U4bbWWBa2oQn825MZxA22LgH2l5P5xEqsdXcr&#10;jnhyCrOIC6jA3WumM321eRtsWBpLFgfpUXqgjOnTzBMATtKWLiHFP0gIXmqensaCTe21EG1ETcon&#10;PzUg+I6bshnTKTUD1s5JS1iS2uadAfB+uIzMuZU0WBvSflHxxPmqqfH37L0ph4rsOPM/4b/POa/5&#10;d4wnpyIL/zfU7OOVTHnC6BkUm7mGObcE3HreVsCE+dUQYcPhCHJLGmBMBiWPGL1WmjV5qF0xiwUV&#10;7pYTcl8Hjv7A0YDBNiMcxDw0lzl3B5YRC289pbNnUebPJR64L01ePP4oZ4SDmIfzyJvQS3/nADX5&#10;E1iwpfPl3ucq58m5K6lrPrxt2AfZseHDGzBgqW1oIjnzpxIb7OIQ42Zb1cJsirb5X8j/OkCr17Lh&#10;nDCHfDN4IOBel8ljq8xefYFlPuD4cYzPYekTZi/WIBq2FjCroLq5DrUNaHlE0OvxNN/cCfk7+o//&#10;EOcI78YnSS2sBSJJerqYyb01TY7/e7InkLc6o22DOFBjOdkPraSeSFIKi43UEQG8u8uYn1facsPV&#10;X28CviMevP6DzxHD5LlzSIoKUXM2NVBTOIsFm/w95AOOvcB6ExvOCTnkPRwbfGBbbw0F0xZQbR7C&#10;LWUo4Pi1RTH56UKSzMfpT6rJTdkT042gETbsV8YQN8wBeNi3vQ7XEWPfHGMyyM+KpuY/HmPlxz7j&#10;psni1tcywbWc/+NzK8jyj7tq1Wo/rOue5DWaXKx8JNMIxl+bwZq5/sE+T3Lc1C0jdZbxdJf9tjzW&#10;zGgdGWi+Nmt1PdP7hHcO81KT/7ARjGrnOs+zfRmzFla2XGv769NWxwE4Rk9m7uwk2hxSzddQgecv&#10;i6ETyZ+XaAa+TqHs9DbtHSuheOtY9vgsKs08sjaHA3sEbeqklHnzSRsR+M2e5HeBMNcJd79DvFaI&#10;+s+zv4a6j439t9+Rx5pp3RU1PHt4d5eSO7uspY0bcD5s1ZZwxDB1Xh6JQc9BHipnprNst/E/f3lx&#10;3ptP3oTIk7eRTO3Vza2u1/pGEh0bg7Nv6/NZ5B15FE4LvMYNUT46yltP2fy5lNaZd1YDrxd9Xjzm&#10;+4dub7XsR+A1YmtOJs7PI9HMzd1+/eylam4qRR8YneEKl7fuTBeSt56VudmUm+djm8PB0KjhsH8f&#10;B/zXq454cpZmEReqwmy+vgJCXGP5uddkMn218Wa2AVHEXD8ch2cfNX92GddZAxLJK2l9g8NTkU36&#10;cvOZb39ZbFX3d3NZUL0jclqdWz2kTZFjM1jyUjE5k4wRT1uzYb8yjrTcYl5aGiIYDTAsicKSQjJu&#10;iWp7ErFFEj0hi+LicBpwHWUn7okSiuemEBtkJF3bsDgm5xVT2CoY3TH20VNZsjSLxKstOx9hw3lL&#10;DsVPT2R4OCc5ad+VDzB1vHFarF21NPggDk0+PI2e4NOXLQ26ZhEOYh9ZwkvLc0gba5bN4+b6x82T&#10;9IQMCleVkNfm4sjCHk3a0y9RMs8cDTlwXzy+1q+lYHSXsEUlkbeqhMIZiUQPsZkNPQ+eRi++VnVT&#10;kCBmoIhIEnJLWLs0i8QRkdgi/K9jvpbNTtTYNHKWv8QSBaNbcd5bSPHTGSRYy/xxsA2JJSW3mOJ2&#10;gtEAkWOzKF6zhKz7Yo1RtY+0HLe+pg78jiHYbzF7q9FA+eIw846fc3xUb6wGwD52XPvBaIBB4xg3&#10;AqCB6q1tH9i0j0ghb1UJeVMSjGPPX282GsFo25BoEmcUUrIqL3QwGuPYi3uimLVLs0i5Ngq7LeDY&#10;8/iMnInNx16IYDRGT9Ss4mJy7oslsq8RFG91/N6SQWFxB4LRYKTMyC8ma0I0kTYf3o9rm0efdx3x&#10;YRscTWJ2McW5CUTaAnNKV7OgK3tKRzhJeSJUo+4kIqJ4wOwNxQcrWBrmmAnETGTi1QBO7r1HDb9T&#10;Y6TuCBmcMDmun9r6Wttfn3p8EGEjckQiGU+XUDIvSDC6lcDzl2XytNyoPanOlh0x2GOYurSEvElm&#10;neQJqJMibDjHTiavuNASjD6DhKj/aj/24uvrJG5KPisUFALAPiKNwpdKyJtiHrsB50PjWqjlfBg8&#10;GI3x1Nkv85lstkWay0vz3d1T57y3kJKFk4kbZoPjDdRvDTyfxZIyt5jiVgHILmSPJiWvhJJ5k0kY&#10;EYmNgOvFI5Y20knaW4HXiNbJG/b1nZ2EKWYQ+lA5heGmJrJHM/lp47d2mse164NaXI0efBEB8Yz2&#10;vsRBidzqHyjw6kTuDBGMBnCm5lOcnUj0YBu+Iy5qN1ZR9YELb5NRh+Qvb9vb3jFhLvnWsmip+09r&#10;WWiP6h2RU3ZO9pBuy4fX48UXYcfRJkAdHt8R86RxCq/RKT5v88ndZg91h/UUNL++DbsjRA8VObMd&#10;9+I55uuC8mEeJ4CtnwN7kMexpKudet3k11xH2ew4Tq0g9CL+Mm/DPsCOLVTw8GSafHiPGIFEffdn&#10;i6479rqkDjZfo+uO35b6HNXp0hNUD55Tmq8pztL2wWlrt52NAtuCp3It1J0C28On6Xzm83rw+s7g&#10;7ygc/muNDh0XLkofzqTsEMQ+sZY5gWPbtMf/Xl1drs6AshCK6h2RjuslAWkREREREREREQmLq5Qp&#10;mWU0RMSStWZO0PzRIiKddU6m7BARERERERERkc6pe6uSBkIPZigicioUkBYREREREREREcPxaso3&#10;eoFIEu9QLmQR6XoKSIuIiIiIiIiICACed96ktunkgxmKiHSWAtIiIiIiIiIiIgK4ePONegBiExNx&#10;WBeLiHQBDWooIiIiIiIiIiLQ5MN7xIsPG/YBdmwR1hVERE6dAtIiIiIiIiIiIiIi0iOUskNERERE&#10;REREREREeoQC0iIiIiIiIiIiIiLSIxSQFhEREREREREREZEeoYC0iIiIiIiIiIiIiPQIBaRFRERE&#10;REREREREpEecd+LEiRPWmT3pvH9dbJ0lvdiJ386wzhIREREREREREZFzhHpIi4iIiIiIiIiIiEiP&#10;UEBaRERERERERERERHqEAtIiIiIiIiIiIiIi0iMUkBYRERERERERERGRHqGAtIiIiIiIiIiIiIj0&#10;iPNOnDhxwjqzJ+3atcs6S0RERERERERERETOACNHjrTOOiVnREC6qz+UiIiIiIiIiIiIiJya7ojd&#10;KmWHiIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIBaRERERERERERERHp&#10;EQpIi4iIiIiIiIiIiEiPUEBaRERERERERERERHqEAtIiIiIiIiIiIiIi0iMUkBYRERERERERERGR&#10;HqGAtIiIiIiIiIiIiIj0CAWkRURERERERERERKRHKCAtIiIiIiIiIiIiIj1CAWkRERERERERERER&#10;6REKSIuIiIiIiIiIiIhIj1BAWkRERERERERERER6hALSIiIiIiIiIiIiItIjFJAWERERERERERER&#10;kR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESkRyggLSIiIiIiIiIiIiI9QgFpERERERERERER&#10;EekRCkiLiIiIiIiIiIiISI9QQFpEREREREREREREeoQC0iIiIiIiIiIiIiLSIxSQFhERERERERER&#10;EZEeoYC0iIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIBaRERERERERER&#10;ERHpEQpIi4iIiIiIiIiIiEiPUEC6C3i2l1JUWESly7qkfZ3drjsF2yfvtgLS70kmc507cFXpFh5q&#10;S4ooKqzkDCoWIiIiIiIiIiIiXaLXBqTdm5ZRVFhE0St1+KwLO+ioaxtVG6vY02Bd0r7Obtedgu3T&#10;nm3VeJp8uKprCdxVz95qqrdUU98YMFNO0VFc26uo2riHg9ZFIiIiIiIiIiIiZ7leGpB2UVVSSdXG&#10;KqpKyqk+bl0ugWIfyCHllkQm/8utRAbM3/NGAQX5Bbz5ccBMERERERERERERkRB6Z0C6bgMbGoEI&#10;gFo2VHmsa0igwXGkZU4laYTdukREREREREREREQkbBFz586da53Zk7744gsGDx5snd2t6l4pYP2+&#10;b4i/P4Xv/rwL11EHP731GvpZVwzka6DuzXJefuc11q+vo+7Tz+g3eDiR/yeCI3+ppPLPR7jixvuJ&#10;c3bRduHyeah/r4JXX/sdVdXv8qcPPuGzvgMZfsnFRIS63dDRfXJVUlSyno/6XMWoH/QDTy2ly19l&#10;2y4XDV44/mUjn/zlfd5//30aB/+EqxyW9wvmuJuaV1+i/HdVrF+/lbqPPud4/8u4bFA/4z5BoMD3&#10;v/Q4rqpXKV37Arv63cqPL7Ou7OeisrCU9R9FcNWoyzj+cRWvvlDGC3v6catlI9+BOt547WWqNr/L&#10;u9V/YteB4/S/9DIGXdSyJ77d5Tz7YhXvf3ExP7l6UKvtmx2oZtmqN6j5JIK///vLsDUv8OHZ+y6v&#10;rq6kev161u+sw93Qj4FXRHLx+a1eATjCrrcqqfvyCm68P47AYuHeuIz/qqjh/T81csmoq3AEfFHh&#10;fAYREREREREREZGO6I7Y7XknTpw4YZ3Zk3bt2sXIkSOts7tPUx1Fk2ZRRQJ5q9PYNzOdlXudpC1d&#10;QspQ68oG74fLyJ5XibtNsmkbUfflMc1WRPZqN/G5FWSNaVna2e3CFfr1AUccGQU5JFjKS+ht2tmn&#10;bQVMmF+Nc9ISlqQ64UAZ06eVEmyIw3A+i7tiFrNW1OFpsi4B25Up5M1LIzqwM7b//VNzGLd9AaXm&#10;aH/tv1cNBRMWUD0shZyxtSxYbW50Uw4V2XHG301uKufOYtmHwXrIG9/H/PRo7ADHq3kytYBaYsla&#10;M4f4vtb1wbUqncx1HqKnlJB/txmV99axLOtJKg+0+cIhwkHcjHxybglMhOKmbMZ0SvfHk1ORhbmn&#10;uNdl8tgqF76IKNIKC0kZZi7oyGcQERERERERERHpgO6I3YbqQ3vO8m0pp8oL9rHjiIlwMO7GaMDN&#10;hnfNgKXV/jJy51bi9tmImpDDklcqqKiooGJtCXmTovGsy2ZuxWHrVp3fLlz+12+KJD57CWtfC3z9&#10;GOyeGooeL6A2MD92V+3T0BSWVFSQc5Px3/hc83Uq2gsQGzwV2UxfXofHHkPavOLm/V67Ko+00Q58&#10;H5eRnVuGO0iw2v3KAko90SROyaOwpIRp11rXCOJAGQvWeIieMJm8whJKpseaC7zUPJ3Nsg892GPS&#10;yFu1tvkzrF2aRfwQH65XssldZ4bd+8aTdIsdmmrZvC1IcJk6NrzjgYhY7rzNDEY31bHskVlUHvAR&#10;OT6LwjXme7y2liXZCTgjPNQUZlKwzWt9sVa82wrINoPRKU/ntwSjO/oZRERERERERERETrNeFpD2&#10;sW1rLWBn3E0xADhuGkc00FD9Hm1D0j6qS0pxNUHUpEUUPhKH098z1uYgJjWPpTPj4Yg1oNjZ7cLl&#10;f307cVmFZN3kxObPzGC+fn6qE45Us6zM/6m6e5/CcLyaohX1EBFF2vw8UkZHNu+3bVAMKfOWkjPW&#10;Dq5Sit4M1uM3loyl+Uy9O4YohwN7S06M0JogdsZS8h9JIibKgcO/kWsdK7d4YVgK+b9KIWZQy4vZ&#10;hsaT9UwOcXZwlaxsHvQy5o5EIoHa9VW02bsPN7PZC9yQ0Nx72rW6iMojYL8ph8In4onyv3eEDedN&#10;GSx5OgUnXqoLV1AXJAAP5k2EhdV4IxzEz5xPWlTAh+7EZxARERERERERETmdeldA+ng1m7cDg27l&#10;ViMeDY4Ebr0WOFTF5o9DrG9P4OH7gid5to95mIlXW2Z2drtwBXyOiWODJ2Nw3pFoBNo/2EkDPbBP&#10;YfBt3UxtE9hveTigl28gO3H3GUHf+nc3G/sdaEwCCcE/bjviSBjfdiNXdRUNQOw9E3EGS7NsjyMx&#10;3ugRvaPOnBd1A/GDgd2b2dzYevWaqiq82ElI8CfZcLF5UwMQzcSH4oKnzBg2kYnXA94qNnxgXQh4&#10;ayjINW48xM9cStaY1q/Sqc8gIiIiIiIiIiJyGvWqgLTnnQ3UApHjxxHVPNdGfHws4GHDO5aoXcNB&#10;IygafQ3RwQJ+ADgYNdIyil9ntwuX//X77OPNwiKKgk0lNUYv3v37jFzP3b1PYWhoMELM10RHWxe1&#10;iBpONIBrH/ssi5zDggfS2zVseNBg7cFDHsDO4e3L2n535lRZb6zrPuAPjUdx513RQD1VGwPSYByv&#10;puo9YHAid4425zUdpKERGHQNo0KMgQg2oq40PpPLZU2r4eLl3AVUHwkejKbTn0FEREREREREROT0&#10;6UUBaQ+bf18PRBI/tiUcDWAbM47YCPBu3dw6dcKXXg4D2O20lx3ign79W8/o7Hbh8r/+oTqqNlaF&#10;mOqMAHTf/sY+dPc+hcFzxMhPbQ8r10Z38uA5DODFtc36vbVMNS4jfYntgpb9ddx2J7ER4K7a3Jzi&#10;xbfN6PkdfdedLTc6jnjM77s/FzRv3RFuXC7APoq4Hwe7SdD5zyAiIiIiIiIiInK69J6A9IEqqvYC&#10;eKicl076QwHTtBXUYaZO2B6wzSWRRGL01rX2Xw3k3m9Z2tntwuV//RFTKTEHsQs5rZlKTOA23bVP&#10;YYiMjATA1d57HPfixQjkdl9o3IGxK3YS84J8Z5Ypf0JAQLhvPAk3BKZ48VC1vhaIJu6GgPUckURG&#10;AAc+DTpAo983x44CYLdbP20cKZOiwFvDgtyV1LdJ7X0Kn0FEREREREREROQ06TUBade7G3ADtgHB&#10;ewjbBxhzqzdW4/PPHDKK2MHAgWqqrPml/bxVVG2zzOvsduEaMspIA7G3lto2gUqDr67MSNvwjtmP&#10;t7v3KQyRo2OJBNxbt4UMinuqjLQq9rFxRiC9m8TExAJeaj9oO5SlwU318iKKCsuoPdJ6SVxCAnY8&#10;bNhYB42b2bwbuP5OElul5ojhumuBplpqtjeXqNaa6tiw0WMEs8dYA8YXMDw1n8LUKHCVk51b1iaw&#10;fSqfQURERERERERE5HQ478SJEyesM3vSrl27GDlypHV2F3Ox8qFMyhujmbwqn6RgOX2b6iiaNIuq&#10;47FkrZlDfF9jtqcim/Tl9TAgnpzFWcQFxg19LkqzMykz44HxuRVkjTm17dybllFe56P/tROZPNbo&#10;URyM//Xt12dQmJtg9Mb189ZQ8IiRfzgxbw1TzchuZ/eJbQVMmF+Nc9ISlqS25HGuW5rKrLe8xGau&#10;Zc4twcL8Vh4qZ6azbDdE3ZvP/IeiWw325929ktzcclxEMXlxIUlDzQUh3r99NRRMWED1sDSWLE6h&#10;zVZNdSxLn0WlN4qk+fOZPKJ1jmb3mkymr3YZvdAXJtI6XOyi9OFMyrwJTJ5Qz8o1h0mYt4YMf/5o&#10;v7plpM6qxDsgloxn5pAwOGBZUwNV8zMp2u7FPn4OJU/EmjdK3JTNmE7p/nhyKrKIw0tN/sMs2OLF&#10;duVkFuUnteTEPqXPICIiIiIicno1NjZy+PBhvv32W05zaEJ6wHnnncf555/PwIEDGTQoWGCm+6nM&#10;SXc6E8p4d+iO2G3vCEj7A4MnCcz5A6zRj5QEpDhoCQgSYcM5OoFxYyL5+sMaqrfX09A3nrR4F6UV&#10;7tZB3E5t5w9GthM4bxbw+n2dxE5IYNwVAzn8yWaqXq/F7YPIO/IonBYTEPTtzD6FDgj7Nj1J8tO1&#10;YIsk+voYnH1h+IQMElun6G6tOVgOtsHRxP7kOqIHHKb+T7XU7m7Ah5343BWtB/EL8f7tO0lAGmB/&#10;GZmZpbiabESOiOfWm0cRSQM7q96kaq8HBsQwdX4eicOsG4Ln9WzSi+shAuibSJ4/NYpFc1A4woZz&#10;dDxjfuyET+rYtrUW93EgKo0lT6cEDLxoDUgDTW7KnphOqYu2NyBO4TNIxxw5coRDhw7h8Xj48ssv&#10;8Xq9fP3113z77bfWVUVEREREus3555/PhRdeiN1u5+KLL8bhcDB48GAGDBhgXfWM5fP5+OSTT2hq&#10;auK7776zLpZzXJ8+fYiIiOCKK67AZgunc9upU5mTnnQ6ynh36o7Yba8ISNctTmXWO15in1jLnPHt&#10;FISPV5L+RDmeqydTUpAUELj2Uv96EUUv1BhBRABsRF47kazsFOwV05m+2hqQ7sR2nkqy05dRf30W&#10;a2fHB00t0poX1zsrKCiuCnh9sA2IIv5fcpl6U2SQ1+jgPtFeQNhL/ZoCCtbW0mC+VtvvIAhfA9VL&#10;n6RokxtfcxoKG/Yr45mWPZX4IZa9Dvn+7QkjIA1wqJbSJct47YOGllQtETYiR08kIzOFmFB3LxrL&#10;yX5oJfVA5H2FFKeHjsJ76sooKnyZ2kMBqTv6RhKbnEHGfTE4Anu3BwtI07oHu/2mHJY+EdeyXWc/&#10;g5zUkSNH+OSTT3C73Xz55ZcMGTKESy65hIsuuoh+/fpx0UUXYbfbOf/8862bioiIiIh0uW+//Rav&#10;18tXX33FsWPH+Oqrrzh06BAHDx7k4osvxul0csUVV5zxwemPPvoIn8/HeeedZ10kvcSJEyew2Wxc&#10;ddVV1kXdQmVOelpPl/Hu1B2x214RkO5KviMevE027APs2FoFEtsXzna+jU+SXLgnePqHk/B5PXh9&#10;YOvnwG6mGzmZcPape/nwerz4OJ37YGry4T1i7osjeJ7xU3bci+eYD2x2HPZueIee+Ay9xBdffMHe&#10;vXtpbGzE6XRy2WWXMXjwYCIiTmchFREREREJrqmpiYaGBj7//HPcbjeDBg3i6quv5pJLLrGueto1&#10;NjbyxRdfqJeq0KdPHy655JJuT22gMienS0+V8e7WHbFbBaTPILVPT+DJXSkUrkgjdH9bEekuX331&#10;FTt37uSzzz5j5MiRXHXVVfTp02vGfhURERGRc0BTUxMff/wxu3bt4rLLLmPUqFFcdNFF1tVOm48+&#10;+ohvvvnGOlt6qQsuuKDbe5CqzMnp1BNlvLt1R+xWkZYzhou6P0P0XXcqGC1yGvz1r39l/fr12O12&#10;7r77bqKjoxWMFhEREZGzTkREBNHR0dx1113Y7XbWr1/PX//6V+tqp43GYJFAPVEeeuI9REJR+QtO&#10;PaRFpNfbsWMHBw8e5Oabb8ZuDxhQU0RERETkLHf06FE2bdrEpZdeynXXXWdd3ON27drFaQ5DyBnk&#10;vPPO6/aYkMqcnE49Uca7W3fEbtX9T0R6raamJjZv3syRI0e4/fbbFYwWERERkXNO//79ue222/h/&#10;/+//sXnzZpqamkeWFxEROS0UkBaRXqmpqYlNmzbRr18/xo8fzwUXXGBdRURERETknGCz2fjHf/xH&#10;LrzwQjZt2qSgtIiInFYKSItIr/T73/+eiy66iJ/85CfKFS0iIiIi57w+ffowZswY+vfvz+9//3vr&#10;YhERkR6jKIyI9Do7duzgm2++4R/+4R+si0REREREzmnXX389X3/9NTt27LAuEhER6REKSItIr/LX&#10;v/6Vzz77jPj4ePWMFhEREZFep0+fPsTHx/PZZ5/x17/+1bpYRESk2ykaIyK9xldffUVdXR3jxo3D&#10;ZrNZF5+S40cO8O4f/sS6P9TyYvWfWPeH3fyp4SuOW1cUERERETnN+vbty7hx46irq+Orr76yLhYR&#10;EelW5504ceKEdWZP2rVrFyNHjrTOFhHpctu2beN73/se11xzjXVRJzXx3zVvkbxuP3/62rrMdMGF&#10;3Dv+ZlYkDud7ugUoIiIiImeQv/zlL/ztb39jzJgx1kXdZteuXZzmMIScQc4777xujwmpzMnp1BNl&#10;vLt1R+xW4RER6RW++OILPvvsM6666irros45uo9fzF9K1EvtBKMBvvmadRvexjHrVV78wrpQRERE&#10;ROT0iY6O5n/+53/44gtdqIqISM9RQFpEeoW9e/cycuRIIiIirIs67uifmfSrt8n7PGDeBRH8+Mph&#10;PPxjcxrh4O8uDNzmIJOeKuE3BwLmiYiIiIicRueffz4jRoxg79691kUiIiLdRik7ROScd+TIETZu&#10;3Mjdd9996gHp7w7ym/mvktXgnxHBzbfeytqgKTmMlB7/+PJ+/vs7c1a/oVT+8h7u6G9ZVURERETk&#10;NPj22295/fXXSUhIYMCAAdbFXW7Xrl18953/4lh6uz59+nR7TEhlTk6nnijj3a07YrdtwidylvLW&#10;UJA+geQnynE3WRd2sZ58r+7U5KFuzZNMuW8CEyZMp+yM67nqorKwiKKSWjzWRe1wr8sk+Z50CrZ5&#10;rYt6rU8++QSn03nqwWjgvys3tASj+1zEo//yz/xuQrBgNEAEfxc3AVd2LDf3M2cdO0Dy6j9rsEMR&#10;EREROSOcf/75OJ1OPvnkE+si8Tu8gzWFi1hUuIj1+6wLzzEhPuu+t415i17cweHA9eUcsI/15m++&#10;Zse5/usG/6yHd6wxynfhes71Q/xMETSEImehXTVUe8D38WZqD1kXdrGefK9u5FqdzazVtTTgJPaW&#10;MUTZrWv0gONuardUU/2BG591GQfZs7GKqu0ujloXhdRAbbULX5OH6m17rAt7LbfbzQ9+8APr7I77&#10;7iN+U32k+b8/vvUOFv/9Ra1WCWroP1D5s2F8z/zv8b/UseJcP8+LiIiIyFnjBz/4AW632zr7rOLd&#10;t57nC2fz6AP3c/8DjzDz18+xdsfBIO2sTjj+Ke++vZ71b69nZ6N1Yfc7/NFWtv5+K1s/OoVGxL71&#10;ZsBtEYvebifkFuKzHt5lzFu/5dOu+U7Pai1BTev0fOVWdn7iPcu+o8PsNH/zd/f3/J773DuN8v3H&#10;Uyhb4ZbvEJ/Vt/9do3y/vVM3XHqIAtLnimvTyLkvgcQp07h1iHVhF+vJ9+o2dWx4qwGIZvLSJczJ&#10;TCPWYV2nBzRuY2V+AQWrttGcAeKURHLrv0wm8ZYUch6ItS7slY4cOYLX6+XSSy+1Luq4nXt51j+A&#10;4fdGsDox/Nfs++NbeTba/z8PK7Zp4BgREREROTMMGTKEv/3tbxw50tL54qzR5GXr0/eT/Ogi1ry9&#10;g32Nhznc+Ck7N6/ludkPctdja/n0bH6yF9j3xlM8lfcUT73RXqCtfTvfWmIG3Nazful6dp7l38np&#10;1RLUtE5rfvsUM6cmc9ddj7LoPYU2w3H4/WeN8r28873vVb7PPgpInysiIolLz2Dq3dF0e0ffnnyv&#10;bnOUo15gaAyxg6zLzm72EUlMzUwjbrB1Se906NAhhgwZQp8+p17d7dnfEkS+9EfDuabV0pO5kHtj&#10;Lmn+358+PdhqqYiIiIjI6dKnTx8uu+wyDh06+x6BPbzhVzy1wQhjXf7TR1m47EWeL/oFqdcNNFao&#10;f47Hl/fyp0ebdrK1KqDvqe8dtv4lcAXprIHjHuUXs37RPD16/3UMtwG+fayfdz8PLt2Jkml2M5Xv&#10;s1LE3Llz51pn9qQvvviCwYO7O3LmobbkOV7d3Mgl/3AVjiYPrq0VvPzaG7xc/i71/32I4wMu44rv&#10;+5O8BuHzUP9eBa++9juqqt/lTx98wmd9BzL8kouJsMS5PNtLee7VahoH/4Sr7A3UvPIC5a9upvHq&#10;OK76P633xf55DWtfeoHni1+iapeb//fdQC4b6qCf/zWPu6l59SVeKF3JSxvrcP9vBJE/dHLx+a3f&#10;08g3XMr6jyK4atRlBH4S34Ea1q4p542yV3l3dz3uhn5cGhVJ/yDpdMNbN/R7Qcs+l/+uivXrt1L3&#10;0ecc738Zlw3qh/Utg39XpfzX2x+y7/PjXPwDJ4Musm5lCG9f2zLecxu7XA14m47h+Z+P+dP77xv7&#10;ENhLusmH+/21vLTud1StX8/WnfV87uvPZUMG0a/Ne7T+To5/XMWrL5Txwp5+3Prjy6wrA+B6q4jS&#10;d3by0QEP33x7tHk/3m/+Xt3UvLSV/d8bReIdI/nu42oq1r7UUlYiIrnyspOUv6Cfxyz3u9181vdS&#10;hl/av83vci7Zt28fF198MZdc0hIM7qwd1e/xonmNfteNt5I81LpG+86POETZe19gPPk2gH+Ov4LT&#10;0TFfRERERMTqb3/7G3/729+6JtVdO7744gtOnDhhnd1JB3nrt//JH/8XuGEmpf9+Gz/4Xj/6f/9y&#10;Rt98O4P2lvGHz+Cbvedx9QP/QOtP5uPgzrd49fmVLFm2ipfe3s5fPz/ChZf9kB/8H0sL6W97qHj9&#10;j3wJ/N34BxhrbQcc2cfWirU8t+w3FK9ey7s73XzxzSVcecVAbKH6xRzZx/qXS/ivFUXtbLOP9YUl&#10;vLXzrzR4Ae9hGj/dxR/e/wOfRFzF3/+gTWs8uB3/xS9/9wlwKZdGHuWot4mPuJoH4oL81iE+62c1&#10;L7DJBXzvWu65cwRdNUb7eeed1+0xoa4tcwCf8d4Lm/gEuOSWR3n0pyO4fNjlXD7scq4edTOJP0vi&#10;2m8/4J2/eDi6dyN7v38HCVdaf6sOlD+Td996Xiz9L55bXMzqsNbfSsUrz/HsomJWr3uXD91f4Lvk&#10;Sn440GZZs+XzXPz/3cOEEZZf13eQnetf5b9WLGHJf73EO+//lYNfXsgPfviD0PEX30F2lL/EC//1&#10;n+1sc5gdL/4nr2z5M596muCrL2k89DF/fP8P/MFzCf9wpXlT6WQ6Ur5DfNajuyt47Y9fAn/HzQ+M&#10;tdQVp6Ynynh3647Y7Xknuvao7LDuGKmxLTdlM6ZTuj+enBWjqM4qoibIKHGO0VPJm5uI03JAeT9c&#10;Rva8StzBktk44sgoyCEh4Hdxr5nO9NVu4mfkQMkCjJSzTtKWLiFlqH9f4kh55CiVy+va3i1zxJOz&#10;NItR+1eSm1uOy/qoQUQkiXMLmTo6sH9yDQUTFlA9LI0li1NwAuClbmkms94KkgxiQAxT5+eROMw/&#10;oyPrBnsvg7tiFrNW1OGx7jNguzKFvHlpRAfstv+7ikudytG3llFnfUIswkHcjHxybokMmNmRfW3L&#10;/55W8bkVZI0x/7O/klmzl1EXpJxgiyJl3nzSRgT7/lPIGVvLgtUuY/ZNOVRkxwWs16ImfwILtljn&#10;As3fq/81E5k8spaVwT7vkETynplKTJDvtNXn8dax7PFZVH7esp6fPWYq+b9qW+7PFRs3bmT48OH8&#10;3d/9nXVRh731n4tJNO+03v/gDFZfa13jJD6vZsT8P7MH4JIf4fplPKe+VyIiIiIip87lcuFyubjl&#10;llusi7rUrl27+O6776yzO+kga6c+yHOfwOUPLmd56uWtFx/zcviYkXPvwv4DsfvjcN49PD/rcdbU&#10;t1q72eVJC3nmX0a1PBH82VoemfwcnwLjn1zPzJ+0rHt481PM+PXW4KkGBl7HYwvncXtgoxn49O3Z&#10;/EdhiPQErbbZwcLbZ7PJug5w+ZTnWf5P4aQQ9LFp3l0sfA/4yUxeHP8u9/96BzCWmeW/YLw1Thri&#10;s+4ouJ3ZG4Erfs7zy5IJ553D0adPn26PCXVtmaPV7xL6d/Cy9dc/46nNPrBNYGH5o4zyt7k7Wv7w&#10;suPpnzPbfBKgNTvjnyxh5k8CggJNh9n06xks/H2w9WHgdY/x67m3c3lzDCD05/HWP88v/m0Ne4LE&#10;eIi4nOT5z/DzUa2fnffufI7Hc0Okymm1Tcvx28Yt81ifdZ11bhAdLN8hPuvBVx/hweJPgfHMWz+T&#10;cN45XD1Rxrtbd8RuQ92rO0fVszKniFp7AllL11JRUUFFxVpKCjKIHwKeD5eR/XRN6wDx/jJy51bi&#10;bookPnsJa1+rMLZbW0LepBjsnhqKHi+g9njgRobqpQvYNiCOtOx8ikvyuadVvuUayla4GTWj5TXX&#10;rsojLcYOnmoW5BewNK8c701ZLHkl4D3vi8LW1EDlr5dSE+Q9W9ldyvy3GmBYInkl5mu8VkLevVFw&#10;pI5lvy2nOd7akXVD8FRkM315HR57DGnzilt/rtEOfB+XkZ1bhjtIpVSzZhnukRktn/W1tSyZEYu9&#10;yUNN4ZOUHQhY+RT31Zm6hIqKHOIxg78Vxms0B28bK8nOXEadx07MpDyKA7//STE4mlyU5eZStr/1&#10;6wJwoIwFazxET5hMXmEJJdND53GOy66gYmmaEdAP2I8KS5Cf/ZWs3GgnZV4Ja8111q7KIykK+LyS&#10;+UtqTpr4v371fCo/B+eEPEr8ZbjEeA1v3TKK3mzvGzu7eb1eLroojIEHw+AI6K1/8P9Z756EwfMV&#10;/+3/u9+FbZ8uEBERERE5Tfr164fX26a71BnOhv1i469PXylh/WeWllE/OwMHDmTgwIBgNAdZm+MP&#10;Bg7kuvt/wbP/1TrNx6flM/n3Vz8NeKHgfDsW8XN/MNp5O48uXM6LLy5n4b+awb7DO1j02EJ2BHyt&#10;vh2LeNwfjLZscyn+bZ41A4DD+adZvyDZHwcamdySGuInYfYePfYe771n/Dl2/A0M/MnNZrBtK++9&#10;f7KWpHSenbGp9xq/qa+CTX/0z+9E+dv5PPPMYPTwu/3rP8btlwF42TTnGTYd86/sY0fhz5uD0f40&#10;Ni8uW8ijPzVu2BzesYjHn9nRtnOk1Wdr+ffHzGD0wOtInfUsz7/4PM/OSuW6gUDTp6yd+e+sDezv&#10;99la/n2mGYy2bDPK7t/mV6xvxPj8j/yCR8eZZXngeB71pz+5a3jAi7ZD5fus1csC0g009Eth0eIM&#10;4of6z0Y2HFcnkPVMDvEDwLuliNI6//o+qktKcTXZicsqJOsmJzZ/PMrmICY1j/xUJxypZlmZ2SM2&#10;0PeTyF+cQ8pN0UQ67C3bmpypeeTc1vKatkExpPwqlwQ78EE11UMmk/9EPM6+5gY2BzHp+fzbTXbw&#10;VlO1tf2Dy11n9L52jk0kxp8XIMJBzEOZJA0C9tY1B9I7sm5Qx6spWlEPEVGkzc8jZXRk6881byk5&#10;Y+3gKg0e/ByWRl5uQstnjbDhvG0O8++NBNy8WdXy/Z7yvrbLR/XSZdQ3QdSkfPJSY4gM/P5T81ia&#10;FYe9yUVpsMB3E8TOWEr+I0nERDlwtFz1nAI78Vn5pI120FxqB8UweX4GsRHg3VJFdbuf101dnRdw&#10;Mu6OGBz+cuiIYfKMJBxA/Z9qTxrUPlt9/fXX9OvXNaHfv7tsQPPf79bvo92vPYg9uz9v3ubSYUO6&#10;rFeBiIiIiMipuuiii/j6a/8I3meLgdz8T7cbPUm9W1k0+S6SM2bzfOVOPvUGb+H4Nhfz3EcAl5K8&#10;6HnmpY9leORALr1qLA/Oe5HlDxpBu33FJQFBvmA+5cXF642g3k8eY+2yx5gw6nIGDrycUYmPsbzs&#10;F4y3Ad5NPLvWH1wM2Oaqn7Pcss3zRalGG8FbwfMbDgMDGX7jWEb7O7cNGc3YG8cy9saxjHKG19b0&#10;vf8uWwEYyw0/sUG/G7j5BmPZ1k3vnbPtwDPCFSMZbf65e78xhlBnyt/Bj3cav1Pkg8yc5l//dh77&#10;v4+a4xptZbs/jvXJizy7wQg1X/fEWpZnTmDUFQMZeMUoJmQuZ+3s8dgA78ZneSVYz+RmPjateI59&#10;AJHJPPP8PB68cTiXDryU4Tc+yLzS5Tx4BcA+nnt+k1mOAraxj2fec623WVji73m8kyWv7AFsXP7/&#10;jeW6H5opQgb8kOvM8j32qvBuuKh8n716WUDaTsKUtOCpCexxPJwSDXjZ/J55JB+vZvN2YNCtTBwb&#10;fPg+5x2JRAMNH+zEmlDBeXMCUcHeC4AoEuItz+0ARMQQa6YBiI4fFyS/rI24MaMA2PNxiOc7TM4R&#10;MdgB97YqS+qJKCavqqCiYg4JZrC1I+sG49u6mdomsN/yMClB02XYibsvkUig/t3Nbb6rqJvjW/cK&#10;9s8fG4cD8DS2DAB3qvvaLv9vbk/g4fuC7RHYx04kcTCwdzOb26TAiCNhfPCy0mkRsYwbE+Riwx5P&#10;3GiABjxGUuIQnESPtANu3quypFO5cjIlFRVUzE1oDnafa7799tsu6yF96YihLQMZ1v+ZZ9v8/u04&#10;9mee+sNX5n8iSP77oAeKiIiIiMhp0a9fP7799lvr7DOe7brHKJmXyjVm/Mr70Q7W/HYmjyTfxe0P&#10;PMXzf2ydtmD7H4zwFT/5Z/45um0r6PK7f9bcw3J7c6/WINw11DQADCR10u3YrW1/+1j+6V5jpw7+&#10;voZPW21jY8LDyQEpE0xXPcjz69ezfv16Ft4aXkCufYd59+0dxp+33GamL7Bxw41jjXnvr+fd4Fkd&#10;pEs4cV5h/PXpp0Y34s6Uv4GDzBSmDa9QsuFTfP42/aAJPGOWF39qlU//UMNBgIGpPHhr29iE/YZ/&#10;wiiWB6n5QztPATRtZ7vZ8/i6h/6Za6y7GnE596aaiS3e2872ptbbXJP+c66zvr19PPPM/X3jkeaW&#10;9SlQ+T6b9bKA9DVcE22d18IxOgYn4P3EbfR8bThoBE777OPNwiKKgk0lNca6+/dhzUocFRU8oGlw&#10;EtkqhUcLp9PYLnJQ23A0ABEXAOA9etS6pLWYNDJusoOrnFkPJTNlZhFlW+ppCNatsyPrBtHQYISY&#10;r4lu5wuOGk40gGufcccsgHNIYI7oAP36G4Ml7D/Q8v2e4r62y/+bR19DtPXioFkUw40Pwj7rHcVh&#10;w4Pf8DgVQy8n+Ldjw24HcGOe20KKSc8gfgC41s0iPXUK2YVlVO9taDmRSXiGxPBvzWnpjpC1opo9&#10;YaUi+4q3Srbyor/DySUj+LcRllVERERERE6jPn3O3vCA/boHeebF9bzx3EJmTrmdUZeZ0bPGrazJ&#10;vZ9Hm9MfHKTB34arXcyDD9zP/dbp54sxQ1zs+7ylY1Qbn+03gswcZt3cIK/zwP3MXmdGw9z7jXZm&#10;8zZOLj3Z45Jd0a5sfI93dhp/jr+xJSuu7cbbGA/ATt4JkWdYuoKPb8w29+WXRXa6/Nlu/Dk/vwoj&#10;L/XTj3BX4l08OHMRa3+/j8OWLsANB8yyfngds62v/cD93P/AbPzF8tMD1q6CARoamuM2O377YJDX&#10;uZ8Hf9u8pzQ0tN5m2GUnuaGi8t3rnb1nnE6xY2+v52zEhca/Xi9HAb70GnmdDtVRtbEqxFRnnFj6&#10;9j8De5jaicsuoTg3jYSrHXj2VlGan82U+5KZMreM+lYJgzqyblueI8ZBbu+SFBUnc2r72i7/b263&#10;n4G/5ymwx5G1qpicSQlEOzzUbyylIGsKySlTeHJN/clzR53Fzj//fI4da/dZuw5w8PDPRrT0km74&#10;MyN+Xc2eb1qv1cp3R1hXvJrEv/ij/wN4arIGMxQRERGRM8uxY8c4//zzrbPPKjbnKMb/02MsXPkG&#10;b7y4kNSrjPlB0280eTnceDjI1PHWke+w9TXMKWS+gIEMbMkG2G0Ov/euMaC6bQK3Bw5vFHEdN5tj&#10;V+7Z9F7wwRXl1B3bxy6z85jjYjMthV9Hyl/E5SQ/s5Znn0g2b7b4OLhzPc/lPcr9d93P7LeD9XT2&#10;BXltYwpZLEPxtn2Nw42HORxkVw0D+Z6Z2707qXyf3XpZQNrFvmAD0fl99qnRC3fYUCN9xCWRRs/U&#10;EVONtAbtTWumEmN9vTOCjcgxKWQsLGbta2tZU5hD2hgHDR+Ukp1bbunV3ZF1W4uMNPrwuva3s9Zx&#10;rxH4tJu9nk9J5/e1Xf7fPLBHdhs+jLE+7PS3PoJyJrNFEpeaQf7ytVSsXUNhbhpx32+gdnU2uetC&#10;f9qz3YUXXtiFAWlg6M2svTXg6vHzPzNi5komVexmz5GWnHvHj37Bn6rfJm5WCck7A3PxeXl3bzs9&#10;LUREREREToNjx45x4YVmJ61zgG3gKB6ckYrRT3M3RlO1ZRBEbpzJiy++2O70TGI73Zj79zc7MV1O&#10;6qK227aeZjCq1TYNNLSbdrErHGTT23uMP30VzEy8ndtvb5lmbzRXq69g02eB20lX8b7/rtnb+XKu&#10;HzXw1MpfhJ3ht/6chSvfYH35izw76+eMdwIcZkfh4zy7y1itv7+ToDOVZ4K8ZqtpmpEONqi+9uYU&#10;smOzgmzbanqGCZGB2xym4YtWr9YNVL7Pdr0sIO2m+t0ggw8C4KVmUy0A0dFm/8choxg1CNhbS22I&#10;Oz++ujIjdcc7oV739PHsraZ6SzX1zSc6G/aoOFJyl5BxLeCqYtuBjq8bTOToWCIB99ZtIQO5nqoN&#10;1AL2sXGnFLw/1X1t15BRxA4G9m8O/RqNVWz40Oh1HOcf7fiM5qF+SzXVW+pbBmG02Ykak0JOUQax&#10;gOvd0L/b2c5ut3P8eFfkc2lxzYR0dt8eEJT+5ite3PAuI2Y9x3n/upjz/nUx/XJe5v97dR/b2mTW&#10;aeLd18r5x98pKC0iIiIiZ46vvvoKu5ET8Cyyj+fvN4NQc/wDqwXTn//TH2AgI0aaQb73d+O+eCAD&#10;B7ae+nvd7N61m9273PytvbQCUSO4HoBP2bmXNq8zcCB4du1m967d7PNgBKIDtln/O2siS+DYHtYW&#10;LmJR4SKe+/0pthc+WU+FNcVkUJ9SsTFYD1s5JY3r+fXTZkqLG37GhMvodPnb97ZRJha9uMPo7dtv&#10;IMNvTGbmc8+SOhDAy849RnkZfo1RwnDv5K/ftX39gd95zNffh6epnefCB47gGjN36PY97ravM7A/&#10;Rz8xyvdu99+MFBwB22zasCnIk9gH2fSf5md5fU87x2sYVL7Per0sIA0N63Ip2NpqJDzAh+v1+RRt&#10;9cKAeCYm+O8DRZF0bzQ01bLi6SoarPl2vTUULSylamMNtiFRloWn39E/vUxBfgFzV9VYKgIvRvrp&#10;C7jArOA6sm5QUXeSNALYX0rBqrYpILy7VzJ3RT1ERDHxnlMJR3fBvrYrijvviQbclOavbJv+w1vP&#10;ynnLqG+CqJQkYjr9Pia73RwR+ijtZX04NUepKyugIH8uK7ZZPtDRo0Z6mogLzq0UJQEuvvjiru0h&#10;bbomMR3PtB9xRzjd/ftfQsG0n1J8hb/AKCgtIiIiImeWY8eOcfHFPfCcfZcazo/9A8C/v5j/u+Fg&#10;S5Dr2D7WLF5jBPAi47juMmP25cn/bAwa56vgV7PXsueIfwPwfVLB7Mdm8lTeUzz15ufY2msk9RvP&#10;z1KN4OKepU+w6PcB793kZcfSJ3g07ymeynuG7cfNQH/ANgfX/DsLfx+QPsF3kPUFv+C5t9ez/u2P&#10;GTg8SO/sP3/InjCjeJ9u2WwMbmdrGfjOOi1MND7gwd+9a+a2llPl8x5k34ZFPPLPi9jhMwfye2J8&#10;c3u7M+Xvgi8+ZP3b61lf8iwv7Qho0zfuZo+Zj8Jh9oy23fgzUiMB9vDsvy9i62cBBebIDp7990eN&#10;11+0HV+7958u576HjLzMvspfMfPVPXibY2I+Pn19No/nPsVTeU9R8Zmt+WkB/za8v5B/X7OvZdyq&#10;Ji97np/HwvL1rH/793DZ8LYxiE8+5MOA76M9Kt9nv14WkI4jZVIk1QvTSZ7xJMvWVFFesoDsh39G&#10;ZnEd3ogoUuZmEBuQZ9oxYS45N9nxbi9iSup0niwpp3pLNeUlTzI9fQHVRyDyjlzSTi3G2i2cEx4g&#10;fgB4tyxgWlYRZe9UU/1OGQumTWHlXuDaO7nVHFixI+sG5yDxlznmwHnZpD+czYLlZZSvWcaCmVNI&#10;n1mOq8lO/Mz5JA21btsxp76v7fP/5rjKyU6fQvbCZZS9XsayhdlMSc+m3AX2m3KYf297g1aGyXEN&#10;MYOBxnKyZzxpDpRZ29KTuUs4SZwUjx0v1QunkV1YRtWWaqrWLGD6v6ykHoidcGuIgRPPfg6Hg//9&#10;3/+1zu4S3xsRT2Xez9n94I94+PKLuLRfwMILL+Say4dR8OA/cSxvIv82YjgPP56koLSIiIiInJEO&#10;Hz6Mw+HvnHX2GDV5NuONXj5sffpB7rr9Lu5Pvp3bkx7l+Y8ABnL7jPtpHpvcPp7/ePJ2BgLePz7H&#10;4ym3c9f993N/8u3cNfVZdnrNIOIvjXXaMzztV/w8GuAg6/Me5K7EZO5/4H7uSkxm9utmj9Upz/Bo&#10;wJO1w9N+1TxA3aa8+7nrrvu5/4Fkbr/rQRa95wXsjMqcSbIZQAcYFTvW+KNhLY/fZfQIf+TV9toR&#10;+3h3vbF84L23t4yBYzHq5tuMoGDDBt79yLpUwvFp8YOtUkXclfwgjz69nk+bAGcy81bN5LrAwG8n&#10;yt/l9z3K7QMBDlIxO5nbk+/n/vvv4vYHnmUngP12/mmcuXbEcB586udcEwF8tp6nJt/Vsn7KbCo+&#10;AxjOzxc9aqzTDvu4/2DerQONHtjFj5OceBf3P3A/yYl38cjSnXgB+y3z+OVPW44U+7j/YN4txgfe&#10;9/yj3HVXyzHx+BrjqYBL7/4lP7+uJRx9aWwcxu2XHSxKMb/LAv+AicGofJ8LellA+gKGpxZSPDOB&#10;yIZaKlcXsfKVGuoP+bANSyBraT5pV1rv0diJy15B4YwEnLipfWUlBfkFrHylloa+USRkF7NkWozR&#10;y/VMY48ja3k+addG4v1rFaWLCyhYXErN5+C8JYfi2Qkt+92RdUMxB87LusUJ/1tPTUUpK1dXUrPb&#10;wwVXJpC1vISsMSd9lZPrin1tlzloYnYCzj4N1G+tpLS4lMqt9XjM37wkO+4U38MvirQFOSRcaYf9&#10;tcZAmdtdRq/lLmQfk8WKhWnEDvZSv7GUovwCilbX4O7jJGFmMXPME8a5aPDgwXz22Wd899131kVd&#10;o8+FXHNtPMXZk/n8/87gxG/NqeDn7M6ewL9deyl9/TVtn0sVlBYRERGRM853333H//zP/zB48GDr&#10;ojOf/TpmvvQ8v/jpcOwRGIO5mZ1I7Vfdzi9WPs9jAcEvAPtPHuP5lb8geZQRSPMd9g/QZmP4LY/y&#10;TIkliBhKxOUk/2Ytz0wbz3Bby0B1PoBBo0ie/SLP/lNzKLxlm2fW8syUsQyMAHwBA9kNGsvPf1PC&#10;wp+23sY27nGemTKWS63hilB2rmfdYYCB3Bo33Lq0xcibuc0GcJh17+y0LpXOsA9k+E9SeazoRd54&#10;7udcF2Twyg6Xv37X8djzRhm3gTHIoDli5sBRqcxb9RjXBXaOcibzzEvP8OgtwdZP5hcvPEtyWP3r&#10;7Fz3xPM8PyvZSGdrDpTobQJswxk/7RlKsq6zxEbsXJf1Es/Pur3tMWEbzu2znmf5tFGtt7niQZ6e&#10;fTvDwznmUPk+V5x34sSJE9aZPWnXrl2MHNndiXjdlM2YTun+eHIqsogz5/q8Hrw+sNkd+PO+n0zz&#10;Nv0c2AN6Up/5fHg9XnzYsA+wY2v3TlhH1g2lK14jHN3/Pmfvbx6Cz4vH64MIO44BYRb8s1xlZSXX&#10;Xnstl14a5LG30+G7g6x4ppwpn/ifX4rg5nuS+N0/niH7JyIiIiK9yueff84f//hHEhMTrYu63K5d&#10;u7qvswjg8x7m6NcX0n+gvW1KgGCafHi/PMrXdGCbEIz3hgv7DcQeGCBsh+/IYY5+27FtziV9+vTp&#10;9phQd5e5U9Lh8ufDe9hc/+JwYiAdXb8dx7wcPvY1XNifgWEG0fzHREe2Odf0RBnvbt0Ru+1lPaRb&#10;s9kdOBzhB6MJ3OasC0zasDscOBzhVEAdWTeUrniNcHT/+5y9v3kINjsOh6PXBKMBnE4nBw6EGqXy&#10;NFBPaRERERE5gxw4cACnM6wuk2c8m30gA8MK7JkibNgHdnCbEIz37lhg2Tag49vIOaTD5S9g/bBi&#10;IB1dvx397MaAhh0IovmPiY5sI71Drw5Ii0jvcMUVV/Dpp5/y7bffWhedPgpKi4iIiMgZ4Ntvv+XT&#10;Tz/liiuusC4SERHpFgpIi8g5b8CAAQwePJj6+nrrotNLQWkREREROc327NlDZGQkAwYESXbbTU6c&#10;OKFJEyd6MIOs9X01aeqpSYJTQFpEeoWrr76a3bt34/MZgzmcMYIFpd/4Hc9+YVlPRERERKSL+Xw+&#10;9uzZw9VXX21dJCIi0m16SUA6kjEPZZGVfSfXWBeJSK9wySWX4HQ6+ctf/mJddPoFBqX7DGDWjCQe&#10;vcS6koiIiIhI1/rzn/+M0+nkkkt08SkiIj2nlwSkbTivjSf+pmgc1kUi0muMGjUKl8tFY2OjddHp&#10;Zwala2b8E09deZF1qYiIiIhIl/riiy/47//+b0aNGmVdJCIi0q16SUBaRAQuuugiRo8ezZYtWzh2&#10;7Jh18enX51LGKBgtIiIiIt3M6/VSXV3N6NGjuegiXX+KiEjPUkBaRHqVH/7whzidTqqrq2lqarIu&#10;FhERERE5pzU1NbF582aGDRvGD3/4Q+tiERGRbqeAtIj0Otdddx19+/bl/fffty4SERERETmn/eEP&#10;f8But3PddddZF4mIiPQIBaRFpFe68cYb+eqrr3j//fc5ceKEdbGIiIiIyDnlu+++Y9u2bRw7dowb&#10;b7zRulhERKTHKCAtIr1SREQE48eP59ixY1RVVfH1119bVxEREREROSccP36cDRs28PXXXzN+/Hgi&#10;IiKsq4iIiPQYBaRFpNeKiIhg3LhxOBwO1q9fz5dffmldRURERETkrObxeHj77bf5/ve/z7hx4xSM&#10;FhGR0y5i7ty5c60ze9IXX3zB4MGDrbNFRHrMD37wA84//3y2bdvG119/zfe//31dqIuIiIjIWc3n&#10;8/Hhhx/yxz/+kVGjRvGjH/3Iuspp0djYqMHFpVlERASXXHKJdXaXUpmT06knynh3647YrXpIi4gA&#10;P/zhD/npT3/K8ePHeeONN9i9e7cuWkRERETkrNPU1MSuXbt444038Pl83HHHHfzwhz+0rnbanH/+&#10;+Zx33nnW2dILnXfeeZx//vnW2V1OZU5Ol54q42ej806c5tG8du3axciRI62zRUROmy+++IK9e/fS&#10;2NjI5ZdfzpAhQxg8eLB6TYuIiIjIGampqYmGhgYOHjzI/v37ueSSS7j66qvPyF55jY2NHDp0iG++&#10;+ca6SHqZCy64gMGDBzNo0CDroi6lMienS0+V8e7WHbFbBaRFREI4cuQIn3zyCW63my+//JIhQ4Zw&#10;ySWXcNFFF9GvXz8uuugi7Ha77niKiIiISI/45ptv+Oqrr5qnY8eOcejQIQ4ePMjFF1+M0+nkiiuu&#10;YMCAAdZNzygfffQRx48f5zSHI+Q0Ou+88+jbty9XXXWVdVG3UJmTntbTZbw7dUfsVgFpEZEwHDly&#10;hEOHDuHxePjyyy/xer18/fXXfPvtt9ZVRURERES6zfnnn8+FF16I3W7n4osvxuFwMHjw4DM+CB3I&#10;5/PxySef8O233/Ltt98qSNiL+FMYnH/++VxxxRXYbDbrKt1CZU56yukq492pO2K3vSQg7aKy8E32&#10;OeJIS4/FYV0MuN4q4s2PYfiEDBKjAhY0+XBvf43K7fvY95kP52VROONvJXF0JEGLVJMP958r2Vzt&#10;xnPci7evg+E/HkfCP0TjsG7gqqSoYh+OMWmkXQuujW/y5od19L8ln8nXWtYVEREREREROYc0NjZy&#10;+PBhBQh7CX+gbuDAgacthYHKnHSnM6GMd4fuiN32koB0DQUTFlA9LI0li1NwWhcDNfkTWLAF4nMr&#10;yBpjzvTWsezxWVR+blkZsMdMJf9XiTgDU8rur2TW7GXUeQLm+dmiSJk3n7QR9pZ52wqYML8aZ2oO&#10;47YvoNRlzG61DyIiIiIiIiIiIiKnQXfEbvtYZ0iL+tXzqfwcnBPyKHmtgoqKCipK8kiKAm/dMore&#10;DIg8e2soyF1GncdOzKQ8Staa67+2liXZ8UQ2uSjLzaX8QOA7GNyvLKDUE03ilDwKS0qYpt7RIiIi&#10;IiIiIiIicg5SQDokN3V1XsDJuDticPh7QjtimDwjCQdQ/6dafOZs19qVVB8BZ2o+eakxLek5Imw4&#10;b8qiMCsOe5OLlauqm7dpEUvG0nym3h1DlMOB3ZraQ0REREREREREROQcoIB0SE6iR9oBN+9V1eFp&#10;Clh05WRKKiqomJtg5pF2sXlTAxBLUnKwhCBgH5vIODvwwQ7qrAvHJJAQkMlDRERERERERERE5Fyk&#10;gHQ7YtIziB8ArnWzSE+dQnZhGdV7G/AFBqcBmg7S0AjYD1P7n0UUFQabKtkD0OTGbclJ7RwWPIgt&#10;IiIiIiIiIiIici5RQLo99jiyVhWTMymBaIeH+o2lFGRNITllCk+uqcfrX++Ih8MAXhc1G6uoCjrV&#10;4PIC2LD1DXwTERERERERERERkd6hdwWkGw8TMAxheGyRxKVmkL98LRVr11CYm0bc9xuoXZ1N7jq3&#10;sY4jksgIwJ5IXoU5mGHIKZ9Eh/VNRERERERERERERM59vSQg7SRyKODdx75G6zIAF/vqrfM81G+p&#10;pnpLfUsQ22YnakwKOUUZxAKud7dhhKRjGDUa8NZS+3HgawQ4UM2ywiKK1tS29KwWERERERERERER&#10;6UV6TUD6hjGRQD0vr6ppPUAh0PD6UsoOtZ4HR6krK6Agfy4rtllCyEePchQg4gJzUEMbCfcmYqeB&#10;8sUrqbdGnJvclOUXULmxCrd9OBq/UERERERERERERHqjiLlz5861zuxJX3zxBYMHD7bO7nKOHw7i&#10;sw1b+fijrVS++ydcX3o5vqeasueLeLbKg33AN3zzNVxx4/3EOQEu5grHZ7z9+4/5uOZ3/KnhG87z&#10;NeLa9hK/WfgGriaITZ9JYpQRkiYylp/0eZ/KLduoeuNd/nTwuLn+Gywr+C3vfg72mKnMfiSGi/23&#10;AQ7U8NLv93NxTCKJf39xwN6KiIiIiIiIiIiInF7dEbs978SJEyesM3vSrl27GDlypHV29/DUUVZY&#10;xMsfNOAzZ9kGxzLx37IYWpnKgi0Qn1tB1piWTby7yyhY9DK1n/u3APo6ScicQ8bYyJZ5poYPSlm2&#10;5DVqDwWuH0lscgYZ98XgiAhYeVsBE+ZX45y0hCWpzoAFIiIiIiIiIiIiIqdXd8Rue1dA2q/Jh/eI&#10;F5/NjsNu9nA+GZ8Xj9cHEXYcA8LY5rgXzzEfdOQ9RERERERERERERM4Q3RG77SU5pC0ibNgdjo4F&#10;im12HA5HeMFogL7m+h15DxEREREREREREZFzWO8MSIuIiIiIiIiIiIhIj1NAWkRERERERERERER6&#10;hALSIiIiIiIiIiIiItIjFJAWERERERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESk&#10;RyggLSIiIiIiIiIiIiI9QgFpEREREREREREREekRCkiLiIiIiIiIiIiISI9QQFpERERERERERERE&#10;eoQC0iIiIiIiIiIiIiLSIxSQFhEREREREREREZEeoYC0iIiIiIiIiIiIiPQIBaRFRERERERERERE&#10;pEcoIC0iIiIiIiIiIiIiPUIBaRERERERERERERHpEQpIi4iIiIiIiIiIiEiPUEBaRERERERERERE&#10;RHqEAtIiIiIiIiIiIiIi0iMUkBYRERERERERERGRHqGAtIiIiIiIiIiIiIj0CAWkRURERERERERE&#10;RKRHKCAtIiIiIiIiIiIiIj1CAWkRERERERERERER6REKSIuIiIiIiIiIiIhIj1BAWkRERERERERE&#10;RER6hALSIiIiIiIiIiIiItIjFJAWERERERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERE&#10;RESkRyggLSIiIiIiIiIiIiI9QgFpEREREREREREREekR/z8mfXZHoJBfjgAAAABJRU5ErkJgglBL&#10;AwQUAAYACAAAACEACkkeJNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7CQBCG7ya+w2ZM&#10;vMm2ggq1W0KIeiIkggnxNrRD29CdbbpLW97e8aTHb/7JP9+ky9E2qqfO144NxJMIFHHuippLA1/7&#10;94c5KB+QC2wck4EreVhmtzcpJoUb+JP6XSiVlLBP0EAVQpto7fOKLPqJa4klO7nOYhDsSl10OEi5&#10;bfRjFD1rizXLhQpbWleUn3cXa+BjwGE1jd/6zfm0vn7vn7aHTUzG3N+Nq1dQgcbwtwy/+qIOmTgd&#10;3YULrxoD8kiQ6QyUhIuXmfBReLqIQGep/q+f/QAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAA&#10;IQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBt&#10;SA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBR&#10;hnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT&#10;6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQC+3kNWtgMAAPcIAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItAAoAAAAAAAAAIQC+ztYxC3cAAAt3AAAUAAAAAAAAAAAAAAAAABwGAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQAKSR4k3AAAAAYBAAAPAAAAAAAAAAAAAAAAAFl9&#10;AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAA&#10;AABifgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAABVfwAAAAA=&#10;">
                 <v:shape id="Picture 1" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:61849;height:8737;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAswC9pxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtpnWldp1RxlTwbdjtA5zJrS1rLqWJWv30Rhj4eL//N1+OthNHGnzrWEE6SUAQa2da&#10;rhX8fG9eChA+IBvsHJOCM3lYLh4f5lgad+IdHatQixjCvkQFTQh9KaXXDVn0E9cTR+7XDRZDPIda&#10;mgFPMdx2cpokubTYcmxosKfPhvRfdbAKVruN1llB27TO9l/rbH/pPF2Uen4aP95BBBrDXfzv3po4&#10;v3jLX6f5LE3h9lMEQC6uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACzAL2nHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId21" o:title=""/>
+                  <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
                 <v:rect id="Rectangle 14" o:spid="_x0000_s1028" style="position:absolute;left:377;top:528;width:7784;height:2872;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBntEE8ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvQv/DMgUvpW6ikIbUVVpBKR4Kpr14G7PTJJidDburSf+9Wyh4nHnvffNmuR5NJ67kfGtZQTpL&#10;QBBXVrdcK/j+2j7nIHxA1thZJgW/5GG9epgssdB24ANdy1CLCGFfoIImhL6Q0lcNGfQz2xNH7cc6&#10;gyGOrpba4RDhppPzJMmkwZbjhQZ72jRUncuLUXDaHd0mf1/swuUpi+hzvafPQanp4/j2CiLQGO7m&#10;//SHjvXTPMvSef6ygL+f4gLk6gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBntEE8ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="45EA0174" w14:textId="1F25EB7F" w:rsidR="000E4A4E" w:rsidRPr="00E846E3" w:rsidRDefault="003D6E56" w:rsidP="001442B2">
       <w:r w:rsidRPr="001442B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BF3F65" w14:textId="57C900E8" w:rsidR="005B3E0C" w:rsidRPr="005B3E0C" w:rsidRDefault="009107CE" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
       </w:pPr>
       <w:r>
         <w:t>Select the relevant checkboxes to a</w:t>
       </w:r>
       <w:r w:rsidR="005B3E0C">
         <w:t xml:space="preserve">ssign </w:t>
       </w:r>
       <w:r w:rsidR="00DA58AC">
@@ -3294,75 +3424,75 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001442B2">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="5D124D37" w:rsidRPr="001442B2">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ermissions can be set to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784A9C72" w14:textId="545BBA6C" w:rsidR="005B3E0C" w:rsidRPr="003D6E56" w:rsidRDefault="5D124D37" w:rsidP="001442B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00864465">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Admin:</w:t>
       </w:r>
       <w:r w:rsidRPr="001442B2">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> allows a user to edit account details and manage other user’s permissions/access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DEA457" w14:textId="7BE50C11" w:rsidR="005B3E0C" w:rsidRPr="005B3E0C" w:rsidRDefault="5D124D37" w:rsidP="001442B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="66"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00864465">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Basic:</w:t>
       </w:r>
       <w:r w:rsidRPr="001442B2">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> allows a user to view other users and their permissions</w:t>
       </w:r>
       <w:r w:rsidR="00DA58AC">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F90F9B8" w14:textId="371ECE35" w:rsidR="006B4BA4" w:rsidDel="00B2282B" w:rsidRDefault="00C924AA" w:rsidP="001442B2">
       <w:r>
         <w:t>You can also update a</w:t>
       </w:r>
@@ -3403,99 +3533,167 @@
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="70229F02">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>will be notified of</w:t>
       </w:r>
       <w:r w:rsidR="70229F02">
         <w:t xml:space="preserve"> changes to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidR="70229F02">
         <w:t>permissions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CAF8D2D" w14:textId="6A55BE56" w:rsidR="00B143F1" w:rsidRDefault="000E4A4E" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc226549967"/>
-      <w:r w:rsidRPr="001442B2">
+      <w:r w:rsidRPr="335A7DEA">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
         </w:rPr>
         <w:t>Assigning scheme specific permissions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="02029EDC" w14:textId="10301C32" w:rsidR="00903499" w:rsidRPr="00C8323F" w:rsidDel="00A12347" w:rsidRDefault="00C924AA" w:rsidP="00864465">
+    <w:p w14:paraId="53437ED4" w14:textId="5DA49502" w:rsidR="679A3AD8" w:rsidRDefault="679A3AD8" w:rsidP="00DE3A1B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE3A1B">
+        <w:t xml:space="preserve">This feature is </w:t>
+      </w:r>
+      <w:r w:rsidR="00277C79">
+        <w:t>used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3A1B">
+        <w:t xml:space="preserve"> to control what each user can see or do within the application. </w:t>
+      </w:r>
+      <w:r w:rsidR="13B2CAF5" w:rsidRPr="00DE3A1B">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3A1B">
+        <w:t xml:space="preserve">ermissions </w:t>
+      </w:r>
+      <w:r w:rsidR="290C8536" w:rsidRPr="00DE3A1B">
+        <w:t xml:space="preserve">can be assigned to </w:t>
+      </w:r>
+      <w:r w:rsidR="1A7B5A8A" w:rsidRPr="00DE3A1B">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3A1B">
+        <w:t>sers linked to an application</w:t>
+      </w:r>
+      <w:r w:rsidR="5F2AF079" w:rsidRPr="00DE3A1B">
+        <w:t xml:space="preserve"> so that</w:t>
+      </w:r>
+      <w:r w:rsidR="2B8A0A61" w:rsidRPr="00DE3A1B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4D71A7EA" w:rsidRPr="00DE3A1B">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3A1B">
+        <w:t>ach user can have their own level of access.</w:t>
+      </w:r>
+      <w:r w:rsidR="17481451" w:rsidRPr="00DE3A1B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3A1B">
+        <w:t xml:space="preserve">This means different users can have different permissions for the same application. </w:t>
+      </w:r>
+      <w:r w:rsidR="15F7CF0C" w:rsidRPr="00DE3A1B">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3A1B">
+        <w:t xml:space="preserve">ccess can </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40DD8">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="58679897" w:rsidRPr="003701E5">
+        <w:t>e given in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003701E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C36E1">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507081">
+        <w:t xml:space="preserve"> ways: </w:t>
+      </w:r>
+      <w:r w:rsidR="206AA0C6" w:rsidRPr="00507081">
+        <w:t>either to a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507081">
+        <w:t xml:space="preserve">pply the same permissions to all profiles by allowing users to view, edit, declare, and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidR="6172F950">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="6172F950" w:rsidRPr="00507081">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507081">
+        <w:t>assign permissions individually for each profile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02029EDC" w14:textId="37FC9017" w:rsidR="00903499" w:rsidRPr="00C8323F" w:rsidDel="00A12347" w:rsidRDefault="00C924AA" w:rsidP="001706BD">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="89"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="4A19AB45" w:rsidRPr="00EA1632">
+      <w:r w:rsidRPr="001706BD">
+        <w:t xml:space="preserve">Select either </w:t>
+      </w:r>
+      <w:r w:rsidR="4A19AB45" w:rsidRPr="001706BD">
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidR="000456E4" w:rsidRPr="00864465">
-[...22 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000456E4" w:rsidRPr="001706BD">
+        <w:t>REGO’ or ‘PGO’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001706BD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08005E19" w14:textId="0D618334" w:rsidR="00C66BA3" w:rsidRPr="001442B2" w:rsidRDefault="1C4EDC91" w:rsidP="001442B2">
       <w:pPr>
         <w:pStyle w:val="Helpprompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001442B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Under </w:t>
@@ -3663,51 +3861,51 @@
                 <wp:extent cx="6184900" cy="873760"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
                 <wp:wrapNone/>
                 <wp:docPr id="299313326" name="Group 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6184900" cy="873760"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6184900" cy="873760"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="904599976" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20"/>
+                          <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6184900" cy="873760"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="694822674" name="Rectangle 14"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="847788" y="0"/>
                             <a:ext cx="842481" cy="287167"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -3727,369 +3925,301 @@
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="2A337C48" id="Group 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.1pt;margin-top:.15pt;width:487pt;height:68.8pt;z-index:251658250" coordsize="61849,8737" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDmx8QMsAMAAPIIAAAOAAAAZHJzL2Uyb0RvYy54bWykVltv2zYUfh+w/yDo&#10;vZHlKb4IcQojmYMCQWs0HfpMU5RFlCI5kr7t1+8jKSlOnHVrZ8AyKZ7rx++c45v3x1Yke2YsV3KR&#10;5lejNGGSqorL7SL948vq3SxNrCOyIkJJtkhPzKbvb3/95eagSzZWjRIVMwmMSFse9CJtnNNlllna&#10;sJbYK6WZxGGtTEsctmabVYYcYL0V2Xg0mmQHZSptFGXW4u19PExvg/26ZtR9qmvLXCIWKWJz4WnC&#10;c+Of2e0NKbeG6IbTLgzyE1G0hEs4HUzdE0eSneEXplpOjbKqdldUtZmqa05ZyAHZ5KNX2TwYtdMh&#10;l2152OoBJkD7CqefNks/7h+MftJrAyQOegssws7ncqxN638RZXIMkJ0GyNjRJRQvJ/msmI+ALMXZ&#10;bPrbdNJhShsAf6FGm9+/r5j1brMXwWhOS3w7BLC6QODfmQIttzMs7Yy0/8lGS8y3nX6Hy9LE8Q0X&#10;3J0C8XAtPii5X3O6NnEDMNcm4dUinY+K6/l8Pp2kiSQteA8p7zzJPeO8opeNmsRn9qjoN5tIddcQ&#10;uWVLq8Fc1JOXzl6Kh+0LtxvB9YoL4e/Kr7sEwfJXLHkDo8jAe0V3LZMulpRhArkqaRuubZqYkrUb&#10;hqTMhyoERErrDHO08Q5rOP6MYH2gZwchyufAfAoWJPuftBrYAcyMdQ9MtYlfIDaEgCshJdk/2i6Y&#10;XqSDMPoPgSEcz3a0HNujhd0FXj9UVU8N0QwheLPPRJjMi9l4PJkWPRE8VrhiASoU/nY78aEC7T/h&#10;NCum0xm66WUNzopxMctjCY5n03wyDbTpK+kHsSKlVJ5NiI2UQvqnVYJXPcOs2W7uhEn2BC11tRrh&#10;07k7E8NFeVUUcZ9PWLmTYNHsZ1ajUNBAxuHWQr9ng1lCKdiYx6OGVCx6y6/PnPkJ4TUC74SEQW85&#10;0rGz3RnoJaOR3nYkbCfvVVkYF0Ngo+8FFpUHjeBZSTcot1wq85YBgaw6z1G+BylC41HaqOqENmIU&#10;aI3GajVdcXD8kVi3JgbTCS8xcd0nPGqhDotUdas0aZT56633Xh70xmmaHDDtFqn9c0d8MxQfJIg/&#10;z4vCj8ewKa6nY2zM+cnm/ETu2juF2wfnEF1Yenkn+mVtVPsVg3npveKISArfi5Q602/uXJzCGO2U&#10;LZdBLHbZR/mk0Zvj5fka/nL8SozuCt1h8nxUfbFd1HuU9fch1XLnVM1DM3jGtcMbhR9WYbAGCnV/&#10;AvzkPt8Hqee/Krd/AwAA//8DAFBLAwQKAAAAAAAAACEAvs7WMQt3AAALdwAAFAAAAGRycy9tZWRp&#10;YS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAABaQAAADMCAYAAACMRaQ0AAAAAXNSR0IArs4c&#10;6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAFiUAABYlAUlSJPAAAHagSURBVHhe7d1/XJR1vv//&#10;R1KTNn5sxzXJ1skObkV6Ft1v1B7JQjtRbWRFnJDN4JS5HTUPVAeOB1xXW0PXD2wJa+ox1A5kGaVU&#10;RJm4Ka7hprSb7KpY65xsPCXGcT65TtoU+f3jugaGixkcEPAHz/vtdt3E68fMNTPv631d79f1vl7v&#10;806cOHECEREREREREREREZFu1sc6Q0RERERERERERESkOyggLSIiIiIiIiIiIiI9QgFpERERERER&#10;EREREekRCkiLiIiIiIiIiIiISI9QQFpEREREREREREREeoQC0iIiIiIiIiIiIiLSIxSQFhERERER&#10;EREREZEeoYC0iIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIBaRERERER&#10;ERERERHpEQpIi4iIiIiIiIiIiEiPUEBaRERERERERERERHqEAtIiIiIiIiIiIiIi0iMUkBYRERER&#10;ERERERGRHqGAtIiIiIiIiIiIiIj0CAWkRURERERERERERKRHKCAtIiIiIiIiIiIiIj1CAWkRERER&#10;ERERERER6REKSIuIiIiIiIiIiIhIj1BAWkRERERERERERER6hALSIiIiIiIiIiIiItIjFJAWERER&#10;ERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESkR5x34sSJE9aZIqE1UDk7m5cPGP9z&#10;3ptP3oRI60oiIiIiIiLS23xeyazcl3ETR8aqqcRal4uIiJzbAWkfDR9WsuG1zVR9fADPER8ANoeT&#10;qJFjuPXeO0m40mHdSE7KTdmM6ZTuN/7nnLSEJalO60q9Q/PFllV/IqOjiYkex7jbYnD2tS4HPlhG&#10;+uIa69zWxmRQ8kiISzifh/pNb1L+7jb2fN6Ax+PD5nAQOeQaxtycxJ3jo3HYrBuFcNxNzWuVVG2v&#10;YV+DF88RsA+yEzksgTt/difxVzsI96XOdbXL0ynaZp0LOIYTG30No+ITGBPG9+U7UMNrb1Xx3rZ9&#10;NBzx4MWOY0Akw8fcQMId9xA39GSvYApZDmIZd08S91zvxBZh3aiXCrtx1HLTLW5GCVOvtS738+HZ&#10;W82bL71JlesAHo8PbObvOP5OJt4RT/SgEL9jyOPfwfDR13DNj8eR8A8dOIZ7FTfVy8vZeQy4bBxT&#10;74s56fEWyHeghtfWlrP5QzcNjV58ETYcjkgiR48jKbnjx97L71Sxz+3BcxxsAxzYI4eTcNvEdutg&#10;fz1y0hu6/nIydCL58xJpZ822fA1UL53P0i0uvMblD7YhsUx8LIuUEXbr2mFqOTacE/LIu7e9c3+o&#10;46j1Te1A/QdfQ/TIaMbdnEhMsN/BVUlRxT6gP7GTJhM3yLpCKD7qXlnG5s+AK+8k444o6wq9hr/s&#10;9R89lfzMONorCeGVU7MefG0D2+obaPB48F3gwDEokmvG3EpSe/VgyGuoAK3K/imUnd4m5DkmkJOJ&#10;8/NIHGKdL71FyGvRk13DYLQdare78BJJzE3RtGlRHyhj+rRS3MSTU5FFnHX52eK4m5rXyimvrsV9&#10;yIPXR5jX2aHrqxatj8GuamME4/m4ipeLy6k50IDniA/bAAeRQ+NImjLxNMdDfLg/2IbLC5Ej4okO&#10;+7wuIueKczIg7fu8it/MLKLGY13Smm1oIjnzpxJ7Ouvhs44C0s2aL7baEeEgbkY+ObdYGnPbCpgw&#10;v7r1PKubcqjIbnsJ17C1iCefqcJtBhmCsjlJeHwOGWNDNSIBvNSvmc/8NXV4mqzLWtgGxzP1qQwS&#10;hnTmEujcUpM/gQVbrHNbs12ZQt68NKKDtfS99ZT9ej6lH7ZfOTlGp5H7HynBX8MUVjnoG03K7FzS&#10;YlTJhd84aqnj4nMryBpjXW6cY4p+sYzqQ+19+Tact/wbc2bEEWltrIRz/NuiSJk3n7ROBw/PUR+v&#10;JP2JcowjKJqpJfkkhlO8PXWU/vpJyna395uFc+z5aHiniFnLq2lo76XaqYP99chJz5/+cjIsjSWL&#10;U2hnzdaa3JQ9MZ1SFxBhw+Gwg89r3pi3k5i3hqkx1o3CEXj+d5KyeAlpw6zr+IU6jlpfQ4TiGJNB&#10;/syE1sdOwHETeV8hxelhBpZdpUzJLKOB0OfV3qLlHGYnbuYKcsaGLOgnL6eHaiia8xuqDrR7IISu&#10;B8O5hmpV9k+h7PQ24ZxjcJK2dAkpQ63z5ZwX1rWojcibppKXmUBksMv/k11TnWz5ma7JQ93q+Ty5&#10;rh5fO20kHDGk/UdukBu94dRXrY/BU25jBOWl5ulpLNgU+rd2jM9h6RPt36DsPqGuFUSktzjnAtLe&#10;D5eRObeShvZOHoEGxDB1fh6JIRtV0poC0s1CXWw1+fAeclFTVsSyjW582ImfXULW9QFXdJ0KNPhw&#10;rc4mc40LAMfViaT9PIm4YZHY+4LP6+FA3ZuUFr9G7SEfYCPqoUUUBuvF1uQxLlC2eCHChnP8VDJ+&#10;Fk/0YHMffV5cH1TycsnL1BzwQUQkiXMLmTr69FyunClCNdD93/2KpWXUeYARUylZmNi6x4inhoIZ&#10;C6g+YgSr4u57gIm3jWKow44tsMxschsXv454cpZmEdfmKw8sBzYir72Hyen3EhtlN3pNNPlo+Gs1&#10;5c+VUrnXA9iJeSSfvAlBykFvEup4baP9i+PAc4xtaBwT0yeSeG0Udv+hc6ie6pf8xz4QlcaSp1Nw&#10;BgusWY9/nxfPgZ28uWoZZR96ICKKyYsLSVLAoFnd0lRmveVt/n/0lBLy7z5JRHp/JbNyl1F3BHBE&#10;kzjpYZLio4k0n17xeV3Url3BsnXmzbkB8eQsD3bsealbmsmstxqMQNvYiTxwX2KbY+/lRcuag3RR&#10;k5ZQaDlHhqpH2ghVTk7CU5FN+vJ6y+fwUpP/sFHnB6ufwmJpYA9LYUlhWuuy3SzUcRRqPviONODa&#10;9jJFy40bbfbxcyh5IralN1hgkM2eQN7qDGKCvndrdYtTmfWOWWYUkG4JeNjjyFmRE6ScG9orpz5X&#10;KdlPlOFqCjimxkQROcDWUo+VrOS1DxrwAbYrJ7MoP6l1WQm7TvY7hbLT23Sy7pBeIPBatK+ThCkZ&#10;TLSeDyte5oVXaowOD0MSyXtmKjHWeuJkx+/Jlp/JmtxU/jKbZXVeiHAQfUcaD99jbSOta7nmx058&#10;7gqyxgR+SaHrq1BC1blt2hhRk1lSmBTWce1el8n0VS6IiCJp7lweGG32sPZ5qFs9l1nrjDZl1ENL&#10;grcXu13HvycRObecW4MaNlYyt1Uw2oZzbBpZBcWUlJRQUlJCYW5a60dyj9SxLL8Ud8gAtg+vq47q&#10;LeWUFpZSvqWaOpfXCDQEc9yLx+MxJjNNCE0+3B9WU73FmGr3ekJvH+h4A/Xbq6las4xla6qo3l5P&#10;w3HrSi18R8z39Xjw+tfzeajfXk313iB3Rs1lVWuWUfp6NbV7G5rvAge+lsf/vK+EJ8KGfUg0CZlL&#10;mHOHHfBSvbbK7NHXed6tvyF3jQuwE5tZTEnBVBKuNoLRADa7g6gxacxZXkzOTXYjcLkqm4LtbX8/&#10;95pZRmDCFkXa0y+xJDOh5UILwGYnakwKOYuLmXNHJDQ1UDk3l/J2Hz3rvfzffd7SDGIjgN2lvFwX&#10;sEKTm9LZZgMgKon8kiXkpMYR5TADWQFl5qWnU4iKADzVLMgtb9N7rLkcRDiIn1lM8dw04vwBMYzX&#10;irw6gakFxRROicGOl7rlwcuBdJC3igLzHBN5xxyKF+eQMqYlGA1gG2z8jiXzEo0eeq5Ssgtrw6vz&#10;bXYcUXGkzStk6gigycXLFYEFqZdrqmNztddo/N1kJF2pr6pqc4y00uRi5a+MYLQ9ZjKFxflMva2l&#10;8Q1gs0cRl55HSeFUYgYAR0IcexsLjGB0RCSJs4tZMjMl6LGXsbSEvDuMntGu1T1/7O37uB4Axy33&#10;BgQb7cTdPA7HIAcO72Gjt/CpiAD2l1HwivVb6jzbgEiib8tgyZxE7IB308tUhTpxeqsofSvUwgDe&#10;Kso3ttzAEFME4K2haEkNHf52vDX8JtcIRtuvz6B4lXlMDTCPBH89NreY4pnx2AHfxyvDrwc7oUNl&#10;R07O58XjqjPaLdvraThJO8DfZmhezeelYW9tq7ZHyHW2VFP9oaul3WLhO+Kibks11Vtqqf+8nfZX&#10;AJ/XaD9V+9tsIdt4vUzAtajtyjQKVy8hI9j5MDWHJcVzjFQSn1cyy3I+9B3x4Dly1PyfF6+/vRjY&#10;/gzmuBeX2R6u3dvQUhZOyof383pqwywHIctasLZwEK6SJ41g9IAYJj9dTP4jwdpIaeStWsLUGLOd&#10;t7D72kjNbYynpxIdAbhepjKsS0MXVRVGwDlm2nwm+4PRADYHMQ/lm+1FcFVUYawZ8P2191ti1hMe&#10;Dx5PkN8jnOP7uBePx8tR8/j0BsYe/DGUNrqoLLS3X6p3RHrUORSQ9lG9dBn1zQe/nfiZRoMx/upI&#10;HA4HDofDDLItIePagLuY+8tYuaVtVdOwtYjp9yWTmjmLgvyVlG0sY2V+AbMyU0lOn0WZcVu0Ffdr&#10;2aSnpxtT7mvUf7iM6SnJTJ9dQEG+MT2ZlU5y+izKXW3fEzAepZo7heT7ppA9r4Ci1ZVUri6iYF42&#10;U+5LZnphsEeF3byWa75vejrZr7lp2LiA9JR0sucVUPDGnoB1vdSvmdW8rGh1JWXFBTyZNYXkh2ZR&#10;7nK1eq30JbUB20pHxNwwzngEavceAn+BDjtew9LFRsMxalI+c6wpQAJFOIh7Ip+UYRgXSf/5cvNF&#10;Bhi9FhascZvHSD4pUe30IYpwEDutkIxrzcDOquqwTsq9lj2euNEAXup2t1y+u19ZQNl+s+fl/Mnt&#10;Pmpni0pjfpb56JxrJSs3BXzjgeUgPY+sse31cbQRdXce8++NDF4OpIN81CxZQW2T0QM+f1osjnZ6&#10;Z9pHT2WO2cPFu2kZL3foy3cQNzYaAO+u+jaB0V5r+waqvMCgW7n3X8cZN3/2b2BzO9+t+5UCyg8B&#10;AxLJ/VUS7VV3DEtkzgwjgBb02Cs2zoXRD+cz9fr2jj07MdPmmOksev7Yi4w0yp1n/77W9fW1UylZ&#10;VULJ4jSM0tV58Q8ZDWPXmgKjbutKMXGMswPUs8eIrbdmHnf1r7150u/VtfZl45ht51jtjZz3TSVx&#10;AHi3FLF0W0dC0j5qlhRR4zWe/sjPbT81hmNsFvmdrgc74WRlR9rnrad84XSSk1NJz5xltFvmZTMl&#10;NZnkh58M2u4JbH8s/QAaNhYw5WepTMl6MqDtEbiOD9frs0hPMdfJL6Bgdiap9yUzvbCmpVPRoRqK&#10;piWTPCmTWfkFFOQ/SfYjZvtrd4gy698m1Wg/FfjbbClTePJ1V6+/fm19LZrS/vnQEcvUZ8xOFq3O&#10;h+ZvOdMfpK6lyN9eNNufbfhclM+dQvJ9qWSa7eEns6aQmpLOrDX17dwU81L/+gKmJyeT+kg2TwaW&#10;g+TpLHg92LbhlMd2HCijYF2Dkd5qZh5J7X1JEU4SZ2cQb++hNtKgOMZdTZs2RmgHOdwI4GTUyGAN&#10;DxtxD80lKzuLrIfimp+aqi+ZRnp6Oqm/8KdHC869zox5LA6IEzQ1UFNo1CHW43vK3HICQx9GzCS7&#10;OZBfuzgg9pD7muXa91TLguodkTPVuROQbqzkze0t/428d37oYE1EJAm5K5p7TZeUlJBxfetV3Gsy&#10;mbKwCneIO2d46iidNY2C9i7kD5SSPbsyeI5XTx0rn2iphJt5ayh4JJtS8zHHtny4NxYwJbusnV7d&#10;cHRbAZmFNUFzA9eXZJK9OkTeYE8dK5/IZV2jdYF0ysV2BlrndYKnqpxqLzA4icz7wnikKsJJWsEa&#10;o3wX3MvQgN+6rmKdcZK/fhoZgWlEQrKTkJ5iDCq0/U0qVTbaYcPezzqvjkrzAj32oWkhH48OZB/7&#10;b6wIUje1lIMUMsN8tC7qZ2lGg+JQJW9+aF0qYWuspHyLF4gk5V/CS3fgvG8Ra0pKKCnJ597LrEvb&#10;53B0Rc1xLvFRvdHMHzx+HFF9xzDuWoAGqreGiHI11VHuP/amTA4rvYNtTEbwY++dlmNv2oSwfn1S&#10;QtTB3c05ZoxRX3+wgqLu6p09OJHch6OhyUXp0+1fj3ScA3t7X/HQJFKuD6NOa6rjzbcaICKWlLvD&#10;qy97jYgYps5MxI6X6sVLjQBzODxVzfVg0gxLKqIQnKmdrwc77iRlR0LbX8msR7JZudWNL8KG89oE&#10;Em5JIOGWWJx9wXeoltJZU8hcFzoQ5tlaQKbZacY2wIHj4rbXmK412WQW1+H9fjRxtxjvETvMZrZv&#10;FjD9l1V4GquYNW0BVZ/biR5r7sfYaCOXsaeO0tzctjfCvDUUPL6AqgM+bIOjibtvMhmTEom72gG+&#10;BmqLM8luZ9/PfQHXolMyiA024LqVPYG0e40OMLWVlWZwsj9R1yeQMCbKzDkcSYz5OybcksCYqP6t&#10;XgJcvJydycoPPDhGxJnrxRk9jps81K3OJndNsN/FSDOVXVyD22cjckQciZMymHxfArFX2rH53NQU&#10;Z/NwfuinPMIpj1Z1r7W0kSaHM9ZC3zgyVpjxhBmhh8vuGg46dmloM2/GutnzcYhrgUHRxN8UT3zA&#10;wJQxd5gDye6t5M0Ql1fgYnOV0bkpYUK82fPaS83TmSzY6MZniyR6bAqTZ6SRODYaR4SPhg9Wkpnd&#10;0tu+f9QYEm6JI8psF0XGtJSjhOujaClJp14WVO+InLnOmYC0Z1sNLZ0hokmccJLBbmz25l7TDocD&#10;R+Az1x+v5MnVLTWwbWgCk2fnU1xSSN6URKKbL3a9VC+cGzpA1wT+tCEZ2VlkzbCkC2lzN9VLVb75&#10;WD9G79SY+zLIKyyhuCCLtLHOlkdtXKVkLw/9vI7H5QpeKdctY+4rgQ/r2nBem8Lk7Cwm32dcdNLk&#10;xRt0Y+koz4d1xol30EAutS4Mm4/aD8xHsMeOM9I5hKOvv4zbA0aAdlG73fhx48b7LyDCEDWOW4cB&#10;1FOzrb375b1cUx21fzL+jBpmBkA+rjUb+7HEtTOAVGs27G3qppZy4Lx5HCep4Vr0jSfhBowLum2h&#10;6wxpn+/DOuMcMzSeceF++REtv6M/tU646j7cafwxyGE0DHq749vY/AFAJPFjowAb8bfEA9CwaXPw&#10;nrKuWmq9AHEk3BRubRfi2PtTZ469YHVwD4hKI9f/ZMTCbMqtDagu4piQa6SWcZV2aeoOGmupOwDg&#10;YOAg60KA/oybkIAdL1UvhO7B5d1UTpUX7LckMa7NjUIhZiq5d9jhSHXYqTt8H9Qa9eCgOMZdaV0a&#10;winUgx120rIjQQWkNiIqifzVa1kyN4OMzAwyMuewZE0JefdG4U8FtyzEpUTdlmpsYzJY8koFa1eX&#10;UPJI2wCd2+UiKrWQl1bkk5NpvMecxWsp8ad3qVtB9swV1PWNJ2dVCfkzzf2YmU/xS4WkRBn7W/rb&#10;1se+u+IFo/00LIVFy/PJSU8iIXUqOQUlLJlk1NquskpC7Pq5r/latCPnQ4i6+VYjV/HeGmo8AA5i&#10;0zPISL/B7HATTaL5O2ZkZpDW5ukhN679UaQUvkTxwhxzvRzyV5SQf6/5u6wuotzSlnavyzXHuWnZ&#10;dmpqAknpGcx5eg0vFRrp7bxbFjC3IvhZIJzy2JqL2g863kay2f3xhIAUXt0hoI0ROSicK8MYrrvW&#10;+Ku2ONQTDkFE3Uni1QANVFUHvbqCug1UHgLs4xg32px3oJIXtniNG/JPF5M/M42k21KYOjOfksI0&#10;o/0akG7EcX0aGZkPcINZV0ff2VKOMtJjmwPkXVEWVO+InLnOmYC0+0BAY2hoDLGtLkQ91Jv5m0NP&#10;tWZvaB/Va8pb8isOS2HR4gySro8m0hFFzN1TyV+aQ/wAc3lTPaWvhK5moiYtYsnMFBJuiif+thRy&#10;Fi8iLbA1+8GOlkrKtY6XP/D/x05c1lLy0hOIiXIQeXU8KTOXsMis3AC8b5VSGbzeBcAxZjL5K9ZS&#10;UVFhDuLjo/r1yoBGh5PEhSUsmZtG0k3xJKXPYcmaJa33TzrvUBVFZUYQI3J8iCCGd5+ZB8s61Qec&#10;8A7gNgMKMdFBXyV8x/fhNh/fGn6FdWF7nAw1B/5sdaxJC18DVfPnGykFBiRyq9m70rffbfyWw64h&#10;+pQa4y3lICqqY739nE7zkelPzH2RDjvg3mf8ETU8rIFkToV390pWmHlvY+PDbxSdy3xbNxupF4bd&#10;2nJD4PpbSbADjRuC9pRtOfaGh9WTM7TOH3ung6eujNKt5pHuc7EydxaV3RKUdpD4r5OJMlN3tHni&#10;qzOaGqha+rIR9BycEDroOTqJe4e114PLxbqXagEn994TTje33inmoSzi/ak7wuhN31wPjogOfk3T&#10;KQ0hrtH91+VhCrfs9CahrjE/MAfdNXk2rjBSG9njgqcVi3AQ89B8csbaAS+VJSFuBA1LIW9mgtG5&#10;JZSrJzN3UlSb85pjbAbTrgfw0nAIErKziLPGNm1RpGWaT+w1B0gNDZ8Z16a26FFt6nvnfWkkDHLg&#10;6OfG/XnrZb1Fp8+HQ4eax7obdycv/6Mfmktam9QXdqLTp5E4iLadXZrqKC8zxsyJy5ofZFszvZ3Z&#10;I7l+9cvBA37hlMdAnW4jta9hV5BjcEs1tftPXue28FJfssJoY0TEMm5s2++kLRvxT5gxiyN1lM5K&#10;J/nhbIrWVLU/HhYOEhON79bzzpvUBXkCqm7LZrxA5B230nyG/exToxNW32hGmW3GZsNSSLvFgWOQ&#10;Dff+Doxi0VVlQfWOyBnrnAlIHz0a0Lcj4sLARcAe3jTzN4eeVrKtEWiqZUdzUBhi75nYpoLBHsfE&#10;O1oapd66ncFzfEbEM9GaXiHCSUqq0asLjLttLrMR596+rSUQPuhWJgbpTem8b2LASMX11O1qtbjF&#10;4BTm5ia1HoShqZaagLQmjgkZTB1heY8IJymzJ59yfsnepZ7KwiKKAqYnn0gl+eEiao8YvdXmBNxI&#10;aKWxhpVtymIBBflvBuSc9ucAC2FbARMmTGh/yq8x1m30dHowK+dlZlDzqH8gk97LvXYW6Q+lB0yp&#10;JCdPoWi7cQc/bf7U5vQADY3tfeNuymYE+b1aTdMpO8DJy0E7nEPNesjrRb9e5xxsDNr8PjWN7/FC&#10;q7pjAdmPJJM6s9wYMOymHLLGWy+feyMPlevN/M0JCS03BCJiGGcGSGq2tm2CtH/sdUTnj72e5aV+&#10;VSbps0qpPeTDMTqRxBi7MXhz7pNUHbKu76FmlVH2Vm7t5Hc1NIms9Cijh2V+24Eg21P/ZuvzZtHc&#10;TFJTAurRX6a1E/R0ck9yLNBA5dqatg3rD980em9dP5F7hloXSrO+sWRkxhupOwqLqD1JALj9erCG&#10;gjbnL+tUgHk1EqCe8jbXQAHX5UGcWtnpRUJdY64KaG/go9Z8espx28R20orZibvP/yh/66CMn3PM&#10;uLZtJououJZcta3ZGDPG7MEaEWuOxxFE1Chi/XnCP26ZPfxKo+Xi27iCUusYPRGxZKwqoWRVnjFQ&#10;Xy/U+fOhk8ihAF4Cm9rhiyKuTa9pU0Q0sT8y/mzV2WVXjdGb2z6OxCBtYT/7+ASjTeytY2eQm67h&#10;lMdWTqGN1J7614Mcg/kFrNwW/N0Ob3uhdf22MJsp96WSvc4IzMbPzCI+3CC7PY6sVcVkTTBST/gO&#10;1VO1usjIcXzfFLKXBxuXCmw3JRk3/L1VlFvH2TpebQ4WHE3iHQE17ZXXGPGD41WsWN02d3LsjBJK&#10;VpWQNyGc3t2mLioLqndEzlznTEC6yx6H/fwArsB8uyVTLIEnY5oVOGjDgYbgjbChlwc/ETovD9rD&#10;zh146/nIBuYGed/0KUUEDjEYqreqY+wNbS/GPz/Qaj9jRocIOw+K5TrrnU1pRwN1G6uoCphqP/bi&#10;6+skbkoeJU+3k2dxUByTs7OMASVaTXdyTfNK/ekf+hwMtv44BjmCToGZaACw282cbx3nNu8CC3Dc&#10;g6cxcPLCACfRt0wmb1WhOaCkob+9vW/cfJQ5yG/ncFh/vJOUg3aEqickfP07++W3x+uiplXdUUP9&#10;50YeusTsYkqyzcEte7vGzdTsBYgm7obWTYqYm4yBY70bN1Bj6cXT/rHXEZ0/9nqSd2sRc9e5ICKS&#10;xNkllMybytRf5TM1xg5Hail6vHVQ2rt1GUXrqqja5iM6tgMNRAvnvVlMjjIGviroQK7EhrrW582q&#10;D1x4m2w4x7atR4PxN5i9W8otqdM8VL5UhbdVbksJxXZ9BlnjjdQdBUtq2wQRArVfD9robz2P+acB&#10;7f0K0SS1uQbKIit7MmNCpN041bLTa4S6xnzIzDMPQD37zJyHJ30KL2q42WGldVDGL5wnSJxDQtc1&#10;Nn+dPfTydlJVBaRjCajzHXdkMPlKGzS5KMtMJvmRbIrWVFN/qL0S3Xt0/nzopuGUnn5xEtlOMC4y&#10;SGcXz/595tO8e9p0+Gk1La7C3RdjHz9r3rxZOOWxlVNoI7Un+u4gx2B2FpPHBC/lXldN6/ptaz0N&#10;x21Ejkgka3kJWWM6uJe2SOIfyad47VrWFOaRMSnB6LB2vIH6igKmPBTkKaqIGO68w8wfXt16sMbm&#10;J9auv9Ps4W5yJJLxkNEL2bUm0wh4F5ZRvbcBX5Be1uHoqrKgekfkzHXOBKSdVwRcRO3fQ32rXh6x&#10;TAsYwLB5yg5sqNgJdq72eayBJ3M6SS+SU+bztn1PM/AVThXXv98F1lkWTiJD17rSIbFk+MtU4WSi&#10;zeBz7L/kk3N3DI5QwWgA+3Bib4o3B5QInFoGlwAnTn+6jM+D3E2/diolq4y7zq2nfCaaPcP8vZtx&#10;OBluB3DzaZATdmgePGaDP2r4cOvCXsc5aYmRCidgWrt6CfmZScRYbsE7hg03LnAPfBqk50UkifOs&#10;v5s5zRhjruNk6BDj33bLQTs8nsPGH1FRQW+GyclF+ivMAw1BfsdOGppEvr/uyE1oHiAo8T/ymXpT&#10;pAJpJvfGKuMx/BHjGGcNUMXcyq2DgKZqqiy9eBzNv1mwY68jIpvPlx099nqOm8o1Rh7g6Ifymerv&#10;kRbhJDFYULqpjtKl5vqTHiYu3N5WQTlJyjZTd5SEn7ojdob/eqyQySPMmaOnkj+zbT0aVEQMSfc4&#10;jaeU3grI2+F6k/LdwLB7SQrV20kC2Iidbqbu2FTQ7kCYzU/bBK0HY5lqPY+ZU36yeTEyNDLIOSiS&#10;6DbXQPHE32SOaxLEKZed3iLUNea1AWPScLQDPV/9vWVbB2XOCBFOkvKLyZsSR9QAG77P66laXUD2&#10;w8lMuG86C16vDytP+rmq/WvRdnj8vYajujSNRXuO+gcyanPT3jp1MK3PyTgiiYygE22k9kWODHIM&#10;3hRvDqrXlvPe/OZYRc5tZnBicCK586cSPyT4NuGxYY+KISE1g/wVa1m7PINYM53HsvyyNp3rosbG&#10;mwMkbwi46et/Yi34DV/nvYUU500m7ko7tuMN1G8spSBrCsnJyUxfWE59Bw/C01YWwqV6R+SUnTMB&#10;6cjRsQF3tWrZ8E7gs2QBgxQFTO66gJ4gg2O4xgFEXEBLKNdOXHrbO5ptp8DerJ3Xqpf3lYlB3qft&#10;FOrualCtPpsbV6gRd/mmAxenAvaW8hWVxLS7zTvKq5ae9PHX8Di4ZqTxmq6amuB5+4I5XkedC8BO&#10;zI/8TcBorhlp/FW7ve0j7iE1bmbzbgAHo37UgTIncNU1XBNhpswJkuc2FNcu8/cZEWNs39ly0FTH&#10;5mrjgI6NUS7Vzmo+x7hqqAnxGHmHRfRvqTvGPMzD1wI0UL64Y6kPzm3+kdzBfryOUmuvmMI32Wde&#10;yVh78RBzHbGdOPbaimTUtZ049nrS8Xr27Adwct21loicGZSefKWtOSi97OkiKs2BeDLu6IIIXidS&#10;d9gH+K/HokiakmQ2fFeElcvYz3nPRGIjoOGtddSY59u6typpAGKT7wkS/JSgwkzd4RgZ04l60Eed&#10;cTGCPWZUl/wmXVF2xO/SDgwA6e8taz8znxqJcBBzdw6Fq9eydk0heVNSjKDfcTc1xdk8nB/e4J3n&#10;pE5ei3q2bDYHMh3FqHZ6Onel5gH7Am/an2SaZg7ed2oCBgHsSBupq/XzD4jsIO6hh43rmEPlFL4e&#10;zpk1fLYhCcyZZ+ZG3v8etdY8x82DGwbc9HW9SeVeI0B+Z4gbvo6YJHKeXsPatWsonDeZlGud2PDh&#10;3rqS7EcKzME1w3P6ykIHqN4ROSXnTEC6pdI01K+aS5n18ZMAvt3LKHqnpXqIvutOI8XFkOFc03yR&#10;5eWwLabNHc34m8YQ+6MYYvzTtVEh8hJ1jD8PEQCf+XDcYH3feOKvj2153x/FEjPUem+yHa0+G9RW&#10;VQVvWNdtYEPYDQ2xikrPIHEAcKSaZS8FHW2pw6LuSDJ6Xu99mRXbwjutuV562UjvMjiRW5vjkDbi&#10;Jxg9Mb0bSy2POYdW94o5UNCwO0nQQEEd0zeepNvsgJeqVWW4w+lV5K2i9HXj6Iy9PaG5fom6I9F4&#10;XHbvy7wc5rWy561SYxAUezwJYQ2Cco4a5DBvWrrY1865gSY3nwZrcAdcmL/czkC2gXzbi5j+UDrp&#10;D01n5YcnC5TYSZgx1TjOXStZaQ5q2Ot9vLk5zUSbx1jNqc6fhuKDDVQFntT6xpN0i3nsvVQZ/Hxn&#10;daCcWWaKrCffatmi48eej9rF041UWzNWUhfw8186yDii3fvbb1y695vnD7ud/taFVp6jGM9BBH/a&#10;y+jFs6g5KF25pQGwk/hIWuiUUh3kvDvLGBS5g6k7ALhyMhl3GL9V9X++0Cp1Wrv8v7G3mvJ3PNBY&#10;Tuk7XrAnkHRTL67vOsF2/TQybmpJ3RG0Boq6k6QRGPXgqjAb2R+/YA7YHUnibd1wU7SzZUdMQ5uf&#10;vqqrP8k164e1ZtrAaxh+lXXhmcVmjyLm7jTmLF7L2sIUoiLAu+UFKsN8guOc05nzYVMdL5uDsztv&#10;S2ibCrKb2IY5jevezw9zuPnmU/tTmxSFndKZNpKb8llmWs25YX6vHWFPIONhIz7gKllpXM+H67jb&#10;HNS0Fleo7ZrT8HzDN23qzpbBDRuq38MFuLZW0xAYN2mPzU7U6CTS5i5hbVkhKVFG2/iFivCvD05f&#10;Wegc1TsiHXfuBKRxkPQvZi8JjMECSzOnUPBOPZ5WiY881L++gCm5Rg8aAAYnMe1Of8gnhlvNnEkA&#10;9S/Np9wSvPBs+Q0Pp6eTbk7zuyhw4Ei407gLihGQKlpa1/pi3+eiNCu1+X3Tp60wgoRhi2HczQEt&#10;1d3LyF5aiyfgBORzlTNrYWV4jQwJLiKGtIfME/i6AnNAulM0KNHsee2lemFu24ETLDxbC8hdZwQc&#10;4v9lYuuLhtFmT8ymepbNW3nSx6c8WwuY/5bXDF6kdEnvpt4mJt3s4eAqJfvpmlbHXBs+F6W5RUZ+&#10;tqjJTA4c1G5QEtPuNcpB5cJgg5S15nOVMneFUUuc+mP5Z7m+scSOAHBT/W7oRrd3UxXVTYA9jjjz&#10;aQJDyznG+9Z8ntx4kodePTUUFVbhbvTgGZxI0ugwrpCbj3OoLV7a3OOzN6vbuMFo4F07leIgPWGM&#10;KY/EwQD1bN7SujkY4+9dtHsZc1ed5NFJn4vS/JXUNXrw+OJIui3gVnMHjz3P1iIK3nHjafQQeVsS&#10;MQE/f9S1Zm7wbVWhG5dNLqrMnuHRIQfjCdB8w7me2g9CvGiEk6TsgPOBfRTXdGWFHuEk5Yk0M3VH&#10;EevCasy3aK4nD5VT8Er4DdaY1IlEA/VvvEnVW5XUA857kpoHlpVw2YmbntGcumNF0F6UDhLNHsne&#10;LQvIDTJwVSueGgrmltMA2MdPZeJJIxid09myIxhBuHjjmtXzunkDO5gmN2Wrqow69Ppx4Q+q1iMa&#10;qJxt3khs9YSswRY1jhuGYqRi6MXFo0PnwyYPNU/PN56kGZDI1Pu68mRxEleOI2GwkYqrPODGsJV7&#10;9XRjsNSHSwl9VddBHWoj+XCtLmBlnQdPo4+4exNPfq7uBMcd00gabPRuX7EkyCC+oVzgZvPTBRTk&#10;P8nSjSG+xwMHzO8u+M3s5sEND1Xy5vZa3nyrASJiuTPw+sjUUGEO+D43SIc3WxTjxhhlqNWYWSdz&#10;OsvCSaneEekK51BA2uglMcdMpg9AUwPVi7NJT57AhPvSSZ+UzITkdLKLAwJCtigm/9LIfegXlTyZ&#10;+AHmf7z1rMxMZvpc4/HgJ2ckkx746EWrYPYp6hvP5NSWq/WGd2aR/nA2CwrNEXZ/ltmq13fslIc7&#10;3OCKnmRejJga3nqS9JRU4wSSnkxy5krqjgRuIZ1hvyWDqWbwq/S3XXPHPCp9jpEHtMlF2RNTmFVS&#10;0yZfls/rorpwOlMWVuMFoiblk3W9NRBmJyE7h3gH4Cone9osSre52w44cdzd5rWmdkPnpl7BnkDW&#10;3EQiI4xG/JQZRVTt9bS+qGzy0fBhGbOmZFLmAgbEkzM/qc0NgKj0OS2P3k+bTpH1phvGjbe6NbOY&#10;8kQZriaw35TD3AldVE+dtRwkTkrEDjSsy2XWmjrLjQEfnm3LyFxs9P+KSgkS0Go+x3ipLZzO9MIq&#10;XNaDu8mHe9syMqcsoPqI+Tv+MvxGSvMTFt5qilaF1RX33BWQbib+tkQig/SEMaYYEhOMI6X+95tb&#10;17f2BLJmxuOIANe6bKbNLqXm8zYHDJ695SzwH3sRUaTNn9rm92977Lna3lw67qZmeWZzvRn02IuZ&#10;SNoIo3FZ9HgB1db9Oe6i/Je5lB8yys/EIA2/tmKIizdak7Wr5lMe5Kalp66UzBlGY81ms4G3hoIZ&#10;BdRYy/CpGJZCVmoUNHnxp34MW0BPMPeaojB7pxk3cu68HjhURtErRmN54j3WmlPCYo9j2gwjdYc3&#10;1LXglZOZ80gMdoyBq6bMLqXmgKW8+by4thQx3V8PRqWRnxnbJt9ol+ls2REAbOMnGwOTNtVSNG0B&#10;VdY6yVNH2S+zKXUBEdFMndY2d+zpFck1V9rwNHqoLVnRpk7zuTazeT9G2roQ47n3CsHOh9ZjF/Ad&#10;qKZoxhQWbPGGPB+2PHVWR13gI0BdIoqJ/xKPHahfkcmCdxraBGEbNj5J9hojyhf7s3tP3ls3bMHa&#10;SG3f39dYT/n8KWSuMcKf3dpGiohicqZx/erdUsTKcC8NI+K41cxBXb9qbtvOTJ46VuaXGim2rr+T&#10;hGCXGs2DG3qpKjTSbdhvSQp6QypyZDS2Rg+eD1awYmubg5DNW82b7NGBiU4jcZgpg+o+rGvzPZ/e&#10;snAyqndEusJ5J06cOGGdebZr2FrEk89U4bbWWBa2oQn825MZxA22LgH2l5P5xEqsdXcrjnhyCrOI&#10;C6jA3WumM321eRtsWBpLFgfpUXqgjOnTzBMATtKWLiHFP0gIXmqensaCTe21EG1ETconPzUg+I6b&#10;shnTKTUD1s5JS1iS2uadAfB+uIzMuZU0WBvSflHxxPmqqfH37L0ph4rsOPM/4b/POa/5d4wnpyIL&#10;/zfU7OOVTHnC6BkUm7mGObcE3HreVsCE+dUQYcPhCHJLGmBMBiWPGL1WmjV5qF0xiwUV7pYTcl8H&#10;jv7A0YDBNiMcxDw0lzl3B5YRC289pbNnUebPJR64L01ePP4oZ4SDmIfzyJvQS3/nADX5E1iwpfPl&#10;3ucq58m5K6lrPrxt2AfZseHDGzBgqW1oIjnzpxIb7OIQ42Zb1cJsirb5X8j/OkCr17LhnDCHfDN4&#10;IOBel8ljq8xefYFlPuD4cYzPYekTZi/WIBq2FjCroLq5DrUNaHlE0OvxNN/cCfk7+o//EOcI78Yn&#10;SS2sBSJJerqYyb01TY7/e7InkLc6o22DOFBjOdkPraSeSFIKi43UEQG8u8uYn1facsPVX28CviMe&#10;vP6DzxHD5LlzSIoKUXM2NVBTOIsFm/w95AOOvcB6ExvOCTnkPRwbfGBbbw0F0xZQbR7CLWUo4Pi1&#10;RTH56UKSzMfpT6rJTdkT042gETbsV8YQN8wBeNi3vQ7XEWPfHGMyyM+KpuY/HmPlxz7jpsni1tcy&#10;wbWc/+NzK8jyj7tq1Wo/rOue5DWaXKx8JNMIxl+bwZq5/sE+T3Lc1C0jdZbxdJf9tjzWzGgdGWi+&#10;Nmt1PdP7hHcO81KT/7ARjGrnOs+zfRmzFla2XGv769NWxwE4Rk9m7uwk2hxSzddQgecvi6ETyZ+X&#10;aAa+TqHs9DbtHSuheOtY9vgsKs08sjaHA3sEbeqklHnzSRsR+M2e5HeBMNcJd79DvFaI+s+zv4a6&#10;j439t9+Rx5pp3RU1PHt4d5eSO7uspY0bcD5s1ZZwxDB1Xh6JQc9BHipnprNst/E/f3lx3ptP3oTI&#10;k7eRTO3Vza2u1/pGEh0bg7Nv6/NZ5B15FE4LvMYNUT46yltP2fy5lNaZd1YDrxd9Xjzm+4dub7Xs&#10;R+A1YmtOJs7PI9HMzd1+/eylam4qRR8YneEKl7fuTBeSt56VudmUm+djm8PB0KjhsH8fB/zXq454&#10;cpZmEReqwmy+vgJCXGP5uddkMn218Wa2AVHEXD8ch2cfNX92GddZAxLJK2l9g8NTkU36cvOZb39Z&#10;bFX3d3NZUL0jclqdWz2kTZFjM1jyUjE5k4wRT1uzYb8yjrTcYl5aGiIYDTAsicKSQjJuiWp7ErFF&#10;Ej0hi+LicBpwHWUn7okSiuemEBtkJF3bsDgm5xVT2CoY3TH20VNZsjSLxKstOx9hw3lLDsVPT2R4&#10;OCc5ad+VDzB1vHFarF21NPggDk0+PI2e4NOXLQ26ZhEOYh9ZwkvLc0gba5bN4+b6x82T9IQMCleV&#10;kNfm4sjCHk3a0y9RMs8cDTlwXzy+1q+lYHSXsEUlkbeqhMIZiUQPsZkNPQ+eRi++VnVTkCBmoIhI&#10;EnJLWLs0i8QRkdgi/K9jvpbNTtTYNHKWv8QSBaNbcd5bSPHTGSRYy/xxsA2JJSW3mOJ2gtEAkWOz&#10;KF6zhKz7Yo1RtY+0HLe+pg78jiHYbzF7q9FA+eIw846fc3xUb6wGwD52XPvBaIBB4xg3AqCB6q1t&#10;H9i0j0ghb1UJeVMSjGPPX282GsFo25BoEmcUUrIqL3QwGuPYi3uimLVLs0i5Ngq7LeDY8/iMnInN&#10;x16IYDRGT9Ss4mJy7oslsq8RFG91/N6SQWFxB4LRYKTMyC8ma0I0kTYf3o9rm0efdx3xYRscTWJ2&#10;McW5CUTaAnNKV7OgK3tKRzhJeSJUo+4kIqJ4wOwNxQcrWBrmmAnETGTi1QBO7r1HDb9TY6TuCBmc&#10;MDmun9r6Wttfn3p8EGEjckQiGU+XUDIvSDC6lcDzl2XytNyoPanOlh0x2GOYurSEvElmneQJqJMi&#10;bDjHTiavuNASjD6DhKj/aj/24uvrJG5KPisUFALAPiKNwpdKyJtiHrsB50PjWqjlfBg8GI3x1Nkv&#10;85lstkWay0vz3d1T57y3kJKFk4kbZoPjDdRvDTyfxZIyt5jiVgHILmSPJiWvhJJ5k0kYEYmNgOvF&#10;I5Y20knaW4HXiNbJG/b1nZ2EKWYQ+lA5heGmJrJHM/lp47d2mse164NaXI0efBEB8Yz2vsRBidzq&#10;Hyjw6kTuDBGMBnCm5lOcnUj0YBu+Iy5qN1ZR9YELb5NRh+Qvb9vb3jFhLvnWsmip+09rWWiP6h2R&#10;U3ZO9pBuy4fX48UXYcfRJkAdHt8R86RxCq/RKT5v88ndZg91h/UUNL++DbsjRA8VObMd9+I55uuC&#10;8mEeJ4CtnwN7kMexpKudet3k11xH2ew4Tq0g9CL+Mm/DPsCOLVTw8GSafHiPGIFEffdni6479rqk&#10;DjZfo+uO35b6HNXp0hNUD55Tmq8pztL2wWlrt52NAtuCp3It1J0C28On6Xzm83rw+s7g7ygc/muN&#10;Dh0XLkofzqTsEMQ+sZY5gWPbtMf/Xl1drs6AshCK6h2RjuslAWkREREREREREQmLq5QpmWU0RMSS&#10;tWZO0PzRIiKddU6m7BARERERERERkc6pe6uSBkIPZigicioUkBYREREREREREcPxaso3eoFIEu9Q&#10;LmQR6XoKSIuIiIiIiIiICACed96ktunkgxmKiHSWAtIiIiIiIiIiIgK4ePONegBiExNxWBeLiHQB&#10;DWooIiIiIiIiIiLQ5MN7xIsPG/YBdmwR1hVERE6dAtIiIiIiIiIiIiIi0iOUskNERERERERERERE&#10;eoQC0iIiIiIiIiIiIiLSIxSQFhEREREREREREZEeoYC0iIiIiIiIiIiIiPQIBaRFRERERERERERE&#10;pEecd+LEiRPWmT3pvH9dbJ0lvdiJ386wzhIREREREREREZFzhHpIi4iIiIiIiIiIiEiPUEBaRERE&#10;RERERERERHqEAtIiIiIiIiIiIiIi0iMUkBYRERERERERERGRHqGAtIiIiIiIiIiIiIj0iPNOnDhx&#10;wjqzJ+3atcs6S0RERERERERERETOACNHjrTOOiVnREC6qz+UiIiIiIiIiIiIiJya7ojdKmWHiIiI&#10;iIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIBaRERERERERERERHpEQpIi4iI&#10;iIiIiIiIiEiPUEBaRERERERERERERHqEAtIiIiIiIiIiIiIi0iMUkBYRERERERERERGRHqGAtIiI&#10;iIiIiIiIiIj0CAWkRURERERERERERKRHKCAtIiIiIiIiIiIiIj1CAWkRERERERERERER6REKSIuI&#10;iIiIiIiIiIhIj1BAWkRERERERERERER6hALSIiIiIiIiIiIiItIjFJAWERERERERERERkR6hgLSI&#10;iIiIiIiIiIiI9AgFpEVERERERERERESkRyggLSIiIiIiIiIiIiI9QgFpEREREREREREREekRCkiL&#10;iIiIiIiIiIiISI9QQFpEREREREREREREeoQC0iIiIiIiIiIiIiLSIxSQFhEREREREREREZEeoYC0&#10;iIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIBaRERERERERERERHpEQpI&#10;i4iIiIiIiIiIiEiPUEC6C3i2l1JUWESly7qkfZ3drjsF2yfvtgLS70kmc507cFXpFh5qS4ooKqzk&#10;DCoWIiIiIiIiIiIiXaLXBqTdm5ZRVFhE0St1+KwLO+ioaxtVG6vY02Bd0r7Obtedgu3Tnm3VeJp8&#10;uKprCdxVz95qqrdUU98YMFNO0VFc26uo2riHg9ZFIiIiIiIiIiIiZ7leGpB2UVVSSdXGKqpKyqk+&#10;bl0ugWIfyCHllkQm/8utRAbM3/NGAQX5Bbz5ccBMERERERERERERkRB6Z0C6bgMbGoEIgFo2VHms&#10;a0igwXGkZU4laYTdukREREREREREREQkbBFz586da53Zk7744gsGDx5snd2t6l4pYP2+b4i/P4Xv&#10;/rwL11EHP731GvpZVwzka6DuzXJefuc11q+vo+7Tz+g3eDiR/yeCI3+ppPLPR7jixvuJc3bRduHy&#10;eah/r4JXX/sdVdXv8qcPPuGzvgMZfsnFRIS63dDRfXJVUlSyno/6XMWoH/QDTy2ly19l2y4XDV44&#10;/mUjn/zlfd5//30aB/+EqxyW9wvmuJuaV1+i/HdVrF+/lbqPPud4/8u4bFA/4z5BoMD3v/Q4rqpX&#10;KV37Arv63cqPL7Ou7OeisrCU9R9FcNWoyzj+cRWvvlDGC3v6catlI9+BOt547WWqNr/Lu9V/YteB&#10;4/S/9DIGXdSyJ77d5Tz7YhXvf3ExP7l6UKvtmx2oZtmqN6j5JIK///vLsDUv8OHZ+y6vrq6kev16&#10;1u+sw93Qj4FXRHLx+a1eATjCrrcqqfvyCm68P47AYuHeuIz/qqjh/T81csmoq3AEfFHhfAYRERER&#10;EREREZGO6I7Y7XknTpw4YZ3Zk3bt2sXIkSOts7tPUx1Fk2ZRRQJ5q9PYNzOdlXudpC1dQspQ68oG&#10;74fLyJ5XibtNsmkbUfflMc1WRPZqN/G5FWSNaVna2e3CFfr1AUccGQU5JFjKS+ht2tmnbQVMmF+N&#10;c9ISlqQ64UAZ06eVEmyIw3A+i7tiFrNW1OFpsi4B25Up5M1LIzqwM7b//VNzGLd9AaXmaH/tv1cN&#10;BRMWUD0shZyxtSxYbW50Uw4V2XHG301uKufOYtmHwXrIG9/H/PRo7ADHq3kytYBaYslaM4f4vtb1&#10;wbUqncx1HqKnlJB/txmV99axLOtJKg+0+cIhwkHcjHxybglMhOKmbMZ0SvfHk1ORhbmnuNdl8tgq&#10;F76IKNIKC0kZZi7oyGcQERERERERERHpgO6I3YbqQ3vO8m0pp8oL9rHjiIlwMO7GaMDNhnfNgKXV&#10;/jJy51bi9tmImpDDklcqqKiooGJtCXmTovGsy2ZuxWHrVp3fLlz+12+KJD57CWtfC3z9GOyeGooe&#10;L6A2MD92V+3T0BSWVFSQc5Px3/hc83Uq2gsQGzwV2UxfXofHHkPavOLm/V67Ko+00Q58H5eRnVuG&#10;O0iw2v3KAko90SROyaOwpIRp11rXCOJAGQvWeIieMJm8whJKpseaC7zUPJ3Nsg892GPSyFu1tvkz&#10;rF2aRfwQH65XssldZ4bd+8aTdIsdmmrZvC1IcJk6NrzjgYhY7rzNDEY31bHskVlUHvAROT6LwjXm&#10;e7y2liXZCTgjPNQUZlKwzWt9sVa82wrINoPRKU/ntwSjO/oZRERERERERERETrNeFpD2sW1rLWBn&#10;3E0xADhuGkc00FD9Hm1D0j6qS0pxNUHUpEUUPhKH098z1uYgJjWPpTPj4Yg1oNjZ7cLlf307cVmF&#10;ZN3kxObPzGC+fn6qE45Us6zM/6m6e5/CcLyaohX1EBFF2vw8UkZHNu+3bVAMKfOWkjPWDq5Sit4M&#10;1uM3loyl+Uy9O4YohwN7S06M0JogdsZS8h9JIibKgcO/kWsdK7d4YVgK+b9KIWZQy4vZhsaT9UwO&#10;cXZwlaxsHvQy5o5EIoHa9VW02bsPN7PZC9yQ0Nx72rW6iMojYL8ph8In4onyv3eEDedNGSx5OgUn&#10;XqoLV1AXJAAP5k2EhdV4IxzEz5xPWlTAh+7EZxARERERERERETmdeldA+ng1m7cDg27lViMeDY4E&#10;br0WOFTF5o9DrG9P4OH7gid5to95mIlXW2Z2drtwBXyOiWODJ2Nw3pFoBNo/2EkDPbBPYfBt3Uxt&#10;E9hveTigl28gO3H3GUHf+nc3G/sdaEwCCcE/bjviSBjfdiNXdRUNQOw9E3EGS7NsjyMx3ugRvaPO&#10;nBd1A/GDgd2b2dzYevWaqiq82ElI8CfZcLF5UwMQzcSH4oKnzBg2kYnXA94qNnxgXQh4ayjINW48&#10;xM9cStaY1q/Sqc8gIiIiIiIiIiJyGvWqgLTnnQ3UApHjxxHVPNdGfHws4GHDO5aoXcNBIygafQ3R&#10;wQJ+ADgYNdIyil9ntwuX//X77OPNwiKKgk0lNUYv3v37jFzP3b1PYWhoMELM10RHWxe1iBpONIBr&#10;H/ssi5zDggfS2zVseNBg7cFDHsDO4e3L2n535lRZb6zrPuAPjUdx513RQD1VGwPSYByvpuo9YHAi&#10;d4425zUdpKERGHQNo0KMgQg2oq40PpPLZU2r4eLl3AVUHwkejKbTn0FEREREREREROT06UUBaQ+b&#10;f18PRBI/tiUcDWAbM47YCPBu3dw6dcKXXg4D2O20lx3ign79W8/o7Hbh8r/+oTqqNlaFmOqMAHTf&#10;/sY+dPc+hcFzxMhPbQ8r10Z38uA5DODFtc36vbVMNS4jfYntgpb9ddx2J7ER4K7a3JzixbfN6Pkd&#10;fdedLTc6jnjM77s/FzRv3RFuXC7APoq4Hwe7SdD5zyAiIiIiIiIiInK69J6A9IEqqvYCeKicl076&#10;QwHTtBXUYaZO2B6wzSWRRGL01rX2Xw3k3m9Z2tntwuV//RFTKTEHsQs5rZlKTOA23bVPYYiMjATA&#10;1d57HPfixQjkdl9o3IGxK3YS84J8Z5Ypf0JAQLhvPAk3BKZ48VC1vhaIJu6GgPUckURGAAc+DTpA&#10;o983x44CYLdbP20cKZOiwFvDgtyV1LdJ7X0Kn0FEREREREREROQ06TUBade7G3ADtgHBewjbBxhz&#10;qzdW4/PPHDKK2MHAgWqqrPml/bxVVG2zzOvsduEaMspIA7G3lto2gUqDr67MSNvwjtmPt7v3KQyR&#10;o2OJBNxbt4UMinuqjLQq9rFxRiC9m8TExAJeaj9oO5SlwU318iKKCsuoPdJ6SVxCAnY8bNhYB42b&#10;2bwbuP5OElul5ojhumuBplpqtjeXqNaa6tiw0WMEs8dYA8YXMDw1n8LUKHCVk51b1iawfSqfQURE&#10;RERERERE5HQ478SJEyesM3vSrl27GDlypHV2F3Ox8qFMyhujmbwqn6RgOX2b6iiaNIuq47FkrZlD&#10;fF9jtqcim/Tl9TAgnpzFWcQFxg19LkqzMykz44HxuRVkjTm17dybllFe56P/tROZPNboURyM//Xt&#10;12dQmJtg9Mb189ZQ8IiRfzgxbw1TzchuZ/eJbQVMmF+Nc9ISlqS25HGuW5rKrLe8xGauZc4twcL8&#10;Vh4qZ6azbDdE3ZvP/IeiWw325929ktzcclxEMXlxIUlDzQUh3r99NRRMWED1sDSWLE6hzVZNdSxL&#10;n0WlN4qk+fOZPKJ1jmb3mkymr3YZvdAXJtI6XOyi9OFMyrwJTJ5Qz8o1h0mYt4YMf/5ov7plpM6q&#10;xDsgloxn5pAwOGBZUwNV8zMp2u7FPn4OJU/EmjdK3JTNmE7p/nhyKrKIw0tN/sMs2OLFduVkFuUn&#10;teTEPqXPICIiIiIicno1NjZy+PBhvv32W05zaEJ6wHnnncf555/PwIEDGTQoWGCm+6nMSXc6E8p4&#10;d+iO2G3vCEj7A4MnCcz5A6zRj5QEpDhoCQgSYcM5OoFxYyL5+sMaqrfX09A3nrR4F6UV7tZB3E5t&#10;5w9GthM4bxbw+n2dxE5IYNwVAzn8yWaqXq/F7YPIO/IonBYTEPTtzD6FDgj7Nj1J8tO1YIsk+voY&#10;nH1h+IQMElun6G6tOVgOtsHRxP7kOqIHHKb+T7XU7m7Ah5343BWtB/EL8f7tO0lAGmB/GZmZpbia&#10;bESOiOfWm0cRSQM7q96kaq8HBsQwdX4eicOsG4Ln9WzSi+shAuibSJ4/NYpFc1A4woZzdDxjfuyE&#10;T+rYtrUW93EgKo0lT6cEDLxoDUgDTW7KnphOqYu2NyBO4TNIxxw5coRDhw7h8Xj48ssv8Xq9fP31&#10;13z77bfWVUVEREREus3555/PhRdeiN1u5+KLL8bhcDB48GAGDBhgXfWM5fP5+OSTT2hqauK7776z&#10;LpZzXJ8+fYiIiOCKK67AZgunc9upU5mTnnQ6ynh36o7Yba8ISNctTmXWO15in1jLnPHtFISPV5L+&#10;RDmeqydTUpAUELj2Uv96EUUv1BhBRABsRF47kazsFOwV05m+2hqQ7sR2nkqy05dRf30Wa2fHB00t&#10;0poX1zsrKCiuCnh9sA2IIv5fcpl6U2SQ1+jgPtFeQNhL/ZoCCtbW0mC+VtvvIAhfA9VLn6Rokxtf&#10;cxoKG/Yr45mWPZX4IZa9Dvn+7QkjIA1wqJbSJct47YOGllQtETYiR08kIzOFmFB3LxrLyX5oJfVA&#10;5H2FFKeHjsJ76sooKnyZ2kMBqTv6RhKbnEHGfTE4Anu3BwtI07oHu/2mHJY+EdeyXWc/g5zUkSNH&#10;+OSTT3C73Xz55ZcMGTKESy65hIsuuoh+/fpx0UUXYbfbOf/8862bioiIiIh0uW+//Rav18tXX33F&#10;sWPH+Oqrrzh06BAHDx7k4osvxul0csUVV5zxwemPPvoIn8/HeeedZ10kvcSJEyew2WxcddVV1kXd&#10;QmVOelpPl/Hu1B2x214RkO5KviMevE027APs2FoFEtsXzna+jU+SXLgnePqHk/B5PXh9YOvnwG6m&#10;GzmZcPape/nwerz4OJ37YGry4T1i7osjeJ7xU3bci+eYD2x2HPZueIee+Ay9xBdffMHevXtpbGzE&#10;6XRy2WWXMXjwYCIiTmchFREREREJrqmpiYaGBj7//HPcbjeDBg3i6quv5pJLLrGueto1NjbyxRdf&#10;qJeq0KdPHy655JJuT22gMienS0+V8e7WHbFbBaTPILVPT+DJXSkUrkgjdH9bEekuX331FTt37uSz&#10;zz5j5MiRXHXVVfTp02vGfhURERGRc0BTUxMff/wxu3bt4rLLLmPUqFFcdNFF1tVOm48++ohvvvnG&#10;Olt6qQsuuKDbe5CqzMnp1BNlvLt1R+xWkZYzhou6P0P0XXcqGC1yGvz1r39l/fr12O127r77bqKj&#10;oxWMFhEREZGzTkREBNHR0dx1113Y7XbWr1/PX//6V+tqp43GYJFAPVEeeuI9REJR+QtOPaRFpNfb&#10;sWMHBw8e5Oabb8ZuDxhQU0RERETkLHf06FE2bdrEpZdeynXXXWdd3ON27drFaQ5DyBnkvPPO6/aY&#10;kMqcnE49Uca7W3fEbtX9T0R6raamJjZv3syRI0e4/fbbFYwWERERkXNO//79ue222/h//+//sXnz&#10;ZpqamkeWFxEROS0UkBaRXqmpqYlNmzbRr18/xo8fzwUXXGBdRURERETknGCz2fjHf/xHLrzwQjZt&#10;2qSgtIiInFYKSItIr/T73/+eiy66iJ/85CfKFS0iIiIi57w+ffowZswY+vfvz+9//3vrYhERkR6j&#10;KIyI9Do7duzgm2++4R/+4R+si0REREREzmnXX389X3/9NTt27LAuEhER6REKSItIr/LXv/6Vzz77&#10;jPj4ePWMFhEREZFep0+fPsTHx/PZZ5/x17/+1bpYRESk2ykaIyK9xldffUVdXR3jxo3DZrNZF5+S&#10;40cO8O4f/sS6P9TyYvWfWPeH3fyp4SuOW1cUERERETnN+vbty7hx46irq+Orr76yLhYREelW5504&#10;ceKEdWZP2rVrFyNHjrTOFhHpctu2beN73/se11xzjXVRJzXx3zVvkbxuP3/62rrMdMGF3Dv+ZlYk&#10;Dud7ugUoIiIiImeQv/zlL/ztb39jzJgx1kXdZteuXZzmMIScQc4777xujwmpzMnp1BNlvLt1R+xW&#10;4RER6RW++OILPvvsM6666irros45uo9fzF9K1EvtBKMBvvmadRvexjHrVV78wrpQREREROT0iY6O&#10;5n/+53/44gtdqIqISM9RQFpEeoW9e/cycuRIIiIirIs67uifmfSrt8n7PGDeBRH8+MphPPxjcxrh&#10;4O8uDNzmIJOeKuE3BwLmiYiIiIicRueffz4jRoxg79691kUiIiLdRik7ROScd+TIETZu3Mjdd999&#10;6gHp7w7ym/mvktXgnxHBzbfeytqgKTmMlB7/+PJ+/vs7c1a/oVT+8h7u6G9ZVURERETkNPj22295&#10;/fXXSUhIYMCAAdbFXW7Xrl18953/4lh6uz59+nR7TEhlTk6nnijj3a07YrdtwidylvLWUJA+geQn&#10;ynE3WRd2sZ58r+7U5KFuzZNMuW8CEyZMp+yM67nqorKwiKKSWjzWRe1wr8sk+Z50CrZ5rYt6rU8+&#10;+QSn03nqwWjgvys3tASj+1zEo//yz/xuQrBgNEAEfxc3AVd2LDf3M2cdO0Dy6j9rsEMREREROSOc&#10;f/75OJ1OPvnkE+si8Tu8gzWFi1hUuIj1+6wLzzEhPuu+t415i17cweHA9eUcsI/15m++Zse5/usG&#10;/6yHd6wxynfhes71Q/xMETSEImehXTVUe8D38WZqD1kXdrGefK9u5FqdzazVtTTgJPaWMUTZrWv0&#10;gONuardUU/2BG591GQfZs7GKqu0ujloXhdRAbbULX5OH6m17rAt7LbfbzQ9+8APr7I777iN+U32k&#10;+b8/vvUOFv/9Ra1WCWroP1D5s2F8z/zv8b/UseJcP8+LiIiIyFnjBz/4AW632zr7rOLdt57nC2fz&#10;6AP3c/8DjzDz18+xdsfBIO2sTjj+Ke++vZ71b69nZ6N1Yfc7/NFWtv5+K1s/OoVGxL71ZsBtEYve&#10;bifkFuKzHt5lzFu/5dOu+U7Pai1BTev0fOVWdn7iPcu+o8PsNH/zd/f3/J773DuN8v3HUyhb4Zbv&#10;EJ/Vt/9do3y/vVM3XHqIAtLnimvTyLkvgcQp07h1iHVhF+vJ9+o2dWx4qwGIZvLSJczJTCPWYV2n&#10;BzRuY2V+AQWrttGcAeKURHLrv0wm8ZYUch6ItS7slY4cOYLX6+XSSy+1Luq4nXt51j+A4fdGsDox&#10;/Nfs++NbeTba/z8PK7Zp4BgREREROTMMGTKEv/3tbxw50tL54qzR5GXr0/eT/Ogi1ry9g32Nhznc&#10;+Ck7N6/ludkPctdja/n0bH6yF9j3xlM8lfcUT73RXqCtfTvfWmIG3Nazful6dp7l38np1RLUtE5r&#10;fvsUM6cmc9ddj7LoPYU2w3H4/WeN8r28873vVb7PPgpInysiIolLz2Dq3dF0e0ffnnyvbnOUo15g&#10;aAyxg6zLzm72EUlMzUwjbrB1Se906NAhhgwZQp8+p17d7dnfEkS+9EfDuabV0pO5kHtjLmn+358+&#10;PdhqqYiIiIjI6dKnTx8uu+wyDh06+x6BPbzhVzy1wQhjXf7TR1m47EWeL/oFqdcNNFaof47Hl/fy&#10;p0ebdrK1KqDvqe8dtv4lcAXprIHjHuUXs37RPD16/3UMtwG+fayfdz8PLt2Jkml2M5Xvs1LE3Llz&#10;51pn9qQvvviCwYO7O3LmobbkOV7d3Mgl/3AVjiYPrq0VvPzaG7xc/i71/32I4wMu44rv+5O8BuHz&#10;UP9eBa++9juqqt/lTx98wmd9BzL8kouJsMS5PNtLee7VahoH/4Sr7A3UvPIC5a9upvHqOK76P633&#10;xf55DWtfeoHni1+iapeb//fdQC4b6qCf/zWPu6l59SVeKF3JSxvrcP9vBJE/dHLx+a3f08g3XMr6&#10;jyK4atRlBH4S34Ea1q4p542yV3l3dz3uhn5cGhVJ/yDpdMNbN/R7Qcs+l/+uivXrt1L30ecc738Z&#10;lw3qh/Utg39XpfzX2x+y7/PjXPwDJ4Musm5lCG9f2zLecxu7XA14m47h+Z+P+dP77xv7ENhLusmH&#10;+/21vLTud1StX8/WnfV87uvPZUMG0a/Ne7T+To5/XMWrL5Txwp5+3Prjy6wrA+B6q4jSd3by0QEP&#10;33x7tHk/3m/+Xt3UvLSV/d8bReIdI/nu42oq1r7UUlYiIrnyspOUv6Cfxyz3u9181vdShl/av83v&#10;ci7Zt28fF198MZdc0hIM7qwd1e/xonmNfteNt5I81LpG+86POETZe19gPPk2gH+Ov4LT0TFfRERE&#10;RMTqb3/7G3/729+6JtVdO7744gtOnDhhnd1JB3nrt//JH/8XuGEmpf9+Gz/4Xj/6f/9yRt98O4P2&#10;lvGHz+Cbvedx9QP/QOtP5uPgzrd49fmVLFm2ipfe3s5fPz/ChZf9kB/8H0sL6W97qHj9j3wJ/N34&#10;BxhrbQcc2cfWirU8t+w3FK9ey7s73XzxzSVcecVAbKH6xRzZx/qXS/ivFUXtbLOP9YUlvLXzrzR4&#10;Ae9hGj/dxR/e/wOfRFzF3/+gTWs8uB3/xS9/9wlwKZdGHuWot4mPuJoH4oL81iE+62c1L7DJBXzv&#10;Wu65cwRdNUb7eeed1+0xoa4tcwCf8d4Lm/gEuOSWR3n0pyO4fNjlXD7scq4edTOJP0vi2m8/4J2/&#10;eDi6dyN7v38HCVdaf6sOlD+Td996Xiz9L55bXMzqsNbfSsUrz/HsomJWr3uXD91f4LvkSn440GZZ&#10;s+XzXPz/3cOEEZZf13eQnetf5b9WLGHJf73EO+//lYNfXsgPfviD0PEX30F2lL/EC//1n+1sc5gd&#10;L/4nr2z5M596muCrL2k89DF/fP8P/MFzCf9wpXlT6WQ6Ur5DfNajuyt47Y9fAn/HzQ+MtdQVp6Yn&#10;ynh3647Y7Xknuvao7LDuGKmxLTdlM6ZTuj+enBWjqM4qoibIKHGO0VPJm5uI03JAeT9cRva8StzB&#10;ktk44sgoyCEh4Hdxr5nO9NVu4mfkQMkCjJSzTtKWLiFlqH9f4kh55CiVy+va3i1zxJOzNItR+1eS&#10;m1uOy/qoQUQkiXMLmTo6sH9yDQUTFlA9LI0li1NwAuClbmkms94KkgxiQAxT5+eROMw/oyPrBnsv&#10;g7tiFrNW1OGx7jNguzKFvHlpRAfstv+7ikudytG3llFnfUIswkHcjHxybokMmNmRfW3L/55W8bkV&#10;ZI0x/7O/klmzl1EXpJxgiyJl3nzSRgT7/lPIGVvLgtUuY/ZNOVRkxwWs16ImfwILtljnAs3fq/81&#10;E5k8spaVwT7vkETynplKTJDvtNXn8dax7PFZVH7esp6fPWYq+b9qW+7PFRs3bmT48OH83d/9nXVR&#10;h731n4tJNO+03v/gDFZfa13jJD6vZsT8P7MH4JIf4fplPKe+VyIiIiIip87lcuFyubjlllusi7rU&#10;rl27+O6776yzO+kga6c+yHOfwOUPLmd56uWtFx/zcviYkXPvwv4DsfvjcN49PD/rcdbUt1q72eVJ&#10;C3nmX0a1PBH82VoemfwcnwLjn1zPzJ+0rHt481PM+PXW4KkGBl7HYwvncXtgoxn49O3Z/EdhiPQE&#10;rbbZwcLbZ7PJug5w+ZTnWf5P4aQQ9LFp3l0sfA/4yUxeHP8u9/96BzCWmeW/YLw1Thris+4ouJ3Z&#10;G4Erfs7zy5IJ553D0adPn26PCXVtmaPV7xL6d/Cy9dc/46nNPrBNYGH5o4zyt7k7Wv7wsuPpnzPb&#10;fBKgNTvjnyxh5k8CggJNh9n06xks/H2w9WHgdY/x67m3c3lzDCD05/HWP88v/m0Ne4LEeIi4nOT5&#10;z/DzUa2fnffufI7Hc0Okymm1Tcvx28Yt81ifdZ11bhAdLN8hPuvBVx/hweJPgfHMWz+TcN45XD1R&#10;xrtbd8RuQ92rO0fVszKniFp7AllL11JRUUFFxVpKCjKIHwKeD5eR/XRN6wDx/jJy51bibookPnsJ&#10;a1+rMLZbW0LepBjsnhqKHi+g9njgRobqpQvYNiCOtOx8ikvyuadVvuUayla4GTWj5TXXrsojLcYO&#10;nmoW5BewNK8c701ZLHkl4D3vi8LW1EDlr5dSE+Q9W9ldyvy3GmBYInkl5mu8VkLevVFwpI5lvy2n&#10;Od7akXVD8FRkM315HR57DGnzilt/rtEOfB+XkZ1bhjtIpVSzZhnukRktn/W1tSyZEYu9yUNN4ZOU&#10;HQhY+RT31Zm6hIqKHOIxg78Vxms0B28bK8nOXEadx07MpDyKA7//STE4mlyU5eZStr/16wJwoIwF&#10;azxET5hMXmEJJdND53GOy66gYmmaEdAP2I8KS5Cf/ZWs3GgnZV4Ja8111q7KIykK+LyS+UtqTpr4&#10;v371fCo/B+eEPEr8ZbjEeA1v3TKK3mzvGzu7eb1eLroojIEHw+AI6K1/8P9Z756EwfMV/+3/u9+F&#10;bZ8uEBERERE5Tfr164fX26a71BnOhv1i469PXylh/WeWllE/OwMHDmTgwIBgNAdZm+MPBg7kuvt/&#10;wbP/1TrNx6flM/n3Vz8NeKHgfDsW8XN/MNp5O48uXM6LLy5n4b+awb7DO1j02EJ2BHytvh2LeNwf&#10;jLZscyn+bZ41A4DD+adZvyDZHwcamdySGuInYfYePfYe771n/Dl2/A0M/MnNZrBtK++9f7KWpHSe&#10;nbGp9xq/qa+CTX/0z+9E+dv5PPPMYPTwu/3rP8btlwF42TTnGTYd86/sY0fhz5uD0f40Ni8uW8ij&#10;PzVu2BzesYjHn9nRtnOk1Wdr+ffHzGD0wOtInfUsz7/4PM/OSuW6gUDTp6yd+e+sDezv99la/n2m&#10;GYy2bDPK7t/mV6xvxPj8j/yCR8eZZXngeB71pz+5a3jAi7ZD5fus1csC0g009Eth0eIM4of6z0Y2&#10;HFcnkPVMDvEDwLuliNI6//o+qktKcTXZicsqJOsmJzZ/PMrmICY1j/xUJxypZlmZ2SM20PeTyF+c&#10;Q8pN0UQ67C3bmpypeeTc1vKatkExpPwqlwQ78EE11UMmk/9EPM6+5gY2BzHp+fzbTXbwVlO1tf2D&#10;y11n9L52jk0kxp8XIMJBzEOZJA0C9tY1B9I7sm5Qx6spWlEPEVGkzc8jZXRk6881byk5Y+3gKg0e&#10;/ByWRl5uQstnjbDhvG0O8++NBNy8WdXy/Z7yvrbLR/XSZdQ3QdSkfPJSY4gM/P5T81iaFYe9yUVp&#10;sMB3E8TOWEr+I0nERDlwtFz1nAI78Vn5pI120FxqB8UweX4GsRHg3VJFdbuf101dnRdwMu6OGBz+&#10;cuiIYfKMJBxA/Z9qTxrUPlt9/fXX9OvXNaHfv7tsQPPf79bvo92vPYg9uz9v3ubSYUO6rFeBiIiI&#10;iMipuuiii/j6a/8I3meLgdz8T7cbPUm9W1k0+S6SM2bzfOVOPvUGb+H4Nhfz3EcAl5K86HnmpY9l&#10;eORALr1qLA/Oe5HlDxpBu33FJQFBvmA+5cXF642g3k8eY+2yx5gw6nIGDrycUYmPsbzsF4y3Ad5N&#10;PLvWH1wM2Oaqn7Pcss3zRalGG8FbwfMbDgMDGX7jWEb7O7cNGc3YG8cy9saxjHKG19b0vf8uWwEY&#10;yw0/sUG/G7j5BmPZ1k3vnbPtwDPCFSMZbf65e78xhlBnyt/Bj3cav1Pkg8yc5l//dh77v4+a4xpt&#10;Zbs/jvXJizy7wQg1X/fEWpZnTmDUFQMZeMUoJmQuZ+3s8dgA78ZneSVYz+RmPjateI59AJHJPPP8&#10;PB68cTiXDryU4Tc+yLzS5Tx4BcA+nnt+k1mOAraxj2fec623WVji73m8kyWv7AFsXP7/jeW6H5op&#10;Qgb8kOvM8j32qvBuuKh8n716WUDaTsKUtOCpCexxPJwSDXjZ/J55JB+vZvN2YNCtTBwbfPg+5x2J&#10;RAMNH+zEmlDBeXMCUcHeC4AoEuItz+0ARMQQa6YBiI4fFyS/rI24MaMA2PNxiOc7TM4RMdgB97Yq&#10;S+qJKCavqqCiYg4JZrC1I+sG49u6mdomsN/yMClB02XYibsvkUig/t3Nbb6rqJvjW/cK9s8fG4cD&#10;8DS2DAB3qvvaLv9vbk/g4fuC7RHYx04kcTCwdzOb26TAiCNhfPCy0mkRsYwbE+Riwx5P3GiABjxG&#10;UuIQnESPtANu3quypFO5cjIlFRVUzE1oDnafa7799tsu6yF96YihLQMZ1v+ZZ9v8/u049mee+sNX&#10;5n8iSP77oAeKiIiIiMhp0a9fP7799lvr7DOe7brHKJmXyjVm/Mr70Q7W/HYmjyTfxe0PPMXzf2yd&#10;tmD7H4zwFT/5Z/45um0r6PK7f9bcw3J7c6/WINw11DQADCR10u3YrW1/+1j+6V5jpw7+voZPW21j&#10;Y8LDyQEpE0xXPcjz69ezfv16Ft4aXkCufYd59+0dxp+33GamL7Bxw41jjXnvr+fd4FkdpEs4cV5h&#10;/PXpp0Y34s6Uv4GDzBSmDa9QsuFTfP42/aAJPGOWF39qlU//UMNBgIGpPHhr29iE/YZ/wiiWB6n5&#10;QztPATRtZ7vZ8/i6h/6Za6y7GnE596aaiS3e2872ptbbXJP+c66zvr19PPPM/X3jkeaW9SlQ+T6b&#10;9bKA9DVcE22d18IxOgYn4P3EbfR8bThoBE777OPNwiKKgk0lNca6+/dhzUocFRU8oGlwEtkqhUcL&#10;p9PYLnJQ23A0ABEXAOA9etS6pLWYNDJusoOrnFkPJTNlZhFlW+ppCNatsyPrBtHQYISYr4lu5wuO&#10;Gk40gGufcccsgHNIYI7oAP36G4Ml7D/Q8v2e4r62y/+bR19DtPXioFkUw40Pwj7rHcVhw4Pf8DgV&#10;Qy8n+Ldjw24HcGOe20KKSc8gfgC41s0iPXUK2YVlVO9taDmRSXiGxPBvzWnpjpC1opo9YaUi+4q3&#10;Srbyor/DySUj+LcRllVERERERE6jPn3O3vCA/boHeebF9bzx3EJmTrmdUZeZ0bPGrazJvZ9Hm9Mf&#10;HKTB34arXcyDD9zP/dbp54sxQ1zs+7ylY1Qbn+03gswcZt3cIK/zwP3MXmdGw9z7jXZm8zZOLj3Z&#10;45Jd0a5sfI93dhp/jr+xJSuu7cbbGA/ATt4JkWdYuoKPb8w29+WXRXa6/Nlu/Dk/vwojL/XTj3BX&#10;4l08OHMRa3+/j8OWLsANB8yyfngds62v/cD93P/AbPzF8tMD1q6CARoamuM2O377YJDXuZ8Hf9u8&#10;pzQ0tN5m2GUnuaGi8t3rnb1nnE6xY2+v52zEhca/Xi9HAb70GnmdDtVRtbEqxFRnnFj69j8De5ja&#10;icsuoTg3jYSrHXj2VlGan82U+5KZMreM+lYJgzqyblueI8ZBbu+SFBUnc2r72i7/b263n4G/5ymw&#10;x5G1qpicSQlEOzzUbyylIGsKySlTeHJN/clzR53Fzj//fI4da/dZuw5w8PDPRrT0km74MyN+Xc2e&#10;b1qv1cp3R1hXvJrEv/ij/wN4arIGMxQRERGRM8uxY8c4//zzrbPPKjbnKMb/02MsXPkGb7y4kNSr&#10;jPlB0280eTnceDjI1PHWke+w9TXMKWS+gIEMbMkG2G0Ov/euMaC6bQK3Bw5vFHEdN5tjV+7Z9F7w&#10;wRXl1B3bxy6z85jjYjMthV9Hyl/E5SQ/s5Znn0g2b7b4OLhzPc/lPcr9d93P7LeD9XT2BXltYwpZ&#10;LEPxtn2Nw42HORxkVw0D+Z6Z2707qXyf3XpZQNrFvmAD0fl99qnRC3fYUCN9xCWRRs/UEVONtAbt&#10;TWumEmN9vTOCjcgxKWQsLGbta2tZU5hD2hgHDR+Ukp1bbunV3ZF1W4uMNPrwuva3s9ZxrxH4tJu9&#10;nk9J5/e1Xf7fPLBHdhs+jLE+7PS3PoJyJrNFEpeaQf7ytVSsXUNhbhpx32+gdnU2uetCf9qz3YUX&#10;XtiFAWlg6M2svTXg6vHzPzNi5komVexmz5GWnHvHj37Bn6rfJm5WCck7A3PxeXl3bzs9LURERERE&#10;ToNjx45x4YVmJ61zgG3gKB6ckYrRT3M3RlO1ZRBEbpzJiy++2O70TGI73Zj79zc7MV1O6qK227ae&#10;ZjCq1TYNNLSbdrErHGTT23uMP30VzEy8ndtvb5lmbzRXq69g02eB20lX8b7/rtnb+XKuHzXw1Mpf&#10;hJ3ht/6chSvfYH35izw76+eMdwIcZkfh4zy7y1itv7+ToDOVZ4K8ZqtpmpEONqi+9uYUsmOzgmzb&#10;anqGCZGB2xym4YtWr9YNVL7Pdr0sIO2m+t0ggw8C4KVmUy0A0dFm/8choxg1CNhbS22IOz++ujIj&#10;dcc7oV739PHsraZ6SzX1zSc6G/aoOFJyl5BxLeCqYtuBjq8bTOToWCIB99ZtIQO5nqoN1AL2sXGn&#10;FLw/1X1t15BRxA4G9m8O/RqNVWz40Oh1HOcf7fiM5qF+SzXVW+pbBmG02Ykak0JOUQaxgOvd0L/b&#10;2c5ut3P8eFfkc2lxzYR0dt8eEJT+5ite3PAuI2Y9x3n/upjz/nUx/XJe5v97dR/b2mTWaeLd18r5&#10;x98pKC0iIiIiZ46vvvoKu5ET8Cyyj+fvN4NQc/wDqwXTn//TH2AgI0aaQb73d+O+eCADB7ae+nvd&#10;7N61m9273PytvbQCUSO4HoBP2bmXNq8zcCB4du1m967d7PNgBKIDtln/O2siS+DYHtYWLmJR4SKe&#10;+/0pthc+WU+FNcVkUJ9SsTFYD1s5JY3r+fXTZkqLG37GhMvodPnb97ZRJha9uMPo7dtvIMNvTGbm&#10;c8+SOhDAy849RnkZfo1RwnDv5K/ftX39gd95zNffh6epnefCB47gGjN36PY97ravM7A/Rz8xyvdu&#10;99+MFBwB22zasCnIk9gH2fSf5md5fU87x2sYVL7Per0sIA0N63Ip2NpqJDzAh+v1+RRt9cKAeCYm&#10;+O8DRZF0bzQ01bLi6SoarPl2vTUULSylamMNtiFRloWn39E/vUxBfgFzV9VYKgIvRvrpC7jArOA6&#10;sm5QUXeSNALYX0rBqrYpILy7VzJ3RT1ERDHxnlMJR3fBvrYrijvviQbclOavbJv+w1vPynnLqG+C&#10;qJQkYjr9Pia73RwR+ijtZX04NUepKyugIH8uK7ZZPtDRo0Z6mogLzq0UJQEuvvjiru0hbbomMR3P&#10;tB9xRzjd/ftfQsG0n1J8hb/AKCgtIiIiImeWY8eOcfHFPfCcfZcazo/9A8C/v5j/u+FgS5Dr2D7W&#10;LF5jBPAi47juMmP25cn/bAwa56vgV7PXsueIfwPwfVLB7Mdm8lTeUzz15ufY2msk9RvPz1KN4OKe&#10;pU+w6PcB793kZcfSJ3g07ymeynuG7cfNQH/ANgfX/DsLfx+QPsF3kPUFv+C5t9ez/u2PGTg8SO/s&#10;P3/InjCjeJ9u2WwMbmdrGfjOOi1MND7gwd+9a+a2llPl8x5k34ZFPPLPi9jhMwfye2J8c3u7M+Xv&#10;gi8+ZP3b61lf8iwv7Qho0zfuZo+Zj8Jh9oy23fgzUiMB9vDsvy9i62cBBebIDp7990eN11+0HV+7&#10;958u576HjLzMvspfMfPVPXibY2I+Pn19No/nPsVTeU9R8Zmt+WkB/za8v5B/X7OvZdyqJi97np/H&#10;wvL1rH/793DZ8LYxiE8+5MOA76M9Kt9nv14WkI4jZVIk1QvTSZ7xJMvWVFFesoDsh39GZnEd3ogo&#10;UuZmEBuQZ9oxYS45N9nxbi9iSup0niwpp3pLNeUlTzI9fQHVRyDyjlzSTi3G2i2cEx4gfgB4tyxg&#10;WlYRZe9UU/1OGQumTWHlXuDaO7nVHFixI+sG5yDxlznmwHnZpD+czYLlZZSvWcaCmVNIn1mOq8lO&#10;/Mz5JA21btsxp76v7fP/5rjKyU6fQvbCZZS9XsayhdlMSc+m3AX2m3KYf297g1aGyXENMYOBxnKy&#10;ZzxpDpRZ29KTuUs4SZwUjx0v1QunkV1YRtWWaqrWLGD6v6ykHoidcGuIgRPPfg6Hg//93/+1zu4S&#10;3xsRT2Xez9n94I94+PKLuLRfwMILL+Say4dR8OA/cSxvIv82YjgPP56koLSIiIiInJEOHz6Mw+Hv&#10;nHX2GDV5NuONXj5sffpB7rr9Lu5Pvp3bkx7l+Y8ABnL7jPtpHpvcPp7/ePJ2BgLePz7H4ym3c9f9&#10;93N/8u3cNfVZdnrNIOIvjXXaMzztV/w8GuAg6/Me5K7EZO5/4H7uSkxm9utmj9Upz/BowJO1w9N+&#10;1TxA3aa8+7nrrvu5/4Fkbr/rQRa95wXsjMqcSbIZQAcYFTvW+KNhLY/fZfQIf+TV9toR+3h3vbF8&#10;4L23t4yBYzHq5tuMoGDDBt79yLpUwvFp8YOtUkXclfwgjz69nk+bAGcy81bN5LrAwG8nyt/l9z3K&#10;7QMBDlIxO5nbk+/n/vvv4vYHnmUngP12/mmcuXbEcB586udcEwF8tp6nJt/Vsn7KbCo+AxjOzxc9&#10;aqzTDvu4/2DerQONHtjFj5OceBf3P3A/yYl38cjSnXgB+y3z+OVPW44U+7j/YN4txgfe9/yj3HVX&#10;yzHx+BrjqYBL7/4lP7+uJRx9aWwcxu2XHSxKMb/LAv+AicGofJ8LellA+gKGpxZSPDOByIZaKlcX&#10;sfKVGuoP+bANSyBraT5pV1rv0diJy15B4YwEnLipfWUlBfkFrHylloa+USRkF7NkWozRy/VMY48j&#10;a3k+addG4v1rFaWLCyhYXErN5+C8JYfi2Qkt+92RdUMxB87LusUJ/1tPTUUpK1dXUrPbwwVXJpC1&#10;vISsMSd9lZPrin1tlzloYnYCzj4N1G+tpLS4lMqt9XjM37wkO+4U38MvirQFOSRcaYf9tcZAmdtd&#10;Rq/lLmQfk8WKhWnEDvZSv7GUovwCilbX4O7jJGFmMXPME8a5aPDgwXz22Wd899131kVdo8+FXHNt&#10;PMXZk/n8/87gxG/NqeDn7M6ewL9deyl9/TVtn0sVlBYRERGRM853333H//zP/zB48GDrojOf/Tpm&#10;vvQ8v/jpcOwRGIO5mZ1I7Vfdzi9WPs9jAcEvAPtPHuP5lb8geZQRSPMd9g/QZmP4LY/yTIkliBhK&#10;xOUk/2Ytz0wbz3Bby0B1PoBBo0ie/SLP/lNzKLxlm2fW8syUsQyMAHwBA9kNGsvPf1PCwp+23sY2&#10;7nGemTKWS63hilB2rmfdYYCB3Bo33Lq0xcibuc0GcJh17+y0LpXOsA9k+E9SeazoRd547udcF2Tw&#10;yg6Xv37X8djzRhm3gTHIoDli5sBRqcxb9RjXBXaOcibzzEvP8OgtwdZP5hcvPEtyWP3r7Fz3xPM8&#10;PyvZSGdrDpTobQJswxk/7RlKsq6zxEbsXJf1Es/Pur3tMWEbzu2znmf5tFGtt7niQZ6efTvDwznm&#10;UPk+V5x34sSJE9aZPWnXrl2MHNndiXjdlM2YTun+eHIqsogz5/q8Hrw+sNkd+PO+n0zzNv0c2AN6&#10;Up/5fHg9XnzYsA+wY2v3TlhH1g2lK14jHN3/Pmfvbx6Cz4vH64MIO44BYRb8s1xlZSXXXnstl14a&#10;5LG30+G7g6x4ppwpn/ifX4rg5nuS+N0/niH7JyIiIiK9yueff84f//hHEhMTrYu63K5du7qvswjg&#10;8x7m6NcX0n+gvW1KgGCafHi/PMrXdGCbEIz3hgv7DcQeGCBsh+/IYY5+27FtziV9+vTp9phQd5e5&#10;U9Lh8ufDe9hc/+JwYiAdXb8dx7wcPvY1XNifgWEG0fzHREe2Odf0RBnvbt0Ru+1lPaRbs9kdOBzh&#10;B6MJ3OasC0zasDscOBzhVEAdWTeUrniNcHT/+5y9v3kINjsOh6PXBKMBnE4nBw6EGqXyNFBPaRER&#10;ERE5gxw4cACnM6wuk2c8m30gA8MK7JkibNgHdnCbEIz37lhg2Tag49vIOaTD5S9g/bBiIB1dvx39&#10;7MaAhh0IovmPiY5sI71Drw5Ii0jvcMUVV/Dpp5/y7bffWhedPgpKi4iIiMgZ4Ntvv+XTTz/liiuu&#10;sC4SERHpFgpIi8g5b8CAAQwePJj6+nrrotNLQWkREREROc327NlDZGQkAwYESXbbTU6cOKFJEyd6&#10;MIOs9X01aeqpSYJTQFpEeoWrr76a3bt34/MZgzmcMYIFpd/4Hc9+YVlPRERERKSL+Xw+9uzZw9VX&#10;X21dJCIi0m16SUA6kjEPZZGVfSfXWBeJSK9wySWX4HQ6+ctf/mJddPoFBqX7DGDWjCQevcS6koiI&#10;iIhI1/rzn/+M0+nkkkt08SkiIj2nlwSkbTivjSf+pmgc1kUi0muMGjUKl8tFY2OjddHpZwala2b8&#10;E09deZF1qYiIiIhIl/riiy/47//+b0aNGmVdJCIi0q16SUBaRAQuuugiRo8ezZYtWzh27Jh18enX&#10;51LGKBgtIiIiIt3M6/VSXV3N6NGjuegiXX+KiEjPUkBaRHqVH/7whzidTqqrq2lqarIuFhERERE5&#10;pzU1NbF582aGDRvGD3/4Q+tiERGRbqeAtIj0Otdddx19+/bl/fffty4SERERETmn/eEPf8But3Pd&#10;dddZF4mIiPQIBaRFpFe68cYb+eqrr3j//fc5ceKEdbGIiIiIyDnlu+++Y9u2bRw7dowbb7zRulhE&#10;RKTHKCAtIr1SREQE48eP59ixY1RVVfH1119bVxEREREROSccP36cDRs28PXXXzN+/HgiIiKsq4iI&#10;iPQYBaRFpNeKiIhg3LhxOBwO1q9fz5dffmldRURERETkrObxeHj77bf5/ve/z7hx4xSMFhGR0y5i&#10;7ty5c60ze9IXX3zB4MGDrbNFRHrMD37wA84//3y2bdvG119/zfe//31dqIuIiIjIWc3n8/Hhhx/y&#10;xz/+kVGjRvGjH/3Iuspp0djYqMHFpVlERASXXHKJdXaXUpmT06knynh3647YrXpIi4gAP/zhD/np&#10;T3/K8ePHeeONN9i9e7cuWkRERETkrNPU1MSuXbt444038Pl83HHHHfzwhz+0rnbanH/++Zx33nnW&#10;2dILnXfeeZx//vnW2V1OZU5Ol54q42ej806c5tG8du3axciRI62zRUROmy+++IK9e/fS2NjI5Zdf&#10;zpAhQxg8eLB6TYuIiIjIGampqYmGhgYOHjzI/v37ueSSS7j66qvPyF55jY2NHDp0iG+++ca6SHqZ&#10;Cy64gMGDBzNo0CDroi6lMienS0+V8e7WHbFbBaRFREI4cuQIn3zyCW63my+//JIhQ4ZwySWXcNFF&#10;F9GvXz8uuugi7Ha77niKiIiISI/45ptv+Oqrr5qnY8eOcejQIQ4ePMjFF1+M0+nkiiuuYMCAAdZN&#10;zygfffQRx48f5zSHI+Q0Ou+88+jbty9XXXWVdVG3UJmTntbTZbw7dUfsVgFpEZEwHDlyhEOHDuHx&#10;ePjyyy/xer18/fXXfPvtt9ZVRURERES6zfnnn8+FF16I3W7n4osvxuFwMHjw4DM+CB3I5/PxySef&#10;8O233/Ltt98qSNiL+FMYnH/++VxxxRXYbDbrKt1CZU56yukq492pO2K3vSQg7aKy8E32OeJIS4/F&#10;YV0MuN4q4s2PYfiEDBKjAhY0+XBvf43K7fvY95kP52VROONvJXF0JEGLVJMP958r2VztxnPci7ev&#10;g+E/HkfCP0TjsG7gqqSoYh+OMWmkXQuujW/y5od19L8ln8nXWtYVEREREREROYc0NjZy+PBhBQh7&#10;CX+gbuDAgacthYHKnHSnM6GMd4fuiN32koB0DQUTFlA9LI0li1NwWhcDNfkTWLAF4nMryBpjzvTW&#10;sezxWVR+blkZsMdMJf9XiTgDU8rur2TW7GXUeQLm+dmiSJk3n7QR9pZ52wqYML8aZ2oO47YvoNRl&#10;zG61DyIiIiIiIiIiIiKnQXfEbvtYZ0iL+tXzqfwcnBPyKHmtgoqKCipK8kiKAm/dMoreDIg8e2so&#10;yF1GncdOzKQ8Staa67+2liXZ8UQ2uSjLzaX8QOA7GNyvLKDUE03ilDwKS0qYpt7RIiIiIiIiIiIi&#10;cg5SQDokN3V1XsDJuDticPh7QjtimDwjCQdQ/6dafOZs19qVVB8BZ2o+eakxLek5Imw4b8qiMCsO&#10;e5OLlauqm7dpEUvG0nym3h1DlMOB3ZraQ0REREREREREROQcoIB0SE6iR9oBN+9V1eFpClh05WRK&#10;KiqomJtg5pF2sXlTAxBLUnKwhCBgH5vIODvwwQ7qrAvHJJAQkMlDRERERERERERE5FykgHQ7YtIz&#10;iB8ArnWzSE+dQnZhGdV7G/AFBqcBmg7S0AjYD1P7n0UUFQabKtkD0OTGbclJ7RwWPIgtIiIiIiIi&#10;IiIici5RQLo99jiyVhWTMymBaIeH+o2lFGRNITllCk+uqcfrX++Ih8MAXhc1G6uoCjrV4PIC2LD1&#10;DXwTERERERERERERkd6hdwWkGw8TMAxheGyRxKVmkL98LRVr11CYm0bc9xuoXZ1N7jq3sY4jksgI&#10;wJ5IXoU5mGHIKZ9Eh/VNRERERERERERERM59vSQg7SRyKODdx75G6zIAF/vqrfM81G+ppnpLfUsQ&#10;22YnakwKOUUZxAKud7dhhKRjGDUa8NZS+3HgawQ4UM2ywiKK1tS29KwWERERERERERER6UV6TUD6&#10;hjGRQD0vr6ppPUAh0PD6UsoOtZ4HR6krK6Agfy4rtllCyEePchQg4gJzUEMbCfcmYqeB8sUrqbdG&#10;nJvclOUXULmxCrd9OBq/UERERERERERERHqjiLlz5861zuxJX3zxBYMHD7bO7nKOHw7isw1b+fij&#10;rVS++ydcX3o5vqeasueLeLbKg33AN3zzNVxx4/3EOQEu5grHZ7z9+4/5uOZ3/KnhG87zNeLa9hK/&#10;WfgGriaITZ9JYpQRkiYylp/0eZ/KLduoeuNd/nTwuLn+Gywr+C3vfg72mKnMfiSGi/23AQ7U8NLv&#10;93NxTCKJf39xwN6KiIiIiIiIiIiInF7dEbs978SJEyesM3vSrl27GDlypHV29/DUUVZYxMsfNOAz&#10;Z9kGxzLx37IYWpnKgi0Qn1tB1piWTby7yyhY9DK1n/u3APo6ScicQ8bYyJZ5poYPSlm25DVqDwWu&#10;H0lscgYZ98XgiAhYeVsBE+ZX45y0hCWpzoAFIiIiIiIiIiIiIqdXd8Rue1dA2q/Jh/eIF5/NjsNu&#10;9nA+GZ8Xj9cHEXYcA8LY5rgXzzEfdOQ9RERERERERERERM4Q3RG77SU5pC0ibNgdjo4Fim12HA5H&#10;eMFogL7m+h15DxEREREREREREZFzWO8MSIuIiIiIiIiIiIhIj1NAWkRERERERERERER6hALSIiIi&#10;IiIiIiIiItIjFJAWERERERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESkRyggLSIi&#10;IiIiIiIiIiI9QgFpEREREREREREREekRCkiLiIiIiIiIiIiISI9QQFpEREREREREREREeoQC0iIi&#10;IiIiIiIiIiLSIxSQFhEREREREREREZEeoYC0iIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0i&#10;IiIiIiIiIiIiPUIBaRERERERERERERHpEQpIi4iIiIiIiIiIiEiPUEBaRERERERERERERHqEAtIi&#10;IiIiIiIiIiIi0iMUkBYRERERERERERGRHqGAtIiIiIiIiIiIiIj0CAWkRURERERERERERKRHKCAt&#10;IiIiIiIiIiIiIj1CAWkRERERERERERER6REKSIuIiIiIiIiIiIhIj1BAWkRERERERERERER6hALS&#10;IiIiIiIiIiIiItIjFJAWERERERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESkRygg&#10;LSIiIiIiIiIiIiI9QgFpEREREREREREREekR/z8mfXZHoJBfjgAAAABJRU5ErkJgglBLAwQUAAYA&#10;CAAAACEAvU2lcN0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tJg9bG&#10;bEop6qkItoJ4mybTJDQ7G7LbJP33jic9Du/jvW+y9WRbNVDvG8cG4nkEirhwZcOVgc/D6+wJlA/I&#10;JbaOycCVPKzz25sM09KN/EHDPlRKStinaKAOoUu19kVNFv3cdcSSnVxvMcjZV7rscZRy2+pFFD1q&#10;iw3LQo0dbWsqzvuLNfA24rhJ4pdhdz5tr9+Hh/evXUzG3N9Nm2dQgabwB8OvvqhDLk5Hd+HSq9bA&#10;bCGggQSUhKtlIn8chUqWK9B5pv/r5z8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZ&#10;AAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhj&#10;WcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30&#10;Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZY&#10;zf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA5sfEDLADAADyCAAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAKAAAAAAAAACEAvs7WMQt3AAALdwAAFAAAAAAAAAAAAAAAAAAWBgAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmdQSwECLQAUAAYACAAAACEAvU2lcN0AAAAGAQAADwAAAAAAAAAAAAAAAABTfQAAZHJz&#10;L2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAXX4A&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAUH8AAAAA&#10;">
+              <v:group w14:anchorId="1F6EDED6" id="Group 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.1pt;margin-top:.15pt;width:487pt;height:68.8pt;z-index:251658250" coordsize="61849,8737" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDmx8QMsAMAAPIIAAAOAAAAZHJzL2Uyb0RvYy54bWykVltv2zYUfh+w/yDo&#10;vZHlKb4IcQojmYMCQWs0HfpMU5RFlCI5kr7t1+8jKSlOnHVrZ8AyKZ7rx++c45v3x1Yke2YsV3KR&#10;5lejNGGSqorL7SL948vq3SxNrCOyIkJJtkhPzKbvb3/95eagSzZWjRIVMwmMSFse9CJtnNNlllna&#10;sJbYK6WZxGGtTEsctmabVYYcYL0V2Xg0mmQHZSptFGXW4u19PExvg/26ZtR9qmvLXCIWKWJz4WnC&#10;c+Of2e0NKbeG6IbTLgzyE1G0hEs4HUzdE0eSneEXplpOjbKqdldUtZmqa05ZyAHZ5KNX2TwYtdMh&#10;l2152OoBJkD7CqefNks/7h+MftJrAyQOegssws7ncqxN638RZXIMkJ0GyNjRJRQvJ/msmI+ALMXZ&#10;bPrbdNJhShsAf6FGm9+/r5j1brMXwWhOS3w7BLC6QODfmQIttzMs7Yy0/8lGS8y3nX6Hy9LE8Q0X&#10;3J0C8XAtPii5X3O6NnEDMNcm4dUinY+K6/l8Pp2kiSQteA8p7zzJPeO8opeNmsRn9qjoN5tIddcQ&#10;uWVLq8Fc1JOXzl6Kh+0LtxvB9YoL4e/Kr7sEwfJXLHkDo8jAe0V3LZMulpRhArkqaRuubZqYkrUb&#10;hqTMhyoERErrDHO08Q5rOP6MYH2gZwchyufAfAoWJPuftBrYAcyMdQ9MtYlfIDaEgCshJdk/2i6Y&#10;XqSDMPoPgSEcz3a0HNujhd0FXj9UVU8N0QwheLPPRJjMi9l4PJkWPRE8VrhiASoU/nY78aEC7T/h&#10;NCum0xm66WUNzopxMctjCY5n03wyDbTpK+kHsSKlVJ5NiI2UQvqnVYJXPcOs2W7uhEn2BC11tRrh&#10;07k7E8NFeVUUcZ9PWLmTYNHsZ1ajUNBAxuHWQr9ng1lCKdiYx6OGVCx6y6/PnPkJ4TUC74SEQW85&#10;0rGz3RnoJaOR3nYkbCfvVVkYF0Ngo+8FFpUHjeBZSTcot1wq85YBgaw6z1G+BylC41HaqOqENmIU&#10;aI3GajVdcXD8kVi3JgbTCS8xcd0nPGqhDotUdas0aZT56633Xh70xmmaHDDtFqn9c0d8MxQfJIg/&#10;z4vCj8ewKa6nY2zM+cnm/ETu2juF2wfnEF1Yenkn+mVtVPsVg3npveKISArfi5Q602/uXJzCGO2U&#10;LZdBLHbZR/mk0Zvj5fka/nL8SozuCt1h8nxUfbFd1HuU9fch1XLnVM1DM3jGtcMbhR9WYbAGCnV/&#10;AvzkPt8Hqee/Krd/AwAA//8DAFBLAwQKAAAAAAAAACEAvs7WMQt3AAALdwAAFAAAAGRycy9tZWRp&#10;YS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAABaQAAADMCAYAAACMRaQ0AAAAAXNSR0IArs4c&#10;6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAFiUAABYlAUlSJPAAAHagSURBVHhe7d1/XJR1vv//&#10;R1KTNn5sxzXJ1skObkV6Ft1v1B7JQjtRbWRFnJDN4JS5HTUPVAeOB1xXW0PXD2wJa+ox1A5kGaVU&#10;RJm4Ka7hprSb7KpY65xsPCXGcT65TtoU+f3jugaGixkcEPAHz/vtdt3E68fMNTPv631d79f1vl7v&#10;806cOHECEREREREREREREZFu1sc6Q0RERERERERERESkOyggLSIiIiIiIiIiIiI9QgFpERERERER&#10;EREREekRCkiLiIiIiIiIiIiISI9QQFpEREREREREREREeoQC0iIiIiIiIiIiIiLSIxSQFhERERER&#10;EREREZEeoYC0iIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIBaRERERER&#10;ERERERHpEQpIi4iIiIiIiIiIiEiPUEBaRERERERERERERHqEAtIiIiIiIiIiIiIi0iMUkBYRERER&#10;ERERERGRHqGAtIiIiIiIiIiIiIj0CAWkRURERERERERERKRHKCAtIiIiIiIiIiIiIj1CAWkRERER&#10;ERERERER6REKSIuIiIiIiIiIiIhIj1BAWkRERERERERERER6hALSIiIiIiIiIiIiItIjFJAWERER&#10;ERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESkR5x34sSJE9aZIqE1UDk7m5cPGP9z&#10;3ptP3oRI60oiIiIiIiLS23xeyazcl3ETR8aqqcRal4uIiJzbAWkfDR9WsuG1zVR9fADPER8ANoeT&#10;qJFjuPXeO0m40mHdSE7KTdmM6ZTuN/7nnLSEJalO60q9Q/PFllV/IqOjiYkex7jbYnD2tS4HPlhG&#10;+uIa69zWxmRQ8kiISzifh/pNb1L+7jb2fN6Ax+PD5nAQOeQaxtycxJ3jo3HYrBuFcNxNzWuVVG2v&#10;YV+DF88RsA+yEzksgTt/difxVzsI96XOdbXL0ynaZp0LOIYTG30No+ITGBPG9+U7UMNrb1Xx3rZ9&#10;NBzx4MWOY0Akw8fcQMId9xA39GSvYApZDmIZd08S91zvxBZh3aiXCrtx1HLTLW5GCVOvtS738+HZ&#10;W82bL71JlesAHo8PbObvOP5OJt4RT/SgEL9jyOPfwfDR13DNj8eR8A8dOIZ7FTfVy8vZeQy4bBxT&#10;74s56fEWyHeghtfWlrP5QzcNjV58ETYcjkgiR48jKbnjx97L71Sxz+3BcxxsAxzYI4eTcNvEdutg&#10;fz1y0hu6/nIydCL58xJpZ822fA1UL53P0i0uvMblD7YhsUx8LIuUEXbr2mFqOTacE/LIu7e9c3+o&#10;46j1Te1A/QdfQ/TIaMbdnEhMsN/BVUlRxT6gP7GTJhM3yLpCKD7qXlnG5s+AK+8k444o6wq9hr/s&#10;9R89lfzMONorCeGVU7MefG0D2+obaPB48F3gwDEokmvG3EpSe/VgyGuoAK3K/imUnd4m5DkmkJOJ&#10;8/NIHGKdL71FyGvRk13DYLQdare78BJJzE3RtGlRHyhj+rRS3MSTU5FFnHX52eK4m5rXyimvrsV9&#10;yIPXR5jX2aHrqxatj8GuamME4/m4ipeLy6k50IDniA/bAAeRQ+NImjLxNMdDfLg/2IbLC5Ej4okO&#10;+7wuIueKczIg7fu8it/MLKLGY13Smm1oIjnzpxJ7Ouvhs44C0s2aL7baEeEgbkY+ObdYGnPbCpgw&#10;v7r1PKubcqjIbnsJ17C1iCefqcJtBhmCsjlJeHwOGWNDNSIBvNSvmc/8NXV4mqzLWtgGxzP1qQwS&#10;hnTmEujcUpM/gQVbrHNbs12ZQt68NKKDtfS99ZT9ej6lH7ZfOTlGp5H7HynBX8MUVjnoG03K7FzS&#10;YlTJhd84aqnj4nMryBpjXW6cY4p+sYzqQ+19+Tact/wbc2bEEWltrIRz/NuiSJk3n7ROBw/PUR+v&#10;JP2JcowjKJqpJfkkhlO8PXWU/vpJyna395uFc+z5aHiniFnLq2lo76XaqYP99chJz5/+cjIsjSWL&#10;U2hnzdaa3JQ9MZ1SFxBhw+Gwg89r3pi3k5i3hqkx1o3CEXj+d5KyeAlpw6zr+IU6jlpfQ4TiGJNB&#10;/syE1sdOwHETeV8hxelhBpZdpUzJLKOB0OfV3qLlHGYnbuYKcsaGLOgnL6eHaiia8xuqDrR7IISu&#10;B8O5hmpV9k+h7PQ24ZxjcJK2dAkpQ63z5ZwX1rWojcibppKXmUBksMv/k11TnWz5ma7JQ93q+Ty5&#10;rh5fO20kHDGk/UdukBu94dRXrY/BU25jBOWl5ulpLNgU+rd2jM9h6RPt36DsPqGuFUSktzjnAtLe&#10;D5eRObeShvZOHoEGxDB1fh6JIRtV0poC0s1CXWw1+fAeclFTVsSyjW582ImfXULW9QFXdJ0KNPhw&#10;rc4mc40LAMfViaT9PIm4YZHY+4LP6+FA3ZuUFr9G7SEfYCPqoUUUBuvF1uQxLlC2eCHChnP8VDJ+&#10;Fk/0YHMffV5cH1TycsnL1BzwQUQkiXMLmTr69FyunClCNdD93/2KpWXUeYARUylZmNi6x4inhoIZ&#10;C6g+YgSr4u57gIm3jWKow44tsMxschsXv454cpZmEdfmKw8sBzYir72Hyen3EhtlN3pNNPlo+Gs1&#10;5c+VUrnXA9iJeSSfvAlBykFvEup4baP9i+PAc4xtaBwT0yeSeG0Udv+hc6ie6pf8xz4QlcaSp1Nw&#10;BgusWY9/nxfPgZ28uWoZZR96ICKKyYsLSVLAoFnd0lRmveVt/n/0lBLy7z5JRHp/JbNyl1F3BHBE&#10;kzjpYZLio4k0n17xeV3Url3BsnXmzbkB8eQsD3bsealbmsmstxqMQNvYiTxwX2KbY+/lRcuag3RR&#10;k5ZQaDlHhqpH2ghVTk7CU5FN+vJ6y+fwUpP/sFHnB6ufwmJpYA9LYUlhWuuy3SzUcRRqPviONODa&#10;9jJFy40bbfbxcyh5IralN1hgkM2eQN7qDGKCvndrdYtTmfWOWWYUkG4JeNjjyFmRE6ScG9orpz5X&#10;KdlPlOFqCjimxkQROcDWUo+VrOS1DxrwAbYrJ7MoP6l1WQm7TvY7hbLT23Sy7pBeIPBatK+ThCkZ&#10;TLSeDyte5oVXaowOD0MSyXtmKjHWeuJkx+/Jlp/JmtxU/jKbZXVeiHAQfUcaD99jbSOta7nmx058&#10;7gqyxgR+SaHrq1BC1blt2hhRk1lSmBTWce1el8n0VS6IiCJp7lweGG32sPZ5qFs9l1nrjDZl1ENL&#10;grcXu13HvycRObecW4MaNlYyt1Uw2oZzbBpZBcWUlJRQUlJCYW5a60dyj9SxLL8Ud8gAtg+vq47q&#10;LeWUFpZSvqWaOpfXCDQEc9yLx+MxJjNNCE0+3B9WU73FmGr3ekJvH+h4A/Xbq6las4xla6qo3l5P&#10;w3HrSi18R8z39Xjw+tfzeajfXk313iB3Rs1lVWuWUfp6NbV7G5rvAge+lsf/vK+EJ8KGfUg0CZlL&#10;mHOHHfBSvbbK7NHXed6tvyF3jQuwE5tZTEnBVBKuNoLRADa7g6gxacxZXkzOTXYjcLkqm4LtbX8/&#10;95pZRmDCFkXa0y+xJDOh5UILwGYnakwKOYuLmXNHJDQ1UDk3l/J2Hz3rvfzffd7SDGIjgN2lvFwX&#10;sEKTm9LZZgMgKon8kiXkpMYR5TADWQFl5qWnU4iKADzVLMgtb9N7rLkcRDiIn1lM8dw04vwBMYzX&#10;irw6gakFxRROicGOl7rlwcuBdJC3igLzHBN5xxyKF+eQMqYlGA1gG2z8jiXzEo0eeq5Ssgtrw6vz&#10;bXYcUXGkzStk6gigycXLFYEFqZdrqmNztddo/N1kJF2pr6pqc4y00uRi5a+MYLQ9ZjKFxflMva2l&#10;8Q1gs0cRl55HSeFUYgYAR0IcexsLjGB0RCSJs4tZMjMl6LGXsbSEvDuMntGu1T1/7O37uB4Axy33&#10;BgQb7cTdPA7HIAcO72Gjt/CpiAD2l1HwivVb6jzbgEiib8tgyZxE7IB308tUhTpxeqsofSvUwgDe&#10;Kso3ttzAEFME4K2haEkNHf52vDX8JtcIRtuvz6B4lXlMDTCPBH89NreY4pnx2AHfxyvDrwc7oUNl&#10;R07O58XjqjPaLdvraThJO8DfZmhezeelYW9tq7ZHyHW2VFP9oaul3WLhO+Kibks11Vtqqf+8nfZX&#10;AJ/XaD9V+9tsIdt4vUzAtajtyjQKVy8hI9j5MDWHJcVzjFQSn1cyy3I+9B3x4Dly1PyfF6+/vRjY&#10;/gzmuBeX2R6u3dvQUhZOyof383pqwywHIctasLZwEK6SJ41g9IAYJj9dTP4jwdpIaeStWsLUGLOd&#10;t7D72kjNbYynpxIdAbhepjKsS0MXVRVGwDlm2nwm+4PRADYHMQ/lm+1FcFVUYawZ8P2191ti1hMe&#10;Dx5PkN8jnOP7uBePx8tR8/j0BsYe/DGUNrqoLLS3X6p3RHrUORSQ9lG9dBn1zQe/nfiZRoMx/upI&#10;HA4HDofDDLItIePagLuY+8tYuaVtVdOwtYjp9yWTmjmLgvyVlG0sY2V+AbMyU0lOn0WZcVu0Ffdr&#10;2aSnpxtT7mvUf7iM6SnJTJ9dQEG+MT2ZlU5y+izKXW3fEzAepZo7heT7ppA9r4Ci1ZVUri6iYF42&#10;U+5LZnphsEeF3byWa75vejrZr7lp2LiA9JR0sucVUPDGnoB1vdSvmdW8rGh1JWXFBTyZNYXkh2ZR&#10;7nK1eq30JbUB20pHxNwwzngEavceAn+BDjtew9LFRsMxalI+c6wpQAJFOIh7Ip+UYRgXSf/5cvNF&#10;Bhi9FhascZvHSD4pUe30IYpwEDutkIxrzcDOquqwTsq9lj2euNEAXup2t1y+u19ZQNl+s+fl/Mnt&#10;Pmpni0pjfpb56JxrJSs3BXzjgeUgPY+sse31cbQRdXce8++NDF4OpIN81CxZQW2T0QM+f1osjnZ6&#10;Z9pHT2WO2cPFu2kZL3foy3cQNzYaAO+u+jaB0V5r+waqvMCgW7n3X8cZN3/2b2BzO9+t+5UCyg8B&#10;AxLJ/VUS7VV3DEtkzgwjgBb02Cs2zoXRD+cz9fr2jj07MdPmmOksev7Yi4w0yp1n/77W9fW1UylZ&#10;VULJ4jSM0tV58Q8ZDWPXmgKjbutKMXGMswPUs8eIrbdmHnf1r7150u/VtfZl45ht51jtjZz3TSVx&#10;AHi3FLF0W0dC0j5qlhRR4zWe/sjPbT81hmNsFvmdrgc74WRlR9rnrad84XSSk1NJz5xltFvmZTMl&#10;NZnkh58M2u4JbH8s/QAaNhYw5WepTMl6MqDtEbiOD9frs0hPMdfJL6Bgdiap9yUzvbCmpVPRoRqK&#10;piWTPCmTWfkFFOQ/SfYjZvtrd4gy698m1Wg/FfjbbClTePJ1V6+/fm19LZrS/vnQEcvUZ8xOFq3O&#10;h+ZvOdMfpK6lyN9eNNufbfhclM+dQvJ9qWSa7eEns6aQmpLOrDX17dwU81L/+gKmJyeT+kg2TwaW&#10;g+TpLHg92LbhlMd2HCijYF2Dkd5qZh5J7X1JEU4SZ2cQb++hNtKgOMZdTZs2RmgHOdwI4GTUyGAN&#10;DxtxD80lKzuLrIfimp+aqi+ZRnp6Oqm/8KdHC869zox5LA6IEzQ1UFNo1CHW43vK3HICQx9GzCS7&#10;OZBfuzgg9pD7muXa91TLguodkTPVuROQbqzkze0t/428d37oYE1EJAm5K5p7TZeUlJBxfetV3Gsy&#10;mbKwCneIO2d46iidNY2C9i7kD5SSPbsyeI5XTx0rn2iphJt5ayh4JJtS8zHHtny4NxYwJbusnV7d&#10;cHRbAZmFNUFzA9eXZJK9OkTeYE8dK5/IZV2jdYF0ysV2BlrndYKnqpxqLzA4icz7wnikKsJJWsEa&#10;o3wX3MvQgN+6rmKdcZK/fhoZgWlEQrKTkJ5iDCq0/U0qVTbaYcPezzqvjkrzAj32oWkhH48OZB/7&#10;b6wIUje1lIMUMsN8tC7qZ2lGg+JQJW9+aF0qYWuspHyLF4gk5V/CS3fgvG8Ra0pKKCnJ597LrEvb&#10;53B0Rc1xLvFRvdHMHzx+HFF9xzDuWoAGqreGiHI11VHuP/amTA4rvYNtTEbwY++dlmNv2oSwfn1S&#10;QtTB3c05ZoxRX3+wgqLu6p09OJHch6OhyUXp0+1fj3ScA3t7X/HQJFKuD6NOa6rjzbcaICKWlLvD&#10;qy97jYgYps5MxI6X6sVLjQBzODxVzfVg0gxLKqIQnKmdrwc77iRlR0LbX8msR7JZudWNL8KG89oE&#10;Em5JIOGWWJx9wXeoltJZU8hcFzoQ5tlaQKbZacY2wIHj4rbXmK412WQW1+H9fjRxtxjvETvMZrZv&#10;FjD9l1V4GquYNW0BVZ/biR5r7sfYaCOXsaeO0tzctjfCvDUUPL6AqgM+bIOjibtvMhmTEom72gG+&#10;BmqLM8luZ9/PfQHXolMyiA024LqVPYG0e40OMLWVlWZwsj9R1yeQMCbKzDkcSYz5OybcksCYqP6t&#10;XgJcvJydycoPPDhGxJnrxRk9jps81K3OJndNsN/FSDOVXVyD22cjckQciZMymHxfArFX2rH53NQU&#10;Z/NwfuinPMIpj1Z1r7W0kSaHM9ZC3zgyVpjxhBmhh8vuGg46dmloM2/GutnzcYhrgUHRxN8UT3zA&#10;wJQxd5gDye6t5M0Ql1fgYnOV0bkpYUK82fPaS83TmSzY6MZniyR6bAqTZ6SRODYaR4SPhg9Wkpnd&#10;0tu+f9QYEm6JI8psF0XGtJSjhOujaClJp14WVO+InLnOmYC0Z1sNLZ0hokmccJLBbmz25l7TDocD&#10;R+Az1x+v5MnVLTWwbWgCk2fnU1xSSN6URKKbL3a9VC+cGzpA1wT+tCEZ2VlkzbCkC2lzN9VLVb75&#10;WD9G79SY+zLIKyyhuCCLtLHOlkdtXKVkLw/9vI7H5QpeKdctY+4rgQ/r2nBem8Lk7Cwm32dcdNLk&#10;xRt0Y+koz4d1xol30EAutS4Mm4/aD8xHsMeOM9I5hKOvv4zbA0aAdlG73fhx48b7LyDCEDWOW4cB&#10;1FOzrb375b1cUx21fzL+jBpmBkA+rjUb+7HEtTOAVGs27G3qppZy4Lx5HCep4Vr0jSfhBowLum2h&#10;6wxpn+/DOuMcMzSeceF++REtv6M/tU646j7cafwxyGE0DHq749vY/AFAJPFjowAb8bfEA9CwaXPw&#10;nrKuWmq9AHEk3BRubRfi2PtTZ469YHVwD4hKI9f/ZMTCbMqtDagu4piQa6SWcZV2aeoOGmupOwDg&#10;YOAg60KA/oybkIAdL1UvhO7B5d1UTpUX7LckMa7NjUIhZiq5d9jhSHXYqTt8H9Qa9eCgOMZdaV0a&#10;winUgx120rIjQQWkNiIqifzVa1kyN4OMzAwyMuewZE0JefdG4U8FtyzEpUTdlmpsYzJY8koFa1eX&#10;UPJI2wCd2+UiKrWQl1bkk5NpvMecxWsp8ad3qVtB9swV1PWNJ2dVCfkzzf2YmU/xS4WkRBn7W/rb&#10;1se+u+IFo/00LIVFy/PJSU8iIXUqOQUlLJlk1NquskpC7Pq5r/latCPnQ4i6+VYjV/HeGmo8AA5i&#10;0zPISL/B7HATTaL5O2ZkZpDW5ukhN679UaQUvkTxwhxzvRzyV5SQf6/5u6wuotzSlnavyzXHuWnZ&#10;dmpqAknpGcx5eg0vFRrp7bxbFjC3IvhZIJzy2JqL2g863kay2f3xhIAUXt0hoI0ROSicK8MYrrvW&#10;+Ku2ONQTDkFE3Uni1QANVFUHvbqCug1UHgLs4xg32px3oJIXtniNG/JPF5M/M42k21KYOjOfksI0&#10;o/0akG7EcX0aGZkPcINZV0ff2VKOMtJjmwPkXVEWVO+InLnOmYC0+0BAY2hoDLGtLkQ91Jv5m0NP&#10;tWZvaB/Va8pb8isOS2HR4gySro8m0hFFzN1TyV+aQ/wAc3lTPaWvhK5moiYtYsnMFBJuiif+thRy&#10;Fi8iLbA1+8GOlkrKtY6XP/D/x05c1lLy0hOIiXIQeXU8KTOXsMis3AC8b5VSGbzeBcAxZjL5K9ZS&#10;UVFhDuLjo/r1yoBGh5PEhSUsmZtG0k3xJKXPYcmaJa33TzrvUBVFZUYQI3J8iCCGd5+ZB8s61Qec&#10;8A7gNgMKMdFBXyV8x/fhNh/fGn6FdWF7nAw1B/5sdaxJC18DVfPnGykFBiRyq9m70rffbfyWw64h&#10;+pQa4y3lICqqY739nE7zkelPzH2RDjvg3mf8ETU8rIFkToV390pWmHlvY+PDbxSdy3xbNxupF4bd&#10;2nJD4PpbSbADjRuC9pRtOfaGh9WTM7TOH3ung6eujNKt5pHuc7EydxaV3RKUdpD4r5OJMlN3tHni&#10;qzOaGqha+rIR9BycEDroOTqJe4e114PLxbqXagEn994TTje33inmoSzi/ak7wuhN31wPjogOfk3T&#10;KQ0hrtH91+VhCrfs9CahrjE/MAfdNXk2rjBSG9njgqcVi3AQ89B8csbaAS+VJSFuBA1LIW9mgtG5&#10;JZSrJzN3UlSb85pjbAbTrgfw0nAIErKziLPGNm1RpGWaT+w1B0gNDZ8Z16a26FFt6nvnfWkkDHLg&#10;6OfG/XnrZb1Fp8+HQ4eax7obdycv/6Mfmktam9QXdqLTp5E4iLadXZrqKC8zxsyJy5ofZFszvZ3Z&#10;I7l+9cvBA37hlMdAnW4jta9hV5BjcEs1tftPXue28FJfssJoY0TEMm5s2++kLRvxT5gxiyN1lM5K&#10;J/nhbIrWVLU/HhYOEhON79bzzpvUBXkCqm7LZrxA5B230nyG/exToxNW32hGmW3GZsNSSLvFgWOQ&#10;Dff+Doxi0VVlQfWOyBnrnAlIHz0a0Lcj4sLARcAe3jTzN4eeVrKtEWiqZUdzUBhi75nYpoLBHsfE&#10;O1oapd66ncFzfEbEM9GaXiHCSUqq0asLjLttLrMR596+rSUQPuhWJgbpTem8b2LASMX11O1qtbjF&#10;4BTm5ia1HoShqZaagLQmjgkZTB1heY8IJymzJ59yfsnepZ7KwiKKAqYnn0gl+eEiao8YvdXmBNxI&#10;aKWxhpVtymIBBflvBuSc9ucAC2FbARMmTGh/yq8x1m30dHowK+dlZlDzqH8gk97LvXYW6Q+lB0yp&#10;JCdPoWi7cQc/bf7U5vQADY3tfeNuymYE+b1aTdMpO8DJy0E7nEPNesjrRb9e5xxsDNr8PjWN7/FC&#10;q7pjAdmPJJM6s9wYMOymHLLGWy+feyMPlevN/M0JCS03BCJiGGcGSGq2tm2CtH/sdUTnj72e5aV+&#10;VSbps0qpPeTDMTqRxBi7MXhz7pNUHbKu76FmlVH2Vm7t5Hc1NIms9Cijh2V+24Eg21P/ZuvzZtHc&#10;TFJTAurRX6a1E/R0ck9yLNBA5dqatg3rD980em9dP5F7hloXSrO+sWRkxhupOwqLqD1JALj9erCG&#10;gjbnL+tUgHk1EqCe8jbXQAHX5UGcWtnpRUJdY64KaG/go9Z8espx28R20orZibvP/yh/66CMn3PM&#10;uLZtJououJZcta3ZGDPG7MEaEWuOxxFE1Chi/XnCP26ZPfxKo+Xi27iCUusYPRGxZKwqoWRVnjFQ&#10;Xy/U+fOhk8ihAF4Cm9rhiyKuTa9pU0Q0sT8y/mzV2WVXjdGb2z6OxCBtYT/7+ASjTeytY2eQm67h&#10;lMdWTqGN1J7614Mcg/kFrNwW/N0Ob3uhdf22MJsp96WSvc4IzMbPzCI+3CC7PY6sVcVkTTBST/gO&#10;1VO1usjIcXzfFLKXBxuXCmw3JRk3/L1VlFvH2TpebQ4WHE3iHQE17ZXXGPGD41WsWN02d3LsjBJK&#10;VpWQNyGc3t2mLioLqndEzlznTEC6yx6H/fwArsB8uyVTLIEnY5oVOGjDgYbgjbChlwc/ETovD9rD&#10;zh146/nIBuYGed/0KUUEDjEYqreqY+wNbS/GPz/Qaj9jRocIOw+K5TrrnU1pRwN1G6uoCphqP/bi&#10;6+skbkoeJU+3k2dxUByTs7OMASVaTXdyTfNK/ekf+hwMtv44BjmCToGZaACw282cbx3nNu8CC3Dc&#10;g6cxcPLCACfRt0wmb1WhOaCkob+9vW/cfJQ5yG/ncFh/vJOUg3aEqickfP07++W3x+uiplXdUUP9&#10;50YeusTsYkqyzcEte7vGzdTsBYgm7obWTYqYm4yBY70bN1Bj6cXT/rHXEZ0/9nqSd2sRc9e5ICKS&#10;xNkllMybytRf5TM1xg5Hail6vHVQ2rt1GUXrqqja5iM6tgMNRAvnvVlMjjIGviroQK7EhrrW582q&#10;D1x4m2w4x7atR4PxN5i9W8otqdM8VL5UhbdVbksJxXZ9BlnjjdQdBUtq2wQRArVfD9robz2P+acB&#10;7f0K0SS1uQbKIit7MmNCpN041bLTa4S6xnzIzDMPQD37zJyHJ30KL2q42WGldVDGL5wnSJxDQtc1&#10;Nn+dPfTydlJVBaRjCajzHXdkMPlKGzS5KMtMJvmRbIrWVFN/qL0S3Xt0/nzopuGUnn5xEtlOMC4y&#10;SGcXz/595tO8e9p0+Gk1La7C3RdjHz9r3rxZOOWxlVNoI7Un+u4gx2B2FpPHBC/lXldN6/ptaz0N&#10;x21Ejkgka3kJWWM6uJe2SOIfyad47VrWFOaRMSnB6LB2vIH6igKmPBTkKaqIGO68w8wfXt16sMbm&#10;J9auv9Ps4W5yJJLxkNEL2bUm0wh4F5ZRvbcBX5Be1uHoqrKgekfkzHXOBKSdVwRcRO3fQ32rXh6x&#10;TAsYwLB5yg5sqNgJdq72eayBJ3M6SS+SU+bztn1PM/AVThXXv98F1lkWTiJD17rSIbFk+MtU4WSi&#10;zeBz7L/kk3N3DI5QwWgA+3Bib4o3B5QInFoGlwAnTn+6jM+D3E2/diolq4y7zq2nfCaaPcP8vZtx&#10;OBluB3DzaZATdmgePGaDP2r4cOvCXsc5aYmRCidgWrt6CfmZScRYbsE7hg03LnAPfBqk50UkifOs&#10;v5s5zRhjruNk6BDj33bLQTs8nsPGH1FRQW+GyclF+ivMAw1BfsdOGppEvr/uyE1oHiAo8T/ymXpT&#10;pAJpJvfGKuMx/BHjGGcNUMXcyq2DgKZqqiy9eBzNv1mwY68jIpvPlx099nqOm8o1Rh7g6Ifymerv&#10;kRbhJDFYULqpjtKl5vqTHiYu3N5WQTlJyjZTd5SEn7ojdob/eqyQySPMmaOnkj+zbT0aVEQMSfc4&#10;jaeU3grI2+F6k/LdwLB7SQrV20kC2Iidbqbu2FTQ7kCYzU/bBK0HY5lqPY+ZU36yeTEyNDLIOSiS&#10;6DbXQPHE32SOaxLEKZed3iLUNea1AWPScLQDPV/9vWVbB2XOCBFOkvKLyZsSR9QAG77P66laXUD2&#10;w8lMuG86C16vDytP+rmq/WvRdnj8vYajujSNRXuO+gcyanPT3jp1MK3PyTgiiYygE22k9kWODHIM&#10;3hRvDqrXlvPe/OZYRc5tZnBicCK586cSPyT4NuGxYY+KISE1g/wVa1m7PINYM53HsvyyNp3rosbG&#10;mwMkbwi46et/Yi34DV/nvYUU500m7ko7tuMN1G8spSBrCsnJyUxfWE59Bw/C01YWwqV6R+SUnTMB&#10;6cjRsQF3tWrZ8E7gs2QBgxQFTO66gJ4gg2O4xgFEXEBLKNdOXHrbO5ptp8DerJ3Xqpf3lYlB3qft&#10;FOrualCtPpsbV6gRd/mmAxenAvaW8hWVxLS7zTvKq5ae9PHX8Di4ZqTxmq6amuB5+4I5XkedC8BO&#10;zI/8TcBorhlp/FW7ve0j7iE1bmbzbgAHo37UgTIncNU1XBNhpswJkuc2FNcu8/cZEWNs39ly0FTH&#10;5mrjgI6NUS7Vzmo+x7hqqAnxGHmHRfRvqTvGPMzD1wI0UL64Y6kPzm3+kdzBfryOUmuvmMI32Wde&#10;yVh78RBzHbGdOPbaimTUtZ049nrS8Xr27Adwct21loicGZSefKWtOSi97OkiKs2BeDLu6IIIXidS&#10;d9gH+K/HokiakmQ2fFeElcvYz3nPRGIjoOGtddSY59u6typpAGKT7wkS/JSgwkzd4RgZ04l60Eed&#10;cTGCPWZUl/wmXVF2xO/SDgwA6e8taz8znxqJcBBzdw6Fq9eydk0heVNSjKDfcTc1xdk8nB/e4J3n&#10;pE5ei3q2bDYHMh3FqHZ6Onel5gH7Am/an2SaZg7ed2oCBgHsSBupq/XzD4jsIO6hh43rmEPlFL4e&#10;zpk1fLYhCcyZZ+ZG3v8etdY8x82DGwbc9HW9SeVeI0B+Z4gbvo6YJHKeXsPatWsonDeZlGud2PDh&#10;3rqS7EcKzME1w3P6ykIHqN4ROSXnTEC6pdI01K+aS5n18ZMAvt3LKHqnpXqIvutOI8XFkOFc03yR&#10;5eWwLabNHc34m8YQ+6MYYvzTtVEh8hJ1jD8PEQCf+XDcYH3feOKvj2153x/FEjPUem+yHa0+G9RW&#10;VQVvWNdtYEPYDQ2xikrPIHEAcKSaZS8FHW2pw6LuSDJ6Xu99mRXbwjutuV562UjvMjiRW5vjkDbi&#10;Jxg9Mb0bSy2POYdW94o5UNCwO0nQQEEd0zeepNvsgJeqVWW4w+lV5K2i9HXj6Iy9PaG5fom6I9F4&#10;XHbvy7wc5rWy561SYxAUezwJYQ2Cco4a5DBvWrrY1865gSY3nwZrcAdcmL/czkC2gXzbi5j+UDrp&#10;D01n5YcnC5TYSZgx1TjOXStZaQ5q2Ot9vLk5zUSbx1jNqc6fhuKDDVQFntT6xpN0i3nsvVQZ/Hxn&#10;daCcWWaKrCffatmi48eej9rF041UWzNWUhfw8186yDii3fvbb1y695vnD7ud/taFVp6jGM9BBH/a&#10;y+jFs6g5KF25pQGwk/hIWuiUUh3kvDvLGBS5g6k7ALhyMhl3GL9V9X++0Cp1Wrv8v7G3mvJ3PNBY&#10;Tuk7XrAnkHRTL67vOsF2/TQybmpJ3RG0Boq6k6QRGPXgqjAb2R+/YA7YHUnibd1wU7SzZUdMQ5uf&#10;vqqrP8k164e1ZtrAaxh+lXXhmcVmjyLm7jTmLF7L2sIUoiLAu+UFKsN8guOc05nzYVMdL5uDsztv&#10;S2ibCrKb2IY5jevezw9zuPnmU/tTmxSFndKZNpKb8llmWs25YX6vHWFPIONhIz7gKllpXM+H67jb&#10;HNS0Fleo7ZrT8HzDN23qzpbBDRuq38MFuLZW0xAYN2mPzU7U6CTS5i5hbVkhKVFG2/iFivCvD05f&#10;Wegc1TsiHXfuBKRxkPQvZi8JjMECSzOnUPBOPZ5WiY881L++gCm5Rg8aAAYnMe1Of8gnhlvNnEkA&#10;9S/Np9wSvPBs+Q0Pp6eTbk7zuyhw4Ei407gLihGQKlpa1/pi3+eiNCu1+X3Tp60wgoRhi2HczQEt&#10;1d3LyF5aiyfgBORzlTNrYWV4jQwJLiKGtIfME/i6AnNAulM0KNHsee2lemFu24ETLDxbC8hdZwQc&#10;4v9lYuuLhtFmT8ymepbNW3nSx6c8WwuY/5bXDF6kdEnvpt4mJt3s4eAqJfvpmlbHXBs+F6W5RUZ+&#10;tqjJTA4c1G5QEtPuNcpB5cJgg5S15nOVMneFUUuc+mP5Z7m+scSOAHBT/W7oRrd3UxXVTYA9jjjz&#10;aQJDyznG+9Z8ntx4kodePTUUFVbhbvTgGZxI0ugwrpCbj3OoLV7a3OOzN6vbuMFo4F07leIgPWGM&#10;KY/EwQD1bN7SujkY4+9dtHsZc1ed5NFJn4vS/JXUNXrw+OJIui3gVnMHjz3P1iIK3nHjafQQeVsS&#10;MQE/f9S1Zm7wbVWhG5dNLqrMnuHRIQfjCdB8w7me2g9CvGiEk6TsgPOBfRTXdGWFHuEk5Yk0M3VH&#10;EevCasy3aK4nD5VT8Er4DdaY1IlEA/VvvEnVW5XUA857kpoHlpVw2YmbntGcumNF0F6UDhLNHsne&#10;LQvIDTJwVSueGgrmltMA2MdPZeJJIxid09myIxhBuHjjmtXzunkDO5gmN2Wrqow69Ppx4Q+q1iMa&#10;qJxt3khs9YSswRY1jhuGYqRi6MXFo0PnwyYPNU/PN56kGZDI1Pu68mRxEleOI2GwkYqrPODGsJV7&#10;9XRjsNSHSwl9VddBHWoj+XCtLmBlnQdPo4+4exNPfq7uBMcd00gabPRuX7EkyCC+oVzgZvPTBRTk&#10;P8nSjSG+xwMHzO8u+M3s5sEND1Xy5vZa3nyrASJiuTPw+sjUUGEO+D43SIc3WxTjxhhlqNWYWSdz&#10;OsvCSaneEekK51BA2uglMcdMpg9AUwPVi7NJT57AhPvSSZ+UzITkdLKLAwJCtigm/9LIfegXlTyZ&#10;+AHmf7z1rMxMZvpc4/HgJ2ckkx746EWrYPYp6hvP5NSWq/WGd2aR/nA2CwrNEXZ/ltmq13fslIc7&#10;3OCKnmRejJga3nqS9JRU4wSSnkxy5krqjgRuIZ1hvyWDqWbwq/S3XXPHPCp9jpEHtMlF2RNTmFVS&#10;0yZfls/rorpwOlMWVuMFoiblk3W9NRBmJyE7h3gH4Cone9osSre52w44cdzd5rWmdkPnpl7BnkDW&#10;3EQiI4xG/JQZRVTt9bS+qGzy0fBhGbOmZFLmAgbEkzM/qc0NgKj0OS2P3k+bTpH1phvGjbe6NbOY&#10;8kQZriaw35TD3AldVE+dtRwkTkrEDjSsy2XWmjrLjQEfnm3LyFxs9P+KSgkS0Go+x3ipLZzO9MIq&#10;XNaDu8mHe9syMqcsoPqI+Tv+MvxGSvMTFt5qilaF1RX33BWQbib+tkQig/SEMaYYEhOMI6X+95tb&#10;17f2BLJmxuOIANe6bKbNLqXm8zYHDJ695SzwH3sRUaTNn9rm92977Lna3lw67qZmeWZzvRn02IuZ&#10;SNoIo3FZ9HgB1db9Oe6i/Je5lB8yys/EIA2/tmKIizdak7Wr5lMe5Kalp66UzBlGY81ms4G3hoIZ&#10;BdRYy/CpGJZCVmoUNHnxp34MW0BPMPeaojB7pxk3cu68HjhURtErRmN54j3WmlPCYo9j2gwjdYc3&#10;1LXglZOZ80gMdoyBq6bMLqXmgKW8+by4thQx3V8PRqWRnxnbJt9ol+ls2REAbOMnGwOTNtVSNG0B&#10;VdY6yVNH2S+zKXUBEdFMndY2d+zpFck1V9rwNHqoLVnRpk7zuTazeT9G2roQ47n3CsHOh9ZjF/Ad&#10;qKZoxhQWbPGGPB+2PHVWR13gI0BdIoqJ/xKPHahfkcmCdxraBGEbNj5J9hojyhf7s3tP3ls3bMHa&#10;SG3f39dYT/n8KWSuMcKf3dpGiohicqZx/erdUsTKcC8NI+K41cxBXb9qbtvOTJ46VuaXGim2rr+T&#10;hGCXGs2DG3qpKjTSbdhvSQp6QypyZDS2Rg+eD1awYmubg5DNW82b7NGBiU4jcZgpg+o+rGvzPZ/e&#10;snAyqndEusJ5J06cOGGdebZr2FrEk89U4bbWWBa2oQn825MZxA22LgH2l5P5xEqsdXcrjnhyCrOI&#10;C6jA3WumM321eRtsWBpLFgfpUXqgjOnTzBMATtKWLiHFP0gIXmqensaCTe21EG1ETconPzUg+I6b&#10;shnTKTUD1s5JS1iS2uadAfB+uIzMuZU0WBvSflHxxPmqqfH37L0ph4rsOPM/4b/POa/5d4wnpyIL&#10;/zfU7OOVTHnC6BkUm7mGObcE3HreVsCE+dUQYcPhCHJLGmBMBiWPGL1WmjV5qF0xiwUV7pYTcl8H&#10;jv7A0YDBNiMcxDw0lzl3B5YRC289pbNnUebPJR64L01ePP4oZ4SDmIfzyJvQS3/nADX5E1iwpfPl&#10;3ucq58m5K6lrPrxt2AfZseHDGzBgqW1oIjnzpxIb7OIQ42Zb1cJsirb5X8j/OkCr17LhnDCHfDN4&#10;IOBel8ljq8xefYFlPuD4cYzPYekTZi/WIBq2FjCroLq5DrUNaHlE0OvxNN/cCfk7+o//EOcI78Yn&#10;SS2sBSJJerqYyb01TY7/e7InkLc6o22DOFBjOdkPraSeSFIKi43UEQG8u8uYn1facsPVX28CviMe&#10;vP6DzxHD5LlzSIoKUXM2NVBTOIsFm/w95AOOvcB6ExvOCTnkPRwbfGBbbw0F0xZQbR7CLWUo4Pi1&#10;RTH56UKSzMfpT6rJTdkT042gETbsV8YQN8wBeNi3vQ7XEWPfHGMyyM+KpuY/HmPlxz7jpsni1tcy&#10;wbWc/+NzK8jyj7tq1Wo/rOue5DWaXKx8JNMIxl+bwZq5/sE+T3Lc1C0jdZbxdJf9tjzWzGgdGWi+&#10;Nmt1PdP7hHcO81KT/7ARjGrnOs+zfRmzFla2XGv769NWxwE4Rk9m7uwk2hxSzddQgecvi6ETyZ+X&#10;aAa+TqHs9DbtHSuheOtY9vgsKs08sjaHA3sEbeqklHnzSRsR+M2e5HeBMNcJd79DvFaI+s+zv4a6&#10;j439t9+Rx5pp3RU1PHt4d5eSO7uspY0bcD5s1ZZwxDB1Xh6JQc9BHipnprNst/E/f3lx3ptP3oTI&#10;k7eRTO3Vza2u1/pGEh0bg7Nv6/NZ5B15FE4LvMYNUT46yltP2fy5lNaZd1YDrxd9Xjzm+4dub7Xs&#10;R+A1YmtOJs7PI9HMzd1+/eylam4qRR8YneEKl7fuTBeSt56VudmUm+djm8PB0KjhsH8fB/zXq454&#10;cpZmEReqwmy+vgJCXGP5uddkMn218Wa2AVHEXD8ch2cfNX92GddZAxLJK2l9g8NTkU36cvOZb39Z&#10;bFX3d3NZUL0jclqdWz2kTZFjM1jyUjE5k4wRT1uzYb8yjrTcYl5aGiIYDTAsicKSQjJuiWp7ErFF&#10;Ej0hi+LicBpwHWUn7okSiuemEBtkJF3bsDgm5xVT2CoY3TH20VNZsjSLxKstOx9hw3lLDsVPT2R4&#10;OCc5ad+VDzB1vHFarF21NPggDk0+PI2e4NOXLQ26ZhEOYh9ZwkvLc0gba5bN4+b6x82T9IQMCleV&#10;kNfm4sjCHk3a0y9RMs8cDTlwXzy+1q+lYHSXsEUlkbeqhMIZiUQPsZkNPQ+eRi++VnVTkCBmoIhI&#10;EnJLWLs0i8QRkdgi/K9jvpbNTtTYNHKWv8QSBaNbcd5bSPHTGSRYy/xxsA2JJSW3mOJ2gtEAkWOz&#10;KF6zhKz7Yo1RtY+0HLe+pg78jiHYbzF7q9FA+eIw846fc3xUb6wGwD52XPvBaIBB4xg3AqCB6q1t&#10;H9i0j0ghb1UJeVMSjGPPX282GsFo25BoEmcUUrIqL3QwGuPYi3uimLVLs0i5Ngq7LeDY8/iMnInN&#10;x16IYDRGT9Ss4mJy7oslsq8RFG91/N6SQWFxB4LRYKTMyC8ma0I0kTYf3o9rm0efdx3xYRscTWJ2&#10;McW5CUTaAnNKV7OgK3tKRzhJeSJUo+4kIqJ4wOwNxQcrWBrmmAnETGTi1QBO7r1HDb9TY6TuCBmc&#10;MDmun9r6Wttfn3p8EGEjckQiGU+XUDIvSDC6lcDzl2XytNyoPanOlh0x2GOYurSEvElmneQJqJMi&#10;bDjHTiavuNASjD6DhKj/aj/24uvrJG5KPisUFALAPiKNwpdKyJtiHrsB50PjWqjlfBg8GI3x1Nkv&#10;85lstkWay0vz3d1T57y3kJKFk4kbZoPjDdRvDTyfxZIyt5jiVgHILmSPJiWvhJJ5k0kYEYmNgOvF&#10;I5Y20knaW4HXiNbJG/b1nZ2EKWYQ+lA5heGmJrJHM/lp47d2mse164NaXI0efBEB8Yz2vsRBidzq&#10;Hyjw6kTuDBGMBnCm5lOcnUj0YBu+Iy5qN1ZR9YELb5NRh+Qvb9vb3jFhLvnWsmip+09rWWiP6h2R&#10;U3ZO9pBuy4fX48UXYcfRJkAdHt8R86RxCq/RKT5v88ndZg91h/UUNL++DbsjRA8VObMd9+I55uuC&#10;8mEeJ4CtnwN7kMexpKudet3k11xH2ew4Tq0g9CL+Mm/DPsCOLVTw8GSafHiPGIFEffdni6479rqk&#10;DjZfo+uO35b6HNXp0hNUD55Tmq8pztL2wWlrt52NAtuCp3It1J0C28On6Xzm83rw+s7g7ygc/muN&#10;Dh0XLkofzqTsEMQ+sZY5gWPbtMf/Xl1drs6AshCK6h2RjuslAWkREREREREREQmLq5QpmWU0RMSS&#10;tWZO0PzRIiKddU6m7BARERERERERkc6pe6uSBkIPZigicioUkBYREREREREREcPxaso3eoFIEu9Q&#10;LmQR6XoKSIuIiIiIiIiICACed96ktunkgxmKiHSWAtIiIiIiIiIiIgK4ePONegBiExNxWBeLiHQB&#10;DWooIiIiIiIiIiLQ5MN7xIsPG/YBdmwR1hVERE6dAtIiIiIiIiIiIiIi0iOUskNERERERERERERE&#10;eoQC0iIiIiIiIiIiIiLSIxSQFhEREREREREREZEeoYC0iIiIiIiIiIiIiPQIBaRFRERERERERERE&#10;pEecd+LEiRPWmT3pvH9dbJ0lvdiJ386wzhIREREREREREZFzhHpIi4iIiIiIiIiIiEiPUEBaRERE&#10;RERERERERHqEAtIiIiIiIiIiIiIi0iMUkBYRERERERERERGRHqGAtIiIiIiIiIiIiIj0iPNOnDhx&#10;wjqzJ+3atcs6S0RERERERERERETOACNHjrTOOiVnREC6qz+UiIiIiIiIiIiIiJya7ojdKmWHiIiI&#10;iIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIBaRERERERERERERHpEQpIi4iI&#10;iIiIiIiIiEiPUEBaRERERERERERERHqEAtIiIiIiIiIiIiIi0iMUkBYRERERERERERGRHqGAtIiI&#10;iIiIiIiIiIj0CAWkRURERERERERERKRHKCAtIiIiIiIiIiIiIj1CAWkRERERERERERER6REKSIuI&#10;iIiIiIiIiIhIj1BAWkRERERERERERER6hALSIiIiIiIiIiIiItIjFJAWERERERERERERkR6hgLSI&#10;iIiIiIiIiIiI9AgFpEVERERERERERESkRyggLSIiIiIiIiIiIiI9QgFpEREREREREREREekRCkiL&#10;iIiIiIiIiIiISI9QQFpEREREREREREREeoQC0iIiIiIiIiIiIiLSIxSQFhEREREREREREZEeoYC0&#10;iIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0iIiIiIiIiIiIiPUIBaRERERERERERERHpEQpI&#10;i4iIiIiIiIiIiEiPUEC6C3i2l1JUWESly7qkfZ3drjsF2yfvtgLS70kmc507cFXpFh5qS4ooKqzk&#10;DCoWIiIiIiIiIiIiXaLXBqTdm5ZRVFhE0St1+KwLO+ioaxtVG6vY02Bd0r7Obtedgu3Tnm3VeJp8&#10;uKprCdxVz95qqrdUU98YMFNO0VFc26uo2riHg9ZFIiIiIiIiIiIiZ7leGpB2UVVSSdXGKqpKyqk+&#10;bl0ugWIfyCHllkQm/8utRAbM3/NGAQX5Bbz5ccBMERERERERERERkRB6Z0C6bgMbGoEIgFo2VHms&#10;a0igwXGkZU4laYTdukREREREREREREQkbBFz586da53Zk7744gsGDx5snd2t6l4pYP2+b4i/P4Xv&#10;/rwL11EHP731GvpZVwzka6DuzXJefuc11q+vo+7Tz+g3eDiR/yeCI3+ppPLPR7jixvuJc3bRduHy&#10;eah/r4JXX/sdVdXv8qcPPuGzvgMZfsnFRIS63dDRfXJVUlSyno/6XMWoH/QDTy2ly19l2y4XDV44&#10;/mUjn/zlfd5//30aB/+EqxyW9wvmuJuaV1+i/HdVrF+/lbqPPud4/8u4bFA/4z5BoMD3v/Q4rqpX&#10;KV37Arv63cqPL7Ou7OeisrCU9R9FcNWoyzj+cRWvvlDGC3v6catlI9+BOt547WWqNr/Lu9V/YteB&#10;4/S/9DIGXdSyJ77d5Tz7YhXvf3ExP7l6UKvtmx2oZtmqN6j5JIK///vLsDUv8OHZ+y6vrq6kev16&#10;1u+sw93Qj4FXRHLx+a1eATjCrrcqqfvyCm68P47AYuHeuIz/qqjh/T81csmoq3AEfFHhfAYRERER&#10;EREREZGO6I7Y7XknTpw4YZ3Zk3bt2sXIkSOts7tPUx1Fk2ZRRQJ5q9PYNzOdlXudpC1dQspQ68oG&#10;74fLyJ5XibtNsmkbUfflMc1WRPZqN/G5FWSNaVna2e3CFfr1AUccGQU5JFjKS+ht2tmnbQVMmF+N&#10;c9ISlqQ64UAZ06eVEmyIw3A+i7tiFrNW1OFpsi4B25Up5M1LIzqwM7b//VNzGLd9AaXmaH/tv1cN&#10;BRMWUD0shZyxtSxYbW50Uw4V2XHG301uKufOYtmHwXrIG9/H/PRo7ADHq3kytYBaYslaM4f4vtb1&#10;wbUqncx1HqKnlJB/txmV99axLOtJKg+0+cIhwkHcjHxybglMhOKmbMZ0SvfHk1ORhbmnuNdl8tgq&#10;F76IKNIKC0kZZi7oyGcQERERERERERHpgO6I3YbqQ3vO8m0pp8oL9rHjiIlwMO7GaMDNhnfNgKXV&#10;/jJy51bi9tmImpDDklcqqKiooGJtCXmTovGsy2ZuxWHrVp3fLlz+12+KJD57CWtfC3z9GOyeGooe&#10;L6A2MD92V+3T0BSWVFSQc5Px3/hc83Uq2gsQGzwV2UxfXofHHkPavOLm/V67Ko+00Q58H5eRnVuG&#10;O0iw2v3KAko90SROyaOwpIRp11rXCOJAGQvWeIieMJm8whJKpseaC7zUPJ3Nsg892GPSyFu1tvkz&#10;rF2aRfwQH65XssldZ4bd+8aTdIsdmmrZvC1IcJk6NrzjgYhY7rzNDEY31bHskVlUHvAROT6LwjXm&#10;e7y2liXZCTgjPNQUZlKwzWt9sVa82wrINoPRKU/ntwSjO/oZRERERERERERETrNeFpD2sW1rLWBn&#10;3E0xADhuGkc00FD9Hm1D0j6qS0pxNUHUpEUUPhKH098z1uYgJjWPpTPj4Yg1oNjZ7cLlf307cVmF&#10;ZN3kxObPzGC+fn6qE45Us6zM/6m6e5/CcLyaohX1EBFF2vw8UkZHNu+3bVAMKfOWkjPWDq5Sit4M&#10;1uM3loyl+Uy9O4YohwN7S06M0JogdsZS8h9JIibKgcO/kWsdK7d4YVgK+b9KIWZQy4vZhsaT9UwO&#10;cXZwlaxsHvQy5o5EIoHa9VW02bsPN7PZC9yQ0Nx72rW6iMojYL8ph8In4onyv3eEDedNGSx5OgUn&#10;XqoLV1AXJAAP5k2EhdV4IxzEz5xPWlTAh+7EZxARERERERERETmdeldA+ng1m7cDg27lViMeDY4E&#10;br0WOFTF5o9DrG9P4OH7gid5to95mIlXW2Z2drtwBXyOiWODJ2Nw3pFoBNo/2EkDPbBPYfBt3Uxt&#10;E9hveTigl28gO3H3GUHf+nc3G/sdaEwCCcE/bjviSBjfdiNXdRUNQOw9E3EGS7NsjyMx3ugRvaPO&#10;nBd1A/GDgd2b2dzYevWaqiq82ElI8CfZcLF5UwMQzcSH4oKnzBg2kYnXA94qNnxgXQh4ayjINW48&#10;xM9cStaY1q/Sqc8gIiIiIiIiIiJyGvWqgLTnnQ3UApHjxxHVPNdGfHws4GHDO5aoXcNBIygafQ3R&#10;wQJ+ADgYNdIyil9ntwuX//X77OPNwiKKgk0lNUYv3v37jFzP3b1PYWhoMELM10RHWxe1iBpONIBr&#10;H/ssi5zDggfS2zVseNBg7cFDHsDO4e3L2n535lRZb6zrPuAPjUdx513RQD1VGwPSYByvpuo9YHAi&#10;d4425zUdpKERGHQNo0KMgQg2oq40PpPLZU2r4eLl3AVUHwkejKbTn0FEREREREREROT06UUBaQ+b&#10;f18PRBI/tiUcDWAbM47YCPBu3dw6dcKXXg4D2O20lx3ign79W8/o7Hbh8r/+oTqqNlaFmOqMAHTf&#10;/sY+dPc+hcFzxMhPbQ8r10Z38uA5DODFtc36vbVMNS4jfYntgpb9ddx2J7ER4K7a3JzixbfN6Pkd&#10;fdedLTc6jnjM77s/FzRv3RFuXC7APoq4Hwe7SdD5zyAiIiIiIiIiInK69J6A9IEqqvYCeKicl076&#10;QwHTtBXUYaZO2B6wzSWRRGL01rX2Xw3k3m9Z2tntwuV//RFTKTEHsQs5rZlKTOA23bVPYYiMjATA&#10;1d57HPfixQjkdl9o3IGxK3YS84J8Z5Ypf0JAQLhvPAk3BKZ48VC1vhaIJu6GgPUckURGAAc+DTpA&#10;o983x44CYLdbP20cKZOiwFvDgtyV1LdJ7X0Kn0FEREREREREROQ06TUBade7G3ADtgHBewjbBxhz&#10;qzdW4/PPHDKK2MHAgWqqrPml/bxVVG2zzOvsduEaMspIA7G3lto2gUqDr67MSNvwjtmPt7v3KQyR&#10;o2OJBNxbt4UMinuqjLQq9rFxRiC9m8TExAJeaj9oO5SlwU318iKKCsuoPdJ6SVxCAnY8bNhYB42b&#10;2bwbuP5OElul5ojhumuBplpqtjeXqNaa6tiw0WMEs8dYA8YXMDw1n8LUKHCVk51b1iawfSqfQURE&#10;RERERERE5HQ478SJEyesM3vSrl27GDlypHV2F3Ox8qFMyhujmbwqn6RgOX2b6iiaNIuq47FkrZlD&#10;fF9jtqcim/Tl9TAgnpzFWcQFxg19LkqzMykz44HxuRVkjTm17dybllFe56P/tROZPNboURyM//Xt&#10;12dQmJtg9Mb189ZQ8IiRfzgxbw1TzchuZ/eJbQVMmF+Nc9ISlqS25HGuW5rKrLe8xGauZc4twcL8&#10;Vh4qZ6azbDdE3ZvP/IeiWw325929ktzcclxEMXlxIUlDzQUh3r99NRRMWED1sDSWLE6hzVZNdSxL&#10;n0WlN4qk+fOZPKJ1jmb3mkymr3YZvdAXJtI6XOyi9OFMyrwJTJ5Qz8o1h0mYt4YMf/5ov7plpM6q&#10;xDsgloxn5pAwOGBZUwNV8zMp2u7FPn4OJU/EmjdK3JTNmE7p/nhyKrKIw0tN/sMs2OLFduVkFuUn&#10;teTEPqXPICIiIiIicno1NjZy+PBhvv32W05zaEJ6wHnnncf555/PwIEDGTQoWGCm+6nMSXc6E8p4&#10;d+iO2G3vCEj7A4MnCcz5A6zRj5QEpDhoCQgSYcM5OoFxYyL5+sMaqrfX09A3nrR4F6UV7tZB3E5t&#10;5w9GthM4bxbw+n2dxE5IYNwVAzn8yWaqXq/F7YPIO/IonBYTEPTtzD6FDgj7Nj1J8tO1YIsk+voY&#10;nH1h+IQMElun6G6tOVgOtsHRxP7kOqIHHKb+T7XU7m7Ah5343BWtB/EL8f7tO0lAGmB/GZmZpbia&#10;bESOiOfWm0cRSQM7q96kaq8HBsQwdX4eicOsG4Ln9WzSi+shAuibSJ4/NYpFc1A4woZzdDxjfuyE&#10;T+rYtrUW93EgKo0lT6cEDLxoDUgDTW7KnphOqYu2NyBO4TNIxxw5coRDhw7h8Xj48ssv8Xq9fP31&#10;13z77bfWVUVEREREus3555/PhRdeiN1u5+KLL8bhcDB48GAGDBhgXfWM5fP5+OSTT2hqauK7776z&#10;LpZzXJ8+fYiIiOCKK67AZgunc9upU5mTnnQ6ynh36o7Yba8ISNctTmXWO15in1jLnPHtFISPV5L+&#10;RDmeqydTUpAUELj2Uv96EUUv1BhBRABsRF47kazsFOwV05m+2hqQ7sR2nkqy05dRf30Wa2fHB00t&#10;0poX1zsrKCiuCnh9sA2IIv5fcpl6U2SQ1+jgPtFeQNhL/ZoCCtbW0mC+VtvvIAhfA9VLn6Rokxtf&#10;cxoKG/Yr45mWPZX4IZa9Dvn+7QkjIA1wqJbSJct47YOGllQtETYiR08kIzOFmFB3LxrLyX5oJfVA&#10;5H2FFKeHjsJ76sooKnyZ2kMBqTv6RhKbnEHGfTE4Anu3BwtI07oHu/2mHJY+EdeyXWc/g5zUkSNH&#10;+OSTT3C73Xz55ZcMGTKESy65hIsuuoh+/fpx0UUXYbfbOf/8862bioiIiIh0uW+//Rav18tXX33F&#10;sWPH+Oqrrzh06BAHDx7k4osvxul0csUVV5zxwemPPvoIn8/HeeedZ10kvcSJEyew2WxcddVV1kXd&#10;QmVOelpPl/Hu1B2x214RkO5KviMevE027APs2FoFEtsXzna+jU+SXLgnePqHk/B5PXh9YOvnwG6m&#10;GzmZcPape/nwerz4OJ37YGry4T1i7osjeJ7xU3bci+eYD2x2HPZueIee+Ay9xBdffMHevXtpbGzE&#10;6XRy2WWXMXjwYCIiTmchFREREREJrqmpiYaGBj7//HPcbjeDBg3i6quv5pJLLrGueto1NjbyxRdf&#10;qJeq0KdPHy655JJuT22gMienS0+V8e7WHbFbBaTPILVPT+DJXSkUrkgjdH9bEekuX331FTt37uSz&#10;zz5j5MiRXHXVVfTp02vGfhURERGRc0BTUxMff/wxu3bt4rLLLmPUqFFcdNFF1tVOm48++ohvvvnG&#10;Olt6qQsuuKDbe5CqzMnp1BNlvLt1R+xWkZYzhou6P0P0XXcqGC1yGvz1r39l/fr12O127r77bqKj&#10;oxWMFhEREZGzTkREBNHR0dx1113Y7XbWr1/PX//6V+tqp43GYJFAPVEeeuI9REJR+QtOPaRFpNfb&#10;sWMHBw8e5Oabb8ZuDxhQU0RERETkLHf06FE2bdrEpZdeynXXXWdd3ON27drFaQ5DyBnkvPPO6/aY&#10;kMqcnE49Uca7W3fEbtX9T0R6raamJjZv3syRI0e4/fbbFYwWERERkXNO//79ue222/h//+//sXnz&#10;ZpqamkeWFxEROS0UkBaRXqmpqYlNmzbRr18/xo8fzwUXXGBdRURERETknGCz2fjHf/xHLrzwQjZt&#10;2qSgtIiInFYKSItIr/T73/+eiy66iJ/85CfKFS0iIiIi57w+ffowZswY+vfvz+9//3vrYhERkR6j&#10;KIyI9Do7duzgm2++4R/+4R+si0REREREzmnXX389X3/9NTt27LAuEhER6REKSItIr/LXv/6Vzz77&#10;jPj4ePWMFhEREZFep0+fPsTHx/PZZ5/x17/+1bpYRESk2ykaIyK9xldffUVdXR3jxo3DZrNZF5+S&#10;40cO8O4f/sS6P9TyYvWfWPeH3fyp4SuOW1cUERERETnN+vbty7hx46irq+Orr76yLhYREelW5504&#10;ceKEdWZP2rVrFyNHjrTOFhHpctu2beN73/se11xzjXVRJzXx3zVvkbxuP3/62rrMdMGF3Dv+ZlYk&#10;Dud7ugUoIiIiImeQv/zlL/ztb39jzJgx1kXdZteuXZzmMIScQc4777xujwmpzMnp1BNlvLt1R+xW&#10;4RER6RW++OILPvvsM6666irros45uo9fzF9K1EvtBKMBvvmadRvexjHrVV78wrpQREREROT0iY6O&#10;5n/+53/44gtdqIqISM9RQFpEeoW9e/cycuRIIiIirIs67uifmfSrt8n7PGDeBRH8+MphPPxjcxrh&#10;4O8uDNzmIJOeKuE3BwLmiYiIiIicRueffz4jRoxg79691kUiIiLdRik7ROScd+TIETZu3Mjdd999&#10;6gHp7w7ym/mvktXgnxHBzbfeytqgKTmMlB7/+PJ+/vs7c1a/oVT+8h7u6G9ZVURERETkNPj22295&#10;/fXXSUhIYMCAAdbFXW7Xrl18953/4lh6uz59+nR7TEhlTk6nnijj3a07YrdtwidylvLWUJA+geQn&#10;ynE3WRd2sZ58r+7U5KFuzZNMuW8CEyZMp+yM67nqorKwiKKSWjzWRe1wr8sk+Z50CrZ5rYt6rU8+&#10;+QSn03nqwWjgvys3tASj+1zEo//yz/xuQrBgNEAEfxc3AVd2LDf3M2cdO0Dy6j9rsEMREREROSOc&#10;f/75OJ1OPvnkE+si8Tu8gzWFi1hUuIj1+6wLzzEhPuu+t415i17cweHA9eUcsI/15m++Zse5/usG&#10;/6yHd6wxynfhes71Q/xMETSEImehXTVUe8D38WZqD1kXdrGefK9u5FqdzazVtTTgJPaWMUTZrWv0&#10;gONuardUU/2BG591GQfZs7GKqu0ujloXhdRAbbULX5OH6m17rAt7LbfbzQ9+8APr7I777iN+U32k&#10;+b8/vvUOFv/9Ra1WCWroP1D5s2F8z/zv8b/UseJcP8+LiIiIyFnjBz/4AW632zr7rOLdt57nC2fz&#10;6AP3c/8DjzDz18+xdsfBIO2sTjj+Ke++vZ71b69nZ6N1Yfc7/NFWtv5+K1s/OoVGxL71ZsBtEYve&#10;bifkFuKzHt5lzFu/5dOu+U7Pai1BTev0fOVWdn7iPcu+o8PsNH/zd/f3/J773DuN8v3HUyhb4Zbv&#10;EJ/Vt/9do3y/vVM3XHqIAtLnimvTyLkvgcQp07h1iHVhF+vJ9+o2dWx4qwGIZvLSJczJTCPWYV2n&#10;BzRuY2V+AQWrttGcAeKURHLrv0wm8ZYUch6ItS7slY4cOYLX6+XSSy+1Luq4nXt51j+A4fdGsDox&#10;/Nfs++NbeTba/z8PK7Zp4BgREREROTMMGTKEv/3tbxw50tL54qzR5GXr0/eT/Ogi1ry9g32Nhznc&#10;+Ck7N6/ludkPctdja/n0bH6yF9j3xlM8lfcUT73RXqCtfTvfWmIG3Nazful6dp7l38np1RLUtE5r&#10;fvsUM6cmc9ddj7LoPYU2w3H4/WeN8r28873vVb7PPgpInysiIolLz2Dq3dF0e0ffnnyvbnOUo15g&#10;aAyxg6zLzm72EUlMzUwjbrB1Se906NAhhgwZQp8+p17d7dnfEkS+9EfDuabV0pO5kHtjLmn+358+&#10;PdhqqYiIiIjI6dKnTx8uu+wyDh06+x6BPbzhVzy1wQhjXf7TR1m47EWeL/oFqdcNNFaof47Hl/fy&#10;p0ebdrK1KqDvqe8dtv4lcAXprIHjHuUXs37RPD16/3UMtwG+fayfdz8PLt2Jkml2M5Xvs1LE3Llz&#10;51pn9qQvvviCwYO7O3LmobbkOV7d3Mgl/3AVjiYPrq0VvPzaG7xc/i71/32I4wMu44rv+5O8BuHz&#10;UP9eBa++9juqqt/lTx98wmd9BzL8kouJsMS5PNtLee7VahoH/4Sr7A3UvPIC5a9upvHqOK76P633&#10;xf55DWtfeoHni1+iapeb//fdQC4b6qCf/zWPu6l59SVeKF3JSxvrcP9vBJE/dHLx+a3f08g3XMr6&#10;jyK4atRlBH4S34Ea1q4p542yV3l3dz3uhn5cGhVJ/yDpdMNbN/R7Qcs+l/+uivXrt1L30ecc738Z&#10;lw3qh/Utg39XpfzX2x+y7/PjXPwDJ4Musm5lCG9f2zLecxu7XA14m47h+Z+P+dP77xv7ENhLusmH&#10;+/21vLTud1StX8/WnfV87uvPZUMG0a/Ne7T+To5/XMWrL5Txwp5+3Prjy6wrA+B6q4jSd3by0QEP&#10;33x7tHk/3m/+Xt3UvLSV/d8bReIdI/nu42oq1r7UUlYiIrnyspOUv6Cfxyz3u9181vdShl/av83v&#10;ci7Zt28fF198MZdc0hIM7qwd1e/xonmNfteNt5I81LpG+86POETZe19gPPk2gH+Ov4LT0TFfRERE&#10;RMTqb3/7G3/729+6JtVdO7744gtOnDhhnd1JB3nrt//JH/8XuGEmpf9+Gz/4Xj/6f/9yRt98O4P2&#10;lvGHz+Cbvedx9QP/QOtP5uPgzrd49fmVLFm2ipfe3s5fPz/ChZf9kB/8H0sL6W97qHj9j3wJ/N34&#10;BxhrbQcc2cfWirU8t+w3FK9ey7s73XzxzSVcecVAbKH6xRzZx/qXS/ivFUXtbLOP9YUlvLXzrzR4&#10;Ae9hGj/dxR/e/wOfRFzF3/+gTWs8uB3/xS9/9wlwKZdGHuWot4mPuJoH4oL81iE+62c1L7DJBXzv&#10;Wu65cwRdNUb7eeed1+0xoa4tcwCf8d4Lm/gEuOSWR3n0pyO4fNjlXD7scq4edTOJP0vi2m8/4J2/&#10;eDi6dyN7v38HCVdaf6sOlD+Td996Xiz9L55bXMzqsNbfSsUrz/HsomJWr3uXD91f4LvkSn440GZZ&#10;s+XzXPz/3cOEEZZf13eQnetf5b9WLGHJf73EO+//lYNfXsgPfviD0PEX30F2lL/EC//1n+1sc5gd&#10;L/4nr2z5M596muCrL2k89DF/fP8P/MFzCf9wpXlT6WQ6Ur5DfNajuyt47Y9fAn/HzQ+MtdQVp6Yn&#10;ynh3647Y7Xknuvao7LDuGKmxLTdlM6ZTuj+enBWjqM4qoibIKHGO0VPJm5uI03JAeT9cRva8StzB&#10;ktk44sgoyCEh4Hdxr5nO9NVu4mfkQMkCjJSzTtKWLiFlqH9f4kh55CiVy+va3i1zxJOzNItR+1eS&#10;m1uOy/qoQUQkiXMLmTo6sH9yDQUTFlA9LI0li1NwAuClbmkms94KkgxiQAxT5+eROMw/oyPrBnsv&#10;g7tiFrNW1OGx7jNguzKFvHlpRAfstv+7ikudytG3llFnfUIswkHcjHxybokMmNmRfW3L/55W8bkV&#10;ZI0x/7O/klmzl1EXpJxgiyJl3nzSRgT7/lPIGVvLgtUuY/ZNOVRkxwWs16ImfwILtljnAs3fq/81&#10;E5k8spaVwT7vkETynplKTJDvtNXn8dax7PFZVH7esp6fPWYq+b9qW+7PFRs3bmT48OH83d/9nXVR&#10;h731n4tJNO+03v/gDFZfa13jJD6vZsT8P7MH4JIf4fplPKe+VyIiIiIip87lcuFyubjlllusi7rU&#10;rl27+O6776yzO+kga6c+yHOfwOUPLmd56uWtFx/zcviYkXPvwv4DsfvjcN49PD/rcdbUt1q72eVJ&#10;C3nmX0a1PBH82VoemfwcnwLjn1zPzJ+0rHt481PM+PXW4KkGBl7HYwvncXtgoxn49O3Z/EdhiPQE&#10;rbbZwcLbZ7PJug5w+ZTnWf5P4aQQ9LFp3l0sfA/4yUxeHP8u9/96BzCWmeW/YLw1Thris+4ouJ3Z&#10;G4Erfs7zy5IJ553D0adPn26PCXVtmaPV7xL6d/Cy9dc/46nNPrBNYGH5o4zyt7k7Wv7wsuPpnzPb&#10;fBKgNTvjnyxh5k8CggJNh9n06xks/H2w9WHgdY/x67m3c3lzDCD05/HWP88v/m0Ne4LEeIi4nOT5&#10;z/DzUa2fnffufI7Hc0Okymm1Tcvx28Yt81ifdZ11bhAdLN8hPuvBVx/hweJPgfHMWz+TcN45XD1R&#10;xrtbd8RuQ92rO0fVszKniFp7AllL11JRUUFFxVpKCjKIHwKeD5eR/XRN6wDx/jJy51bibookPnsJ&#10;a1+rMLZbW0LepBjsnhqKHi+g9njgRobqpQvYNiCOtOx8ikvyuadVvuUayla4GTWj5TXXrsojLcYO&#10;nmoW5BewNK8c701ZLHkl4D3vi8LW1EDlr5dSE+Q9W9ldyvy3GmBYInkl5mu8VkLevVFwpI5lvy2n&#10;Od7akXVD8FRkM315HR57DGnzilt/rtEOfB+XkZ1bhjtIpVSzZhnukRktn/W1tSyZEYu9yUNN4ZOU&#10;HQhY+RT31Zm6hIqKHOIxg78Vxms0B28bK8nOXEadx07MpDyKA7//STE4mlyU5eZStr/16wJwoIwF&#10;azxET5hMXmEJJdND53GOy66gYmmaEdAP2I8KS5Cf/ZWs3GgnZV4Ja8111q7KIykK+LyS+UtqTpr4&#10;v371fCo/B+eEPEr8ZbjEeA1v3TKK3mzvGzu7eb1eLroojIEHw+AI6K1/8P9Z756EwfMV/+3/u9+F&#10;bZ8uEBERERE5Tfr164fX26a71BnOhv1i469PXylh/WeWllE/OwMHDmTgwIBgNAdZm+MPBg7kuvt/&#10;wbP/1TrNx6flM/n3Vz8NeKHgfDsW8XN/MNp5O48uXM6LLy5n4b+awb7DO1j02EJ2BHytvh2LeNwf&#10;jLZscyn+bZ41A4DD+adZvyDZHwcamdySGuInYfYePfYe771n/Dl2/A0M/MnNZrBtK++9f7KWpHSe&#10;nbGp9xq/qa+CTX/0z+9E+dv5PPPMYPTwu/3rP8btlwF42TTnGTYd86/sY0fhz5uD0f40Ni8uW8ij&#10;PzVu2BzesYjHn9nRtnOk1Wdr+ffHzGD0wOtInfUsz7/4PM/OSuW6gUDTp6yd+e+sDezv99la/n2m&#10;GYy2bDPK7t/mV6xvxPj8j/yCR8eZZXngeB71pz+5a3jAi7ZD5fus1csC0g009Eth0eIM4of6z0Y2&#10;HFcnkPVMDvEDwLuliNI6//o+qktKcTXZicsqJOsmJzZ/PMrmICY1j/xUJxypZlmZ2SM20PeTyF+c&#10;Q8pN0UQ67C3bmpypeeTc1vKatkExpPwqlwQ78EE11UMmk/9EPM6+5gY2BzHp+fzbTXbwVlO1tf2D&#10;y11n9L52jk0kxp8XIMJBzEOZJA0C9tY1B9I7sm5Qx6spWlEPEVGkzc8jZXRk6881byk5Y+3gKg0e&#10;/ByWRl5uQstnjbDhvG0O8++NBNy8WdXy/Z7yvrbLR/XSZdQ3QdSkfPJSY4gM/P5T81iaFYe9yUVp&#10;sMB3E8TOWEr+I0nERDlwtFz1nAI78Vn5pI120FxqB8UweX4GsRHg3VJFdbuf101dnRdwMu6OGBz+&#10;cuiIYfKMJBxA/Z9qTxrUPlt9/fXX9OvXNaHfv7tsQPPf79bvo92vPYg9uz9v3ubSYUO6rFeBiIiI&#10;iMipuuiii/j6a/8I3meLgdz8T7cbPUm9W1k0+S6SM2bzfOVOPvUGb+H4Nhfz3EcAl5K86HnmpY9l&#10;eORALr1qLA/Oe5HlDxpBu33FJQFBvmA+5cXF642g3k8eY+2yx5gw6nIGDrycUYmPsbzsF4y3Ad5N&#10;PLvWH1wM2Oaqn7Pcss3zRalGG8FbwfMbDgMDGX7jWEb7O7cNGc3YG8cy9saxjHKG19b0vf8uWwEY&#10;yw0/sUG/G7j5BmPZ1k3vnbPtwDPCFSMZbf65e78xhlBnyt/Bj3cav1Pkg8yc5l//dh77v4+a4xpt&#10;Zbs/jvXJizy7wQg1X/fEWpZnTmDUFQMZeMUoJmQuZ+3s8dgA78ZneSVYz+RmPjateI59AJHJPPP8&#10;PB68cTiXDryU4Tc+yLzS5Tx4BcA+nnt+k1mOAraxj2fec623WVji73m8kyWv7AFsXP7/jeW6H5op&#10;Qgb8kOvM8j32qvBuuKh8n716WUDaTsKUtOCpCexxPJwSDXjZ/J55JB+vZvN2YNCtTBwbfPg+5x2J&#10;RAMNH+zEmlDBeXMCUcHeC4AoEuItz+0ARMQQa6YBiI4fFyS/rI24MaMA2PNxiOc7TM4RMdgB97Yq&#10;S+qJKCavqqCiYg4JZrC1I+sG49u6mdomsN/yMClB02XYibsvkUig/t3Nbb6rqJvjW/cK9s8fG4cD&#10;8DS2DAB3qvvaLv9vbk/g4fuC7RHYx04kcTCwdzOb26TAiCNhfPCy0mkRsYwbE+Riwx5P3GiABjxG&#10;UuIQnESPtANu3quypFO5cjIlFRVUzE1oDnafa7799tsu6yF96YihLQMZ1v+ZZ9v8/u049mee+sNX&#10;5n8iSP77oAeKiIiIiMhp0a9fP7799lvr7DOe7brHKJmXyjVm/Mr70Q7W/HYmjyTfxe0PPMXzf2yd&#10;tmD7H4zwFT/5Z/45um0r6PK7f9bcw3J7c6/WINw11DQADCR10u3YrW1/+1j+6V5jpw7+voZPW21j&#10;Y8LDyQEpE0xXPcjz69ezfv16Ft4aXkCufYd59+0dxp+33GamL7Bxw41jjXnvr+fd4FkdpEs4cV5h&#10;/PXpp0Y34s6Uv4GDzBSmDa9QsuFTfP42/aAJPGOWF39qlU//UMNBgIGpPHhr29iE/YZ/wiiWB6n5&#10;QztPATRtZ7vZ8/i6h/6Za6y7GnE596aaiS3e2872ptbbXJP+c66zvr19PPPM/X3jkeaW9SlQ+T6b&#10;9bKA9DVcE22d18IxOgYn4P3EbfR8bThoBE777OPNwiKKgk0lNca6+/dhzUocFRU8oGlwEtkqhUcL&#10;p9PYLnJQ23A0ABEXAOA9etS6pLWYNDJusoOrnFkPJTNlZhFlW+ppCNatsyPrBtHQYISYr4lu5wuO&#10;Gk40gGufcccsgHNIYI7oAP36G4Ml7D/Q8v2e4r62y/+bR19DtPXioFkUw40Pwj7rHcVhw4Pf8DgV&#10;Qy8n+Ldjw24HcGOe20KKSc8gfgC41s0iPXUK2YVlVO9taDmRSXiGxPBvzWnpjpC1opo9YaUi+4q3&#10;Srbyor/DySUj+LcRllVERERERE6jPn3O3vCA/boHeebF9bzx3EJmTrmdUZeZ0bPGrazJvZ9Hm9Mf&#10;HKTB34arXcyDD9zP/dbp54sxQ1zs+7ylY1Qbn+03gswcZt3cIK/zwP3MXmdGw9z7jXZm8zZOLj3Z&#10;45Jd0a5sfI93dhp/jr+xJSuu7cbbGA/ATt4JkWdYuoKPb8w29+WXRXa6/Nlu/Dk/vwojL/XTj3BX&#10;4l08OHMRa3+/j8OWLsANB8yyfngds62v/cD93P/AbPzF8tMD1q6CARoamuM2O377YJDXuZ8Hf9u8&#10;pzQ0tN5m2GUnuaGi8t3rnb1nnE6xY2+v52zEhca/Xi9HAb70GnmdDtVRtbEqxFRnnFj69j8De5ja&#10;icsuoTg3jYSrHXj2VlGan82U+5KZMreM+lYJgzqyblueI8ZBbu+SFBUnc2r72i7/b263n4G/5ymw&#10;x5G1qpicSQlEOzzUbyylIGsKySlTeHJN/clzR53Fzj//fI4da/dZuw5w8PDPRrT0km74MyN+Xc2e&#10;b1qv1cp3R1hXvJrEv/ij/wN4arIGMxQRERGRM8uxY8c4//zzrbPPKjbnKMb/02MsXPkGb7y4kNSr&#10;jPlB0280eTnceDjI1PHWke+w9TXMKWS+gIEMbMkG2G0Ov/euMaC6bQK3Bw5vFHEdN5tjV+7Z9F7w&#10;wRXl1B3bxy6z85jjYjMthV9Hyl/E5SQ/s5Znn0g2b7b4OLhzPc/lPcr9d93P7LeD9XT2BXltYwpZ&#10;LEPxtn2Nw42HORxkVw0D+Z6Z2707qXyf3XpZQNrFvmAD0fl99qnRC3fYUCN9xCWRRs/UEVONtAbt&#10;TWumEmN9vTOCjcgxKWQsLGbta2tZU5hD2hgHDR+Ukp1bbunV3ZF1W4uMNPrwuva3s9ZxrxH4tJu9&#10;nk9J5/e1Xf7fPLBHdhs+jLE+7PS3PoJyJrNFEpeaQf7ytVSsXUNhbhpx32+gdnU2uetCf9qz3YUX&#10;XtiFAWlg6M2svTXg6vHzPzNi5komVexmz5GWnHvHj37Bn6rfJm5WCck7A3PxeXl3bzs9LURERERE&#10;ToNjx45x4YVmJ61zgG3gKB6ckYrRT3M3RlO1ZRBEbpzJiy++2O70TGI73Zj79zc7MV1O6qK227ae&#10;ZjCq1TYNNLSbdrErHGTT23uMP30VzEy8ndtvb5lmbzRXq69g02eB20lX8b7/rtnb+XKuHzXw1Mpf&#10;hJ3ht/6chSvfYH35izw76+eMdwIcZkfh4zy7y1itv7+ToDOVZ4K8ZqtpmpEONqi+9uYUsmOzgmzb&#10;anqGCZGB2xym4YtWr9YNVL7Pdr0sIO2m+t0ggw8C4KVmUy0A0dFm/8choxg1CNhbS22IOz++ujIj&#10;dcc7oV739PHsraZ6SzX1zSc6G/aoOFJyl5BxLeCqYtuBjq8bTOToWCIB99ZtIQO5nqoN1AL2sXGn&#10;FLw/1X1t15BRxA4G9m8O/RqNVWz40Oh1HOcf7fiM5qF+SzXVW+pbBmG02Ykak0JOUQaxgOvd0L/b&#10;2c5ut3P8eFfkc2lxzYR0dt8eEJT+5ite3PAuI2Y9x3n/upjz/nUx/XJe5v97dR/b2mTWaeLd18r5&#10;x98pKC0iIiIiZ46vvvoKu5ET8Cyyj+fvN4NQc/wDqwXTn//TH2AgI0aaQb73d+O+eCADB7ae+nvd&#10;7N61m9273PytvbQCUSO4HoBP2bmXNq8zcCB4du1m967d7PNgBKIDtln/O2siS+DYHtYWLmJR4SKe&#10;+/0pthc+WU+FNcVkUJ9SsTFYD1s5JY3r+fXTZkqLG37GhMvodPnb97ZRJha9uMPo7dtvIMNvTGbm&#10;c8+SOhDAy849RnkZfo1RwnDv5K/ftX39gd95zNffh6epnefCB47gGjN36PY97ravM7A/Rz8xyvdu&#10;99+MFBwB22zasCnIk9gH2fSf5md5fU87x2sYVL7Per0sIA0N63Ip2NpqJDzAh+v1+RRt9cKAeCYm&#10;+O8DRZF0bzQ01bLi6SoarPl2vTUULSylamMNtiFRloWn39E/vUxBfgFzV9VYKgIvRvrpC7jArOA6&#10;sm5QUXeSNALYX0rBqrYpILy7VzJ3RT1ERDHxnlMJR3fBvrYrijvviQbclOavbJv+w1vPynnLqG+C&#10;qJQkYjr9Pia73RwR+ijtZX04NUepKyugIH8uK7ZZPtDRo0Z6mogLzq0UJQEuvvjiru0hbbomMR3P&#10;tB9xRzjd/ftfQsG0n1J8hb/AKCgtIiIiImeWY8eOcfHFPfCcfZcazo/9A8C/v5j/u+FgS5Dr2D7W&#10;LF5jBPAi47juMmP25cn/bAwa56vgV7PXsueIfwPwfVLB7Mdm8lTeUzz15ufY2msk9RvPz1KN4OKe&#10;pU+w6PcB793kZcfSJ3g07ymeynuG7cfNQH/ANgfX/DsLfx+QPsF3kPUFv+C5t9ez/u2PGTg8SO/s&#10;P3/InjCjeJ9u2WwMbmdrGfjOOi1MND7gwd+9a+a2llPl8x5k34ZFPPLPi9jhMwfye2J8c3u7M+Xv&#10;gi8+ZP3b61lf8iwv7Qho0zfuZo+Zj8Jh9oy23fgzUiMB9vDsvy9i62cBBebIDp7990eN11+0HV+7&#10;958u576HjLzMvspfMfPVPXibY2I+Pn19No/nPsVTeU9R8Zmt+WkB/za8v5B/X7OvZdyqJi97np/H&#10;wvL1rH/793DZ8LYxiE8+5MOA76M9Kt9nv14WkI4jZVIk1QvTSZ7xJMvWVFFesoDsh39GZnEd3ogo&#10;UuZmEBuQZ9oxYS45N9nxbi9iSup0niwpp3pLNeUlTzI9fQHVRyDyjlzSTi3G2i2cEx4gfgB4tyxg&#10;WlYRZe9UU/1OGQumTWHlXuDaO7nVHFixI+sG5yDxlznmwHnZpD+czYLlZZSvWcaCmVNIn1mOq8lO&#10;/Mz5JA21btsxp76v7fP/5rjKyU6fQvbCZZS9XsayhdlMSc+m3AX2m3KYf297g1aGyXENMYOBxnKy&#10;ZzxpDpRZ29KTuUs4SZwUjx0v1QunkV1YRtWWaqrWLGD6v6ykHoidcGuIgRPPfg6Hg//93/+1zu4S&#10;3xsRT2Xez9n94I94+PKLuLRfwMILL+Say4dR8OA/cSxvIv82YjgPP56koLSIiIiInJEOHz6Mw+Hv&#10;nHX2GDV5NuONXj5sffpB7rr9Lu5Pvp3bkx7l+Y8ABnL7jPtpHpvcPp7/ePJ2BgLePz7H4ym3c9f9&#10;93N/8u3cNfVZdnrNIOIvjXXaMzztV/w8GuAg6/Me5K7EZO5/4H7uSkxm9utmj9Upz/BowJO1w9N+&#10;1TxA3aa8+7nrrvu5/4Fkbr/rQRa95wXsjMqcSbIZQAcYFTvW+KNhLY/fZfQIf+TV9toR+3h3vbF8&#10;4L23t4yBYzHq5tuMoGDDBt79yLpUwvFp8YOtUkXclfwgjz69nk+bAGcy81bN5LrAwG8nyt/l9z3K&#10;7QMBDlIxO5nbk+/n/vvv4vYHnmUngP12/mmcuXbEcB586udcEwF8tp6nJt/Vsn7KbCo+AxjOzxc9&#10;aqzTDvu4/2DerQONHtjFj5OceBf3P3A/yYl38cjSnXgB+y3z+OVPW44U+7j/YN4txgfe9/yj3HVX&#10;yzHx+BrjqYBL7/4lP7+uJRx9aWwcxu2XHSxKMb/LAv+AicGofJ8LellA+gKGpxZSPDOByIZaKlcX&#10;sfKVGuoP+bANSyBraT5pV1rv0diJy15B4YwEnLipfWUlBfkFrHylloa+USRkF7NkWozRy/VMY48j&#10;a3k+addG4v1rFaWLCyhYXErN5+C8JYfi2Qkt+92RdUMxB87LusUJ/1tPTUUpK1dXUrPbwwVXJpC1&#10;vISsMSd9lZPrin1tlzloYnYCzj4N1G+tpLS4lMqt9XjM37wkO+4U38MvirQFOSRcaYf9tcZAmdtd&#10;Rq/lLmQfk8WKhWnEDvZSv7GUovwCilbX4O7jJGFmMXPME8a5aPDgwXz22Wd899131kVdo8+FXHNt&#10;PMXZk/n8/87gxG/NqeDn7M6ewL9deyl9/TVtn0sVlBYRERGRM853333H//zP/zB48GDrojOf/Tpm&#10;vvQ8v/jpcOwRGIO5mZ1I7Vfdzi9WPs9jAcEvAPtPHuP5lb8geZQRSPMd9g/QZmP4LY/yTIkliBhK&#10;xOUk/2Ytz0wbz3Bby0B1PoBBo0ie/SLP/lNzKLxlm2fW8syUsQyMAHwBA9kNGsvPf1PCwp+23sY2&#10;7nGemTKWS63hilB2rmfdYYCB3Bo33Lq0xcibuc0GcJh17+y0LpXOsA9k+E9SeazoRd547udcF2Tw&#10;yg6Xv37X8djzRhm3gTHIoDli5sBRqcxb9RjXBXaOcibzzEvP8OgtwdZP5hcvPEtyWP3r7Fz3xPM8&#10;PyvZSGdrDpTobQJswxk/7RlKsq6zxEbsXJf1Es/Pur3tMWEbzu2znmf5tFGtt7niQZ6efTvDwznm&#10;UPk+V5x34sSJE9aZPWnXrl2MHNndiXjdlM2YTun+eHIqsogz5/q8Hrw+sNkd+PO+n0zzNv0c2AN6&#10;Up/5fHg9XnzYsA+wY2v3TlhH1g2lK14jHN3/Pmfvbx6Cz4vH64MIO44BYRb8s1xlZSXXXnstl14a&#10;5LG30+G7g6x4ppwpn/ifX4rg5nuS+N0/niH7JyIiIiK9yueff84f//hHEhMTrYu63K5du7qvswjg&#10;8x7m6NcX0n+gvW1KgGCafHi/PMrXdGCbEIz3hgv7DcQeGCBsh+/IYY5+27FtziV9+vTp9phQd5e5&#10;U9Lh8ufDe9hc/+JwYiAdXb8dx7wcPvY1XNifgWEG0fzHREe2Odf0RBnvbt0Ru+1lPaRbs9kdOBzh&#10;B6MJ3OasC0zasDscOBzhVEAdWTeUrniNcHT/+5y9v3kINjsOh6PXBKMBnE4nBw6EGqXyNFBPaRER&#10;ERE5gxw4cACnM6wuk2c8m30gA8MK7JkibNgHdnCbEIz37lhg2Tag49vIOaTD5S9g/bBiIB1dvx39&#10;7MaAhh0IovmPiY5sI71Drw5Ii0jvcMUVV/Dpp5/y7bffWhedPgpKi4iIiMgZ4Ntvv+XTTz/liiuu&#10;sC4SERHpFgpIi8g5b8CAAQwePJj6+nrrotNLQWkREREROc327NlDZGQkAwYESXbbTU6cOKFJEyd6&#10;MIOs9X01aeqpSYJTQFpEeoWrr76a3bt34/MZgzmcMYIFpd/4Hc9+YVlPRERERKSL+Xw+9uzZw9VX&#10;X21dJCIi0m16SUA6kjEPZZGVfSfXWBeJSK9wySWX4HQ6+ctf/mJddPoFBqX7DGDWjCQevcS6koiI&#10;iIhI1/rzn/+M0+nkkkt08SkiIj2nlwSkbTivjSf+pmgc1kUi0muMGjUKl8tFY2OjddHpZwala2b8&#10;E09deZF1qYiIiIhIl/riiy/47//+b0aNGmVdJCIi0q16SUBaRAQuuugiRo8ezZYtWzh27Jh18enX&#10;51LGKBgtIiIiIt3M6/VSXV3N6NGjuegiXX+KiEjPUkBaRHqVH/7whzidTqqrq2lqarIuFhERERE5&#10;pzU1NbF582aGDRvGD3/4Q+tiERGRbqeAtIj0Otdddx19+/bl/fffty4SERERETmn/eEPf8But3Pd&#10;dddZF4mIiPQIBaRFpFe68cYb+eqrr3j//fc5ceKEdbGIiIiIyDnlu+++Y9u2bRw7dowbb7zRulhE&#10;RKTHKCAtIr1SREQE48eP59ixY1RVVfH1119bVxEREREROSccP36cDRs28PXXXzN+/HgiIiKsq4iI&#10;iPQYBaRFpNeKiIhg3LhxOBwO1q9fz5dffmldRURERETkrObxeHj77bf5/ve/z7hx4xSMFhGR0y5i&#10;7ty5c60ze9IXX3zB4MGDrbNFRHrMD37wA84//3y2bdvG119/zfe//31dqIuIiIjIWc3n8/Hhhx/y&#10;xz/+kVGjRvGjH/3Iuspp0djYqMHFpVlERASXXHKJdXaXUpmT06knynh3647YrXpIi4gAP/zhD/np&#10;T3/K8ePHeeONN9i9e7cuWkRERETkrNPU1MSuXbt444038Pl83HHHHfzwhz+0rnbanH/++Zx33nnW&#10;2dILnXfeeZx//vnW2V1OZU5Ol54q42ej806c5tG8du3axciRI62zRUROmy+++IK9e/fS2NjI5Zdf&#10;zpAhQxg8eLB6TYuIiIjIGampqYmGhgYOHjzI/v37ueSSS7j66qvPyF55jY2NHDp0iG+++ca6SHqZ&#10;Cy64gMGDBzNo0CDroi6lMienS0+V8e7WHbFbBaRFREI4cuQIn3zyCW63my+//JIhQ4ZwySWXcNFF&#10;F9GvXz8uuugi7Ha77niKiIiISI/45ptv+Oqrr5qnY8eOcejQIQ4ePMjFF1+M0+nkiiuuYMCAAdZN&#10;zygfffQRx48f5zSHI+Q0Ou+88+jbty9XXXWVdVG3UJmTntbTZbw7dUfsVgFpEZEwHDlyhEOHDuHx&#10;ePjyyy/xer18/fXXfPvtt9ZVRURERES6zfnnn8+FF16I3W7n4osvxuFwMHjw4DM+CB3I5/PxySef&#10;8O233/Ltt98qSNiL+FMYnH/++VxxxRXYbDbrKt1CZU56yukq492pO2K3vSQg7aKy8E32OeJIS4/F&#10;YV0MuN4q4s2PYfiEDBKjAhY0+XBvf43K7fvY95kP52VROONvJXF0JEGLVJMP958r2VztxnPci7ev&#10;g+E/HkfCP0TjsG7gqqSoYh+OMWmkXQuujW/y5od19L8ln8nXWtYVEREREREROYc0NjZy+PBhBQh7&#10;CX+gbuDAgacthYHKnHSnM6GMd4fuiN32koB0DQUTFlA9LI0li1NwWhcDNfkTWLAF4nMryBpjzvTW&#10;sezxWVR+blkZsMdMJf9XiTgDU8rur2TW7GXUeQLm+dmiSJk3n7QR9pZ52wqYML8aZ2oO47YvoNRl&#10;zG61DyIiIiIiIiIiIiKnQXfEbvtYZ0iL+tXzqfwcnBPyKHmtgoqKCipK8kiKAm/dMoreDIg8e2so&#10;yF1GncdOzKQ8Staa67+2liXZ8UQ2uSjLzaX8QOA7GNyvLKDUE03ilDwKS0qYpt7RIiIiIiIiIiIi&#10;cg5SQDokN3V1XsDJuDticPh7QjtimDwjCQdQ/6dafOZs19qVVB8BZ2o+eakxLek5Imw4b8qiMCsO&#10;e5OLlauqm7dpEUvG0nym3h1DlMOB3ZraQ0REREREREREROQcoIB0SE6iR9oBN+9V1eFpClh05WRK&#10;KiqomJtg5pF2sXlTAxBLUnKwhCBgH5vIODvwwQ7qrAvHJJAQkMlDRERERERERERE5FykgHQ7YtIz&#10;iB8ArnWzSE+dQnZhGdV7G/AFBqcBmg7S0AjYD1P7n0UUFQabKtkD0OTGbclJ7RwWPIgtIiIiIiIi&#10;IiIici5RQLo99jiyVhWTMymBaIeH+o2lFGRNITllCk+uqcfrX++Ih8MAXhc1G6uoCjrV4PIC2LD1&#10;DXwTERERERERERERkd6hdwWkGw8TMAxheGyRxKVmkL98LRVr11CYm0bc9xuoXZ1N7jq3sY4jksgI&#10;wJ5IXoU5mGHIKZ9Eh/VNRERERERERERERM59vSQg7SRyKODdx75G6zIAF/vqrfM81G+ppnpLfUsQ&#10;22YnakwKOUUZxAKud7dhhKRjGDUa8NZS+3HgawQ4UM2ywiKK1tS29KwWERERERERERER6UV6TUD6&#10;hjGRQD0vr6ppPUAh0PD6UsoOtZ4HR6krK6Agfy4rtllCyEePchQg4gJzUEMbCfcmYqeB8sUrqbdG&#10;nJvclOUXULmxCrd9OBq/UERERERERERERHqjiLlz5861zuxJX3zxBYMHD7bO7nKOHw7isw1b+fij&#10;rVS++ydcX3o5vqeasueLeLbKg33AN3zzNVxx4/3EOQEu5grHZ7z9+4/5uOZ3/KnhG87zNeLa9hK/&#10;WfgGriaITZ9JYpQRkiYylp/0eZ/KLduoeuNd/nTwuLn+Gywr+C3vfg72mKnMfiSGi/23AQ7U8NLv&#10;93NxTCKJf39xwN6KiIiIiIiIiIiInF7dEbs978SJEyesM3vSrl27GDlypHV29/DUUVZYxMsfNOAz&#10;Z9kGxzLx37IYWpnKgi0Qn1tB1piWTby7yyhY9DK1n/u3APo6ScicQ8bYyJZ5poYPSlm25DVqDwWu&#10;H0lscgYZ98XgiAhYeVsBE+ZX45y0hCWpzoAFIiIiIiIiIiIiIqdXd8Rue1dA2q/Jh/eIF5/NjsNu&#10;9nA+GZ8Xj9cHEXYcA8LY5rgXzzEfdOQ9RERERERERERERM4Q3RG77SU5pC0ibNgdjo4Fim12HA5H&#10;eMFogL7m+h15DxEREREREREREZFzWO8MSIuIiIiIiIiIiIhIj1NAWkRERERERERERER6hALSIiIi&#10;IiIiIiIiItIjFJAWERERERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESkRyggLSIi&#10;IiIiIiIiIiI9QgFpEREREREREREREekRCkiLiIiIiIiIiIiISI9QQFpEREREREREREREeoQC0iIi&#10;IiIiIiIiIiLSIxSQFhEREREREREREZEeoYC0iIiIiIiIiIiIiPQIBaRFREREREREREREpEcoIC0i&#10;IiIiIiIiIiIiPUIBaRERERERERERERHpEQpIi4iIiIiIiIiIiEiPUEBaRERERERERERERHqEAtIi&#10;IiIiIiIiIiIi0iMUkBYRERERERERERGRHqGAtIiIiIiIiIiIiIj0CAWkRURERERERERERKRHKCAt&#10;IiIiIiIiIiIiIj1CAWkRERERERERERER6REKSIuIiIiIiIiIiIhIj1BAWkRERERERERERER6hALS&#10;IiIiIiIiIiIiItIjFJAWERERERERERERkR6hgLSIiIiIiIiIiIiI9AgFpEVERERERERERESkRygg&#10;LSIiIiIiIiIiIiI9QgFpEREREREREREREekR/z8mfXZHoJBfjgAAAABJRU5ErkJgglBLAwQUAAYA&#10;CAAAACEAvU2lcN0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tJg9bG&#10;bEop6qkItoJ4mybTJDQ7G7LbJP33jic9Du/jvW+y9WRbNVDvG8cG4nkEirhwZcOVgc/D6+wJlA/I&#10;JbaOycCVPKzz25sM09KN/EHDPlRKStinaKAOoUu19kVNFv3cdcSSnVxvMcjZV7rscZRy2+pFFD1q&#10;iw3LQo0dbWsqzvuLNfA24rhJ4pdhdz5tr9+Hh/evXUzG3N9Nm2dQgabwB8OvvqhDLk5Hd+HSq9bA&#10;bCGggQSUhKtlIn8chUqWK9B5pv/r5z8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZ&#10;AAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhj&#10;WcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30&#10;Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZY&#10;zf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA5sfEDLADAADyCAAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAKAAAAAAAAACEAvs7WMQt3AAALdwAAFAAAAAAAAAAAAAAAAAAWBgAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmdQSwECLQAUAAYACAAAACEAvU2lcN0AAAAGAQAADwAAAAAAAAAAAAAAAABTfQAAZHJz&#10;L2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAXX4A&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAUH8AAAAA&#10;">
                 <v:shape id="Picture 1" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:61849;height:8737;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD2YeDnyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcoTe1Y0lWhNdRWoF78SfBzjuHpNg9mzIrhp9+m5B6OUwM98ws0Vna3Gj1leOFQwHCQhi&#10;7UzFhYLjYf0xAeEDssHaMSl4kIfFvPc2w9y4O+/otg+FiBD2OSooQ2hyKb0uyaIfuIY4emfXWgxR&#10;toU0Ld4j3NbyM0nG0mLFcaHEhr5L0pf91SpY7dZapxPaDIv0tP1JT8/a01Op9363nIII1IX/8Ku9&#10;MQqyJB1lWfY1hr9L8Q7I+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9mHg58kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
-                  <v:imagedata r:id="rId21" o:title=""/>
+                  <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
                 <v:rect id="Rectangle 14" o:spid="_x0000_s1028" style="position:absolute;left:8477;width:8425;height:2871;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZNujRywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qleim6aSoypq7SCUnooVL14e80+k2D2bdhdTfrvu4VCj8PMfMMs14NpxY2cbywreJwm&#10;IIhLqxuuFBwP20kOwgdkja1lUvBNHtar+7slFtr2/Em3fahEhLAvUEEdQldI6cuaDPqp7Yijd7bO&#10;YIjSVVI77CPctDJNkkwabDgu1NjRpqbysr8aBV+7k9vkr0+7cH3IIvpSvdNHr9R4NLw8gwg0hP/w&#10;X/tNK8gWszxNs/kMfi/FOyBXPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZNujRywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394A0519" w14:textId="1AD6B819" w:rsidR="004151CA" w:rsidDel="00787FA3" w:rsidRDefault="004151CA" w:rsidP="003C52F4"/>
-[...91 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w14:paraId="59DB5950" w14:textId="7191DB8F" w:rsidR="00A444E0" w:rsidRPr="001706BD" w:rsidRDefault="009A6943" w:rsidP="001706BD">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001706BD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Select the relevant checkboxes to a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A444E0" w:rsidRPr="001706BD">
+        <w:t xml:space="preserve">ssign </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001706BD">
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="00A444E0" w:rsidRPr="001706BD">
+        <w:t>permissions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DB5950" w14:textId="70F32459" w:rsidR="00A444E0" w:rsidRDefault="009A6943" w:rsidP="00864465">
-[...16 lines deleted...]
-    <w:p w14:paraId="59E1919D" w14:textId="77777777" w:rsidR="00C34C12" w:rsidRDefault="00C34C12" w:rsidP="00C34C12">
+    <w:p w14:paraId="59E1919D" w14:textId="4C17AF45" w:rsidR="00C34C12" w:rsidRPr="001706BD" w:rsidRDefault="3F3B3785" w:rsidP="001706BD">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:rPr>
           <w:rStyle w:val="CERbulletsChar"/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C34C12">
+      <w:r w:rsidRPr="001706BD">
         <w:rPr>
           <w:rStyle w:val="CERbulletsChar"/>
         </w:rPr>
-        <w:t>In PGO, permissions can be assigned to a single option or applied across all permission types:</w:t>
+        <w:t xml:space="preserve">Assign relevant permissions to a single </w:t>
+      </w:r>
+      <w:r w:rsidR="1BE3F674" w:rsidRPr="001706BD">
+        <w:rPr>
+          <w:rStyle w:val="CERbulletsChar"/>
+        </w:rPr>
+        <w:t>user individually or apply to all users</w:t>
+      </w:r>
+      <w:r w:rsidR="00C456B7" w:rsidRPr="001706BD">
+        <w:rPr>
+          <w:rStyle w:val="CERbulletsChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00130DF0" w:rsidRPr="001706BD">
+        <w:rPr>
+          <w:rStyle w:val="CERbulletsChar"/>
+        </w:rPr>
+        <w:t>to control what the user can see or do</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34C12" w:rsidRPr="001706BD">
+        <w:rPr>
+          <w:rStyle w:val="CERbulletsChar"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11722A45" w14:textId="67ACDE40" w:rsidR="00C34C12" w:rsidRDefault="00C34C12" w:rsidP="00C34C12">
+    <w:p w14:paraId="11722A45" w14:textId="728A548C" w:rsidR="00E718FE" w:rsidRDefault="00C34C12" w:rsidP="00205251">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="88"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="CERbulletsChar"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C34C12">
+      <w:r w:rsidRPr="6F2DACE7">
         <w:rPr>
           <w:rStyle w:val="CERbulletsChar"/>
         </w:rPr>
-        <w:t>View</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">View: allows the user to view </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3EEA">
         <w:rPr>
           <w:rStyle w:val="CERbulletsChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C34C12">
+        <w:t>application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F2DACE7">
         <w:rPr>
           <w:rStyle w:val="CERbulletsChar"/>
         </w:rPr>
-        <w:t>allows the user to view profiles.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06867C5C" w14:textId="17767A11" w:rsidR="00C34C12" w:rsidRDefault="00C34C12" w:rsidP="00C34C12">
+    <w:p w14:paraId="06867C5C" w14:textId="533F8E90" w:rsidR="00C34C12" w:rsidRDefault="00C34C12" w:rsidP="00205251">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="88"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="CERbulletsChar"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="6F2DACE7">
+        <w:rPr>
+          <w:rStyle w:val="CERbulletsChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edit: allows the user to edit profile-related </w:t>
+      </w:r>
+      <w:r w:rsidR="00912D71">
+        <w:rPr>
+          <w:rStyle w:val="CERbulletsChar"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C34C12">
         <w:rPr>
           <w:rStyle w:val="CERbulletsChar"/>
         </w:rPr>
-        <w:t>Edit</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F2DACE7">
         <w:rPr>
           <w:rStyle w:val="CERbulletsChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C34C12">
+        <w:t xml:space="preserve"> This permission requires View access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E2171E" w14:textId="32705968" w:rsidR="00C34C12" w:rsidRPr="00C34C12" w:rsidRDefault="00C34C12" w:rsidP="00205251">
+      <w:pPr>
+        <w:pStyle w:val="CERnumbering"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="88"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F2DACE7">
         <w:rPr>
           <w:rStyle w:val="CERbulletsChar"/>
         </w:rPr>
-        <w:t>allows the user to edit profile-related applications. This permission requires View access.</w:t>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Declare and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C34C12">
+      <w:r w:rsidRPr="6F2DACE7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C34C12">
+      <w:r w:rsidRPr="6F2DACE7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>submit</w:t>
       </w:r>
-      <w:r w:rsidR="00733591" w:rsidRPr="01F8FA35">
+      <w:r w:rsidR="00733591" w:rsidRPr="6F2DACE7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="6F2DACE7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>allows the user to submit applications. This permission requires both View and Edit access.</w:t>
+        <w:t xml:space="preserve"> allows the user to submit applications. This permission requires both View and Edit access.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C1515F" w14:textId="5956A805" w:rsidR="006033F4" w:rsidRDefault="006033F4" w:rsidP="006033F4">
       <w:pPr>
         <w:pStyle w:val="Helpprompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>For REGO, p</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE51FE">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ermissions can be set to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E40446" w14:textId="77777777" w:rsidR="00FC433E" w:rsidRPr="00CE51FE" w:rsidRDefault="00FC433E" w:rsidP="00FC433E">
+    <w:p w14:paraId="74E40446" w14:textId="77777777" w:rsidR="00FC433E" w:rsidRPr="00CE51FE" w:rsidRDefault="00FC433E" w:rsidP="00DA7AB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE51FE">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>View</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A84D681" w14:textId="77777777" w:rsidR="00FC433E" w:rsidRPr="00CE51FE" w:rsidRDefault="00FC433E" w:rsidP="00FC433E">
+    <w:p w14:paraId="6A84D681" w14:textId="77777777" w:rsidR="00FC433E" w:rsidRPr="00CE51FE" w:rsidRDefault="00FC433E" w:rsidP="00DA7AB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE51FE">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Edit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0526146B" w14:textId="77777777" w:rsidR="00FC433E" w:rsidRDefault="00FC433E" w:rsidP="00FC433E">
+    <w:p w14:paraId="0526146B" w14:textId="77777777" w:rsidR="00FC433E" w:rsidRDefault="00FC433E" w:rsidP="00DA7AB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE51FE">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Declare and submit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498A0FFD" w14:textId="13848EA1" w:rsidR="00A444E0" w:rsidRDefault="002749EF" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>To allow a user to create</w:t>
       </w:r>
       <w:r w:rsidR="007F0793">
         <w:t xml:space="preserve"> and manage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4176,184 +4306,236 @@
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidR="00A444E0">
         <w:t>permissions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E008D5E" w14:textId="55DEF59C" w:rsidR="0072400A" w:rsidRDefault="7145CAC7" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc920001470"/>
       <w:bookmarkStart w:id="18" w:name="_Toc226549968"/>
       <w:r>
         <w:t xml:space="preserve">Removing </w:t>
       </w:r>
       <w:r w:rsidR="0014767A">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="0E34AA88">
         <w:t>user</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="1BD4CEC0" w14:textId="1EF41694" w:rsidR="0013758D" w:rsidRDefault="00C924AA" w:rsidP="00864465">
+    <w:p w14:paraId="1BD4CEC0" w14:textId="300FCA67" w:rsidR="0013758D" w:rsidRDefault="00C924AA" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="82"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="0014767A" w:rsidRPr="00812923">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="0014767A" w:rsidRPr="00864465">
         <w:t xml:space="preserve">Manage account’ </w:t>
       </w:r>
       <w:r w:rsidR="0014767A" w:rsidRPr="00CE51FE">
         <w:t>and then</w:t>
       </w:r>
       <w:r w:rsidR="0014767A" w:rsidRPr="00E915AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014767A" w:rsidRPr="00864465">
-        <w:t>‘Manage users’.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0013758D">
+        <w:t xml:space="preserve">‘Manage </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0014767A" w:rsidRPr="00864465">
+        <w:t>users’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0014767A" w:rsidRPr="00864465">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EF7764" w14:textId="68D4A243" w:rsidR="0014767A" w:rsidRDefault="00933752" w:rsidP="0014767A">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05EEA28C" wp14:editId="4EBCC33C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05EEA28C" wp14:editId="17CB4841">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>1270</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>318424</wp:posOffset>
+              <wp:posOffset>62865</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6123305" cy="1824990"/>
-            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:extent cx="5376545" cy="1602105"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21420"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21504" y="0"/>
+                <wp:lineTo x="0" y="21317"/>
+                <wp:lineTo x="21506" y="21317"/>
+                <wp:lineTo x="21506" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1627173146" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1627173146" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId14"/>
                     <a:srcRect b="8636"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6123305" cy="1824990"/>
+                      <a:ext cx="5376545" cy="1602105"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EF7764" w14:textId="77777777" w:rsidR="0014767A" w:rsidRDefault="0014767A" w:rsidP="0014767A"/>
-    <w:p w14:paraId="6E34CEF2" w14:textId="4A8E7A15" w:rsidR="002C7E50" w:rsidRPr="001442B2" w:rsidRDefault="00C924AA" w:rsidP="00864465">
+    <w:p w14:paraId="6E34CEF2" w14:textId="6289CEEF" w:rsidR="002C7E50" w:rsidRPr="001442B2" w:rsidRDefault="00C924AA" w:rsidP="00864465">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64375" w:rsidRPr="00812923">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00835072" w:rsidRPr="00864465">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64375" w:rsidRPr="00864465">
+        <w:t>emove’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64375">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00497708">
+        <w:t xml:space="preserve">for the user that you </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF783F">
+        <w:t xml:space="preserve">want </w:t>
+      </w:r>
+      <w:r w:rsidR="00497708">
+        <w:t>to remove.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1D7D8E" w14:textId="7C2F4B19" w:rsidR="002C7E50" w:rsidRDefault="00485310" w:rsidP="002C7E50">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DEECE4A" wp14:editId="6D6C9DA9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DEECE4A" wp14:editId="6C11EA5E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>58479</wp:posOffset>
+                  <wp:posOffset>60350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>343181</wp:posOffset>
+                  <wp:posOffset>346685</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6291580" cy="1776730"/>
-[...1 lines deleted...]
-                <wp:wrapNone/>
+                <wp:extent cx="5705856" cy="1520698"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21383"/>
+                    <wp:lineTo x="21564" y="21383"/>
+                    <wp:lineTo x="21564" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
                 <wp:docPr id="1979989625" name="Group 18"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6291580" cy="1776730"/>
+                          <a:ext cx="5705856" cy="1520698"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6291580" cy="1776730"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="42342452" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId14"/>
                           <a:srcRect b="8586"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6291580" cy="1776730"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
@@ -4431,115 +4613,73 @@
                           <a:lnRef idx="2">
                             <a:schemeClr val="accent1">
                               <a:shade val="15000"/>
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7D36D364" id="Group 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.6pt;margin-top:27pt;width:495.4pt;height:139.9pt;z-index:251658252" coordsize="62915,17767" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCSNHYCZAQAAKMNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV11v2zYUfR+w/0Bo&#10;wN4SS7Lkr8UpjGQJAmRt0HTIM01RFlGJ1Eg6tvfrd0hKymfXNQP2sgYITYqXl/cennsonbzbNzW5&#10;59oIJZdRchxHhEumCiE3y+j3TxdHs4gYS2VBayX5MjpwE707/fGHk1274KmqVF1wTeBEmsWuXUaV&#10;te1iNDKs4g01x6rlEpOl0g21GOrNqNB0B+9NPUrjeDLaKV20WjFuDJ6eh8no1PsvS87sh7I03JJ6&#10;GSE261vt27VrR6cndLHRtK0E68Kgb4iioUJi08HVObWUbLV44aoRTCujSnvMVDNSZSkY9zkgmyR+&#10;ls2lVtvW57JZ7DbtABOgfYbTm92y9/eXur1tbzSQ2LUbYOFHLpd9qRv3iyjJ3kN2GCDje0sYHk7S&#10;eZLPgCzDXDKdTqbjDlRWAfkX61j161dWjvqNR0/CaQVb4L/DAL0XGHydK1hlt5pHnZPmH/loqP68&#10;bY9wXC21Yi1qYQ+eejgYF5S8vxHsRocB4LzRRBTLKEvHWZrlaUQkbUB8GLm9SRKRghsGCq4IfjiX&#10;plKWqJJQ4vbYWq5//mm/+sU3q6ujDZdcU8sLTEvLpSUNPZA1JwJ1pjUYfuxY7EJxu4dYqMPqWrHP&#10;hkh1VlG54SvTwhaH5KxHT8398Eki61q0F6KuiVb2TtjqtqItskg8yd1khyHyeEbFV44h0PxcsW2D&#10;+EPdal4DToXsRWsiohe8WXPgpq8KHyFdGM0+ImKCOp3ls0koVWM1t6xytCwRnjNw6cC6n/C59OEH&#10;XAzoTda731SBFOjWKp/Fv6H3QFIArY295KohroP4EZF3T++vTRdbb+KirqVrpXLghsjdEx+0C7Pr&#10;4nhcOUITTY80Ri+w/qay90eI0JzbB56mcT6Zj7NJnPdMdZiCMDUnU4d5Zz5IhFmEOPsyHfQhmaWz&#10;WQwpgBLM5+l4moYj66UizeI8m2MbJxVpEs9SrxRvh3IAsUfVqFoUDlgHsdGb9VmtyT2F9F9cxPjz&#10;zMfMgxk29/C7JENavmcPNQ+H9ZGXKGcIXeoP1d9LfHBLGQOhQ1GYihY87JbkjzZzN5lb4VlaSzh0&#10;ngN5O9+dg94yOOl9B5J09m4p99faEFj8d4GFxcMKvzNUZFjcCKn0aw5qZNXtHOwR/iNoXHetigPq&#10;CgLh7wbTsguBErimxt5QjVsUVMCbgf2ApqzVbhmprheRSuk/X3vu7MFyzEZkh1t5GZk/ttRJdn0l&#10;wf95kmXuGveDLJ+CQkQ/nlk/npHb5kzh9KG5iM53nb2t+26pVXOHF4iV2xVTVDLsvYyY1f3gzGKM&#10;KbyCML5a+X64C67lbYsbJByeK/FP+zuq204HLGj/XvU1RxfP5CDYuvOQagVFKoXXigdcO7xR//+R&#10;ECTZNM/T6WyMN7ZwZT0IQfJtSpCP51maA/UvKMFkOkkmwNQLQTyJ514pvgtBx6UviMx3IfjfC4F/&#10;JcaXgL9Luq8W96nxeOyF4+Hb6vQvAAAA//8DAFBLAwQKAAAAAAAAACEAzHW/G3qcAAB6nAAAFAAA&#10;AGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAzkAAAD/CAYAAADSSxgtAAAA&#10;AXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAFiUAABYlAUlSJPAAAJwPSURBVHhe&#10;7N11nBXl4sfxz8SJ7S422IWFpVM6BCkVkRABFRO7W69e43f1es0rJiqCDYiNpIB0dyy5wHZ3nJz4&#10;/XGWWlHxiojr8369jrIzc2bmnDNnznznKck0TRNBEARBEARBEIRGQm44QRAEQRAEQRAE4a9MhBxB&#10;EARBEARBEBoVEXIEQRAEQRAEQWhURMgRBEEQBEEQBKFRkU7seMDr9Z48VxCE0yJJElVVVQQFBWG1&#10;WhvOFgRBEARBEM4iUZIjCIIgCIIgCEKjIkKOIAiCIAiCIAiNigg5giAIgiAIgiA0KiLkCIIgCIIg&#10;CILQqIiOB4Q/hSRJSJLUcPJfliRJVFZWEhAQgM1mazhbEARBEARBOItEyBH+FLquU1dXh6ZpDWf9&#10;JUmShK7rREREiN7VBEEQBEEQ/mQi5AhnnWmalJSUUFlZiWEYDWf/JZmmSUBAAElJSVgsloazBUEQ&#10;BEEQhLNIhBzhrJIkCbfbTV5eHh6Pp9FUWTNNE39/fxITE0XIEQRBEARB+JOJjgeEs840zUb7EARB&#10;EARBEP5852jIkVBVFVn+c+7yS7KCqioNJwuCIAiCIAiC8Bfwu0OOqlpQlNNcjSQhKwpHayjJiorF&#10;ov6kypIsw6E9Oymv9XJ2Yo6EoijIkgRIuKqK2H0gG1k5O1sX/niSJP/kOBMEQRAEQRAap9NMJ6cm&#10;4WX5gm9Ys+MAqqIgy74LSVmWff8+cVlJxltbwY7N6yms9GJRDeZ+9AIT7niGoioPFouKLEnIioXq&#10;gyu5+pqr+dd7X6FaLEiy7AshDdZ5fN0KiizXh5RjU5HlU0yv3z9FUXzdGAOGVsuWdRvILa3CYlH5&#10;4Nlbufb6G0gvV1FlXzuSY9uvX5ck1b/G+vWJC+g/ztH3+Khfer8lybecYRiYJyxbUZxDXmHZCZ/f&#10;T7uwPt1pgiAIgiAIwrntd4QcCUly88rDd/P6rKVIsoyjrg5d16msKKeyqhZTOh4wVFUhL30tN105&#10;ihkr9oLXQ/7hdNZs2k1lRRUV5RU43V4kCYKatGDUiJEM6nUeYKK5HRQVFVJVUweKetI+yIqCs7aC&#10;opISal0eVMUXPmQMqipKKCotx62ZvtImSUaRTKoqyykqLsGjG6gWCxVFu7j20rF88O2PAHQbNIYR&#10;I8fRNMQEWUHzuCgpLqKyxveaFFnC43HicLjweJyUlZXj9OioouTnN2nYnuVUD5CQdBfbtmwhK78c&#10;q1UhN2MPW3YeQlbkk5aVZYnKggw+ef8tHrjvLh5/+gUWr92JRzfZ9ONXzJy/AtViQVUUNI8br26g&#10;qAqmaaIoCprHg1c3kGUZ0wRFUfB63Gi6gaIocIr9O3lfBUEQBEEQhHPB7wg5Ph63Fx2Fupzd/OuR&#10;u3n08X9y0/XXcdm4K/hk3kq8pq9EBW81a1YvZ09mCbPfeZ4P56zEavOjrng/L/3fI4wbM5Kb7vsX&#10;6dnlqLjJKS6hrsZFWeZunnn0Pq6++mquvmYS3yzbgWLxBR1ZhgObl/LA7ZOYeMXV3HDHI+zIqsDw&#10;1PLl+y9x3VVXMm7cFTz4zGtklzmx4GLOx29yxeVjGT1yFHc/+h8yCqtY9d1ssipK+OL9ycxYuJHS&#10;yhrK8kuQLBJFGdt58t6bGXnpSC4bP5FpXy3Ga6qs/noKt992D08++QDjx47htnv+yf68mgalScLv&#10;IklYZJ0VC77iy3nLMC1Wsnav571pn1Hm1k4q1ZMVFVd5Fu9OmUKdXwIPPf40Ywa2ZfmCOezPLsI0&#10;dLyagYLBvu0bmDXjUz6b9QW7DuYiqypH9m7mi9mz+PyLbziQXYSqwp4tq5g1cwazvvyWvVnFmLJo&#10;pyUIgiAIgvBX8LtDjiSBoqg4ygtYuuBbvlt9gOGjxxAnF3PfI/9mb1aJrxRFsRMfn0hIgIWWHXvQ&#10;vkUikiRTkXWIoKTWjBx+AT9+9gqvT/8CdCcL5n5P+pEcls39nFemL2HMNbfQMcHGkkULqTMkFFnC&#10;8DiZ+eoTLD1Yx4333EZQ7WGWrNnO5h8+46Fn3qX90Ct56PYJrP38Ff7zztdsW/kN9zz8FPHdL+Ta&#10;cReRvvJbvlm8kdjmrQlUrbRo35X2qYkc2rqU+T8sp9ZVxktPPsiMldlMuOEWusSpPHbHnczbsJ+c&#10;fev54pvPqVBbMH5EH5Z/+w7/eu87pBOqVQm/j2x6WfrNTH7cWcKkW29CLd7FtBkLGXD5tVzcszWa&#10;ph9bVrWo7Nm8BkdAChMuG0lSXCw9Bo7g4ftuITE6GN0wsFgtZO9ew/SPvsQMiMTuKePTD6eTkXGQ&#10;9995n2prBFZXKRs2p3N47wY+njWPqKZpBGolzJo9m4KyWhTx+QqCIAiCIJzzztgVmyTJ6LrB9Q88&#10;zaQbJnH7bZPQS/ZRUVkNgClbadWqDbEhfvQcNpKuHdvidjmJaH8B9951N3fe/QCX9U0mMzeHKreK&#10;LIOJhRat2pAarfPpBx/iDmvF5WOGYzMMDBNki5V2Pc9HKzzIpzO/I7HTEC7t05zdm9eSU+lk55pF&#10;fDl/GTVVpezbu4FPZy/FEdKWF55+kNvue4yvv/mCMed3oF233oRY/eg+8GLap8ZhlUFR/Mg/sofV&#10;q7dy/aNPcu+tk3js6WdoH1LIsnVbqdXtxCV04cnnH+LWhx5jQOtU9u3YROMY2vIcIclUleVRZ9iJ&#10;j4vGUVVMXrmTZsmJ6PrxgEN92HbWOVAt/iDJGIaBbkJYZAwRgf5IgEXW2LJpM2FpvZk48Wquvvpq&#10;EkNMdh3MpXvXDuSkb6RKCaNrxzZkbFpOdn4+OzatJf3AEbZu3UZxaelJbYMEQRAEQRB+C13XKSkp&#10;ITs7+2/5yMnJobralw3+aGf8is3f7hsIUVVU7FY42lRBqh9sVDcMXE434AVM/P3sgImh69j9AjEN&#10;s/45Jl63lxbnDeaTWZ9z09gBbJ73Cc+9+BalpoyCiWFK9B9zKzM+fZ9hnWL5ctp/eXnafGRFJTg6&#10;hSEXjeHy0Zfxz+em8ORdN5IQpOGucVBb50LzenG7NSQJNN2Dpht4PG58W/b9V1ZUVItJTW0tXsDl&#10;qMHt9qJaLb4SLNmGDQAFP1lFNMk5s0xULrriZrrG1DD5zQ+I7TKcm0d3Ycp/J5NRXIdyQhfjmmaS&#10;0rI1tUWHOJKTi24Y1JUXsHDOHPbllIAkoZsSATYrbkctlVXVVFaW43C7UCxWUjv05Irxl+Ffncnc&#10;RctwyoE0SW7LsAsv4uIRY7jvtptIjo9GN04OV4IgCIIgCKfDNE2Ki4spKiqiqqrqb/morKykoKDg&#10;rASd3xlyTJx1Jk63F8PQMA0Nr+6LCF6PibfWC4avbMMAQsPDiQoL5b3/PMqM75ZhUSQ8Hg1dNzEx&#10;0bxuDMA0dExTQjK9LP3yHYaPvI6DFRAZqFJZV4PHA5IsY2oe3nv6Vm6491lc9kjskocqDfoOu4ym&#10;Zi5LVixj1bIF/POxp9mwp4jLJl5By5BCrpx4K3fefgO9e/fns2U7sfjHkBRl8tHkZ/lq+Q6cmomu&#10;VZPQoh0jLh3Ox0/fz6TrJzFp0k1kBvXkskG9sHqq0A0HvkteA6dhUOfynvTuCL+PaRpYAiIYe+X1&#10;pARrHDyUS8+h4xgzsDVbNm5DPqETCt3rIaFdb4b3SWPG+1P44MOPePutKazbl0dIUCA2mx1VtdHj&#10;gsFYq/fwwdS3eXfaJ7gCW9KnaxqrF33P3KXrKa5xYbXa6DVkJGFSNes2bWbF0kWkH8hFVn2RVhAE&#10;QRAE4bfyeDzU1tZCfe+vf9eHx+M5KyFHefrpp58++odRH0hOm2RSVV5K6+796JIaR4VD47x+g2gR&#10;F4LHVYPbYmfAwAuIDg1A03QCI2KIjY6kpryEyOTWtEmKxhaexAV9uuJvlamuqiI2tRM9O7SgrLya&#10;rn0GMXzI+UT6u9i0cSt+CZ2457776dY8Aq9moFqstO/SFUdJNlt37iet54U8dM+ttG6VRqc2TTmQ&#10;vpPCSg+X33QPN08cSWxCC7q0SCTv8D7KnRKX3Xgvt4+7kBD/YFJbNKG0qIjYll1oHh9GQGgy5w8e&#10;SI/OXQj383I4M5/wph148qknGNg1leqKMuzhLRlwQW/8JIOqojKatu1E327tjhdfCT8hSRKaplFT&#10;U4Ou67/aPbNpGkhWfzp06kxcZAhe3SCxeVvapSWd1CYHfHm6WdsudGgeh27KtOzUm9GXDiPM34Jf&#10;UBiJCYnEJabSuV1LFFkiIbU9oy65kLDAADp07ohF14ht1o7BF/QhKiKSbl3a4nG6SEzrzJDBfQm1&#10;KxjGz3+2VquVkJAQX09sgiAIgiAIJ9B1naqqKjRNazjrb8U0TWw2GyEhIQ1nnVGSeULft17vby2J&#10;kLBYVN+YJPXd8KJreA0TuX4sGk3TTuheV0JRfYNumiYYJigyx5axWCxg6miG5OuswDTRDQP1hItG&#10;0zRPOjgkWUE9YTBSw9DQdVBUlWO1mUwTXdcwTFDVkwcfPbpt1WLx9dZl6FA/1oqmaaAoqCe0wzAN&#10;A03Xfes5+nwkVNU37s5vfw//XiRJwuVykZubi9vt/tWQc5QkSSd109zw7+N8YxodPX40TcMwfVUP&#10;ZclE03QkRcGiqmAYaJoXw/SVDFpUFTDRvL7nSLKCRVV8VSe9Jx7HP2WaJoGBgSQlJfmO4zMk5+Bu&#10;lqzahCzLJKadxwW92jZc5Jic3atZtTUDp1emdaeu9O7688sKgiAIgnB2ud1usrOzcblcp3390xgZ&#10;hkFoaChJSUkNZ51RvzPknD0/f1HrI0mnKkCRkDDr29g0mPMr62voty4vnNr/GnLOdX9UyJn34Ytc&#10;esM/sFqtNO10MWtWfUXEKVdfwz2Xj2Hqt8twGn7c8o9/886zdzdcSBAEQRCEP8mfGnKk+mviBpey&#10;f8b17dkKOb+zTc7Z82sfwKlnnzrgcBrra+i3Li8IZ4LX68YwDVxuFwe3/8C0b7c3XASAQ6sXsHjd&#10;RpyaDkYdHren4SLompfammqqqmtwe3w3NDSvB6fTgdPlQq+vrWpoXpxOJ06X2zfN0HE6HNTW1eH2&#10;/HS9J/K6nVRXV1FdU1dftc/E63bhdDpxebw//T4aGo66GqqqqnHXzzd1zbd9pwv96E6dQPN4fK+j&#10;qgqX2/PTdZ6Cx+PG4XDicrl/srx+9PU6XRgNvue65qGutoaqqiocLje/UFsR3eOmprqa6uoaXO5T&#10;3DAyDdwuJw6HA299VUvN48LlOvk91TUPtcfW88vvtyAIgtC4SbLM6eQhRVVR1Z+vLm8aximr3P/m&#10;pip/IX+ZkhyhcRAlOb/Nd9OeZdSNTxz7u8/oW1j89Tv4nbSUzqsPT+KBlz6qv4CXuP6hl5j+4gP1&#10;8w1y9m7m0xlfsHH7bmo9Cs1at+Oq6yfh3b2UmfOWIkUkM+mhf9EzyY89yz7jlQ/nooSkMGr0WKr2&#10;L2b+8s04vAahMUlcPOYKhg/ohl094bPT61izZCGzv/qWjOxisAZyXv+hjB05lN1zJvPNhkJa9BjF&#10;I7ePI9jPdxIuyNzLVzM/ZeWmnZRVe2ia2oaLR4+nbUQ5L772GZo9jFtuv5O+nVv5XoXHybb1y/jq&#10;27nsPZhJjcskPrkZ/QYOY+SIYUQF/VzHEB4+fudN5i5dT2xSOx5/8QlijnWFaLBp8RdMnvY1SngS&#10;Tz3+CM3jIwGdI+mbmTHzc7bvPkhZlYvYpin0GziMcZdfQoT/Cdvy1rBqyULmzPuBvYdy0WWV2IRm&#10;DLtkJEMG9CGifr+c1fm88OATpFc4GHXzXbQL9fDR+58S3e58HrzralRMtq1axFffzGHXvsO4TIW4&#10;+BQuGn05Fw7qR4j9L3NPShAEQTgFl8v120pyTBO304Fs9cOqyj+5SXeUjEFJYR61hp3EuKjjzTUk&#10;CVVR0Fx1bFq/DnuTVnRpGY+mm6gWFUdZHss37aF9p67ER/rGFJQk2VdIYJqAhCxLmIaBKfmaA2AY&#10;6EeD0U+mSciy7/n8QoAyDIOwsLA/vCRHhBzhrDrabiknJweHw3F6X/K/gKMhp2nTpn9oyAmKS+Pd&#10;WXO5on/qsWkl+9Yxcdxl/LCroH7KySHn8JZ5TLzudtbtzj72HICEtA4kq042pB/EEpvK1PlbuLJz&#10;MEveuYtL73wTzR5BUmwkRdn7qT3h1OAX2ZRnXvuI+68839eODQ+fvfYM9zzyPGXuExtTSrTtOZDA&#10;8o1sOFBL26H3sWT2i8SGqOTsXcedN17LnLUHT1ge1NCmDO6dxKL5qzD9Ipk+YzbXjxoIuptv3nmW&#10;e56aTE6Zr2eaY2Q/ho6/malTXiYp5HiPe8fVccuEsbz3+UJiU85j+b4NpFmPBgadzyc/yoT7XoaQ&#10;FNau/pFe7ZI5uHkx11x5PesP5gEgy0c7irQw7s6n+GjyY9gVCbxVTPnPkzz6rzepblDqpFjsXHnH&#10;kzz3xAMkhFupKkpnUNOObHHr9LvkYsrSN7DnSBkXj7+HObMms/nrt7nmtvs5UOyubxdogmmi2oN4&#10;6IV3+L+7r+TMHVmCIAjC2fabQo4kobvr2LZqOcFtzqdNQiBafQ/GJy0mK+g1xUyd/G821ybywuN3&#10;EBVsw0BG0t3kFxbj72fj0ymvE3jeKG4b1Zu6qgryy2qwOwp54f1vGH/dTfRsk4hX03E76/AaEv7+&#10;/pi6F4fTid0/CD8L5GRnowZEEBMZgqEbKOhkZ2djD4kiOiIEzeukptqB1eaH1+MhMDjwlFWtzlbI&#10;EbcGhbPKNE1UVSUiIgKbzYYkSY3q8Yexx9GrQxQ1BfuZ981XnBgl1qxYzOJdBcQlt8Zut54wB0xH&#10;IY/eda8v4EgWBgy/kumffs5bzz9OmLuE1ekH8QKyBHL9/iuKBUkGb10ZOeUOrn34ZebNncuzD00i&#10;OlDGWZrFs888R255HQC7Fs/mmef+S5lbwy84mpsffIqZs2byyG3jObR5ORsO+EKJosgoigruMqa+&#10;9NSxgNNxwGjenvYp773+AufFelg4f5XvHtDRDiSAgxvmcffjL5BTVkvnC8Yw4+u5LF44l0duGkug&#10;6uSHma/xz+emHn3ZDUhYrEfDj2+MqxPnHesNT1Xr/+1h3tefsv5gHgFxHfjw8zmsWbWch24cgxUv&#10;s6f8h6+2+ALlDzPf5ekX36BaN+k+/Hq+mruQRfO+4bbLB2N4XXzy+vO898U8qO8uVLX6YsrqufPZ&#10;m1lJclpHWrVpgWLU8Oqb73Cg2E2L8y7gi4XLWPXjAq4Z1hXNVcO0t99hxY6i47stCIIgNGqyJCOZ&#10;BhXF+dS6jZ/tuVVRZHKyD1PuMqAyj31ZRUiqFWdFHtPffIXXp7zPW29MZldeNX52G2WZO3jp2X/z&#10;3nvvM/WjT8mp8mCz+NatWizsXPcDC5atQZMsVBZn8/WXn1NYXsXn099k+iezmPL6ZJZs2IfpLuPd&#10;yc/z0cwveHPyf/l+xTZ0o5r3nv83Tz/1PAtXbUeyWetvhv45RMgR/hTBwcEkJyeTmpraKB4tW7Yk&#10;JCTkj2u7pQRy4223owBLl/zAhr3FALgq8pj3ta+a2hUTLyciPPhYMTHAvrXf8/3GDAAuvfkffDbj&#10;Y66/ahy3P/Issz95g66pEceWPYkJYOPmex7hzWcf4OLhw3n8P6/yyB3XAlC5bxXrc2oBN3Pm/8D+&#10;YgdYgvjHG1/w9gtPMmH8BJ577QNmvfbISScZVYGsPVv55LPFALQZch3fff4Bt91wFTfd9TBz539H&#10;n9SYE57h8/20l8mt8hLeoi8vvPgyV4wezuBhw/nP5NcZP3wAAIs+n86eqt/7/ktgeKiu8r2/AUEx&#10;9OnXj569z+fxJ5/h5ece587bJ2HHBHcx33y/iOI6kyZt+/PZB68xZvgwhl48ipemTGNClyZgVDNr&#10;9jwOlnhP6iXSHp7GxwtWs2X9Cv718E1QV0FRla/9TURsEgMH9KfvgGG89MYUHnvoXq4aNYhgxXns&#10;+YIgCEJjJaMqdUx75Vluu/0ePp6zmNefuZ9JNz7GgcIK5BPDjiSB18HhPdsJbT2McYPS2Lx9N5ge&#10;Nq9axKFKKzfdfjcTx4/CajhRFC/ffzEbKaEr995zF4P790DVHMeuGmRZpqqihKLSckxkvG4nBfn5&#10;OEqy2LD1MOcNHMrQgd1QvE6WzP2KQ84QJky4goFdW7D0h/kcyS8gJyuPdgOHc/HA8zBPs93sH0WE&#10;HOFPY7FYsFqtjebhq4f6BzEMWvcdxZiOkRTuXs2Pq9cCcGjbEj774TCBLc5nZL9O+Csnn072bl6O&#10;WwcluCmXXXwRTYKPnxxb9R3BBT16nrT8UYYBanAcHdudMF8JomPHLvh6tXeSX2Fi1JSQnXkAgOjW&#10;Pbh3Qj+U+vdBttgZOPY6BiScULpk6BRkHSTTA2Dlzntvo2n08X7yI1K6cc/1A31/mPhCBzUsXOLb&#10;hk1x88Un7/DQQ/dz/wMP8I/n/svBI4UAVNUUsGbn7yztMA2QAzmvxyBCbFB8YDFdOnTlpnseZd6m&#10;IwybcCuvvjqZy7rHU55zkKzDuwGQPU6mvPQv7n/gfu5/8H6een4yxabv/lVu+mZKiwqQTjg+eo2/&#10;mYsH9CQ8NIQAuxWCmnBhvy4owPq5H9KlQyfueuwZNmY6uemeR3n5+afo3i752PMFQRCExspA0wO4&#10;9p5HeH3yy1w1fBC3/+N5prz1f7SICcPQj48RKCHhqKtm46ZdeEwDP8Vk85p1lFfXUl5USkyzNrRO&#10;SyGleRvSkppguqrIL66m03nnkZCYQNvWbWgSFXa8kx/Tt06lfqgNi8WCgokU3oyxI/qxZu5sVm7L&#10;JDQinJL8HAoObmH6+++wcM02XLoFdB3/oGDad+pISJDfKauqnU1/4FWZIPwy0/Q1bGtMjz+MaRIQ&#10;EsvE224CPHz46TdkF5Uz6923cQLDR4ygbatmPxlgrLayHBOw2QIJ8G846JaVJv4BHG8ieAITLDY/&#10;bMGhJ01WJJmjMUlCQvO6cbl81dGCgkOwNDijWK1BJCUeb0limiYup6P+ryDiwuzH5h0Vk9LihOJt&#10;CUwnxW7fHpZl7mL2R+8xdep0pk+bxjtvTmV3TimRERFEhoVjaqdqV3i8l0VJko5VyztKOmFrRz/D&#10;C8dezzuvPEP/7h2xefJ5//UXuOqySxg4+EKefu1TNMDrrMNV6xuxuSg7nWnvTWX6tOlMf38670+d&#10;zrYsN1Hh4USG+yPLJ/f0mJIUyYl9F4DK/c+8zPOP30WPDq2pzN3Pm/95khFDz2fg8LFMmb0Y14mL&#10;C4IgCI2arCioVish4ZEE+NlQVOUnvaxJEpRm7SajoA6tJIONmXWEeLNYvbeE+Kbx5OzZxJr1W9iy&#10;YSVbM3LAGkLzpEjWLF/Kzp07Wb1mLQdzy5DreyowgdDgYLIP7mfHzh1s27ye3HINo7aEvAqNsVdd&#10;S4Q3hzlzlxCTkkZ8885cc8NNjLp4KJcN7U9sZCgejwfdMDBP0ZPb2SZCjiD8FZgmqDa6DxxJ76Z+&#10;HF75NZ/OfJ/p87YghzbnosGDiQgEvcFJJSwuARlwVJVQVOprRH9cNQfKyvH1h/JTJuYp0s8JTAOr&#10;LYDAYF+Vt7LcLIpcJz/BUVPE9gPHq1lJskxgyNHgVMamAyU/2cTudVuOF+JgghRMcrBvD1v0HcX7&#10;n89n/tzvmTNnDt9/P4/58+Yzf8F8vp39ESPPi2uwNgAFVfJFM6+3lrKqEzsI0Kmt+Wnpj+wfwYQ7&#10;/sk3337H1199w5TJL3Jx3w6UHknn3w/dybSlRwgMDScwLBKAtr3G8P3c+cyZM8e3X3PnsXDBfOYt&#10;WMDXn71L++ZNTgqgNsuJ0crHEtSEB5+ZzHfffceXX8zi1Wcfp3fHFDJ3rOapRx9h2QZftUNBEATh&#10;b8A0ka1+tO89gGZRfsd7NDtxEcOgIK+E88ffwtNPPcnTTz7BzVeOpCQ3n459L6J3uyYsm/8dG9Nz&#10;aNehM5EhYQwZcyWJ1nLmzPme7HIP53XuQJCfDcMw8Xq9tO1xAR2bRbHsh3lk5NfSum0aQSGhhFo9&#10;LF6wCKd/PAMG9Ob8wZfQo1kQC+Z+x9pte5DtAdisAaS1a0ew7edGqTy7RMgRhL8ITTOIbdmO4aMu&#10;BWp57qlnya/TOa9XX4YM7ojZYLwVgC69h+NvlcFTzJvvTmVXVtmxecu/+Ih5y1eetPxvYRgGBETT&#10;qkVrACozd/D4U6/jqD+vmd5apr/8LNvLjp+YTUkmsXlbukf7Qse7zz3Bmn2+6mYA+1bO5vXZJ+6T&#10;Cdi5ZFR/ALL27iUwPIreffvRv39/2ib4M/v9F7j3gQd5/eM5hAWdqnc1O2lRwViA0sIjfPnxnGNz&#10;qvIzmDHru2N/y4qCVlvM0zcNomuPbjz05gK69BvKrfc8xNuTn6FLWiQY1Sz9fg0Bia1IbdUJgLzs&#10;A9ibtqd///7079+fDgk2Xvr3k9z/wH18uWoHutVyUqhpWOhXcWQd14y7iK69+/POnA0MuWgk9z7+&#10;LFNeeYZAC5RlHuTA/r0nP0kQBEFo1CRJJig8Cn+b8pPfDep/IVv3vpDLh3SltqqK6ppa2vYbzuiB&#10;nbAGRHDpuKu54dqJjJtwFXfccgM90poQEJnMtZNu5qorxjN+4nXcd/OVJEQFo+k6pqHjFxrD2Cuv&#10;4ZqrruTKa27g2ivGEBMRzqBRV3DdxCu48sqr6NMlDat/GJeOv5Irxo3n2utuYECPtlgtoVxx0ySa&#10;hqrHxt77M4mQIwh/EaapAwEMGTiYlACoq64BSzAXXDiaJhbQTlE0HN91GHeP7A7A3uWzGdT/fG6/&#10;5z6uuuxChl95N3kVPw1Gp800AJmx48bSr1UM4OWzVx+ib79hPPDQA5zfrROPvP4VFvX4aUbTDGLS&#10;OnLNzdcAUHZgHcMH9OT62+5j0hUj6XPJNewv+2nFrEsmPUinxBBq83YwfsRF3PfoP3nuX49z2dgJ&#10;/Pf9r1i7ahPxqd04uW+54y4ceREp0YHgreG1J27i0itv4snHHuSCfgP4YVf5seVM00QNDCY4JIKt&#10;Gzcz/bn7ufGBx5kx8zPeePsj9mSUAippXdOAQK6/ciytY/wpObyBSwf05eGn/s2zTz9Cv/Mv4Ys5&#10;C1m3I4umcQkESZxyELajwmKS8ZQVsnX9Gl58+mFu+8cLfPbZR7z51jvUesEeEUdcXELDpwmCIAh/&#10;MQ2ruf/aw9A1DOOn048+/AODsFsVjPq/ZdVOSHAAuuZFUixERscQGuyPxe6H3arg9XpR7IHEREcT&#10;EOCHn58fqiIdW5+uaSgWG1HR0QQH2vHzC0DGQDdlImNiCA8NBkNH0zRMyUpMbCzhwQGYuoZhKgSF&#10;hKDKP93PEx9niwg5gnDOMtG99VWc3E7M+qLq8wYMonPPrgBExzVj7IQRvqUNHZfXt4zpdPueJ/vx&#10;4CtTufKiXtgtCiXZ6Ux5fTIzvl5Cat9Luahre6yAboK3vv99zePCNEHXTdze4w0cqR9L62irF0/9&#10;8nEdBvOvZ56hW1o8mBrb1vzAf1/+L6v3lTFo1AQGtvEHwOXR0HUd8Ofa2x/l4euG468qVBdl8eE7&#10;k5k+aw6BTTpzy02XoXJycUdsWi+mTn2bXm1TqCs+xOQX/s3jTz3H8q0HCIuM545/vcq/br/o2PIN&#10;Net3Of948BYSIgLx1pXx/cz3eeY/r1AsRXHBgF6+hVwuNK8XsHPNnU9x25gL8LN4mPXW81x15URe&#10;mf41LlsIF11xN/dc3hmA9kOv4fnn/0WH5k0oPLyTl/71T574vxfZlV1EREIrnnr+v0y63Nf7m2Ho&#10;uOp8AU4zvCcX5PvH8fJ//8Ml/TpgVhfwzvOPMnHidUz9ZjWWwCiuv/Nuhg7wbVMQBEEQjjIN46Sb&#10;aKZpHBuE0zRNdF3HMAzfgJ5Ha1oYBrqu1z/3+PTj6zj6PPOU6zq+nG89umHU/6aZGLr+k/X9WcRg&#10;oIJwBkiSRFVVFUFBQVitP1ee8Nsd3LGWWd8tQfaLYtLN1xAbEgDA6kXfsmLDDpqkdef68b6Le72m&#10;gHc+mElJpZtu/QYxfKCvBAegsiSfed99y649B3HoEgkpaVwy5jLI3MTcFRuQQ2IZPv4GWsdYydq+&#10;lNkL1oF/NBddejntUsKOrSd7zxa+/moetYrKsCvvpFty8LF5B7etYv6i5WQWlGCxB5HWoTsjRwxk&#10;x4KPWb2vjITW/ZgwcgABNt+9Fa2mmMWLFrBuSzqVdR6iElIYesllmAdm0nf0w+iBsXw8YzZXj+h3&#10;fPuHdrNg/g8czsrG6YGI2Hi69OjHkH7dsFtPPYbAcTorF3zHms07qXF6CQyNpN8Fw2hiLWfWd0uR&#10;g2K5duIEmkT6OmioKcll2eJFbNuTQWllHQHBoaR16MrISy8k/OReA9i/ZRVLVqwhK68Yty4TFduE&#10;XucP5oJeHY5VU3M7ypg1ZTqZtS56XjiawT3aHevE4ajqvH18v2Ap6RlZVNe5CYuIokO3vgwdMoCQ&#10;M3dYCYIgCH8Cl8tFVlbW6Q0G2oiZpnlWBgP92ZCj3Hwz8ocfHvtbEISfMq67Dv299/6wkHPmmT/T&#10;zcDZ43XWsG39CnIqNZLb9qRzy9iTipRnPzuB8U98jjU8jc9mfc7YIR1PmHucafp6ljkrTndjp7vc&#10;rzHBlP7sT0oQBEE4k0TI8TlbIednq6uJgCMIv+6v9z3580+qkreGL957jrFjRnPJJSNYvOUQHq+G&#10;5tXI2rmYl6YvA6BpmzaktvV1anAqZ/X34XQ3drrL/RoRcARBEBodWZaRJKm+ithP26r8XR6GYfyx&#10;YwvW+9mSHMs5fTdaEM4dXo/nL1SSc2744bPXmHjTA5Q4dVR7KAOGDSNarWXx0uWUVNYh2UJ48pX3&#10;efqOsQ2fKgiCIAh/WUVFRRQVFdW3Uf17stvtJCQkEBQU1HDWGXVaIcfr+R09MAlCI9Tw+yFCzm+k&#10;1fDltLf4z2vvsXXvkZNmRSe35sY7H+TBu24gTLyVgiAIQiOi6zpVVVW43fUdBP3NSJJEQEDAHx5w&#10;ECFHEP43Db8fIuT8L0wO7dvF9p27qayqRTcl7P5BNG/dgd5d24jqWoIgCIIg/M9EyBGE/0HD74cI&#10;OYIgCIIgCOeOP77VjyAIgiAIgiAIwlkkQo4gCIIgCIIgCI2KCDmCIAiCIAiCIDQqf2rIUWQJ+YTW&#10;xZIkocjSSUNNHB0sqeHwE5Ik/aRh8onTGq5Dkk5vHUf93HPwDWFx8t/1y/502vGJUoPn/dy/j5Il&#10;CbnhSgVBEARBEARB+FVnJOQcHdzn6IX90Yv7E/o0OImqSOQVHmbUM9P5dm8eFouKRVU4kpXB2H+9&#10;y7f781EtFlRFQtcNFFk+KQgosoxpGpiShCrLgISqyL7BlZBQZQnT9CUdVZHRDR2Qj4UGSZJRFQVN&#10;1zElGcuJSQsJVVEw69clS8ffIlWVwTQxAFU5ul0FTAPdwPdvQFZkJEx03cCiKiiShFk/1vypyLKM&#10;jG+kdIui4HTU8tj7HzN7Vw4Wi2+dgiAIgiAIgiCcnt/du5okSei6zu7du8nKykJVVXRdJzIykq5d&#10;u2K1Wn8SdiyqzJ6MnXS/4z36XnYpn143jEjFw9uzZnHHhzt5/d+3cEe3pnyzYhM/ZpbRNbkJLreT&#10;vp07U5ZzkENVbopKy3DbQri6XxdahNnYdziTj9elo/qHkBZhwxocxYgOzUnfm86MTQeIj40myCIR&#10;m5DChc0iWL59Jwv3ZBMaEce4Xh1oEeaHbpqossS+zMN8tmY31tBwmgba8A+O4pIOTcnIOMAXWw7g&#10;tAQysmdH+iSGcyjrCDM27qXUY2FEjw4MahlHaUkxX6zbzq6SOvp3bM/oLs05sG8vO8p1xvZoS11V&#10;GfN3HqRPx44UHklnf41EUUkxDksQ155/HtXZ6Yx582uSmnXg5WuH0DU+ElP7+w4adS5q+P0QvasJ&#10;giAIgiCcO353SY5pmlitVqqqqvj444+ZPHky7733Hvn5+djt9oaLH2OYJjERgWxMP8j2vHIqKkr5&#10;fNMhlJgQJElmwYql3P7pMlymxPx1G3jow7lsLXYyf8Uq/m/OBgpcBvOX/cjD326mpDSfO9/7nJXZ&#10;VZSVF/HYh1/zyaYj7DtyiOumfMGeao2Dhw/xxIffMHt3Aeu2bubBL1bhFxrJwT1buGPmCupMkGWF&#10;yuJcbn37c5bk1lJalM//ffYdb687RE72IW6e+i07q6Ag5xDPz93AwcJc7nn/G1bm1OCuLOC571aR&#10;XlDGvz/7ig+3ZiGj89SHs5m25TBbd6fz30VbcZsSZWUlvPLdj+wtc7Bw+Qoe/3oFxW6N+StW8/A3&#10;66h265hIuLwaHs04ZXU2QRAEQRAEQRBO7XeHHOpHb+3fvz/Dhg3DbrfTq1cvRowY4as+9jNV1nRd&#10;Jz4+ge4RKt9t2c+iTdvwhCRwQVIwXsPNV2vS6d27N9NuGMnLo/sRH+qHaZp4TJWhPbvx5rUj+efA&#10;NuRmZ7PiUBa5bjuv33gZb90whis6JmEqCqu27aQ2OIHP7hzPlOsvpk9qNB5dZ/HmreRWucnIKya/&#10;xsWWzVvYW2uiKDLb9u3joMefD2+fwOs3jmRU+yQk02Tzzt1UWaN58/bRfHDHlbw0vDPZhw+wzeHP&#10;M9dezru3T2DKlQOoKMpn5eEK/jHhUt6+cRy3dIxh7vqdVEk2/K0qEr4wZbOovnY3ioVenbow+ZrR&#10;PDq4LRlZ2TRNbkGHCD/GDepNv+RYDFGKIwiCIAiCIAin7YyEHNM0kWWZyy67jM6dO3PVVVdht9t/&#10;NuBQ/xwPNib0bsOa7Zv575JdjOzbhUBTwzAUgv0slFbV4jZNympr8dRf6BuSgn99O5UgvwAMU8Jm&#10;s6F5PZRW1+F01FHpcGKaJoH+NrzOOopr3dTWOnF4dCQJ7DY7TePjuXNYT+666HxeuPZimvn59ivA&#10;z4bscZFb40CrraPK6UED/OxW3LqH0movZVVV7CssR1KtSLqHyppa6mpq2ZNfihsFi2xSUVOH4XVR&#10;WuvAYvUjwCZR6XDgcLspr6miuBYkTEwg0Oar3hRkUbCqEpqm4dF1HC4XYBx/0wRBEARBEARB+FVn&#10;JORQXzITERHBo48+StOmTdH1Xy59UBQZqyLTsV1beobIVPs1YVzHeCRVRZUVrh/am8LDu7ng6Sk8&#10;PGcj1aaKnypjt1qwKL7dlmQZiypzXlpzhqSGcOObn3DFGzOYc6SGQIvM0B7d6BkuMebf73Dt9Hms&#10;z63CZlEZN7Af/q4y3lqwkpfnr2FLhUGoKqFpOue1bcfglBAmvTSVy6d8ww+Hy4j0t9LzvK6093dx&#10;26vvMXbyLKZsyaZdy7aMTFL55/QZXPzyJ7z64y7aNG/KFd2a89zM77jkP+/xZT5M7NeVIa1SCPWW&#10;MnbyDP759Rrcfv7YFAm71YpN9b0eWVEJsFrwt9vo3DSSj+cvZ/6BAmSLIqqsCYIgCIIgCMJp+t0d&#10;DzQkSdIvluAAyLJERVU56zPK6NamOTXF2eRq/vSKD2Ll3kxiE+JpFxPC3oMHWJ5VzXnJMRRX1pCW&#10;kkJ5YQ5mQDg9kqPIy81hS7GbYV1b4ikvZsHuwxjWINLCbJSbdjpFB7A2fS9ZHhs9oq089+VCgjsO&#10;YvqoThTk57IgPZugsChGdmqG1ddxGkgSmqOKLzcfJCQ0hHCrglP2o3+LJtRVlzJv+yG81kBGdmlJ&#10;hL+VyqoKlu44SIlu4ZLz2tIkwILhcbA8/RAHK5x0SmtBr4QwTGBvxiE25lWREB2B5qylTfNmlOVn&#10;UWsLp1/zWLJzs9lZ6uaCNsnUVVewcGcW7Vs3p11MKKYhSnTOJQ2/H6LjAUEQBEEQhHPHGQ85p8vX&#10;jbOMrmlIioIkmei6iaIoGIaOYfj+Lcuy7wJfkjB1HUlRME0DXTeQZQVZBk3TkWUZRVEAE9MwkWSZ&#10;qsJDXPbaN4QkNiPOrGbu/lJeuW0io9OiwfR19YxpomnaSd07S5KMqipg+qqTSRh4NQNJ9nU9DSa6&#10;pmGYvvFsFFU9aZokSSiK4gt8ho6m+wKKqihIsgym7/Xomo5c3wW1phu+1yBLeDW9flsyuu57L4Rz&#10;S8Pvhwg5giAIgiAI544/LeScDYpkkn4kky/X7SDbZWFUr85c2CrON26NyA3C79Dw+yFCjiAIgiAI&#10;wrmjUYeco4OEapoX3ZSwWRR0wxABR/jdGn4/RMgRBEEQBEE4d5yxjgfOTSaarkN91ThNFwFHEARB&#10;EARBEBq7Rh5yjvu1zhAEQRAEQRAEQWgc/jYhRxAEQRAEQRCEv4dzqk2OqshIkhgRRjg7TNM81vPd&#10;b9Xw+yHa5AiCIAiCIJw7zpmQY5gmOZW1lNe5RNAR/nCmCf5WhVbRvjGMfquG3w8RcgRBEARBEM4d&#10;50TIkSWJOo+Xm2ct5/N1e0FVGi4iCGeWptM+KZqdj1+B938ozWn4/RAhRxAEQRAE4dxxToWc22av&#10;ZMaGfSLkCH88Tad9UhQ7HxkvQo4gCIIgCEIjIzoeEARBEARBEAShUREhRxAEQRAEQRCERkWEHEEQ&#10;BEEQBEEQGhURcgRBEARBEARBaFT+GiGnYR+/pul7CIIgCH8Z4rQtCIIgnC3nfMhRFQV/q3J8R00T&#10;WVHwt1mRjw6nY9SHnhPDz9F/G+bJIenYtAZB6cRlG04/1S/zqZY76uj6T9Rw2qn21zjFdoS/NVdV&#10;MT/O+4qPPvuc9Myin+T9E1Ud3sANDzyNR28459fVVZdTVFLRcPI5QXPVkptf1HDyH8pTmcnzz/2b&#10;9TsyG846SXFRMdV1joaTf1ZtTTWFxWUAOMuOcM+ke8n0/tKneiKNF++8lsemrWg440/x2QuPcsuz&#10;n+E5zc4JjZocHr3/Vr5ZsqnhLOFUNBfFhcU43DrgZu7Hk3nrgx8bLiUIgiD8jHM45JjglhnZtRdb&#10;7x1GWogVdAM0kwt7dmbbwyNJCLKDV8NiUQmwqsjI2FQFSZKwqjKyohBgt6BggAEYBiARYLdilWUs&#10;soIiSWAYKCgE+llRJbCpCgqAbmBRVILsViRdPymkyIqMTVUBkJCwWVTfcwwDm81KgFVF0g3fc3QD&#10;P7sVf6sCmg5IWFUVRfbtL0b9dvwsyIbx05Ir4W/JXZXHfx69i/e+XUPW3o1Mumo8y9JLfDMNLyX5&#10;uWRl5+OsTzWao5q9GZnHDlNHTRVHDh+hpLz6hLWC5qohJ/MIhSWV6Cagu/h62ss8+vxb1NS50fWT&#10;D0DN7SA/J4vC0go0zYPL6eLE61qv24XT5T522HpcbpwuNwCG4SU/J4v8onK0Y08ycdaUk3kkk7LK&#10;uvpJBk6XG83tpKS0FOOE79rO5V9w3V2PkFdUgav+tdZVlZN1JJPy6vrnn8A0NOrqnBj1Nw0M3YvD&#10;4UQ3TNzOOjRDp6Ikn+zcfDzGia/EpKK0iNz8EpxuB4W5WVTX+gKM5nWTl5NNQUkFumHgcLlBq+TZ&#10;xx7l3dnzKK+u9a1B81CSn0NWTj4u7YRVA6CzcMZU7nvqJfKravG6nRw8cJg6l4P87CxKKmpO+uq7&#10;6qrJOnKE4rLK+ikql1x5JVcN64ChefF43NTVVFF69D0EMHVq6xzouk5hfi55BSUndZF+fP/ycNV/&#10;zobmweXy4qqtpKysErfHg9fjorQwj5z8YrwmmJqborxs8gtLj+1jn4tGcPPlfbHIR9+fLAqKyo8d&#10;f4bmoSg3h7yCYgDkgGhGjb2OTq1SfPN1jZKCPLJz8nFrvs/V0Dy43b7XlZWZRcWJn69pUlyQS3Ze&#10;IZ7jB9NJqspKyczMpqbOeWya21GL2+OhtKwCl/f4HQC3y43H66airBSXx/dh1dVUcKThcel0obsd&#10;5OdmUVhSgVkfvHOysigprzq2Po5Oz86isLQK3QTT1KmpquHE+w7uupr64AK1VRUcOZxJRaXv+DlR&#10;xZENPPLQo8xdsRO3R6O0KJ+8/BLq6srJzivAe9KNNQ/FeTlk5RQc+46YuobT6cBVU0FWVjY1Tt9Q&#10;ELUVJWRl5eJ0/7FDQwiCIPzZzuFxckxwq1w5sB+fXdGOxz76lv+sP4IaHMG71w7nhpYqiU9/gRoS&#10;yb29WxGpGhwpc2J6a3hpcy4392tLkl0hzM/Okdxc3l61hzI1gBv6tmdgk2AKqxwo6Ly3Lp19VfDQ&#10;4E50jLRzpLSaQLvEu99sxBHbhDt6pRLlp7I/O4e3V+2jwvD92LZOTmB8y3CeXrCdgPAwHuyXxpxl&#10;O5Hi47m2SzKhisn8Lbv58kA5w7u145IWUVhNL3M3pTMv08X1PduREmvHk5vP+5k1TOrZkqRAlV0Z&#10;R3htw+HTvjsq/I/+AuPkZO9ext03/Ycn5/5AlwjYtng2VWE9GdA5hJnT32drRikW04s9ujnX3Xgj&#10;oYWruPgfn7Him2lk71jDZ59/Sx12NN1DtwtGM25YT2pyd/LalM9wy1Yc1dW07T+Csf1a8NC9t7K9&#10;QOLW2+9j5EUDCA+0AFBXdJh3353GkeIawuPikR1lxLbsyYSrxhDiy/hsnvspux3RjLt8KP4SrJzz&#10;NYfdfky8fDCzXn+F3UV1eGsqaTvgMq4ZPYCs7Ut4f8YCVLs/DoebQVfcwsUdIvnkww/YuT8HKTSe&#10;/3vkHvysCnhreOO5f/DaF+u5/Y67uXTUGLSslUz/agWKpFPnVRg08ipGDOhw7I5NTcFu3p21iquv&#10;vZqY8EDKMtYz44cDjBo7hnWfPck+pS1KxWHKq6pQQ1pyzwN30SRQZ8HsD1m0cjv24HCC/XXW78jm&#10;/oef4Pz2Ebz6/ItkVuuE+vkTFB6CxxrOLZecx7VX3Iia2p4xY8Zy5UW9+O6zj1i/Pw+rLGEPbcIN&#10;t95GQpjvvTTcZTx1y23MzajgmuuuY+zAtlw75mZ6ThyJVFFDWXk1oyY9wIXdmpO7bxMfz/qKao8V&#10;zeuiQ9/hXDPyfOa99Sz0uYmu9hw+/ngmpdhp0vUS7rmsFxJg1BTwzOT3iA2wkVteR2VFKYkdBnDX&#10;DeOwadV8OeMDNu0rRFVMrMHx3Hrf3fjlrub1T5dS43KS1qYHTYLrWLpqG2EhARSWlNE0rSvNYhV2&#10;bN1FWYWLDoNGc8vlg1j7+RQOh/bksr7N+Pajd9iaU4XprKPtgLFce3Fn5n7xMau25yLpDpp0Gszd&#10;48/n008+pVWPIXRvm8jnU99g3b5C7KoB/vHc/uAD+BVs4P3PPqfWjMBbV45LtjP+6pvo0yGZhTPe&#10;ZdmuLHDVEtWqL5OuGUuY39FP3WDZdzNYuHI7OgZYghkz8Rp6t2vGrP88zHZ3EPhFccN1V9MyJgAw&#10;WPL9bBYtW4+sBnPTA/dh5mzhg9kLkS123F6NQWMncWHXOKa++QYZBbXYVZ2iCjfdenXH4ixnz/7D&#10;VLslhl9+NcP7d6Q0YwtvTpuJy7Tgcrho3/9irrioO99OfYPgXtdwSY8kDFcV/33+ZQbf8gj27LXM&#10;+OpHDKuC1ysz8NJxXNinff3rgc2LpnLHo+/Rrt9Qrr/5RjIXvcEHi0sZcn4zCnILiWrVhwfuvBo/&#10;dykfTZ3GvrwKTE0jNKkV115zNQGOQzz179eJaJJITXkxNVI4o4Z2Ysu6rZSUl6OGp3LvnTfSJCLg&#10;2DYFQRAak3O4JMdHlqAKg2v7pBGoWuiaksj58aG4ql3428OYfHk/mtnczN1bSN/OaYw/rxl+AQGM&#10;69uRRFVj1aFCRvbrxoR2TRjdszMP94hnxYEcamQ7tw/qTHyIP7df3IfrWoUxf+cRgiKjubZXe84L&#10;Deb/Rvcikjpm78hkYM/zeKBnImi+0pmk6HAu65ICuo7d35/RXVNJCwnk+uG9aam62Fzq5eL2yXRs&#10;l8a/BqRxIOMIyws8PDOmLxckBDGscwf6xtrYU1bLmPO6c3FTP1YcKadvq2SSbZafVncT/naiE1rS&#10;qV0oT91xKx/Onkd8n8sYcF4Sy7/4lIXrsxh17W3ce+d1uLK3M+2T79CsNhRVxVmey4cffgAx7Xng&#10;4Qe5pE9bvv/kTbYdLuXtF16kPKgF1954C+Mu7M66NcsprpPp3rEtzdt25sKB3QmyHx2MV+Oz6VPZ&#10;Vqgx8dY7GT+8L7np6/huzR5OvO2Rd2AH29IPcbTWVeb+PWzfe5jq4r385/05XHrNrVxxSTf27Ukn&#10;P+cQrz07mZgeI7jr7ju4tH9zXnnqeQrq6li3Ygl5Lj9GXjocm6V+HyyBdO3YlrimLbj0kgsJ9R7h&#10;3y9PIb5ND266/XYGdYhk2ruT2ZNVX8IFuGuLWbNu07E7187yHDZu3k61w8OmxV+wZssBho6ZyKRr&#10;JuLOWMTrH31HzuYFvPPpIjoOGsMtN15NfADkHj6MrCrMf//fLN5ncP2Nkxg35iKyN89lwbK1RCY0&#10;JTE1lS69+nHRgO5sWjqHb1buZtyNd3DHrdehlu/izQ9mH9sv2RZMq04dSWnRlkuGDyE0wEqtswZL&#10;aBtuuOlm+rcJ4uXXpuBxlvPp9Ok4/ZK458EHGDu0Cyu+fJ+V6QVkbF7B3oJaasvymPf9YsKbdWF4&#10;r1Ycq7nrrmPRt1+QXmVj7JVXc+PVo1g5611mr0pn86r5fL1sB+NvvIs7b7kea/l23vrwa9w1RSya&#10;9z1xrbozbGBXdm1Yw/acaoaNu5Zrxgxi5YwX+WFbIeNuuI3LL+rGd2+9xO5ayNu9gZ0H88k9sIP3&#10;PlvE0Ktu4apL+7FtyyayD2xj1owvaTfkCiZdeTGHt6yj1FnL1k3ryS0qZ/eyWXz4zQZGTbyOG66/&#10;Gnv5Jl58/VNqKgpYNO8Hwpp15o47byFerWPq9Jm4nCW8+MZ0Og4Zx01XX0JpbgY5BeXH3tu8zfN4&#10;Y/r3tOlzIbffcRupAdW8Mfldsstr2bZiEbvzNEZffAFNQu31zzDZv30TG/YWMGDEKAI9xbz16rtE&#10;d72Ie++9kyE9mvHGCy+TV1nL+pXLKDGCufKGWxnePZEPXn6aTFcwN91xB91Tgvj4vemUOJy88vwL&#10;1IWlce2km7hiRE8+f/9NNh4sQlacfPfNVwAU7lnG/C0FhDqP8N60GYS37s/9D91P39ZRzHx/CruL&#10;fCWgAEmJyTRv1oJ+Ay+kU/MoPO4aDKvKoJFXcf2Vo9j69dss2lXM0i8/Zdm+SsZefzv33n4NRXvW&#10;M3PuUqqqilm0eBWJHQdwy223ElW5nqefe4cOA0dy+23XUbRxIV/8uPnY9gRBEBqbcz7kWBSFjQey&#10;qQqI5rouCVzcNpH9mYXsqzAIiY+hU6DOawuXM2vZFqasysbr9lUH89aVMm39TqYu3cHSgzUkNEui&#10;b0o0K7du5J0lm3ljyS425dRilYIZkRbBhyu38vGy7bz043YKauqICIhkSGoEnZMTuaVnK9JC/ejV&#10;Kqm+yhsYpgEeHUwwDANT1/B6vGzZk0tiUiL9Y60s2JNP+7gw0iKDGdG1DVe0SyAyPJz2iZFIHgfv&#10;r97FZ9sz2ZqbieQfxpjW0azel02RWwPp6GWL8HdlD43nwZff4qHrLyJ/+w9MHDmadXty2bFrD1t3&#10;7+KLaa/x/OvT2bVrB/sOZlDqkFFVldK8I2xbv4RNG9fw3L+e5osFyzmclcOuVfNZmunm5qsvJbVp&#10;Aj0uuooXn3yIlMQYYqMjiYiKJS4yBIvqOy0Y1QXsPJLLRcOH06NdS9p06sP4y0YTZzVOaj4mKyoW&#10;i3rskFVUC6oiERDdgsv7JPL8Px9hc1EgN109BntdNt+uS2f3yjk89+x/+HrxZkoObWRblofAiCaM&#10;HT2cPh3Tjre3QyI+NpqQsAhSE6Mp3rsah18aYy+9mGbJzRh57fWESk72HD7edkZCwmq1ItevRJYV&#10;rBYLkmniFxbLoLE30K19a9p06sntt1zNzvU/sGrlVuLb92Ps6AtIadaCsePG0q1dMl5PJYu+WcPo&#10;Ox+hc5vWtOvai1uuHUeQ3QaWYIIiIkhISiE6PJx96ZvYkb6HWe+/zkuvT2HL3kz27dzG8VprFsKb&#10;xBIWFUOLuGhUWSYiphmXTxxN85RmXHbZeFwVeRRmZrBz6zo2b9jAy//+P2Z+t5Q9Bw+ScXAvFnsA&#10;qiKhaxotu/bj0jGX0aJJ2LEtgIlfVDI33nQ9Hdu0pGPPYUwalsji1VtI37aSXXsOMGPqf3nptSls&#10;O5jL7q2b8OgmCW0HMG7ExSQmxSL5BXPJ8GF0a92c7r370bdvb1o370q7Fs3pNeAi2sV7SM92YLPZ&#10;kGWJ2JRWDOwax2vPPM3WAoU7b7mK+Gat6dujLZ++9n8s2VXOjXfeRaRVRlEtKDJsXPIlyRfdzICu&#10;7WjZpjO333YTuzcupLrOQ/NuAxk6dAhNU1oydNAAlIoCSqQwrhnRi09eeYqv1hUyYcLlpCWFH3vV&#10;a5ZvILpdH0aNHEyzZi24dtJV2Opy2X/gCIHhMVw44UZ6tG9JoO1ogDfB6s/QSy7mon5d0CryWLh+&#10;G9tXfs+zz/2HbxevpSgzne1ZNYRExjFu1DDSmiUz5IL+tO/Qk25d+9A8pRmDBw0hQnGwa88udubU&#10;cPN142ndohk9hoxncKKV5buK6NF3MBTsZneFzuKvvuL8K27Am3uITWu2sn7NfJ7917MsWLmWvfsP&#10;c+hQwbHXFBIcSkRkJE2bNifQz4ashtC751C6tWlBp54DGdojgW07DrBl5y4O7tvKx++8yktvf8Ce&#10;3bvYc/AINR6T1DZtueySPjRLbc2Vl/YjILYnw/t3IbVVVy7pnsKh3LITjk9BEITG5ZwPOYokg7uK&#10;1zbm8PiIvvSPU/lqayayqmI63TgVG82io1FCA2keFYisSCBJyJIBigwWFc1rImsmFS4vcZExhIUF&#10;Eh8VTFSgFR03JQ6D1jFhqGGBJEeF4mdR8BpuCqtcLNtzkLfXpvPppr3M2HLEt07AoUNggB+poXZi&#10;g4MJtNlRZSgvKeTJ7zey123nxdHdMQyD4qpKPl67g/e27OPDtbvZkFOBVZbwIoNFweGp46UF6/n6&#10;SA0PXtqLPgE2UZIj4KopJzOzmPOGjOSx515j4sBoPpv1PfaAEHoPuohHHn+Cfzz8MM+98jpP3XM1&#10;YbIL3TBRFIWIpm25/No7eeqJJ3j00cf57yv/ZcSQ7sheN6VV9eUwupva6hp03cCraT855GTVhk1V&#10;qa49fne5qqKMOu/JGdzP30JtbRW+2q4GLmcNHhPAxo2PvczUyc9iZC7ngf97g+IaSGjaghvveYAn&#10;n3yCBx94kCkfTqNvgoopy2D+9JSk6Rp6faryDwjC9Lrx6PWXZtU1OD0GflbbseWtVj+czjo8hm+Z&#10;2loHdQ4nkiyhezxUFR/vxKC4qBjVL5DgAD9cNTW461+qo85JdVUtkmwjNMxGRfnxkqLikhI0wwQM&#10;DK8Gsm+frX4hdO09kEcfe4J//uMf/N+//s0zD99Bfa0+AEyvF7P+tGsCsqRgVepvnCAhyTKqRSEk&#10;tgVjrryRJ554gkceeYxXJ7/GyKG98bjd9W32TKw2C/XNAo+RJAnN5TyhHQ8Ul9YQ5G/DHhhO5x6D&#10;eeTxJ/nn44/x1NPP8uw/7kEyPCgWPwxJBkwkRUaqPxhMZFSrP7Lqq4IpSRIWm4xZ357HNA1kezA3&#10;PPIi7730D5yZa7jjvmep0f0YPelRPpn6CsE1+3jgnvsocBr14VUiICgUT83xtmJlJSWo1iBkWUK1&#10;qcj1QVuRTCyShKbBRdc9wMcfvENzSy7/eOo5dmQc/xwDA+x4XU60+sOitroWr6Zit9uRZbDZjx8f&#10;R0mKcixMS7KFpJQ0Jt11P0/+80n+8fA/ePOd1+mfEogXMPX6BWUZq38QqL4qiLKsoSogq/5YFZPq&#10;2qNVvj2U1brx87OQ0q4jKU1CWTFzGguOwJVDu6CqEgltOnDNrffxxOOP88jjT/P65P9wfsf4+uf7&#10;bp5pun6slE6SZJB920WSsNgsvuPA7k+/ISN59LEneOShh3nhtdd5+IbLCFRMQMasbxAkqVZsAcHH&#10;2gdZLYApgQkn1FoXBEFoNH56RXFOMXF43VR7dH7Yms4et8refRmsyKuhxuWhvCibdzcXcvPQ/rwz&#10;fgCjUwOpqnOh6zqlNS7cmgGSSa3Hg7uukk9W7yYgpiVTJwzgHxe0JUx24vQ4+PeiraS0bMWHVwzg&#10;gd4tiLSr5JWX8NbGI7RPSeLidikMSgqnqKzGd3UnSWw5XMCuapk3rh7EYwPb4C/p1Ggm7VKbcVff&#10;1sT7y+zMLeaH7RmsKtcY1iGVMe2a0zxAIrfcSYXTibO+EWxSVDR3D+hIz6hAMvLKyPkf2ogIjY+r&#10;pojXnriX/3vpPb776nPWpZfRrntvhg3ugydvH1/NWczG1Ut4dfJkVmw/hN0iUV1dQ0yzdvTo1J41&#10;C2axetNmvpkxndffnUZVcEtuGtySKa+/xbdzFzDttee4658vklfmIDwslD2bVzJ/xVaqnfVXiv7R&#10;DO7ViQVffsy7H83k8xkf8sW3C6gxTj5tdOh9PuX71/D+lKl8/fknfPfDD7gVqC3Zx3133snCdTsJ&#10;jWqCajrxi2vJuD4JfPzhbDZu2sQ3n77LK9O/Q7FIuJwOPEevUk8QGBJJRe5eZny3FCWhD2lRNbz9&#10;5lt89eUXPPPcS/jHtaBz6xbHlg+Kb02zUDdvvf0+X337NR/N+o792VXIioLprWX1go/5ZOZsZnz4&#10;Hq9O/44Ro67lgksGIedv4r8vTebLr77gvekfsmVvHpJsZ8ykq1j29uNM/fRzZs38mOmz5tX3qCYT&#10;H2Jj5YLvWLJ2M+f1GIBUeYQv5y1m/ZplvPnfF1i27chJryUsNJiiPRv4ZN4SqmodOOqc6PUXmIau&#10;UVNdTUiTNvTs1o4tq75n5bpNfD/7Y954ZzqFNSaG24FbMzA0DafD+ZMOGU0kFG857735Fp/P/opp&#10;rz/H7N0y14weQI8+Q7BUHeSbeUtZt/pH3nz5eZbvyEHBwOFwHuvsweN24XYfvVg3cDmdeOob5mMa&#10;uB11aIaJ1+3EoxsUHd7Now/cw7z1+4iOiUNWNMoy03n+sYf5cO4GAqPj8TMMal0abpcTTdPpO/J6&#10;Kjd9yBvTZjB7xoe8/NZHDL/sOgJUL3V1jmOhVte9OF0etLoi/vXwPXz63VLU4CiCrBJut+voy6b/&#10;8AuxFO3gjdfe4MsvZ/D8K9OJbNeL9m2aUlddjfuEDgeOcrvduFy+wB+b0pphXRP4/LPZbNy8kS8/&#10;ncrkD74BVcbtcOCt7xjBNHScDgda/TnaMHQcdbX4RaYyvGcr3pj8CrO+/JIpLz3LPiOaEd1bgCWc&#10;7p3T+Pr9p7E0P5+kCDspnXvQsVk4S7+ZzYbNm5g5/R2mf/ItDqk+xADWwDCsWhVzv5tJelYxXo8b&#10;19HOAkwTj7OWWsPGqCEDKNi/g7k/LGf9ykW8/OprbN57BEUGh8NxrJMQ3eOmznG8QwaP24VH1zi0&#10;exNTp39GnfjZEQShkVGefvrpp4/+YZzQ05DyzDPH/m088cSxf/8RJEnCqxvMS89iV15p/Z1RCWQo&#10;d9SyPbeEnJJyVh4uYvWBfAqdLtILijlYUsWG/VkcqHJTXlXBh+v2siSjgMzSag7kl7G3qAaH16Cg&#10;qpL0wgoOZOazKruUOk1j5Z5DfLjpEHuLKwkI9MNdU82awwVsLa2jX0okM5fv4LuD2Rys9uJ21PHB&#10;6h0sz62B+pIizVXH4owialxeNhzM4otth9lWWMnKA1nkuXWKS0t4a9Ue8surWH4gnzoTMnLyeH1l&#10;OvkunUMlpewpKqfWrXEgu4BdFU7qHLVMW72LXVVOUV3tj2aYxIQEcFvfdif15HW6Gn4/JEnC7XZj&#10;s9lQlKNVYn4fe1AUbds24/DebRzJKqJVn5FcN7YfkfEtaRKmsHP7DopKK2jTezhXjhmEFRP/0Ci6&#10;duxA27QWVOcfYt/hbBwEcfVNt9K2SShtuvVEKztM+v7D1Ok2Jt54Cx2axxIWGYWjLJ8ip5V2bdII&#10;qK/W06JdByLkOjZv3UGlZuX8wcMY1KMzKcmJWOuzTkB0ConR/uzasYMyh0an7gMZ2OM8Wqd1ICVM&#10;ZtOWHVS4LVwybiLd2zajbdfOFBzYzqEj2Xj9mnDn3XfSJNSOxRZIy7Q0osKCT3ofAkKi8DPryMit&#10;ILVDT0YN6syhPTtI338YW1RL7rjtRpJjQo4/QbbTtU0KR/bu5mB2MSmtOzBk2BDaNo9n+4qviTl/&#10;Ekr+dvZnldJ31PVMurQHluAmtE5N5ED6dg7lFpLSvgeXXHoxbVum0qpzbyLVWrbs2ElZrcHF4ybS&#10;pX0b2rVKJTkhipLsw1R4VS6+5BKSo/zYsW0HBUXFtO47kusmDEU94ascGRWF6izjUGElnTp2JiYm&#10;hvYd2+EvS0iSjF9QOJ06d6RD2zScpdmkHzxCrWZj/HU30rV5DJLFSnLbjiRFBhIS1YSWaan4n1Ca&#10;YzjK+HL5NiZe2IM9u/dQVKMzbtLtDOjUnIjYRJrF+LNt2y7yC4pp228UN4w9HxmJoMgE2rRKwW6R&#10;sVhsJDdPJSE2CgkJiy2AlBatiI8NAUnG6h9IautOxIX6EdusNZ3btyIhWGLHjt0U1RpMuPIGunXt&#10;QJPoAPbv3kleSTUXT7yOvm2SUa3+pKa1olnLjrRq4s/mzZvJKiijy+Dx3Dp+ADIywVHxtGqRSoBV&#10;QpYVwqLjaNO5M52SIti2bRuF5S56DxvDoN4dsNQfg9aQJrRtkcD+3Vs5cDiX+Da9uPX6CUQF2VAt&#10;dlLbdSQu5OQOQVSLleSU5iTFxyJb/WnVvj1FGTs5lOk7Lm+9404SwmwotgBatW5DeEggkiRjCwon&#10;La0l4cF2JFkhMCyK1NZtGDCwJ3W5B9i+ex8OKYQb77ibzqmxADSJCcNUwxgx6lKaRoWAJZA2aakU&#10;ZO7hUGYeBMZx/aTraRZ9vBMA2S+UiBAbWYcPEpzYntbJMcSnpJKSFAWShGqxE5/Smi7dexIX4GX7&#10;tl0UV1TTdeBIRl/UH6sMgWGxtG/XGlUCWbEQGptCu7REJECxWGjSvDXhFgc5hTW06dAO2zl+21MQ&#10;BOG3OId7V6tn1Hf/rMq+7pdlGSRf984o9b2wabqv2F2pL35XpOPzJUD3tdNBkX3/1k1fjwb4iv2H&#10;9u3NmwObsiA9m5SmCUTU5XPRh2up1oz6deN7bn1VtZP2TTd8gcQELAqYBnjrw6Kq+LZjGL4OCyRA&#10;VUEyfX/Lsm++6evtC9M89XaEM+8v0LuacGYZXhdPXXc+CXfM55beEQ1nNwpa6QGGT3qcd99/n+So&#10;E4KfIAiCIPzNnPtX07LsCzicEBokyfdvyRdSsKhgVXyhRpVPng++6UeDg6KAVfXNV33Tl27cwk1z&#10;toLNztad6Vz5+SZfwDm2bvXUwUP2tflBVXwBB0CSfctb1eNBSq6fZlHr96l+/44FrfqA9HPbEQTh&#10;d5MkCb/AIGzKby+5+8uQFIKDAjG0RvwaBUEQBOE0nPslOWeDafpKU6T61sCSdDwgCY2TKMn5GzJx&#10;OupQrYFYGjTYbzRMg7o6F37+fsd6lxMEQRCEvyNRbEB9qDlaQiSLgCMIjZOEn38jDjj4SpIDAv1F&#10;wBEEQRD+9kTIEQRBEARBEAShUREhR/jbUmWlvo6iIAiCIAiC0JicU21ybpqxjNnr9pz9NjnC345q&#10;s/KPoV3518XdRJscQRAEQRCERuacCDmSJOHWdN5bm86PB/KwiB7GhD+QLEt0SYji7v7tsf2Pgbrh&#10;90OEHEEQBEEQhHPHORFyjlIVBUk0mBXOEk3T+B/GAYVTfD9EyBEEQRAEQTh3nFMhB9FCQjgL/sdc&#10;c5KG3w8RcgRBEARBEM4d51y9MFM8xOMPfgiCIAiCIAiN2zkXcgRBEARBEARBEH4PEXIEQRAEQRAE&#10;QWhURMgRBEEQBEEQBKFRESFHEARBEARBEIRGRYQcQRAEQRAEQRAaFRFyBEEQBEEQBEFoVETIEQRB&#10;EARBEAShUREhRxAEQRAEQRCERkUyTfPY+Iher/fYjBNHdBcE4ed5PR4kSaKqqoqgoCCs4rsjCIIg&#10;CILwpxIlOYIgCIIgCIIgNCo/G3KM665rOEkQhAbE90QQBEEQBOHc87PV1QRBOH2iupogCIIgCMK5&#10;42dLcgRBEARBEARBEP6KRMgRBEEQBEEQBKFRESFHEARBEARBEIRGRYQcQRAEQRAEQRAaFdHxgCCc&#10;AX9UxwMnfD0FQRAEQRAaBUmSGk4640TIEYQz4I8IOQUFBVRUVJyVE4EgHGWaJqZpIsuioF84uzRN&#10;Q1XVhpMF4Q9lGAamaaIoSsNZwh9E0zT8/PxITU1tOOuMEiFHEM6AMx1yTNOkqKgIu90uQo5wVhmG&#10;gWEY4mJTOOscDgf+/v4NJwvCH0rTNAzDwGazidoTZ4nH48HhcNC0adOGs84ocatOEARBEARBEIRG&#10;RYQcQRAEQRAEQRAaFRFyBEEQBEEQBEFoVETIEQRBEARBEAShUREhRxAEQfjDSLJ82p1nSJKMqiqc&#10;5uK/6FTblWRFdKjwB1MkCVWWT/lQ5DPwwZ4LJAlFUZElCan+Ify5FPmXjjuZP+0TkiRU1XesCGef&#10;6F1NEM6AP6N3NUlWUGUJTdcxTRNJVlBk0DS94aKCcNpOp3c1WVZQFN89MtM00HVfF6w/ZeKsq8NU&#10;7fjbTr2+o8etYRjUVpaSV1xFk4QkAv0sP7PO02DqOJwuLFY7FtXXLawkydRVFJBdUkdq8xTUxnLB&#10;fQ4xTcirrqPG7f3JRZ1hQpBNJTE08Gc/11/rXU2SJBRFQdc1TCQUWQbTRDeMhov+jyQUVQFDRzdM&#10;ZEVFwkTXj59TJUlC9zjIys4lOKoJITYZjy7hF+CH9DOv6zjf+k1DxzB+bVnhdElAfo2DKqf3JzdI&#10;DNMk0GqhSbA/qixxqnf99HtXk1BVBUwDTf/5Y06SZBRFRjd0NFcdRzLzCI9LICLY/1fW//dxtnpX&#10;U55++umnj/5hnLEThSD8vUiShNvtxmaznbG+9uvq6lBV9ZQhR5JkirN2Mm/JOkKbpBAeaOfw9hWs&#10;2JZBi2bJyIp8yruMcv3dbd/Dt55TLwNIMjKc8kdBaLx+eZwcCUUy2b9rM3PmzWfbtu0czisnPCqG&#10;ID8rSFL98yRkWULBzefTp7HfEULn1Bg44ZiUJAlZtZCXvo4f1++geYs0svds4NOvl9CsVTuiwwJ9&#10;W6xf9ujFwcnHsG+6JMn4NiujKCremnxmzZyFFBBLYpMoAFSLyoG1C/l8/no6d+tOgM333Wp4/Av/&#10;m6Nv4Rtr9vCPeZv5YmcmX+w4wuwdR5i1/Qhf7TxCmL+Nnk2jMX7mQs/r9WKxWBpOhvpznquukIXz&#10;lhESn4KfXsWPixaSXS2RGBfpCzz1x91RsizXHzdHj8vj25Xkk8+RsiTjdVSxetECyg1/EuKiOLhh&#10;ERv35dE0uTmqZCLJMorFQm3RET7/dAZSeFPKdv3A0u35dO7SHhXz2DF50vdHkpAVFdNdwY8/LMGh&#10;hhAdHoQEvv2VfPtC/fN9r0H2/f9n3ivhOEWW+D49h7u/Xces7YdPOu4+3ZKBZhr0TYnFosin/D07&#10;Ok7OL93YkWQFo66YRfPnsbvAQ6vkON/0Y+e8+nOTLFOZnc6CpauJTW2PVpLBjE9mYoltQXJcBLJ0&#10;/Jx29LNteCwePw7qj+n6aY2Jrut4vV5CQ0MbzjqjRMgRhDNAOsshR5ZlCg+u550PvqTaq9KtW2f2&#10;r/6ahVtyGTygD66qIrZv2Up2cSVeVw0V1W4CrAYHD2dSU1rIzvT96KodXDXs2LaF4movYaEh2Cwy&#10;lSUFbN26jZzCMvyDQ/G3W8UP7d/IL4YcScIimWxatZjl2w4TFxtF5p6NbD9UQpduXdGrS9ixbQuH&#10;svNR/UMIDVBYOncertBUerVtQmHWIbZu20mVw0tNaRFuzWDPhkV8/+NGImITiWkSR1xkHIlNE7Hi&#10;JmPvbnbsPoAHCxFhITiqyziUmUVJYT579h1C9QsiJMgfV20le3btYP+hbKyBofhTx4/LV2C1h1BZ&#10;kkdpjZfQkBD8/ayERccRHxtJUXYGJeWVHNq3h6zCKkLCwvCzqI3sUuLskiWJ5PBAtuaXsSOrhGqX&#10;h2qHmxq3l1Htk7mnX1sspzqu6v1qyKnJZObMBaR26sjWxd/y464iBl1wPhHBNnKPHGD79l2U13kJ&#10;DQuhujCb7OIqgkNCUEyN/fv24cJOaKAdkHDXlrNz+1YyC8pw1tZQWukEZyGzP5tFQZ1JfHw4a+fN&#10;ZtXOTBJSmoOrmuy8EirKi6gz7CTEx5DYNJn83SvYnecmMkRl377DWPxDCLJLZB/aT42mEBwUQFVh&#10;FrklVXhqCvni89mUuhSiYxMIsursS9/J7n0H0GU7oaFBaK46Du7dTfr+DAyLnZCggD+vqtVfhQkp&#10;EUEU1jhZfrCAqjoX1U4PNbUuuiZH88iAjsQG+f1suD6dkGOxWDi4bS0zP/+C3fvy6H7++QRZZUzd&#10;S87h/WzbmU6VUycsLIi9a39g9txlBEU1JTYmnMjIKJJTkgm0SmRmpLN9x27qvDLhEWF4HdUcPnKE&#10;kuJC9u7dj1eyERbiOw7279nJ3gOHwOJPcCM7DkTIEYS/kLMdciRJpix/P5t2ZmJ4q5BCmmKvPcK+&#10;Yp3eHZP5bOrbLN+6j4riXBYvXERerULLOJjy9rvsycgn5/A+1qxdS/qBLHIyM1i5bDEu/3iahbp5&#10;b8pUcsrqyM3Yxba92aS2akOw/XdUHRL+Un4t5CiSwf7d26i2JzJxwliCPHlszSinQ/vmzPnoPXZm&#10;llKef5gNW9JJapbKoZ1bUePaEC8X8dbbUzmYV0zWwV38sPBHTHsAteW57MnIwxoQglWuY/6ctbTo&#10;2JZdP37JR98uo6aqkGXL12CPTkGqOMyrb7xHfmkVmfu2sHLzQTqf14E1c2cyd/l2aisL2L4nh9at&#10;k9m3bSO792dTUpjLiuXLkMNSCKjcxayF6+ncvhXzP3udr37cQUVFGVvWLONIhUnHDq2xSOI4/1+Z&#10;QLifjX7NYjhUUUdGWTUWi8qkHmk8c3FXgu3WX7xf8mshx+MqZs2qLTjqKti5v4DLJ15D+2axHNm+&#10;jGkff0WtprNr3XLyHBbs7hymzfyB5u27Yq/ez6tvf0xC+14kRwWieWr4cvobfLdyN9UV+axaupBN&#10;GQ5aJaqsWL2FGrdOVFwIe7fuIL+kitAmTag6sI2PZ3zFwYJSQgP92bxsDkp0a9SqDFZuO0hJaSmH&#10;dm9i9fYjtExNYNHMt8jTwunUNo1dP3zEVyv3ExUWyOZNm6h164RENSF782K+X7kVr7OGFcuWE5zQ&#10;kvwdy/jsu6U466rZvG03Tdt0IiLA8ovvmwB+qkKv5Gi8hsH2gkp0w+SC1om8PqonLaJC0H/hDfzV&#10;kCPJKIaTFYvno4UkIDuKUaNa0L5ZNLvWLOS9T76hvLKMzRs2YvgFUJaVwe4DmUh+IUQHyyz65lsC&#10;k9tTsmc50z77jsqaKlb+uBQtMJFwuYp3Xn+V9MwSinIOsuTH9TTt2JnDa75n5tyVOGsr2bo9nWZt&#10;OxHmrzaa4+BshZxT/IoJgvBXYBoGYXGpDO7fkbU/zCGruAqrKpGbkc72LCcTb7mfRx++l3bxQfV3&#10;sExMyY8x19/Bw/fdRqTiILplZx56/AkGd07k8ME9bNy4gYOZRURERRIRHMiuTes5kJF1xoKb0Dgo&#10;ikphxnamv/MWP6w/xMBBg3Ad2sy2PYcIDo8gIiyYzD1b2LV3P8gqkuFi9/ZNaOEtuf/Rx7nrxisI&#10;sphYguLomNaUuPgkrrn6CmKtMrop4arMY/HqXQwafwtPPvk457cKZ/GCZdS53AREJjLuhrt5+M4b&#10;MGpy2ZtXCxJY7HbiU9Lo3LEVimmi6RI9L7yMRx59mH7tYjiSsR+3cbTah4lXM+nQcyAPPvo4k8Zf&#10;SEb6Zg4W1KKeKtwJp003TRJCA3nhkvNoHxfBsFbxPDG0E6E2y+9uhyIh4XXWsOrHpUQ0a0eHtBQM&#10;r4MNi5dQ4oKoqGgCVYNVSxYTFN+GJrZaDuw/wMY1awlIaEfnZlHopkRNXjob9pcy/sa7eOyhe+na&#10;OhnTNIlp2oaW8ZH0HTKcoecPo0fbOJq26sDYS4cTYgHVHs5V106iT5s4PF7d1x5I14mIa8qNdz3E&#10;w/fdjrXmEBv35aNIxxu7SxLoJrRp14qm8XFcMGIcvZoF8OPKtaj2YKKionGU5bFsyTJcqFhsVqLj&#10;k+nSpQN+qihIPx26aRJks/LoBR0Z0TaR1OgQXrqkO6kRwWi/8wa+rMhUFmaz73AxXfteyIBOyWzb&#10;uAm3s4rVa9aT0HkwDz/8CHfeeAUpTZLo2rElkTExjLvqOlrEBOHVTbzuKpYuWUWHQeN48sknGd23&#10;FcvnL6DSo4MtjOGXX8tjj95PjN3Jjj1HkGQZVbUSndScLl06YJdNUcr8PxBnc0H4izJNMCSFbv2G&#10;kOTnYPGa7bgNCdPUkWQbfhYLqmIjJMDqOzmaJtgDiQ2yYLXbCYmKJSosEIsqExIejmnoODxebAHh&#10;xMfF0bxNBy67fAwpTcJPangrCIahE9akGdF+HspcFrr17IbkcaNY/UmMj6Np89aMHDOOts0TMAwd&#10;0wTdMLD6BaJabFj9ArHKvvrxpmlgcnLHBYZuoCtgDwhBVS3YLDYMlwvdgIDAQAID7Vj9QrFaFLya&#10;SueeAxjatys1eYfYun0XVW4dVCvRwX4oqkpodCSmYaJjHrvwNJEJDgrEZlEJDAlBMgw8mvmThsvC&#10;b2cYJjFBfrSMCqZFZDBR/na03xlw8N2mweIXzIBhF1G4ZwNrtu7BVBQ8Xp3QsBji45vQoedALrt0&#10;GPHxSXTu2Iqt65eweEs2/QcOxE81MU0wDQ1JkgkI9MdisWOz+fnCr3nCA7P+2Dw+zT88ieT4CKQG&#10;pX02m5UAPxt+AQFYVAWvZviCjW4iSSZ1tU6QjpeSgomhaxiyP7HxicTHJzB0xGgG9OxAWruuDB8y&#10;AKO6gK1bd1BU6Ww8vdL9wTTDIMLfTmpkMM0igkgKDUAzf1/AAVAwyMk9TEZmDj9+/zlrdhwk78ge&#10;MvLKkDDx9/NDlhRCI2MICw2G+o4lTgynpgFew8DuH4hFVfCz28HrxmMY2IOCCAjwQ5b9CA7xx+vS&#10;aNOlD5cMOx+tLJst23ZRWu38SWcewq8TIUcQ/sJMXUcJiGLEiKGEBwXg9Jg0adqKtIg6Ppr+Hm+/&#10;+QY/7sw/4UfSRDdMDNN3UWmYBoZpYhoGmibRrltXooNNjuQVc2jPNg7mlKP6BdXf/RYEH9MwCAiN&#10;Yfi4iYRLlSxauIqkjt1IbhLGwSP55B7ex44DOSjWABRMJNVOy9btqclYy7tvv8WUd6aRW+tBMg0i&#10;omPx1pYzZ95iKr0GEiZ+4U3o3iyWxTPf5vXJb7Bk60F6DhmIv0XxHbeGgWkYvo4zTDfpW9awYU82&#10;/oF+FBbk4/T6LjKN+otK0zBB8vXC5CNhlXWWL5zDu+++zZQPvqJJSitaxQei6eJYPxMMw8RrGnh0&#10;01dV6Excn5mAZOG8ARcyrHca38z4jD2Z5fQY1B+9rozcvFy2b9tMQa2MPSCQDh064C04QI0aR5c2&#10;8fUXnjpBTdqSGmNnxnuv89qbU1i1eReGpGCz+xMV7c+G1cvYvi+T6PhEio4cYPGKNTh0kGXqexI8&#10;/mIURSY7Yw9T336dV994hzI9lH5dWtM0tSUbf1zA+++9y/wNB5EAxR5CeLA/KxbN40CpSe9OzSjI&#10;y6Ew5zAbt+zCDAgjZ+8mlq/fjT0wkLKiAmpO0WOY8PMM0/cb59GNMxKsJUnG66xhz5YtNO9yPhMm&#10;TGD8xGuJsznZur+Ezl06smfVHKZOn8YLz7/Ays17CI1NRNGdzP/+G/IrXSgyWP2C6N25DesXzGLy&#10;q5P58sctdOh/AREWGdPwnaNM03dsKarB/p0bWb5xN4FBQZQV5lHj0kTI+R+INjmCcAac7TY54Cux&#10;sfiH0Tw5gdCIJsSEBBAe3YQOnTrRIrU5urMKNbwpA/t0JCo2kabxUciqH6nNU7CpCrouEZfYlKiw&#10;YHSvRkBoNG07daV9Shz52dkowXEMHjqIpMig313NRPjr+MU2OfVXqpqmExIeQ2pqKslRduq8Bokt&#10;O9C1TSrlRbm4CGDAoCGkNY3C4/ESm5RCp/ZtaNokiprKSpq26U7nFgnEN21Gy9btCfW34NYkEpKT&#10;CA4IpnnLVDqd1wW7XkelE/pdNJoLurUBU8PqH0yzlCRskoFmSDRPa0fb1ARclcVUuS0MungUbRNC&#10;8BoKSUkphAX7o2s6weGxxMdEYAuMILlJBLt3bKNZuy5EBvkRkdiKy8ZcQpif8rONk4XTJ0kSbs1g&#10;6cF8EkMD6JsSe1pt+n6pTQ6ShGTq6Fhpltaatq1S8Vc8VGp2unbpRtMYP7Iyc4lN7cRFF/TE36pi&#10;Vbzs3L6LNv0u5ryWCcfqfckWf9q2a4tRV401LJ4unTqQmJRIy5bNiUtsiu6uIyw6gbS2nQhQNSRb&#10;EHGxMYRGRtM8JR4ZA0O2kJCcSrC/jYTkViRF+uOUAhl9+ThSE2OIa9KUIKuOy/CjX6/ORMcl0rx5&#10;S5LjI9HcTgJiUxnQpyuqu4r8chdd+w+hZ7tmxMTFIXuqKa500fuCi+jVPlmcf38DVZb5MaMAzTC4&#10;pE3SaXUV/0ttciQJvG4nxZUuOvfsS6c2qURGRhLhLyHZAune9wJiAyVKKmpo1aUvg/r3IDQ8mthw&#10;f1weg7j4BIIDA0ls1oKOnbsQaTcorXTSuf/FjBh0HrKpo1jspKQkE2i34NV0YpNacF6HVmiOCoqr&#10;NfoMGk73tk0b1TX62WqTI8bJEYQzQPqTxslRZNA1HROQFRVFAq+m+bo6VRQk08QAJNNAN0zfGBNa&#10;/RgTJ40HoSADmq4fG5CR+vEhxA/s38tpjZNzwvEiy4rvDremQ/3Ad9T/iBmGgaKqUD+WjqwoKLKM&#10;aRggyZiGjm4Y9QMr+qq0ybLsGwfF9I1JIUkShqGj64bvuJZl3zEsSVgUBV33Hf+KovpKb3TfMa2q&#10;CoauY5gmsuwbYNQwTSyqhdqSLKa9+SJNel/J+OED0L1uNE07rQtx4ddJkkSN28PCfbn0To4hMTQA&#10;/TTOI6c3To7qq+oFqIrv2NJ0/fixVd9ORlUVti37lo/mbeaWe+4jLT4M/cSxTeqPVcn0tXWQMPFq&#10;x89/x44jiwqGgQH151ffca4oKqaugawgS75CJlmSjh33vn2tP+4M38Wypmm+8c0U+dj6FVVBliRM&#10;Q68fe+Wnx71w+hRJYu7eHJJCA2gfF35aNy1+dZwcSUJVfOMbHT2OFdU3hpKm6b7zl+zrOtz3++o7&#10;H514Tjt6LlLqBwY1TQNN048dJ3r9eHeKajn2u9yYj4OzNU6OCDmCcAb8GSFHEP4IpxNy/sokWcZb&#10;W86yH74nrEVvenRMQ9e0hosJv5NumLg1nWC75bSrDf1ayDltkoRsuFm3/AcK9EguuqAXduXkNhJC&#10;42TiCxa/pQORXw05whknQo4g/IWIkCM0Fo095ABgmng8biTVguUMVS8VfkqWpNO6k37UGQs5+Fp6&#10;u91uFIutfpT6098P4a9NknwDbZ7uJy5Cztl3tkLO6UddQRAEQWgMJAm7nx9WVQScP9JvCThnnCRj&#10;9w/wfcZ/5n4IZ535GwKO0LiJkCMIgiD87TTs4lVofEzD13ukIAh/TyLkCIIgCIIgCILQqIiQIwiC&#10;IAiCIAhCoyI6HhCEM+BMdzwAkJeXR01Njeh4QDirzF8cJ0cQ/ji/OE6OIPxBxDnvzPu1Dhw0TcNi&#10;sZCWltZw1hklQo4gnAFnOuSYpklJSQmRkZHixCucVX+L3tWEc9IZ7V1NEE6TVt+FvDjnnTm6rjec&#10;dIxUP3h6eXk58fHxDWefUeLqSRAEQRAEQRCERkWEHEEQBEEQBEEQ/hCyLP8pVe9FyBEEQRAEQRAE&#10;4YySJAmHw8H69eupqKg469Xvz+7WBEEQBEEQBEFo9HRdZ/Xq1axYsYI1a9bg9XrPaomOCDmCIAiC&#10;IAiCIJwxiqKQnp5Oeno6pmmyb98+du7c+as9r51JIuQIgiAIgiAIgnBG1dbWEhkZSXx8PJGRkbjd&#10;bjRNO2ulOaILaUE4A0QX0kJjIbqQFv4sv6cLaY9msDW3mCX7c9hbUIGzvlvgM0WRJRJCAzk/NZ6+&#10;zeOIDPBruIjwFyW6kD7zdF1HkiRcLhdut/vYdJvNht1uP2tdSIuQIwhngAg5QmMhQo7wZ/lfQo5h&#10;miw7kMuzi7awObuIOo8XUzMaLnZmyDI2i0JiWCC39WvPjb3aEmwXg5f+1YmQc+YdHSdHkqSTSm2O&#10;Ro6zFXLE1ZMgCIIgCH85Do/Gy0u3MXLqfJbvz6HW5cE0AUX+Yx4SuL0aGUWVPPDVaq77dAmHS6sb&#10;7pYgCPVM0zx248wwjLPaHgcRcgRBEARB+Cuasno3T36/njqnB2QJzkY9f0mq3xZ8s+UAd3+5gnKH&#10;q+FSgiCcA0TIEQRBEAThL+XHA7n8d8lW3F7NFzoa+rkbxqd7J9k4jeUUhfm7M3l56baGcwRBOAeI&#10;kCMIgiD8D0yKCwuo9fjqXp8JpubB4XSin6JJhWl4ycvJJvNIJkcys3G4jjdm/a28teVs37yOgppT&#10;bEg45zm9GjM2HyC/rNpXjewUrBYZ5cTsY5pgmMSEBpMS6Idsmr5ppnk8EB39W7Jyfqsk0oLsvrBz&#10;dHpDEpiGyeytB9mRV9pwrvB3YppoLifu2koOL5/Lli9nUJSVj6fOga41PEfq1BRkU5Kxl9LMw7hE&#10;SeAf5tRnB0EQ/rZ27NjBrFmzjv39+OOPnzT/t1i9ejUTJkxoOFloBLzlR3jtvy8wa3H6SdNrKkrJ&#10;yy/C6XLicrt9N8RNg6qyEvILivF4fT/4Hreb2ppaCvNzKauqA6DgwEY++PgTtmXk/+RGure6iDfe&#10;fIOFi5ewZNlKSipq0DxO6hwOCnJzqahxYALlJQXkF5Xia3tu4qqrxeN1U5SfR2lFDQCaq4ZD+3dT&#10;7vCFnJryUvIKCnG6vYBJVWU1R+OPqbuprnVgmiYuRzV5eXlUO44HLM3jorggj+Kyyp8tPBDOrIzi&#10;KhakZ4KqNJwFpknblu1Yc+9ormsfDV4DdANFUbDaLNw65Dxe796SAFkCRcZmVbEovpIbm82CIhmo&#10;cgBX9+7E8NgQkCVkRcbfqtYHowbbkyUOlVSzcE92gxnC34rh5uAXLzHv/lvYO38uBWuXsOm1x5j7&#10;z0coym4YgGvY/N/HWfPG62x9/2V+fOFfFGaV+FbjqaMyK4Oasgp8p04dV3U5zopSKrOz8Hh0TN1D&#10;de4R6iprjudz3UttfhZVBYUYhomheXBWVRw7j2rOWhw1tQC4KooozzqC29n4OxtTnn766aeP/mEY&#10;4q6WIPwvJEnC7XZjs9lQlFP88P4PjvY0dLb6kz8qIyOD3bt306dPHwBeeuklJk6cSFlZGVu3biUp&#10;KQnqw1BRURGxsbGUlZXhdDpPmn/48GHWr1/PCy+8wAmnGeEcZ5ompmn+aq9+O1cuotwaSknGYc7r&#10;1x2rBBk71vDD8rXk5JeQvW8zWzJrSUlOImvHalZtSSc3+wgZuaUkJcayd8sS5v24jdLiHLZv34k1&#10;PJ66gnSWrd2JJttplZqC1XL8u+Stq2RrRjF333kr53XuQGiQP1sWfsSibbmU5GSwZfs+HDVFHDx4&#10;kM2btlKtW0hsEs2yz95nR2ERuYcy2bFjOx5bODGBEhmHDhOT2omqjHUsX7eVI4cyOJRTRFR0JOsX&#10;fEl1QFPiw/zJ3LqSjYerCLM5Wbp4Bdl5eRzYvx+/yAQCJCdrVyxh1/4jZGdmUFInkRwffdL7JJw+&#10;r9eLxfLrvZVtzS3h3bV7fH/85PQoc9elfbkiLQKX08P89GwimsTxj6FdGdc+ie4psXjziykKDmNS&#10;j5YMb5fMwJQomjeJ4/IeLekdG0hmWS1+dit5ZVX07NyG8e0TGdEhhQ6RfmzPK8Nz4qWSJIGm0ywm&#10;lOFtks/6+Vr4/Y5e+/7aOe8XySpaXSVScBgJ54+naZdWhCa3wiJ5SOw3BOtJHbc5OTx/Di0mvUD3&#10;CRdSvm4ula5gYpuHs/PTd8nYuI78bVsx/GMIDIC1rzxE7r5Mstb+QOG+Q9Tm7uHAsoUcXrce//iW&#10;BIXaODhnGrvmLyRryzrqqg0Cwyxsn/kBSlRrgsMC2PfFZAoqbPi5jrBt9ixyd26m6OAhApNa4R9g&#10;O3Hnzohf6mBAkiR0XcfpdBIcHNxw9hn1Oz5RQRD+Ti688EKqq6tZvXo1s2bNYv369axfv54XX3yR&#10;vXv3ctVVV7F27dpjyzdr1oxbbrnlpHUIjYRRy7bDVfTrcz4dYj1sOVgB3jIW/LCelI59ueLyEYRb&#10;vGTnFlBTVsCchctp3qEXwwafT+XeFazZk0NFWRGaEsLocVfSPTWUhYvXEZeQTFrbtgwePJhAv5Mv&#10;dmVJoqIwi89nzeb7xWupcnioLi3Aa43i8ism0i7SyfzVe+g+aCRjhnRh18bN5BRWUJyfSQ1RjLjs&#10;cob2aMmC7+dSUedGVhRcFZnM/WETLc8byBUTLsNacYQ1W/bRtGkMK5evBQw27c4kMtyfDQvn4gxJ&#10;4qKLLiQhyM33c5exZ9cWtuwto+/gi+jZsRlr535LTk3jvzv6Z6t2eTA92k8DjmngHxrDgGgbU5bv&#10;JqlJDO2bhDBpcE8uTQlkY14NisUPBZOe7Vpwddckckuq6N++LQ92j6SgtJbL+3TiytbNGdcxjaGx&#10;kVzduyMDYgPYX2xy66AedIoK/GnVNdOg0unGXd9trvA3JSnIikH26rXkrl1AWXEt8qlKG5EwTYOM&#10;b95ly/SplFdJRDZPIXv+BxzeX0GbkdfQJMHCjk8+oqqsnOrsQ4S07kevm+6gbsdcsrM8dJt0P1HB&#10;dexbupTizQtJ/2ELrSbeTY8Jl5G3cDpFBbX4GVXkbdmCqZWStXY7IRF+7PxiBkS0oeOYsZg5m9n5&#10;zYKGO9eoiJAjCMJpiYiIoLq6mr59+/Lhhx9SVVVFVVUVP/74IwAXXHABDz/8cMOnCY1Q2aF0yl0e&#10;nE4vfmGh7Nq4AWd1MW57LO2aJSHJFtq2bUOTyEBqq0rILipj25qFfP71XCo9UOPQsfqHktS0OSqQ&#10;mNoKrbYAzZBRZAVZ/umFgWma2AOCaduhI21aNMVuUVBt/qS26QBAy7Rkopq2ITLAQlR8HIEWidra&#10;OuxB4XTs3gWrIpHYriv+WjUVDjeyrFBbko0e1pSWSdHIFn9apURTXlFBTKueBFUeZMuObZhBkSQn&#10;xZKxL5PcQzuYOXMW6ZllmM5qyspyyc3NYdGcL5i/fCuqn406z5kdhFI4hYYh4yjdZGCHZrQMtRMc&#10;GEzT2Ci6tYijdZSNbfv28N6SbazNLkZRFExdJ6uwiFd/3MymggqO5GTy/urd7Kj0EGW3YWheNNPE&#10;63Gzbn8WbyzdT4lLprOfveFW64uTGiYu4e9Kkn6tpz8TSZKxBviRuXIJwV0uJbVLGhUH96FX5nNo&#10;zgyKDhVg1bx4NC+2iDhi23chJLEVMS2bE9m+O8HRccS27oDudlB+aCfW+C4kpSYR0aonUfEBVJa6&#10;ie/Slbq8vRxZ8j1GfE+iIizUFORRvX8De7/7BpdLQjUdNObbMiLkCIJwkqCgIKqqqhpOZuHChQDc&#10;fvvtADz88MM8/PDDx6YLfxcGO/ZmUFFWwq6t69ifVUJl/h4KveEE6MXsPZJFnaOW9L0ZFJbWERwW&#10;SdP4JvQ4fygjLx5CSnIr2jQNQdd1vPXVfgxNx6tryIqC1+2gorISze0kOzuXo/fGTUxQLMTFNSE6&#10;IhhFAkP3YtRXOtdNE900QfJVP9G8XiTA46xmx4Zt1NTUkpW+Da89mDB/O5rXTUBkMpaaHA5n51FX&#10;U86e7AoiwsOIiIiia6d4PvpkHqGRMTQJj6BV6ySaturGqJEj6dq6GWmdOhITnUxK8xSGXHwpQ8/v&#10;SZOU5sQHnfmqH8LJgv1sSBb15PYxpgk2f0a3jaWooJRSh5ODZQ4ujIsiO6+aHh278vKEnlzSOgFN&#10;0+qfKmFVFSTJxEQGVcYwTd8D3+pNQFFkbKoMmJxyqFIJwvys2MRgkn9vpokpydgjwvELj8HqZ/mZ&#10;alsmutdLfL+RdBl9EZXp66h1QnhqGraY5rQafRWJPc8n4ZIRBPv7obncGPW9sRiahmH4bqSYuoZh&#10;moSntMFTuIPcQ3lUHFhLSZ6TiKbJRLXtBM4Cts74nKaDLiQwNITAJk2J6tiXNiPHE9u9D/G9+/Lr&#10;FUT/ukSbHEE4AxpTm5zY2Fi++uor5s2bxyeffMKECROIi4vjwQcfpLq6msGDB9OjRw+eeOIJDh8+&#10;TE5ODsHBweTk5Bxrx0N9m5ypU6eyZMkS/P39T5r3/+3deXxc5X3v8c85Z1bt+27JlpBtjHcbg7FN&#10;IEAImBLWQEJu0yQ3S1NaenupkzTtLUleJGl6U9LbJE3S0EBIwhKWEMJig8GAV2zjfd8lS9Zi7fvM&#10;nHPuHyPJ1njBy8iWhu/79ZqXRuc5syDPHM73eX7Pc2Tk+qA5OW6og4OHG5nzkYXcfMNHmDNrGmao&#10;g7C/mLkTMli2bBl7D9bS0liDm1nC9Gkzqci0Wb5qAzXVh+jyZDJ3xiR6u9rwJuVRVpRBpK+LhtYe&#10;Zs+cQWP1bnYfqCXgtLB4zQGumD4x2kduh9ixfTuHq6rZve8QOYXFGL2t+PPHU5zpJ9LTRlMoyGXl&#10;RRhOiIbGTkrKxlC3fSPdQdi9eQubdhxkwc13UJGXREtbB0UT5lCZ2s0bb69kz57ddPtyuP7aBaT4&#10;Pdi93azbsIMFN91KfnqAvKIitq5dSVVNDQfr2rl87pWMLyums24vW3Yf4MC+feRVzOCycfmxfzI5&#10;Q2c6J6cvbPPS1gO0d/cet3y0iyeYSq7f4L/eWsejq3axqqYVn9/gN6u30kqAbK/L8j1VLN9Xz/b2&#10;bg43trC+pgUMk/31TWxo6AbXZWfNUQ60t7O5ppF9nT1sra5nT2sPhhlm/aF6DvWEjvXUuy6Gx+Ke&#10;meOZV154/NuUUSIuc3KAnvoD1GzeSlbFRPwpGfQ1HKS3F0pmX4lnyFMbdNXXkz19AQUTKumuPYA3&#10;o5jSBdfRd+g9qlatorW+idKrricjP4eelnrypi0gGDTpa64jWDaNrPwM7K42nEAOpXOvJ8lqYu+r&#10;f+TI1t0U3fg5JsyZgBnMga46ujrTmHbnQvwpWaQX5VK/7k1qN2/G9mRQfvX1+H3xP8c4ebiLupBz&#10;cgz3uHcSDifyoJXI8DEMg7a2NlJTU/H5fLHNZ811XRobG8nJyTnvA6/I2Ri4MrXnVL3SrovbX25x&#10;3CYMwry3ag05YydQXpTLvtWv8fahELffdiuZfoiE+whHXPyBAKZx7H+CAyHecZzoZ911sG2bbSte&#10;pKfoWq6ozB58HcexifQvx3rsZNiInm+6Lo4LZv9Jr+u64IZ4+pF/Y8oX/pYJQQPX8uLtr5F3XXfw&#10;te1IiFDYxR/wD54z71i3jHc3H+Vzn79rsKfTcWz6+vrw+gJ4BpYudh16e3sxPD783lP8zeSMDHTs&#10;fJDeiM0Dz73DL97aBMf/zV0XIjZYVjT8OA7YbnSZaduOBhPHBY957Do4lhVtI7raGhG7/7EuWAbY&#10;DpgWWEDYjq7odnzHk+1QWZjJ8//zZiYXHvusyugRiURHRk55zDtDodY6qlYto6s9hGGC6xhkTpzJ&#10;mGmXDSlmbNyxmZq1K3GJrtyHbeO4LqblxTBdQt3dGN4AXq+Fazu4rg2GFa2IdJzo588wosdiFwzT&#10;xLJMQj1duIYHXyCAa0dwMTBcBwcjeswFTNPCjYQI9YXwBAKk5uYyZt71+FPjGzbs08xPG+gUbm5u&#10;pri4OLY5rhRyROJAIUcSxQeGnNPYsnIxb63fQzDgpbPL5qrrbuKKKeNidzsjHc0NBDPz8JxPJ6Mb&#10;4g8//xkT7/0iEzOCsa2n5EZ6WfqH32BNuJlrpxTFNsswOdOQA7B8Xy33Pb6EqqOnvlbOsHOjC2L8&#10;n5sv559vmhPbKqNEvELOmWret5uG7Rv7O4zAwKC/IDcahgwTw3VxBooqBwJN7P3jHkf/SFS0c+fY&#10;toGOnONHVgzDwMDAsSMEMrMpnn0VvuSUwfZ4UMgRSSAKOZIozifkgE1jfT3tnT0kp2WSk50VU6Zx&#10;obl0trXhS03HN1jW9MFc16GzrZVAWhbei/r+P1zOJuQA/PDNDXzzpdX09YUvfNBxoxcXvXnKOH73&#10;FzeSHjz/475cHBc65HwYjJSQc4GPCiIikrgscvOLqKiooCD3YgccAIOU9IyzCjgAhmGSmqGAM9I9&#10;cM00vrXwCvIzkqNlZo5z4sU648klWsYWjhDwWNwxq5JffvqjCjgiI5RGckTiQCM5kijObyRH5Nyd&#10;7UjOgCU7qvmvVdt4d28N9W3dEIkcm3MTL0Z0zk4w6GN6SS73zhrP566YSGrg/I/3cnFpJCf+RspI&#10;jkKOSBwo5EiiUMiRi+VcQw5AVyjM2kMN7GlopaW3D9uOb8gxDUjyeylOT2FOWR4lGfGdwyAXj0JO&#10;/CnkiCQQhRxJFAo5crGcT8gROVcKOfE3UkKOzp5ERERERCShKOSIiIiIiEhCUcgREREREZGEopAj&#10;IiIiIiIJRSFHREREREQSikKOiIiIiIgkFC0hLRIHw7WEdHp6upaQlgvKtm1c19VyqnLBaQlpuRi0&#10;hHT8ne685UIuIa2QIxIHwxFyGhoaSElJwTCM2GaRYaPr5MjFopAjF4M6duLLMIzTngddyJBz6qgl&#10;IiIiIiIyCinkiIiIiIhIQlG5mkgcXOhyta6urthNMoySk5NjNyUslavJxaJyNbkYVK4WXypXExER&#10;ERERGSYKOSIiIjL6GWAaxrDeTjKwLiIjlMrVROJA5WqJTeVqIsPvXMvVTAMs0yTiuPSEIoRsG2fw&#10;zCZODPCYJkleC7/HxHENbMeJ3UtGIZWrxddIKldTyBGJA4WcxKaQIzL8ziXkeEyTsO2w5UgTyw/U&#10;8/beI+ysb6HHtiGOQcdjmhSlJzFvXD5XlxdyeWkuOckBwrYTz5eRi0AhJ74UckQSjEJOYlPIERl+&#10;ZxtyPJZJXUc3v1i5g8fe201NUzsYRnRoZzi4LtgugaCPhZeV8rdXT2FOWR4RWyM6o5lCTnyNpJCj&#10;OTkiIiIyqnhMg/1H2/mb51fw8OL11DR3gMcCy4wGneG4mSZ4LXrDEZ5bv5fPP7mMP22rwhquUCUi&#10;50UhR0REREYNyzToDEX4/tKNvLhhf3TCjBXn05ljRS4nMgzwWOypa+VrL61me10rlhnn15dRyzAM&#10;DNOE02Xf48OzDBt9K0VERGRUMADLMHh2036efH9vNNzEjqS4DoQjnHT1Adc9fYDpZ1pW7KYTeUz2&#10;1rfynSXr6Q1HMHXC+qFmWl4snw873EeoqwvM6O8nKzk3DHMwDJker7LOMFHIERERkVHBNA3qOnp4&#10;fvMBQn3hk/aE+/0pzK0soijVe2zxAccB22FO5RhuLc3F67rREGQ70Z/uwH0H00rhr66Zxc2F6dHH&#10;Dex3smxkwPIDdbyz/wi+eI8myShhgBOmZfdaDrz1Kht+9SNW/L/vsf2lFzi4YgVdrR3RkZ3+fQ2z&#10;j5qVi9n+h9+x48VnqN64mYgdXZ7csDx4/AEsr3dwf8vrw/T68PgD0fBtWnj8weg+Ax9/08TyB/D4&#10;/NHwZEQfNxCwDMuL6bEAA9PrxxPof64Ep2+kiAyxbds2XnjhhcHfv/vd7w5pP1Pbtm3jS1/6Evfc&#10;cw/btm2LbRYROWumYbDvaDurDjacvETNcVkwcxovfflmvjBjDESiIzrZ6amMy8vgk1dM4m8mjSHT&#10;7yMjJUhJTioFqT5Mj5fC/Ewygx5wDFIDftI8HlKCQbJSg4zLTSPdb54YdAyTxvZulu+vw3Hd01Yo&#10;SYIywDBNmra+y+7Ff8RIyiWzuIjugxvY9fLzdHe7mAOjjYaJYfSw97nHaDx4FKenid3PPUrV5l2Y&#10;vgA9dXvZ8cffcGDdBiKOiRPu4cimlRzZuJqdLz1L05FmIu317H31Gao2bMVxDQzTwu5s4uDrz7Hz&#10;jaX09dqEu1up2byWnt4IhmnQcWgbR/YcwjBsGt5/k63PP8XRww0YCR50rIceeuihgV8crfkuck4G&#10;Vgvx+/1YcTpodHV14TvFUPdwroR44MABdu7cyZw5cwD48Y9/zN13301LSwubN2+mpKQE+kNMY2Mj&#10;eXl5tLS00NvbO6S9p6eHW265hauvvpp//Md/5O677x7yOqPJ6VaKSTSu6+K6LqbmGMgFFg6H8Q72&#10;YJ+caRisr27kt2v3nFimBmD5+PqfXcnMNBPHhsXbDnHptMn86p4F3DGljLnlBRzZXYVZUcGPbpnN&#10;rVPK+dSsSm66bBz3XT6Rey4roKqhi1mVJRitXdzxsXn8/bxKbp1RySfG5/LmrsN0ht1jPegGEHEY&#10;m5vODRNK8FjmCTlIRraBRYbP55hnegOEWo7iBgJ40ypIzrDx5FTg90QomPNRvFYkGpD7Q86hN5ZQ&#10;8mf3M+mGK2le+zrdVj7pyW2s+dnPcYMZNL+/lKZmh8z8NNb+69/S1GgT7jzMvpdfoGH3Tvp6e6h6&#10;80Wc5BLSMiw2/OfDNNb30V27lUOrN5NZMYY9L/wGMi4hpySLrb/6F3r8JfTueIOdb2/El+RwYMlL&#10;WLnjySrMwj1Zaec5MgzjtOdBhmFg2zY9PT2kpaXFNsfVuf+LisiHyj333ENHRwdr1qzhhRdeYN26&#10;daxbt44f//jH7N69m6985SusXbt2cP+ysjIyMzMBSE9PP+6ZRETOlUtP2Abbjm0AxyYvr5TLMyx+&#10;sGw7hUW5zCzP5S+uupTehv18+jcrWFnTic8yKMnJIMXo5cHn3qbe9lNuNfD1P6zCm5nPTWNLmJyT&#10;ybiUIJMKs6g6eIi/eXorZSXjmJGbygnDOW70IqQRxzlZ9Zx8qNi0HjxI+8FddLf3nnrxAddhx6++&#10;w6sP/hWNHamUzppO9eLf0+ctoHjKdArGl3Jk6WLaW1rAm8LYm/8Hc/9yEenBLsySOVzxpb+j8vJL&#10;qd38PvWrXqSpJYPZ9z/I3L98EE/rRuqq28kpSKFh83q6GvfQsK+dzPxk9q9cQ2rFZeRPmkFGss3+&#10;JW8Q9vhO+TZHO4UcETkjmZmZdHR0cMUVV/DUU0/R0dFBR0cH7777LgALFizg/vvvj30YDz/8MA88&#10;8EDsZhGRc2DgOdliAwCOwW1zxjI2LcDcihKKMjOZP7aADK9Jb2833X3dhOwIJgau69Le3cW22nrq&#10;untoaetgT2MzNT1h/JYFrovrgmPb1Ld3saO2jT4bpno9J2QcDPBYBgbGiW3yoeO6DjjRa++ckmFR&#10;NO/j+H0u2TOvpWB8KX1trfQe2c+RNe/SVNVMalEJpsfECgQJpGfgCaSQnJ1DMCcXy+cnkJmDYUC4&#10;qw0rLZuUtCQCGVkEAh7CYR95U2cTbj7Inhd/T9L0j5GdbhFub6Zt9yZq31tNd8hPZmkebiRxq7gU&#10;ckRkiJSUFNrb22M38/TTTwOwaNEiAO6//37uv//+we0ns2jRIh544AEuu+yy2CYRkbNmGJCV5Mfn&#10;9w5dJc11ICWdq4vTeXXtdn69didPbz3M3MJsVm09RGnlNB67dz5zCtNp6QvTGw7TGbIxDJPeUJjO&#10;sINrGPSEQvREInT1hem2bbr6QvRFHAzDoaMvRJ99XKnaAMMgJzlA0OchcU8X5XSM/nDjuhZ506aR&#10;M3Uu6dkpuP3TQIZ+ZFzsUB9p5dOYtPAWGle8SN2+OornXUcwK5PUsgqCWVnkzV9AcjCA3dcbfR7X&#10;xQ6HcCKR6LOEw9hhm6zL5mE2b2L9Y4+x6fF/p6krnaKJ48icMAVvpJEdf3qbMfOuJJhTSN6U6QRz&#10;ckkvKydYOIbcGXPwuuGEzeaGe1zUHM46f5FEZhgGbW1tpKamxmX+huu6NDQ0kJKSctI5OV1dXbGb&#10;4mogyLS2tnLTTTdxzTXX8L3vfY+MjIzBuTrPPPMMU6dOpbi4mKKiItauXTtkJOfxxx/n4YcfZsaM&#10;GXBcSBqNkpOTYzclLMdxcBxHV/+WC667u5ukpKTYzUN4LJO9R9v41K+XsrnqKHj6+2pdF9MXYEZR&#10;JtV1jTS09ZKZncHE3CS2HGllUkk+hUGLxq5e2lo66fL7yfS4bKpt5pKCHIJ2D9ua+hhfkEmoK0xy&#10;sp/u9i6CGan0dLSzry3CjNIsGuqbqO497lzJdQn6PPzo9qv44pUTo6V0MqrYdnTU5XyOeabXS/Om&#10;t9jywrN4cyrwmA69LQ348i9h+p9/Bb/Z15/JDUyrj5p33yFl4nxS010Or15BcvlMcsqyqVmxmObq&#10;BgxfKkVzriY1M0jt2nfInnE9qel+6te9iZs9iYKKYjr2b6a5xaFo8iTadq7iyNZduIaf7BnzKZpQ&#10;jmG6NG54l4b9zZTfvJBg0Ed33X5q1qyku6uPpLxSiq9YgN9vxH1OzunOgwbmMDc3N1NcXBzbHFcK&#10;OSJxcCFDjmkYdHR2Dtkmw0shR2T4nUnIMYxoqdn3l27kO6+sA+u4Cyq6bnSujmVFtw0s/2ya0e2G&#10;Ed3HMqM/3f6LiA60WSZE7GgpnOMO/Wka0baB5x4QcZhTns/Tn72eorQkInE8WZQLIx4hB8PACffQ&#10;VX+EUO/A0uYGgaw8kjMzoiON/WGo+t2lHFj6Mq5tg2n2f1QdDMPCtEzscBjD8mAYLq7tYJhmtASu&#10;f+ECGLh/7HNoWhZOJIKLgeWJ3ofoqm8YBth29CH9pZiObQMGqcUlTLzjMyTl5EXfTxwo5IgkmAsZ&#10;crgAIzkylEKOyPA7k5AD4LVMdjW08rkn32bd/jrwnnolp2HluAQDXn56xzzum11J2Fax2mgUl5BD&#10;NHQYRuwsEHewZA2i+/S1ttDb2hSd9wXRuVwM3O8PL/1t0V+P/T5032P3B/cjGvaHPvb4vY7t5zoO&#10;lj9Acl4Bptc3tPzzPCjkiCQYhZzEppAjMvzONOQA+CyTl7ZX8cDzK6lubAOPFTvxYXg5Lh6Pyf/6&#10;yFT++cZZQwZ3ZHSJW8g5Q9HPSmwYunjc/lGmeBlJIWfk/JVFREREzkDIdlh46Rh+9skFzJ9QHO2F&#10;vhDX+nNdiNiUZKXw8MI5fPOGGSe9JqnIqbhuNFiMlFsi01dTRERERp2I6/KxCSX86lPX8MjtVzG7&#10;LI9Uv3fYRlUCXouy7DT+6pqpPP3n1/PX8y8j4LXQNByRkUnlaiJxoHK1xKZyNZHhdzblasfzmAaO&#10;69LSG6aho5v2njC248R1WVwTSPJ7yE0OkpMcwOexsB13yFwHGZ0udLlaohtJ5WoKOSJxoJCT2BRy&#10;RIbfuYacAeZxx8oTj5rn5/go4xK9UKgkBoWc+BpJIUflaiIiIjLqOa47eLPjfDv+uRVwREYHjeSI&#10;xMGFHskRGS4ayZGL5XxHckTOhUZy4ksjOSIiIiIiIsNEIUdERERERBKKQo6IiIiIiCQUzckRiYPh&#10;nJNjmuqLkAtHc3LkYtGcHLkYIpEIgI55cWIYBl6vN3bzoAs5J0chRyQOhiPkNDY2kpWVpZAjF5RC&#10;jlwsCjlyMSjkxN9x0eIECjkio8xwhZycnByFHLmgFHLkYlHIkYtBISf+bNuO3TToQoYcnT2JiIiI&#10;iEhCUcgREREREZGEopAjIiIiIiIJRSFHREREREQSikKOiIiIiIgkFK2uJhIHWl1NEoVWV5OL5XxX&#10;V+sOhdnT2EpNazdhx4ltPi+mAZlJAcbnZpCXGoxtllFMq6vF30hZXU0hRyQOFHIkUSjkyMVyriGn&#10;paeP367dxes7q9lR30J9ezeROIccwzDICPooz07nynEFfGb2eKYW58TuJqOQQk78KeSIJJBECjmb&#10;Nm1ix44d3HvvvQB885vf5OGHH47d7QNt2rSJn//85zQ3N/ONb3yDadOmxe4iI5BCjlws5xJyNlQ3&#10;8vd/WMnyfbX09faBYcBwHTNdFxwHw7IYl5fBP9w4m8/NmYhpGrF7yiiikBN/IyXkDNORQERGq46O&#10;DqqqqgZ/X79+PQBNTU0sX758cPumTZvYtGnTYFtse2pqKj/96U/5yU9+wte+9rXB7SIi8bBiXy2f&#10;/NVilm4/RF8kAl4PeKxobdlw3CwTvB5c02B/QwtffeotfvjWhti3JSIjhEKOiJyRj3/847S3t7N8&#10;+XKeeuopVq9ezerVq/nBD37Ajh07uO+++1i5cuXg/uXl5SxfvpxHH32U22+/fchziYicj+rWTv7h&#10;T6vZe6QJPGZ0BOdMHCteOT3nA/YzTUJhm++8to6XthyIbRWREUAhR0TOSHZ2Nu3t7cyfP5/HHnuM&#10;trY22traePPNNwH46Ec/yqJFi4Y8Ztu2bbS1tQ2O+EhicF0X27ajt/Oc+9BSV0tLZ1fsZpHTeuK9&#10;Xbyz6zBYVmxTNMiEbTjJR9MwzTPKQ+nJAXwfVPZmGnR09fIvb7zP0a7e2Fb5kOpsPMLRqkOEwqcO&#10;yq7r4Dg2znkeP+X0PuAbLCIfNqmpqbS1tcVu5rXXXgPgq1/9KgCLFi1i0aJFg9tP5stf/jIPP/ww&#10;S5YsiW2SUcthw8qlPPLIj/jPn/2M5195k1NXX3+w7cvfZEtVDac+HRAZqqqlg+c37o2GmdjA4rpk&#10;Z+bxv2+cweVFQbDd6H62A7bLpxdM5dvTywm6TnS0xo252TYeK4vv33kdXxmXE32c4x7bN5ZhsLG6&#10;kde2H4ptkQ8Tu5eqpb9lxb9/h3e+/3Xe+vaDvPPDf2bFf/2Co4cbY3buYtMvf8DrDz3Im9/9Ouuf&#10;fZ6enui8IIkv66GHHnpo4BclSpFzMzCRzu/3Y52sZ/EcDEzCNc6k2zGOCgoKeO6553j55Zd54okn&#10;uPfeeyksLOTBBx+kvb2d66+/niuuuIJ/+qd/Yv/+/VRXV5OWlkZ1dTXz5s0bfJ5XXnmFRx55hJdf&#10;fpnrrrtuSJuMXK7r4rruaRa8sFm/bi3pRZXcffutTKgopavhCDu2bWH7zq28t2EXSenptB7eyeLX&#10;36Y94qWkMIfG6oPs2rmb2sN7eWfFelx/CvnZ6exZt5JI7hjGFeRwcPsGli17h+qjXeTm5dJ0eB87&#10;D9ZTXJiHa4fZ9t679CUX4nbU8s6yd9i6+xDJaRmkpyTR29nC+2tWsmr9ZkKmn+ysTKwL+9WR8xQO&#10;h/F6vbGbT/D+4UYeWbYJ23VPLFNz4c7r5/OzW6bS19HBq7uOYPr9zC4vZEZJNjdPu4TJkTDvtPRQ&#10;mpfBpKJMCpO94Aswo7yQLI9Lc0+YtKDF3voWrJQUynPSmFGSid9waewODX09wyAcClOWk87HLy0d&#10;2iajwsC576mPeWfA9NCyZz1NdS2MveEeSmdNJxCwaDtcRdFVNxIMHP/cXWx5/Odkf+TzTLpmGode&#10;fYoucim8pJSjm5ax8fnf0VjTTGrxWEy7m12vPUXjvr3sWvwSYW8GZk8tm597gvrDbWSWjsXjteg4&#10;tIWtzz7B/o07Sc4rwXI62LPsdfy55fgDHurXv0FtTTeZWV72vPY0215fQthMIb2gAHMYjpPHrWl2&#10;AsMwsG2bnp4e0tLSYpvjSiFHJA4SKeQALFy4kIULF3LXXXcxefJkkpKSWLhwIddddx2VlZVUVlZy&#10;1113MW/ePCZPnkxpaekJIaaysnLweWLbZOT64JDjsHfndlp7bLIzUrGSMuis3sqTv3+JsunzKAl2&#10;86tfPoabXMTs6RNY9uJTuKVTsRp28bvfvED2xBlMLEnnjVdexskci9l4EDd/DJHarTz35iauXLCA&#10;zoPvs2R9FRUFQZaveI+CCdMJ9Nbw1B9Xcem4DF7+02vkVUylJN3llcVLyRk7jhUvPUuTlcusS8ew&#10;5q3XaQ4nUTEmL/bNywh2piFnfXUDT67ZdZJV1FzwpfKtj0+jr6WJ1KQk3tl5iGvmz+W/b5tFRW4W&#10;V5YXUbvrAJnTpvDL22ZSmZvNF+ZN5a4pxVxeWsxX5lbS0BjinqumUtDZzX23XccDs4oZXzyGr1xZ&#10;xmtb9tPUaw8dQbIdyvMyuGXyWDwnvCcZ6eIScoCeo7WE7DBttX047TsI+0vwmX0UzLoK35DTgl4O&#10;Ln6VwNiZ5Bak0LB5Pb7CKXi7t/Dufz9HyfyP0bPjDXZvPEx+RRFr/u/f0ecbR86YdLY8+m/UHjhK&#10;7qTJHFn6JK196WSmhVj+r9/BM/Zykmhg89PPkzVlOtVLniHkKyJ/bB7r/+Pb+MbOoG7przlcHWHc&#10;zAnsefZRujwlFJbHf4WzkRJyzu9fVEREPmQMDMfm8MH9bNy0ieqGduyIS+W02cyeM43ps+Yya3wu&#10;RdOu5pLxk7h+dglbdtZiRxzGz7yKqxdczqVTL+fqudPYuXkttmHhRELs27aey66+g8njK7jhzjtx&#10;D27DzSsmJ8Vi7+597NuynrJZ82k5fIDa+lZaj9ZyqLYBIr2se/ttDjS2EWpvYt+Barq7e6mrrUYX&#10;RUhMYduBk3XK2g6TxpUxKd3DS7sbKCrM4fLKQm6ZVMjK9au58Sev8Idddfi8Fh4DdlZX88lf/JGl&#10;hztoP7KHex5fwtYek1m5WfhcBwywcHhp9Ubu/PkK2q0M5mSlRMPU8VyXcMTB/qDFCiSxuS7gEOnu&#10;JtLVSSTSX8h7wsfCAFwOv/UsS779DXrTpzDhI5dzeNlrON4kIo2HMbx+2t5fS3t7B4GCCibe8Xmm&#10;3PlFxlxaQvbcTzBl4V1Muv5a2msOcGTNy9hZc5j7mU8z47MPkpfbRV1VO2Mmj6d550Za9q6hLZxH&#10;XmGQmq078XhcOusa8XtNGtauIZEL5RRyRETkLLg4lo858xZw+yduZdrYLBzHwO+1ouVhhkFKahJ+&#10;b/81J0wPETuEabh0d3cTvRybS19fD6bH198hbmB5/YS6O6Ov0NtD2IWk1HwuqyiiZu9GFr9XzYIr&#10;J2EZJr6kJLJy88jLy6N0zFjGlRUCHtKzssnNzaF03FjKyorRVS8SU9BrRVdUG8IFw8Ods8eS47OY&#10;V1FMRjCZa0vyIGQzJjePeRU5VGSnguNiGAaO49AZ6iNkR+gJhQhHInRGbAzDwCR6M3CJOC59IRvD&#10;gTFG7OtGP/NJPg8e6yRt8iFjnJhpTuACJuNuvJsxk8rxZ2STnBLA8ngxPEGSC0tIGTOJ8ptuJino&#10;j34ePdEjpdefhMcfvRafx+vFtCy8AT92uDvaqeN2EuoM4UnKJH/KLCIdNWx+6rfkzLuF9FQvpuXF&#10;n5ZNWnEpGVOupGzBHOJTezIy6RspIiJnwcB0I2xYs5qXX36VVRu24BhWTFnlsfuGYWIZJqbXR9O+&#10;Dbzw7DP84ekneHv9fq6cNx8DG8vrY9LsBex75/c8++IfefSXvyZ39kfI9xtMnDad+n2b6EyfQG7A&#10;YvzkqZTlp1J9pIGjDYc52hni0plXMntCAUdqqulsb6amoZn0zPwT5qRLYshPTSI16B+6EIDjYqVm&#10;UB60+P4Lb/OZXy/h7xdvpDQvhWdXbaYrrZgf/tkc0o0+9nb0crSji6rWbsCkoa2Tmo4wjutS19JB&#10;Y1c3h1s7aOjto6apLToPx4hwqLmNxnDMMhtudDnpwvRkfAo5H3IO4Z4IpVddSfHchWRmeomEIydM&#10;GwMT0+cjuXg8k26/j84d71C9t47KOz5LknuUuk3vU7dhHf7CEpKSU6Phpz9cGx7vsbI6y4vp9ZI7&#10;5zYyfdUs+9Y3Wfatr9GdMZNLZlaSfMk00gO9HFp7gHHzZxMoqOSSaxbQVbWVI5vW0VR1mNSy8Ql9&#10;nDTc4wrnwtEuNhE5S4Zh0NbWRmpqKj5ftJflfLiuS2NjIzk5OeddJyxyNhzHwXGc0179u+VoPUca&#10;jgImSWkZ5Gek0N0bIiMnG8uxaW6qw5dWSIrfpKe1ni5PGnWbV7N9fxOzrr6czpZ2cgvHUJSXQVtD&#10;PW5yKhnJQZobaqmubSSQkkX5uDF4LQOcDn78H//NnBtvY87EMgB6O1o5WF1N2PVSVDqW7NQArh3i&#10;0MEDtHb2kZNfRFFBjnrxRpmBeYgfpKGzh/seX8IbWw5ELwA6wDDwmgaRiI3ruBiWiddjEo7Y+H1e&#10;UrwW7T1hbBxcTEwg4jhYpoEBRBwXyzIHR3pct/8nLo4Dlmngug728V31jkN2SpDH//wGFl429rgG&#10;GS0ikWjB1umOeWeiY/8GNjz9BCEjFcuESFcnmZPnMv3uu4aMKoc6m6l7fx3+vDKCSR5aq/ZhpuaT&#10;lpdNd90Bmg9WYabmklNejsdwaK0+SHLxJQQCHjoO78VNziMtK53epiN097pkFBYS7mzg6O49OGYS&#10;2eMvJZgcxDAMuuoO0NHaR+4ll2B5LJxwDy37d9HR0klK0ThyxpWRnJ2LeZ7/7bFs+9Rrbg7MYW5u&#10;bqa4OP7zgY6nkCMSBwo5kijOJOSciy3Ll7KzuotPfOpWzuYbUrNtOX9aW8udd95GTurZPFJGmzMN&#10;OQCPrtrBV596i1DE5oyXhzrZamzny3a4fWYlv/3sDQSPD1wyasQr5ADYkQjOwAm+YWJ5vSd8PGve&#10;W8n+Za/iOjYYRnSUxnVxcTEwoD90DyyIMKR9yP3oE7tu9HGGaUYn/LvOYMlcdJ9oOB9gGNFrRdnh&#10;MGlFY5j4iU8RzMwabI8HhRyRBKKQI4liuELO0Zpqmjv6qJh4yVnVgNfu20WXEaSivFQjMwnubEJO&#10;a3cfX37qLZ5Ztzu6ylqcs8sZcRzGZKfx+y/cxBVl+bGtMkrEM+SciUhvL5He7tjNF4GLaXnxJqdg&#10;xPk8QyFHJIEo5EiiGK6QI/JBzibkAOw92saXnnyTt3YejoaceI/SnIoLuA756cn85z3Xcvu08tg9&#10;ZBS50CHnw2CkhBydPYmIiMioc0lOOk/+xY389bXTyUwOYLguROzhvdkOPo/JtRPG8PwXFyrgiIxg&#10;GskRiQON5Eii0EiOXCxnO5IzwHVdVh+q57drd7G1tpm23r64X7PGBJL8XkoyUrh1yjhumzqOlP6l&#10;fGV000hO/I2UkRyFHJE4UMiRRKGQIxfLuYac43WFwnT0hrAd+uvK4sMEAj4vmUn+2CYZ5RRy4k8h&#10;RySBKORIolDIkYslHiFH5Gwp5MTfSAk5OnsSEREREZGEopAjIiIiIiIJRSFHREREREQSypA5OSIi&#10;IiIiIqOdRnJERERERCShKOSIiIiIiEhCUcgREREREZGEopAjIiIiIiIJRSFHREREREQSikKOiIiI&#10;iIgkFIUcERERERFJKAo5IiIiIiKSUBRyREREREQkoSjkiIiIiIhIQlHIERERERGRhKKQIyIiIiIi&#10;CUUhR0REREREEopCjoiIiIiIJBSFHBERERERSSgKOSIiIiIiklAUckREREREJKEo5IiIiIiISEJR&#10;yBERERERkYSikCMiIiIiIglFIUdERERERBKKQo6IiIiIiCQUhRwREREREUkoCjkiIiIiIpJQFHJE&#10;RERERCShKOSIiIiIiEhCUcgREREREZGEopAjIiIiIiIJRSFHREREREQSyv8Hu7HVxxtWjucAAAAA&#10;SUVORK5CYIJQSwMEFAAGAAgAAAAhAMqx9xTfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvdpLFSYyalFPVUBFtBvG2TaRKanQ3ZbZL+e6cnndvjPd58L1tNtlUD9b5xjBDP&#10;IlDEhSsbrhC+9m8PS1A+GC5N65gQLuRhld/eZCYt3cifNOxCpaSEfWoQ6hC6VGtf1GSNn7mOWLyj&#10;660JIvtKl70Zpdy2eh5FT9qahuVDbTra1FScdmeL8D6acZ3Er8P2dNxcfvaLj+9tTIj3d9P6BVSg&#10;KfyF4Yov6JAL08GdufSqRXieSxBh8SiLrnYkB+qAkCTJEnSe6f8L8l8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94Xc&#10;Qcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr&#10;5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluSh&#10;bY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkjR2AmQEAACjDQAADgAAAAAAAAAAAAAAAAA6&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAzHW/G3qcAAB6nAAAFAAAAAAAAAAAAAAA&#10;AADKBgAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAyrH3FN8AAAAJAQAADwAA&#10;AAAAAAAAAAAAAAB2owAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEA&#10;ABkAAAAAAAAAAAAAAAAAgqQAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8&#10;AQAAdaUAAAAA&#10;">
+              <v:group w14:anchorId="2AF7CA04" id="Group 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.75pt;margin-top:27.3pt;width:449.3pt;height:119.75pt;z-index:-251658228;mso-width-relative:margin;mso-height-relative:margin" coordsize="62915,17767" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBOnMMeeAQAAKMNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV01v4zYQvRfofyBU&#10;oLfEkizJshtnYSRNECDdDTZb5ExTlCWsRKokHdv99X0kJeWz3c0eekqA0KQ4HM68eTMjnXzYtw25&#10;50rXUiyD6DgMCBdMFrXYLIM/v1wc5QHRhoqCNlLwZXDgOvhw+vNPJ7tuwWNZyabgikCJ0Itdtwwq&#10;Y7rFZKJZxVuqj2XHBTZLqVpqsFSbSaHoDtrbZhKHYTbZSVV0SjKuNZ6e+83g1OkvS87Mp7LU3JBm&#10;GcA240blxrUdJ6cndLFRtKtq1ptBf8CKltYCl46qzqmhZKvqF6ramimpZWmOmWwnsixrxp0P8CYK&#10;n3lzqeS2c75sFrtNN8IEaJ/h9MNq2cf7S9XddjcKSOy6DbBwK+vLvlSt/YWVZO8gO4yQ8b0hDA/T&#10;WZjmaRYQhr0ojcNsnntQWQXkX5xj1e/9ySyeR2mOmLiTs1k2m7pwTIaLJ0/M6Wq2wH+PAWYvMPg2&#10;V3DKbBUPeiXtd+loqfq67Y4Qro6ael03tTk46iEw1ihxf1OzG+UXgPNGkbpYBkk8TeIkjQMiaAvi&#10;Q8jeTaKAFFwzUHBF8MO50JU0RJaEEnvH1nD16y/71W9uWF0dbbjgihpeYFsYLgxp6YGsOamRZ0qB&#10;4ccWcGuKvd3bQi1W15J91UTIs4qKDV/pDrIIkpWePBV3yyeOrJu6u6ibhihp7mpT3Va0gxeRI7nd&#10;7DGEH8+o+EoYPM3PJdu2sN/nreIN4JTwvu50QNSCt2sO3NRV4SykC63YZ1hMkKd5mmeeVdooblhl&#10;aVnCPCtg3YH0sOF8Gcz3uGjQm6x3f8gCLtCtkc6L76H3N0kKoJU2l1y2xE5gPyxy6un9te5tG0Ss&#10;1Y2wo5AWXG+5feKMtmb2U4THpiNqoh6QxuoF1m9KexdCmGbVPvA0DtNsPk2yMB2YajEFYRpOZhbz&#10;XnwsEXrh7RzSdKwPUR7neYiERiWYz+PpLPYhG0pFnIRpMsc1NuHjKMzjp/n+ZihHEAdUtWzqwgJr&#10;IdZqsz5rFLmnKP0XFyH+HPOx8yAG4jj4rZPeLTczh4b7YH3mJdIZhS52QXV9iY9qKWMgtE8KXdGC&#10;+9ui9NFltpPZE46ljYBCq9mTt9fdKxgkvZJBtydJL2+PctfWRsPC/zLMHx5PuJtRRcbDbS2kek1B&#10;A6/6m708zH8EjZ2uZXFAXqFAuN6gO3ZRIwWuqTY3VKGLggp4MzCfMJSN3C0D2c8CUkn192vPrTxY&#10;jt2A7NCVl4H+a0ttyW6uBPg/j5LEtnG3SNIZKETU45314x2xbc8koo+aC+vc1MqbZpiWSrZ3eIFY&#10;2VuxRQXD3cuAGTUszgzW2MIrCOOrlZv7XnAtbjt0EB88m+Jf9ndUdX0dMKD9RznkHF08Kwde1sZD&#10;yBUqUlm7WvGAa4838v9/KgRRMkvTeJZP8cbmW9ZDIYjeVgnS6TyJU6D+L5Ugm2VRBkxdIQizcO4q&#10;xdj43wtBXzLeC8F7IbB9w1YFVwjcKzG+BFwv6b9a7KfG47WTf/i2Ov0HAAD//wMAUEsDBAoAAAAA&#10;AAAAIQDMdb8bepwAAHqcAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERS&#10;AAADOQAAAP8IBgAAANJLGC0AAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAW&#10;JQAAFiUBSVIk8AAAnA9JREFUeF7s3XWcFeXix/HPxIntLjbYhYWlUzoEKRWREAEVE7tbr17jd/V6&#10;zSsmKoINiI2kgHR3LLnAdnecnPj9cZZaUfGKiOvzfr2OsjNzZuacM2fOfOcpyTRNE0EQBEEQBEEQ&#10;hEZCbjhBEARBEARBEAThr0yEHEEQBEEQBEEQGhURcgRBEARBEARBaFREyBEEQRAEQRAEoVGRTux4&#10;wOv1njxXEITTIkkSVVVVBAUFYbVaG84WBEEQBEEQziJRkiMIgiAIgiAIQqMiQo4gCIIgCIIgCI2K&#10;CDmCIAiCIAiCIDQqIuQIgiAIgiAIgtCoiI4HhD+FJElIktRw8l+WJElUVlYSEBCAzWZrOFsQBEEQ&#10;BEE4i0TIEf4Uuq5TV1eHpmkNZ/0lSZKErutERESI3tUEQRAEQRD+ZCLkCGedaZqUlJRQWVmJYRgN&#10;Z/8lmaZJQEAASUlJWCyWhrMFQRAEQRCEs0iEHOGskiQJt9tNXl4eHo+n0VRZM00Tf39/EhMTRcgR&#10;BEEQBEH4k4mOB4SzzjTNRvsQBEEQBEEQ/nznaMiRUFUVWf5z7vJLsoKqKg0nC4IgCIIgCILwF/C7&#10;Q46qWlCU01yNJCErCkdrKMmKisWi/qTKkizDoT07Ka/1cnZijoSiKMiSBEi4qorYfSAbWTk7Wxf+&#10;eJIk/+Q4EwRBEARBEBqn00wnpybhZfmCb1iz4wCqoiDLvgtJWZZ9/z5xWUnGW1vBjs3rKaz0YlEN&#10;5n70AhPueIaiKg8Wi4osSciKheqDK7n6mqv513tfoVosSLLsCyEN1nl83QqKLNeHlGNTkeVTTK/f&#10;P0VRfN0YA4ZWy5Z1G8gtrcJiUfng2Vu59vobSC9XUWVfO5Jj269flyTVv8b69YkL6D/O0ff4qF96&#10;vyXJt5xhGJgnLFtRnENeYdkJn99Pu7A+3WmCIAiCIAjCue13hBwJSXLzysN38/qspUiyjKOuDl3X&#10;qawop7KqFlM6HjBUVSEvfS03XTmKGSv2gtdD/uF01mzaTWVFFRXlFTjdXiQJgpq0YNSIkQzqdR5g&#10;orkdFBUVUlVTB4p60j7IioKztoKikhJqXR5UxRc+ZAyqKkooKi3HrZm+0iZJRpFMqirLKSouwaMb&#10;qBYLFUW7uPbSsXzw7Y8AdBs0hhEjx9E0xARZQfO4KCkuorLG95oUWcLjceJwuPB4nJSVleP06Kii&#10;5Oc3adie5VQPkJB0F9u2bCErvxyrVSE3Yw9bdh5CVuSTlpVlicqCDD55/y0euO8uHn/6BRav3YlH&#10;N9n041fMnL8C1WJBVRQ0jxuvbqCoCqZpoigKmseDVzeQZRnTBEVR8HrcaLqBoihwiv07eV8FQRAE&#10;QRCEc8HvCDk+HrcXHYW6nN3865G7efTxf3LT9ddx2bgr+GTeSrymr0QFbzVrVi9nT2YJs995ng/n&#10;rMRq86OueD8v/d8jjBszkpvu+xfp2eWouMkpLqGuxkVZ5m6eefQ+rr76aq6+ZhLfLNuBYvEFHVmG&#10;A5uX8sDtk5h4xdXccMcj7MiqwPDU8uX7L3HdVVcybtwVPPjMa2SXObHgYs7Hb3LF5WMZPXIUdz/6&#10;HzIKq1j13WyyKkr44v3JzFi4kdLKGsryS5AsEkUZ23ny3psZeelILhs/kWlfLcZrqqz+egq333YP&#10;Tz75AOPHjuG2e/7J/ryaBqVJwu8iSVhknRULvuLLecswLVaydq/nvWmfUebWTirVkxUVV3kW706Z&#10;Qp1fAg89/jRjBrZl+YI57M8uwjR0vJqBgsG+7RuYNeNTPpv1BbsO5iKrKkf2buaL2bP4/ItvOJBd&#10;hKrCni2rmDVzBrO+/Ja9WcWYsminJQiCIAiC8Ffwu0OOJIGiqDjKC1i64Fu+W32A4aPHECcXc98j&#10;/2ZvVomvFEWxEx+fSEiAhZYde9C+RSKSJFORdYigpNaMHH4BP372Cq9P/wJ0Jwvmfk/6kRyWzf2c&#10;V6YvYcw1t9AxwcaSRQupMyQUWcLwOJn56hMsPVjHjffcRlDtYZas2c7mHz7joWfepf3QK3no9gms&#10;/fwV/vPO12xb+Q33PPwU8d0v5NpxF5G+8lu+WbyR2OatCVSttGjflfapiRzaupT5Pyyn1lXGS08+&#10;yIyV2Uy44Ra6xKk8dsedzNuwn5x96/nim8+pUFswfkQfln/7Dv967zukE6pVCb+PbHpZ+s1MftxZ&#10;wqRbb0It3sW0GQsZcPm1XNyzNZqmH1tWtajs2bwGR0AKEy4bSVJcLD0GjuDh+24hMToY3TCwWC1k&#10;717D9I++xAyIxO4p49MPp5ORcZD333mfamsEVlcpGzanc3jvBj6eNY+opmkEaiXMmj2bgrJaFPH5&#10;CoIgCIIgnPPO2BWbJMnousH1DzzNpBsmcfttk9BL9lFRWQ2AKVtp1aoNsSF+9Bw2kq4d2+J2OYlo&#10;fwH33nU3d979AJf1TSYzN4cqt4osg4mFFq3akBqt8+kHH+IOa8XlY4ZjMwwME2SLlXY9z0crPMin&#10;M78jsdMQLu3TnN2b15JT6WTnmkV8OX8ZNVWl7Nu7gU9nL8UR0pYXnn6Q2+57jK+/+YIx53egXbfe&#10;hFj96D7wYtqnxmGVQVH8yD+yh9Wrt3L9o09y762TeOzpZ2gfUsiydVup1e3EJXThyecf4taHHmNA&#10;61T27dhE4xja8hwhyVSV5VFn2ImPi8ZRVUxeuZNmyYno+vGAQ33YdtY5UC3+IMkYhoFuQlhkDBGB&#10;/kiARdbYsmkzYWm9mTjxaq6++moSQ0x2Hcyle9cO5KRvpEoJo2vHNmRsWk52fj47Nq0l/cARtm7d&#10;RnFp6UltgwRBEARBEH4LXdcpKSkhOzv7b/nIycmhutqXDf5oZ/yKzd/uGwhRVVTsVjjaVEGqH2xU&#10;NwxcTjfgBUz8/eyAiaHr2P0CMQ2z/jkmXreXFucN5pNZn3PT2AFsnvcJz734FqWmjIKJYUr0H3Mr&#10;Mz59n2GdYvly2n95edp8ZEUlODqFIReN4fLRl/HP56bw5F03khCk4a5xUFvnQvN6cbs1JAk03YOm&#10;G3g8bnxb9v1XVlRUi0lNbS1ewOWowe32olotvhIs2YYNAAU/WUU0yTmzTFQuuuJmusbUMPnND4jt&#10;MpybR3dhyn8nk1Fch3JCF+OaZpLSsjW1RYc4kpOLbhjUlRewcM4c9uWUgCShmxIBNituRy2VVdVU&#10;VpbjcLtQLFZSO/TkivGX4V+dydxFy3DKgTRJbsuwCy/i4hFjuO+2m0iOj0Y3Tg5XgiAIgiAIp8M0&#10;TYqLiykqKqKqqupv+aisrKSgoOCsBJ3fGXJMnHUmTrcXw9AwDQ2v7osIXo+Jt9YLhq9swwBCw8OJ&#10;Cgvlvf88yozvlmFRJDweDV03MTHRvG4MwDR0TFNCMr0s/fIdho+8joMVEBmoUllXg8cDkixjah7e&#10;e/pWbrj3WVz2SOyShyoN+g67jKZmLktWLGPVsgX887Gn2bCniMsmXkHLkEKunHgrd95+A7179+ez&#10;ZTux+MeQFGXy0eRn+Wr5Dpyaia5Vk9CiHSMuHc7HT9/PpOsnMWnSTWQG9eSyQb2weqrQDQe+S14D&#10;p2FQ5/Ke9O4Iv49pGlgCIhh75fWkBGscPJRLz6HjGDOwNVs2bkM+oRMK3eshoV1vhvdJY8b7U/jg&#10;w494+60prNuXR0hQIDabHVW10eOCwVir9/DB1Ld5d9onuAJb0qdrGqsXfc/cpesprnFhtdroNWQk&#10;YVI16zZtZsXSRaQfyEVWfZFWEARBEATht/J4PNTW1kJ9769/14fH4zkrIUd5+umnnz76h1EfSE6b&#10;ZFJVXkrr7v3okhpHhUPjvH6DaBEXgsdVg9tiZ8DAC4gODUDTdAIjYoiNjqSmvITI5Na0SYrGFp7E&#10;BX264m+Vqa6qIja1Ez07tKCsvJqufQYxfMj5RPq72LRxK34Jnbjnvvvp1jwCr2agWqy079IVR0k2&#10;W3fuJ63nhTx0z620bpVGpzZNOZC+k8JKD5ffdA83TxxJbEILurRIJO/wPsqdEpfdeC+3j7uQEP9g&#10;Uls0obSoiNiWXWgeH0ZAaDLnDx5Ij85dCPfzcjgzn/CmHXjyqScY2DWV6ooy7OEtGXBBb/wkg6qi&#10;Mpq27UTfbu2OF18JPyFJEpqmUVNTg67rv9o9s2kaSFZ/OnTqTFxkCF7dILF5W9qlJZ3UJgd8ebpZ&#10;2y50aB6Hbsq07NSb0ZcOI8zfgl9QGIkJicQlptK5XUsUWSIhtT2jLrmQsMAAOnTuiEXXiG3WjsEX&#10;9CEqIpJuXdricbpITOvMkMF9CbUrGMbPf7ZWq5WQkBBfT2yCIAiCIAgn0HWdqqoqNE1rOOtvxTRN&#10;bDYbISEhDWedUZJ5Qt+3Xu9vLYmQsFhU35gk9d3womt4DRO5fiwaTdNO6F5XQlF9g26aJhgmKDLH&#10;lrFYLGDqaIbk66zANNENA/WEi0bTNE86OCRZQT1hMFLD0NB1UFSVY7WZTBNd1zBMUNWTBx89um3V&#10;YvH11mXoUD/WiqZpoCioJ7TDMA0DTdd96zn6fCRU1Tfuzm9/D/9eJEnC5XKRm5uL2+3+1ZBzlCRJ&#10;J3XT3PDv43xjGh09fjRNwzB9VQ9lyUTTdCRFwaKqYBhomhfD9JUMWlQVMNG8vudIsoJFVXxVJ70n&#10;Hsc/ZZomgYGBJCUl+Y7jMyTn4G6WrNqELMskpp3HBb3aNlzkmJzdq1m1NQOnV6Z1p6707vrzywqC&#10;IAiCcHa53W6ys7NxuVynff3TGBmGQWhoKElJSQ1nnVG/M+ScPT9/UesjSacqQJGQMOvb2DSY8yvr&#10;a+i3Li+c2v8acs51f1TImffhi1x6wz+wWq007XQxa1Z9RcQpV1/DPZePYeq3y3Aaftzyj3/zzrN3&#10;N1xIEARBEIQ/yZ8acqT6a+IGl7J/xvXt2Qo5v7NNztnzax/AqWefOuBwGutr6LcuLwhngtfrxjAN&#10;XG4XB7f/wLRvtzdcBIBDqxeweN1GnJoORh0et6fhIuial9qaaqqqa3B7fDc0NK8Hp9OB0+VCr6+t&#10;amhenE4nTpfbN83QcToc1NbV4fb8dL0n8rqdVFdXUV1TV1+1z8TrduF0OnF5vD/9Phoajroaqqqq&#10;cdfPN3XNt32nC/3oTp1A83h8r6OqCpfb89N1noLH48bhcOJyuX+yvH709TpdGA2+57rmoa62hqqq&#10;KhwuN79QWxHd46amuprq6hpc7lPcMDIN3C4nDocDb31VS83jwuU6+T3VNQ+1x9bzy++3IAiC0LhJ&#10;sszp5CFFVVHVn68ubxrGKavc/+amKn8hf5mSHKFxECU5v813055l1I1PHPu7z+hbWPz1O/idtJTO&#10;qw9P4oGXPqq/gJe4/qGXmP7iA/XzDXL2bubTGV+wcftuaj0KzVq346rrJ+HdvZSZ85YiRSQz6aF/&#10;0TPJjz3LPuOVD+eihKQwavRYqvYvZv7yzTi8BqExSVw85gqGD+iGXT3hs9PrWLNkIbO/+paM7GKw&#10;BnJe/6GMHTmU3XMm882GQlr0GMUjt48j2M93Ei7I3MtXMz9l5aadlFV7aJrahotHj6dtRDkvvvYZ&#10;mj2MW26/k76dW/lehcfJtvXL+Orbuew9mEmNyyQ+uRn9Bg5j5IhhRAX9XMcQHj5+503mLl1PbFI7&#10;Hn/xCWKOdYVosGnxF0ye9jVKeBJPPf4IzeMjAZ0j6ZuZMfNztu8+SFmVi9imKfQbOIxxl19ChP8J&#10;2/LWsGrJQubM+4G9h3LRZZXYhGYMu2QkQwb0IaJ+v5zV+bzw4BOkVzgYdfNdtAv18NH7nxLd7nwe&#10;vOtqVEy2rVrEV9/MYde+w7hMhbj4FC4afTkXDupHiP0vc09KEARBOAWXy/XbSnJME7fTgWz1w6rK&#10;P7lJd5SMQUlhHrWGncS4qOPNNSQJVVHQXHVsWr8Oe5NWdGkZj6abqBYVR1keyzftoX2nrsRH+sYU&#10;lCTZV0hgmoCELEuYhoEp+ZoDYBjoR4PRT6ZJyLLv+fxCgDIMg7CwsD+8JEeEHOGsOtpuKScnB4fD&#10;cXpf8r+AoyGnadOmf2jICYpL491Zc7mif+qxaSX71jFx3GX8sKugfsrJIefwlnlMvO521u3OPvYc&#10;gIS0DiSrTjakH8QSm8rU+Vu4snMwS965i0vvfBPNHkFSbCRF2fupPeHU4BfZlGde+4j7rzzf144N&#10;D5+99gz3PPI8Ze4TG1NKtO05kMDyjWw4UEvbofexZPaLxIao5Oxdx503XsuctQdPWB7U0KYM7p3E&#10;ovmrMP0imT5jNtePGgi6m2/eeZZ7nppMTpmvZ5pjZD+Gjr+ZqVNeJinkeI97x9Vxy4SxvPf5QmJT&#10;zmP5vg2kWY8GBp3PJz/KhPtehpAU1q7+kV7tkjm4eTHXXHk96w/mASDLRzuKtDDuzqf4aPJj2BUJ&#10;vFVM+c+TPPqvN6luUOqkWOxceceTPPfEAySEW6kqSmdQ045scev0u+RiytI3sOdIGRePv4c5syaz&#10;+eu3uea2+zlQ7K5vF2iCaaLag3johXf4v7uv5MwdWYIgCMLZ9ptCjiShu+vYtmo5wW3Op01CIFp9&#10;D8YnLSYr6DXFTJ38bzbXJvLC43cQFWzDQEbS3eQXFuPvZ+PTKa8TeN4obhvVm7qqCvLLarA7Cnnh&#10;/W8Yf91N9GyTiFfTcTvr8BoS/v7+mLoXh9OJ3T8IPwvkZGejBkQQExmCoRso6GRnZ2MPiSI6IgTN&#10;66Sm2oHV5ofX4yEwOPCUVa3OVsgRtwaFs8o0TVRVJSIiApvNhiRJjerxh7HH0atDFDUF+5n3zVec&#10;GCXWrFjM4l0FxCW3xm63njAHTEchj951ry/gSBYGDL+S6Z9+zlvPP06Yu4TV6QfxArIEcv3+K4oF&#10;SQZvXRk55Q6uffhl5s2dy7MPTSI6UMZZmsWzzzxHbnkdALsWz+aZ5/5LmVvDLziamx98ipmzZvLI&#10;beM5tHk5Gw74QomiyCiKCu4ypr701LGA03HAaN6e9invvf4C58V6WDh/le8e0NEOJICDG+Zx9+Mv&#10;kFNWS+cLxjDj67ksXjiXR24aS6Dq5IeZr/HP56YefdkNSFisR8OPb4yrE+cd6w1PVev/7WHe15+y&#10;/mAeAXEd+PDzOaxZtZyHbhyDFS+zp/yHr7b4AuUPM9/l6RffoFo36T78er6au5BF877htssHY3hd&#10;fPL687z3xTyo7y5Utfpiyuq589mbWUlyWkdatWmBYtTw6pvvcKDYTYvzLuCLhctY9eMCrhnWFc1V&#10;w7S332HFjqLjuy0IgiA0arIkI5kGFcX51LqNn+25VVFkcrIPU+4yoDKPfVlFSKoVZ0Ue0998hden&#10;vM9bb0xmV141fnYbZZk7eOnZf/Pee+8z9aNPyanyYLP41q1aLOxc9wMLlq1BkyxUFmfz9ZefU1he&#10;xefT32T6J7OY8vpklmzYh+ku493Jz/PRzC94c/J/+X7FNnSjmvee/zdPP/U8C1dtR7JZ62+G/jlE&#10;yBH+FMHBwSQnJ5OamtooHi1btiQkJOSPa7ulBHLjbbejAEuX/MCGvcUAuCrymPe1r5raFRMvJyI8&#10;+FgxMcC+td/z/cYMAC69+R98NuNjrr9qHLc/8iyzP3mDrqkRx5Y9iQlg4+Z7HuHNZx/g4uHDefw/&#10;r/LIHdcCULlvFetzagE3c+b/wP5iB1iC+McbX/D2C08yYfwEnnvtA2a99shJJxlVgaw9W/nks8UA&#10;tBlyHd99/gG33XAVN931MHPnf0ef1JgTnuHz/bSXya3yEt6iLy+8+DJXjB7O4GHD+c/k1xk/fAAA&#10;iz6fzp6q3/v+S2B4qK7yvb8BQTH06dePnr3P5/Enn+Hl5x7nztsnYccEdzHffL+I4jqTJm3789kH&#10;rzFm+DCGXjyKl6ZMY0KXJmBUM2v2PA6WeE/qJdIensbHC1azZf0K/vXwTVBXQVGVr/1NRGwSAwf0&#10;p++AYbz0xhQee+herho1iGDFeez5giAIQmMloyp1THvlWW67/R4+nrOY15+5n0k3PsaBwgrkE8OO&#10;JIHXweE92wltPYxxg9LYvH03mB42r1rEoUorN91+NxPHj8JqOFEUL99/MRspoSv33nMXg/v3QNUc&#10;x64aZFmmqqKEotJyTGS8bicF+fk4SrLYsPUw5w0cytCB3VC8TpbM/YpDzhAmTLiCgV1bsPSH+RzJ&#10;LyAnK492A4dz8cDzME+z3ewfRYQc4U9jsViwWq2N5uGrh/oHMQxa9x3FmI6RFO5ezY+r1wJwaNsS&#10;PvvhMIEtzmdkv074KyefTvZuXo5bByW4KZddfBFNgo+fHFv1HcEFPXqetPxRhgFqcBwd250wXwmi&#10;Y8cu+Hq1d5JfYWLUlJCdeQCA6NY9uHdCP5T690G22Bk49joGJJxQumToFGQdJNMDYOXOe2+jafTx&#10;fvIjUrpxz/UDfX+Y+EIHNSxc4tuGTXHzxSfv8NBD93P/Aw/wj+f+y8EjhQBU1RSwZufvLO0wDZAD&#10;Oa/HIEJsUHxgMV06dOWmex5l3qYjDJtwK6++OpnLusdTnnOQrMO7AZA9Tqa89C/uf+B+7n/wfp56&#10;fjLFpu/+VW76ZkqLCpBOOD56jb+Ziwf0JDw0hAC7FYKacGG/LijA+rkf0qVDJ+567Bk2Zjq56Z5H&#10;efn5p+jeLvnY8wVBEITGykDTA7j2nkd4ffLLXDV8ELf/43mmvPV/tIgJw9CPjxEoIeGoq2bjpl14&#10;TAM/xWTzmnWUV9dSXlRKTLM2tE5LIaV5G9KSmmC6qsgvrqbTeeeRkJhA29ZtaBIVdryTH9O3TqV+&#10;qA2LxYKCiRTejLEj+rFm7mxWbsskNCKckvwcCg5uYfr777BwzTZcugV0Hf+gYNp36khIkN8pq6qd&#10;TX/gVZkg/DLT9DVsa0yPP4xpEhASy8TbbgI8fPjpN2QXlTPr3bdxAsNHjKBtq2Y/GWCstrIcE7DZ&#10;AgnwbzjolpUm/gEcbyJ4AhMsNj9swaEnTVYkmaMxSUJC87pxuXzV0YKCQ7A0OKNYrUEkJR5vSWKa&#10;Ji6no/6vIOLC7MfmHRWT0uKE4m0JTCfFbt8elmXuYvZH7zF16nSmT5vGO29OZXdOKZEREUSGhWNq&#10;p2pXeLyXRUmSjlXLO0o6YWtHP8MLx17PO688Q//uHbF58nn/9Re46rJLGDj4Qp5+7VM0wOusw1Xr&#10;G7G5KDudae9NZfq06Ux/fzrvT53Otiw3UeHhRIb7I8sn9/SYkhTJiX0XgMr9z7zM84/fRY8OranM&#10;3c+b/3mSEUPPZ+DwsUyZvRjXiYsLgiAIjZqsKKhWKyHhkQT42VBU5Se9rEkSlGbtJqOgDq0kg42Z&#10;dYR4s1i9t4T4pvHk7NnEmvVb2LJhJVszcsAaQvOkSNYsX8rOnTtZvWYtB3PLkOt7KjCB0OBgsg/u&#10;Z8fOHWzbvJ7ccg2jtoS8Co2xV11LhDeHOXOXEJOSRnzzzlxzw02Mungolw3tT2xkKB6PB90wME/R&#10;k9vZJkKOIPwVmCaoNroPHEnvpn4cXvk1n858n+nztiCHNueiwYOJCAS9wUklLC4BGXBUlVBU6mtE&#10;f1w1B8rK8fWH8lMm5inSzwlMA6stgMBgX5W3stwsilwnP8FRU8T2A8erWUmyTGDI0eBUxqYDJT/Z&#10;xO51W44X4mCCFExysG8PW/Qdxfufz2f+3O+ZM2cO338/j/nz5jN/wXy+nf0RI8+La7A2AAVV8kUz&#10;r7eWsqoTOwjQqa35aemP7B/BhDv+yTfffsfXX33DlMkvcnHfDpQeSeffD93JtKVHCAwNJzAsEoC2&#10;vcbw/dz5zJkzx7dfc+excMF85i1YwNefvUv75k1OCqA2y4nRyscS1IQHn5nMd999x5dfzOLVZx+n&#10;d8cUMnes5qlHH2HZBl+1Q0EQBOFvwDSRrX607z2AZlF+x3s0O3ERw6Agr4Tzx9/C0089ydNPPsHN&#10;V46kJDefjn0vone7Jiyb/x0b03No16EzkSFhDBlzJYnWcubM+Z7scg/nde5AkJ8NwzDxer207XEB&#10;HZtFseyHeWTk19K6bRpBIaGEWj0sXrAIp388Awb05vzBl9CjWRAL5n7H2m17kO0B2KwBpLVrR7Dt&#10;50apPLtEyBGEvwhNM4ht2Y7hoy4FannuqWfJr9M5r1dfhgzuiNlgvBWALr2H42+VwVPMm+9OZVdW&#10;2bF5y7/4iHnLV560/G9hGAYERNOqRWsAKjN38PhTr+OoP6+Z3lqmv/ws28uOn5hNSSaxeVu6R/tC&#10;x7vPPcGafb7qZgD7Vs7m9dkn7pMJ2LlkVH8AsvbuJTA8it59+9G/f3/aJvgz+/0XuPeBB3n94zmE&#10;BZ2qdzU7aVHBWIDSwiN8+fGcY3Oq8jOYMeu7Y3/LioJWW8zTNw2ia49uPPTmArr0G8qt9zzE25Of&#10;oUtaJBjVLP1+DQGJrUht1QmAvOwD2Ju2p3///vTv358OCTZe+veT3P/AfXy5age61XJSqGlY6Fdx&#10;ZB3XjLuIrr37886cDQy5aCT3Pv4sU155hkALlGUe5MD+vSc/SRAEQWjUJEkmKDwKf5vyk98N6n8h&#10;W/e+kMuHdKW2qorqmlra9hvO6IGdsAZEcOm4q7nh2omMm3AVd9xyAz3SmhAQmcy1k27mqivGM37i&#10;ddx385UkRAWj6TqmoeMXGsPYK6/hmquu5MprbuDaK8YQExHOoFFXcN3EK7jyyqvo0yUNq38Yl46/&#10;kivGjefa625gQI+2WC2hXHHTJJqGqsfG3vsziZAjCH8RpqkDAQwZOJiUAKirrgFLMBdcOJomFtBO&#10;UTQc33UYd4/sDsDe5bMZ1P98br/nPq667EKGX3k3eRU/DUanzTQAmbHjxtKvVQzg5bNXH6Jvv2E8&#10;8NADnN+tE4+8/hUW9fhpRtMMYtI6cs3N1wBQdmAdwwf05Prb7mPSFSPpc8k17C/7acWsSyY9SKfE&#10;EGrzdjB+xEXc9+g/ee5fj3PZ2An89/2vWLtqE/Gp3Ti5b7njLhx5ESnRgeCt4bUnbuLSK2/iycce&#10;5IJ+A/hhV/mx5UzTRA0MJjgkgq0bNzP9ufu58YHHmTHzM954+yP2ZJQCKmld04BArr9yLK1j/Ck5&#10;vIFLB/Tl4af+zbNPP0K/8y/hizkLWbcji6ZxCQRJnHIQtqPCYpLxlBWydf0aXnz6YW77xwt89tlH&#10;vPnWO9R6wR4RR1xcQsOnCYIgCH8xDau5/9rD0DUM46fTjz78A4OwWxWM+r9l1U5IcAC65kVSLERG&#10;xxAa7I/F7ofdquD1elHsgcRERxMQ4Iefnx+qIh1bn65pKBYbUdHRBAfa8fMLQMZAN2UiY2IIDw0G&#10;Q0fTNEzJSkxsLOHBAZi6hmEqBIWEoMo/3c8TH2eLCDmCcM4y0b31VZzcTsz6ourzBgyic8+uAETH&#10;NWPshBG+pQ0dl9e3jOl0+54n+/HgK1O58qJe2C0KJdnpTHl9MjO+XkJq30u5qGt7rIBugre+/33N&#10;48I0QddN3N7jDRypH0vraKsXT/3ycR0G869nnqFbWjyYGtvW/MB/X/4vq/eVMWjUBAa28QfA5dHQ&#10;dR3w59rbH+Xh64bjrypUF2Xx4TuTmT5rDoFNOnPLTZehcnJxR2xaL6ZOfZtebVOoKz7E5Bf+zeNP&#10;PcfyrQcIi4znjn+9yr9uv+jY8g0163c5/3jwFhIiAvHWlfH9zPd55j+vUCxFccGAXr6FXC40rxew&#10;c82dT3HbmAvws3iY9dbzXHXlRF6Z/jUuWwgXXXE391zeGYD2Q6/h+ef/RYfmTSg8vJOX/vVPnvi/&#10;F9mVXUREQiueev6/TLrc1/ubYei46nwBTjO8Jxfk+8fx8n//wyX9OmBWF/DO848yceJ1TP1mNZbA&#10;KK6/826GDvBtUxAEQRCOMg3jpJtopmkcG4TTNE10XccwDN+AnkdrWhgGuq7XP/f49OPrOPo885Tr&#10;Or6cbz26YdT/ppkYuv6T9f1ZxGCggnAGSJJEVVUVQUFBWK0/V57w2x3csZZZ3y1B9oti0s3XEBsS&#10;AMDqRd+yYsMOmqR15/rxvot7vaaAdz6YSUmlm279BjF8oK8EB6CyJJ95333Lrj0HcegSCSlpXDLm&#10;MsjcxNwVG5BDYhk+/gZax1jJ2r6U2QvWgX80F116Oe1Swo6tJ3vPFr7+ah61isqwK++kW3LwsXkH&#10;t61i/qLlZBaUYLEHkdahOyNHDGTHgo9Zva+MhNb9mDByAAE2370VraaYxYsWsG5LOpV1HqISUhh6&#10;yWWYB2bSd/TD6IGxfDxjNleP6Hd8+4d2s2D+DxzOysbpgYjYeLr06MeQft2wW089hsBxOisXfMea&#10;zTupcXoJDI2k3wXDaGItZ9Z3S5GDYrl24gSaRPo6aKgpyWXZ4kVs25NBaWUdAcGhpHXoyshLLyT8&#10;5F4D2L9lFUtWrCErrxi3LhMV24Re5w/mgl4djlVTczvKmDVlOpm1LnpeOJrBPdod68ThqOq8fXy/&#10;YCnpGVlU17kJi4iiQ7e+DB0ygJAzd1gJgiAIfwKXy0VWVtbpDQbaiJmmeVYGA/3ZkKPcfDPyhx8e&#10;+1sQhJ8yrrsO/b33/rCQc+aZP9PNwNnjddawbf0Kcio1ktv2pHPL2JOKlGc/O4HxT3yONTyNz2Z9&#10;ztghHU+Ye5xp+nqWOStOd2Onu9yvMcGU/uxPShAEQTiTRMjxOVsh52erq4mAIwi/7q/3PfnzT6qS&#10;t4Yv3nuOsWNGc8klI1i85RAer4bm1cjauZiXpi8DoGmbNqS29XVqcCpn9ffhdDd2usv9GhFwBEEQ&#10;Gh1ZlpEkqb6K2E/bqvxdHoZh/LFjC9b72ZIcyzl9N1oQzh1ej+cvVJJzbvjhs9eYeNMDlDh1VHso&#10;A4YNI1qtZfHS5ZRU1iHZQnjylfd5+o6xDZ8qCIIgCH9ZRUVFFBUV1bdR/Xuy2+0kJCQQFBTUcNYZ&#10;dVohx+v5HT0wCUIj1PD7IULOb6TV8OW0t/jPa++xde+Rk2ZFJ7fmxjsf5MG7biBMvJWCIAhCI6Lr&#10;OlVVVbjd9R0E/c1IkkRAQMAfHnAQIUcQ/jcNvx8i5PwvTA7t28X2nbuprKpFNyXs/kE0b92B3l3b&#10;iOpagiAIgiD8z0TIEYT/QcPvhwg5giAIgiAI544/vtWPIAiCIAiCIAjCWSRCjiAIgiAIgiAIjYoI&#10;OYIgCIIgCIIgNCp/ashRZAn5hNbFkiShyNJJQ00cHSyp4fATkiT9pGHyidMarkOSTm8dR/3cc/AN&#10;YXHy3/XL/nTa8YlSg+f93L+PkiUJueFKBUEQBEEQBEH4VWck5Bwd3Ofohf3Ri/sT+jQ4iapI5BUe&#10;ZtQz0/l2bx4Wi4pFVTiSlcHYf73Lt/vzUS0WVEVC1w0UWT4pCCiyjGkamJKEKsuAhKrIvsGVkFBl&#10;CdP0JR1VkdENHZCPhQZJklEVBU3XMSUZy4lJCwlVUTDr1yVLx98iVZXBNDEAVTm6XQVMA93A929A&#10;VmQkTHTdwKIqKJKEWT/W/KnIsoyMb6R0i6LgdNTy2PsfM3tXDhaLb52CIAiCIAiCIJye3927miRJ&#10;6LrO7t27ycrKQlVVdF0nMjKSrl27YrVafxJ2LKrMnoyddL/jPfpedimfXjeMSMXD27NmcceHO3n9&#10;37dwR7emfLNiEz9mltE1uQkut5O+nTtTlnOQQ1VuikrLcNtCuLpfF1qE2dh3OJOP16Wj+oeQFmHD&#10;GhzFiA7NSd+bzoxNB4iPjSbIIhGbkMKFzSJYvn0nC/dkExoRx7heHWgR5odumqiyxL7Mw3y2ZjfW&#10;0HCaBtrwD47ikg5Nycg4wBdbDuC0BDKyZ0f6JIZzKOsIMzbupdRjYUSPDgxqGUdpSTFfrNvOrpI6&#10;+ndsz+guzTmwby87ynXG9mhLXVUZ83cepE/HjhQeSWd/jURRSTEOSxDXnn8e1dnpjHnza5KadeDl&#10;a4fQNT4SU/v7Dhp1Lmr4/RC9qwmCIAiCIJw7fndJjmmaWK1Wqqqq+Pjjj5k8eTLvvfce+fn52O32&#10;hosfY5gmMRGBbEw/yPa8cioqSvl80yGUmBAkSWbBiqXc/ukyXKbE/HUbeOjDuWwtdjJ/xSr+b84G&#10;ClwG85f9yMPfbqakNJ873/ucldlVlJUX8diHX/PJpiPsO3KI66Z8wZ5qjYOHD/HEh98we3cB67Zu&#10;5sEvVuEXGsnBPVu4Y+YK6kyQZYXK4lxufftzluTWUlqUz/999h1vrztETvYhbp76LTuroCDnEM/P&#10;3cDBwlzuef8bVubU4K4s4LnvVpFeUMa/P/uKD7dmIaPz1IezmbblMFt3p/PfRVtxmxJlZSW88t2P&#10;7C1zsHD5Ch7/egXFbo35K1bz8DfrqHbrmEi4vBoezThldTZBEARBEARBEE7td4cc6kdv7d+/P8OG&#10;DcNut9OrVy9GjBjhqz72M1XWdF0nPj6B7hEq323Zz6JN2/CEJHBBUjBew81Xa9Lp3bs3024Yycuj&#10;+xEf6odpmnhMlaE9u/HmtSP558A25GZns+JQFrluO6/feBlv3TCGKzomYSoKq7btpDY4gc/uHM+U&#10;6y+mT2o0Hl1n8eat5Fa5ycgrJr/GxZbNW9hba6IoMtv27eOgx58Pb5/A6zeOZFT7JCTTZPPO3VRZ&#10;o3nz9tF8cMeVvDS8M9mHD7DN4c8z117Ou7dPYMqVA6goymfl4Qr+MeFS3r5xHLd0jGHu+p1USTb8&#10;rSoSvjBls6i+djeKhV6dujD5mtE8OrgtGVnZNE1uQYcIP8YN6k2/5FgMUYojCIIgCIIgCKftjIQc&#10;0zSRZZnLLruMzp07c9VVV2G323824FD/HA82JvRuw5rtm/nvkl2M7NuFQFPDMBSC/SyUVtXiNk3K&#10;amvx1F/oG5KCf307lSC/AAxTwmazoXk9lFbX4XTUUelwYpomgf42vM46imvd1NY6cXh0JAnsNjtN&#10;4+O5c1hP7rrofF649mKa+fn2K8DPhuxxkVvjQKuto8rpQQP87FbcuofSai9lVVXsKyxHUq1IuofK&#10;mlrqamrZk1+KGwWLbFJRU4fhdVFa68Bi9SPAJlHpcOBwuymvqaK4FiRMTCDQ5qveFGRRsKoSmqbh&#10;0XUcLhdgHH/TBEEQBEEQBEH4VWck5FBfMhMREcGjjz5K06ZN0fVfLn1QFBmrItOxXVt6hshU+zVh&#10;XMd4JFVFlRWuH9qbwsO7ueDpKTw8ZyPVpoqfKmO3WrAovt2WZBmLKnNeWnOGpIZw45ufcMUbM5hz&#10;pIZAi8zQHt3oGS4x5t/vcO30eazPrcJmURk3sB/+rjLeWrCSl+evYUuFQagqoWk657Vtx+CUECa9&#10;NJXLp3zDD4fLiPS30vO8rrT3d3Hbq+8xdvIspmzJpl3LtoxMUvnn9Blc/PInvPrjLto0b8oV3Zrz&#10;3MzvuOQ/7/FlPkzs15UhrVII9ZYydvIM/vn1Gtx+/tgUCbvVik31vR5ZUQmwWvC32+jcNJKP5y9n&#10;/oECZIsiqqwJgiAIgiAIwmn63R0PNCRJ0i+W4ADIskRFVTnrM8ro1qY5NcXZ5Gr+9IoPYuXeTGIT&#10;4mkXE8LegwdYnlXNeckxFFfWkJaSQnlhDmZAOD2So8jLzWFLsZthXVviKS9mwe7DGNYg0sJslJt2&#10;OkUHsDZ9L1keGz2irTz35UKCOw5i+qhOFOTnsiA9m6CwKEZ2aobV13EaSBKao4ovNx8kJDSEcKuC&#10;U/ajf4sm1FWXMm/7IbzWQEZ2aUmEv5XKqgqW7jhIiW7hkvPa0iTAguFxsDz9EAcrnHRKa0GvhDBM&#10;YG/GITbmVZEQHYHmrKVN82aU5WdRawunX/NYsnOz2Vnq5oI2ydRVV7BwZxbtWzenXUwopiFKdM4l&#10;Db8fouMBQRAEQRCEc8cZDzmny9eNs4yuaUiKgiSZ6LqJoigYho5h+P4ty7LvAl+SMHUdSVEwTQNd&#10;N5BlBVkGTdORZRlFUQAT0zCRZJmqwkNc9to3hCQ2I86sZu7+Ul65bSKj06LB9HX1jGmiadpJ3TtL&#10;koyqKmD6qpNJGHg1A0n2dT0NJrqmYZi+8WwUVT1pmiRJKIriC3yGjqb7AoqqKEiyDKbv9eiajlzf&#10;BbWmG77XIEt4Nb1+WzK67nsvhHNLw++HCDmCIAiCIAjnjj8t5JwNimSSfiSTL9ftINtlYVSvzlzY&#10;Ks43bo3IDcLv0PD7IUKOIAiCIAjCuaNRh5yjg4RqmhfdlLBZFHTDEAFH+N0afj9EyBEEQRAEQTh3&#10;nLGOB85NJpquQ33VOE0XAUcQBEEQBEEQGrtGHnKO+7XOEARBEARBEARBaBz+NiFHEARBEARBEIS/&#10;h3OqTY6qyEiSGBFGODtM0zzW891v1fD7IdrkCIIgCIIgnDvOmZBjmCY5lbWU17lE0BH+cKYJ/laF&#10;VtG+MYx+q4bfDxFyBEEQBEEQzh3nRMiRJYk6j5ebZy3n83V7QVUaLiIIZ5am0z4pmp2PX4H3fyjN&#10;afj9ECFHEARBEATh3HFOhZzbZq9kxoZ9IuQIfzxNp31SFDsfGS9CjiAIgiAIQiMjOh4QBEEQBEEQ&#10;BKFRESFHEARBEARBEIRGRYQcQRAEQRAEQRAaFRFyBEEQBEEQBEFoVP4aIadhH7+m6XsIgiAIfxni&#10;tC0IgiCcLed8yFEVBX+rcnxHTRNZUfC3WZGPDqdj1IeeE8PP0X8b5skh6di0BkHpxGUbTj/VL/Op&#10;ljvq6PpP1HDaqfbXOMV2hL81V1UxP877io8++5z0zKKf5P0TVR3ewA0PPI1Hbzjn19VVl1NUUtFw&#10;8jlBc9WSm1/UcPIfylOZyfPP/Zv1OzIbzjpJcVEx1XWOhpN/Vm1NNYXFZQA4y45wz6R7yfT+0qd6&#10;Io0X77yWx6ataDjjT/HZC49yy7Of4TnNzgmNmhwevf9WvlmyqeEs4VQ0F8WFxTjcOuBm7seTeeuD&#10;HxsuJQiCIPyMczjkmOCWGdm1F1vvHUZaiBV0AzSTC3t2ZtvDI0kIsoNXw2JRCbCqyMjYVAVJkrCq&#10;MrKiEGC3oGCAARgGIBFgt2KVZSyygiJJYBgoKAT6WVElsKkKCoBuYFFUguxWJF0/KaTIioxNVQGQ&#10;kLBZVN9zDAObzUqAVUXSDd9zdAM/uxV/qwKaDkhYVRVF9u0vRv12/CzIhvHTkivhb8ldlcd/Hr2L&#10;975dQ9bejUy6ajzL0kt8Mw0vJfm5ZGXn46xPNZqjmr0ZmccOU0dNFUcOH6GkvPqEtYLmqiEn8wiF&#10;JZXoJqC7+Hrayzz6/FvU1LnR9ZMPQM3tID8ni8LSCjTNg8vp4sTrWq/bhdPlPnbYelxunC43AIbh&#10;JT8ni/yicrRjTzJx1pSTeSSTssq6+kkGTpcbze2kpLQU44Tv2s7lX3DdXY+QV1SBq/611lWVk3Uk&#10;k/Lq+uefwDQ06uqcGPU3DQzdi8PhRDdM3M46NEOnoiSf7Nx8PMaJr8SkorSI3PwSnG4HhblZVNf6&#10;AozmdZOXk01BSQW6YeBwuUGr5NnHHuXd2fMor671rUHzUJKfQ1ZOPi7thFUDoLNwxlTue+ol8qtq&#10;8bqdHDxwmDqXg/zsLEoqak766rvqqsk6coTissr6KSqXXHklVw3rgKF58Xjc1NVUUXr0PQQwdWrr&#10;HOi6TmF+LnkFJSd1kX58//Jw1X/OhubB5fLiqq2krKwSt8eD1+OitDCPnPxivCaYmpuivGzyC0uP&#10;7WOfi0Zw8+V9schH358sCorKjx1/huahKDeHvIJiAOSAaEaNvY5OrVJ883WNkoI8snPycWu+z9XQ&#10;PLjdvteVlZlFxYmfr2lSXJBLdl4hnuMH00mqykrJzMymps55bJrbUYvb46G0rAKX9/gdALfLjcfr&#10;pqKsFJfH92HV1VRwpOFx6XShux3k52ZRWFKBWR+8c7KyKCmvOrY+jk7PzqKwtArdBNPUqamq4cT7&#10;Du66mvrgArVVFRw5nElFpe/4OVHFkQ088tCjzF2xE7dHo7Qon7z8EurqysnOK8B70o01D8V5OWTl&#10;FBz7jpi6htPpwFVTQVZWNjVO31AQtRUlZGXl4nT/sUNDCIIg/NnO4XFyTHCrXDmwH59d0Y7HPvqW&#10;/6w/ghocwbvXDueGliqJT3+BGhLJvb1bEakaHClzYnpreGlzLjf3a0uSXSHMz86R3FzeXrWHMjWA&#10;G/q2Z2CTYAqrHCjovLcunX1V8NDgTnSMtHOktJpAu8S732zEEduEO3qlEuWnsj87h7dX7aPC8P3Y&#10;tk5OYHzLcJ5esJ2A8DAe7JfGnGU7keLjubZLMqGKyfwtu/nyQDnDu7XjkhZRWE0vczelMy/TxfU9&#10;25ESa8eTm8/7mTVM6tmSpECVXRlHeG3D4dO+Oyr8j/4C4+Rk717G3Tf9hyfn/kCXCNi2eDZVYT0Z&#10;0DmEmdPfZ2tGKRbTiz26OdfdeCOhhau4+B+fseKbaWTvWMNnn39LHXY03UO3C0YzblhPanJ38tqU&#10;z3DLVhzV1bTtP4Kx/Vrw0L23sr1A4tbb72PkRQMID7QAUFd0mHffncaR4hrC4+KRHWXEtuzJhKvG&#10;EOLL+Gye+ym7HdGMu3wo/hKsnPM1h91+TLx8MLNef4XdRXV4ayppO+Ayrhk9gKztS3h/xgJUuz8O&#10;h5tBV9zCxR0i+eTDD9i5PwcpNJ7/e+Qe/KwKeGt447l/8NoX67n9jru5dNQYtKyVTP9qBYqkU+dV&#10;GDTyKkYM6HDsjk1NwW7enbWKq6+9mpjwQMoy1jPjhwOMGjuGdZ89yT6lLUrFYcqrqlBDWnLPA3fR&#10;JFBnwewPWbRyO/bgcIL9ddbvyOb+h5/g/PYRvPr8i2RW64T6+RMUHoLHGs4tl5zHtVfciJranjFj&#10;xnLlRb347rOPWL8/D6ssYQ9twg233kZCmO+9NNxlPHXLbczNqOCa665j7MC2XDvmZnpOHIlUUUNZ&#10;eTWjJj3Ahd2ak7tvEx/P+opqjxXN66JD3+FcM/J85r31LPS5ia72HD7+eCal2GnS9RLuuawXEmDU&#10;FPDM5PeIDbCRW15HZUUpiR0GcNcN47Bp1Xw54wM27StEVUyswfHcet/d+OWu5vVPl1LjcpLWpgdN&#10;gutYumobYSEBFJaU0TStK81iFXZs3UVZhYsOg0Zzy+WDWPv5FA6H9uSyvs349qN32JpThemso+2A&#10;sVx7cWfmfvExq7bnIukOmnQazN3jz+fTTz6lVY8hdG+byOdT32DdvkLsqgH+8dz+4AP4FWzg/c8+&#10;p9aMwFtXjku2M/7qm+jTIZmFM95l2a4scNUS1aovk64ZS5jf0U/dYNl3M1i4cjs6BliCGTPxGnq3&#10;a8as/zzMdncQ+EVxw3VX0zImADBY8v1sFi1bj6wGc9MD92HmbOGD2QuRLXbcXo1BYydxYdc4pr75&#10;BhkFtdhVnaIKN916dcfiLGfP/sNUuyWGX341w/t3pDRjC29Om4nLtOByuGjf/2KuuKg73059g+Be&#10;13BJjyQMVxX/ff5lBt/yCPbstcz46kcMq4LXKzPw0nFc2Kd9/euBzYumcsej79Gu31Cuv/lGMhe9&#10;wQeLSxlyfjMKcguJatWHB+68Gj93KR9Nnca+vApMTSM0qRXXXnM1AY5DPPXv14lokkhNeTE1Ujij&#10;hnZiy7qtlJSXo4ancu+dN9IkIuDYNgVBEBqTc7gkx0eWoAqDa/ukEaha6JqSyPnxobiqXfjbw5h8&#10;eT+a2dzM3VtI385pjD+vGX4BAYzr25FEVWPVoUJG9uvGhHZNGN2zMw/3iGfFgRxqZDu3D+pMfIg/&#10;t1/ch+tahTF/5xGCIqO5tld7zgsN5v9G9yKSOmbvyGRgz/N4oGciaL7SmaTocC7rkgK6jt3fn9Fd&#10;U0kLCeT64b1pqbrYXOrl4vbJdGyXxr8GpHEg4wjLCzw8M6YvFyQEMaxzB/rG2thTVsuY87pzcVM/&#10;Vhwpp2+rZJJtlp9WdxP+dqITWtKpXShP3XErH86eR3yfyxhwXhLLv/iUheuzGHXtbdx753W4srcz&#10;7ZPv0Kw2FFXFWZ7Lhx9+ADHteeDhB7mkT1u+/+RNth0u5e0XXqQ8qAXX3ngL4y7szro1yymuk+ne&#10;sS3N23bmwoHdCbIfHYxX47PpU9lWqDHx1jsZP7wvuenr+G7NHk687ZF3YAfb0g9xtNZV5v49bN97&#10;mOrivfzn/Tlces2tXHFJN/btSSc/5xCvPTuZmB4juOvuO7i0f3Neeep5CurqWLdiCXkuP0ZeOhyb&#10;pX4fLIF07diWuKYtuPSSCwn1HuHfL08hvk0Pbrr9dgZ1iGTau5PZk1VfwgW4a4tZs27TsTvXzvIc&#10;Nm7eTrXDw6bFX7BmywGGjpnIpGsm4s5YxOsffUfO5gW88+kiOg4awy03Xk18AOQePoysKsx//98s&#10;3mdw/Y2TGDfmIrI3z2XBsrVEJjQlMTWVLr36cdGA7mxaOodvVu5m3I13cMet16GW7+LND2Yf2y/Z&#10;FkyrTh1JadGWS4YPITTASq2zBktoG2646Wb6twni5dem4HGW8+n06Tj9krjnwQcYO7QLK758n5Xp&#10;BWRsXsHeglpqy/KY9/1iwpt1YXivVhyrueuuY9G3X5BeZWPslVdz49WjWDnrXWavSmfzqvl8vWwH&#10;42+8iztvuR5r+Xbe+vBr3DVFLJr3PXGtujNsYFd2bVjD9pxqho27lmvGDGLljBf5YVsh4264jcsv&#10;6sZ3b73E7lrI272BnQfzyT2wg/c+W8TQq27hqkv7sW3LJrIPbGPWjC9pN+QKJl15MYe3rKPUWcvW&#10;TevJLSpn97JZfPjNBkZNvI4brr8ae/kmXnz9U2oqClg07wfCmnXmjjtvIV6tY+r0mbicJbz4xnQ6&#10;DhnHTVdfQmluBjkF5cfe27zN83hj+ve06XMht99xG6kB1bwx+V2yy2vZtmIRu/M0Rl98AU1C7fXP&#10;MNm/fRMb9hYwYMQoAj3FvPXqu0R3vYh7772TIT2a8cYLL5NXWcv6lcsoMYK58oZbGd49kQ9efppM&#10;VzA33XEH3VOC+Pi96ZQ4nLzy/AvUhaVx7aSbuGJETz5//002HixCVpx8981XABTuWcb8LQWEOo/w&#10;3rQZhLfuz/0P3U/f1lHMfH8Ku4t8JaAASYnJNG/Wgn4DL6RT8yg87hoMq8qgkVdx/ZWj2Pr12yza&#10;VczSLz9l2b5Kxl5/O/fefg1Fe9Yzc+5SqqqKWbR4FYkdB3DLbbcSVbmep597hw4DR3L7bddRtHEh&#10;X/y4+dj2BEEQGptzPuRYFIWNB7KpCojmui4JXNw2kf2ZheyrMAiJj6FToM5rC5cza9kWpqzKxuv2&#10;VQfz1pUybf1Opi7dwdKDNSQ0S6JvSjQrt27knSWbeWPJLjbl1GKVghmRFsGHK7fy8bLtvPTjdgpq&#10;6ogIiGRIagSdkxO5pWcr0kL96NUqqb7KGximAR4dTDAMA1PX8Hq8bNmTS2JSIv1jrSzYk0/7uDDS&#10;IoMZ0bUNV7RLIDI8nPaJkUgeB++v3sVn2zPZmpuJ5B/GmNbRrN6XTZFbA+noZYvwd2UPjefBl9/i&#10;oesvIn/7D0wcOZp1e3LZsWsPW3fv4otpr/H869PZtWsH+w5mUOqQUVWV0rwjbFu/hE0b1/Dcv57m&#10;iwXLOZyVw65V81ma6ebmqy8ltWkCPS66iheffIiUxBhioyOJiIolLjIEi+o7LRjVBew8kstFw4fT&#10;o11L2nTqw/jLRhNnNU5qPiYrKhaLeuyQVVQLqiIREN2Cy/sk8vw/H2FzUSA3XT0Ge102365LZ/fK&#10;OTz37H/4evFmSg5tZFuWh8CIJowdPZw+HdOOt7dDIj42mpCwCFIToyneuxqHXxpjL72YZsnNGHnt&#10;9YRKTvYcPt52RkLCarUi169ElhWsFguSaeIXFsugsTfQrX1r2nTqye23XM3O9T+wauVW4tv3Y+zo&#10;C0hp1oKx48bSrV0yXk8li75Zw+g7H6Fzm9a069qLW64dR5DdBpZggiIiSEhKITo8nH3pm9iRvodZ&#10;77/OS69PYcveTPbt3MbxWmsWwpvEEhYVQ4u4aFRZJiKmGZdPHE3zlGZcdtl4XBV5FGZmsHPrOjZv&#10;2MDL//4/Zn63lD0HD5JxcC8WewCqIqFrGi279uPSMZfRoknYsS2AiV9UMjfedD0d27SkY89hTBqW&#10;yOLVW0jftpJdew4wY+p/eem1KWw7mMvurZvw6CYJbQcwbsTFJCbFIvkFc8nwYXRr3ZzuvfvRt29v&#10;WjfvSrsWzek14CLaxXtIz3Zgs9mQZYnYlFYM7BrHa888zdYChTtvuYr4Zq3p26Mtn772fyzZVc6N&#10;d95FpFVGUS0oMmxc8iXJF93MgK7taNmmM7ffdhO7Ny6kus5D824DGTp0CE1TWjJ00ACUigJKpDCu&#10;GdGLT155iq/WFTJhwuWkJYUfe9Vrlm8gul0fRo0cTLNmLbh20lXY6nLZf+AIgeExXDjhRnq0b0mg&#10;7WiAN8Hqz9BLLuaifl3QKvJYuH4b21d+z7PP/YdvF6+lKDOd7Vk1hETGMW7UMNKaJTPkgv6079CT&#10;bl370DylGYMHDSFCcbBrzy525tRw83Xjad2iGT2GjGdwopXlu4ro0XcwFOxmd4XO4q++4vwrbsCb&#10;e4hNa7ayfs18nv3XsyxYuZa9+w9z6FDBsdcUEhxKRGQkTZs2J9DPhqyG0LvnULq1aUGnngMZ2iOB&#10;bTsOsGXnLg7u28rH77zKS29/wJ7du9hz8Ag1HpPUNm257JI+NEttzZWX9iMgtifD+3chtVVXLume&#10;wqHcshOOT0EQhMblnA85iiSDu4rXNubw+Ii+9I9T+WprJrKqYjrdOBUbzaKjUUIDaR4ViKxIIEnI&#10;kgGKDBYVzWsiayYVLi9xkTGEhQUSHxVMVKAVHTclDoPWMWGoYYEkR4XiZ1HwGm4Kq1ws23OQt9em&#10;8+mmvczYcsS3TsChQ2CAH6mhdmKDgwm02VFlKC8p5MnvN7LXbefF0d0xDIPiqko+XruD97bs48O1&#10;u9mQU4FVlvAig0XB4anjpQXr+fpIDQ9e2os+ATZRkiPgqiknM7OY84aM5LHnXmPiwGg+m/U99oAQ&#10;eg+6iEcef4J/PPwwz73yOk/dczVhsgvdMFEUhYimbbn82jt56oknePTRx/nvK/9lxJDuyF43pVX1&#10;5TC6m9rqGnTdwKtpPznkZNWGTVWprj1+d7mqoow678kZ3M/fQm1tFb7argYuZw0eE8DGjY+9zNTJ&#10;z2JkLueB/3uD4hpIaNqCG+95gCeffIIHH3iQKR9Oo2+CiinLYP70lKTpGnp9qvIPCML0uvHo9Zdm&#10;1TU4PQZ+Vtux5a1WP5zOOjyGb5naWgd1DieSLKF7PFQVH+/EoLioGNUvkOAAP1w1NbjrX6qjzkl1&#10;VS2SbCM0zEZF+fGSouKSEjTDBAwMrwayb5+tfiF07T2QRx97gn/+4x/837/+zTMP30F9rT4ATK8X&#10;s/60awKypGBV6m+cICHJMqpFISS2BWOuvJEnnniCRx55jFcnv8bIob3xuN31bfZMrDYL9c0Cj5Ek&#10;Cc3lPKEdDxSX1hDkb8MeGE7nHoN55PEn+efjj/HU08/y7D/uQTI8KBY/DEkGTCRFRqo/GExkVKs/&#10;suqrgilJEhabjFnfnsc0DWR7MDc88iLvvfQPnJlruOO+Z6nR/Rg96VE+mfoKwTX7eOCe+yhwGvXh&#10;VSIgKBRPzfG2YmUlJajWIGRZQrWpyPVBW5FMLJKEpsFF1z3Axx+8Q3NLLv946jl2ZBz/HAMD7Hhd&#10;TrT6w6K2uhavpmK325FlsNmPHx9HSYpyLExLsoWklDQm3XU/T/7zSf7x8D94853X6Z8SiBcw9foF&#10;ZRmrfxCoviqIsqyhKiCr/lgVk+rao1W+PZTVuvHzs5DSriMpTUJZMXMaC47AlUO7oKoSCW06cM2t&#10;9/HE44/zyONP8/rk/3B+x/j65/tunmm6fqyUTpJkkH3bRZKw2Cy+48DuT78hI3n0sSd45KGHeeG1&#10;13n4hssIVExAxqxvECSpVmwBwcfaB1ktgCmBCSfUWhcEQWg0fnpFcU4xcXjdVHt0ftiazh63yt59&#10;GazIq6HG5aG8KJt3Nxdy89D+vDN+AKNTA6mqc6HrOqU1LtyaAZJJrceDu66ST1bvJiCmJVMnDOAf&#10;F7QlTHbi9Dj496KtpLRsxYdXDOCB3i2ItKvklZfw1sYjtE9J4uJ2KQxKCqeorMZ3dSdJbDlcwK5q&#10;mTeuHsRjA9vgL+nUaCbtUptxV9/WxPvL7Mwt5oftGawq1xjWIZUx7ZrTPEAit9xJhdOJs74RbFJU&#10;NHcP6EjPqEAy8srI+R/aiAiNj6umiNeeuJf/e+k9vvvqc9all9Gue2+GDe6DJ28fX81ZzMbVS3h1&#10;8mRWbD+E3SJRXV1DTLN29OjUnjULZrF602a+mTGd19+dRlVwS24a3JIpr7/Ft3MXMO2157jrny+S&#10;V+YgPCyUPZtXMn/FVqqd9VeK/tEM7tWJBV9+zLsfzeTzGR/yxbcLqDFOPm106H0+5fvX8P6UqXz9&#10;+Sd898MPuBWoLdnHfXfeycJ1OwmNaoJqOvGLa8m4Pgl8/OFsNm7axDefvssr079DsUi4nA48R69S&#10;TxAYEklF7l5mfLcUJaEPaVE1vP3mW3z15Rc889xL+Me1oHPrFseWD4pvTbNQN2+9/T5fffs1H836&#10;jv3ZVciKgumtZfWCj/lk5mxmfPger07/jhGjruWCSwYh52/ivy9N5suvvuC96R+yZW8ekmxnzKSr&#10;WPb240z99HNmzfyY6bPm1feoJhMfYmPlgu9YsnYz5/UYgFR5hC/nLWb9mmW8+d8XWLbtyEmvJSw0&#10;mKI9G/hk3hKqah046pzo9ReYhq5RU11NSJM29OzWji2rvmfluk18P/tj3nhnOoU1JobbgVszMDQN&#10;p8P5kw4ZTSQUbznvvfkWn8/+immvP8fs3TLXjB5Ajz5DsFQd5Jt5S1m3+kfefPl5lu/IQcHA4XAe&#10;6+zB43bhdh+9WDdwOZ146hvmYxq4HXVohonX7cSjGxQd3s2jD9zDvPX7iI6JQ1Y0yjLTef6xh/lw&#10;7gYCo+PxMwxqXRpulxNN0+k78noqN33IG9NmMHvGh7z81kcMv+w6AlQvdXWOY6FW1704XR60uiL+&#10;9fA9fPrdUtTgKIKsEm636+jLpv/wC7EU7eCN197gyy9n8Pwr04ls14v2bZpSV12N+4QOB45yu924&#10;XL7AH5vSmmFdE/j8s9ls3LyRLz+dyuQPvgFVxu1w4K3vGME0dJwOB1r9OdowdBx1tfhFpjK8Zyve&#10;mPwKs778kikvPcs+I5oR3VuAJZzundP4+v2nsTQ/n6QIOymde9CxWThLv5nNhs2bmDn9HaZ/8i0O&#10;qT7EANbAMKxaFXO/m0l6VjFejxvX0c4CTBOPs5Zaw8aoIQMo2L+DuT8sZ/3KRbz86mts3nsERQaH&#10;w3GskxDd46bOcbxDBo/bhUfXOLR7E1Onf0ad+NkRBKGRUZ5++umnj/5hnNDTkPLMM8f+bTzxxLF/&#10;/xEkScKrG8xLz2JXXmn9nVEJZCh31LI9t4ScknJWHi5i9YF8Cp0u0guKOVhSxYb9WRyoclNeVcGH&#10;6/ayJKOAzNJqDuSXsbeoBofXoKCqkvTCCg5k5rMqu5Q6TWPlnkN8uOkQe4srCQj0w11TzZrDBWwt&#10;raNfSiQzl+/gu4PZHKz24nbU8cHqHSzPrYH6kiLNVcfijCJqXF42HMzii22H2VZYycoDWeS5dYpL&#10;S3hr1R7yy6tYfiCfOhMycvJ4fWU6+S6dQyWl7Ckqp9atcSC7gF0VTuoctUxbvYtdVU5RXe2PZpjE&#10;hARwW992J/Xkdboafj8kScLtdmOz2VCUo1Vifh97UBRt2zbj8N5tHMkqolWfkVw3th+R8S1pEqaw&#10;c/sOikoraNN7OFeOGYQVE//QKLp27EDbtBZU5x9i3+FsHARx9U230rZJKG269UQrO0z6/sPU6TYm&#10;3ngLHZrHEhYZhaMsnyKnlXZt0gior9bTol0HIuQ6Nm/dQaVm5fzBwxjUozMpyYlY67NOQHQKidH+&#10;7NqxgzKHRqfuAxnY4zxap3UgJUxm05YdVLgtXDJuIt3bNqNt184UHNjOoSPZeP2acOfdd9Ik1I7F&#10;FkjLtDSiwoJPeh8CQqLwM+vIyK0gtUNPRg3qzKE9O0jffxhbVEvuuO1GkmNCjj9BttO1TQpH9u7m&#10;YHYxKa07MGTYENo2j2f7iq+JOX8SSv529meV0nfU9Uy6tAeW4Ca0Tk3kQPp2DuUWktK+B5dcejFt&#10;W6bSqnNvItVatuzYSVmtwcXjJtKlfRvatUolOSGKkuzDVHhVLr7kEpKj/NixbQcFRcW07juS6yYM&#10;RT3hqxwZFYXqLONQYSWdOnYmJiaG9h3b4S9LSJKMX1A4nTp3pEPbNJyl2aQfPEKtZmP8dTfStXkM&#10;ksVKctuOJEUGEhLVhJZpqfifUJpjOMr4cvk2Jl7Ygz2791BUozNu0u0M6NSciNhEmsX4s23bLvIL&#10;imnbbxQ3jD0fGYmgyATatErBbpGxWGwkN08lITYKCQmLLYCUFq2Ijw0BScbqH0hq607EhfoR26w1&#10;ndu3IiFYYseO3RTVGky48ga6de1Ak+gA9u/eSV5JNRdPvI6+bZJRrf6kprWiWcuOtGriz+bNm8kq&#10;KKPL4PHcOn4AMjLBUfG0apFKgFVClhXCouNo07kznZIi2LZtG4XlLnoPG8Og3h2w1B+D1pAmtG2R&#10;wP7dWzlwOJf4Nr249foJRAXZUC12Utt1JC7k5A5BVIuV5JTmJMXHIlv9adW+PUUZOzmU6Tsub73j&#10;ThLCbCi2AFq1bkN4SCCSJGMLCictrSXhwXYkWSEwLIrU1m0YMLAndbkH2L57Hw4phBvvuJvOqbEA&#10;NIkJw1TDGDHqUppGhYAlkDZpqRRk7uFQZh4ExnH9pOtpFn28EwDZL5SIEBtZhw8SnNie1skxxKek&#10;kpIUBZKEarETn9KaLt17EhfgZfu2XRRXVNN14EhGX9QfqwyBYbG0b9caVQJZsRAam0K7tEQkQLFY&#10;aNK8NeEWBzmFNbTp0A7bOX7bUxAE4bc4h3tXq2fUd/+syr7ul2UZJF/3zij1vbBpuq/YXakvflek&#10;4/MlQPe100GRff/WTV+PBviK/Yf27c2bA5uyID2blKYJRNTlc9GHa6nWjPp143tufVW1k/ZNN3yB&#10;xAQsCpgGeOvDoqr4tmMYvg4LJEBVQTJ9f8uyb77p6+0L0zz1doQz7y/Qu5pwZhleF09ddz4Jd8zn&#10;lt4RDWc3ClrpAYZPepx333+f5KgTgp8gCIIg/M2c+1fTsuwLOJwQGiTJ92/JF1KwqGBVfKFGlU+e&#10;D77pR4ODooBV9c1XfdOXbtzCTXO2gs3O1p3pXPn5Jl/AObZu9dTBQ/a1+UFVfAEHQJJ9y1vV40FK&#10;rp9mUev3qX7/jgWt+oD0c9sRBOF3kyQJv8AgbMpvL7n7y5AUgoMCMbRG/BoFQRAE4TSc+yU5Z4Np&#10;+kpTpPrWwJJ0PCAJjZMoyfkbMnE66lCtgVgaNNhvNEyDujoXfv5+x3qXEwRBEIS/I1FsQH2oOVpC&#10;JIuAIwiNk4SffyMOOPhKkgMC/UXAEQRBEP72RMgRBEEQBEEQBKFRESFH+NtSZaW+jqIgCIIgCILQ&#10;mJxTbXJumrGM2ev2nP02OcLfjmqz8o+hXfnXxd1EmxxBEARBEIRG5pwIOZIk4dZ03lubzo8H8rCI&#10;HsaEP5AsS3RJiOLu/u2x/Y+BuuH3Q4QcQRAEQRCEc8c5EXKOUhUFSTSYFc4STdP4H8YBhVN8P0TI&#10;EQRBEARBOHecUyEH0UJCOAv+x1xzkobfDxFyBEEQBEEQzh3nXL0wUzzE4w9+CIIgCIIgCI3bORdy&#10;BEEQBEEQBEEQfg8RcgRBEARBEARBaFREyBEEQRAEQRAEoVERIUcQBEEQBEEQhEZFhBxBEARBEARB&#10;EBoVEXIEQRAEQRAEQWhURMgRBEEQBEEQBKFRESFHEARBEARBEIRGRTJN89j4iF6v99iME0d0FwTh&#10;53k9HiRJoqqqiqCgIKziuyMIgiAIgvCnEiU5giAIgiAIgiA0Kj8bcozrrms4SRCEBsT3RBAEQRAE&#10;4dzzs9XVBEE4faK6miAIgiAIwrnjZ0tyBEEQBEEQBEEQ/opEyBEEQRAEQRAEoVERIUcQBEEQBEEQ&#10;hEZFhBxBEARBEARBEBoV0fGAIJwBf1THAyd8PQVBEARBEBoFSZIaTjrjRMgRhDPgjwg5BQUFVFRU&#10;nJUTgSAcZZompmkiy6KgXzi7NE1DVdWGkwXhD2UYBqZpoihKw1nCH0TTNPz8/EhNTW0464wSIUcQ&#10;zoAzHXJM06SoqAi73S5CjnBWGYaBYRjiYlM46xwOB/7+/g0nC8IfStM0DMPAZrOJ2hNnicfjweFw&#10;0LRp04azzihxq04QBEEQBEEQhEZFhBxBEARBEARBEBoVEXIEQRAEQRAEQWhURMgRBEEQBEEQBKFR&#10;ESFHEARB+MNIsnzanWdIkoyqKpzm4r/oVNuVZEV0qPAHUyQJVZZP+VDkM/DBngskCUVRkSUJqf4h&#10;/LkU+ZeOO5k/7ROSJFTVd6wIZ5/oXU0QzoA/o3c1SVZQZQlN1zFNE0lWUGTQNL3hooJw2k6ndzVZ&#10;VlAU3z0y0zTQdV8XrD9l4qyrw1Tt+NtOvb6jx61hGNRWlpJXXEWThCQC/Sw/s87TYOo4nC4sVjsW&#10;1dctrCTJ1FUUkF1SR2rzFNTGcsF9DjFNyKuuo8bt/clFnWFCkE0lMTTwZz/XX+tdTZIkFEVB1zVM&#10;JBRZBtNEN4yGi/6PJBRVAUNHN0xkRUXCRNePn1MlSUL3OMjKziU4qgkhNhmPLuEX4If0M6/rON/6&#10;TUPHMH5tWeF0SUB+jYMqp/cnN0gM0yTQaqFJsD+qLHGqd/30e1eTUFUFTANN//ljTpJkFEVGN3Q0&#10;Vx1HMvMIj0sgItj/V9b/93G2eldTnn766aeP/mGcsROFIPy9SJKE2+3GZrOdsb726+rqUFX1lCFH&#10;kmSKs3Yyb8k6QpukEB5o5/D2FazYlkGLZsnIinzKu4xy/d1t38O3nlMvA0gyMpzyR0FovH55nBwJ&#10;RTLZv2szc+bNZ9u27RzOKyc8KoYgPytIUv3zJGRZQsHN59Onsd8RQufUGDjhmJQkCVm1kJe+jh/X&#10;76B5izSy92zg06+X0KxVO6LDAn1brF/26MXBycewb7okyfg2K6MoKt6afGbNnIUUEEtikygAVIvK&#10;gbUL+Xz+ejp3606Azffdanj8C/+bo2/hG2v28I95m/liZyZf7DjC7B1HmLX9CF/tPEKYv42eTaMx&#10;fuZCz+v1YrFYGk6G+nOeq66QhfOWERKfgp9exY+LFpJdLZEYF+kLPPXH3VGyLNcfN0ePy+PbleST&#10;z5GyJON1VLF60QLKDX8S4qI4uGERG/fl0TS5OapkIskyisVCbdERPv90BlJ4U8p2/cDS7fl07tIe&#10;FfPYMXnS90eSkBUV013Bjz8swaGGEB0ehAS+/ZV8+0L9832vQfb9/2feK+E4RZb4Pj2Hu79dx6zt&#10;h0867j7dkoFmGvRNicWiyKf8PTs6Ts4v3diRZAWjrphF8+exu8BDq+Q43/Rj57z6c5MsU5mdzoKl&#10;q4lNbY9WksGMT2ZiiW1BclwEsnT8nHb0s214LB4/DuqP6fppjYmu63i9XkJDQxvOOqNEyBGEM0A6&#10;yyFHlmUKD67nnQ++pNqr0q1bZ/av/pqFW3IZPKAPrqoitm/ZSnZxJV5XDRXVbgKsBgcPZ1JTWsjO&#10;9P3oqh1cNezYtoXiai9hoSHYLDKVJQVs3bqNnMIy/IND8bdbxQ/t38gvhhxJwiKZbFq1mOXbDhMX&#10;G0Xmno1sP1RCl25d0atL2LFtC4ey81H9QwgNUFg6dx6u0FR6tW1CYdYhtm7bSZXDS01pEW7NYM+G&#10;RXz/40YiYhOJaRJHXGQciU0TseImY+9uduw+gAcLEWEhOKrLOJSZRUlhPnv2HUL1CyIkyB9XbSV7&#10;du1g/6FsrIGh+FPHj8tXYLWHUFmSR2mNl9CQEPz9rIRFxxEfG0lRdgYl5ZUc2reHrMIqQsLC8LOo&#10;jexS4uySJYnk8EC25pexI6uEapeHaoebGreXUe2TuadfWyynOq7q/WrIqclk5swFpHbqyNbF3/Lj&#10;riIGXXA+EcE2co8cYPv2XZTXeQkNC6G6MJvs4iqCQ0JQTI39+/bhwk5ooB2QcNeWs3P7VjILynDW&#10;1lBa6QRnIbM/m0VBnUl8fDhr581m1c5MElKag6ua7LwSKsqLqDPsJMTHkNg0mfzdK9id5yYyRGXf&#10;vsNY/EMIsktkH9pPjaYQHBRAVWEWuSVVeGoK+eLz2ZS6FKJjEwiy6uxL38nufQfQZTuhoUForjoO&#10;7t1N+v4MDIudkKCAP6+q1V+FCSkRQRTWOFl+sICqOhfVTg81tS66JkfzyICOxAb5/Wy4Pp2QY7FY&#10;OLhtLTM//4Ld+/Lofv75BFllTN1LzuH9bNuZTpVTJywsiL1rf2D23GUERTUlNiacyMgoklOSCbRK&#10;ZGaks33Hbuq8MuERYXgd1Rw+coSS4kL27t2PV7IRFuI7Dvbv2cneA4fA4k9wIzsORMgRhL+Qsx1y&#10;JEmmLH8/m3ZmYnirkEKaYq89wr5ind4dk/ls6tss37qPiuJcFi9cRF6tQss4mPL2u+zJyCfn8D7W&#10;rF1L+oEscjIzWLlsMS7/eJqFunlvylRyyurIzdjFtr3ZpLZqQ7D9d1QdEv5Sfi3kKJLB/t3bqLYn&#10;MnHCWII8eWzNKKdD++bM+eg9dmaWUp5/mA1b0klqlsqhnVtR49oQLxfx1ttTOZhXTNbBXfyw8EdM&#10;ewC15bnsycjDGhCCVa5j/py1tOjYll0/fslH3y6jpqqQZcvXYI9OQao4zKtvvEd+aRWZ+7awcvNB&#10;Op/XgTVzZzJ3+XZqKwvYvieH1q2T2bdtI7v3Z1NSmMuK5cuQw1IIqNzFrIXr6dy+FfM/e52vftxB&#10;RUUZW9Ys40iFSccOrbFI4jj/X5lAuJ+Nfs1iOFRRR0ZZNRaLyqQeaTxzcVeC7dZfvF/yayHH4ypm&#10;zaotOOoq2Lm/gMsnXkP7ZrEc2b6MaR9/Ra2ms2vdcvIcFuzuHKbN/IHm7btir97Pq29/TEL7XiRH&#10;BaJ5avhy+ht8t3I31RX5rFq6kE0ZDlolqqxYvYUat05UXAh7t+4gv6SK0CZNqDqwjY9nfMXBglJC&#10;A/3ZvGwOSnRr1KoMVm47SElpKYd2b2L19iO0TE1g0cy3yNPC6dQ2jV0/fMRXK/cTFRbI5k2bqHXr&#10;hEQ1IXvzYr5fuRWvs4YVy5YTnNCS/B3L+Oy7pTjrqtm8bTdN23QiIsDyi++bAH6qQq/kaLyGwfaC&#10;SnTD5ILWibw+qictokLQf+EN/NWQI8kohpMVi+ejhSQgO4pRo1rQvlk0u9Ys5L1PvqG8sozNGzZi&#10;+AVQlpXB7gOZSH4hRAfLLPrmWwKT21OyZznTPvuOypoqVv64FC0wkXC5indef5X0zBKKcg6y5Mf1&#10;NO3YmcNrvmfm3JU4ayvZuj2dZm07EeavNprj4GyFnFP8igmC8FdgGgZhcakM7t+RtT/MIau4Cqsq&#10;kZuRzvYsJxNvuZ9HH76XdvFB9XewTEzJjzHX38HD991GpOIgumVnHnr8CQZ3TuTwwT1s3LiBg5lF&#10;RERFEhEcyK5N6zmQkXXGgpvQOCiKSmHGdqa/8xY/rD/EwEGDcB3azLY9hwgOjyAiLJjMPVvYtXc/&#10;yCqS4WL39k1o4S25/9HHuevGKwiymFiC4uiY1pS4+CSuufoKYq0yuinhqsxj8epdDBp/C08++Tjn&#10;twpn8YJl1LncBEQmMu6Gu3n4zhswanLZm1cLEljsduJT0ujcsRWKaaLpEj0vvIxHHn2Yfu1iOJKx&#10;H7dxtNqHiVcz6dBzIA8++jiTxl9IRvpmDhbUop4q3AmnTTdNEkIDeeGS82gfF8GwVvE8MbQToTbL&#10;726HIiHhddaw6selRDRrR4e0FAyvgw2Ll1DigqioaAJVg1VLFhMU34YmtloO7D/AxjVrCUhoR+dm&#10;UeimRE1eOhv2lzL+xrt47KF76do6GdM0iWnahpbxkfQdMpyh5w+jR9s4mrbqwNhLhxNiAdUezlXX&#10;TqJPmzg8Xt3XHkjXiYhryo13PcTD992OteYQG/flo0jHG7tLEugmtGnXiqbxcVwwYhy9mgXw48q1&#10;qPZgoqKicZTlsWzJMlyoWGxWouOT6dKlA36qKEg/HbppEmSz8ugFHRnRNpHU6BBeuqQ7qRHBaL/z&#10;Br6syFQWZrPvcDFd+17IgE7JbNu4CbezitVr1pPQeTAPP/wId954BSlNkujasSWRMTGMu+o6WsQE&#10;4dVNvO4qli5ZRYdB43jyyScZ3bcVy+cvoNKjgy2M4Zdfy2OP3k+M3cmOPUeQZBlVtRKd1JwuXTpg&#10;l01Ryvw/EGdzQfiLMk0wJIVu/YaQ5Odg8ZrtuA0J09SRZBt+FguqYiMkwOo7OZom2AOJDbJgtdsJ&#10;iYolKiwQiyoTEh6Oaeg4PF5sAeHEx8XRvE0HLrt8DClNwk9qeCsIhqET1qQZ0X4eylwWuvXshuRx&#10;o1j9SYyPo2nz1owcM462zRMwDB3TBN0wsPoFolpsWP0Cscq++vGmaWBycscFhm6gK2APCEFVLdgs&#10;NgyXC92AgMBAAgPtWP1CsVoUvJpK554DGNq3KzV5h9i6fRdVbh1UK9HBfiiqSmh0JKZhomMeu/A0&#10;kQkOCsRmUQkMCUEyDDya+ZOGy8JvZxgmMUF+tIwKpkVkMFH+drTfGXDw3abB4hfMgGEXUbhnA2u2&#10;7sFUFDxendCwGOLjm9Ch50Auu3QY8fFJdO7Yiq3rl7B4Szb9Bw7ETzUxTTANDUmSCQj0x2KxY7P5&#10;+cKvecIDs/7YPD7NPzyJ5PgIpAalfTablQA/G34BAVhUBa9m+IKNbiJJJnW1TpCOl5KCiaFrGLI/&#10;sfGJxMcnMHTEaAb07EBau64MHzIAo7qArVt3UFTpbDy90v3BNMMgwt9OamQwzSKCSAoNQDN/X8AB&#10;UDDIyT1MRmYOP37/OWt2HCTvyB4y8sqQMPH380OWFEIjYwgLDYb6jiVODKemAV7DwO4fiEVV8LPb&#10;wevGYxjYg4IICPBDlv0IDvHH69Jo06UPlww7H60smy3bdlFa7fxJZx7CrxMhRxD+wkxdRwmIYsSI&#10;oYQHBeD0mDRp2oq0iDo+mv4eb7/5Bj/uzD/hR9JEN0wM03dRaZgGhmliGgaaJtGuW1eig02O5BVz&#10;aM82DuaUo/oF1d/9FgQf0zAICI1h+LiJhEuVLFq4iqSO3UhuEsbBI/nkHt7HjgM5KNYAFEwk1U7L&#10;1u2pyVjLu2+/xZR3ppFb60EyDSKiY/HWljNn3mIqvQYSJn7hTejeLJbFM9/m9clvsGTrQXoOGYi/&#10;RfEdt4aBaRi+jjNMN+lb1rBhTzb+gX4UFuTj9PouMo36i0rTMEHy9cLkI2GVdZYvnMO7777NlA++&#10;oklKK1rFB6Lp4lg/EwzDxGsaeHTTV1XoTFyfmYBk4bwBFzKsdxrfzPiMPZnl9BjUH72ujNy8XLZv&#10;20xBrYw9IJAOHTrgLThAjRpHlzbx9ReeOkFN2pIaY2fGe6/z2ptTWLV5F4akYLP7ExXtz4bVy9i+&#10;L5Po+ESKjhxg8Yo1OHSQZep7Ejz+YhRFJjtjD1Pffp1X33iHMj2Ufl1a0zS1JRt/XMD7773L/A0H&#10;kQDFHkJ4sD8rFs3jQKlJ707NKMjLoTDnMBu37MIMCCNn7yaWr9+NPTCQsqICak7RY5jw8wzT9xvn&#10;0Y0zEqwlScbrrGHPli0073I+EyZMYPzEa4mzOdm6v4TOXTqyZ9Ucpk6fxgvPv8DKzXsIjU1E0Z3M&#10;//4b8itdKDJY/YLo3bkN6xfMYvKrk/nyxy106H8BERYZ0/Cdo0zTd2wpqsH+nRtZvnE3gUFBlBXm&#10;UePSRMj5H4g2OYJwBpztNjngK7Gx+IfRPDmB0IgmxIQEEB7dhA6dOtEitTm6swo1vCkD+3QkKjaR&#10;pvFRyKofqc1TsKkKui4Rl9iUqLBgdK9GQGg0bTt1pX1KHPnZ2SjBcQweOoikyKDfXc1E+Ov4xTY5&#10;9VeqmqYTEh5DamoqyVF26rwGiS070LVNKuVFubgIYMCgIaQ1jcLj8RKblEKn9m1o2iSKmspKmrbp&#10;TucWCcQ3bUbL1u0J9bfg1iQSkpMIDgimectUOp3XBbteR6UT+l00mgu6tQFTw+ofTLOUJGySgWZI&#10;NE9rR9vUBFyVxVS5LQy6eBRtE0LwGgpJSSmEBfujazrB4bHEx0RgC4wguUkEu3dso1m7LkQG+RGR&#10;2IrLxlxCmJ/ys42ThdMnSRJuzWDpwXwSQwPomxJ7Wm36fqlNDpKEZOroWGmW1pq2rVLxVzxUana6&#10;dulG0xg/sjJziU3txEUX9MTfqmJVvOzcvos2/S7mvJYJx+p9yRZ/2rZri1FXjTUsni6dOpCYlEjL&#10;ls2JS2yK7q4jLDqBtLadCFA1JFsQcbExhEZG0zwlHhkDQ7aQkJxKsL+NhORWJEX645QCGX35OFIT&#10;Y4hr0pQgq47L8KNfr85ExyXSvHlLkuMj0dxOAmJTGdCnK6q7ivxyF137D6Fnu2bExMUhe6oprnTR&#10;+4KL6NU+WZx/fwNVlvkxowDNMLikTdJpdRX/S21yJAm8bifFlS469+xLpzapREZGEuEvIdkC6d73&#10;AmIDJUoqamjVpS+D+vcgNDya2HB/XB6DuPgEggMDSWzWgo6duxBpNyitdNK5/8WMGHQesqmjWOyk&#10;pCQTaLfg1XRik1pwXodWaI4Kiqs1+gwaTve2TRvVNfrZapMjxskRhDNA+pPGyVFk0DUdE5AVFUUC&#10;r6b5ujpVFCTTxAAk00A3TN8YE1r9GBMnjQehIAOarh8bkJH68SHED+zfy2mNk3PC8SLLiu8Ot6ZD&#10;/cB31P+IGYaBoqpQP5aOrCgosoxpGCDJmIaObhj1Ayv6qrTJsuwbB8X0jUkhSRKGoaPrhu+4lmXf&#10;MSxJWBQFXfcd/4qi+kpvdN8xraoKhq5jmCay7Btg1DBNLKqF2pIspr35Ik16X8n44QPQvW40TTut&#10;C3Hh10mSRI3bw8J9ufROjiExNAD9NM4jpzdOjuqr6gWoiu/Y0nT9+LFV305GVRW2LfuWj+Zt5pZ7&#10;7iMtPgz9xLFN6o9VyfS1dZAw8WrHz3/HjiOLCoaBAfXnV99xrigqpq6BrCBLvkImWZKOHfe+fa0/&#10;7gzfxbKmab7xzRT52PoVVUGWJExDrx975afHvXD6FEli7t4ckkIDaB8Xflo3LX51nBxJQlV84xsd&#10;PY4V1TeGkqbpvvOX7Os63Pf76jsfnXhOO3ouUuoHBjVNA03Tjx0nev14d4pqOfa73JiPg7M1To4I&#10;OYJwBvwZIUcQ/ginE3L+yiRZxltbzrIfviesRW96dExD17SGiwm/k26YuDWdYLvltKsN/VrIOW2S&#10;hGy4Wbf8Bwr0SC66oBd25eQ2EkLjZOILFr+lA5FfDTnCGSdCjiD8hYiQIzQWjT3kAGCaeDxuJNWC&#10;5QxVLxV+Spak07qTftQZCzn4Wnq73W4Ui61+lPrT3w/hr02SfANtnu4nLkLO2Xe2Qs7pR11BEARB&#10;aAwkCbufH1ZVBJw/0m8JOGecJGP3D/B9xn/mfghnnfkbAo7QuImQIwiCIPztNOziVWh8TMPXe6Qg&#10;CH9PIuQIgiAIgiAIgtCoiJAjCIIgCIIgCEKjIjoeEIQz4Ex3PACQl5dHTU2N6HhAOKvMXxwnRxD+&#10;OL84To4g/EHEOe/M+7UOHDRNw2KxkJaW1nDWGSVCjiCcAWc65JimSUlJCZGRkeLEK5xVf4ve1YRz&#10;0hntXU0QTpNW34W8OOedObquN5x0jFQ/eHp5eTnx8fENZ59R4upJEARBEARBEIRGRYQcQRAEQRAE&#10;QRD+ELIs/ylV70XIEQRBEARBEAThjJIkCYfDwfr166moqDjr1e/P7tYEQRAEQRAEQWj0dF1n9erV&#10;rFixgjVr1uD1es9qiY4IOYIgCIIgCIIgnDGKopCenk56ejqmabJv3z527tz5qz2vnUki5AiCIAiC&#10;IAiCcEbV1tYSGRlJfHw8kZGRuN1uNE07a6U5ogtpQTgDRBfSQmMhupAW/iy/pwtpj2awNbeYJftz&#10;2FtQgbO+W+AzRZElEkIDOT81nr7N44gM8Gu4iPAXJbqQPvN0XUeSJFwuF263+9h0m82G3W4/a11I&#10;i5AjCGeACDlCYyFCjvBn+V9CjmGaLDuQy7OLtrA5u4g6jxdTMxoudmbIMjaLQmJYILf1a8+NvdoS&#10;bBeDl/7ViZBz5h0dJ0eSpJNKbY5GjrMVcsTVkyAIgiAIfzkOj8bLS7cxcup8lu/PodblwTQBRf5j&#10;HhK4vRoZRZU88NVqrvt0CYdLqxvuliAI9UzTPHbjzDCMs9oeBxFyBEEQBEH4K5qyejdPfr+eOqcH&#10;ZAnORj1/SarfFnyz5QB3f7mCcoer4VKCIJwDRMgRBEEQBOEv5ccDufx3yVbcXs0XOhr6uRvGp3sn&#10;2TiN5RSF+bszeXnptoZzBEE4B4iQIwiCIPwPTIoLC6j1+Openwmm5sHhdKKfokmFaXjJy8km80gm&#10;RzKzcbiON2b9rby15WzfvI6CmlNsSDjnOb0aMzYfIL+s2leN7BSsFhnlxOxjmmCYxIQGkxLoh2ya&#10;vmmmeTwQHf1bsnJ+qyTSguy+sHN0ekMSmIbJ7K0H2ZFX2nCu8HdimmguJ+7aSg4vn8uWL2dQlJWP&#10;p86BrjU8R+rUFGRTkrGX0szDuERJ4B/m1GcHQRD+tnbs2MGsWbOO/f3444+fNP+3WL16NRMmTGg4&#10;WWgEvOVHeO2/LzBrcfpJ02sqSsnLL8LpcuJyu303xE2DqrIS8guK8Xh9P/get5vamloK83Mpq6oD&#10;oODARj74+BO2ZeT/5Ea6t7qIN958g4WLl7Bk2UpKKmrQPE7qHA4KcnOpqHFgAuUlBeQXleJre27i&#10;qqvF43VTlJ9HaUUNAJqrhkP7d1Pu8IWcmvJS8goKcbq9gElVZTVH44+pu6mudWCaJi5HNXl5eVQ7&#10;jgcszeOiuCCP4rLKny08EM6sjOIqFqRngqo0nAWmSduW7Vhz72iuax8NXgN0A0VRsNos3DrkPF7v&#10;3pIAWQJFxmZVsSi+khubzYIiGahyAFf37sTw2BCQJWRFxt+q1gejBtuTJQ6VVLNwT3aDGcLfiuHm&#10;4BcvMe/+W9g7fy4Fa5ew6bXHmPvPRyjKbhiAa9j838dZ88brbH3/ZX584V8UZpX4VuOpozIrg5qy&#10;CnynTh1XdTnOilIqs7PweHRM3UN17hHqKmuO53PdS21+FlUFhRiGiaF5cFZVHDuPas5aHDW1ALgq&#10;iijPOoLb2fg7G1Oefvrpp4/+YRjirpYg/C8kScLtdmOz2VCUU/zw/g+O9jR0tvqTPyojI4Pdu3fT&#10;p08fAF566SUmTpxIWVkZW7duJSkpCerDUFFREbGxsZSVleF0Ok+af/jwYdavX88LL7zACacZ4Rxn&#10;miamaf5qr347Vy6i3BpKScZhzuvXHasEGTvW8MPyteTkl5C9bzNbMmtJSU4ia8dqVm1JJzf7CBm5&#10;pSQlxrJ3yxLm/biN0uIctm/fiTU8nrqCdJat3Ykm22mVmoLVcvy75K2rZGtGMXffeSvnde5AaJA/&#10;WxZ+xKJtuZTkZLBl+z4cNUUcPHiQzZu2Uq1bSGwSzbLP3mdHYRG5hzLZsWM7Hls4MYESGYcOE5Pa&#10;iaqMdSxft5UjhzI4lFNEVHQk6xd8SXVAU+LD/MncupKNh6sIszlZungF2Xl5HNi/H7/IBAIkJ2tX&#10;LGHX/iNkZ2ZQUieRHB990vsknD6v14vF8uu9lW3NLeHdtXt8f/zk9Chz16V9uSItApfTw/z0bCKa&#10;xPGPoV0Z1z6J7imxePOLKQoOY1KPlgxvl8zAlCiaN4nj8h4t6R0bSGZZLX52K3llVfTs3Ibx7RMZ&#10;0SGFDpF+bM8rw3PipZIkgabTLCaU4W2Sz/r5Wvj9jl77/to57xfJKlpdJVJwGAnnj6dpl1aEJrfC&#10;InlI7DcE60kdtzk5PH8OLSa9QPcJF1K+bi6VrmBim4ez89N3ydi4jvxtWzH8YwgMgLWvPETuvkyy&#10;1v5A4b5D1Obu4cCyhRxetx7/+JYEhdo4OGcau+YvJGvLOuqqDQLDLGyf+QFKVGuCwwLY98VkCips&#10;+LmOsG32LHJ3bqbo4CECk1rhH2A7cefOiF/qYECSJHRdx+l0Ehwc3HD2GfU7PlFBEP5OLrzwQqqr&#10;q1m9ejWzZs1i/fr1rF+/nhdffJG9e/dy1VVXsXbt2mPLN2vWjFtuueWkdQiNhFHLtsNV9OtzPh1i&#10;PWw5WAHeMhb8sJ6Ujn254vIRhFu8ZOcWUFNWwJyFy2neoRfDBp9P5d4VrNmTQ0VZEZoSwuhxV9I9&#10;NZSFi9cRl5BMWtu2DB48mEC/ky92ZUmiojCLz2fN5vvFa6lyeKguLcBrjeLyKybSLtLJ/NV76D5o&#10;JGOGdGHXxs3kFFZQnJ9JDVGMuOxyhvZoyYLv51JR50ZWFFwVmcz9YRMtzxvIFRMuw1pxhDVb9tG0&#10;aQwrl68FDDbtziQy3J8NC+fiDEnioosuJCHIzfdzl7Fn1xa27C2j7+CL6NmxGWvnfktOTeO/O/pn&#10;q3Z5MD3aTwOOaeAfGsOAaBtTlu8mqUkM7ZuEMGlwTy5NCWRjXg2KxQ8Fk57tWnB11yRyS6ro374t&#10;D3aPpKC0lsv7dOLK1s0Z1zGNobGRXN27IwNiA9hfbHLroB50igr8adU106DS6cZd322u8DclKciK&#10;QfbqteSuXUBZcS3yqUobkTBNg4xv3mXL9KmUV0lENk8he/4HHN5fQZuR19AkwcKOTz6iqqyc6uxD&#10;hLTuR6+b7qBux1yyszx0m3Q/UcF17Fu6lOLNC0n/YQutJt5NjwmXkbdwOkUFtfgZVeRt2YKplZK1&#10;djshEX7s/GIGRLSh45ixmDmb2fnNgoY716iIkCMIwmmJiIigurqavn378uGHH1JVVUVVVRU//vgj&#10;ABdccAEPP/xww6cJjVDZoXTKXR6cTi9+YaHs2rgBZ3Uxbnss7ZolIckW2rZtQ5PIQGqrSsguKmPb&#10;moV8/vVcKj1Q49Cx+oeS1LQ5KpCY2gqttgDNkFFkBVn+6YWBaZrYA4Jp26EjbVo0xW5RUG3+pLbp&#10;AEDLtGSimrYhMsBCVHwcgRaJ2to67EHhdOzeBasikdiuK/5aNRUON7KsUFuSjR7WlJZJ0cgWf1ql&#10;RFNeUUFMq54EVR5ky45tmEGRJCfFkrEvk9xDO5g5cxbpmWWYzmrKynLJzc1h0ZwvmL98K6qfjTrP&#10;mR2EUjiFhiHjKN1kYIdmtAy1ExwYTNPYKLq1iKN1lI1t+/bw3pJtrM0uRlEUTF0nq7CIV3/czKaC&#10;Co7kZPL+6t3sqPQQZbdhaF4008TrcbNufxZvLN1PiUums5+94Vbri5MaJi7h70qSfq2nPxNJkrEG&#10;+JG5cgnBXS4ltUsaFQf3oVfmc2jODIoOFWDVvHg0L7aIOGLbdyEksRUxLZsT2b47wdFxxLbugO52&#10;UH5oJ9b4LiSlJhHRqidR8QFUlrqJ79KVury9HFnyPUZ8T6IiLNQU5FG9fwN7v/sGl0tCNR005tsy&#10;IuQIgnCSoKAgqqqqGk5m4cKFANx+++0APPzwwzz88MPHpgt/FwY79mZQUVbCrq3r2J9VQmX+Hgq9&#10;4QToxew9kkWdo5b0vRkUltYRHBZJ0/gm9Dh/KCMvHkJKcivaNA1B13W89dV+DE3Hq2vIioLX7aCi&#10;shLN7SQ7O5ej98ZNTFAsxMU1IToiGEUCQ/di1Fc6100T3TRB8lU/0bxeJMDjrGbHhm3U1NSSlb4N&#10;rz2YMH87mtdNQGQylpocDmfnUVdTzp7sCiLCw4iIiKJrp3g++mQeoZExNAmPoFXrJJq26saokSPp&#10;2roZaZ06EhOdTErzFIZcfClDz+9Jk5TmxAed+aofwsmC/WxIFvXk9jGmCTZ/RreNpaiglFKHk4Nl&#10;Di6MiyI7r5oeHbvy8oSeXNI6AU3T6p8qYVUVJMnERAZVxjBN3wPf6k1AUWRsqgyYnHKoUgnC/KzY&#10;xGCSf2+miSnJ2CPC8QuPwepn+ZlqWya610t8v5F0GX0RlenrqHVCeGoatpjmtBp9FYk9zyfhkhEE&#10;+/uhudwY9b2xGJqGYfhupJi6hmGahKe0wVO4g9xDeVQcWEtJnpOIpslEte0EzgK2zvicpoMuJDA0&#10;hMAmTYnq2Jc2I8cT270P8b378usVRP+6RJscQTgDGlObnNjYWL766ivmzZvHJ598woQJE4iLi+PB&#10;Bx+kurqawYMH06NHD5544gkOHz5MTk4OwcHB5OTkHGvHQ32bnKlTp7JkyRL8/f1Pmvf/7d15fFzl&#10;fe/xzzlnVu37bsmWkG2MdxuDsU0gQAiYEtZAQm7TJDdLU1p6e6mTNO0tSV4kaXpT0tskTdLQQEjC&#10;EpYQwmKDwYBXbON93yVL1mLt+8ycc+4fI8nWeMHLyJaG7/v1mpdG5zmzIM8czvd5fs9zZOT6oDk5&#10;bqiDg4cbmfORhdx8w0eYM2saZqiDsL+YuRMyWLZsGXsP1tLSWIObWcL0aTOpyLRZvmoDNdWH6PJk&#10;MnfGJHq72vAm5VFWlEGkr4uG1h5mz5xBY/Vudh+oJeC0sHjNAa6YPjHaR26H2LF9O4erqtm97xA5&#10;hcUYva3488dTnOkn0tNGUyjIZeVFGE6IhsZOSsrGULd9I91B2L15C5t2HGTBzXdQkZdES1sHRRPm&#10;UJnazRtvr2TPnt10+3K4/toFpPg92L3drNuwgwU33Up+eoC8oiK2rl1JVU0NB+vauXzulYwvK6az&#10;bi9bdh/gwL595FXM4LJx+bF/MjlDZzonpy9s89LWA7R39x63fLSLJ5hKrt/gv95ax6OrdrGqphWf&#10;3+A3q7fSSoBsr8vyPVUs31fP9vZuDje2sL6mBQyT/fVNbGjoBtdlZ81RDrS3s7mmkX2dPWytrmdP&#10;aw+GGWb9oXoO9YSO9dS7LobH4p6Z45lXXnj825RRIi5zcoCe+gPUbN5KVsVE/CkZ9DUcpLcXSmZf&#10;iWfIUxt01deTPX0BBRMq6a49gDejmNIF19F36D2qVq2itb6J0quuJyM/h56WevKmLSAYNOlrriNY&#10;No2s/AzsrjacQA6lc68nyWpi76t/5MjW3RTd+DkmzJmAGcyBrjq6OtOYdudC/ClZpBflUr/uTWo3&#10;b8b2ZFB+9fX4ffE/xzh5uIu6kHNyDPe4dxIOJ/KglcjwMQyDtrY2UlNT8fl8sc1nzXVdGhsbycnJ&#10;Oe8Dr8jZGLgytedUvdKui9tfbnHcJgzCvLdqDTljJ1BelMu+1a/x9qEQt992K5l+iIT7CEdc/IEA&#10;pnHsf4IDId5xnOhn3XWwbZttK16kp+harqjMHnwdx7GJ9C/Heuxk2Iieb7oujgtm/0mv67rghnj6&#10;kX9jyhf+lglBA9fy4u2vkXddd/C17UiIUNjFH/APnjPvWLeMdzcf5XOfv2uwp9NxbPr6+vD6AngG&#10;li52HXp7ezE8PvzeU/zN5IwMdOx8kN6IzQPPvcMv3toEx//NXRciNlhWNPw4DthudJlp244GE8cF&#10;j3nsOjiWFW0jutoaEbv/sS5YBtgOmBZYQNiOruh2fMeT7VBZmMnz//NmJhce+6zK6BGJREdGTnnM&#10;O0Oh1jqqVi2jqz2EYYLrGGROnMmYaZcNKWZs3LGZmrUrcYmu3Idt47gupuXFMF1C3d0Y3gBer4Vr&#10;O7iuDYYVrYh0nOjnzzCix2IXDNPEskxCPV24hgdfIIBrR3AxMFwHByN6zAVM08KNhAj1hfAEAqTm&#10;5jJm3vX4U+MbNuzTzE8b6BRubm6muLg4tjmuFHJE4kAhRxLFB4ac09iycjFvrd9DMOCls8vmqutu&#10;4oop42J3OyMdzQ0EM/PwnE8noxviDz//GRPv/SITM4KxrafkRnpZ+offYE24mWunFMU2yzA505AD&#10;sHxfLfc9voSqo6e+Vs6wc6MLYvyfmy/nn2+aE9sqo0S8Qs6Zat63m4btG/s7jMDAoL8gNxqGDBPD&#10;dXEGiioHAk3s/eMeR/9IVLRz59i2gY6c40dWDMPAwMCxIwQysymefRW+5JTB9nhQyBFJIAo5kijO&#10;J+SATWN9Pe2dPSSnZZKTnRVTpnGhuXS2teFLTcc3WNb0wVzXobOtlUBaFt6L+v4/XM4m5AD88M0N&#10;fPOl1fT1hS980HGjFxe9eco4fvcXN5IePP/jvlwcFzrkfBiMlJBzgY8KIiKSuCxy84uoqKigIPdi&#10;BxwAg5T0jLMKOACGYZKaoYAz0j1wzTS+tfAK8jOSo2VmjnPixTrjySVaxhaOEPBY3DGrkl9++qMK&#10;OCIjlEZyROJAIzmSKM5vJEfk3J3tSM6AJTuq+a9V23h3bw31bd0QiRybcxMvRnTOTjDoY3pJLvfO&#10;Gs/nrphIauD8j/dycWkkJ/5GykiOQo5IHCjkSKJQyJGL5VxDDkBXKMzaQw3saWilpbcP245vyDEN&#10;SPJ7KU5PYU5ZHiUZ8Z3DIBePQk78KeSIJBCFHEkUCjlysZxPyBE5Vwo58TdSQo7OnkREREREJKEo&#10;5IiIiIiISEJRyBERERERkYSikCMiIiIiIglFIUdERERERBKKQo6IiIiIiCQULSEtEgfDtYR0enq6&#10;lpCWC8q2bVzX1XKqcsFpCWm5GLSEdPyd7rzlQi4hrZAjEgfDEXIaGhpISUnBMIzYZpFho+vkyMWi&#10;kCMXgzp24sswjNOeB13IkHPqqCUiIiIiIjIKKeSIiIiIiEhCUbmaSBxc6HK1rq6u2E0yjJKTk2M3&#10;JSyVq8nFonI1uRhUrhZfKlcTEREREREZJgo5IiIiMvoZYBrGsN5OMrAuIiOUytVE4kDlaolN5Woi&#10;w+9cy9VMAyzTJOK49IQihGwbZ/DMJk4M8JgmSV4Lv8fEcQ1sx4ndS0YhlavF10gqV1PIEYkDhZzE&#10;ppAjMvzOJeR4TJOw7bDlSBPLD9Tz9t4j7Kxvoce2IY5Bx2OaFKUnMW9cPleXF3J5aS45yQHCthPP&#10;l5GLQCEnvhRyRBKMQk5iU8gRGX5nG3I8lkldRze/WLmDx97bTU1TOxhGdGhnOLgu2C6BoI+Fl5Xy&#10;t1dPYU5ZHhFbIzqjmUJOfI2kkKM5OSIiIjKqeEyD/Ufb+ZvnV/Dw4vXUNHeAxwLLjAad4biZJngt&#10;esMRnlu/l88/uYw/bavCGq5QJSLnRSFHRERERg3LNOgMRfj+0o28uGF/dMKMFefTmWNFLicyDPBY&#10;7Klr5WsvrWZ7XSuWGefXl1HLMAwM04TTZd/jw7MMG30rRUREZFQwAMsweHbTfp58f2803MSOpLgO&#10;hCOcdPUB1z19gOlnWlbsphN5TPbWt/KdJevpDUcwdcL6oWZaXiyfDzvcR6irC8zo7ycrOTcMczAM&#10;mR6vss4wUcgRERGRUcE0Deo6enh+8wFCfeGT9oT7/SnMrSyiKNV7bPEBxwHbYU7lGG4tzcXrutEQ&#10;ZDvRn+7AfQfTSuGvrpnFzYXp0ccN7HeybGTA8gN1vLP/CL54jybJKGGAE6Zl91oOvPUqG371I1b8&#10;v++x/aUXOLhiBV2tHdGRnf59DbOPmpWL2f6H37HjxWeo3riZiB1dntywPHj8ASyvd3B/y+vD9Prw&#10;+APR8G1aePzB6D4DH3/TxPIH8Pj80fBkRB83ELAMy4vpsQAD0+vHE+h/rgSnb6SIDLFt2zZeeOGF&#10;wd+/+93vDmk/U9u2beNLX/oS99xzD9u2bYttFhE5a6ZhsO9oO6sONpy8RM1xWTBzGi99+Wa+MGMM&#10;RKIjOtnpqYzLy+CTV0zibyaNIdPvIyMlSElOKgWpPkyPl8L8TDKDHnAMUgN+0jweUoJBslKDjMtN&#10;I91vnhh0DJPG9m6W76/Dcd3TVihJgjLAME2atr7L7sV/xEjKJbO4iO6DG9j18vN0d7uYA6ONholh&#10;9LD3ucdoPHgUp6eJ3c89StXmXZi+AD11e9nxx99wYN0GIo6JE+7hyKaVHNm4mp0vPUvTkWYi7fXs&#10;ffUZqjZsxXENDNPC7mzi4OvPsfONpfT12oS7W6nZvJae3giGadBxaBtH9hzCMGwa3n+Trc8/xdHD&#10;DRgJHnSshx566KGBXxyt+S5yTgZWC/H7/VhxOmh0dXXhO8VQ93CuhHjgwAF27tzJnDlzAPjxj3/M&#10;3XffTUtLC5s3b6akpAT6Q0xjYyN5eXm0tLTQ29s7pL2np4dbbrmFq6++mn/8x3/k7rvvHvI6o8np&#10;VopJNK7r4roupuYYyAUWDofxDvZgn5xpGKyvbuS3a/ecWKYGYPn4+p9dycw0E8eGxdsOcem0yfzq&#10;ngXcMaWMueUFHNldhVlRwY9umc2tU8r51KxKbrpsHPddPpF7LiugqqGLWZUlGK1d3PGxefz9vEpu&#10;nVHJJ8bn8uauw3SG3WM96AYQcRibm84NE0rwWOYJOUhGtoFFhs/nmGd6A4RajuIGAnjTKkjOsPHk&#10;VOD3RCiY81G8ViQakPtDzqE3llDyZ/cz6YYraV77Ot1WPunJbaz52c9xgxk0v7+UpmaHzPw01v7r&#10;39LUaBPuPMy+l1+gYfdO+np7qHrzRZzkEtIyLDb858M01vfRXbuVQ6s3k1kxhj0v/AYyLiGnJIut&#10;v/oXevwl9O54g51vb8SX5HBgyUtYuePJKszCPVlp5zkyDOO050GGYWDbNj09PaSlpcU2x9W5/4uK&#10;yIfKPffcQ0dHB2vWrOGFF15g3bp1rFu3jh//+Mfs3r2br3zlK6xdu3Zw/7KyMjIzMwFIT08/7plE&#10;RM6VS0/YBtuObQDHJi+vlMszLH6wbDuFRbnMLM/lL666lN6G/Xz6NytYWdOJzzIoyckgxejlwefe&#10;pt72U2418PU/rMKbmc9NY0uYnJPJuJQgkwqzqDp4iL95eitlJeOYkZvKCcM5bvQipBHHOVn1nHyo&#10;2LQePEj7wV10t/eeevEB12HHr77Dqw/+FY0dqZTOmk714t/T5y2geMp0CsaXcmTpYtpbWsCbwtib&#10;/wdz/3IR6cEuzJI5XPGlv6Py8kup3fw+9atepKklg9n3P8jcv3wQT+tG6qrbySlIoWHzeroa99Cw&#10;r53M/GT2r1xDasVl5E+aQUayzf4lbxD2+E75Nkc7hRwROSOZmZl0dHRwxRVX8NRTT9HR0UFHRwfv&#10;vvsuAAsWLOD++++PfRgPP/wwDzzwQOxmEZFzYOA52WIDAI7BbXPGMjYtwNyKEooyM5k/toAMr0lv&#10;bzfdfd2E7AgmBq7r0t7dxbbaeuq6e2hp62BPYzM1PWH8lgWui+uCY9vUt3exo7aNPhumej0nZBwM&#10;8FgGBsaJbfKh47oOONFr75ySYVE07+P4fS7ZM6+lYHwpfW2t9B7Zz5E179JU1UxqUQmmx8QKBAmk&#10;Z+AJpJCcnUMwJxfL5yeQmYNhQLirDSstm5S0JAIZWQQCHsJhH3lTZxNuPsieF39P0vSPkZ1uEW5v&#10;pm33JmrfW013yE9maR5uJHGruBRyRGSIlJQU2tvbYzfz9NNPA7Bo0SIA7r//fu6///7B7SezaNEi&#10;HnjgAS677LLYJhGRs2YYkJXkx+f3Dl0lzXUgJZ2ri9N5de12fr12J09vPczcwmxWbT1EaeU0Hrt3&#10;PnMK02npC9MbDtMZsjEMk95QmM6wg2sY9IRC9EQidPWF6bZtuvpC9EUcDMOhoy9En31cqdoAwyAn&#10;OUDQ5yFxTxfldIz+cOO6FnnTppEzdS7p2Sm4/dNAhn5kXOxQH2nl05i08BYaV7xI3b46iuddRzAr&#10;k9SyCoJZWeTNX0ByMIDd1xt9HtfFDodwIpHos4TD2GGbrMvmYTZvYv1jj7Hp8X+nqSudoonjyJww&#10;BW+kkR1/epsx864kmFNI3pTpBHNySS8rJ1g4htwZc/C64YTN5oZ7XNQczjp/kURmGAZtbW2kpqbG&#10;Zf6G67o0NDSQkpJy0jk5XV1dsZviaiDItLa2ctNNN3HNNdfwve99j4yMjMG5Os888wxTp06luLiY&#10;oqIi1q5dO2Qk5/HHH+fhhx9mxowZcFxIGo2Sk5NjNyUsx3FwHEdX/5YLrru7m6SkpNjNQ3gsk71H&#10;2/jUr5eyueooePr7al0X0xdgRlEm1XWNNLT1kpmdwcTcJLYcaWVSST6FQYvGrl7aWjrp8vvJ9Lhs&#10;qm3mkoIcgnYP25r6GF+QSagrTHKyn+72LoIZqfR0tLOvLcKM0iwa6puo7j3uXMl1Cfo8/Oj2q/ji&#10;lROjpXQyqth2dNTlfI55ptdL86a32PLCs3hzKvCYDr0tDfjyL2H6n38Fv9nXn8kNTKuPmnffIWXi&#10;fFLTXQ6vXkFy+UxyyrKpWbGY5uoGDF8qRXOuJjUzSO3ad8iecT2p6X7q172Jmz2JgopiOvZvprnF&#10;oWjyJNp2ruLI1l24hp/sGfMpmlCOYbo0bniXhv3NlN+8kGDQR3fdfmrWrKS7q4+kvFKKr1iA32/E&#10;fU7O6c6DBuYwNzc3U1xcHNscVwo5InFwIUOOaRh0dHYO2SbDSyFHZPidScgxjGip2feXbuQ7r6wD&#10;67gLKrpudK6OZUW3DSz/bJrR7YYR3ccyoz/d/ouIDrRZJkTsaCmc4w79aRrRtoHnHhBxmFOez9Of&#10;vZ6itCQicTxZlAsjHiEHw8AJ99BVf4RQ78DS5gaBrDySMzOiI439Yaj63aUcWPoyrm2DafZ/VB0M&#10;w8K0TOxwGMPyYBguru1gmGa0BK5/4QIYuH/sc2haFk4kgouB5Yneh+iqbxgG2Hb0If2lmI5tAwap&#10;xSVMvOMzJOXkRd9PHCjkiCSYCxlyuAAjOTKUQo7I8DuTkAPgtUx2NbTyuSffZt3+OvCeeiWnYeW4&#10;BANefnrHPO6bXUnYVrHaaBSXkEM0dBhG7CwQd7BkDaL79LW20NvaFJ33BdG5XAzc7w8v/W3RX4/9&#10;PnTfY/cH9yMa9oc+9vi9ju3nOg6WP0ByXgGm1ze0/PM8KOSIJBiFnMSmkCMy/M405AD4LJOXtlfx&#10;wPMrqW5sA48VO/FheDkuHo/J//rIVP75xllDBndkdIlbyDlD0c9KbBi6eNz+UaZ4GUkhZ+T8lUVE&#10;RETOQMh2WHjpGH72yQXMn1Ac7YW+ENf6c12I2JRkpfDwwjl884YZJ70mqcipuG40WIyUWyLTV1NE&#10;RERGnYjr8rEJJfzqU9fwyO1XMbssj1S/d9hGVQJei7LsNP7qmqk8/efX89fzLyPgtdA0HJGRSeVq&#10;InGgcrXEpnI1keF3NuVqx/OYBo7r0tIbpqGjm/aeMLbjxHVZXBNI8nvITQ6SkxzA57GwHXfIXAcZ&#10;nS50uVqiG0nlago5InGgkJPYFHJEht+5hpwB5nHHyhOPmufn+CjjEr1QqCQGhZz4GkkhR+VqIiIi&#10;Muo5rjt4s+N8O/65FXBERgeN5IjEwYUeyREZLhrJkYvlfEdyRM6FRnLiSyM5IiIiIiIiw0QhR0RE&#10;REREEopCjoiIiIiIJBTNyRGJg+Gck2Oa6ouQC0dzcuRi0ZwcuRgikQiAjnlxYhgGXq83dvOgCzkn&#10;RyFHJA6GI+Q0NjaSlZWlkCMXlEKOXCwKOXIxKOTE33HR4gQKOSKjzHCFnJycHIUcuaAUcuRiUciR&#10;i0EhJ/5s247dNOhChhydPYmIiIiISEJRyBERERERkYSikCMiIiIiIglFIUdERERERBKKQo6IiIiI&#10;iCQUra4mEgdaXU0ShVZXk4vlfFdX6w6F2dPYSk1rN2HHiW0+L6YBmUkBxudmkJcajG2WUUyrq8Xf&#10;SFldTSFHJA4UciRRKOTIxXKuIaelp4/frt3F6zur2VHfQn17N5E4hxzDMMgI+ijPTufKcQV8ZvZ4&#10;phbnxO4mo5BCTvwp5IgkkEQKOZs2bWLHjh3ce++9AHzzm9/k4Ycfjt3tA23atImf//znNDc3841v&#10;fINp06bF7iIjkEKOXCznEnI2VDfy939YyfJ9tfT19oFhwHAdM10XHAfDshiXl8E/3Dibz82ZiGka&#10;sXvKKKKQE38jJeQM05FAREarjo4OqqqqBn9fv349AE1NTSxfvnxw+6ZNm9i0adNgW2x7amoqP/3p&#10;T/nJT37C1772tcHtIiLxsGJfLZ/81WKWbj9EXyQCXg94rGht2XDcLBO8HlzTYH9DC1996i1++NaG&#10;2LclIiOEQo6InJGPf/zjtLe3s3z5cp566ilWr17N6tWr+cEPfsCOHTu47777WLly5eD+5eXlLF++&#10;nEcffZTbb799yHOJiJyP6tZO/uFPq9l7pAk8ZnQE50wcK145PecD9jNNQmGb77y2jpe2HIhtFZER&#10;QCFHRM5IdnY27e3tzJ8/n8cee4y2tjba2tp48803AfjoRz/KokWLhjxm27ZttLW1DY74SGJwXRfb&#10;tqO385z70FJXS0tnV+xmkdN64r1dvLPrMFhWbFM0yIRtOMlH0zDNM8pD6ckBfB9U9mYadHT18i9v&#10;vM/Rrt7YVvmQ6mw8wtGqQ4TCpw7KruvgODbOeR4/5fQ+4BssIh82qamptLW1xW7mtddeA+CrX/0q&#10;AIsWLWLRokWD20/my1/+Mg8//DBLliyJbZJRy2HDyqU88siP+M+f/YznX3mTU1dff7Dty99kS1UN&#10;pz4dEBmqqqWD5zfujYaZ2MDiumRn5vG/b5zB5UVBsN3ofrYDtsunF0zl29PLCbpOdLTGjbnZNh4r&#10;i+/feR1fGZcTfZzjHts3lmGwsbqR17Yfim2RDxO7l6qlv2XFv3+Hd77/dd769oO888N/ZsV//YKj&#10;hxtjdu5i0y9/wOsPPcib3/066599np6e6LwgiS/roYceemjgFyVKkXMzMJHO7/djnaxn8RwMTMI1&#10;zqTbMY4KCgp47rnnePnll3niiSe49957KSws5MEHH6S9vZ3rr7+eK664gn/6p39i//79VFdXk5aW&#10;RnV1NfPmzRt8nldeeYVHHnmEl19+meuuu25Im4xcruviuu5pFrywWb9uLelFldx9+61MqCilq+EI&#10;O7ZtYfvOrby3YRdJ6em0Ht7J4tffpj3ipaQwh8bqg+zauZvaw3t5Z8V6XH8K+dnp7Fm3kkjuGMYV&#10;5HBw+waWLXuH6qNd5Obl0nR4HzsP1lNcmIdrh9n23rv0JRfidtTyzrJ32Lr7EMlpGaSnJNHb2cL7&#10;a1ayav1mQqaf7KxMrAv71ZHzFA6H8Xq9sZtP8P7hRh5ZtgnbdU8sU3Phzuvn87NbptLX0cGru45g&#10;+v3MLi9kRkk2N0+7hMmRMO+09FCal8GkokwKk73gCzCjvJAsj0tzT5i0oMXe+haslBTKc9KYUZKJ&#10;33Bp7A4NfT3DIBwKU5aTzscvLR3aJqPCwLnvqY95Z8D00LJnPU11LYy94R5KZ00nELBoO1xF0VU3&#10;Egwc/9xdbHn852R/5PNMumYah159ii5yKbyklKOblrHx+d/RWNNMavFYTLubXa89ReO+vexa/BJh&#10;bwZmTy2bn3uC+sNtZJaOxeO16Di0ha3PPsH+jTtJzivBcjrYs+x1/Lnl+AMe6te/QW1NN5lZXva8&#10;9jTbXl9C2EwhvaAAcxiOk8etaXYCwzCwbZuenh7S0tJim+NKIUckDhIp5AAsXLiQhQsXctdddzF5&#10;8mSSkpJYuHAh1113HZWVlVRWVnLXXXcxb948Jk+eTGlp6QkhprKycvB5Yttk5PrgkOOwd+d2Wnts&#10;sjNSsZIy6KzeypO/f4my6fMoCXbzq18+hptcxOzpE1j24lO4pVOxGnbxu9+8QPbEGUwsSeeNV17G&#10;yRyL2XgQN38MkdqtPPfmJq5csIDOg++zZH0VFQVBlq94j4IJ0wn01vDUH1dx6bgMXv7Ta+RVTKUk&#10;3eWVxUvJGTuOFS89S5OVy6xLx7DmrddpDidRMSYv9s3LCHamIWd9dQNPrtl1klXUXPCl8q2PT6Ov&#10;pYnUpCTe2XmIa+bP5b9vm0VFbhZXlhdRu+sAmdOm8MvbZlKZm80X5k3lrinFXF5azFfmVtLQGOKe&#10;q6ZS0NnNfbddxwOzihlfPIavXFnGa1v209RrDx1Bsh3K8zK4ZfJYPCe8Jxnp4hJygJ6jtYTsMG21&#10;fTjtOwj7S/CZfRTMugrfkNOCXg4ufpXA2JnkFqTQsHk9vsIpeLu38O5/P0fJ/I/Rs+MNdm88TH5F&#10;EWv+79/R5xtHzph0tjz6b9QeOErupMkcWfokrX3pZKaFWP6v38Ez9nKSaGDz08+TNWU61UueIeQr&#10;In9sHuv/49v4xs6gbumvOVwdYdzMCex59lG6PCUUlsd/hbOREnLO719UREQ+ZAwMx+bwwf1s3LSJ&#10;6oZ27IhL5bTZzJ4zjemz5jJrfC5F067mkvGTuH52CVt21mJHHMbPvIqrF1zOpVMv5+q509i5eS22&#10;YeFEQuzbtp7Lrr6DyeMruOHOO3EPbsPNKyYnxWLv7n3s27KeslnzaTl8gNr6VlqP1nKotgEivax7&#10;+20ONLYRam9i34Fqurt7qautRhdFSExh24GTdcraDpPGlTEp3cNLuxsoKszh8spCbplUyMr1q7nx&#10;J6/wh111+LwWHgN2VlfzyV/8kaWHO2g/sod7Hl/C1h6TWblZ+FwHDLBweGn1Ru78+QrarQzmZKVE&#10;w9TxXJdwxMH+oMUKJLG5LuAQ6e4m0tVJJNJfyHvCx8IAXA6/9SxLvv0NetOnMOEjl3N42Ws43iQi&#10;jYcxvH7a3l9Le3sHgYIKJt7xeabc+UXGXFpC9txPMGXhXUy6/lraaw5wZM3L2FlzmPuZTzPjsw+S&#10;l9tFXVU7YyaPp3nnRlr2rqEtnEdeYZCarTvxeFw66xrxe00a1q4hkQvlFHJEROQsuDiWjznzFnD7&#10;J25l2tgsHMfA77Wi5WGGQUpqEn5v/zUnTA8RO4RpuHR3dxO9HJtLX18PpsfX3yFuYHn9hLo7o6/Q&#10;20PYhaTUfC6rKKJm70YWv1fNgisnYRkmvqQksnLzyMvLo3TMWMaVFQIe0rOyyc3NoXTcWMrKitFV&#10;LxJT0GtFV1QbwgXDw52zx5Ljs5hXUUxGMJlrS/IgZDMmN495FTlUZKeC42IYBo7j0BnqI2RH6AmF&#10;CEcidEZsDMPAJHozcIk4Ln0hG8OBMUbs60Y/80k+Dx7rJG3yIWOcmGlO4AIm4268mzGTyvFnZJOc&#10;EsDyeDE8QZILS0gZM4nym24mKeiPfh490SOl15+Exx+9Fp/H68W0LLwBP3a4O9qp43YS6gzhScok&#10;f8osIh01bH7qt+TMu4X0VC+m5cWflk1acSkZU66kbMEc4lN7MjLpGykiImfBwHQjbFizmpdffpVV&#10;G7bgGFZMWeWx+4ZhYhkmptdH074NvPDsM/zh6Sd4e/1+rpw3HwMby+tj0uwF7Hvn9zz74h959Je/&#10;Jnf2R8j3G0ycNp36fZvoTJ9AbsBi/OSplOWnUn2kgaMNhznaGeLSmVcye0IBR2qq6WxvpqahmfTM&#10;/BPmpEtiyE9NIjXoH7oQgONipWZQHrT4/gtv85lfL+HvF2+kNC+FZ1dtpiutmB/+2RzSjT72dvRy&#10;tKOLqtZuwKShrZOajjCO61LX0kFjVzeHWzto6O2jpqktOg/HiHCouY3GcMwyG250OenC9GR8Cjkf&#10;cg7hngilV11J8dyFZGZ6iYQjJ0wbAxPT5yO5eDyTbr+Pzh3vUL23jso7PkuSe5S6Te9Tt2Ed/sIS&#10;kpJTo+GnP1wbHu+xsjrLi+n1kjvnNjJ91Sz71jdZ9q2v0Z0xk0tmVpJ8yTTSA70cWnuAcfNnEyio&#10;5JJrFtBVtZUjm9bRVHWY1LLxCX2cNNzjCufC0S42ETlLhmHQ1tZGamoqPl+0l+V8uK5LY2MjOTk5&#10;510nLHI2HMfBcZzTXv275Wg9RxqOAiZJaRnkZ6TQ3RsiIycby7FpbqrDl1ZIit+kp7WeLk8adZtX&#10;s31/E7OuvpzOlnZyC8dQlJdBW0M9bnIqGclBmhtqqa5tJJCSRfm4MXgtA5wOfvwf/82cG29jzsQy&#10;AHo7WjlYXU3Y9VJUOpbs1ACuHeLQwQO0dvaRk19EUUGOevFGmYF5iB+kobOH+x5fwhtbDkQvADrA&#10;MPCaBpGIjeu4GJaJ12MSjtj4fV5SvBbtPWFsHFxMTCDiOFimgQFEHBfLMgdHely3/ycujgOWaeC6&#10;DvbxXfWOQ3ZKkMf//AYWXjb2uAYZLSKRaMHW6Y55Z6Jj/wY2PP0EISMVy4RIVyeZk+cy/e67howq&#10;hzqbqXt/Hf68MoJJHlqr9mGm5pOWl0133QGaD1ZhpuaSU16Ox3BorT5IcvElBAIeOg7vxU3OIy0r&#10;nd6mI3T3umQUFhLubODo7j04ZhLZ4y8lmBzEMAy66g7Q0dpH7iWXYHksnHAPLft30dHSSUrROHLG&#10;lZGcnYt5nv/tsWz71GtuDsxhbm5uprg4/vOBjqeQIxIHCjmSKM4k5JyLLcuXsrO6i0986lbO5htS&#10;s205f1pby5133kZO6tk8UkabMw05AI+u2sFXn3qLUMTmjJeHOtlqbOfLdrh9ZiW//ewNBI8PXDJq&#10;xCvkANiRCM7ACb5hYnm9J3w8a95byf5lr+I6NhhGdJTGdXFxMTCgP3QPLIgwpH3I/egTu270cYZp&#10;Rif8u85gyVx0n2g4H2AY0WtF2eEwaUVjmPiJTxHMzBpsjweFHJEEopAjiWK4Qs7RmmqaO/qomHjJ&#10;WdWA1+7bRZcRpKK8VCMzCe5sQk5rdx9ffuotnlm3O7rKWpyzyxlxHMZkp/H7L9zEFWX5sa0ySsQz&#10;5JyJSG8vkd7u2M0XgYtpefEmp2DE+TxDIUckgSjkSKIYrpAj8kHOJuQA7D3axpeefJO3dh6Ohpx4&#10;j9Kcigu4DvnpyfznPddy+7Ty2D1kFLnQIefDYKSEHJ09iYiIyKhzSU46T/7Fjfz1tdPJTA5guC5E&#10;7OG92Q4+j8m1E8bw/BcXKuCIjGAayRGJA43kSKLQSI5cLGc7kjPAdV1WH6rnt2t3sbW2mbbevrhf&#10;s8YEkvxeSjJSuHXKOG6bOo6U/qV8ZXTTSE78jZSRHIUckThQyJFEoZAjF8u5hpzjdYXCdPSGsB36&#10;68riwwQCPi+ZSf7YJhnlFHLiTyFHJIEo5EiiUMiRiyUeIUfkbCnkxN9ICTk6exIRERERkYSikCMi&#10;IiIiIglFIUdERERERBLKkDk5IiIiIiIio51GckREREREJKEo5IiIiIiISEJRyBERERERkYSikCMi&#10;IiIiIglFIUdERERERBKKQo6IiIiIiCQUhRwREREREUkoCjkiIiIiIpJQFHJERERERCShKOSIiIiI&#10;iEhCUcgREREREZGEopAjIiIiIiIJRSFHREREREQSikKOiIiIiIgkFIUcERERERFJKAo5IiIiIiKS&#10;UBRyREREREQkoSjkiIiIiIhIQlHIERERERGRhKKQIyIiIiIiCUUhR0REREREEopCjoiIiIiIJBSF&#10;HBERERERSSgKOSIiIiIiklAUckREREREJKEo5IiIiIiISEJRyBERERERkYSikCMiIiIiIglFIUdE&#10;RERERBLK/we7sdXHG1aO5wAAAABJRU5ErkJgglBLAwQUAAYACAAAACEA51ERNOAAAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJbUoTsymlqKci2Ari7TX7moRm34bsNkn/&#10;vevJHocZZr7J15NpxUC9aywriGcRCOLS6oYrBV+Ht6cVCOeRNbaWScGVHKyL+7scM21H/qRh7ysR&#10;SthlqKD2vsukdGVNBt3MdsTBO9neoA+yr6TucQzlppXzKFpKgw2HhRo72tZUnvcXo+B9xHHzHL8O&#10;u/Npe/05JB/fu5iUenyYNi8gPE3+Pwx/+AEdisB0tBfWTrQK0iQEFSSLJYhgp9EqBnFUME8XMcgi&#10;l7cHil8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89&#10;ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1Jm&#10;vZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3&#10;BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATpzDHngE&#10;AACjDQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAzHW/&#10;G3qcAAB6nAAAFAAAAAAAAAAAAAAAAADeBgAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYA&#10;CAAAACEA51ERNOAAAAAIAQAADwAAAAAAAAAAAAAAAACKowAAZHJzL2Rvd25yZXYueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAl6QAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAiqUAAAAA&#10;">
                 <v:shape id="Picture 1" o:spid="_x0000_s1027" type="#_x0000_t75" alt="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect." style="position:absolute;width:62915;height:17767;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3sKxUygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYK3uumalhpdpQgFQSiYFqm3Z/Y1CWbfhuyqaX99Vyh4HGbmG2ax6m0jLtT52rGGx0kC&#10;grhwpuZSw+fH28MLCB+QDTaOScMPeVgth4MFZsZdeUeXPJQiQthnqKEKoc2k9EVFFv3EtcTR+3ad&#10;xRBlV0rT4TXCbSNVkjxLizXHhQpbWldUnPKz1aASSeV+fzrk63Tzrr6Os+Z3G7Qej/rXOYhAfbiH&#10;/9sboyFV01SlTwpuj+IbkMs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPewrFTKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
-                  <v:imagedata r:id="rId19" o:title="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect" cropbottom="5627f"/>
+                  <v:imagedata r:id="rId15" o:title="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect" cropbottom="5627f"/>
                 </v:shape>
                 <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;left:18288;top:9923;width:24054;height:2108;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBqR4vzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeIVepCb1z6Jbo7RCpXgoVL14e9287i5uXpYkuttv3xSEHoeZ+Q2zXPe2EVfyoXas4Wmk&#10;QBAXztRcajge3h7nIEJENtg4Jg0/FGC9uhssMTeu40+67mMpEoRDjhqqGNtcylBUZDGMXEucvG/n&#10;LcYkfSmNxy7BbSPHSmXSYs1pocKWNhUV5/3Favjanvxm/jrZxsswS+hzuaOPTuuH+/7lGUSkPv6H&#10;b+13o2GsZtliMs3UDP4+pT8gV78AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgakeL8wA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
                 <v:rect id="Rectangle 17" o:spid="_x0000_s1029" style="position:absolute;left:53942;top:9923;width:6762;height:2061;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxsCxGzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PT8Mw&#10;DMXvSHyHyJO4IJayv1VZNsEkpmkHJAYXbqbx2mqNUyXZWr49PiBxfPbzz++tNoNr1ZVCbDwbeBxn&#10;oIhLbxuuDHx+vD7koGJCtth6JgM/FGGzvr1ZYWF9z+90PaZKCYRjgQbqlLpC61jW5DCOfUcsu5MP&#10;DpPIUGkbsBe4a/UkyxbaYcPyocaOtjWV5+PFGfjefYVt/jLdpcv9QtDn6kBvvTF3o+H5CVSiIf2b&#10;/673VuLPlvP5ZJlPJbR0kgHo9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsbAsRswA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
+                <w10:wrap type="tight"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3EE81A72" w14:textId="77777777" w:rsidR="002C7E50" w:rsidRDefault="002C7E50" w:rsidP="002C7E50">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67FFC436" w14:textId="07861BE0" w:rsidR="00B64375" w:rsidRPr="001442B2" w:rsidRDefault="00497708" w:rsidP="001442B2">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B64375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1981514F" w14:textId="0BAC6788" w:rsidR="00D97257" w:rsidRDefault="46548AAE">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -4592,102 +4732,94 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1DDEE7A7" id="Rectangle 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:111.85pt;margin-top:5.65pt;width:55.6pt;height:7.35pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQmY3segIAAFwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22n6VdQpwhadBhQ&#10;tMXaoWdFlmIDsqhRSpzs14+SHaftih2GXWxRJB/JJ5KXV9vWsI1C34AteXGUc6ashKqxq5L/eL79&#10;cs6ZD8JWwoBVJd8pz6/mnz9ddm6mJlCDqRQyArF+1rmS1yG4WZZ5WatW+CNwypJSA7YikIirrELR&#10;EXprskmen2YdYOUQpPKebm96JZ8nfK2VDA9aexWYKTnlFtIX03cZv9n8UsxWKFzdyCEN8Q9ZtKKx&#10;FHSEuhFBsDU2f0C1jUTwoMORhDYDrRupUg1UTZG/q+apFk6lWogc70aa/P+DlfebJ/eIREPn/MzT&#10;MVax1djGP+XHtoms3UiW2gYm6fIsP50eE6WSVBfH+fkkcpkdfB368FVBy+Kh5EhPkRgSmzsfetO9&#10;SQzlwTTVbWNMEuLzq2uDbCPo4ZarYgB/Y2VstLUQvXrAeJMdCkmnsDMq2hn7XWnWVJT6JCWSeuwQ&#10;REipbCh6VS0q1ccuTvI8tQmVNnqkQhNgRNYUf8QeAN4WsMfusxzso6tKLTo6539LrHcePVJksGF0&#10;bhsL+BGAoaqGyL39nqSemsjSEqrdIzKEfkC8k7cNPdud8OFRIE0EPTRNeXigjzbQlRyGE2c14K+P&#10;7qM9NSppOetowkruf64FKs7MN0stfFFMp3EkkzA9OZuQgK81y9cau26vgXqhoH3iZDpG+2D2R43Q&#10;vtAyWMSopBJWUuySy4B74Tr0k0/rRKrFIpnRGDoR7uyTkxE8shrb8nn7ItANvRuo5+9hP41i9q6F&#10;e9voaWGxDqCb1N8HXge+aYRT4wzrJu6I13KyOizF+W8AAAD//wMAUEsDBBQABgAIAAAAIQBf5wJR&#10;3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2YNhDiVAhBBdwohLMb&#10;myTCXofYacPfs5zguHqjmbflZvaOHewY+4AKlgsBzGITTI+tgrfXh4srYDFpNNoFtAq+bYRNdXpS&#10;6sKEI77Ywy61jEowFlpBl9JQcB6bznodF2GwSOwjjF4nOseWm1Efqdw7ngmx5l73SAudHuxdZ5vP&#10;3eQVTKv86X5+/9rKWtT5c+1Wj2k7KHV+Nt/eAEt2Tn9h+NUndajIaR8mNJE5BVkmc4oSWEpgFJDy&#10;8hrYnshaAK9K/v+D6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQmY3segIAAFwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBf5wJR3QAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="06F46F2E" id="Rectangle 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:111.85pt;margin-top:5.65pt;width:55.6pt;height:7.35pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQmY3segIAAFwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22n6VdQpwhadBhQ&#10;tMXaoWdFlmIDsqhRSpzs14+SHaftih2GXWxRJB/JJ5KXV9vWsI1C34AteXGUc6ashKqxq5L/eL79&#10;cs6ZD8JWwoBVJd8pz6/mnz9ddm6mJlCDqRQyArF+1rmS1yG4WZZ5WatW+CNwypJSA7YikIirrELR&#10;EXprskmen2YdYOUQpPKebm96JZ8nfK2VDA9aexWYKTnlFtIX03cZv9n8UsxWKFzdyCEN8Q9ZtKKx&#10;FHSEuhFBsDU2f0C1jUTwoMORhDYDrRupUg1UTZG/q+apFk6lWogc70aa/P+DlfebJ/eIREPn/MzT&#10;MVax1djGP+XHtoms3UiW2gYm6fIsP50eE6WSVBfH+fkkcpkdfB368FVBy+Kh5EhPkRgSmzsfetO9&#10;SQzlwTTVbWNMEuLzq2uDbCPo4ZarYgB/Y2VstLUQvXrAeJMdCkmnsDMq2hn7XWnWVJT6JCWSeuwQ&#10;REipbCh6VS0q1ccuTvI8tQmVNnqkQhNgRNYUf8QeAN4WsMfusxzso6tKLTo6539LrHcePVJksGF0&#10;bhsL+BGAoaqGyL39nqSemsjSEqrdIzKEfkC8k7cNPdud8OFRIE0EPTRNeXigjzbQlRyGE2c14K+P&#10;7qM9NSppOetowkruf64FKs7MN0stfFFMp3EkkzA9OZuQgK81y9cau26vgXqhoH3iZDpG+2D2R43Q&#10;vtAyWMSopBJWUuySy4B74Tr0k0/rRKrFIpnRGDoR7uyTkxE8shrb8nn7ItANvRuo5+9hP41i9q6F&#10;e9voaWGxDqCb1N8HXge+aYRT4wzrJu6I13KyOizF+W8AAAD//wMAUEsDBBQABgAIAAAAIQBf5wJR&#10;3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2YNhDiVAhBBdwohLMb&#10;myTCXofYacPfs5zguHqjmbflZvaOHewY+4AKlgsBzGITTI+tgrfXh4srYDFpNNoFtAq+bYRNdXpS&#10;6sKEI77Ywy61jEowFlpBl9JQcB6bznodF2GwSOwjjF4nOseWm1Efqdw7ngmx5l73SAudHuxdZ5vP&#10;3eQVTKv86X5+/9rKWtT5c+1Wj2k7KHV+Nt/eAEt2Tn9h+NUndajIaR8mNJE5BVkmc4oSWEpgFJDy&#10;8hrYnshaAK9K/v+D6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQmY3segIAAFwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBf5wJR3QAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C928F4" w14:textId="00AA3B10" w:rsidR="005E6A85" w:rsidRDefault="001F5E5A" w:rsidP="00864465">
+    <w:p w14:paraId="550EEB00" w14:textId="0D5104FA" w:rsidR="00882510" w:rsidRPr="0056758E" w:rsidDel="00243120" w:rsidRDefault="001F5E5A" w:rsidP="66B2923A">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
       </w:pPr>
       <w:r>
         <w:t>Click</w:t>
       </w:r>
       <w:r w:rsidR="674CF7D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="674CF7D1" w:rsidRPr="00812923">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00280A43" w:rsidRPr="00864465">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="674CF7D1" w:rsidRPr="00864465">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="2FCA9163">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="674CF7D1" w:rsidRPr="00864465">
         <w:t xml:space="preserve"> remove’</w:t>
       </w:r>
       <w:r w:rsidR="674CF7D1" w:rsidRPr="00812923">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="674CF7D1">
         <w:t>to confirm the action</w:t>
       </w:r>
       <w:r w:rsidR="00BF783F">
         <w:t xml:space="preserve"> in the pop-up box</w:t>
       </w:r>
       <w:r w:rsidR="674CF7D1">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="2607908A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A595478" wp14:editId="000B74B3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>774510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>84351</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1493985" cy="252483"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="32566932" name="Rectangle 28"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -4718,89 +4850,89 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="17CEF7D2" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:61pt;margin-top:6.65pt;width:117.65pt;height:19.9pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoyf8NfAIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZGuDOkXQosOA&#10;oi3WDj0rshQbkEWNUuJkXz9Kdpy2K3YYdpElkXwknx91cblrDdsq9A3YkhcnOWfKSqgauy75j6eb&#10;T2ec+SBsJQxYVfK98vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ889ZB1g5BKm8p9vr3sgXCV9rJcO91l4FZkpOtYW0YlpXcc0WF2K+RuHqRg5liH+oohWN&#10;paQj1LUIgm2w+QOqbSSCBx1OJLQZaN1IlXqgbor8TTePtXAq9ULkeDfS5P8frLzbProHJBo65+ee&#10;trGLncY2fqk+tktk7Uey1C4wSZfF9Pz0/GzGmSTbZDaZnp1GNrNjtEMfvipoWdyUHOlnJI7E9taH&#10;3vXgEpN5ME110xiTDlEA6sog2wr6dat1MYC/8jI2+lqIUT1gvMmOraRd2BsV/Yz9rjRrKip+kgpJ&#10;KjsmEVIqG4reVItK9bmLWZ4noVBrY0RqNAFGZE35R+wB4HUDB+y+ysE/hqok0jE4/1thffAYkTKD&#10;DWNw21jA9wAMdTVk7v0PJPXURJZWUO0fkCH0I+KdvGnot90KHx4E0kzQ9NCch3tatIGu5DDsOKsB&#10;f713H/1JqmTlrKMZK7n/uRGoODPfLIn4vJhO41Cmw3T2ZUIHfGlZvbTYTXsFpIWCXhQn0zb6B3PY&#10;aoT2mZ6DZcxKJmEl5S65DHg4XIV+9ulBkWq5TG40iE6EW/voZASPrEZZPu2eBbpBu4FUfweHeRTz&#10;NxLufWOkheUmgG6Svo+8DnzTECfhDA9OfCVenpPX8Vlc/AYAAP//AwBQSwMEFAAGAAgAAAAhAESy&#10;/FzdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo01ghKMSpEIIKuLUQ&#10;zm68JBHxOsROG/6e5QS3Ge1o9k25WdwgjjiF3pOG9SoBgdR421Or4e318eoGRIiGrBk8oYZvDLCp&#10;zs9KU1h/oh0e97EVXEKhMBq6GMdCytB06ExY+RGJbx9+ciaynVppJ3PicjfINEmupTM98YfOjHjf&#10;YfO5n52GOcufH5b3r62qkzp/qYfsKW5HrS8vlrtbEBGX+BeGX3xGh4qZDn4mG8TAPk15S2ShFAgO&#10;qCxncdCQqTXIqpT/F1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACjJ/w18AgAAXgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAESy/FzdAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="38799B53" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:61pt;margin-top:6.65pt;width:117.65pt;height:19.9pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoyf8NfAIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZGuDOkXQosOA&#10;oi3WDj0rshQbkEWNUuJkXz9Kdpy2K3YYdpElkXwknx91cblrDdsq9A3YkhcnOWfKSqgauy75j6eb&#10;T2ec+SBsJQxYVfK98vxy8fHDRefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh1xnVUo&#10;OkJvTTbJ889ZB1g5BKm8p9vr3sgXCV9rJcO91l4FZkpOtYW0YlpXcc0WF2K+RuHqRg5liH+oohWN&#10;paQj1LUIgm2w+QOqbSSCBx1OJLQZaN1IlXqgbor8TTePtXAq9ULkeDfS5P8frLzbProHJBo65+ee&#10;trGLncY2fqk+tktk7Uey1C4wSZfF9Pz0/GzGmSTbZDaZnp1GNrNjtEMfvipoWdyUHOlnJI7E9taH&#10;3vXgEpN5ME110xiTDlEA6sog2wr6dat1MYC/8jI2+lqIUT1gvMmOraRd2BsV/Yz9rjRrKip+kgpJ&#10;KjsmEVIqG4reVItK9bmLWZ4noVBrY0RqNAFGZE35R+wB4HUDB+y+ysE/hqok0jE4/1thffAYkTKD&#10;DWNw21jA9wAMdTVk7v0PJPXURJZWUO0fkCH0I+KdvGnot90KHx4E0kzQ9NCch3tatIGu5DDsOKsB&#10;f713H/1JqmTlrKMZK7n/uRGoODPfLIn4vJhO41Cmw3T2ZUIHfGlZvbTYTXsFpIWCXhQn0zb6B3PY&#10;aoT2mZ6DZcxKJmEl5S65DHg4XIV+9ulBkWq5TG40iE6EW/voZASPrEZZPu2eBbpBu4FUfweHeRTz&#10;NxLufWOkheUmgG6Svo+8DnzTECfhDA9OfCVenpPX8Vlc/AYAAP//AwBQSwMEFAAGAAgAAAAhAESy&#10;/FzdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo01ghKMSpEIIKuLUQ&#10;zm68JBHxOsROG/6e5QS3Ge1o9k25WdwgjjiF3pOG9SoBgdR421Or4e318eoGRIiGrBk8oYZvDLCp&#10;zs9KU1h/oh0e97EVXEKhMBq6GMdCytB06ExY+RGJbx9+ciaynVppJ3PicjfINEmupTM98YfOjHjf&#10;YfO5n52GOcufH5b3r62qkzp/qYfsKW5HrS8vlrtbEBGX+BeGX3xGh4qZDn4mG8TAPk15S2ShFAgO&#10;qCxncdCQqTXIqpT/F1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACjJ/w18AgAAXgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAESy/FzdAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00882510" w:rsidRPr="00882510" w:rsidDel="00243120" w:rsidSect="00E349EF">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+    <w:sectPr w:rsidR="00882510" w:rsidRPr="0056758E" w:rsidDel="00243120" w:rsidSect="00E349EF">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55B335C9" w14:textId="77777777" w:rsidR="00A370D3" w:rsidRDefault="00A370D3" w:rsidP="00176C28">
+    <w:p w14:paraId="71C43787" w14:textId="77777777" w:rsidR="00167BCB" w:rsidRDefault="00167BCB" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57234865" w14:textId="77777777" w:rsidR="00A370D3" w:rsidRDefault="00A370D3"/>
+    <w:p w14:paraId="0F932CA8" w14:textId="77777777" w:rsidR="00167BCB" w:rsidRDefault="00167BCB"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AB4A566" w14:textId="77777777" w:rsidR="00A370D3" w:rsidRDefault="00A370D3" w:rsidP="00176C28">
+    <w:p w14:paraId="50459534" w14:textId="77777777" w:rsidR="00167BCB" w:rsidRDefault="00167BCB" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3A0450" w14:textId="77777777" w:rsidR="00A370D3" w:rsidRDefault="00A370D3"/>
+    <w:p w14:paraId="1879D2C5" w14:textId="77777777" w:rsidR="00167BCB" w:rsidRDefault="00167BCB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4846,50 +4978,57 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="89826918"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="42F3C323" w14:textId="77777777" w:rsidR="009633DE" w:rsidRDefault="009633DE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -5155,64 +5294,102 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2133416" cy="648000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DB8B24C" w14:textId="77777777" w:rsidR="00A370D3" w:rsidRDefault="00A370D3" w:rsidP="00176C28">
+    <w:p w14:paraId="6F144EB0" w14:textId="77777777" w:rsidR="00167BCB" w:rsidRDefault="00167BCB" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019CBBFE" w14:textId="77777777" w:rsidR="00A370D3" w:rsidRDefault="00A370D3"/>
+    <w:p w14:paraId="791BB670" w14:textId="77777777" w:rsidR="00167BCB" w:rsidRDefault="00167BCB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="072B4496" w14:textId="77777777" w:rsidR="00A370D3" w:rsidRDefault="00A370D3" w:rsidP="00176C28">
+    <w:p w14:paraId="3407AAA6" w14:textId="77777777" w:rsidR="00167BCB" w:rsidRDefault="00167BCB" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F2EEDC" w14:textId="77777777" w:rsidR="00A370D3" w:rsidRDefault="00A370D3"/>
+    <w:p w14:paraId="252A74E1" w14:textId="77777777" w:rsidR="00167BCB" w:rsidRDefault="00167BCB"/>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="5636EEBC" w14:textId="16B83B8D" w:rsidR="00CB1096" w:rsidRDefault="00CB1096">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1096">
+        <w:t>https://onlineservices.cer.gov.au/</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="3297A6A8" w14:textId="696EA4BC" w:rsidR="00CB1096" w:rsidRDefault="00CB1096">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1096">
+        <w:t>https://onlineservices.cer.gov.au/switch-account</w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0543E0CC" w14:textId="5ED9B7EA" w:rsidR="00D81782" w:rsidRDefault="00D81782" w:rsidP="00977234">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1813B0E7" w14:textId="77777777" w:rsidR="00D81782" w:rsidRPr="00BE0DA3" w:rsidRDefault="00407A97" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -6238,50 +6415,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06773AEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C25E1AB6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07254ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71EE4F1E"/>
     <w:lvl w:ilvl="0" w:tplc="BDF6037A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
@@ -6350,51 +6640,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07654D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DE05104"/>
     <w:lvl w:ilvl="0" w:tplc="17800D64">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Cambria" w:hAnsi="Symbol" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6463,51 +6753,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A452B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E988AB44"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6577,51 +6867,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A6B4C84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C6027FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6694,51 +6984,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D6B6ACC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2220DAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -6818,51 +7108,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19586BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C4AA27C"/>
     <w:lvl w:ilvl="0" w:tplc="E932CA06">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6909,51 +7199,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19FF7401"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -6995,51 +7285,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D4C13F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5CAD744"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7081,51 +7371,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E380CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF1046BC"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7167,51 +7457,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FC04360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAE626E6"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7253,51 +7543,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23244624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9252EA40"/>
     <w:lvl w:ilvl="0" w:tplc="10968BB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7342,51 +7632,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25086698"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ADD2CDC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7455,51 +7745,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="258066C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7A5ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7596,51 +7886,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26B0558B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -7682,51 +7972,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29706B91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3BAC700"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7799,51 +8089,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30C94635"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0360E29E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7912,51 +8202,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30D9E3B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="79CE5E46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="329C0318">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="24E828CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DE9E0EEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="820C6E22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="905ECE40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="28F47DB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7018C628">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6CB00C3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="354D772E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D510847A"/>
     <w:lvl w:ilvl="0" w:tplc="DB46A4FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D5C0BC9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -8025,51 +8428,51 @@
     <w:lvl w:ilvl="7" w:tplc="3912BCE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7720608C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A675ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD582AC6"/>
     <w:lvl w:ilvl="0" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="558" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -8139,51 +8542,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38C6414C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CD8AF7A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8252,51 +8655,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C1B1720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F10BBF6"/>
     <w:lvl w:ilvl="0" w:tplc="4330E1DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -8341,51 +8744,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DAA50D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="980A42F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8454,51 +8857,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E5E577B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C86A3DCA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8540,51 +8943,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5A1BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB304E1A"/>
     <w:name w:val="CERBullets2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8627,51 +9030,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F990865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C944280"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8741,51 +9144,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DE34D8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EBE0AFD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8857,51 +9260,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6842B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66926796"/>
     <w:lvl w:ilvl="0" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8943,51 +9346,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F274A3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2720FE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9056,51 +9459,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F5B111B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7A5ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9197,141 +9600,142 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51394C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EAA8F3C8"/>
-    <w:lvl w:ilvl="0" w:tplc="25769398">
+    <w:tmpl w:val="40EE5F54"/>
+    <w:lvl w:ilvl="0" w:tplc="F33E194C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="CERnumbering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56FF48AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3544BCD0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9400,51 +9804,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57040D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5164E33E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9513,51 +9917,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59462746"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5218E9B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9626,51 +10030,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AFF30DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3C0C4A8"/>
     <w:lvl w:ilvl="0" w:tplc="7242BB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="757" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9740,51 +10144,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CA32472"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F6A5924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -9855,51 +10259,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CC00BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4788AD06"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9941,51 +10345,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CFD18CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5A239B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10057,51 +10461,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3B6431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10167BD6"/>
     <w:lvl w:ilvl="0" w:tplc="454E1C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="4FC2CC" w:themeColor="accent4"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10147,51 +10551,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D63715F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51301F24"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10233,51 +10637,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F0E66FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="100041B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10346,51 +10750,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="641C5152"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95F8F080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -10464,51 +10868,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64A7DB5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="EB28F274">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E9563280">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A300BE18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="588C4632">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7E2E1A04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8D96262E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="17E06290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C6401736">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B4C44340">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65011B26"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="100041B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10577,51 +11094,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="650B16ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C6027FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -10694,51 +11211,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68A43019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF1046BC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10780,51 +11297,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AB321E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F520E5C"/>
     <w:lvl w:ilvl="0" w:tplc="4442E63C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -10869,51 +11386,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B723712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA740DF0"/>
     <w:lvl w:ilvl="0" w:tplc="E932CA06">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -10960,51 +11477,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="704E2CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47DC4E06"/>
     <w:lvl w:ilvl="0" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11046,51 +11563,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7124414E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A84359E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11159,51 +11676,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A315E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="399C8026"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11245,51 +11762,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76114E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E8E40300"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -11366,51 +11883,164 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="783E3365"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="44C46A64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="050C1D0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7B1A30A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C11842E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C7A16A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9DBA684A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="65A856D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D810550C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3E8E2F20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DB23C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="453EEDCA"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -11480,51 +12110,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79F206B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81D68316"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11566,51 +12196,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BB064E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="768427A4"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -11655,51 +12285,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6E3F1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32AA175E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11770,2045 +12400,3265 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1892573627">
-    <w:abstractNumId w:val="44"/>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F59B4B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="801295F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DC30D72E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A7A866D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C24EE48A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4042A2CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="65A4ACB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="12441762">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="72B04E8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="24820212">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="662708517">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="665672845">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="2" w16cid:durableId="1110321522">
+    <w:abstractNumId w:val="74"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="810942482">
+  <w:num w:numId="3" w16cid:durableId="209541028">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="246037358">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1892573627">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="665672845">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="825435444">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="7" w16cid:durableId="810942482">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="370108035">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="8" w16cid:durableId="825435444">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1687902628">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="9" w16cid:durableId="370108035">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="801192260">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="10" w16cid:durableId="1687902628">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="874005031">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="11" w16cid:durableId="801192260">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1080835062">
+  <w:num w:numId="12" w16cid:durableId="874005031">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1080835062">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2008317377">
+  <w:num w:numId="14" w16cid:durableId="2008317377">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="929001487">
+  <w:num w:numId="15" w16cid:durableId="929001487">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="798836690">
+  <w:num w:numId="16" w16cid:durableId="798836690">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1189414269">
+  <w:num w:numId="17" w16cid:durableId="1189414269">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1930310773">
+  <w:num w:numId="18" w16cid:durableId="1930310773">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="967979341">
+  <w:num w:numId="19" w16cid:durableId="967979341">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1635066427">
+  <w:num w:numId="20" w16cid:durableId="1635066427">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="38213946">
+  <w:num w:numId="21" w16cid:durableId="38213946">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="131679649">
+  <w:num w:numId="22" w16cid:durableId="131679649">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1364551405">
+  <w:num w:numId="23" w16cid:durableId="1364551405">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1432892358">
+  <w:num w:numId="24" w16cid:durableId="1432892358">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="464278856">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="980620812">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1243297401">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1338921051">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="141119801">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="308367669">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1562596590">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1016076843">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1331980975">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="885335266">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="569388246">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1743405233">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1559509107">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1197505460">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1824008234">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="201132837">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="464278856">
-[...48 lines deleted...]
-    <w:abstractNumId w:val="66"/>
+  <w:num w:numId="41" w16cid:durableId="841891273">
+    <w:abstractNumId w:val="70"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1632442973">
-    <w:abstractNumId w:val="66"/>
+  <w:num w:numId="42" w16cid:durableId="1632442973">
+    <w:abstractNumId w:val="70"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1418596640">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="43" w16cid:durableId="1418596640">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="831527993">
+  <w:num w:numId="44" w16cid:durableId="831527993">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1725905879">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1704594886">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1445423579">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="939220874">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="2028865563">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="980497541">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1754008271">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="757752461">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1998534584">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="624432954">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="834882801">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="846332959">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="388891386">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="670108547">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1902012688">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1663044357">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1591154618">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="836725852">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="1272588425">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1359157005">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1725905879">
+  <w:num w:numId="65" w16cid:durableId="1533152548">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="1736665953">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="2078740569">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1926987493">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="2109308675">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1704594886">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="70" w16cid:durableId="1368525437">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1445423579">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="71" w16cid:durableId="84152843">
+    <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="939220874">
-[...17 lines deleted...]
-  <w:num w:numId="50" w16cid:durableId="624432954">
+  <w:num w:numId="72" w16cid:durableId="1589119254">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="834882801">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="73" w16cid:durableId="423500966">
+    <w:abstractNumId w:val="72"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="846332959">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="74" w16cid:durableId="1452087974">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="388891386">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="75" w16cid:durableId="1069814758">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="670108547">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="76" w16cid:durableId="552928229">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="55" w16cid:durableId="1902012688">
-[...14 lines deleted...]
-  <w:num w:numId="60" w16cid:durableId="1359157005">
+  <w:num w:numId="77" w16cid:durableId="2068070438">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="61" w16cid:durableId="1533152548">
-[...39 lines deleted...]
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="78" w16cid:durableId="1311135354">
+    <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="75" w16cid:durableId="1650941725">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="79" w16cid:durableId="1650941725">
+    <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="76" w16cid:durableId="1869099338">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="80" w16cid:durableId="1869099338">
+    <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="77" w16cid:durableId="1652101488">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="81" w16cid:durableId="1652101488">
+    <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="78" w16cid:durableId="1698584098">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="82" w16cid:durableId="1698584098">
+    <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="79" w16cid:durableId="1063022778">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="83" w16cid:durableId="1063022778">
+    <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="80" w16cid:durableId="1994605068">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="84" w16cid:durableId="1994605068">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="81" w16cid:durableId="1912427055">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="85" w16cid:durableId="1912427055">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="86" w16cid:durableId="455562197">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="87" w16cid:durableId="1885215286">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="88" w16cid:durableId="267278451">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="89" w16cid:durableId="74210126">
+    <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="81"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C974D4"/>
     <w:rsid w:val="000017B6"/>
+    <w:rsid w:val="00002037"/>
     <w:rsid w:val="0000323E"/>
     <w:rsid w:val="00003FBF"/>
+    <w:rsid w:val="00004428"/>
     <w:rsid w:val="00005B8D"/>
+    <w:rsid w:val="0000635D"/>
     <w:rsid w:val="00006388"/>
     <w:rsid w:val="000068FC"/>
+    <w:rsid w:val="00011977"/>
     <w:rsid w:val="00011B6C"/>
     <w:rsid w:val="0001317A"/>
+    <w:rsid w:val="0001397B"/>
     <w:rsid w:val="00014CC1"/>
     <w:rsid w:val="00016B1D"/>
+    <w:rsid w:val="000178AA"/>
     <w:rsid w:val="00017F26"/>
     <w:rsid w:val="000200A6"/>
     <w:rsid w:val="00022196"/>
     <w:rsid w:val="00023777"/>
     <w:rsid w:val="00024A8C"/>
     <w:rsid w:val="00024FE0"/>
+    <w:rsid w:val="00025081"/>
     <w:rsid w:val="00026C41"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="00031A8A"/>
     <w:rsid w:val="00031ADE"/>
     <w:rsid w:val="00032F94"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
+    <w:rsid w:val="0003701B"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00042F6A"/>
     <w:rsid w:val="00043224"/>
     <w:rsid w:val="0004344D"/>
     <w:rsid w:val="00044083"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="00044799"/>
+    <w:rsid w:val="00044DE2"/>
     <w:rsid w:val="000455EA"/>
     <w:rsid w:val="000456E4"/>
     <w:rsid w:val="000459D6"/>
+    <w:rsid w:val="0004656E"/>
     <w:rsid w:val="00046D47"/>
     <w:rsid w:val="00047E6E"/>
     <w:rsid w:val="00050318"/>
+    <w:rsid w:val="00050A88"/>
+    <w:rsid w:val="00051518"/>
+    <w:rsid w:val="00054A78"/>
+    <w:rsid w:val="00055266"/>
     <w:rsid w:val="00055B94"/>
     <w:rsid w:val="00055F6A"/>
+    <w:rsid w:val="0005627A"/>
     <w:rsid w:val="00056FF0"/>
+    <w:rsid w:val="000610AA"/>
+    <w:rsid w:val="00063CD0"/>
+    <w:rsid w:val="00064014"/>
     <w:rsid w:val="0006499F"/>
     <w:rsid w:val="000678AA"/>
+    <w:rsid w:val="000702FD"/>
+    <w:rsid w:val="000705D3"/>
+    <w:rsid w:val="00070877"/>
     <w:rsid w:val="00071024"/>
     <w:rsid w:val="0007111A"/>
     <w:rsid w:val="000722C3"/>
     <w:rsid w:val="000726F8"/>
+    <w:rsid w:val="00072876"/>
     <w:rsid w:val="000750B4"/>
+    <w:rsid w:val="00076754"/>
     <w:rsid w:val="000771A0"/>
     <w:rsid w:val="00077CBF"/>
+    <w:rsid w:val="0008116B"/>
+    <w:rsid w:val="00082ECC"/>
     <w:rsid w:val="00083FFC"/>
+    <w:rsid w:val="0008407D"/>
     <w:rsid w:val="00086375"/>
     <w:rsid w:val="000870DA"/>
     <w:rsid w:val="000873E6"/>
     <w:rsid w:val="0008741B"/>
     <w:rsid w:val="0008797D"/>
     <w:rsid w:val="000906DE"/>
+    <w:rsid w:val="00090BEC"/>
     <w:rsid w:val="0009131B"/>
     <w:rsid w:val="0009167F"/>
     <w:rsid w:val="000922B6"/>
     <w:rsid w:val="000953F1"/>
     <w:rsid w:val="000957B5"/>
+    <w:rsid w:val="00096795"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="000A0B91"/>
     <w:rsid w:val="000A0DD5"/>
+    <w:rsid w:val="000A12E1"/>
+    <w:rsid w:val="000A185F"/>
     <w:rsid w:val="000A1C1F"/>
+    <w:rsid w:val="000A1DF7"/>
     <w:rsid w:val="000A1E74"/>
     <w:rsid w:val="000A2A11"/>
+    <w:rsid w:val="000A3A7C"/>
     <w:rsid w:val="000A4DC4"/>
     <w:rsid w:val="000A4E25"/>
+    <w:rsid w:val="000A5427"/>
+    <w:rsid w:val="000A5CC2"/>
+    <w:rsid w:val="000A65AE"/>
     <w:rsid w:val="000A6E0E"/>
+    <w:rsid w:val="000A7849"/>
+    <w:rsid w:val="000A79C3"/>
     <w:rsid w:val="000B0320"/>
     <w:rsid w:val="000B041F"/>
-    <w:rsid w:val="000B11A4"/>
     <w:rsid w:val="000B1DE2"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B46C6"/>
+    <w:rsid w:val="000B4BD1"/>
+    <w:rsid w:val="000B4E5C"/>
+    <w:rsid w:val="000B6696"/>
     <w:rsid w:val="000B7E90"/>
+    <w:rsid w:val="000C0027"/>
     <w:rsid w:val="000C0167"/>
     <w:rsid w:val="000C104A"/>
     <w:rsid w:val="000C10F9"/>
+    <w:rsid w:val="000C1343"/>
+    <w:rsid w:val="000C2635"/>
     <w:rsid w:val="000C3CFA"/>
     <w:rsid w:val="000C53BB"/>
+    <w:rsid w:val="000C582E"/>
     <w:rsid w:val="000C5AEB"/>
     <w:rsid w:val="000C6151"/>
     <w:rsid w:val="000C61D0"/>
     <w:rsid w:val="000C707F"/>
+    <w:rsid w:val="000D0B7E"/>
     <w:rsid w:val="000D0EE7"/>
     <w:rsid w:val="000D1AF9"/>
     <w:rsid w:val="000D1D43"/>
     <w:rsid w:val="000D305A"/>
     <w:rsid w:val="000D3A89"/>
     <w:rsid w:val="000D4133"/>
+    <w:rsid w:val="000D44DF"/>
+    <w:rsid w:val="000D50F8"/>
+    <w:rsid w:val="000D6CA2"/>
+    <w:rsid w:val="000D6F01"/>
     <w:rsid w:val="000D722C"/>
     <w:rsid w:val="000D7F7B"/>
     <w:rsid w:val="000E0851"/>
     <w:rsid w:val="000E2175"/>
     <w:rsid w:val="000E4A4E"/>
     <w:rsid w:val="000E4E6A"/>
     <w:rsid w:val="000E531E"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000E635F"/>
     <w:rsid w:val="000F09AD"/>
     <w:rsid w:val="000F1541"/>
+    <w:rsid w:val="000F1864"/>
+    <w:rsid w:val="000F664D"/>
     <w:rsid w:val="000F672C"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="000F7928"/>
     <w:rsid w:val="00100B15"/>
+    <w:rsid w:val="001022DD"/>
+    <w:rsid w:val="0010240E"/>
     <w:rsid w:val="00103169"/>
     <w:rsid w:val="00103EFB"/>
     <w:rsid w:val="001040DD"/>
     <w:rsid w:val="00104E2E"/>
+    <w:rsid w:val="00104F74"/>
+    <w:rsid w:val="001065CE"/>
+    <w:rsid w:val="00106B6A"/>
+    <w:rsid w:val="00111E85"/>
     <w:rsid w:val="001124D3"/>
     <w:rsid w:val="00112E29"/>
+    <w:rsid w:val="00114743"/>
+    <w:rsid w:val="0011479D"/>
     <w:rsid w:val="00114A15"/>
     <w:rsid w:val="00123799"/>
+    <w:rsid w:val="00126588"/>
     <w:rsid w:val="00126CE6"/>
     <w:rsid w:val="00127683"/>
     <w:rsid w:val="001276AA"/>
     <w:rsid w:val="00130905"/>
+    <w:rsid w:val="00130C3A"/>
+    <w:rsid w:val="00130DF0"/>
     <w:rsid w:val="0013110D"/>
     <w:rsid w:val="001328D1"/>
+    <w:rsid w:val="00133330"/>
     <w:rsid w:val="00133663"/>
     <w:rsid w:val="00133A04"/>
+    <w:rsid w:val="00134836"/>
     <w:rsid w:val="001367A0"/>
     <w:rsid w:val="001373A3"/>
     <w:rsid w:val="0013758D"/>
     <w:rsid w:val="00137700"/>
+    <w:rsid w:val="00140790"/>
     <w:rsid w:val="001422F9"/>
+    <w:rsid w:val="00142988"/>
     <w:rsid w:val="00142A7B"/>
+    <w:rsid w:val="001436BB"/>
     <w:rsid w:val="001442B2"/>
     <w:rsid w:val="00144C53"/>
+    <w:rsid w:val="00144DC5"/>
     <w:rsid w:val="00145C1B"/>
+    <w:rsid w:val="00146FF7"/>
+    <w:rsid w:val="00147610"/>
     <w:rsid w:val="0014767A"/>
     <w:rsid w:val="00147E64"/>
     <w:rsid w:val="001512C0"/>
+    <w:rsid w:val="00152816"/>
     <w:rsid w:val="001541EA"/>
     <w:rsid w:val="00157175"/>
+    <w:rsid w:val="00163095"/>
+    <w:rsid w:val="00163FCB"/>
     <w:rsid w:val="0016456A"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="001663A1"/>
+    <w:rsid w:val="00166A77"/>
     <w:rsid w:val="00166BD5"/>
     <w:rsid w:val="0016758D"/>
+    <w:rsid w:val="00167BCB"/>
+    <w:rsid w:val="001706BD"/>
     <w:rsid w:val="0017099E"/>
+    <w:rsid w:val="001712A8"/>
+    <w:rsid w:val="00171AD6"/>
     <w:rsid w:val="00171AEB"/>
+    <w:rsid w:val="001725E9"/>
     <w:rsid w:val="001749CC"/>
     <w:rsid w:val="001767F2"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
+    <w:rsid w:val="001778BD"/>
+    <w:rsid w:val="001800C0"/>
     <w:rsid w:val="001818B9"/>
     <w:rsid w:val="0018245E"/>
     <w:rsid w:val="001827EA"/>
+    <w:rsid w:val="00182A81"/>
+    <w:rsid w:val="00182C9A"/>
     <w:rsid w:val="00182FCF"/>
+    <w:rsid w:val="001839B9"/>
     <w:rsid w:val="00187433"/>
+    <w:rsid w:val="0019283C"/>
+    <w:rsid w:val="00192A29"/>
     <w:rsid w:val="00193A6C"/>
     <w:rsid w:val="00194699"/>
     <w:rsid w:val="00194E5E"/>
     <w:rsid w:val="00197375"/>
     <w:rsid w:val="00197D65"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001A0947"/>
+    <w:rsid w:val="001A140B"/>
+    <w:rsid w:val="001A3904"/>
+    <w:rsid w:val="001A5079"/>
+    <w:rsid w:val="001A58BA"/>
+    <w:rsid w:val="001A621E"/>
     <w:rsid w:val="001A6662"/>
     <w:rsid w:val="001A73E4"/>
     <w:rsid w:val="001B0CF3"/>
     <w:rsid w:val="001B1AE8"/>
     <w:rsid w:val="001B27AB"/>
     <w:rsid w:val="001B2CFA"/>
     <w:rsid w:val="001B4380"/>
     <w:rsid w:val="001B4848"/>
+    <w:rsid w:val="001B4E79"/>
+    <w:rsid w:val="001B5E46"/>
+    <w:rsid w:val="001B6485"/>
     <w:rsid w:val="001B66AA"/>
+    <w:rsid w:val="001B728A"/>
+    <w:rsid w:val="001B7C6A"/>
     <w:rsid w:val="001C12B7"/>
     <w:rsid w:val="001C191F"/>
+    <w:rsid w:val="001C36E1"/>
     <w:rsid w:val="001C3AAF"/>
+    <w:rsid w:val="001C46BD"/>
+    <w:rsid w:val="001C6C8A"/>
     <w:rsid w:val="001C7421"/>
     <w:rsid w:val="001D29D8"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D3017"/>
     <w:rsid w:val="001D5E01"/>
+    <w:rsid w:val="001E1AAB"/>
+    <w:rsid w:val="001E376E"/>
     <w:rsid w:val="001E3C1D"/>
     <w:rsid w:val="001E5965"/>
+    <w:rsid w:val="001E5BC9"/>
+    <w:rsid w:val="001E6061"/>
+    <w:rsid w:val="001E6AE9"/>
     <w:rsid w:val="001E6D82"/>
     <w:rsid w:val="001E7874"/>
     <w:rsid w:val="001E7B5C"/>
+    <w:rsid w:val="001F4181"/>
+    <w:rsid w:val="001F4751"/>
+    <w:rsid w:val="001F4EF2"/>
+    <w:rsid w:val="001F536B"/>
+    <w:rsid w:val="001F597C"/>
     <w:rsid w:val="001F5D9A"/>
     <w:rsid w:val="001F5E5A"/>
+    <w:rsid w:val="001F7F37"/>
     <w:rsid w:val="00200721"/>
     <w:rsid w:val="002009D5"/>
     <w:rsid w:val="002011D2"/>
     <w:rsid w:val="00201649"/>
     <w:rsid w:val="00202203"/>
     <w:rsid w:val="00202F42"/>
     <w:rsid w:val="00203F4E"/>
+    <w:rsid w:val="002041A5"/>
     <w:rsid w:val="002048B9"/>
+    <w:rsid w:val="00205251"/>
+    <w:rsid w:val="00205C4F"/>
     <w:rsid w:val="00210527"/>
     <w:rsid w:val="002118E5"/>
+    <w:rsid w:val="0021288E"/>
     <w:rsid w:val="002135B3"/>
+    <w:rsid w:val="00214578"/>
     <w:rsid w:val="002147B2"/>
     <w:rsid w:val="00214F79"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021782A"/>
+    <w:rsid w:val="00217C2E"/>
+    <w:rsid w:val="0022182F"/>
     <w:rsid w:val="00222F24"/>
+    <w:rsid w:val="00223346"/>
     <w:rsid w:val="00223676"/>
+    <w:rsid w:val="00223F52"/>
     <w:rsid w:val="002269AE"/>
+    <w:rsid w:val="0023061D"/>
     <w:rsid w:val="0023090E"/>
+    <w:rsid w:val="00235A52"/>
     <w:rsid w:val="00235B98"/>
+    <w:rsid w:val="002404A1"/>
     <w:rsid w:val="00240E7B"/>
     <w:rsid w:val="00241741"/>
     <w:rsid w:val="00242A05"/>
     <w:rsid w:val="00243120"/>
     <w:rsid w:val="00243CC9"/>
     <w:rsid w:val="00244EB8"/>
     <w:rsid w:val="00245660"/>
     <w:rsid w:val="00245B8F"/>
+    <w:rsid w:val="00245B9E"/>
     <w:rsid w:val="00246A8C"/>
+    <w:rsid w:val="00246DBC"/>
     <w:rsid w:val="00250433"/>
+    <w:rsid w:val="002509B0"/>
+    <w:rsid w:val="00250BD9"/>
     <w:rsid w:val="00250FA8"/>
     <w:rsid w:val="002529D9"/>
     <w:rsid w:val="00252DA1"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
+    <w:rsid w:val="00256FAF"/>
+    <w:rsid w:val="00260834"/>
     <w:rsid w:val="00260892"/>
     <w:rsid w:val="00260F84"/>
+    <w:rsid w:val="00261580"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="0026280F"/>
     <w:rsid w:val="00264520"/>
     <w:rsid w:val="002649D8"/>
+    <w:rsid w:val="00265CA8"/>
     <w:rsid w:val="0026618C"/>
+    <w:rsid w:val="00266BC3"/>
+    <w:rsid w:val="00270AE3"/>
     <w:rsid w:val="002716D2"/>
     <w:rsid w:val="00273DC3"/>
     <w:rsid w:val="002749EF"/>
     <w:rsid w:val="00274D08"/>
+    <w:rsid w:val="00275477"/>
     <w:rsid w:val="00275E03"/>
     <w:rsid w:val="002761BC"/>
+    <w:rsid w:val="00277701"/>
     <w:rsid w:val="00277954"/>
+    <w:rsid w:val="00277C79"/>
     <w:rsid w:val="00280553"/>
+    <w:rsid w:val="002807E8"/>
     <w:rsid w:val="00280A43"/>
+    <w:rsid w:val="0028321A"/>
+    <w:rsid w:val="002834EE"/>
+    <w:rsid w:val="00283FD2"/>
     <w:rsid w:val="00286358"/>
+    <w:rsid w:val="00287203"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="00291935"/>
     <w:rsid w:val="00292142"/>
     <w:rsid w:val="0029262D"/>
+    <w:rsid w:val="00292FFD"/>
     <w:rsid w:val="00293CD7"/>
     <w:rsid w:val="00295E29"/>
     <w:rsid w:val="00296E23"/>
+    <w:rsid w:val="00297E18"/>
+    <w:rsid w:val="00297E5F"/>
     <w:rsid w:val="002A05FE"/>
+    <w:rsid w:val="002A2193"/>
+    <w:rsid w:val="002A317C"/>
     <w:rsid w:val="002A3B09"/>
     <w:rsid w:val="002A3FE8"/>
     <w:rsid w:val="002A4C65"/>
     <w:rsid w:val="002A4EBD"/>
     <w:rsid w:val="002A4FF4"/>
+    <w:rsid w:val="002A51CE"/>
     <w:rsid w:val="002A57BC"/>
+    <w:rsid w:val="002A731E"/>
     <w:rsid w:val="002A752D"/>
     <w:rsid w:val="002A7EA6"/>
+    <w:rsid w:val="002B00E5"/>
     <w:rsid w:val="002B0483"/>
     <w:rsid w:val="002B0A0B"/>
+    <w:rsid w:val="002B199C"/>
     <w:rsid w:val="002B22F3"/>
     <w:rsid w:val="002B2CBD"/>
     <w:rsid w:val="002B64A8"/>
+    <w:rsid w:val="002B6AF1"/>
+    <w:rsid w:val="002B7D94"/>
+    <w:rsid w:val="002C028F"/>
+    <w:rsid w:val="002C2FE7"/>
+    <w:rsid w:val="002C390F"/>
     <w:rsid w:val="002C3CA8"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C4ABF"/>
+    <w:rsid w:val="002C5457"/>
     <w:rsid w:val="002C702A"/>
     <w:rsid w:val="002C7E50"/>
+    <w:rsid w:val="002D0CB7"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D2459"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D5861"/>
     <w:rsid w:val="002D60BE"/>
     <w:rsid w:val="002D6117"/>
     <w:rsid w:val="002D6248"/>
     <w:rsid w:val="002D7EC4"/>
+    <w:rsid w:val="002E0385"/>
     <w:rsid w:val="002E32CA"/>
+    <w:rsid w:val="002E3543"/>
     <w:rsid w:val="002F072E"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F19A4"/>
+    <w:rsid w:val="002F5599"/>
+    <w:rsid w:val="00302CDD"/>
     <w:rsid w:val="00303A18"/>
     <w:rsid w:val="00303AAB"/>
+    <w:rsid w:val="00303BF4"/>
+    <w:rsid w:val="00303E9D"/>
     <w:rsid w:val="00305073"/>
     <w:rsid w:val="00305436"/>
+    <w:rsid w:val="0031069F"/>
     <w:rsid w:val="00310B03"/>
     <w:rsid w:val="0031226A"/>
     <w:rsid w:val="003122E5"/>
+    <w:rsid w:val="00312CAD"/>
+    <w:rsid w:val="00313365"/>
+    <w:rsid w:val="00314267"/>
     <w:rsid w:val="00314421"/>
     <w:rsid w:val="003145BD"/>
     <w:rsid w:val="0031472A"/>
     <w:rsid w:val="003154BB"/>
+    <w:rsid w:val="00315C61"/>
     <w:rsid w:val="0031646E"/>
+    <w:rsid w:val="00317728"/>
     <w:rsid w:val="00321376"/>
     <w:rsid w:val="003218FE"/>
     <w:rsid w:val="00323905"/>
     <w:rsid w:val="00323C67"/>
+    <w:rsid w:val="00324B8D"/>
+    <w:rsid w:val="0032594F"/>
     <w:rsid w:val="00326010"/>
     <w:rsid w:val="003315E3"/>
     <w:rsid w:val="00335BBC"/>
     <w:rsid w:val="00335FEC"/>
     <w:rsid w:val="00336E13"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="00340320"/>
     <w:rsid w:val="0034102B"/>
     <w:rsid w:val="003413CC"/>
     <w:rsid w:val="00342F63"/>
+    <w:rsid w:val="00343083"/>
+    <w:rsid w:val="00343ECA"/>
     <w:rsid w:val="00343FE6"/>
     <w:rsid w:val="003450E5"/>
     <w:rsid w:val="003456B2"/>
     <w:rsid w:val="003503EA"/>
     <w:rsid w:val="00350468"/>
     <w:rsid w:val="0035154F"/>
     <w:rsid w:val="003522F7"/>
+    <w:rsid w:val="0035248B"/>
+    <w:rsid w:val="00354815"/>
     <w:rsid w:val="00355180"/>
     <w:rsid w:val="0035559F"/>
+    <w:rsid w:val="00355830"/>
     <w:rsid w:val="003573C5"/>
     <w:rsid w:val="003609AA"/>
     <w:rsid w:val="00365CD3"/>
+    <w:rsid w:val="003677B3"/>
+    <w:rsid w:val="00370091"/>
+    <w:rsid w:val="003701E5"/>
+    <w:rsid w:val="003709D2"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="00372CFC"/>
     <w:rsid w:val="00373C48"/>
+    <w:rsid w:val="003744DA"/>
     <w:rsid w:val="00374623"/>
+    <w:rsid w:val="003748C1"/>
     <w:rsid w:val="00374A33"/>
     <w:rsid w:val="00374FA9"/>
+    <w:rsid w:val="00375423"/>
     <w:rsid w:val="00376109"/>
+    <w:rsid w:val="00376AAB"/>
     <w:rsid w:val="00376AC1"/>
+    <w:rsid w:val="0037784E"/>
     <w:rsid w:val="00377A89"/>
     <w:rsid w:val="0038020D"/>
     <w:rsid w:val="00380503"/>
+    <w:rsid w:val="00380891"/>
+    <w:rsid w:val="00380BFA"/>
+    <w:rsid w:val="0038115D"/>
     <w:rsid w:val="00381385"/>
     <w:rsid w:val="0038169C"/>
+    <w:rsid w:val="00383B15"/>
     <w:rsid w:val="003840E1"/>
     <w:rsid w:val="003844ED"/>
     <w:rsid w:val="0038470D"/>
+    <w:rsid w:val="003878FB"/>
+    <w:rsid w:val="00394B1E"/>
     <w:rsid w:val="003954EB"/>
     <w:rsid w:val="00396D16"/>
+    <w:rsid w:val="00396F91"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A1A11"/>
     <w:rsid w:val="003A477A"/>
     <w:rsid w:val="003A507C"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A575C"/>
+    <w:rsid w:val="003A69BF"/>
     <w:rsid w:val="003A6C47"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003B0F9D"/>
+    <w:rsid w:val="003B0FF9"/>
+    <w:rsid w:val="003B14A1"/>
     <w:rsid w:val="003B1FD2"/>
+    <w:rsid w:val="003B27C7"/>
     <w:rsid w:val="003B3986"/>
+    <w:rsid w:val="003B3E67"/>
     <w:rsid w:val="003B63F1"/>
     <w:rsid w:val="003B7719"/>
     <w:rsid w:val="003C355D"/>
     <w:rsid w:val="003C4E02"/>
     <w:rsid w:val="003C52F4"/>
+    <w:rsid w:val="003C5A5A"/>
     <w:rsid w:val="003C685F"/>
     <w:rsid w:val="003D05B9"/>
     <w:rsid w:val="003D192A"/>
+    <w:rsid w:val="003D35AA"/>
     <w:rsid w:val="003D51D6"/>
     <w:rsid w:val="003D52E8"/>
     <w:rsid w:val="003D5415"/>
     <w:rsid w:val="003D564E"/>
     <w:rsid w:val="003D595D"/>
     <w:rsid w:val="003D68DB"/>
     <w:rsid w:val="003D6E56"/>
     <w:rsid w:val="003D6F2D"/>
+    <w:rsid w:val="003D6F71"/>
+    <w:rsid w:val="003D74D2"/>
+    <w:rsid w:val="003D74DD"/>
+    <w:rsid w:val="003E1928"/>
     <w:rsid w:val="003E2EF9"/>
     <w:rsid w:val="003E3206"/>
+    <w:rsid w:val="003E3C1B"/>
     <w:rsid w:val="003E3C38"/>
+    <w:rsid w:val="003E3D9C"/>
     <w:rsid w:val="003E4AAD"/>
+    <w:rsid w:val="003E51A6"/>
+    <w:rsid w:val="003E6CFD"/>
     <w:rsid w:val="003F0031"/>
+    <w:rsid w:val="003F0218"/>
     <w:rsid w:val="003F0E8C"/>
+    <w:rsid w:val="003F38AD"/>
+    <w:rsid w:val="003F4027"/>
     <w:rsid w:val="003F4FF5"/>
     <w:rsid w:val="003F706F"/>
+    <w:rsid w:val="003F7759"/>
     <w:rsid w:val="003F7841"/>
     <w:rsid w:val="003F7F6E"/>
     <w:rsid w:val="004001C7"/>
     <w:rsid w:val="0040028D"/>
+    <w:rsid w:val="00400298"/>
     <w:rsid w:val="00400525"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400C2E"/>
     <w:rsid w:val="00400D4D"/>
+    <w:rsid w:val="00400F75"/>
+    <w:rsid w:val="00403ED1"/>
     <w:rsid w:val="00406B36"/>
     <w:rsid w:val="00407A97"/>
+    <w:rsid w:val="00411E07"/>
     <w:rsid w:val="00413E8D"/>
     <w:rsid w:val="004151CA"/>
     <w:rsid w:val="0041576D"/>
+    <w:rsid w:val="00415B0D"/>
     <w:rsid w:val="00416388"/>
     <w:rsid w:val="00417C4F"/>
+    <w:rsid w:val="00420000"/>
     <w:rsid w:val="0042054A"/>
     <w:rsid w:val="00420BF6"/>
+    <w:rsid w:val="00420E25"/>
     <w:rsid w:val="0042106F"/>
+    <w:rsid w:val="0042126A"/>
+    <w:rsid w:val="00421615"/>
     <w:rsid w:val="00421FFE"/>
+    <w:rsid w:val="00422C76"/>
+    <w:rsid w:val="00422FE7"/>
+    <w:rsid w:val="00423B98"/>
+    <w:rsid w:val="00424087"/>
+    <w:rsid w:val="00424C2F"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="004259D6"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="0042660D"/>
+    <w:rsid w:val="004276DA"/>
+    <w:rsid w:val="00430170"/>
     <w:rsid w:val="0043119C"/>
     <w:rsid w:val="00431248"/>
+    <w:rsid w:val="00431C92"/>
+    <w:rsid w:val="004323DD"/>
+    <w:rsid w:val="0043370A"/>
     <w:rsid w:val="00435C37"/>
     <w:rsid w:val="00435CC7"/>
     <w:rsid w:val="00437DA0"/>
     <w:rsid w:val="0044019B"/>
+    <w:rsid w:val="004411C6"/>
+    <w:rsid w:val="004419F7"/>
+    <w:rsid w:val="00442587"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="0044643E"/>
+    <w:rsid w:val="004464BC"/>
+    <w:rsid w:val="00446773"/>
+    <w:rsid w:val="00446A09"/>
     <w:rsid w:val="00446E64"/>
     <w:rsid w:val="00447C84"/>
+    <w:rsid w:val="0045079B"/>
     <w:rsid w:val="00450F75"/>
+    <w:rsid w:val="004511D4"/>
+    <w:rsid w:val="0045125A"/>
     <w:rsid w:val="00451B39"/>
     <w:rsid w:val="00451D87"/>
+    <w:rsid w:val="00452FB8"/>
+    <w:rsid w:val="004546AE"/>
+    <w:rsid w:val="00454746"/>
     <w:rsid w:val="00454CF7"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
+    <w:rsid w:val="00455D87"/>
     <w:rsid w:val="00455DC0"/>
     <w:rsid w:val="00456E47"/>
+    <w:rsid w:val="004574B2"/>
     <w:rsid w:val="00462AE4"/>
+    <w:rsid w:val="00463BEB"/>
+    <w:rsid w:val="00463E58"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="00466070"/>
     <w:rsid w:val="0046743F"/>
+    <w:rsid w:val="00467A0F"/>
     <w:rsid w:val="00470F17"/>
+    <w:rsid w:val="00470FEF"/>
     <w:rsid w:val="00471682"/>
+    <w:rsid w:val="004717D5"/>
+    <w:rsid w:val="004733B7"/>
+    <w:rsid w:val="0047343D"/>
     <w:rsid w:val="00474E36"/>
+    <w:rsid w:val="004761B3"/>
     <w:rsid w:val="00476485"/>
     <w:rsid w:val="0047669F"/>
+    <w:rsid w:val="00476B20"/>
+    <w:rsid w:val="00476EBC"/>
     <w:rsid w:val="00480154"/>
+    <w:rsid w:val="004803EA"/>
     <w:rsid w:val="00480723"/>
+    <w:rsid w:val="004813F1"/>
+    <w:rsid w:val="00483F0A"/>
+    <w:rsid w:val="0048497B"/>
+    <w:rsid w:val="00485310"/>
     <w:rsid w:val="004861F8"/>
     <w:rsid w:val="004866C2"/>
+    <w:rsid w:val="004869F1"/>
     <w:rsid w:val="00491668"/>
     <w:rsid w:val="00491FFB"/>
     <w:rsid w:val="004929BE"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="00495AC5"/>
     <w:rsid w:val="004964E3"/>
     <w:rsid w:val="00497708"/>
     <w:rsid w:val="00497C83"/>
+    <w:rsid w:val="004A0239"/>
     <w:rsid w:val="004A248C"/>
     <w:rsid w:val="004A308C"/>
+    <w:rsid w:val="004A381C"/>
+    <w:rsid w:val="004A472C"/>
     <w:rsid w:val="004A53F0"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
+    <w:rsid w:val="004A608A"/>
     <w:rsid w:val="004A6922"/>
     <w:rsid w:val="004A72AF"/>
+    <w:rsid w:val="004B0B35"/>
+    <w:rsid w:val="004B20C1"/>
+    <w:rsid w:val="004B223A"/>
+    <w:rsid w:val="004B2E49"/>
+    <w:rsid w:val="004B4712"/>
     <w:rsid w:val="004B5320"/>
     <w:rsid w:val="004B6AF5"/>
+    <w:rsid w:val="004B6B8A"/>
     <w:rsid w:val="004B7288"/>
     <w:rsid w:val="004C1427"/>
     <w:rsid w:val="004C1513"/>
     <w:rsid w:val="004C1FD8"/>
     <w:rsid w:val="004C313E"/>
     <w:rsid w:val="004C40F7"/>
+    <w:rsid w:val="004C47E5"/>
+    <w:rsid w:val="004C4A36"/>
     <w:rsid w:val="004C6DF4"/>
+    <w:rsid w:val="004C72D4"/>
+    <w:rsid w:val="004C7BF3"/>
     <w:rsid w:val="004D0162"/>
     <w:rsid w:val="004D019B"/>
     <w:rsid w:val="004D0C12"/>
     <w:rsid w:val="004D185F"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D4780"/>
     <w:rsid w:val="004D49AE"/>
     <w:rsid w:val="004D5879"/>
     <w:rsid w:val="004D5AAB"/>
+    <w:rsid w:val="004D5EDB"/>
     <w:rsid w:val="004D607D"/>
+    <w:rsid w:val="004D6906"/>
+    <w:rsid w:val="004D6F5C"/>
     <w:rsid w:val="004D70CF"/>
     <w:rsid w:val="004D7938"/>
     <w:rsid w:val="004D7D33"/>
+    <w:rsid w:val="004D7EC5"/>
+    <w:rsid w:val="004E0202"/>
     <w:rsid w:val="004E08BF"/>
     <w:rsid w:val="004E1998"/>
+    <w:rsid w:val="004E2287"/>
+    <w:rsid w:val="004E233E"/>
     <w:rsid w:val="004E3772"/>
+    <w:rsid w:val="004E439C"/>
     <w:rsid w:val="004E4A21"/>
     <w:rsid w:val="004E5308"/>
     <w:rsid w:val="004E7393"/>
+    <w:rsid w:val="004E747C"/>
+    <w:rsid w:val="004E7CAD"/>
+    <w:rsid w:val="004F020F"/>
     <w:rsid w:val="004F076E"/>
+    <w:rsid w:val="004F0F02"/>
     <w:rsid w:val="004F2403"/>
+    <w:rsid w:val="004F2F59"/>
+    <w:rsid w:val="004F49DE"/>
     <w:rsid w:val="004F5927"/>
     <w:rsid w:val="004F7EAF"/>
+    <w:rsid w:val="00500CBD"/>
     <w:rsid w:val="005019EB"/>
+    <w:rsid w:val="00501A8C"/>
     <w:rsid w:val="00503781"/>
     <w:rsid w:val="00504944"/>
+    <w:rsid w:val="00504A5A"/>
+    <w:rsid w:val="00505CA1"/>
+    <w:rsid w:val="0050657D"/>
+    <w:rsid w:val="00507081"/>
     <w:rsid w:val="00507662"/>
     <w:rsid w:val="005101D0"/>
     <w:rsid w:val="0051024E"/>
     <w:rsid w:val="0051039D"/>
     <w:rsid w:val="00512BC3"/>
     <w:rsid w:val="005145F0"/>
     <w:rsid w:val="00516089"/>
+    <w:rsid w:val="00520351"/>
+    <w:rsid w:val="00520A42"/>
     <w:rsid w:val="00520D0B"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="00521308"/>
     <w:rsid w:val="00521315"/>
+    <w:rsid w:val="00521A28"/>
+    <w:rsid w:val="00522EFA"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="005239C5"/>
     <w:rsid w:val="00523A0A"/>
     <w:rsid w:val="0052453E"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="00525C0D"/>
     <w:rsid w:val="00526DF3"/>
     <w:rsid w:val="005275D3"/>
     <w:rsid w:val="00527E2A"/>
+    <w:rsid w:val="0053043C"/>
+    <w:rsid w:val="00530E24"/>
     <w:rsid w:val="00531341"/>
     <w:rsid w:val="00531F3B"/>
+    <w:rsid w:val="00532F33"/>
+    <w:rsid w:val="00533609"/>
     <w:rsid w:val="00534D27"/>
     <w:rsid w:val="00536729"/>
+    <w:rsid w:val="00536AFE"/>
     <w:rsid w:val="00536B44"/>
     <w:rsid w:val="0054032E"/>
     <w:rsid w:val="0054199F"/>
+    <w:rsid w:val="005426EE"/>
     <w:rsid w:val="00542AEB"/>
+    <w:rsid w:val="00542D1F"/>
     <w:rsid w:val="005430A4"/>
+    <w:rsid w:val="005469BC"/>
+    <w:rsid w:val="00546B6F"/>
+    <w:rsid w:val="00547653"/>
     <w:rsid w:val="0055390D"/>
     <w:rsid w:val="0055496B"/>
     <w:rsid w:val="0055579C"/>
+    <w:rsid w:val="00555869"/>
+    <w:rsid w:val="00556351"/>
+    <w:rsid w:val="00556B19"/>
+    <w:rsid w:val="00557C2F"/>
+    <w:rsid w:val="00557E29"/>
     <w:rsid w:val="00560EB8"/>
     <w:rsid w:val="00560F0C"/>
     <w:rsid w:val="005610D9"/>
     <w:rsid w:val="0056152F"/>
+    <w:rsid w:val="00563C4F"/>
+    <w:rsid w:val="005645F4"/>
     <w:rsid w:val="00564B8A"/>
     <w:rsid w:val="00566492"/>
+    <w:rsid w:val="0056758E"/>
     <w:rsid w:val="005700B7"/>
+    <w:rsid w:val="0057059B"/>
     <w:rsid w:val="00571129"/>
+    <w:rsid w:val="0057180F"/>
+    <w:rsid w:val="005727E9"/>
     <w:rsid w:val="00573141"/>
+    <w:rsid w:val="005734EF"/>
     <w:rsid w:val="00574395"/>
     <w:rsid w:val="005748AF"/>
+    <w:rsid w:val="00574F32"/>
     <w:rsid w:val="00576B9D"/>
     <w:rsid w:val="005812A9"/>
     <w:rsid w:val="005829A1"/>
     <w:rsid w:val="00584965"/>
     <w:rsid w:val="00585D42"/>
+    <w:rsid w:val="00586490"/>
+    <w:rsid w:val="00586C16"/>
+    <w:rsid w:val="0058728F"/>
     <w:rsid w:val="00587439"/>
+    <w:rsid w:val="00587D31"/>
     <w:rsid w:val="0059007B"/>
+    <w:rsid w:val="005913A7"/>
+    <w:rsid w:val="005919E4"/>
     <w:rsid w:val="005942DE"/>
+    <w:rsid w:val="005947E7"/>
     <w:rsid w:val="00594F1A"/>
     <w:rsid w:val="005954F4"/>
+    <w:rsid w:val="00595503"/>
     <w:rsid w:val="00595E66"/>
     <w:rsid w:val="0059723C"/>
     <w:rsid w:val="005979EA"/>
     <w:rsid w:val="005A266D"/>
+    <w:rsid w:val="005A3A2C"/>
+    <w:rsid w:val="005A4B10"/>
     <w:rsid w:val="005A4BB7"/>
     <w:rsid w:val="005A7F0D"/>
     <w:rsid w:val="005B137E"/>
     <w:rsid w:val="005B2CF4"/>
     <w:rsid w:val="005B32E5"/>
     <w:rsid w:val="005B36EF"/>
     <w:rsid w:val="005B3E0C"/>
+    <w:rsid w:val="005B42D7"/>
     <w:rsid w:val="005B5570"/>
     <w:rsid w:val="005B574B"/>
+    <w:rsid w:val="005B7351"/>
+    <w:rsid w:val="005B7BB6"/>
+    <w:rsid w:val="005C0607"/>
+    <w:rsid w:val="005C0923"/>
     <w:rsid w:val="005C0A5E"/>
     <w:rsid w:val="005C0A94"/>
     <w:rsid w:val="005C1055"/>
     <w:rsid w:val="005C12DE"/>
     <w:rsid w:val="005C141E"/>
     <w:rsid w:val="005C18ED"/>
+    <w:rsid w:val="005C1CB5"/>
+    <w:rsid w:val="005C2460"/>
     <w:rsid w:val="005C3104"/>
     <w:rsid w:val="005C4D72"/>
     <w:rsid w:val="005C6011"/>
+    <w:rsid w:val="005D0224"/>
     <w:rsid w:val="005D03BC"/>
+    <w:rsid w:val="005D0831"/>
+    <w:rsid w:val="005D1531"/>
     <w:rsid w:val="005D1618"/>
     <w:rsid w:val="005D16CE"/>
     <w:rsid w:val="005D178B"/>
     <w:rsid w:val="005D1BC3"/>
+    <w:rsid w:val="005D2404"/>
+    <w:rsid w:val="005D24CD"/>
     <w:rsid w:val="005D27BA"/>
+    <w:rsid w:val="005D2E2B"/>
     <w:rsid w:val="005D3895"/>
+    <w:rsid w:val="005D42E3"/>
     <w:rsid w:val="005D4D95"/>
+    <w:rsid w:val="005D5713"/>
     <w:rsid w:val="005D5BE1"/>
+    <w:rsid w:val="005D682B"/>
+    <w:rsid w:val="005D6E00"/>
     <w:rsid w:val="005E047D"/>
     <w:rsid w:val="005E0899"/>
     <w:rsid w:val="005E196E"/>
+    <w:rsid w:val="005E1E62"/>
     <w:rsid w:val="005E1E6E"/>
+    <w:rsid w:val="005E1FC9"/>
     <w:rsid w:val="005E2C8C"/>
     <w:rsid w:val="005E5A8E"/>
+    <w:rsid w:val="005E602A"/>
     <w:rsid w:val="005E6A85"/>
     <w:rsid w:val="005E7BDD"/>
     <w:rsid w:val="005F0C85"/>
     <w:rsid w:val="005F12CA"/>
+    <w:rsid w:val="005F1805"/>
+    <w:rsid w:val="005F19B9"/>
+    <w:rsid w:val="005F28DD"/>
+    <w:rsid w:val="005F2A63"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="005F4DD9"/>
     <w:rsid w:val="005F7786"/>
+    <w:rsid w:val="006009A7"/>
     <w:rsid w:val="00601852"/>
     <w:rsid w:val="0060197F"/>
+    <w:rsid w:val="00602D16"/>
     <w:rsid w:val="00602E93"/>
+    <w:rsid w:val="0060315B"/>
     <w:rsid w:val="006033F4"/>
+    <w:rsid w:val="00604A15"/>
     <w:rsid w:val="00604ADB"/>
+    <w:rsid w:val="006053B3"/>
+    <w:rsid w:val="00605614"/>
     <w:rsid w:val="0060718A"/>
+    <w:rsid w:val="006076E2"/>
     <w:rsid w:val="0061010A"/>
+    <w:rsid w:val="00610267"/>
     <w:rsid w:val="00610619"/>
+    <w:rsid w:val="00612588"/>
+    <w:rsid w:val="00612744"/>
     <w:rsid w:val="00613BB4"/>
+    <w:rsid w:val="006152EC"/>
+    <w:rsid w:val="00616965"/>
     <w:rsid w:val="0061727E"/>
     <w:rsid w:val="00620254"/>
     <w:rsid w:val="00620588"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00621B29"/>
     <w:rsid w:val="006229E9"/>
     <w:rsid w:val="00622DA5"/>
+    <w:rsid w:val="00624D51"/>
+    <w:rsid w:val="00624FDD"/>
+    <w:rsid w:val="00625BA4"/>
     <w:rsid w:val="0062763B"/>
+    <w:rsid w:val="00630AD9"/>
+    <w:rsid w:val="006320FF"/>
     <w:rsid w:val="006325E4"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="00632F61"/>
     <w:rsid w:val="006333BA"/>
     <w:rsid w:val="00633E0A"/>
     <w:rsid w:val="00633EE7"/>
     <w:rsid w:val="006348DF"/>
+    <w:rsid w:val="0063533A"/>
     <w:rsid w:val="006354D2"/>
     <w:rsid w:val="006359A1"/>
     <w:rsid w:val="0063692E"/>
+    <w:rsid w:val="00636C33"/>
     <w:rsid w:val="006370ED"/>
+    <w:rsid w:val="0063718F"/>
+    <w:rsid w:val="00637B0A"/>
     <w:rsid w:val="00640B06"/>
     <w:rsid w:val="00640BCD"/>
     <w:rsid w:val="00640CBC"/>
     <w:rsid w:val="006423DF"/>
+    <w:rsid w:val="006430C9"/>
     <w:rsid w:val="0064339F"/>
+    <w:rsid w:val="00643E8C"/>
+    <w:rsid w:val="00643EBC"/>
     <w:rsid w:val="00647415"/>
     <w:rsid w:val="00647A70"/>
     <w:rsid w:val="006530B0"/>
     <w:rsid w:val="006530B9"/>
+    <w:rsid w:val="006556D6"/>
     <w:rsid w:val="0065750A"/>
+    <w:rsid w:val="00660A69"/>
+    <w:rsid w:val="006618BC"/>
     <w:rsid w:val="00661EDE"/>
     <w:rsid w:val="00662B80"/>
     <w:rsid w:val="00662ED8"/>
+    <w:rsid w:val="00662FDC"/>
+    <w:rsid w:val="006630B0"/>
+    <w:rsid w:val="00663AA2"/>
+    <w:rsid w:val="006667E7"/>
+    <w:rsid w:val="006704B7"/>
     <w:rsid w:val="006709C8"/>
+    <w:rsid w:val="00672545"/>
     <w:rsid w:val="00674932"/>
     <w:rsid w:val="00676347"/>
+    <w:rsid w:val="00676A7D"/>
+    <w:rsid w:val="00676D12"/>
     <w:rsid w:val="00676F66"/>
+    <w:rsid w:val="00676FE8"/>
+    <w:rsid w:val="00677ACD"/>
     <w:rsid w:val="00680B5A"/>
+    <w:rsid w:val="00680F1A"/>
     <w:rsid w:val="00681B49"/>
+    <w:rsid w:val="00683045"/>
     <w:rsid w:val="0068338F"/>
+    <w:rsid w:val="00683F0C"/>
     <w:rsid w:val="00683FC4"/>
+    <w:rsid w:val="00684658"/>
+    <w:rsid w:val="00684DA0"/>
+    <w:rsid w:val="00687E66"/>
+    <w:rsid w:val="006923E1"/>
+    <w:rsid w:val="006947EA"/>
+    <w:rsid w:val="006948F5"/>
     <w:rsid w:val="00694AA2"/>
     <w:rsid w:val="00695237"/>
     <w:rsid w:val="00695784"/>
     <w:rsid w:val="00696247"/>
     <w:rsid w:val="006962C7"/>
+    <w:rsid w:val="00696F9A"/>
     <w:rsid w:val="006972C6"/>
     <w:rsid w:val="006977BD"/>
+    <w:rsid w:val="00697BAB"/>
     <w:rsid w:val="006A1906"/>
+    <w:rsid w:val="006A1E88"/>
+    <w:rsid w:val="006A290A"/>
+    <w:rsid w:val="006A2E4B"/>
     <w:rsid w:val="006A37D7"/>
-    <w:rsid w:val="006A3DFA"/>
+    <w:rsid w:val="006A4E67"/>
     <w:rsid w:val="006A6595"/>
+    <w:rsid w:val="006A67F4"/>
     <w:rsid w:val="006A7A4E"/>
     <w:rsid w:val="006B105A"/>
     <w:rsid w:val="006B14AB"/>
     <w:rsid w:val="006B3FB7"/>
+    <w:rsid w:val="006B42A0"/>
     <w:rsid w:val="006B43DB"/>
     <w:rsid w:val="006B4BA4"/>
+    <w:rsid w:val="006B4CE1"/>
     <w:rsid w:val="006B5897"/>
     <w:rsid w:val="006B65A6"/>
     <w:rsid w:val="006B665C"/>
     <w:rsid w:val="006B69B4"/>
+    <w:rsid w:val="006B6BE6"/>
     <w:rsid w:val="006B75C3"/>
+    <w:rsid w:val="006C0401"/>
     <w:rsid w:val="006C121A"/>
+    <w:rsid w:val="006C1A21"/>
     <w:rsid w:val="006C2065"/>
+    <w:rsid w:val="006C3536"/>
     <w:rsid w:val="006C46F8"/>
+    <w:rsid w:val="006C4A79"/>
+    <w:rsid w:val="006C55BB"/>
     <w:rsid w:val="006C58B9"/>
+    <w:rsid w:val="006C657C"/>
+    <w:rsid w:val="006C6DFD"/>
+    <w:rsid w:val="006C75B7"/>
     <w:rsid w:val="006D037B"/>
+    <w:rsid w:val="006D0A6C"/>
     <w:rsid w:val="006D0D1A"/>
     <w:rsid w:val="006D2523"/>
+    <w:rsid w:val="006D4529"/>
     <w:rsid w:val="006D465F"/>
     <w:rsid w:val="006D4F7E"/>
+    <w:rsid w:val="006D4FA3"/>
+    <w:rsid w:val="006D56D9"/>
     <w:rsid w:val="006D5BEA"/>
     <w:rsid w:val="006D764C"/>
     <w:rsid w:val="006D7E3D"/>
     <w:rsid w:val="006E1EBB"/>
     <w:rsid w:val="006E1FB2"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E259C"/>
+    <w:rsid w:val="006E2CAA"/>
     <w:rsid w:val="006E399B"/>
     <w:rsid w:val="006E3CA9"/>
+    <w:rsid w:val="006E4020"/>
+    <w:rsid w:val="006E5D5D"/>
+    <w:rsid w:val="006E5DEF"/>
     <w:rsid w:val="006E7824"/>
     <w:rsid w:val="006E7841"/>
+    <w:rsid w:val="006E7936"/>
     <w:rsid w:val="006E7A9C"/>
     <w:rsid w:val="006F0931"/>
+    <w:rsid w:val="006F0B61"/>
     <w:rsid w:val="006F0C85"/>
+    <w:rsid w:val="006F15B6"/>
+    <w:rsid w:val="006F2E86"/>
     <w:rsid w:val="006F31AC"/>
     <w:rsid w:val="006F342D"/>
     <w:rsid w:val="006F3471"/>
     <w:rsid w:val="006F4301"/>
     <w:rsid w:val="006F5AB4"/>
     <w:rsid w:val="006F6E4C"/>
     <w:rsid w:val="006F78E6"/>
+    <w:rsid w:val="006F7941"/>
     <w:rsid w:val="006F7A36"/>
     <w:rsid w:val="006F7CD9"/>
     <w:rsid w:val="00700F0E"/>
     <w:rsid w:val="00701236"/>
     <w:rsid w:val="00701B33"/>
     <w:rsid w:val="0070227C"/>
     <w:rsid w:val="00702744"/>
+    <w:rsid w:val="00702C62"/>
+    <w:rsid w:val="00702F1A"/>
     <w:rsid w:val="00707026"/>
     <w:rsid w:val="007078A5"/>
     <w:rsid w:val="00707FEE"/>
     <w:rsid w:val="00710FA5"/>
     <w:rsid w:val="007119EF"/>
+    <w:rsid w:val="00711EFD"/>
+    <w:rsid w:val="00712D3F"/>
     <w:rsid w:val="0071391F"/>
     <w:rsid w:val="00713927"/>
+    <w:rsid w:val="007153FF"/>
+    <w:rsid w:val="007163C5"/>
+    <w:rsid w:val="00716E76"/>
     <w:rsid w:val="007174B9"/>
+    <w:rsid w:val="00717DE3"/>
+    <w:rsid w:val="00720939"/>
     <w:rsid w:val="00721492"/>
     <w:rsid w:val="007222F9"/>
     <w:rsid w:val="00722615"/>
     <w:rsid w:val="00723FEC"/>
     <w:rsid w:val="0072400A"/>
+    <w:rsid w:val="007240FE"/>
     <w:rsid w:val="007241AA"/>
+    <w:rsid w:val="00724428"/>
+    <w:rsid w:val="007244CF"/>
     <w:rsid w:val="00724A79"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="00724BF4"/>
     <w:rsid w:val="00724C23"/>
+    <w:rsid w:val="00725849"/>
     <w:rsid w:val="007270A5"/>
+    <w:rsid w:val="00727238"/>
     <w:rsid w:val="00727BC2"/>
+    <w:rsid w:val="0073131B"/>
+    <w:rsid w:val="007316B3"/>
     <w:rsid w:val="00731CCC"/>
     <w:rsid w:val="00732671"/>
     <w:rsid w:val="00733591"/>
+    <w:rsid w:val="007338C0"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="007347F5"/>
     <w:rsid w:val="00735B20"/>
+    <w:rsid w:val="00735C2B"/>
     <w:rsid w:val="0073605A"/>
+    <w:rsid w:val="00740FE0"/>
     <w:rsid w:val="00742888"/>
+    <w:rsid w:val="007431AC"/>
+    <w:rsid w:val="007437BA"/>
     <w:rsid w:val="007452D4"/>
     <w:rsid w:val="00745985"/>
+    <w:rsid w:val="00745ABD"/>
+    <w:rsid w:val="00745D74"/>
     <w:rsid w:val="00746AB4"/>
     <w:rsid w:val="00747209"/>
     <w:rsid w:val="00751DAC"/>
+    <w:rsid w:val="00754852"/>
+    <w:rsid w:val="00755FB1"/>
+    <w:rsid w:val="00757BEC"/>
     <w:rsid w:val="007618E3"/>
+    <w:rsid w:val="00762445"/>
     <w:rsid w:val="00762F0A"/>
+    <w:rsid w:val="0076315B"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="00767FAB"/>
     <w:rsid w:val="00770946"/>
+    <w:rsid w:val="00770ACD"/>
+    <w:rsid w:val="00771194"/>
+    <w:rsid w:val="00773267"/>
     <w:rsid w:val="00775152"/>
     <w:rsid w:val="00775363"/>
     <w:rsid w:val="00776E10"/>
     <w:rsid w:val="00776E3A"/>
     <w:rsid w:val="007773D1"/>
     <w:rsid w:val="00780BB1"/>
     <w:rsid w:val="007813EC"/>
+    <w:rsid w:val="0078280B"/>
+    <w:rsid w:val="00783796"/>
     <w:rsid w:val="00785115"/>
+    <w:rsid w:val="00786E17"/>
     <w:rsid w:val="00787FA3"/>
+    <w:rsid w:val="007904A6"/>
     <w:rsid w:val="00790E79"/>
     <w:rsid w:val="007910AA"/>
     <w:rsid w:val="0079140C"/>
     <w:rsid w:val="00792AEA"/>
+    <w:rsid w:val="00794CF2"/>
+    <w:rsid w:val="00796728"/>
     <w:rsid w:val="007A0E08"/>
+    <w:rsid w:val="007A1ECB"/>
     <w:rsid w:val="007A280C"/>
+    <w:rsid w:val="007A3D39"/>
     <w:rsid w:val="007A3EF2"/>
+    <w:rsid w:val="007A59F5"/>
     <w:rsid w:val="007A5CF8"/>
+    <w:rsid w:val="007A5EFA"/>
     <w:rsid w:val="007A6163"/>
+    <w:rsid w:val="007A77D7"/>
     <w:rsid w:val="007A7E8E"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B31E7"/>
+    <w:rsid w:val="007B3B3C"/>
     <w:rsid w:val="007B5E4F"/>
     <w:rsid w:val="007B6EED"/>
     <w:rsid w:val="007B7557"/>
+    <w:rsid w:val="007B7EF9"/>
     <w:rsid w:val="007C08DF"/>
+    <w:rsid w:val="007C0B11"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C40F1"/>
     <w:rsid w:val="007C5BE0"/>
     <w:rsid w:val="007C7046"/>
+    <w:rsid w:val="007D1265"/>
+    <w:rsid w:val="007D1D57"/>
     <w:rsid w:val="007D1EC5"/>
     <w:rsid w:val="007D40F4"/>
+    <w:rsid w:val="007D570A"/>
+    <w:rsid w:val="007D5715"/>
     <w:rsid w:val="007D5C14"/>
     <w:rsid w:val="007E12F4"/>
     <w:rsid w:val="007E1884"/>
     <w:rsid w:val="007E3181"/>
     <w:rsid w:val="007E7A24"/>
     <w:rsid w:val="007F0793"/>
     <w:rsid w:val="007F1052"/>
     <w:rsid w:val="007F1B34"/>
+    <w:rsid w:val="007F36B8"/>
     <w:rsid w:val="007F3928"/>
     <w:rsid w:val="007F4A77"/>
     <w:rsid w:val="007F4AF7"/>
     <w:rsid w:val="007F5F9A"/>
     <w:rsid w:val="00800C77"/>
     <w:rsid w:val="00800DE2"/>
     <w:rsid w:val="00801550"/>
     <w:rsid w:val="00801EDE"/>
     <w:rsid w:val="00804312"/>
     <w:rsid w:val="00805956"/>
+    <w:rsid w:val="00805D81"/>
     <w:rsid w:val="00806544"/>
+    <w:rsid w:val="00806C14"/>
     <w:rsid w:val="00806C76"/>
+    <w:rsid w:val="00810057"/>
     <w:rsid w:val="00810A8E"/>
+    <w:rsid w:val="00811A31"/>
     <w:rsid w:val="00812923"/>
     <w:rsid w:val="008137CA"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="00820840"/>
+    <w:rsid w:val="008210A0"/>
+    <w:rsid w:val="00821358"/>
     <w:rsid w:val="0082160B"/>
     <w:rsid w:val="00821B2C"/>
+    <w:rsid w:val="00821BB1"/>
     <w:rsid w:val="00821DA4"/>
+    <w:rsid w:val="0082258E"/>
+    <w:rsid w:val="0082368F"/>
+    <w:rsid w:val="00823E7B"/>
     <w:rsid w:val="008243A0"/>
     <w:rsid w:val="0082547A"/>
     <w:rsid w:val="0082631A"/>
+    <w:rsid w:val="00826577"/>
     <w:rsid w:val="008265DA"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="008307A2"/>
     <w:rsid w:val="00831070"/>
+    <w:rsid w:val="00831D32"/>
     <w:rsid w:val="00832ED4"/>
+    <w:rsid w:val="00833550"/>
     <w:rsid w:val="00833B37"/>
     <w:rsid w:val="0083425A"/>
     <w:rsid w:val="00835072"/>
     <w:rsid w:val="008352D1"/>
+    <w:rsid w:val="00835380"/>
     <w:rsid w:val="00835748"/>
+    <w:rsid w:val="00836D0C"/>
+    <w:rsid w:val="00837D09"/>
+    <w:rsid w:val="00840082"/>
+    <w:rsid w:val="00840214"/>
     <w:rsid w:val="00840A9F"/>
     <w:rsid w:val="00842DD0"/>
+    <w:rsid w:val="008440EC"/>
     <w:rsid w:val="008444A8"/>
+    <w:rsid w:val="00845942"/>
     <w:rsid w:val="00845FD4"/>
+    <w:rsid w:val="00850E71"/>
     <w:rsid w:val="00850FC3"/>
+    <w:rsid w:val="00851B59"/>
     <w:rsid w:val="008520E8"/>
     <w:rsid w:val="0085226D"/>
+    <w:rsid w:val="0085276C"/>
+    <w:rsid w:val="00852DBD"/>
+    <w:rsid w:val="00853068"/>
+    <w:rsid w:val="00853912"/>
     <w:rsid w:val="0085562F"/>
     <w:rsid w:val="00857BB8"/>
+    <w:rsid w:val="00860124"/>
     <w:rsid w:val="008614ED"/>
+    <w:rsid w:val="00863E9D"/>
     <w:rsid w:val="00864465"/>
     <w:rsid w:val="00865F29"/>
     <w:rsid w:val="00866661"/>
+    <w:rsid w:val="00866728"/>
+    <w:rsid w:val="008701AA"/>
+    <w:rsid w:val="00870719"/>
     <w:rsid w:val="00870BE8"/>
+    <w:rsid w:val="00871155"/>
+    <w:rsid w:val="00872277"/>
+    <w:rsid w:val="00872919"/>
+    <w:rsid w:val="00874539"/>
+    <w:rsid w:val="0087625A"/>
+    <w:rsid w:val="00876DCD"/>
+    <w:rsid w:val="008774FC"/>
     <w:rsid w:val="00877D0D"/>
+    <w:rsid w:val="00877D0E"/>
+    <w:rsid w:val="008803D8"/>
+    <w:rsid w:val="008805D7"/>
     <w:rsid w:val="0088174D"/>
     <w:rsid w:val="00881CA4"/>
     <w:rsid w:val="00882510"/>
     <w:rsid w:val="008825B1"/>
     <w:rsid w:val="00882A3E"/>
     <w:rsid w:val="00883399"/>
     <w:rsid w:val="008854CD"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="00886813"/>
+    <w:rsid w:val="00886F74"/>
+    <w:rsid w:val="00886F7E"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="008933F1"/>
     <w:rsid w:val="008938D5"/>
     <w:rsid w:val="0089624F"/>
     <w:rsid w:val="0089659C"/>
+    <w:rsid w:val="00897B33"/>
+    <w:rsid w:val="00897ED5"/>
+    <w:rsid w:val="008A0374"/>
     <w:rsid w:val="008A17D8"/>
     <w:rsid w:val="008A1C3B"/>
     <w:rsid w:val="008A23CC"/>
     <w:rsid w:val="008A2591"/>
+    <w:rsid w:val="008A43CC"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B3AE0"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B5509"/>
     <w:rsid w:val="008B636E"/>
+    <w:rsid w:val="008B67E5"/>
     <w:rsid w:val="008B702A"/>
+    <w:rsid w:val="008B703B"/>
     <w:rsid w:val="008B78BF"/>
     <w:rsid w:val="008C07F9"/>
     <w:rsid w:val="008C354E"/>
     <w:rsid w:val="008C5204"/>
     <w:rsid w:val="008C63A1"/>
+    <w:rsid w:val="008D0371"/>
+    <w:rsid w:val="008D0D69"/>
     <w:rsid w:val="008D0E3D"/>
+    <w:rsid w:val="008D1D3B"/>
+    <w:rsid w:val="008D1E85"/>
+    <w:rsid w:val="008D2922"/>
     <w:rsid w:val="008D2B62"/>
     <w:rsid w:val="008D3CAA"/>
     <w:rsid w:val="008D43A0"/>
+    <w:rsid w:val="008D57F5"/>
     <w:rsid w:val="008D6C1D"/>
+    <w:rsid w:val="008D7A82"/>
     <w:rsid w:val="008D7E2C"/>
     <w:rsid w:val="008E15DF"/>
+    <w:rsid w:val="008E2318"/>
     <w:rsid w:val="008E2BF4"/>
+    <w:rsid w:val="008E38C4"/>
+    <w:rsid w:val="008E5AFD"/>
+    <w:rsid w:val="008E6913"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008E6FE2"/>
+    <w:rsid w:val="008E7D31"/>
     <w:rsid w:val="008E7E96"/>
     <w:rsid w:val="008F0C73"/>
     <w:rsid w:val="008F24BC"/>
     <w:rsid w:val="008F2830"/>
     <w:rsid w:val="008F2D90"/>
     <w:rsid w:val="008F37A9"/>
     <w:rsid w:val="008F388F"/>
     <w:rsid w:val="008F418B"/>
     <w:rsid w:val="008F437E"/>
     <w:rsid w:val="008F4D19"/>
     <w:rsid w:val="008F548E"/>
+    <w:rsid w:val="008F5846"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F78BB"/>
+    <w:rsid w:val="00902CCB"/>
     <w:rsid w:val="00903499"/>
     <w:rsid w:val="00903CAF"/>
+    <w:rsid w:val="00904CB1"/>
     <w:rsid w:val="009063A6"/>
     <w:rsid w:val="00906DED"/>
+    <w:rsid w:val="00907C68"/>
     <w:rsid w:val="009107CE"/>
+    <w:rsid w:val="00910FFC"/>
     <w:rsid w:val="00911416"/>
+    <w:rsid w:val="0091176E"/>
+    <w:rsid w:val="009119C1"/>
+    <w:rsid w:val="00912D71"/>
+    <w:rsid w:val="0091388F"/>
     <w:rsid w:val="009141A1"/>
+    <w:rsid w:val="00916A57"/>
     <w:rsid w:val="00917841"/>
+    <w:rsid w:val="009201DB"/>
     <w:rsid w:val="009213F1"/>
     <w:rsid w:val="00923360"/>
+    <w:rsid w:val="009233E4"/>
+    <w:rsid w:val="0092435B"/>
     <w:rsid w:val="009249A9"/>
     <w:rsid w:val="0092568B"/>
+    <w:rsid w:val="00925C88"/>
+    <w:rsid w:val="00925E65"/>
     <w:rsid w:val="00926513"/>
     <w:rsid w:val="00930946"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="0093226C"/>
+    <w:rsid w:val="00933752"/>
+    <w:rsid w:val="009359A1"/>
+    <w:rsid w:val="00937EF3"/>
+    <w:rsid w:val="00940552"/>
     <w:rsid w:val="00940E02"/>
     <w:rsid w:val="0094290B"/>
+    <w:rsid w:val="00942949"/>
     <w:rsid w:val="00942DE1"/>
     <w:rsid w:val="00943572"/>
+    <w:rsid w:val="00943974"/>
     <w:rsid w:val="0094437E"/>
+    <w:rsid w:val="009443BD"/>
     <w:rsid w:val="00946284"/>
+    <w:rsid w:val="00952D87"/>
     <w:rsid w:val="00954EEC"/>
     <w:rsid w:val="00956781"/>
     <w:rsid w:val="00957D8B"/>
+    <w:rsid w:val="00960AF1"/>
     <w:rsid w:val="009633DE"/>
+    <w:rsid w:val="0096541B"/>
+    <w:rsid w:val="009656F5"/>
     <w:rsid w:val="00965920"/>
     <w:rsid w:val="00965B37"/>
+    <w:rsid w:val="0096623E"/>
     <w:rsid w:val="009706F6"/>
     <w:rsid w:val="00971568"/>
     <w:rsid w:val="00972199"/>
+    <w:rsid w:val="00972502"/>
+    <w:rsid w:val="00972DDF"/>
     <w:rsid w:val="0097384A"/>
     <w:rsid w:val="0097545F"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="0097634B"/>
+    <w:rsid w:val="00976A5B"/>
     <w:rsid w:val="00977234"/>
     <w:rsid w:val="00977339"/>
     <w:rsid w:val="009801E4"/>
     <w:rsid w:val="009813EE"/>
+    <w:rsid w:val="00982860"/>
+    <w:rsid w:val="00982F21"/>
     <w:rsid w:val="00983405"/>
     <w:rsid w:val="0098340B"/>
+    <w:rsid w:val="00986EB4"/>
+    <w:rsid w:val="00987469"/>
     <w:rsid w:val="009877B9"/>
     <w:rsid w:val="00987C95"/>
     <w:rsid w:val="00990C52"/>
     <w:rsid w:val="00990EEE"/>
+    <w:rsid w:val="009917D8"/>
+    <w:rsid w:val="009918E3"/>
+    <w:rsid w:val="00992988"/>
+    <w:rsid w:val="00993A4E"/>
+    <w:rsid w:val="00994D79"/>
     <w:rsid w:val="009956EA"/>
     <w:rsid w:val="00995F48"/>
     <w:rsid w:val="009965DE"/>
+    <w:rsid w:val="009972DC"/>
+    <w:rsid w:val="009A0507"/>
+    <w:rsid w:val="009A0F1A"/>
     <w:rsid w:val="009A2199"/>
+    <w:rsid w:val="009A2330"/>
     <w:rsid w:val="009A2D23"/>
     <w:rsid w:val="009A2E7F"/>
+    <w:rsid w:val="009A34D6"/>
     <w:rsid w:val="009A3515"/>
     <w:rsid w:val="009A3AB5"/>
+    <w:rsid w:val="009A3FEC"/>
+    <w:rsid w:val="009A4D2D"/>
     <w:rsid w:val="009A5385"/>
     <w:rsid w:val="009A6943"/>
     <w:rsid w:val="009A7198"/>
+    <w:rsid w:val="009A7B5C"/>
+    <w:rsid w:val="009B024F"/>
     <w:rsid w:val="009B0DDD"/>
+    <w:rsid w:val="009B1827"/>
+    <w:rsid w:val="009B2A13"/>
+    <w:rsid w:val="009B38D6"/>
     <w:rsid w:val="009B392B"/>
+    <w:rsid w:val="009B4882"/>
     <w:rsid w:val="009B4C9A"/>
+    <w:rsid w:val="009B51D3"/>
     <w:rsid w:val="009B5F97"/>
     <w:rsid w:val="009C094A"/>
+    <w:rsid w:val="009C0C30"/>
     <w:rsid w:val="009C0E30"/>
     <w:rsid w:val="009C194A"/>
     <w:rsid w:val="009C2304"/>
     <w:rsid w:val="009C30B4"/>
+    <w:rsid w:val="009C315B"/>
     <w:rsid w:val="009C46FE"/>
+    <w:rsid w:val="009C5039"/>
     <w:rsid w:val="009C5B80"/>
+    <w:rsid w:val="009C6787"/>
+    <w:rsid w:val="009C6976"/>
+    <w:rsid w:val="009C6E69"/>
+    <w:rsid w:val="009C6F6B"/>
     <w:rsid w:val="009C75B3"/>
+    <w:rsid w:val="009C76AA"/>
+    <w:rsid w:val="009D0108"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D0839"/>
     <w:rsid w:val="009D1BE8"/>
     <w:rsid w:val="009D2B48"/>
+    <w:rsid w:val="009D4727"/>
     <w:rsid w:val="009D4D75"/>
+    <w:rsid w:val="009D4E55"/>
     <w:rsid w:val="009D5221"/>
     <w:rsid w:val="009D5830"/>
+    <w:rsid w:val="009D66C3"/>
     <w:rsid w:val="009E0CEC"/>
     <w:rsid w:val="009E16A8"/>
     <w:rsid w:val="009E2296"/>
     <w:rsid w:val="009E2F30"/>
     <w:rsid w:val="009E329D"/>
+    <w:rsid w:val="009E47F6"/>
+    <w:rsid w:val="009E5BAD"/>
     <w:rsid w:val="009F03AE"/>
     <w:rsid w:val="009F2D68"/>
+    <w:rsid w:val="009F3EB2"/>
+    <w:rsid w:val="009F3EEA"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F4C53"/>
+    <w:rsid w:val="009F639B"/>
     <w:rsid w:val="009F69F3"/>
     <w:rsid w:val="009F729E"/>
+    <w:rsid w:val="009F73BF"/>
     <w:rsid w:val="009F7AAA"/>
     <w:rsid w:val="009F7D61"/>
+    <w:rsid w:val="00A009D8"/>
     <w:rsid w:val="00A0115B"/>
     <w:rsid w:val="00A011FC"/>
     <w:rsid w:val="00A01EF5"/>
     <w:rsid w:val="00A02398"/>
+    <w:rsid w:val="00A02533"/>
     <w:rsid w:val="00A02C49"/>
     <w:rsid w:val="00A0365D"/>
     <w:rsid w:val="00A039FF"/>
+    <w:rsid w:val="00A03A96"/>
+    <w:rsid w:val="00A05EBC"/>
+    <w:rsid w:val="00A07BBF"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A12347"/>
     <w:rsid w:val="00A139D7"/>
     <w:rsid w:val="00A13D3F"/>
     <w:rsid w:val="00A16607"/>
+    <w:rsid w:val="00A20A46"/>
     <w:rsid w:val="00A20F2D"/>
     <w:rsid w:val="00A21624"/>
+    <w:rsid w:val="00A23224"/>
     <w:rsid w:val="00A23C1D"/>
     <w:rsid w:val="00A240CC"/>
+    <w:rsid w:val="00A248C9"/>
+    <w:rsid w:val="00A253BC"/>
+    <w:rsid w:val="00A26A0B"/>
     <w:rsid w:val="00A3180A"/>
     <w:rsid w:val="00A31F39"/>
     <w:rsid w:val="00A325FC"/>
-    <w:rsid w:val="00A370D3"/>
+    <w:rsid w:val="00A33E8B"/>
     <w:rsid w:val="00A37C38"/>
     <w:rsid w:val="00A37D07"/>
     <w:rsid w:val="00A40EEC"/>
     <w:rsid w:val="00A41A11"/>
+    <w:rsid w:val="00A42AA0"/>
+    <w:rsid w:val="00A43FC5"/>
+    <w:rsid w:val="00A440D7"/>
     <w:rsid w:val="00A444E0"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A45ABE"/>
+    <w:rsid w:val="00A46564"/>
     <w:rsid w:val="00A46CFE"/>
     <w:rsid w:val="00A47246"/>
     <w:rsid w:val="00A47A94"/>
     <w:rsid w:val="00A5042F"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A50C43"/>
+    <w:rsid w:val="00A516B2"/>
     <w:rsid w:val="00A52D09"/>
     <w:rsid w:val="00A54FD3"/>
     <w:rsid w:val="00A553EA"/>
     <w:rsid w:val="00A5633B"/>
+    <w:rsid w:val="00A563E2"/>
     <w:rsid w:val="00A56BD1"/>
     <w:rsid w:val="00A56CE3"/>
     <w:rsid w:val="00A5736E"/>
     <w:rsid w:val="00A61170"/>
+    <w:rsid w:val="00A614DB"/>
+    <w:rsid w:val="00A618D8"/>
+    <w:rsid w:val="00A61E3A"/>
+    <w:rsid w:val="00A62B9E"/>
+    <w:rsid w:val="00A6312F"/>
     <w:rsid w:val="00A6555C"/>
+    <w:rsid w:val="00A65E66"/>
+    <w:rsid w:val="00A66C21"/>
     <w:rsid w:val="00A66EF3"/>
     <w:rsid w:val="00A715DF"/>
+    <w:rsid w:val="00A717F5"/>
     <w:rsid w:val="00A72E35"/>
     <w:rsid w:val="00A7303E"/>
+    <w:rsid w:val="00A747CD"/>
     <w:rsid w:val="00A7492D"/>
+    <w:rsid w:val="00A75993"/>
     <w:rsid w:val="00A7624D"/>
     <w:rsid w:val="00A76873"/>
     <w:rsid w:val="00A772D5"/>
+    <w:rsid w:val="00A776B8"/>
     <w:rsid w:val="00A8085A"/>
     <w:rsid w:val="00A814A4"/>
     <w:rsid w:val="00A8224F"/>
     <w:rsid w:val="00A82BC0"/>
     <w:rsid w:val="00A82C39"/>
     <w:rsid w:val="00A857E9"/>
+    <w:rsid w:val="00A86D32"/>
     <w:rsid w:val="00A90D8C"/>
+    <w:rsid w:val="00A91B43"/>
     <w:rsid w:val="00A92244"/>
+    <w:rsid w:val="00A92618"/>
     <w:rsid w:val="00A926B7"/>
     <w:rsid w:val="00A92F68"/>
+    <w:rsid w:val="00A931DD"/>
+    <w:rsid w:val="00A94756"/>
     <w:rsid w:val="00A953C0"/>
+    <w:rsid w:val="00A9582B"/>
     <w:rsid w:val="00A9599E"/>
+    <w:rsid w:val="00A95CFC"/>
     <w:rsid w:val="00A97B56"/>
     <w:rsid w:val="00A97FAB"/>
     <w:rsid w:val="00AA0BAC"/>
     <w:rsid w:val="00AA18B5"/>
     <w:rsid w:val="00AA2132"/>
     <w:rsid w:val="00AA2488"/>
     <w:rsid w:val="00AA2792"/>
     <w:rsid w:val="00AA2A32"/>
+    <w:rsid w:val="00AA2E71"/>
+    <w:rsid w:val="00AA48FF"/>
     <w:rsid w:val="00AA4D5A"/>
+    <w:rsid w:val="00AA5440"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA57D1"/>
     <w:rsid w:val="00AA5A3B"/>
+    <w:rsid w:val="00AA6498"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB0FF9"/>
+    <w:rsid w:val="00AB1AA9"/>
     <w:rsid w:val="00AB1D66"/>
     <w:rsid w:val="00AB237A"/>
+    <w:rsid w:val="00AB41FE"/>
     <w:rsid w:val="00AB50A4"/>
+    <w:rsid w:val="00AB5F45"/>
+    <w:rsid w:val="00AB6B90"/>
+    <w:rsid w:val="00AB6BA4"/>
+    <w:rsid w:val="00AB7231"/>
     <w:rsid w:val="00AC25DC"/>
+    <w:rsid w:val="00AC40E2"/>
     <w:rsid w:val="00AC4473"/>
+    <w:rsid w:val="00AC513A"/>
     <w:rsid w:val="00AC572E"/>
+    <w:rsid w:val="00AC7923"/>
+    <w:rsid w:val="00AC7CEC"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD16CE"/>
+    <w:rsid w:val="00AD1829"/>
     <w:rsid w:val="00AD195B"/>
     <w:rsid w:val="00AD223C"/>
     <w:rsid w:val="00AD3999"/>
     <w:rsid w:val="00AD3FFB"/>
     <w:rsid w:val="00AD573C"/>
+    <w:rsid w:val="00AD5A61"/>
     <w:rsid w:val="00AD649E"/>
     <w:rsid w:val="00AD67C0"/>
     <w:rsid w:val="00AD79F5"/>
     <w:rsid w:val="00AE178D"/>
     <w:rsid w:val="00AE2701"/>
     <w:rsid w:val="00AE3F76"/>
     <w:rsid w:val="00AE472B"/>
+    <w:rsid w:val="00AE473A"/>
     <w:rsid w:val="00AE5254"/>
+    <w:rsid w:val="00AE79C5"/>
+    <w:rsid w:val="00AF1FB3"/>
     <w:rsid w:val="00AF3A1B"/>
     <w:rsid w:val="00AF4273"/>
+    <w:rsid w:val="00AF50A0"/>
     <w:rsid w:val="00AF5F77"/>
     <w:rsid w:val="00B0002E"/>
     <w:rsid w:val="00B01CD6"/>
     <w:rsid w:val="00B01CEE"/>
     <w:rsid w:val="00B04052"/>
+    <w:rsid w:val="00B045FA"/>
+    <w:rsid w:val="00B06636"/>
+    <w:rsid w:val="00B10E05"/>
+    <w:rsid w:val="00B11219"/>
     <w:rsid w:val="00B1238A"/>
     <w:rsid w:val="00B143F1"/>
     <w:rsid w:val="00B16FD2"/>
     <w:rsid w:val="00B217C2"/>
     <w:rsid w:val="00B21C7A"/>
+    <w:rsid w:val="00B22027"/>
     <w:rsid w:val="00B2239C"/>
+    <w:rsid w:val="00B227C0"/>
     <w:rsid w:val="00B2282B"/>
+    <w:rsid w:val="00B23B7B"/>
+    <w:rsid w:val="00B24E6A"/>
+    <w:rsid w:val="00B24ECA"/>
     <w:rsid w:val="00B25076"/>
     <w:rsid w:val="00B25844"/>
     <w:rsid w:val="00B3050F"/>
+    <w:rsid w:val="00B31DCB"/>
+    <w:rsid w:val="00B31FDA"/>
     <w:rsid w:val="00B32C49"/>
     <w:rsid w:val="00B333D9"/>
+    <w:rsid w:val="00B33868"/>
     <w:rsid w:val="00B3410E"/>
     <w:rsid w:val="00B347A1"/>
     <w:rsid w:val="00B349D5"/>
     <w:rsid w:val="00B3560D"/>
+    <w:rsid w:val="00B36C63"/>
+    <w:rsid w:val="00B37315"/>
     <w:rsid w:val="00B37488"/>
     <w:rsid w:val="00B411BA"/>
+    <w:rsid w:val="00B41A5B"/>
     <w:rsid w:val="00B42777"/>
+    <w:rsid w:val="00B43F6E"/>
     <w:rsid w:val="00B44479"/>
     <w:rsid w:val="00B45410"/>
     <w:rsid w:val="00B45A08"/>
     <w:rsid w:val="00B46F8B"/>
     <w:rsid w:val="00B479C0"/>
     <w:rsid w:val="00B500B7"/>
     <w:rsid w:val="00B50852"/>
     <w:rsid w:val="00B51F47"/>
+    <w:rsid w:val="00B52C32"/>
     <w:rsid w:val="00B52F18"/>
     <w:rsid w:val="00B531D4"/>
     <w:rsid w:val="00B5321F"/>
     <w:rsid w:val="00B5446E"/>
+    <w:rsid w:val="00B567EA"/>
     <w:rsid w:val="00B6067E"/>
+    <w:rsid w:val="00B61625"/>
     <w:rsid w:val="00B62ECA"/>
     <w:rsid w:val="00B63A9E"/>
     <w:rsid w:val="00B64375"/>
+    <w:rsid w:val="00B65172"/>
+    <w:rsid w:val="00B65CF3"/>
+    <w:rsid w:val="00B709CA"/>
+    <w:rsid w:val="00B70EC3"/>
+    <w:rsid w:val="00B72A10"/>
     <w:rsid w:val="00B73AA7"/>
     <w:rsid w:val="00B73C51"/>
+    <w:rsid w:val="00B742F5"/>
     <w:rsid w:val="00B76220"/>
+    <w:rsid w:val="00B76942"/>
     <w:rsid w:val="00B77015"/>
+    <w:rsid w:val="00B802A9"/>
     <w:rsid w:val="00B80582"/>
     <w:rsid w:val="00B8069D"/>
     <w:rsid w:val="00B81509"/>
+    <w:rsid w:val="00B8210C"/>
     <w:rsid w:val="00B82180"/>
     <w:rsid w:val="00B82440"/>
     <w:rsid w:val="00B832A4"/>
     <w:rsid w:val="00B83859"/>
     <w:rsid w:val="00B84D8E"/>
+    <w:rsid w:val="00B84F6B"/>
     <w:rsid w:val="00B85849"/>
+    <w:rsid w:val="00B86307"/>
+    <w:rsid w:val="00B86DC2"/>
     <w:rsid w:val="00B87014"/>
     <w:rsid w:val="00B87705"/>
+    <w:rsid w:val="00B90A65"/>
+    <w:rsid w:val="00B90DDF"/>
+    <w:rsid w:val="00B927F0"/>
+    <w:rsid w:val="00B92CF6"/>
     <w:rsid w:val="00B9330E"/>
     <w:rsid w:val="00B937AD"/>
     <w:rsid w:val="00B95048"/>
     <w:rsid w:val="00B950CF"/>
+    <w:rsid w:val="00B97E62"/>
+    <w:rsid w:val="00BA07C0"/>
+    <w:rsid w:val="00BA0B42"/>
     <w:rsid w:val="00BA1411"/>
+    <w:rsid w:val="00BA1A56"/>
+    <w:rsid w:val="00BA2704"/>
     <w:rsid w:val="00BA3D6B"/>
     <w:rsid w:val="00BA4004"/>
     <w:rsid w:val="00BA4B6A"/>
+    <w:rsid w:val="00BA7A6D"/>
+    <w:rsid w:val="00BB058A"/>
+    <w:rsid w:val="00BB08E4"/>
+    <w:rsid w:val="00BB1967"/>
+    <w:rsid w:val="00BB1A57"/>
     <w:rsid w:val="00BB2A88"/>
     <w:rsid w:val="00BB309F"/>
+    <w:rsid w:val="00BB6E9F"/>
+    <w:rsid w:val="00BC00F1"/>
+    <w:rsid w:val="00BC0C2F"/>
+    <w:rsid w:val="00BC1C3F"/>
     <w:rsid w:val="00BC495E"/>
     <w:rsid w:val="00BC62F8"/>
     <w:rsid w:val="00BC6943"/>
     <w:rsid w:val="00BC72A9"/>
     <w:rsid w:val="00BC7334"/>
+    <w:rsid w:val="00BC795E"/>
+    <w:rsid w:val="00BC7DED"/>
     <w:rsid w:val="00BD0F96"/>
     <w:rsid w:val="00BD17E7"/>
+    <w:rsid w:val="00BD1BC0"/>
+    <w:rsid w:val="00BD1DD7"/>
+    <w:rsid w:val="00BD2771"/>
     <w:rsid w:val="00BD29F5"/>
+    <w:rsid w:val="00BD2A00"/>
+    <w:rsid w:val="00BD4AAC"/>
     <w:rsid w:val="00BD4BA0"/>
     <w:rsid w:val="00BD5ED5"/>
+    <w:rsid w:val="00BD74F2"/>
+    <w:rsid w:val="00BE1302"/>
     <w:rsid w:val="00BE209E"/>
     <w:rsid w:val="00BE2407"/>
     <w:rsid w:val="00BE2480"/>
     <w:rsid w:val="00BE3646"/>
     <w:rsid w:val="00BE5853"/>
     <w:rsid w:val="00BE669D"/>
     <w:rsid w:val="00BE767F"/>
+    <w:rsid w:val="00BF1734"/>
+    <w:rsid w:val="00BF2317"/>
     <w:rsid w:val="00BF2FA5"/>
     <w:rsid w:val="00BF33D3"/>
+    <w:rsid w:val="00BF60BE"/>
+    <w:rsid w:val="00BF6558"/>
+    <w:rsid w:val="00BF6A9C"/>
     <w:rsid w:val="00BF7512"/>
     <w:rsid w:val="00BF783F"/>
     <w:rsid w:val="00C0012C"/>
     <w:rsid w:val="00C00B14"/>
     <w:rsid w:val="00C01A76"/>
     <w:rsid w:val="00C0249E"/>
+    <w:rsid w:val="00C02BFC"/>
     <w:rsid w:val="00C02E88"/>
     <w:rsid w:val="00C033D8"/>
+    <w:rsid w:val="00C045CE"/>
+    <w:rsid w:val="00C054B6"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C119E0"/>
     <w:rsid w:val="00C12E9F"/>
     <w:rsid w:val="00C13688"/>
+    <w:rsid w:val="00C1398E"/>
     <w:rsid w:val="00C13A44"/>
     <w:rsid w:val="00C14AD5"/>
     <w:rsid w:val="00C155E3"/>
     <w:rsid w:val="00C170AA"/>
     <w:rsid w:val="00C2011A"/>
     <w:rsid w:val="00C202E2"/>
     <w:rsid w:val="00C204EF"/>
+    <w:rsid w:val="00C20927"/>
     <w:rsid w:val="00C21917"/>
     <w:rsid w:val="00C25A17"/>
     <w:rsid w:val="00C25A24"/>
+    <w:rsid w:val="00C2613D"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C275F3"/>
     <w:rsid w:val="00C3059D"/>
+    <w:rsid w:val="00C3066E"/>
     <w:rsid w:val="00C30C75"/>
     <w:rsid w:val="00C3122E"/>
     <w:rsid w:val="00C31C87"/>
     <w:rsid w:val="00C32293"/>
     <w:rsid w:val="00C33420"/>
     <w:rsid w:val="00C33556"/>
+    <w:rsid w:val="00C33FA7"/>
     <w:rsid w:val="00C34286"/>
     <w:rsid w:val="00C34C12"/>
     <w:rsid w:val="00C371E3"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C430F2"/>
+    <w:rsid w:val="00C456B7"/>
+    <w:rsid w:val="00C4665F"/>
     <w:rsid w:val="00C46A08"/>
     <w:rsid w:val="00C47333"/>
     <w:rsid w:val="00C47609"/>
     <w:rsid w:val="00C50273"/>
     <w:rsid w:val="00C50BF8"/>
     <w:rsid w:val="00C51A58"/>
+    <w:rsid w:val="00C52EC0"/>
+    <w:rsid w:val="00C55011"/>
+    <w:rsid w:val="00C55B8F"/>
+    <w:rsid w:val="00C55C7C"/>
     <w:rsid w:val="00C56E72"/>
     <w:rsid w:val="00C56F55"/>
     <w:rsid w:val="00C5707F"/>
     <w:rsid w:val="00C61A61"/>
     <w:rsid w:val="00C64EE0"/>
     <w:rsid w:val="00C66277"/>
     <w:rsid w:val="00C66BA3"/>
     <w:rsid w:val="00C70AE9"/>
     <w:rsid w:val="00C711B3"/>
+    <w:rsid w:val="00C71AC7"/>
+    <w:rsid w:val="00C72353"/>
+    <w:rsid w:val="00C72CD7"/>
     <w:rsid w:val="00C73026"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C74C06"/>
     <w:rsid w:val="00C76685"/>
     <w:rsid w:val="00C76845"/>
     <w:rsid w:val="00C76E5C"/>
-    <w:rsid w:val="00C77384"/>
+    <w:rsid w:val="00C77889"/>
     <w:rsid w:val="00C81221"/>
+    <w:rsid w:val="00C81703"/>
     <w:rsid w:val="00C8323F"/>
     <w:rsid w:val="00C8464A"/>
     <w:rsid w:val="00C85C43"/>
+    <w:rsid w:val="00C86554"/>
     <w:rsid w:val="00C86B48"/>
+    <w:rsid w:val="00C86C0D"/>
     <w:rsid w:val="00C87919"/>
     <w:rsid w:val="00C87D4E"/>
+    <w:rsid w:val="00C87F4D"/>
     <w:rsid w:val="00C9047A"/>
     <w:rsid w:val="00C90D47"/>
     <w:rsid w:val="00C924AA"/>
     <w:rsid w:val="00C93327"/>
     <w:rsid w:val="00C93986"/>
     <w:rsid w:val="00C94982"/>
+    <w:rsid w:val="00C9688D"/>
+    <w:rsid w:val="00C96D39"/>
     <w:rsid w:val="00C96E04"/>
     <w:rsid w:val="00C974D4"/>
+    <w:rsid w:val="00C97EEB"/>
+    <w:rsid w:val="00CA0810"/>
     <w:rsid w:val="00CA12E1"/>
+    <w:rsid w:val="00CA1AE0"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA2A52"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CA4C72"/>
+    <w:rsid w:val="00CA4FFA"/>
     <w:rsid w:val="00CA57F8"/>
     <w:rsid w:val="00CA63D2"/>
+    <w:rsid w:val="00CB0186"/>
     <w:rsid w:val="00CB0DFA"/>
+    <w:rsid w:val="00CB1096"/>
     <w:rsid w:val="00CB1F94"/>
     <w:rsid w:val="00CB289D"/>
     <w:rsid w:val="00CB2E19"/>
     <w:rsid w:val="00CB4464"/>
+    <w:rsid w:val="00CB4F15"/>
     <w:rsid w:val="00CB4F17"/>
     <w:rsid w:val="00CB7ED6"/>
     <w:rsid w:val="00CC0A28"/>
     <w:rsid w:val="00CC13DA"/>
     <w:rsid w:val="00CC20DD"/>
+    <w:rsid w:val="00CC32D0"/>
     <w:rsid w:val="00CC3C97"/>
+    <w:rsid w:val="00CC453D"/>
+    <w:rsid w:val="00CC6C1C"/>
+    <w:rsid w:val="00CC7993"/>
+    <w:rsid w:val="00CD0170"/>
     <w:rsid w:val="00CD0A18"/>
     <w:rsid w:val="00CD3180"/>
     <w:rsid w:val="00CD41FB"/>
     <w:rsid w:val="00CD4222"/>
     <w:rsid w:val="00CD460D"/>
+    <w:rsid w:val="00CD4768"/>
     <w:rsid w:val="00CD64F1"/>
+    <w:rsid w:val="00CD73DA"/>
+    <w:rsid w:val="00CD7658"/>
     <w:rsid w:val="00CD769A"/>
+    <w:rsid w:val="00CD7736"/>
     <w:rsid w:val="00CE1DBE"/>
+    <w:rsid w:val="00CE1FBD"/>
     <w:rsid w:val="00CE362F"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE58D8"/>
+    <w:rsid w:val="00CE638B"/>
+    <w:rsid w:val="00CE67CF"/>
+    <w:rsid w:val="00CE6873"/>
     <w:rsid w:val="00CE695F"/>
     <w:rsid w:val="00CE6D34"/>
+    <w:rsid w:val="00CE7297"/>
+    <w:rsid w:val="00CF08CC"/>
     <w:rsid w:val="00CF18F4"/>
     <w:rsid w:val="00CF5E5E"/>
+    <w:rsid w:val="00D00369"/>
     <w:rsid w:val="00D00C81"/>
+    <w:rsid w:val="00D035F9"/>
+    <w:rsid w:val="00D03A54"/>
+    <w:rsid w:val="00D0405E"/>
     <w:rsid w:val="00D049A4"/>
     <w:rsid w:val="00D04E19"/>
+    <w:rsid w:val="00D0570F"/>
     <w:rsid w:val="00D06177"/>
+    <w:rsid w:val="00D06495"/>
     <w:rsid w:val="00D065B6"/>
     <w:rsid w:val="00D06D54"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D10F1B"/>
     <w:rsid w:val="00D11C2D"/>
     <w:rsid w:val="00D13B32"/>
     <w:rsid w:val="00D15941"/>
+    <w:rsid w:val="00D15EA7"/>
+    <w:rsid w:val="00D1656F"/>
     <w:rsid w:val="00D166FA"/>
     <w:rsid w:val="00D20315"/>
+    <w:rsid w:val="00D206EA"/>
     <w:rsid w:val="00D20FE5"/>
+    <w:rsid w:val="00D23702"/>
     <w:rsid w:val="00D23AE8"/>
     <w:rsid w:val="00D23D6B"/>
+    <w:rsid w:val="00D2497B"/>
     <w:rsid w:val="00D2586D"/>
     <w:rsid w:val="00D27A37"/>
+    <w:rsid w:val="00D304EC"/>
     <w:rsid w:val="00D31FC0"/>
+    <w:rsid w:val="00D33A21"/>
+    <w:rsid w:val="00D33C65"/>
     <w:rsid w:val="00D3527F"/>
     <w:rsid w:val="00D41047"/>
     <w:rsid w:val="00D416C3"/>
+    <w:rsid w:val="00D420DE"/>
     <w:rsid w:val="00D42A0E"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D45D38"/>
+    <w:rsid w:val="00D46A97"/>
     <w:rsid w:val="00D46FC9"/>
+    <w:rsid w:val="00D474CD"/>
+    <w:rsid w:val="00D50312"/>
     <w:rsid w:val="00D50642"/>
     <w:rsid w:val="00D50C24"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D5384B"/>
     <w:rsid w:val="00D553AD"/>
+    <w:rsid w:val="00D5644C"/>
     <w:rsid w:val="00D569B3"/>
     <w:rsid w:val="00D57736"/>
+    <w:rsid w:val="00D60489"/>
+    <w:rsid w:val="00D61939"/>
+    <w:rsid w:val="00D638EA"/>
     <w:rsid w:val="00D63CF0"/>
+    <w:rsid w:val="00D643BC"/>
     <w:rsid w:val="00D648F1"/>
+    <w:rsid w:val="00D650B4"/>
     <w:rsid w:val="00D652A1"/>
     <w:rsid w:val="00D67C91"/>
     <w:rsid w:val="00D708C5"/>
     <w:rsid w:val="00D71E1A"/>
     <w:rsid w:val="00D7218E"/>
     <w:rsid w:val="00D72BF8"/>
+    <w:rsid w:val="00D73DE5"/>
     <w:rsid w:val="00D74B92"/>
+    <w:rsid w:val="00D75915"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D821A8"/>
     <w:rsid w:val="00D82AC7"/>
+    <w:rsid w:val="00D82AE2"/>
     <w:rsid w:val="00D83151"/>
+    <w:rsid w:val="00D84764"/>
+    <w:rsid w:val="00D853B1"/>
     <w:rsid w:val="00D85666"/>
+    <w:rsid w:val="00D871F3"/>
     <w:rsid w:val="00D90A8E"/>
+    <w:rsid w:val="00D914BC"/>
     <w:rsid w:val="00D91DD9"/>
     <w:rsid w:val="00D922A6"/>
     <w:rsid w:val="00D92692"/>
     <w:rsid w:val="00D928AA"/>
     <w:rsid w:val="00D949A7"/>
+    <w:rsid w:val="00D96717"/>
     <w:rsid w:val="00D9688F"/>
     <w:rsid w:val="00D97257"/>
+    <w:rsid w:val="00D97807"/>
     <w:rsid w:val="00D97CE5"/>
     <w:rsid w:val="00DA0F9C"/>
+    <w:rsid w:val="00DA1872"/>
     <w:rsid w:val="00DA2634"/>
     <w:rsid w:val="00DA465D"/>
+    <w:rsid w:val="00DA49B9"/>
     <w:rsid w:val="00DA58AC"/>
     <w:rsid w:val="00DA5A47"/>
     <w:rsid w:val="00DA69F1"/>
+    <w:rsid w:val="00DA7AB2"/>
     <w:rsid w:val="00DB0087"/>
     <w:rsid w:val="00DB04DB"/>
     <w:rsid w:val="00DB0E1A"/>
     <w:rsid w:val="00DB16FB"/>
+    <w:rsid w:val="00DB1CC6"/>
     <w:rsid w:val="00DB4467"/>
     <w:rsid w:val="00DB4881"/>
     <w:rsid w:val="00DB5939"/>
+    <w:rsid w:val="00DB610C"/>
+    <w:rsid w:val="00DB61F7"/>
+    <w:rsid w:val="00DB6688"/>
     <w:rsid w:val="00DB69C1"/>
+    <w:rsid w:val="00DB706B"/>
+    <w:rsid w:val="00DB7825"/>
     <w:rsid w:val="00DB7ABD"/>
+    <w:rsid w:val="00DC04E2"/>
+    <w:rsid w:val="00DC2348"/>
+    <w:rsid w:val="00DC2CC0"/>
+    <w:rsid w:val="00DC33E0"/>
     <w:rsid w:val="00DC3A30"/>
+    <w:rsid w:val="00DC5552"/>
     <w:rsid w:val="00DC5C55"/>
+    <w:rsid w:val="00DC5F2C"/>
+    <w:rsid w:val="00DC5F36"/>
+    <w:rsid w:val="00DD095C"/>
+    <w:rsid w:val="00DD1C1C"/>
     <w:rsid w:val="00DD2336"/>
+    <w:rsid w:val="00DD24A0"/>
     <w:rsid w:val="00DD31F3"/>
     <w:rsid w:val="00DD344D"/>
+    <w:rsid w:val="00DD4391"/>
+    <w:rsid w:val="00DD4803"/>
     <w:rsid w:val="00DD57E1"/>
     <w:rsid w:val="00DD61F7"/>
+    <w:rsid w:val="00DD62E9"/>
     <w:rsid w:val="00DD79B8"/>
     <w:rsid w:val="00DE0118"/>
+    <w:rsid w:val="00DE055C"/>
     <w:rsid w:val="00DE1835"/>
+    <w:rsid w:val="00DE1D6A"/>
+    <w:rsid w:val="00DE231A"/>
+    <w:rsid w:val="00DE3A1B"/>
+    <w:rsid w:val="00DE4231"/>
+    <w:rsid w:val="00DE53BD"/>
     <w:rsid w:val="00DE58B9"/>
     <w:rsid w:val="00DE75E9"/>
     <w:rsid w:val="00DF047E"/>
     <w:rsid w:val="00DF0F4C"/>
+    <w:rsid w:val="00DF1483"/>
     <w:rsid w:val="00DF36C8"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF4A5B"/>
+    <w:rsid w:val="00DF6454"/>
     <w:rsid w:val="00E00D5D"/>
     <w:rsid w:val="00E01EAF"/>
     <w:rsid w:val="00E02C9C"/>
     <w:rsid w:val="00E02ED7"/>
     <w:rsid w:val="00E03DB4"/>
     <w:rsid w:val="00E05286"/>
+    <w:rsid w:val="00E05922"/>
     <w:rsid w:val="00E0611F"/>
+    <w:rsid w:val="00E06690"/>
+    <w:rsid w:val="00E10562"/>
+    <w:rsid w:val="00E10E11"/>
     <w:rsid w:val="00E119E1"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E127BE"/>
     <w:rsid w:val="00E12DF4"/>
     <w:rsid w:val="00E12E93"/>
+    <w:rsid w:val="00E153F5"/>
+    <w:rsid w:val="00E157D8"/>
     <w:rsid w:val="00E157DA"/>
+    <w:rsid w:val="00E1639A"/>
+    <w:rsid w:val="00E169F2"/>
     <w:rsid w:val="00E17A35"/>
+    <w:rsid w:val="00E20320"/>
     <w:rsid w:val="00E21567"/>
+    <w:rsid w:val="00E21A68"/>
+    <w:rsid w:val="00E237B8"/>
     <w:rsid w:val="00E23ACE"/>
     <w:rsid w:val="00E23CCA"/>
     <w:rsid w:val="00E24299"/>
     <w:rsid w:val="00E24D08"/>
+    <w:rsid w:val="00E26277"/>
+    <w:rsid w:val="00E27A7C"/>
     <w:rsid w:val="00E31130"/>
     <w:rsid w:val="00E34421"/>
+    <w:rsid w:val="00E34654"/>
+    <w:rsid w:val="00E34915"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E3510D"/>
+    <w:rsid w:val="00E35568"/>
     <w:rsid w:val="00E36609"/>
+    <w:rsid w:val="00E40DD8"/>
+    <w:rsid w:val="00E41501"/>
+    <w:rsid w:val="00E4196B"/>
     <w:rsid w:val="00E422D7"/>
+    <w:rsid w:val="00E430D2"/>
+    <w:rsid w:val="00E43CFE"/>
     <w:rsid w:val="00E43F0C"/>
     <w:rsid w:val="00E441E9"/>
+    <w:rsid w:val="00E44310"/>
     <w:rsid w:val="00E506B3"/>
+    <w:rsid w:val="00E511C6"/>
+    <w:rsid w:val="00E515D2"/>
     <w:rsid w:val="00E52D39"/>
     <w:rsid w:val="00E52E2D"/>
+    <w:rsid w:val="00E5300B"/>
+    <w:rsid w:val="00E56246"/>
     <w:rsid w:val="00E57391"/>
     <w:rsid w:val="00E579BA"/>
     <w:rsid w:val="00E620E4"/>
     <w:rsid w:val="00E63836"/>
+    <w:rsid w:val="00E6636B"/>
     <w:rsid w:val="00E70328"/>
     <w:rsid w:val="00E71479"/>
+    <w:rsid w:val="00E718FE"/>
     <w:rsid w:val="00E71BAE"/>
     <w:rsid w:val="00E725C1"/>
+    <w:rsid w:val="00E737F2"/>
     <w:rsid w:val="00E756DF"/>
     <w:rsid w:val="00E75B09"/>
     <w:rsid w:val="00E760AF"/>
     <w:rsid w:val="00E76455"/>
     <w:rsid w:val="00E769F8"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E77C76"/>
+    <w:rsid w:val="00E83299"/>
+    <w:rsid w:val="00E8465F"/>
     <w:rsid w:val="00E846E3"/>
     <w:rsid w:val="00E8568E"/>
+    <w:rsid w:val="00E85ADA"/>
     <w:rsid w:val="00E85BF6"/>
     <w:rsid w:val="00E85D52"/>
+    <w:rsid w:val="00E863CC"/>
     <w:rsid w:val="00E90ED1"/>
     <w:rsid w:val="00E915AB"/>
+    <w:rsid w:val="00E93E53"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00E96756"/>
+    <w:rsid w:val="00E972BC"/>
+    <w:rsid w:val="00E975E1"/>
     <w:rsid w:val="00EA09D0"/>
     <w:rsid w:val="00EA0D41"/>
     <w:rsid w:val="00EA1632"/>
     <w:rsid w:val="00EA1858"/>
     <w:rsid w:val="00EA2978"/>
+    <w:rsid w:val="00EA2FD7"/>
+    <w:rsid w:val="00EA3034"/>
     <w:rsid w:val="00EA3209"/>
     <w:rsid w:val="00EA45EF"/>
     <w:rsid w:val="00EA5F05"/>
     <w:rsid w:val="00EA62A3"/>
     <w:rsid w:val="00EA6B2E"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EA7CE4"/>
     <w:rsid w:val="00EA7DB3"/>
     <w:rsid w:val="00EB057C"/>
+    <w:rsid w:val="00EB0C34"/>
     <w:rsid w:val="00EB1CD2"/>
     <w:rsid w:val="00EB370D"/>
+    <w:rsid w:val="00EB3C40"/>
+    <w:rsid w:val="00EB6B02"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
+    <w:rsid w:val="00EC0AD8"/>
     <w:rsid w:val="00EC0ED5"/>
+    <w:rsid w:val="00EC2E98"/>
     <w:rsid w:val="00EC3124"/>
+    <w:rsid w:val="00EC5387"/>
+    <w:rsid w:val="00EC697A"/>
     <w:rsid w:val="00ED0D21"/>
+    <w:rsid w:val="00ED0ED7"/>
     <w:rsid w:val="00ED194C"/>
+    <w:rsid w:val="00ED1DED"/>
     <w:rsid w:val="00ED1F21"/>
     <w:rsid w:val="00ED2313"/>
+    <w:rsid w:val="00ED28F4"/>
+    <w:rsid w:val="00ED3070"/>
+    <w:rsid w:val="00ED38CF"/>
     <w:rsid w:val="00ED3FE3"/>
     <w:rsid w:val="00ED6AEC"/>
     <w:rsid w:val="00ED6EA3"/>
     <w:rsid w:val="00EE0D9F"/>
+    <w:rsid w:val="00EE0E1C"/>
     <w:rsid w:val="00EE22D0"/>
     <w:rsid w:val="00EE2E42"/>
     <w:rsid w:val="00EE3E5D"/>
+    <w:rsid w:val="00EE5C34"/>
+    <w:rsid w:val="00EE5D70"/>
     <w:rsid w:val="00EE6CD2"/>
     <w:rsid w:val="00EE7612"/>
     <w:rsid w:val="00EE7ABB"/>
+    <w:rsid w:val="00EE7D68"/>
     <w:rsid w:val="00EF1C1F"/>
     <w:rsid w:val="00EF3320"/>
     <w:rsid w:val="00EF35FB"/>
+    <w:rsid w:val="00EF3CB3"/>
     <w:rsid w:val="00EF4861"/>
     <w:rsid w:val="00EF6438"/>
     <w:rsid w:val="00EF71C7"/>
     <w:rsid w:val="00EF71F0"/>
+    <w:rsid w:val="00F00598"/>
     <w:rsid w:val="00F0109D"/>
     <w:rsid w:val="00F01EB9"/>
+    <w:rsid w:val="00F01F7B"/>
     <w:rsid w:val="00F029AC"/>
+    <w:rsid w:val="00F02BBF"/>
+    <w:rsid w:val="00F03087"/>
     <w:rsid w:val="00F0323D"/>
+    <w:rsid w:val="00F032E5"/>
     <w:rsid w:val="00F03505"/>
     <w:rsid w:val="00F03A8B"/>
+    <w:rsid w:val="00F03B80"/>
     <w:rsid w:val="00F04D9F"/>
     <w:rsid w:val="00F04EBC"/>
     <w:rsid w:val="00F04F7D"/>
     <w:rsid w:val="00F050CA"/>
     <w:rsid w:val="00F05369"/>
     <w:rsid w:val="00F05B79"/>
+    <w:rsid w:val="00F10150"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F11883"/>
     <w:rsid w:val="00F12CB4"/>
     <w:rsid w:val="00F12E2A"/>
+    <w:rsid w:val="00F1300E"/>
+    <w:rsid w:val="00F1386C"/>
     <w:rsid w:val="00F13A21"/>
     <w:rsid w:val="00F1522C"/>
+    <w:rsid w:val="00F15999"/>
+    <w:rsid w:val="00F21D67"/>
     <w:rsid w:val="00F21F12"/>
     <w:rsid w:val="00F22B45"/>
     <w:rsid w:val="00F2767A"/>
+    <w:rsid w:val="00F30390"/>
     <w:rsid w:val="00F3087A"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F33064"/>
+    <w:rsid w:val="00F331C0"/>
     <w:rsid w:val="00F3431D"/>
+    <w:rsid w:val="00F34D6C"/>
+    <w:rsid w:val="00F351DC"/>
     <w:rsid w:val="00F3522B"/>
+    <w:rsid w:val="00F35258"/>
+    <w:rsid w:val="00F354A5"/>
     <w:rsid w:val="00F35982"/>
     <w:rsid w:val="00F35CF2"/>
     <w:rsid w:val="00F35F4E"/>
+    <w:rsid w:val="00F36009"/>
+    <w:rsid w:val="00F36217"/>
     <w:rsid w:val="00F36BE9"/>
+    <w:rsid w:val="00F3702C"/>
     <w:rsid w:val="00F3786A"/>
     <w:rsid w:val="00F40FCD"/>
+    <w:rsid w:val="00F41D60"/>
     <w:rsid w:val="00F4317F"/>
+    <w:rsid w:val="00F457E0"/>
     <w:rsid w:val="00F50519"/>
     <w:rsid w:val="00F506A1"/>
     <w:rsid w:val="00F53664"/>
+    <w:rsid w:val="00F53756"/>
     <w:rsid w:val="00F5393E"/>
+    <w:rsid w:val="00F5572E"/>
     <w:rsid w:val="00F55CDB"/>
     <w:rsid w:val="00F55FBD"/>
     <w:rsid w:val="00F56F0A"/>
     <w:rsid w:val="00F57981"/>
     <w:rsid w:val="00F57C21"/>
     <w:rsid w:val="00F6010F"/>
+    <w:rsid w:val="00F615BE"/>
     <w:rsid w:val="00F61E27"/>
     <w:rsid w:val="00F63021"/>
+    <w:rsid w:val="00F64174"/>
     <w:rsid w:val="00F64A3E"/>
     <w:rsid w:val="00F652F0"/>
     <w:rsid w:val="00F67EF4"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70493"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F71108"/>
+    <w:rsid w:val="00F71930"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F72079"/>
+    <w:rsid w:val="00F73653"/>
     <w:rsid w:val="00F73B24"/>
+    <w:rsid w:val="00F74B78"/>
     <w:rsid w:val="00F75ABE"/>
     <w:rsid w:val="00F761F5"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F80024"/>
+    <w:rsid w:val="00F8002F"/>
     <w:rsid w:val="00F802B6"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F81047"/>
     <w:rsid w:val="00F819CE"/>
     <w:rsid w:val="00F8286E"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F8376B"/>
     <w:rsid w:val="00F847F3"/>
     <w:rsid w:val="00F85870"/>
     <w:rsid w:val="00F858B2"/>
     <w:rsid w:val="00F85EF2"/>
+    <w:rsid w:val="00F86500"/>
+    <w:rsid w:val="00F86BCE"/>
     <w:rsid w:val="00F86CC2"/>
     <w:rsid w:val="00F90FA6"/>
     <w:rsid w:val="00F91841"/>
+    <w:rsid w:val="00F922BA"/>
+    <w:rsid w:val="00F932BB"/>
     <w:rsid w:val="00F93FA5"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00F949E5"/>
     <w:rsid w:val="00F94B48"/>
+    <w:rsid w:val="00F94CA7"/>
     <w:rsid w:val="00F95394"/>
     <w:rsid w:val="00F957DA"/>
+    <w:rsid w:val="00F958FE"/>
     <w:rsid w:val="00F96256"/>
+    <w:rsid w:val="00F96F36"/>
+    <w:rsid w:val="00FA47AE"/>
     <w:rsid w:val="00FA4DB9"/>
     <w:rsid w:val="00FA5581"/>
     <w:rsid w:val="00FA56AD"/>
     <w:rsid w:val="00FA60C0"/>
     <w:rsid w:val="00FA66F2"/>
+    <w:rsid w:val="00FA7225"/>
     <w:rsid w:val="00FA7635"/>
+    <w:rsid w:val="00FB1983"/>
     <w:rsid w:val="00FB26CE"/>
+    <w:rsid w:val="00FB381A"/>
+    <w:rsid w:val="00FB3FD4"/>
+    <w:rsid w:val="00FB48EA"/>
     <w:rsid w:val="00FB49CC"/>
+    <w:rsid w:val="00FC0B73"/>
     <w:rsid w:val="00FC0CE2"/>
+    <w:rsid w:val="00FC18FB"/>
     <w:rsid w:val="00FC205E"/>
     <w:rsid w:val="00FC20CB"/>
+    <w:rsid w:val="00FC2733"/>
+    <w:rsid w:val="00FC2A8A"/>
+    <w:rsid w:val="00FC2AC8"/>
+    <w:rsid w:val="00FC30D2"/>
     <w:rsid w:val="00FC3CB4"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC3E85"/>
     <w:rsid w:val="00FC433E"/>
     <w:rsid w:val="00FC5CAA"/>
+    <w:rsid w:val="00FC7AB2"/>
     <w:rsid w:val="00FC7AE4"/>
     <w:rsid w:val="00FD0933"/>
     <w:rsid w:val="00FD1736"/>
+    <w:rsid w:val="00FD2326"/>
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD31FF"/>
     <w:rsid w:val="00FD4298"/>
+    <w:rsid w:val="00FD4A01"/>
     <w:rsid w:val="00FD4D42"/>
     <w:rsid w:val="00FE070A"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE280F"/>
     <w:rsid w:val="00FE2F33"/>
     <w:rsid w:val="00FE2F68"/>
     <w:rsid w:val="00FE35F8"/>
     <w:rsid w:val="00FE3C97"/>
+    <w:rsid w:val="00FE4163"/>
     <w:rsid w:val="00FE4839"/>
     <w:rsid w:val="00FE4BDC"/>
     <w:rsid w:val="00FE4F98"/>
     <w:rsid w:val="00FE5620"/>
+    <w:rsid w:val="00FE70FF"/>
     <w:rsid w:val="00FF0723"/>
     <w:rsid w:val="00FF0C21"/>
     <w:rsid w:val="00FF1164"/>
     <w:rsid w:val="00FF17B3"/>
     <w:rsid w:val="00FF1CC1"/>
+    <w:rsid w:val="00FF59D9"/>
     <w:rsid w:val="00FF602F"/>
     <w:rsid w:val="00FF7BD8"/>
     <w:rsid w:val="01E085B1"/>
     <w:rsid w:val="01F8FA35"/>
+    <w:rsid w:val="024CA20F"/>
+    <w:rsid w:val="026AFC31"/>
     <w:rsid w:val="02FE6DFD"/>
+    <w:rsid w:val="03D4EA89"/>
     <w:rsid w:val="03D878CB"/>
+    <w:rsid w:val="040140D9"/>
     <w:rsid w:val="0443996B"/>
+    <w:rsid w:val="048A92C0"/>
+    <w:rsid w:val="05371E46"/>
     <w:rsid w:val="05667FDF"/>
+    <w:rsid w:val="05C699D6"/>
+    <w:rsid w:val="06495C8A"/>
     <w:rsid w:val="0759B804"/>
+    <w:rsid w:val="0857CE4B"/>
+    <w:rsid w:val="08BC79EE"/>
     <w:rsid w:val="095CB79B"/>
+    <w:rsid w:val="0AFDEF9E"/>
+    <w:rsid w:val="0B5FF6D1"/>
     <w:rsid w:val="0B9371F8"/>
     <w:rsid w:val="0C07B4AB"/>
     <w:rsid w:val="0C1B60A0"/>
+    <w:rsid w:val="0C7243A3"/>
     <w:rsid w:val="0DA0F6D1"/>
     <w:rsid w:val="0DDD301F"/>
     <w:rsid w:val="0E34AA88"/>
+    <w:rsid w:val="0E62CC81"/>
+    <w:rsid w:val="0EF17D8E"/>
+    <w:rsid w:val="1010044A"/>
+    <w:rsid w:val="1076BF03"/>
+    <w:rsid w:val="10D1DCAC"/>
+    <w:rsid w:val="11048AF7"/>
     <w:rsid w:val="1173C5FF"/>
+    <w:rsid w:val="117DDF48"/>
+    <w:rsid w:val="1296AF22"/>
     <w:rsid w:val="12A2A972"/>
     <w:rsid w:val="12F5D17B"/>
+    <w:rsid w:val="13B2CAF5"/>
+    <w:rsid w:val="149558C1"/>
     <w:rsid w:val="150075A4"/>
+    <w:rsid w:val="150F309A"/>
+    <w:rsid w:val="1531FAAF"/>
+    <w:rsid w:val="15F7CF0C"/>
+    <w:rsid w:val="16D97131"/>
+    <w:rsid w:val="17410DE8"/>
+    <w:rsid w:val="17481451"/>
+    <w:rsid w:val="180FA275"/>
+    <w:rsid w:val="1818257F"/>
+    <w:rsid w:val="182D9CD5"/>
+    <w:rsid w:val="1870D949"/>
+    <w:rsid w:val="1893C613"/>
+    <w:rsid w:val="19D285CC"/>
+    <w:rsid w:val="1A7B5A8A"/>
+    <w:rsid w:val="1AE454BB"/>
+    <w:rsid w:val="1BE3F674"/>
     <w:rsid w:val="1C4EDC91"/>
     <w:rsid w:val="1D79720E"/>
     <w:rsid w:val="1DF90F5B"/>
+    <w:rsid w:val="1E2C5C02"/>
     <w:rsid w:val="1E48358B"/>
+    <w:rsid w:val="1E4D2619"/>
+    <w:rsid w:val="1F63F772"/>
+    <w:rsid w:val="1FF58350"/>
+    <w:rsid w:val="2056DAEA"/>
+    <w:rsid w:val="206AA0C6"/>
     <w:rsid w:val="20C06E09"/>
     <w:rsid w:val="217FA34D"/>
+    <w:rsid w:val="226A83E8"/>
+    <w:rsid w:val="22C555CA"/>
+    <w:rsid w:val="22CD82EF"/>
+    <w:rsid w:val="23612F6E"/>
     <w:rsid w:val="24BCF313"/>
+    <w:rsid w:val="25D41C1C"/>
     <w:rsid w:val="2607908A"/>
+    <w:rsid w:val="26224BCD"/>
+    <w:rsid w:val="268A8778"/>
+    <w:rsid w:val="27505E29"/>
     <w:rsid w:val="279E80A3"/>
+    <w:rsid w:val="28ACE7C2"/>
     <w:rsid w:val="28C2E802"/>
+    <w:rsid w:val="290C8536"/>
     <w:rsid w:val="29493A8A"/>
     <w:rsid w:val="29707443"/>
+    <w:rsid w:val="2B8A0A61"/>
+    <w:rsid w:val="2B993CF9"/>
+    <w:rsid w:val="2C1B496B"/>
     <w:rsid w:val="2C766F6C"/>
+    <w:rsid w:val="2CB71F8D"/>
+    <w:rsid w:val="2CE166A6"/>
     <w:rsid w:val="2D4CB002"/>
+    <w:rsid w:val="2D68FC4D"/>
+    <w:rsid w:val="2D8EE7F5"/>
     <w:rsid w:val="2DD77D42"/>
     <w:rsid w:val="2E05809B"/>
     <w:rsid w:val="2E817BDA"/>
     <w:rsid w:val="2E8D2556"/>
+    <w:rsid w:val="2EF4122A"/>
     <w:rsid w:val="2FCA9163"/>
+    <w:rsid w:val="2FE75236"/>
+    <w:rsid w:val="302EB36A"/>
+    <w:rsid w:val="30503286"/>
     <w:rsid w:val="30DF475F"/>
     <w:rsid w:val="31618F83"/>
+    <w:rsid w:val="321BBB6B"/>
     <w:rsid w:val="322585E1"/>
     <w:rsid w:val="33103BBD"/>
+    <w:rsid w:val="335A7DEA"/>
     <w:rsid w:val="33FD82B7"/>
     <w:rsid w:val="342AA171"/>
     <w:rsid w:val="34A74820"/>
     <w:rsid w:val="35218730"/>
+    <w:rsid w:val="35ECA2AB"/>
     <w:rsid w:val="36857045"/>
+    <w:rsid w:val="3724FEC1"/>
+    <w:rsid w:val="37A5E825"/>
+    <w:rsid w:val="3866C0C2"/>
+    <w:rsid w:val="389F37BE"/>
     <w:rsid w:val="3A359300"/>
+    <w:rsid w:val="3B1EA4BA"/>
     <w:rsid w:val="3C1CBE87"/>
+    <w:rsid w:val="3C259C15"/>
+    <w:rsid w:val="3C4AFE9D"/>
     <w:rsid w:val="3C6091AA"/>
     <w:rsid w:val="3CE0BA53"/>
     <w:rsid w:val="3DDA0C4C"/>
     <w:rsid w:val="3E4053AD"/>
+    <w:rsid w:val="3E58EC74"/>
     <w:rsid w:val="3E796FA1"/>
     <w:rsid w:val="3EA4BE0E"/>
     <w:rsid w:val="3F31E3A5"/>
+    <w:rsid w:val="3F3B3785"/>
+    <w:rsid w:val="3FB65755"/>
     <w:rsid w:val="405B3021"/>
     <w:rsid w:val="430984C2"/>
+    <w:rsid w:val="4444AB84"/>
+    <w:rsid w:val="44CCB3C9"/>
     <w:rsid w:val="4542A368"/>
     <w:rsid w:val="46548AAE"/>
+    <w:rsid w:val="46F3E0C1"/>
+    <w:rsid w:val="46F9EEEF"/>
+    <w:rsid w:val="4773DEFE"/>
+    <w:rsid w:val="47F59A91"/>
+    <w:rsid w:val="483B3679"/>
+    <w:rsid w:val="48586CC5"/>
+    <w:rsid w:val="49038931"/>
     <w:rsid w:val="4A19AB45"/>
+    <w:rsid w:val="4A9DDA69"/>
     <w:rsid w:val="4CC4B033"/>
     <w:rsid w:val="4CCE5AA1"/>
     <w:rsid w:val="4CD6A0B1"/>
     <w:rsid w:val="4CD8E662"/>
+    <w:rsid w:val="4CE14321"/>
+    <w:rsid w:val="4D71A7EA"/>
+    <w:rsid w:val="4DAD5111"/>
+    <w:rsid w:val="4DB989BD"/>
     <w:rsid w:val="4DE49640"/>
     <w:rsid w:val="4F3AD831"/>
     <w:rsid w:val="5012C7D0"/>
     <w:rsid w:val="502C4C08"/>
+    <w:rsid w:val="507F1C84"/>
+    <w:rsid w:val="5091CFD5"/>
+    <w:rsid w:val="50A3DEB3"/>
     <w:rsid w:val="50FBF4CF"/>
+    <w:rsid w:val="518CCBDF"/>
+    <w:rsid w:val="51E2DD91"/>
     <w:rsid w:val="52F632F0"/>
+    <w:rsid w:val="5349673F"/>
+    <w:rsid w:val="54128D16"/>
+    <w:rsid w:val="545FD35C"/>
+    <w:rsid w:val="549B215D"/>
+    <w:rsid w:val="55D5AB50"/>
+    <w:rsid w:val="560E52DC"/>
+    <w:rsid w:val="567CF0DC"/>
+    <w:rsid w:val="571A2C3E"/>
+    <w:rsid w:val="5804D0FE"/>
+    <w:rsid w:val="58679897"/>
+    <w:rsid w:val="5A5A7828"/>
     <w:rsid w:val="5A63E4C4"/>
+    <w:rsid w:val="5AD3A1B6"/>
+    <w:rsid w:val="5BC5DA43"/>
     <w:rsid w:val="5BD01A68"/>
     <w:rsid w:val="5C2F9F0D"/>
+    <w:rsid w:val="5C3617B8"/>
     <w:rsid w:val="5CB3EB73"/>
     <w:rsid w:val="5D124D37"/>
+    <w:rsid w:val="5ECE09B8"/>
+    <w:rsid w:val="5F2AF079"/>
+    <w:rsid w:val="5FDB6659"/>
+    <w:rsid w:val="5FE6325E"/>
+    <w:rsid w:val="6172F950"/>
+    <w:rsid w:val="632041E5"/>
+    <w:rsid w:val="63297535"/>
+    <w:rsid w:val="647B5034"/>
+    <w:rsid w:val="64FE315B"/>
     <w:rsid w:val="65AA001C"/>
     <w:rsid w:val="66B2923A"/>
     <w:rsid w:val="66DA9FC9"/>
     <w:rsid w:val="66E8919D"/>
+    <w:rsid w:val="672F68E3"/>
     <w:rsid w:val="674CF7D1"/>
+    <w:rsid w:val="679A3AD8"/>
+    <w:rsid w:val="6803DD56"/>
     <w:rsid w:val="68336385"/>
+    <w:rsid w:val="692C42F6"/>
+    <w:rsid w:val="697C4B60"/>
+    <w:rsid w:val="6A75D55A"/>
     <w:rsid w:val="6BCB26C9"/>
     <w:rsid w:val="6DD1AA0A"/>
+    <w:rsid w:val="6E5987FA"/>
     <w:rsid w:val="6E5D7BCB"/>
+    <w:rsid w:val="6EBC75EF"/>
     <w:rsid w:val="6EC715C9"/>
+    <w:rsid w:val="6F2DACE7"/>
     <w:rsid w:val="6F7234B8"/>
+    <w:rsid w:val="6F89826C"/>
+    <w:rsid w:val="6FB583DB"/>
     <w:rsid w:val="6FFD9298"/>
     <w:rsid w:val="70229F02"/>
     <w:rsid w:val="705813AD"/>
     <w:rsid w:val="7145CAC7"/>
     <w:rsid w:val="7198AE30"/>
+    <w:rsid w:val="71E44F06"/>
+    <w:rsid w:val="73FAFA8C"/>
     <w:rsid w:val="75B94DD0"/>
     <w:rsid w:val="769BCDB8"/>
     <w:rsid w:val="76F336EE"/>
+    <w:rsid w:val="777AB76C"/>
+    <w:rsid w:val="77B6D091"/>
     <w:rsid w:val="79677D71"/>
     <w:rsid w:val="797A0E32"/>
+    <w:rsid w:val="79C154D7"/>
+    <w:rsid w:val="7ADCE0C8"/>
+    <w:rsid w:val="7BE27F91"/>
+    <w:rsid w:val="7C04D4E6"/>
+    <w:rsid w:val="7C51C510"/>
+    <w:rsid w:val="7CD38977"/>
     <w:rsid w:val="7D7086B2"/>
     <w:rsid w:val="7F21DD44"/>
+    <w:rsid w:val="7F7B4829"/>
+    <w:rsid w:val="7FC2A755"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -14355,51 +16205,50 @@
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00521016"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
@@ -14869,54 +16718,54 @@
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CERcovertitleChar">
     <w:name w:val="CER cover title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CERcovertitle"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00521016"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
       <w:noProof/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERnumbering">
     <w:name w:val="CER numbering"/>
     <w:basedOn w:val="BodyText1"/>
     <w:link w:val="CERnumberingChar"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
-    <w:rsid w:val="00241741"/>
+    <w:rsid w:val="00CB1096"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="80"/>
+        <w:numId w:val="85"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CERcoversubtitleChar">
     <w:name w:val="CER cover subtitle Char"/>
     <w:basedOn w:val="Heading2Char"/>
     <w:link w:val="CERcoversubtitle"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00253FFC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CERnumberingChar">
     <w:name w:val="CER numbering Char"/>
     <w:basedOn w:val="CERbulletsChar"/>
     <w:link w:val="CERnumbering"/>
     <w:uiPriority w:val="8"/>
@@ -15278,95 +17127,160 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B2239C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Helpprompt">
     <w:name w:val="Help prompt"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00FA4DB9"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="54"/>
+        <w:numId w:val="58"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:ind w:left="850" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE767F"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00C34C12"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00C34C12"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0E62CC81"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00740FE0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB1096"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB1096"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB1096"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="150172709">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="34165469">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -15815,51 +17729,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/online-systems" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/switch-account" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/online-systems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/switch-account" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -16164,68 +18078,288 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB3D2279-C3A3-4D3B-8C71-7C81F294E96A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>744</Words>
-  <Characters>4245</Characters>
+  <Words>889</Words>
+  <Characters>5070</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4980</CharactersWithSpaces>
+  <CharactersWithSpaces>5948</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="72" baseType="variant">
+      <vt:variant>
+        <vt:i4>5111817</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/online-systems</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5636167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://onlineservices.cer.gov.au/switch-account</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063345</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://onlineservices.cer.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226549968</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226549967</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226549966</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226549965</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226549964</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226549963</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226549962</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226549961</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226549960</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Guarantee of Origin user access and permissions guide</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>