--- v0 (2026-02-27)
+++ v1 (2026-04-08)
@@ -1,51 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7B15785-686C-49D5-BDFA-C592781B3447}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C66CB2B-3DDE-45BF-A6F9-4076B05E8C68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{DF16A1E1-9525-467E-A884-1BCA5D9E4A84}"/>
   </bookViews>
   <sheets>
     <sheet name="Registered corporation 2024-25" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Registered corporation 2024-25'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -1601,53 +1606,50 @@
   <si>
     <t>D.M. &amp; M.T. NOLAN PTY. LTD.</t>
   </si>
   <si>
     <t>29 009 767 766</t>
   </si>
   <si>
     <t>ARMESTO'S HOLDINGS PTY LTD</t>
   </si>
   <si>
     <t>18 151 669 117</t>
   </si>
   <si>
     <t>CCCI AUSTRALIA PTY LTD</t>
   </si>
   <si>
     <t>95 603 555 988</t>
   </si>
   <si>
     <t>WATER CORPORATION</t>
   </si>
   <si>
     <t>28 003 434 917</t>
   </si>
   <si>
-    <t>SINGPOST AUSTRALIA INVESTMENTS PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>94 646 430 408</t>
   </si>
   <si>
     <t>AIC MINES LIMITED</t>
   </si>
   <si>
     <t>11 060 156 452</t>
   </si>
   <si>
     <t>KIMBERLEY MINERAL SANDS PTY LTD</t>
   </si>
   <si>
     <t>78 623 201 507</t>
   </si>
   <si>
     <t>LYNAS RARE EARTHS LIMITED</t>
   </si>
   <si>
     <t>27 009 066 648</t>
   </si>
   <si>
     <t>THE TRUSTEE FOR AFF HOLDING TRUST</t>
   </si>
   <si>
     <t>18 717 304 813</t>
@@ -2505,50 +2507,53 @@
     <t>43 008 496 928</t>
   </si>
   <si>
     <t>PORT WARATAH COAL SERVICES LTD</t>
   </si>
   <si>
     <t>99 001 363 828</t>
   </si>
   <si>
     <t>METRO TRAINS SYDNEY PTY LTD</t>
   </si>
   <si>
     <t>54 600 820 737</t>
   </si>
   <si>
     <t>CDC GROUP HOLDINGS PTY LTD</t>
   </si>
   <si>
     <t>67 612 332 073</t>
   </si>
   <si>
     <t>DIGITAL AUSTRALIA INVESTMENT MANAGEMENT PTY LIMITED</t>
   </si>
   <si>
     <t>27 150 294 134</t>
+  </si>
+  <si>
+    <t>FMH GROUP HOLDINGS PTY LTD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="[$-10409]0;\(0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2616,75 +2621,75 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma 2" xfId="2" xr:uid="{D4C146B3-9D0B-46BB-AB10-2C758894D8CA}"/>
     <cellStyle name="Comma 2 2" xfId="3" xr:uid="{81604DB0-DBEC-42A4-A90F-05F097BAD75A}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -2973,51 +2978,51 @@
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{1CC753B7-CA77-4BFD-BDD9-A3D10E10D01B}">
       <tableStyleElement type="wholeTable" dxfId="12"/>
       <tableStyleElement type="headerRow" dxfId="11"/>
       <tableStyleElement type="firstColumn" dxfId="10"/>
       <tableStyleElement type="firstRowStripe" dxfId="9"/>
     </tableStyle>
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{85B67738-6D8F-4068-8C94-91D8DA03E8CB}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFFFF00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{13B857F2-A114-4040-8F50-FCA0FE250AA0}" name="Data_Registered_corporation_2023_24" displayName="Data_Registered_corporation_2023_24" ref="A4:F402" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
   <autoFilter ref="A4:F402" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:F396">
     <sortCondition descending="1" ref="C4:C396"/>
   </sortState>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{9407D7AB-F1B4-4064-A110-14217BAB4C45}" name="Organisation name" dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{FBD1149D-F2B1-4901-AEDB-9A176F279FA0}" name="Identifying details" dataDxfId="4"/>
     <tableColumn id="3" xr3:uid="{F722AB76-A1F5-4C52-97FC-BEDBE58C4BBB}" name="Total scope 1 emissions (t CO2-e)" dataDxfId="3"/>
     <tableColumn id="4" xr3:uid="{30CCC26F-1111-4BF4-B607-D68EB4D333F2}" name="Total scope 2 emissions (t CO2-e)" dataDxfId="2"/>
     <tableColumn id="5" xr3:uid="{BAE4EC66-DFAD-4777-939E-569EBA65FA9E}" name="Net energy consumed (GJ)" dataDxfId="1"/>
     <tableColumn id="6" xr3:uid="{8092669B-C210-4009-AB69-EFEC449E7D10}" name="Important notes" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
@@ -3304,54 +3309,54 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43F48E31-AE7A-49F3-A282-ABCA46032AE9}">
   <dimension ref="A1:F418"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="65.5546875" style="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="22.77734375" style="4" bestFit="1" customWidth="1"/>
-    <col min="3" max="4" width="25.77734375" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.33203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="21.77734375" style="4" customWidth="1"/>
     <col min="5" max="5" width="18" style="4" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="65.5546875" style="4" customWidth="1"/>
+    <col min="6" max="6" width="65.109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.33203125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="26.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
     </row>
     <row r="3" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="7" t="s">
@@ -8302,3099 +8307,3579 @@
       <c r="F250" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A251" s="11" t="s">
         <v>503</v>
       </c>
       <c r="B251" s="12" t="s">
         <v>504</v>
       </c>
       <c r="C251" s="1">
         <v>54718</v>
       </c>
       <c r="D251" s="1">
         <v>531055</v>
       </c>
       <c r="E251" s="1">
         <v>4200029</v>
       </c>
       <c r="F251" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A252" s="11" t="s">
+      <c r="A252" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="B252" s="12" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="C252" s="1">
         <v>54031</v>
       </c>
       <c r="D252" s="1">
         <v>6342</v>
       </c>
       <c r="E252" s="1">
         <v>810244</v>
       </c>
       <c r="F252" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A253" s="11" t="s">
+        <v>506</v>
+      </c>
+      <c r="B253" s="12" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="C253" s="1">
         <v>53690</v>
       </c>
       <c r="D253" s="1">
         <v>18</v>
       </c>
       <c r="E253" s="1">
         <v>768624</v>
       </c>
       <c r="F253" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A254" s="11" t="s">
+        <v>508</v>
+      </c>
+      <c r="B254" s="12" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="C254" s="1">
         <v>53684</v>
       </c>
       <c r="D254" s="1">
         <v>8</v>
       </c>
       <c r="E254" s="1">
         <v>894543</v>
       </c>
       <c r="F254" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="255" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A255" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="B255" s="12" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="C255" s="1">
         <v>53257</v>
       </c>
       <c r="D255" s="1">
         <v>14066</v>
       </c>
       <c r="E255" s="1">
         <v>903204</v>
       </c>
       <c r="F255" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A256" s="11" t="s">
+        <v>512</v>
+      </c>
+      <c r="B256" s="12" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="C256" s="1">
         <v>53056</v>
       </c>
       <c r="D256" s="1">
         <v>40271</v>
       </c>
       <c r="E256" s="1">
         <v>995928</v>
       </c>
       <c r="F256" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="257" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A257" s="11" t="s">
+        <v>514</v>
+      </c>
+      <c r="B257" s="12" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="C257" s="1">
         <v>52824</v>
       </c>
       <c r="D257" s="1">
         <v>0</v>
       </c>
       <c r="E257" s="1">
         <v>755605</v>
       </c>
       <c r="F257" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A258" s="11" t="s">
+        <v>516</v>
+      </c>
+      <c r="B258" s="12" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="C258" s="1">
         <v>51815</v>
       </c>
       <c r="D258" s="1">
         <v>2711</v>
       </c>
       <c r="E258" s="1">
         <v>751553</v>
       </c>
       <c r="F258" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="259" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A259" s="11" t="s">
+        <v>518</v>
+      </c>
+      <c r="B259" s="12" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="C259" s="1">
         <v>51454</v>
       </c>
       <c r="D259" s="1">
         <v>2220</v>
       </c>
       <c r="E259" s="1">
         <v>742490</v>
       </c>
       <c r="F259" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A260" s="11" t="s">
+        <v>520</v>
+      </c>
+      <c r="B260" s="12" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="C260" s="1">
         <v>50960</v>
       </c>
       <c r="D260" s="1">
         <v>100949</v>
       </c>
       <c r="E260" s="1">
         <v>1559992</v>
       </c>
       <c r="F260" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A261" s="11" t="s">
+        <v>522</v>
+      </c>
+      <c r="B261" s="12" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="C261" s="1">
         <v>50350</v>
       </c>
       <c r="D261" s="1">
         <v>66656</v>
       </c>
       <c r="E261" s="1">
         <v>674809</v>
       </c>
       <c r="F261" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A262" s="11" t="s">
+        <v>524</v>
+      </c>
+      <c r="B262" s="12" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="C262" s="1">
         <v>50282</v>
       </c>
       <c r="D262" s="1">
         <v>16926</v>
       </c>
       <c r="E262" s="1">
         <v>833289</v>
       </c>
       <c r="F262" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A263" s="11" t="s">
+        <v>526</v>
+      </c>
+      <c r="B263" s="12" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="C263" s="1">
         <v>49344</v>
       </c>
       <c r="D263" s="1">
         <v>62317</v>
       </c>
       <c r="E263" s="1">
         <v>1180334</v>
       </c>
       <c r="F263" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A264" s="11" t="s">
+        <v>528</v>
+      </c>
+      <c r="B264" s="12" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="C264" s="1">
         <v>49045</v>
       </c>
       <c r="D264" s="1">
         <v>2379</v>
       </c>
       <c r="E264" s="1">
         <v>525079</v>
       </c>
       <c r="F264" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A265" s="11" t="s">
+        <v>530</v>
+      </c>
+      <c r="B265" s="12" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="C265" s="1">
         <v>48887</v>
       </c>
       <c r="D265" s="1">
         <v>13913</v>
       </c>
       <c r="E265" s="1">
         <v>174916</v>
       </c>
       <c r="F265" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A266" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="B266" s="12" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="C266" s="1">
         <v>47733</v>
       </c>
       <c r="D266" s="1">
         <v>28900</v>
       </c>
       <c r="E266" s="1">
         <v>874847</v>
       </c>
       <c r="F266" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A267" s="11" t="s">
+        <v>534</v>
+      </c>
+      <c r="B267" s="12" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="C267" s="1">
         <v>47142</v>
       </c>
       <c r="D267" s="1">
         <v>19298</v>
       </c>
       <c r="E267" s="1">
         <v>262359</v>
       </c>
       <c r="F267" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A268" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="B268" s="12" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
       <c r="C268" s="1">
         <v>46358</v>
       </c>
       <c r="D268" s="1">
         <v>84582</v>
       </c>
       <c r="E268" s="1">
         <v>1154321</v>
       </c>
       <c r="F268" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A269" s="11" t="s">
+        <v>538</v>
+      </c>
+      <c r="B269" s="12" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="C269" s="1">
         <v>46246</v>
       </c>
       <c r="D269" s="1">
         <v>70045</v>
       </c>
       <c r="E269" s="1">
         <v>1262706</v>
       </c>
       <c r="F269" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A270" s="11" t="s">
+        <v>540</v>
+      </c>
+      <c r="B270" s="12" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="C270" s="1">
         <v>45568</v>
       </c>
       <c r="D270" s="1">
         <v>175737</v>
       </c>
       <c r="E270" s="1">
         <v>3294808</v>
       </c>
       <c r="F270" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A271" s="11" t="s">
+        <v>542</v>
+      </c>
+      <c r="B271" s="12" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="C271" s="1">
         <v>43394</v>
       </c>
       <c r="D271" s="1">
         <v>82362</v>
       </c>
       <c r="E271" s="1">
         <v>1217581</v>
       </c>
       <c r="F271" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A272" s="11" t="s">
+        <v>544</v>
+      </c>
+      <c r="B272" s="12" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="C272" s="1">
         <v>43140</v>
       </c>
       <c r="D272" s="1">
         <v>23693</v>
       </c>
       <c r="E272" s="1">
         <v>614343</v>
       </c>
       <c r="F272" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="273" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A273" s="11" t="s">
+        <v>546</v>
+      </c>
+      <c r="B273" s="12" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="C273" s="1">
         <v>42980</v>
       </c>
       <c r="D273" s="1">
         <v>7528</v>
       </c>
       <c r="E273" s="1">
         <v>14548831</v>
       </c>
       <c r="F273" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A274" s="11" t="s">
+        <v>548</v>
+      </c>
+      <c r="B274" s="12" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="C274" s="1">
         <v>42280</v>
       </c>
       <c r="D274" s="1">
         <v>267605</v>
       </c>
       <c r="E274" s="1">
         <v>2691157</v>
       </c>
       <c r="F274" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A275" s="11" t="s">
+        <v>550</v>
+      </c>
+      <c r="B275" s="12" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="C275" s="1">
         <v>41937</v>
       </c>
       <c r="D275" s="1">
         <v>34337</v>
       </c>
       <c r="E275" s="1">
         <v>635094</v>
       </c>
       <c r="F275" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A276" s="11" t="s">
+        <v>552</v>
+      </c>
+      <c r="B276" s="12" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="C276" s="1">
         <v>41836.730000000003</v>
       </c>
       <c r="D276" s="1">
         <v>24021.08</v>
       </c>
       <c r="E276" s="1">
         <v>826925.82</v>
       </c>
       <c r="F276" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A277" s="11" t="s">
+        <v>554</v>
+      </c>
+      <c r="B277" s="12" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="C277" s="1">
         <v>40737</v>
       </c>
       <c r="D277" s="1">
         <v>23494</v>
       </c>
       <c r="E277" s="1">
         <v>268271</v>
       </c>
       <c r="F277" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A278" s="11" t="s">
+        <v>556</v>
+      </c>
+      <c r="B278" s="12" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="C278" s="1">
         <v>39647</v>
       </c>
       <c r="D278" s="1">
         <v>246118</v>
       </c>
       <c r="E278" s="1">
         <v>2585293</v>
       </c>
       <c r="F278" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A279" s="11" t="s">
+        <v>558</v>
+      </c>
+      <c r="B279" s="12" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="C279" s="1">
         <v>38206</v>
       </c>
       <c r="D279" s="1">
         <v>27686</v>
       </c>
       <c r="E279" s="1">
         <v>855650</v>
       </c>
       <c r="F279" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A280" s="11" t="s">
+        <v>560</v>
+      </c>
+      <c r="B280" s="12" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="C280" s="1">
         <v>37097</v>
       </c>
       <c r="D280" s="1">
         <v>94923</v>
       </c>
       <c r="E280" s="1">
         <v>663932</v>
       </c>
       <c r="F280" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A281" s="11" t="s">
+        <v>562</v>
+      </c>
+      <c r="B281" s="12" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="C281" s="1">
         <v>36973</v>
       </c>
       <c r="D281" s="1">
         <v>33535</v>
       </c>
       <c r="E281" s="1">
         <v>923728</v>
       </c>
       <c r="F281" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A282" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="B282" s="12" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
       <c r="C282" s="1">
         <v>36774</v>
       </c>
       <c r="D282" s="1">
         <v>83061.100000000006</v>
       </c>
       <c r="E282" s="1">
         <v>1866007.1</v>
       </c>
       <c r="F282" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A283" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="B283" s="12" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="C283" s="1">
         <v>35786</v>
       </c>
       <c r="D283" s="1">
         <v>67819</v>
       </c>
       <c r="E283" s="1">
         <v>748253</v>
       </c>
       <c r="F283" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A284" s="11" t="s">
+        <v>568</v>
+      </c>
+      <c r="B284" s="12" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="C284" s="1">
         <v>35775</v>
       </c>
       <c r="D284" s="1">
         <v>21431</v>
       </c>
       <c r="E284" s="1">
         <v>685359</v>
       </c>
       <c r="F284" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A285" s="11" t="s">
+        <v>570</v>
+      </c>
+      <c r="B285" s="12" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="C285" s="1">
         <v>35188</v>
       </c>
       <c r="D285" s="1">
         <v>577300</v>
       </c>
       <c r="E285" s="1">
         <v>4513973</v>
       </c>
       <c r="F285" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A286" s="11" t="s">
+        <v>572</v>
+      </c>
+      <c r="B286" s="12" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="C286" s="1">
         <v>34841</v>
       </c>
       <c r="D286" s="1">
         <v>100247</v>
       </c>
       <c r="E286" s="1">
         <v>1230224</v>
       </c>
       <c r="F286" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A287" s="11" t="s">
+        <v>574</v>
+      </c>
+      <c r="B287" s="12" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="C287" s="1">
         <v>34513</v>
       </c>
       <c r="D287" s="1">
         <v>20855</v>
       </c>
       <c r="E287" s="1">
         <v>639839</v>
       </c>
       <c r="F287" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A288" s="11" t="s">
+        <v>576</v>
+      </c>
+      <c r="B288" s="12" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="C288" s="1">
         <v>34214</v>
       </c>
       <c r="D288" s="1">
         <v>233379</v>
       </c>
       <c r="E288" s="1">
         <v>1675958</v>
       </c>
       <c r="F288" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A289" s="11" t="s">
+        <v>578</v>
+      </c>
+      <c r="B289" s="12" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="C289" s="1">
         <v>33487</v>
       </c>
       <c r="D289" s="1">
         <v>33377</v>
       </c>
       <c r="E289" s="1">
         <v>658330</v>
       </c>
       <c r="F289" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A290" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="B290" s="12" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="C290" s="1">
         <v>32754</v>
       </c>
       <c r="D290" s="1">
         <v>177238</v>
       </c>
       <c r="E290" s="1">
         <v>1468005</v>
       </c>
       <c r="F290" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A291" s="11" t="s">
+        <v>582</v>
+      </c>
+      <c r="B291" s="12" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="C291" s="1">
         <v>31422.07</v>
       </c>
       <c r="D291" s="1">
         <v>677663.56</v>
       </c>
       <c r="E291" s="1">
         <v>4310553.9000000004</v>
       </c>
       <c r="F291" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A292" s="11" t="s">
+        <v>584</v>
+      </c>
+      <c r="B292" s="12" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="C292" s="1">
         <v>30726</v>
       </c>
       <c r="D292" s="1">
         <v>80987</v>
       </c>
       <c r="E292" s="1">
         <v>957463</v>
       </c>
       <c r="F292" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A293" s="11" t="s">
+        <v>586</v>
+      </c>
+      <c r="B293" s="12" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="C293" s="1">
         <v>30311</v>
       </c>
       <c r="D293" s="1">
         <v>126664</v>
       </c>
       <c r="E293" s="1">
         <v>913371</v>
       </c>
       <c r="F293" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="294" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A294" s="11" t="s">
+        <v>588</v>
+      </c>
+      <c r="B294" s="12" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="C294" s="1">
         <v>30195.96</v>
       </c>
       <c r="D294" s="1">
         <v>50327.37</v>
       </c>
       <c r="E294" s="1">
         <v>644900</v>
       </c>
       <c r="F294" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A295" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B295" s="12" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="C295" s="1">
         <v>30155</v>
       </c>
       <c r="D295" s="1">
         <v>51259</v>
       </c>
       <c r="E295" s="1">
         <v>268985</v>
       </c>
       <c r="F295" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A296" s="11" t="s">
+        <v>592</v>
+      </c>
+      <c r="B296" s="12" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="C296" s="1">
         <v>30128</v>
       </c>
       <c r="D296" s="1">
         <v>49010</v>
       </c>
       <c r="E296" s="1">
         <v>679512</v>
       </c>
       <c r="F296" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A297" s="11" t="s">
+        <v>594</v>
+      </c>
+      <c r="B297" s="12" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="C297" s="1">
         <v>29945</v>
       </c>
       <c r="D297" s="1">
         <v>31331</v>
       </c>
       <c r="E297" s="1">
         <v>591381</v>
       </c>
       <c r="F297" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A298" s="11" t="s">
+        <v>596</v>
+      </c>
+      <c r="B298" s="12" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="C298" s="1">
         <v>29540</v>
       </c>
       <c r="D298" s="1">
         <v>44016</v>
       </c>
       <c r="E298" s="1">
         <v>1214235</v>
       </c>
       <c r="F298" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A299" s="11" t="s">
+        <v>598</v>
+      </c>
+      <c r="B299" s="12" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
       <c r="C299" s="1">
         <v>28785</v>
       </c>
       <c r="D299" s="1">
         <v>44081</v>
       </c>
       <c r="E299" s="1">
         <v>833117</v>
       </c>
       <c r="F299" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A300" s="11" t="s">
+        <v>600</v>
+      </c>
+      <c r="B300" s="12" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="C300" s="1">
         <v>28774</v>
       </c>
       <c r="D300" s="1">
         <v>542036</v>
       </c>
       <c r="E300" s="1">
         <v>3359575</v>
       </c>
       <c r="F300" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A301" s="11" t="s">
+        <v>602</v>
+      </c>
+      <c r="B301" s="12" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="C301" s="1">
         <v>28177</v>
       </c>
       <c r="D301" s="1">
         <v>21987</v>
       </c>
       <c r="E301" s="1">
         <v>374363</v>
       </c>
       <c r="F301" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A302" s="11" t="s">
+        <v>604</v>
+      </c>
+      <c r="B302" s="12" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="C302" s="1">
         <v>28096</v>
       </c>
       <c r="D302" s="1">
         <v>76312</v>
       </c>
       <c r="E302" s="1">
         <v>1314931</v>
       </c>
       <c r="F302" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A303" s="11" t="s">
+        <v>606</v>
+      </c>
+      <c r="B303" s="12" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
       <c r="C303" s="1">
         <v>27077</v>
       </c>
       <c r="D303" s="1">
         <v>28540</v>
       </c>
       <c r="E303" s="1">
         <v>637482</v>
       </c>
       <c r="F303" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="304" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A304" s="11" t="s">
+        <v>608</v>
+      </c>
+      <c r="B304" s="12" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="C304" s="1">
         <v>26808</v>
       </c>
       <c r="D304" s="1">
         <v>40046</v>
       </c>
       <c r="E304" s="1">
         <v>696642</v>
       </c>
       <c r="F304" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="305" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A305" s="11" t="s">
+        <v>610</v>
+      </c>
+      <c r="B305" s="12" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="C305" s="1">
         <v>26757</v>
       </c>
       <c r="D305" s="1">
         <v>460234</v>
       </c>
       <c r="E305" s="1">
         <v>2740873</v>
       </c>
       <c r="F305" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A306" s="11" t="s">
+        <v>612</v>
+      </c>
+      <c r="B306" s="12" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
       <c r="C306" s="1">
         <v>26291</v>
       </c>
       <c r="D306" s="1">
         <v>888240</v>
       </c>
       <c r="E306" s="1">
         <v>4551707</v>
       </c>
       <c r="F306" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A307" s="11" t="s">
+        <v>614</v>
+      </c>
+      <c r="B307" s="12" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="C307" s="1">
         <v>25969.11</v>
       </c>
       <c r="D307" s="1">
         <v>43408.68</v>
       </c>
       <c r="E307" s="1">
         <v>803278.18</v>
       </c>
       <c r="F307" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A308" s="11" t="s">
+        <v>616</v>
+      </c>
+      <c r="B308" s="12" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="C308" s="1">
         <v>25463</v>
       </c>
       <c r="D308" s="1">
         <v>157528</v>
       </c>
       <c r="E308" s="1">
         <v>2739341</v>
       </c>
       <c r="F308" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A309" s="11" t="s">
+        <v>618</v>
+      </c>
+      <c r="B309" s="12" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="C309" s="1">
         <v>25315</v>
       </c>
       <c r="D309" s="1">
         <v>791644</v>
       </c>
       <c r="E309" s="1">
         <v>4007463</v>
       </c>
       <c r="F309" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A310" s="11" t="s">
+        <v>620</v>
+      </c>
+      <c r="B310" s="12" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="C310" s="1">
         <v>24734</v>
       </c>
       <c r="D310" s="1">
         <v>100019</v>
       </c>
       <c r="E310" s="1">
         <v>945247</v>
       </c>
       <c r="F310" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A311" s="11" t="s">
+        <v>622</v>
+      </c>
+      <c r="B311" s="12" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
       <c r="C311" s="1">
         <v>24654</v>
       </c>
       <c r="D311" s="1">
         <v>59878</v>
       </c>
       <c r="E311" s="1">
         <v>780045</v>
       </c>
       <c r="F311" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A312" s="11" t="s">
+        <v>624</v>
+      </c>
+      <c r="B312" s="12" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="C312" s="1">
         <v>23499</v>
       </c>
       <c r="D312" s="1">
         <v>50239</v>
       </c>
       <c r="E312" s="1">
         <v>2509573</v>
       </c>
       <c r="F312" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A313" s="11" t="s">
+        <v>626</v>
+      </c>
+      <c r="B313" s="12" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
       <c r="C313" s="1">
         <v>23276</v>
       </c>
       <c r="D313" s="1">
         <v>27873</v>
       </c>
       <c r="E313" s="1">
         <v>536454</v>
       </c>
       <c r="F313" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A314" s="11" t="s">
+        <v>628</v>
+      </c>
+      <c r="B314" s="12" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="C314" s="1">
         <v>23079</v>
       </c>
       <c r="D314" s="1">
         <v>54841</v>
       </c>
       <c r="E314" s="1">
         <v>715205</v>
       </c>
       <c r="F314" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A315" s="11" t="s">
+        <v>630</v>
+      </c>
+      <c r="B315" s="12" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="C315" s="1">
         <v>22501</v>
       </c>
       <c r="D315" s="1">
         <v>55727</v>
       </c>
       <c r="E315" s="1">
         <v>400372</v>
       </c>
       <c r="F315" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A316" s="11" t="s">
+        <v>632</v>
+      </c>
+      <c r="B316" s="12" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="C316" s="1">
         <v>21126</v>
       </c>
       <c r="D316" s="1">
         <v>1364556</v>
       </c>
       <c r="E316" s="1">
         <v>7595475</v>
       </c>
       <c r="F316" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A317" s="11" t="s">
+        <v>634</v>
+      </c>
+      <c r="B317" s="12" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
       <c r="C317" s="1">
         <v>20242</v>
       </c>
       <c r="D317" s="1">
         <v>69373</v>
       </c>
       <c r="E317" s="1">
         <v>782524</v>
       </c>
       <c r="F317" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A318" s="11" t="s">
+        <v>636</v>
+      </c>
+      <c r="B318" s="12" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="C318" s="1">
         <v>20004</v>
       </c>
       <c r="D318" s="1">
         <v>31403</v>
       </c>
       <c r="E318" s="1">
         <v>515644</v>
       </c>
       <c r="F318" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="319" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A319" s="11" t="s">
+        <v>638</v>
+      </c>
+      <c r="B319" s="12" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="C319" s="1">
         <v>19218</v>
       </c>
       <c r="D319" s="1">
         <v>133935</v>
       </c>
       <c r="E319" s="1">
         <v>1097424</v>
       </c>
       <c r="F319" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A320" s="11" t="s">
+        <v>640</v>
+      </c>
+      <c r="B320" s="12" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="C320" s="1">
         <v>19081</v>
       </c>
       <c r="D320" s="1">
         <v>83801</v>
       </c>
       <c r="E320" s="1">
         <v>1015923</v>
       </c>
       <c r="F320" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A321" s="11" t="s">
+        <v>642</v>
+      </c>
+      <c r="B321" s="12" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="C321" s="1">
         <v>18938</v>
       </c>
       <c r="D321" s="1">
         <v>56723</v>
       </c>
       <c r="E321" s="1">
         <v>587186</v>
       </c>
       <c r="F321" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A322" s="11" t="s">
+        <v>644</v>
+      </c>
+      <c r="B322" s="12" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="C322" s="1">
         <v>18237</v>
       </c>
       <c r="D322" s="1">
         <v>33936</v>
       </c>
       <c r="E322" s="1">
         <v>467364</v>
       </c>
       <c r="F322" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="323" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A323" s="11" t="s">
+        <v>646</v>
+      </c>
+      <c r="B323" s="12" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
       <c r="C323" s="1">
         <v>18062</v>
       </c>
       <c r="D323" s="1">
         <v>89642</v>
       </c>
       <c r="E323" s="1">
         <v>812629</v>
       </c>
       <c r="F323" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A324" s="11" t="s">
+        <v>648</v>
+      </c>
+      <c r="B324" s="12" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
       <c r="C324" s="1">
         <v>17999</v>
       </c>
       <c r="D324" s="1">
         <v>50860</v>
       </c>
       <c r="E324" s="1">
         <v>585896</v>
       </c>
       <c r="F324" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A325" s="11" t="s">
+        <v>650</v>
+      </c>
+      <c r="B325" s="12" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="C325" s="1">
         <v>17624</v>
       </c>
       <c r="D325" s="1">
         <v>86620</v>
       </c>
       <c r="E325" s="1">
         <v>759978</v>
       </c>
       <c r="F325" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A326" s="11" t="s">
+        <v>652</v>
+      </c>
+      <c r="B326" s="12" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="C326" s="1">
         <v>17274</v>
       </c>
       <c r="D326" s="1">
         <v>73156</v>
       </c>
       <c r="E326" s="1">
         <v>602522</v>
       </c>
       <c r="F326" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="327" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A327" s="11" t="s">
+        <v>654</v>
+      </c>
+      <c r="B327" s="12" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
       <c r="C327" s="1">
         <v>16291</v>
       </c>
       <c r="D327" s="1">
         <v>41693</v>
       </c>
       <c r="E327" s="1">
         <v>660294</v>
       </c>
       <c r="F327" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A328" s="11" t="s">
+        <v>656</v>
+      </c>
+      <c r="B328" s="12" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="C328" s="1">
         <v>16008</v>
       </c>
       <c r="D328" s="1">
         <v>127591</v>
       </c>
       <c r="E328" s="1">
         <v>1012640</v>
       </c>
       <c r="F328" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A329" s="11" t="s">
+        <v>658</v>
+      </c>
+      <c r="B329" s="12" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
       <c r="C329" s="1">
         <v>15822</v>
       </c>
       <c r="D329" s="1">
         <v>599102</v>
       </c>
       <c r="E329" s="1">
         <v>3400416</v>
       </c>
       <c r="F329" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A330" s="11" t="s">
+        <v>660</v>
+      </c>
+      <c r="B330" s="12" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
       <c r="C330" s="1">
         <v>15603</v>
       </c>
       <c r="D330" s="1">
         <v>56498</v>
       </c>
       <c r="E330" s="1">
         <v>564030</v>
       </c>
       <c r="F330" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A331" s="11" t="s">
+        <v>662</v>
+      </c>
+      <c r="B331" s="12" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="C331" s="1">
         <v>15598</v>
       </c>
       <c r="D331" s="1">
         <v>69715</v>
       </c>
       <c r="E331" s="1">
         <v>616814</v>
       </c>
       <c r="F331" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A332" s="11" t="s">
+        <v>664</v>
+      </c>
+      <c r="B332" s="12" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
       <c r="C332" s="1">
         <v>14557</v>
       </c>
       <c r="D332" s="1">
         <v>73650</v>
       </c>
       <c r="E332" s="1">
         <v>693185</v>
       </c>
       <c r="F332" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="333" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A333" s="11" t="s">
+        <v>666</v>
+      </c>
+      <c r="B333" s="12" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="C333" s="1">
         <v>13771</v>
       </c>
       <c r="D333" s="1">
         <v>91455</v>
       </c>
       <c r="E333" s="1">
         <v>707245</v>
       </c>
       <c r="F333" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A334" s="11" t="s">
+        <v>668</v>
+      </c>
+      <c r="B334" s="12" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="C334" s="1">
         <v>13734</v>
       </c>
       <c r="D334" s="1">
         <v>93239</v>
       </c>
       <c r="E334" s="1">
         <v>706318</v>
       </c>
       <c r="F334" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="335" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A335" s="11" t="s">
+        <v>670</v>
+      </c>
+      <c r="B335" s="12" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
       <c r="C335" s="1">
         <v>13690</v>
       </c>
       <c r="D335" s="1">
         <v>99914</v>
       </c>
       <c r="E335" s="1">
         <v>829272</v>
       </c>
       <c r="F335" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A336" s="11" t="s">
+        <v>672</v>
+      </c>
+      <c r="B336" s="12" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
       <c r="C336" s="1">
         <v>13661</v>
       </c>
       <c r="D336" s="1">
         <v>55807</v>
       </c>
       <c r="E336" s="1">
         <v>454472</v>
       </c>
       <c r="F336" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="337" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A337" s="11" t="s">
+        <v>674</v>
+      </c>
+      <c r="B337" s="12" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="C337" s="1">
         <v>13049</v>
       </c>
       <c r="D337" s="1">
         <v>62236</v>
       </c>
       <c r="E337" s="1">
         <v>534099</v>
       </c>
       <c r="F337" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A338" s="11" t="s">
+        <v>676</v>
+      </c>
+      <c r="B338" s="12" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
       <c r="C338" s="1">
         <v>12851</v>
       </c>
       <c r="D338" s="1">
         <v>166510</v>
       </c>
       <c r="E338" s="1">
         <v>1120458</v>
       </c>
       <c r="F338" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="339" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A339" s="11" t="s">
+        <v>678</v>
+      </c>
+      <c r="B339" s="12" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
       <c r="C339" s="1">
         <v>12411</v>
       </c>
       <c r="D339" s="1">
         <v>46087</v>
       </c>
       <c r="E339" s="1">
         <v>514632</v>
       </c>
       <c r="F339" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A340" s="11" t="s">
+        <v>680</v>
+      </c>
+      <c r="B340" s="12" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="C340" s="1">
         <v>11678</v>
       </c>
       <c r="D340" s="1">
         <v>52689</v>
       </c>
       <c r="E340" s="1">
         <v>455383</v>
       </c>
       <c r="F340" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="341" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A341" s="11" t="s">
+        <v>682</v>
+      </c>
+      <c r="B341" s="12" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="C341" s="1">
         <v>11373</v>
       </c>
       <c r="D341" s="1">
         <v>131222</v>
       </c>
       <c r="E341" s="1">
         <v>1062444</v>
       </c>
       <c r="F341" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A342" s="11" t="s">
+        <v>684</v>
+      </c>
+      <c r="B342" s="12" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
       <c r="C342" s="1">
         <v>11276</v>
       </c>
       <c r="D342" s="1">
         <v>101107</v>
       </c>
       <c r="E342" s="1">
         <v>769559</v>
       </c>
       <c r="F342" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A343" s="11" t="s">
+        <v>686</v>
+      </c>
+      <c r="B343" s="12" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="C343" s="1">
         <v>11242</v>
       </c>
       <c r="D343" s="1">
         <v>43471</v>
       </c>
       <c r="E343" s="1">
         <v>449852</v>
       </c>
       <c r="F343" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A344" s="11" t="s">
+        <v>688</v>
+      </c>
+      <c r="B344" s="12" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="C344" s="1">
         <v>11224</v>
       </c>
       <c r="D344" s="1">
         <v>55332</v>
       </c>
       <c r="E344" s="1">
         <v>607226</v>
       </c>
       <c r="F344" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A345" s="11" t="s">
+        <v>690</v>
+      </c>
+      <c r="B345" s="12" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="C345" s="1">
         <v>11215</v>
       </c>
       <c r="D345" s="1">
         <v>75864</v>
       </c>
       <c r="E345" s="1">
         <v>583920</v>
       </c>
       <c r="F345" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="346" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A346" s="11" t="s">
+        <v>692</v>
+      </c>
+      <c r="B346" s="12" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="C346" s="1">
         <v>11159</v>
       </c>
       <c r="D346" s="1">
         <v>566236</v>
       </c>
       <c r="E346" s="1">
         <v>3218784</v>
       </c>
       <c r="F346" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A347" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="B347" s="12" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
       <c r="C347" s="1">
         <v>10993</v>
       </c>
       <c r="D347" s="1">
         <v>94987</v>
       </c>
       <c r="E347" s="1">
         <v>693992</v>
       </c>
       <c r="F347" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A348" s="11" t="s">
+        <v>696</v>
+      </c>
+      <c r="B348" s="12" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="C348" s="1">
         <v>10498</v>
       </c>
       <c r="D348" s="1">
         <v>78543</v>
       </c>
       <c r="E348" s="1">
         <v>690242</v>
       </c>
       <c r="F348" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A349" s="11" t="s">
+        <v>698</v>
+      </c>
+      <c r="B349" s="12" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="C349" s="1">
         <v>9959</v>
       </c>
       <c r="D349" s="1">
         <v>40238</v>
       </c>
       <c r="E349" s="1">
         <v>349363</v>
       </c>
       <c r="F349" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A350" s="11" t="s">
+        <v>700</v>
+      </c>
+      <c r="B350" s="12" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="C350" s="1">
         <v>9679</v>
       </c>
       <c r="D350" s="1">
         <v>52776</v>
       </c>
       <c r="E350" s="1">
         <v>455804</v>
       </c>
       <c r="F350" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A351" s="11" t="s">
+        <v>702</v>
+      </c>
+      <c r="B351" s="12" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
       <c r="C351" s="1">
         <v>9470</v>
       </c>
       <c r="D351" s="1">
         <v>61890</v>
       </c>
       <c r="E351" s="1">
         <v>555314</v>
       </c>
       <c r="F351" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A352" s="11" t="s">
+        <v>704</v>
+      </c>
+      <c r="B352" s="12" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
       <c r="C352" s="1">
         <v>9433</v>
       </c>
       <c r="D352" s="1">
         <v>97645</v>
       </c>
       <c r="E352" s="1">
         <v>686844</v>
       </c>
       <c r="F352" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A353" s="11" t="s">
+        <v>706</v>
+      </c>
+      <c r="B353" s="12" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="C353" s="1">
         <v>9432.9599999999991</v>
       </c>
       <c r="D353" s="1">
         <v>174599.84</v>
       </c>
       <c r="E353" s="1">
         <v>1142198.98</v>
       </c>
       <c r="F353" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A354" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="B354" s="12" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
       <c r="C354" s="1">
         <v>9366</v>
       </c>
       <c r="D354" s="1">
         <v>69854</v>
       </c>
       <c r="E354" s="1">
         <v>539450</v>
       </c>
       <c r="F354" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A355" s="11" t="s">
+        <v>710</v>
+      </c>
+      <c r="B355" s="12" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
       <c r="C355" s="1">
         <v>9016</v>
       </c>
       <c r="D355" s="1">
         <v>46910</v>
       </c>
       <c r="E355" s="1">
         <v>353115</v>
       </c>
       <c r="F355" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A356" s="11" t="s">
+        <v>712</v>
+      </c>
+      <c r="B356" s="12" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="C356" s="1">
         <v>8770</v>
       </c>
       <c r="D356" s="1">
         <v>66608</v>
       </c>
       <c r="E356" s="1">
         <v>478269</v>
       </c>
       <c r="F356" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A357" s="11" t="s">
+        <v>714</v>
+      </c>
+      <c r="B357" s="12" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="C357" s="1">
         <v>8633</v>
       </c>
       <c r="D357" s="1">
         <v>144654</v>
       </c>
       <c r="E357" s="1">
         <v>1407856</v>
       </c>
       <c r="F357" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A358" s="11" t="s">
+        <v>716</v>
+      </c>
+      <c r="B358" s="12" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
       <c r="C358" s="1">
         <v>8587</v>
       </c>
       <c r="D358" s="1">
         <v>86482</v>
       </c>
       <c r="E358" s="1">
         <v>584274</v>
       </c>
       <c r="F358" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A359" s="11" t="s">
+        <v>718</v>
+      </c>
+      <c r="B359" s="12" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="C359" s="1">
         <v>8378</v>
       </c>
       <c r="D359" s="1">
         <v>56424</v>
       </c>
       <c r="E359" s="1">
         <v>364101</v>
       </c>
       <c r="F359" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="360" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A360" s="11" t="s">
+        <v>720</v>
+      </c>
+      <c r="B360" s="12" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
       <c r="C360" s="1">
         <v>8370</v>
       </c>
       <c r="D360" s="1">
         <v>535096</v>
       </c>
       <c r="E360" s="1">
         <v>3408446</v>
       </c>
       <c r="F360" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A361" s="11" t="s">
+        <v>722</v>
+      </c>
+      <c r="B361" s="12" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
       <c r="C361" s="1">
         <v>8198</v>
       </c>
       <c r="D361" s="1">
         <v>113950</v>
       </c>
       <c r="E361" s="1">
         <v>922760</v>
       </c>
       <c r="F361" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="362" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A362" s="11" t="s">
+        <v>724</v>
+      </c>
+      <c r="B362" s="12" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="C362" s="1">
         <v>7919</v>
       </c>
       <c r="D362" s="1">
         <v>358353</v>
       </c>
       <c r="E362" s="1">
         <v>1971147</v>
       </c>
       <c r="F362" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="363" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A363" s="11" t="s">
+        <v>726</v>
+      </c>
+      <c r="B363" s="12" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
       <c r="C363" s="1">
         <v>7617</v>
       </c>
       <c r="D363" s="1">
         <v>62765</v>
       </c>
       <c r="E363" s="1">
         <v>1560591</v>
       </c>
       <c r="F363" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="364" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A364" s="11" t="s">
+        <v>728</v>
+      </c>
+      <c r="B364" s="12" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
       <c r="C364" s="1">
         <v>7527</v>
       </c>
       <c r="D364" s="1">
         <v>42485</v>
       </c>
       <c r="E364" s="1">
         <v>390650</v>
       </c>
       <c r="F364" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A365" s="11" t="s">
+        <v>730</v>
+      </c>
+      <c r="B365" s="12" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="C365" s="1">
         <v>7370</v>
       </c>
       <c r="D365" s="1">
         <v>64776</v>
       </c>
       <c r="E365" s="1">
         <v>497801</v>
       </c>
       <c r="F365" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A366" s="11" t="s">
+        <v>732</v>
+      </c>
+      <c r="B366" s="12" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
       <c r="C366" s="1">
         <v>7345</v>
       </c>
       <c r="D366" s="1">
         <v>91230.8</v>
       </c>
       <c r="E366" s="1">
         <v>603633.55000000005</v>
       </c>
       <c r="F366" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A367" s="11" t="s">
+        <v>734</v>
+      </c>
+      <c r="B367" s="12" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="C367" s="1">
         <v>7094</v>
       </c>
       <c r="D367" s="1">
         <v>48090</v>
       </c>
       <c r="E367" s="1">
         <v>373532</v>
       </c>
       <c r="F367" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A368" s="11" t="s">
+        <v>736</v>
+      </c>
+      <c r="B368" s="12" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="C368" s="1">
         <v>6680</v>
       </c>
       <c r="D368" s="1">
         <v>265715</v>
       </c>
       <c r="E368" s="1">
         <v>1587532</v>
       </c>
       <c r="F368" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A369" s="11" t="s">
+        <v>738</v>
+      </c>
+      <c r="B369" s="12" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
       <c r="C369" s="1">
         <v>6504</v>
       </c>
       <c r="D369" s="1">
         <v>123784</v>
       </c>
       <c r="E369" s="1">
         <v>659642</v>
       </c>
       <c r="F369" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A370" s="11" t="s">
+        <v>740</v>
+      </c>
+      <c r="B370" s="12" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="C370" s="1">
         <v>6487</v>
       </c>
       <c r="D370" s="1">
         <v>70536</v>
       </c>
       <c r="E370" s="1">
         <v>513422</v>
       </c>
       <c r="F370" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A371" s="11" t="s">
+        <v>742</v>
+      </c>
+      <c r="B371" s="12" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
       <c r="C371" s="1">
         <v>6450</v>
       </c>
       <c r="D371" s="1">
         <v>109291</v>
       </c>
       <c r="E371" s="1">
         <v>1028178</v>
       </c>
       <c r="F371" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A372" s="11" t="s">
+        <v>744</v>
+      </c>
+      <c r="B372" s="12" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="C372" s="1">
         <v>6305</v>
       </c>
       <c r="D372" s="1">
         <v>357281</v>
       </c>
       <c r="E372" s="1">
         <v>1764053</v>
       </c>
       <c r="F372" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A373" s="11" t="s">
+        <v>746</v>
+      </c>
+      <c r="B373" s="12" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
       <c r="C373" s="1">
         <v>6142</v>
       </c>
       <c r="D373" s="1">
         <v>84479</v>
       </c>
       <c r="E373" s="1">
         <v>537662</v>
       </c>
       <c r="F373" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A374" s="11" t="s">
+        <v>748</v>
+      </c>
+      <c r="B374" s="12" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="C374" s="1">
         <v>5852</v>
       </c>
       <c r="D374" s="1">
         <v>60291</v>
       </c>
       <c r="E374" s="1">
         <v>426751</v>
       </c>
       <c r="F374" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A375" s="11" t="s">
+        <v>750</v>
+      </c>
+      <c r="B375" s="12" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
       <c r="C375" s="1">
         <v>5812</v>
       </c>
       <c r="D375" s="1">
         <v>53018</v>
       </c>
       <c r="E375" s="1">
         <v>370730</v>
       </c>
       <c r="F375" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A376" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="B376" s="12" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
       <c r="C376" s="1">
         <v>5673</v>
       </c>
       <c r="D376" s="1">
         <v>101034</v>
       </c>
       <c r="E376" s="1">
         <v>660002</v>
       </c>
       <c r="F376" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A377" s="11" t="s">
+        <v>754</v>
+      </c>
+      <c r="B377" s="12" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
       <c r="C377" s="1">
         <v>5180</v>
       </c>
       <c r="D377" s="1">
         <v>65439</v>
       </c>
       <c r="E377" s="1">
         <v>642761</v>
       </c>
       <c r="F377" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A378" s="11" t="s">
+        <v>756</v>
+      </c>
+      <c r="B378" s="12" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
       <c r="C378" s="1">
         <v>4644</v>
       </c>
       <c r="D378" s="1">
         <v>103279</v>
       </c>
       <c r="E378" s="1">
         <v>1621315</v>
       </c>
       <c r="F378" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="379" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A379" s="11" t="s">
+        <v>758</v>
+      </c>
+      <c r="B379" s="12" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
       <c r="C379" s="1">
         <v>4370</v>
       </c>
       <c r="D379" s="1">
         <v>57004</v>
       </c>
       <c r="E379" s="1">
         <v>338656</v>
       </c>
       <c r="F379" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="380" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A380" s="11" t="s">
+        <v>760</v>
+      </c>
+      <c r="B380" s="12" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
       <c r="C380" s="1">
         <v>4306</v>
       </c>
       <c r="D380" s="1">
         <v>54017</v>
       </c>
       <c r="E380" s="1">
         <v>360995</v>
       </c>
       <c r="F380" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A381" s="11" t="s">
+        <v>762</v>
+      </c>
+      <c r="B381" s="12" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
       <c r="C381" s="1">
         <v>4245</v>
       </c>
       <c r="D381" s="1">
         <v>182151</v>
       </c>
       <c r="E381" s="1">
         <v>1026557</v>
       </c>
       <c r="F381" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A382" s="11" t="s">
+        <v>764</v>
+      </c>
+      <c r="B382" s="12" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
       <c r="C382" s="1">
         <v>4165</v>
       </c>
       <c r="D382" s="1">
         <v>553344</v>
       </c>
       <c r="E382" s="1">
         <v>2886668</v>
       </c>
       <c r="F382" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A383" s="11" t="s">
+        <v>766</v>
+      </c>
+      <c r="B383" s="12" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="C383" s="1">
         <v>3627</v>
       </c>
       <c r="D383" s="1">
         <v>123439</v>
       </c>
       <c r="E383" s="1">
         <v>676477</v>
       </c>
       <c r="F383" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="384" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A384" s="11" t="s">
+        <v>768</v>
+      </c>
+      <c r="B384" s="12" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
       <c r="C384" s="1">
         <v>3523</v>
       </c>
       <c r="D384" s="1">
         <v>71989</v>
       </c>
       <c r="E384" s="1">
         <v>411410</v>
       </c>
       <c r="F384" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="385" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A385" s="11" t="s">
+        <v>770</v>
+      </c>
+      <c r="B385" s="12" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="C385" s="1">
         <v>3022</v>
       </c>
       <c r="D385" s="1">
         <v>221305</v>
       </c>
       <c r="E385" s="1">
         <v>1314878</v>
       </c>
       <c r="F385" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="386" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A386" s="11" t="s">
+        <v>772</v>
+      </c>
+      <c r="B386" s="12" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
       <c r="C386" s="1">
         <v>2355</v>
       </c>
       <c r="D386" s="1">
         <v>55802</v>
       </c>
       <c r="E386" s="1">
         <v>366900</v>
       </c>
       <c r="F386" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="387" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A387" s="11" t="s">
+        <v>774</v>
+      </c>
+      <c r="B387" s="12" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
       <c r="C387" s="1">
         <v>2054</v>
       </c>
       <c r="D387" s="1">
         <v>108787</v>
       </c>
       <c r="E387" s="1">
         <v>608155</v>
       </c>
       <c r="F387" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A388" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="B388" s="12" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
       <c r="C388" s="1">
         <v>1869</v>
       </c>
       <c r="D388" s="1">
         <v>288374</v>
       </c>
       <c r="E388" s="1">
         <v>1557358</v>
       </c>
       <c r="F388" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="389" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A389" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="B389" s="12" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
       <c r="C389" s="1">
         <v>1653</v>
       </c>
       <c r="D389" s="1">
         <v>55228</v>
       </c>
       <c r="E389" s="1">
         <v>305245</v>
       </c>
       <c r="F389" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A390" s="11" t="s">
+        <v>780</v>
+      </c>
+      <c r="B390" s="12" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
       <c r="C390" s="1">
         <v>1623</v>
       </c>
       <c r="D390" s="1">
         <v>156819</v>
       </c>
       <c r="E390" s="1">
         <v>907399</v>
       </c>
       <c r="F390" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A391" s="11" t="s">
+        <v>782</v>
+      </c>
+      <c r="B391" s="12" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
       <c r="C391" s="1">
         <v>1597</v>
       </c>
       <c r="D391" s="1">
         <v>336677</v>
       </c>
       <c r="E391" s="1">
         <v>1898349</v>
       </c>
       <c r="F391" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A392" s="11" t="s">
+        <v>784</v>
+      </c>
+      <c r="B392" s="12" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
       <c r="C392" s="1">
         <v>1510</v>
       </c>
       <c r="D392" s="1">
         <v>74682</v>
       </c>
       <c r="E392" s="1">
         <v>436008</v>
       </c>
       <c r="F392" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A393" s="11" t="s">
+        <v>786</v>
+      </c>
+      <c r="B393" s="12" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
       <c r="C393" s="1">
         <v>1007</v>
       </c>
       <c r="D393" s="1">
         <v>405217</v>
       </c>
       <c r="E393" s="1">
         <v>2207911</v>
       </c>
       <c r="F393" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A394" s="11" t="s">
+        <v>788</v>
+      </c>
+      <c r="B394" s="12" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
       <c r="C394" s="1">
         <v>900</v>
       </c>
       <c r="D394" s="1">
         <v>54894</v>
       </c>
       <c r="E394" s="1">
         <v>317681</v>
       </c>
       <c r="F394" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A395" s="11" t="s">
+        <v>790</v>
+      </c>
+      <c r="B395" s="12" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
       <c r="C395" s="1">
         <v>742</v>
       </c>
       <c r="D395" s="1">
         <v>59072</v>
       </c>
       <c r="E395" s="1">
         <v>351259</v>
       </c>
       <c r="F395" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A396" s="11" t="s">
+        <v>792</v>
+      </c>
+      <c r="B396" s="12" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
       <c r="C396" s="1">
         <v>668</v>
       </c>
       <c r="D396" s="1">
         <v>107479</v>
       </c>
       <c r="E396" s="1">
         <v>565363</v>
       </c>
       <c r="F396" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A397" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="B397" s="17" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
       <c r="C397" s="18">
         <v>539</v>
       </c>
       <c r="D397" s="18">
         <v>77446</v>
       </c>
       <c r="E397" s="18">
         <v>443481</v>
       </c>
       <c r="F397" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="398" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A398" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="B398" s="17" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
       <c r="C398" s="18">
         <v>456</v>
       </c>
       <c r="D398" s="18">
         <v>68280</v>
       </c>
       <c r="E398" s="18">
         <v>384959</v>
       </c>
       <c r="F398" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="399" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A399" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="B399" s="17" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="C399" s="18">
         <v>428</v>
       </c>
       <c r="D399" s="18">
         <v>88437</v>
       </c>
       <c r="E399" s="18">
         <v>489532</v>
       </c>
       <c r="F399" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="400" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A400" s="4" t="s">
+        <v>800</v>
+      </c>
+      <c r="B400" s="17" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
       <c r="C400" s="18">
         <v>337</v>
       </c>
       <c r="D400" s="18">
         <v>106280</v>
       </c>
       <c r="E400" s="18">
         <v>585684</v>
       </c>
       <c r="F400" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="401" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A401" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="B401" s="17" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
       <c r="C401" s="18">
         <v>215</v>
       </c>
       <c r="D401" s="18">
         <v>317465</v>
       </c>
       <c r="E401" s="18">
         <v>1729124</v>
       </c>
       <c r="F401" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="402" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A402" s="4" t="s">
+        <v>804</v>
+      </c>
+      <c r="B402" s="17" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
       <c r="C402" s="18">
         <v>210</v>
       </c>
       <c r="D402" s="18">
         <v>69484</v>
       </c>
       <c r="E402" s="18">
         <v>365281</v>
       </c>
       <c r="F402" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="403" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="404" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="405" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="406" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="407" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="409" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="410" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="411" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="412" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="413" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="414" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="415" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="416" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="417" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="418" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="417" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="418" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <conditionalFormatting sqref="A1:A396">
     <cfRule type="duplicateValues" dxfId="8" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="88" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006F2A101ED27A244A823C076CB7B36440" ma:contentTypeVersion="821" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8ce3ebad726a37cad02c202dd4ef00aa">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xmlns:ns3="6f9e3535-8427-46e4-b706-6f5f48521a3f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="266e62f807da5ea963b7f3b5b896b3ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <xsd:import namespace="6f9e3535-8427-46e4-b706-6f5f48521a3f"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:jfdbf192cf3e432bae7ead6b01437832" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:aa7cfb7b7c8a4cdc88e464a139bfbbb5" minOccurs="0"/>
+                <xsd:element ref="ns2:g1c5c8a5ed744825af876dc81dccc5dd" minOccurs="0"/>
+                <xsd:element ref="ns2:fbf5ba1606af44cc8a6bbbd47132b0ab" minOccurs="0"/>
+                <xsd:element ref="ns2:c275726743ff40b1bd16afcbde5101e0" minOccurs="0"/>
+                <xsd:element ref="ns2:m580224f57af48d5998ad1d627b3f8a6" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:i0f84bba906045b4af568ee102a52dcb" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="jfdbf192cf3e432bae7ead6b01437832" ma:index="8" nillable="true" ma:displayName="File Keywords_0" ma:hidden="true" ma:internalName="jfdbf192cf3e432bae7ead6b01437832">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{87d2e188-3603-4347-8c79-362420acd8d1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:index="10" nillable="true" ma:displayName="Client_0" ma:hidden="true" ma:internalName="aa7cfb7b7c8a4cdc88e464a139bfbbb5">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="g1c5c8a5ed744825af876dc81dccc5dd" ma:index="11" nillable="true" ma:displayName="State_0" ma:hidden="true" ma:internalName="g1c5c8a5ed744825af876dc81dccc5dd">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:index="12" nillable="true" ma:displayName="Scheme_0" ma:hidden="true" ma:internalName="fbf5ba1606af44cc8a6bbbd47132b0ab">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="c275726743ff40b1bd16afcbde5101e0" ma:index="13" nillable="true" ma:displayName="Document Keywords_0" ma:hidden="true" ma:internalName="c275726743ff40b1bd16afcbde5101e0">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="m580224f57af48d5998ad1d627b3f8a6" ma:index="14" nillable="true" ma:displayName="Agency_0" ma:hidden="true" ma:internalName="m580224f57af48d5998ad1d627b3f8a6">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{87d2e188-3603-4347-8c79-362420acd8d1}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i0f84bba906045b4af568ee102a52dcb" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="i0f84bba906045b4af568ee102a52dcb" ma:taxonomyFieldName="RevIMBCS" ma:displayName="Record Class" ma:indexed="true" ma:default="" ma:fieldId="{20f84bba-9060-45b4-af56-8ee102a52dcb}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="60518aca-4dc9-4b56-9553-af4b9ac69072" ma:anchorId="23ecad40-687e-4ef4-89a5-a890483533a2" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="31" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="32" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="34" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="35" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="36" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6f9e3535-8427-46e4-b706-6f5f48521a3f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="21" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="22" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="23" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="24" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="33" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6f9e3535-8427-46e4-b706-6f5f48521a3f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Publication|bcf2ce86-eeee-4b6d-b662-f844488076cd;NGER Publication Report|d7167b6e-9eca-4cb7-b78f-dbae463bbd04</jfdbf192cf3e432bae7ead6b01437832>
+    <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <TaxCatchAll xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Value>67</Value>
+      <Value>1</Value>
+      <Value>88</Value>
+    </TaxCatchAll>
+    <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">NGER|8ea157ef-41bd-483c-aa6b-a1e7fd536fcd</fbf5ba1606af44cc8a6bbbd47132b0ab>
+    <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDINGER-997702816-2202</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Url>https://cergovau.sharepoint.com/sites/EDi-NGER/_layouts/15/DocIdRedir.aspx?ID=EDINGER-997702816-2202</Url>
+      <Description>EDINGER-997702816-2202</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D28665CE-4656-4307-AC92-4BEFF0C49907}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96F020D6-E939-4CA5-A315-41C5B3B69C71}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7560EB72-D392-42C9-911A-80A650930532}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <ds:schemaRef ds:uri="6f9e3535-8427-46e4-b706-6f5f48521a3f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2E3FAB2-7831-4984-9F1A-F2C34848D962}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <ds:schemaRef ds:uri="6f9e3535-8427-46e4-b706-6f5f48521a3f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
@@ -11405,25 +11890,66 @@
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006F2A101ED27A244A823C076CB7B36440</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="CER_DLM">
+    <vt:lpwstr>None</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CER_Scheme">
+    <vt:lpwstr>1;#NGER|8ea157ef-41bd-483c-aa6b-a1e7fd536fcd</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CER_FileClassification">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="CER_Client">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CER_State">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="CER_Agency">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="CER_FileKeywords">
+    <vt:lpwstr>67;#Publication|bcf2ce86-eeee-4b6d-b662-f844488076cd;#88;#NGER Publication Report|d7167b6e-9eca-4cb7-b78f-dbae463bbd04</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_FileStatus">
+    <vt:lpwstr>Open</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="EDi_DocumentKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>37a67415-16dd-40bf-be33-c9f76c581146</vt:lpwstr>
+  </property>
+</Properties>
+</file>