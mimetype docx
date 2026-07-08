--- v0 (2025-10-07)
+++ v1 (2026-07-08)
@@ -1,56 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="07D964CF" w14:textId="671A9569" w:rsidR="005E1535" w:rsidRPr="00F54D20" w:rsidRDefault="005E1535" w:rsidP="005E1535">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc68007102"/>
       <w:bookmarkStart w:id="1" w:name="_Toc120283386"/>
       <w:r w:rsidRPr="00F54D20">
         <w:t>Geospatial dataset requirements by method and application type</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="20781" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3351"/>
         <w:gridCol w:w="1155"/>
@@ -1221,51 +1216,51 @@
           <w:p w14:paraId="3C7717FC" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00177E55" w:rsidRDefault="005E1535">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177E55">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FDFEF52" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00177E55" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="3FDFEF52" w14:textId="50FFA376" w:rsidR="005E1535" w:rsidRPr="00177E55" w:rsidRDefault="005E1535">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177E55">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polygon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3751" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -11148,3434 +11143,3853 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CCC0ED4" w14:textId="6324715F" w:rsidR="005E1535" w:rsidRDefault="005E1535" w:rsidP="005E1535">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:sectPr w:rsidR="005E1535">
           <w:footnotePr>
             <w:numFmt w:val="chicago"/>
           </w:footnotePr>
           <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="1080" w:right="1447" w:bottom="1080" w:left="993" w:header="227" w:footer="232" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B61B1EE" w14:textId="17490391" w:rsidR="005E1535" w:rsidRPr="00F54D20" w:rsidRDefault="005E1535" w:rsidP="005E1535">
+    <w:p w14:paraId="6DF3EC46" w14:textId="506C5CAA" w:rsidR="005E1535" w:rsidRPr="00D427BA" w:rsidRDefault="005E1535" w:rsidP="00D427BA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc68007103"/>
       <w:bookmarkStart w:id="3" w:name="_Toc120283387"/>
       <w:r w:rsidRPr="00F54D20">
         <w:lastRenderedPageBreak/>
         <w:t>Mandatory attribute requirements for geospatial datasets</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="6DF3EC46" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00182518" w:rsidRDefault="005E1535" w:rsidP="005E1535">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2121"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1657"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1672"/>
+        <w:gridCol w:w="1306"/>
+        <w:gridCol w:w="1460"/>
+        <w:gridCol w:w="1497"/>
+        <w:gridCol w:w="1497"/>
+        <w:gridCol w:w="1497"/>
+        <w:gridCol w:w="1497"/>
+        <w:gridCol w:w="1623"/>
+        <w:gridCol w:w="1364"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="5EDA832E" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="5EDA832E" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
+            <w:tcW w:w="645" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="41BC1A2A" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00325A80" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="41BC1A2A" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00325A80" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325A80">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dataset</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="684483EA" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00325A80" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="684483EA" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00325A80" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325A80">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Feature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
+            <w:tcW w:w="424" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="27858CDD" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00325A80" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="27858CDD" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00325A80" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325A80">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Geometry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3228" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4979C07E" w14:textId="768DE26B" w:rsidR="005E1535" w:rsidRPr="00325A80" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0638E406" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00325A80" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2914" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4979C07E" w14:textId="4C3772B8" w:rsidR="00885CAC" w:rsidRPr="00325A80" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00325A80">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Required attributes</w:t>
             </w:r>
-            <w:r w:rsidR="00BF28D6">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="6C94A2EA" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="6C94A2EA" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
+            <w:tcW w:w="645" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="7FE75AA4" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="7FE75AA4" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="698D4B19" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="698D4B19" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
+            <w:tcW w:w="424" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="6C86F24B" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="6C86F24B" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="100A1CE3" w14:textId="327C8F25" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="100A1CE3" w14:textId="327C8F25" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No attributes required</w:t>
             </w:r>
-            <w:r w:rsidR="00C90534">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6F02EAD5" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F02EAD5" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CEA_ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5DF7DA53" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="227FECB8" w14:textId="035E8D74" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b w:val="0"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="087F8031" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PROJAREA_ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF7DA53" w14:textId="04CF5F19" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>EMISS_ID</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="1E6589B5" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+              <w:t>SAMPLE_ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="087F8031" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>STRATUM_ID</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="3860972E" w14:textId="2CBF0C8E" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+              <w:t>EMISS_ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6589B5" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>STRATUM_ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3860972E" w14:textId="2CBF0C8E" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00794581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>VEGETATION_</w:t>
             </w:r>
-            <w:r w:rsidR="00BF28D6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FUEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="1CAAD87E" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="1CAAD87E" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
+            <w:tcW w:w="645" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1D3AD7BB" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="1D3AD7BB" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7572E9FC" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="7572E9FC" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
+            <w:tcW w:w="424" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54876C92" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="54876C92" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A5CF8F9" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5CF8F9" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0BC863CB" w14:textId="034BD0CB" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC863CB" w14:textId="034BD0CB" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>phanumeric</w:t>
             </w:r>
-            <w:r w:rsidR="004D5264">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>max length 100</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> char)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="21A9157A" w14:textId="0E959D2B" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D50BE8" w14:textId="3BACDE67" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>phanumeric</w:t>
             </w:r>
-            <w:r w:rsidR="004D5264">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>max length 100</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> char)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6EA99BAB" w14:textId="1CBB2E8D" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21A9157A" w14:textId="0E34C778" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>phanumeric</w:t>
             </w:r>
-            <w:r w:rsidR="004D5264">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>max length 100</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> char)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7BC5F1B8" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA99BAB" w14:textId="1CBB2E8D" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">phanumeric </w:t>
+              <w:t>phanumeric</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>max length 100</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> char)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="73D710C2" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC5F1B8" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phanumeric </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>max length 100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> char)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73D710C2" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00794581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Integer values [0-254]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="18DEB200" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="18DEB200" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
+            <w:tcW w:w="645" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6140108B" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="6140108B" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71C79C3B" w14:textId="25C09437" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="00C90534">
+          <w:p w14:paraId="71C79C3B" w14:textId="25C09437" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Multiple features allowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
+            <w:tcW w:w="424" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11C16751" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+          <w:p w14:paraId="11C16751" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polygon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="43A546D9" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A546D9" w14:textId="52741B8C" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00D826D0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="369BC40E" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C99EF38" w14:textId="001526E4" w:rsidR="00885CAC" w:rsidRPr="00845E58" w:rsidRDefault="00885CAC" w:rsidP="00845E58">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00845E58">
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="369BC40E" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10BD2308" w14:textId="407CBE36" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="10BD2308" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42F5AA7F" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="42F5AA7F" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="659A93A4" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="659A93A4" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="761EDBAF" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="16A2A412" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="16A2A412" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="325F735B" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="325F735B" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Candidate carbon estimation area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="12D93D3B" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12D93D3B" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Multiple features allowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="330ECBBD" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="424" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="330ECBBD" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polygon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="59AADA31" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AADA31" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0A815D0D" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A815D0D" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1FDB67A2" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="249ADDC8" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3F237643" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDB67A2" w14:textId="65270294" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="4E7CBBF6" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F237643" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="22439B1E" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7CBBF6" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22439B1E" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="380B355C" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="380B355C" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="787CF5AA" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="787CF5AA" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Farm locations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6CE984A0" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE984A0" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Multiple features allowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5591D05B" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="424" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5591D05B" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polygon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="55F311FE" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F311FE" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="69061C6E" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69061C6E" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2A7D9C07" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAE0DFD" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2FD779E2" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7D9C07" w14:textId="234AE7DF" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="786B958F" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD779E2" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="52559392" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="786B958F" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52559392" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="77816B9F" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="77816B9F" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="210AE4CA" w14:textId="117E7628" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="210AE4CA" w14:textId="117E7628" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Carbon estimation area</w:t>
             </w:r>
-            <w:r w:rsidR="00C90534">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="39F7CF1B" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39F7CF1B" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Multiple features allowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="72D121B6" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="424" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72D121B6" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polygon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5C073A54" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C073A54" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1C55820F" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C55820F" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="176B2F40" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="630DD2E3" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="06006DC4" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="176B2F40" w14:textId="7BE6DF34" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="597F9E91" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06006DC4" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0FF2FA85" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="597F9E91" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF2FA85" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="09F9CA6F" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="09F9CA6F" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3B0AB284" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0AB284" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Model point/Model point location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="246F4041" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="246F4041" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Multiple features allowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5B00D055" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="424" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B00D055" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="49453B19" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49453B19" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7FF90F56" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF90F56" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="10CE4D9B" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4707601C" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5583F46C" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10CE4D9B" w14:textId="4D9778F0" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="4244A727" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5583F46C" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5ECD6DCA" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4244A727" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECD6DCA" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="563B3E12" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="563B3E12" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4ED7B4F4" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED7B4F4" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exclusion area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4445CA0F" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4445CA0F" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Single feature expected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="44657DFC" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="424" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44657DFC" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polygons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="049F12E7" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="049F12E7" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="65A4E00A" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65A4E00A" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0133BB59" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="503ECCF7" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="38A70566" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0133BB59" w14:textId="5FAB789B" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7A86D924" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38A70566" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="22454380" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A86D924" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22454380" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="66169BCB" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="66169BCB" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="39C917B3" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39C917B3" w14:textId="3BED19D1" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Clearing Buffer</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="729EFBBA" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+              <w:t xml:space="preserve">Clearing </w:t>
+            </w:r>
+            <w:r w:rsidR="004123DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794581">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uffer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="729EFBBA" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Single feature expected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="582BF645" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="424" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="582BF645" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polygons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="29939DE5" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29939DE5" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1F1D1217" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1D1217" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="394BC32A" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B29F7D" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2A8AEEB0" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="394BC32A" w14:textId="2DC78128" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2EF393E8" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8AEEB0" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="517DE713" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF393E8" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="517DE713" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="333E4D9C" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="333E4D9C" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0C639710" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C639710" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Soil</w:t>
             </w:r>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> core locations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="63A6EBE5" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63A6EBE5" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Multiple features allowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="15B49B0B" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="424" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15B49B0B" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4CACA938" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CACA938" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="16E4BA57" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16E4BA57" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5FCD4BC8" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="761DF282" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCD4BC8" w14:textId="629E833F" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="61E12FFD" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61E12FFD" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="16FAF22D" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16FAF22D" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="34296617" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34296617" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="5A828D0F" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="5A828D0F" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7834178F" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7834178F" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emission accounting areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0178CA81" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0178CA81" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Multiple features allowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="11FD6C97" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="424" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11FD6C97" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polygons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="423B9966" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="423B9966" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0378BA68" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0378BA68" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4993E991" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="421793DB" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4A744BF2" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4993E991" w14:textId="2435E179" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A744BF2" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6A926ECF" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A926ECF" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0EB1EA9F" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB1EA9F" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="392BA136" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="392BA136" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5D6A543C" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6A543C" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Strata areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="532E6F31" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="532E6F31" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Multiple features allowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="376C8C22" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="424" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="376C8C22" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polygons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A48CC51" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A48CC51" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="35D322B5" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35D322B5" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7FE74714" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCD8054" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="669EB57C" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE74714" w14:textId="2F30C39F" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="71A5538D" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="669EB57C" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71A5538D" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6E832B93" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E832B93" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1535" w:rsidRPr="00794581" w14:paraId="03690657" w14:textId="77777777">
+      <w:tr w:rsidR="00885CAC" w:rsidRPr="00794581" w14:paraId="03690657" w14:textId="77777777" w:rsidTr="00D732A4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="689" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="59D4635E" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59D4635E" w14:textId="185B5E8A" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-          <w:p w14:paraId="43F4E351" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+              <w:t xml:space="preserve">Vegetation </w:t>
+            </w:r>
+            <w:r w:rsidR="0017476F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794581">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43F4E351" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="24C16FEC" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="424" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24C16FEC" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Raster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2BEF6DE1" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="474" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEF6DE1" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1B570C9C" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B570C9C" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="758B752A" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7930DC3A" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="021ACAD1" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="758B752A" w14:textId="1CBC2700" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="58E35F75" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="021ACAD1" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="25D1F9CD" w14:textId="77777777" w:rsidR="005E1535" w:rsidRPr="00794581" w:rsidRDefault="005E1535">
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58E35F75" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25D1F9CD" w14:textId="77777777" w:rsidR="00885CAC" w:rsidRPr="00794581" w:rsidRDefault="00885CAC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794581">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="516132D8" w14:textId="77777777" w:rsidR="00334C54" w:rsidRDefault="00334C54"/>
-    <w:sectPr w:rsidR="00334C54" w:rsidSect="00BF28D6">
+    <w:p w14:paraId="516132D8" w14:textId="70179120" w:rsidR="00334C54" w:rsidRPr="003C3754" w:rsidRDefault="00334C54" w:rsidP="00D7154B"/>
+    <w:sectPr w:rsidR="00334C54" w:rsidRPr="003C3754" w:rsidSect="00BF28D6">
       <w:headerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70635AC8" w14:textId="77777777" w:rsidR="00186224" w:rsidRDefault="00186224" w:rsidP="00C90534">
+    <w:p w14:paraId="196B36FB" w14:textId="77777777" w:rsidR="003E04F9" w:rsidRDefault="003E04F9" w:rsidP="00C90534">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18C58365" w14:textId="77777777" w:rsidR="00186224" w:rsidRDefault="00186224" w:rsidP="00C90534">
+    <w:p w14:paraId="5BA32C31" w14:textId="77777777" w:rsidR="003E04F9" w:rsidRDefault="003E04F9" w:rsidP="00C90534">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1970E8C4" w14:textId="77777777" w:rsidR="00186224" w:rsidRDefault="00186224">
+    <w:p w14:paraId="3300F438" w14:textId="77777777" w:rsidR="003E04F9" w:rsidRDefault="003E04F9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="392C2599" w14:textId="77777777" w:rsidR="00186224" w:rsidRDefault="00186224" w:rsidP="00C90534">
+    <w:p w14:paraId="752146DD" w14:textId="77777777" w:rsidR="003E04F9" w:rsidRDefault="003E04F9" w:rsidP="00C90534">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58F46332" w14:textId="77777777" w:rsidR="00186224" w:rsidRDefault="00186224" w:rsidP="00C90534">
+    <w:p w14:paraId="134DDE2A" w14:textId="77777777" w:rsidR="003E04F9" w:rsidRDefault="003E04F9" w:rsidP="00C90534">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="19262347" w14:textId="77777777" w:rsidR="00186224" w:rsidRDefault="00186224">
+    <w:p w14:paraId="0CA990FE" w14:textId="77777777" w:rsidR="003E04F9" w:rsidRDefault="003E04F9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0FDA79AB" w14:textId="1C22355C" w:rsidR="00C90534" w:rsidRDefault="00C90534">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00182518">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Exclusions areas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">requirements vary between compilations. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3C34288B" w14:textId="4C2B1B31" w:rsidR="00BF28D6" w:rsidRDefault="00BF28D6">
+    <w:p w14:paraId="3C34288B" w14:textId="4C2B1B31" w:rsidR="00885CAC" w:rsidRDefault="00885CAC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In additional these required attributes, further non-mandatory attributes may be provided in your geospatial dataset.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6F8C46F8" w14:textId="357CCEE3" w:rsidR="00C90534" w:rsidRDefault="00C90534">
+    <w:p w14:paraId="6F8C46F8" w14:textId="357CCEE3" w:rsidR="00885CAC" w:rsidRDefault="00885CAC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No additional attributes are required for these dataset types, apart from geometry.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3B8786A4" w14:textId="15BB70C5" w:rsidR="00C90534" w:rsidRDefault="00C90534">
+    <w:p w14:paraId="3B8786A4" w14:textId="15BB70C5" w:rsidR="00885CAC" w:rsidRDefault="00885CAC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Carbon estimation areas provided in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="0062284D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CFI Mapping Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> (version 5) must provide additional attributes (see section 4.4 Data description and attribute information).  Additional attributes may be required for specific methodology determination</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> or supplements to a methodology determination.  </w:t>
+        <w:t xml:space="preserve"> (version 5) must provide additional attributes (see section 4.4 Data description and attribute information).  Additional attributes may be required for specific methodology determinations or supplements to a methodology determination.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="422E1DB6" w14:textId="73099B62" w:rsidR="00E937EC" w:rsidRPr="0025541F" w:rsidRDefault="00E937EC" w:rsidP="0025541F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E1535"/>
+    <w:rsid w:val="00000DE6"/>
+    <w:rsid w:val="00016CCC"/>
+    <w:rsid w:val="000519C9"/>
+    <w:rsid w:val="00063F07"/>
+    <w:rsid w:val="00070D2F"/>
+    <w:rsid w:val="000948FC"/>
+    <w:rsid w:val="000A0471"/>
+    <w:rsid w:val="000B10BC"/>
+    <w:rsid w:val="000F17E4"/>
+    <w:rsid w:val="000F2B55"/>
+    <w:rsid w:val="000F7DDB"/>
+    <w:rsid w:val="001066E0"/>
+    <w:rsid w:val="00136D55"/>
     <w:rsid w:val="001423DA"/>
+    <w:rsid w:val="00152FAF"/>
+    <w:rsid w:val="001547B4"/>
+    <w:rsid w:val="0017476F"/>
     <w:rsid w:val="00186224"/>
+    <w:rsid w:val="00192D08"/>
     <w:rsid w:val="0019745E"/>
     <w:rsid w:val="001B102F"/>
+    <w:rsid w:val="002076CD"/>
+    <w:rsid w:val="002500BA"/>
     <w:rsid w:val="0025541F"/>
+    <w:rsid w:val="00292C93"/>
     <w:rsid w:val="002C47BF"/>
+    <w:rsid w:val="002C7A85"/>
+    <w:rsid w:val="002D67DF"/>
+    <w:rsid w:val="00316E3B"/>
     <w:rsid w:val="00334C54"/>
     <w:rsid w:val="00343B50"/>
+    <w:rsid w:val="0035286B"/>
+    <w:rsid w:val="00365C43"/>
+    <w:rsid w:val="00394E42"/>
     <w:rsid w:val="003B1E2B"/>
+    <w:rsid w:val="003C0C75"/>
+    <w:rsid w:val="003C16C2"/>
+    <w:rsid w:val="003C3754"/>
+    <w:rsid w:val="003E04F9"/>
     <w:rsid w:val="003E3EA8"/>
+    <w:rsid w:val="003E44DB"/>
+    <w:rsid w:val="0041103E"/>
+    <w:rsid w:val="004123DF"/>
     <w:rsid w:val="0043293E"/>
+    <w:rsid w:val="004417E7"/>
     <w:rsid w:val="004540B8"/>
+    <w:rsid w:val="00465302"/>
+    <w:rsid w:val="00466CF7"/>
+    <w:rsid w:val="00467C0B"/>
+    <w:rsid w:val="004A6CB6"/>
+    <w:rsid w:val="004B20B1"/>
+    <w:rsid w:val="004B490B"/>
     <w:rsid w:val="004D5264"/>
+    <w:rsid w:val="00510B49"/>
+    <w:rsid w:val="0051120A"/>
+    <w:rsid w:val="00517925"/>
+    <w:rsid w:val="00527820"/>
+    <w:rsid w:val="00530FDB"/>
+    <w:rsid w:val="00547BF7"/>
+    <w:rsid w:val="005629B1"/>
+    <w:rsid w:val="005A0DB6"/>
+    <w:rsid w:val="005A4034"/>
+    <w:rsid w:val="005A750E"/>
     <w:rsid w:val="005E1535"/>
+    <w:rsid w:val="00616095"/>
     <w:rsid w:val="0062284D"/>
+    <w:rsid w:val="00623933"/>
+    <w:rsid w:val="00626CA9"/>
+    <w:rsid w:val="0066545E"/>
+    <w:rsid w:val="0066669C"/>
+    <w:rsid w:val="006A12E6"/>
+    <w:rsid w:val="006D457D"/>
+    <w:rsid w:val="006D48C8"/>
+    <w:rsid w:val="006E41F3"/>
+    <w:rsid w:val="00705213"/>
+    <w:rsid w:val="007931C9"/>
+    <w:rsid w:val="007B461D"/>
+    <w:rsid w:val="007B503C"/>
+    <w:rsid w:val="007D42BD"/>
+    <w:rsid w:val="007D5CF6"/>
+    <w:rsid w:val="007E341D"/>
+    <w:rsid w:val="007E7A2D"/>
     <w:rsid w:val="007F650B"/>
+    <w:rsid w:val="00845804"/>
+    <w:rsid w:val="00845E58"/>
+    <w:rsid w:val="008543C5"/>
+    <w:rsid w:val="0086117E"/>
+    <w:rsid w:val="008637F1"/>
+    <w:rsid w:val="00883FC3"/>
+    <w:rsid w:val="00885CAC"/>
+    <w:rsid w:val="0089129D"/>
+    <w:rsid w:val="00893000"/>
+    <w:rsid w:val="008A4E85"/>
+    <w:rsid w:val="008B512E"/>
+    <w:rsid w:val="008F11E6"/>
+    <w:rsid w:val="008F2129"/>
+    <w:rsid w:val="009404A3"/>
     <w:rsid w:val="00952E2C"/>
+    <w:rsid w:val="009A09FE"/>
+    <w:rsid w:val="009C4060"/>
+    <w:rsid w:val="009D61C0"/>
     <w:rsid w:val="009F57AD"/>
+    <w:rsid w:val="00A223A7"/>
     <w:rsid w:val="00A26588"/>
+    <w:rsid w:val="00A7790F"/>
+    <w:rsid w:val="00A87ADA"/>
+    <w:rsid w:val="00AB6C78"/>
+    <w:rsid w:val="00AE31F3"/>
+    <w:rsid w:val="00AE6EBF"/>
+    <w:rsid w:val="00B047AA"/>
+    <w:rsid w:val="00B63642"/>
+    <w:rsid w:val="00B66E78"/>
+    <w:rsid w:val="00BA51F3"/>
+    <w:rsid w:val="00BB59F4"/>
+    <w:rsid w:val="00BD713F"/>
+    <w:rsid w:val="00BE4871"/>
     <w:rsid w:val="00BF28D6"/>
+    <w:rsid w:val="00BF3B0A"/>
+    <w:rsid w:val="00C0327A"/>
+    <w:rsid w:val="00C479E9"/>
     <w:rsid w:val="00C90534"/>
     <w:rsid w:val="00CA1EBF"/>
+    <w:rsid w:val="00CA3681"/>
+    <w:rsid w:val="00CC57B2"/>
+    <w:rsid w:val="00CF1BA4"/>
+    <w:rsid w:val="00D01E2C"/>
+    <w:rsid w:val="00D13769"/>
+    <w:rsid w:val="00D145F2"/>
+    <w:rsid w:val="00D427BA"/>
+    <w:rsid w:val="00D7154B"/>
+    <w:rsid w:val="00D732A4"/>
+    <w:rsid w:val="00D826D0"/>
+    <w:rsid w:val="00D8282C"/>
+    <w:rsid w:val="00D90BE3"/>
+    <w:rsid w:val="00DA21CC"/>
+    <w:rsid w:val="00DC5FD3"/>
+    <w:rsid w:val="00DC72BC"/>
+    <w:rsid w:val="00E01AA1"/>
+    <w:rsid w:val="00E02372"/>
+    <w:rsid w:val="00E033F5"/>
     <w:rsid w:val="00E937EC"/>
+    <w:rsid w:val="00EA5FBA"/>
+    <w:rsid w:val="00EC7F27"/>
+    <w:rsid w:val="00F06FA8"/>
+    <w:rsid w:val="00F206AE"/>
+    <w:rsid w:val="00F40ADF"/>
+    <w:rsid w:val="00F70CAC"/>
+    <w:rsid w:val="00FC2824"/>
     <w:rsid w:val="00FC2B65"/>
+    <w:rsid w:val="00FC5E29"/>
+    <w:rsid w:val="00FD4F41"/>
+    <w:rsid w:val="00FD6BAD"/>
     <w:rsid w:val="4CE94769"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="253B8BF1"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="8" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="6" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15368,61 +15782,155 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0062284D"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0062284D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA5FBA"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA5FBA"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA5FBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA5FBA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA5FBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D5CF6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002500BA"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/carbon-farming-initiative-cfi-mapping-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -15684,445 +16192,115 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...310 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>786</Words>
-  <Characters>4482</Characters>
+  <Words>795</Words>
+  <Characters>4533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>755</Lines>
+  <Paragraphs>266</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5258</CharactersWithSpaces>
+  <CharactersWithSpaces>5062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>2556027</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.dcceew.gov.au/climate-change/publications/carbon-farming-initiative-cfi-mapping-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Geospatial dataset requirements by method and application type</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>