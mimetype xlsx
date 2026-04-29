--- v2 (2026-02-15)
+++ v3 (2026-04-29)
@@ -1,679 +1,714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11ADB4CB-98E2-4A80-B4E1-5C01C5390975}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DA058ED-92E7-4491-9E3A-E282E4658DA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-30828" yWindow="-300" windowWidth="30936" windowHeight="16776" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Excess emissions situation" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="43">
   <si>
     <t>Excess emissions situation table</t>
   </si>
   <si>
     <t xml:space="preserve">This table sets out the facilities that have been in an excess emissions situation, where the facility's net emissions number for the monitoring period exceeds the baseline emissions number for the monitoring period. </t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>2023-24</t>
   </si>
   <si>
     <t>Carborough Downs Coal Mine</t>
   </si>
   <si>
     <t>FITZROY (CQ) PTY LTD</t>
   </si>
   <si>
     <t>Ironbark No. 1</t>
   </si>
   <si>
     <t>Dandenong</t>
   </si>
   <si>
     <t>OCEANIA GLASS PTY LTD</t>
   </si>
   <si>
-    <t xml:space="preserve">Oceania Glass Pty Ltd entered into voluntary administration in February 2025. </t>
-[...1 lines deleted...]
-  <si>
     <t>Liberty Primary Steel Whyalla Steelworks</t>
   </si>
   <si>
     <t>ONESTEEL MANUFACTURING PTY LIMITED</t>
   </si>
   <si>
     <t>OneSteel Manufacturing Pty Ltd entered into voluntary administration in February 2025.</t>
   </si>
   <si>
     <t>SIMEC Mining - Middleback Range Iron Ore Mine (Whyalla)</t>
   </si>
   <si>
     <t>Facility name</t>
   </si>
   <si>
     <t>Monitoring period</t>
   </si>
   <si>
     <t>Responsible emitter for monitoring period</t>
   </si>
   <si>
     <t>Baseline emissions number</t>
   </si>
   <si>
     <t>Covered emissions</t>
   </si>
   <si>
     <t>ACCUs surrendered</t>
   </si>
   <si>
     <t>SMCs surrendered</t>
   </si>
   <si>
     <t>Net emissions number</t>
   </si>
   <si>
+    <t>Excess emissions situation end date</t>
+  </si>
+  <si>
+    <t>Compliance date</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Queensland Curtis LNG Plant</t>
+  </si>
+  <si>
+    <t>QCLNG Operating Company Pty Ltd</t>
+  </si>
+  <si>
+    <t>After the 31 March 2025 deadline, emissions for the facility increased due to the resubmision of 2023-24 data. The responsible emitter has surrendered additional units to end the excess emissions situation.</t>
+  </si>
+  <si>
+    <t>2024-25</t>
+  </si>
+  <si>
+    <t>TAHMOOR COAL MINE</t>
+  </si>
+  <si>
+    <t>TAHMOOR COAL PTY LTD</t>
+  </si>
+  <si>
+    <t>Liberty Bell Bay Pty Ltd</t>
+  </si>
+  <si>
+    <t>Excess emissions situation due to resubmission of data</t>
+  </si>
+  <si>
+    <t>Excess emissions situation number on compliance date</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Liberty Bell Bay Pty Ltd entered into voluntary administration in March 2026.</t>
+  </si>
+  <si>
+    <t>Liberty Bell Bay</t>
+  </si>
+  <si>
     <t>Excess emissions situation start date</t>
   </si>
   <si>
-    <t>Excess emissions situation end date</t>
-[...23 lines deleted...]
-    <t>Data as at 4/2/2026</t>
+    <t>Data as at 15/04/2026</t>
+  </si>
+  <si>
+    <t>The CER accepted an enforceable undertaking from Fitzroy (CQ) Pty Ltd on 4 April 2025. Details of the undertaking can be found at https://cer.gov.au/about-us/our-compliance-approach/enforceable-undertakings/current-enforceable-undertakings.</t>
+  </si>
+  <si>
+    <t>Oceania Glass Pty Ltd entered into voluntary administration in February 2025.</t>
+  </si>
+  <si>
+    <t>OneSteel Manufacturing Pty Ltd entered into voluntary administration in February 2025. OneSteel Manufacturing completed a partial surrender of 198,003 units to reduce their excess position.</t>
+  </si>
+  <si>
+    <t>Tahmoor Coal Pty Ltd was placed into liquidation in March 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="12.5"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...6 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...18 lines deleted...]
-      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C2C4"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC0C2C4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="24">
+  <dxfs count="25">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color theme="5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="15"/>
-        <color rgb="FF454743"/>
+        <color theme="3"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
@@ -762,60 +797,60 @@
     <dxf>
       <border>
         <left style="thin">
           <color theme="2"/>
         </left>
         <right style="thin">
           <color theme="2"/>
         </right>
         <top style="thin">
           <color theme="2"/>
         </top>
         <bottom style="thin">
           <color theme="2"/>
         </bottom>
         <vertical style="thin">
           <color theme="2"/>
         </vertical>
         <horizontal style="thin">
           <color theme="2"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="3" defaultTableStyle="CER Table" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER" pivot="0" count="4" xr9:uid="{AD8A2B79-F384-40EA-A302-8B99581D8A58}">
-      <tableStyleElement type="wholeTable" dxfId="23"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstColumnStripe" dxfId="20"/>
+      <tableStyleElement type="wholeTable" dxfId="24"/>
+      <tableStyleElement type="headerRow" dxfId="23"/>
+      <tableStyleElement type="firstColumn" dxfId="22"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="21"/>
     </tableStyle>
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" dxfId="19"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="16"/>
+      <tableStyleElement type="wholeTable" dxfId="20"/>
+      <tableStyleElement type="headerRow" dxfId="19"/>
+      <tableStyleElement type="firstColumn" dxfId="18"/>
+      <tableStyleElement type="firstRowStripe" dxfId="17"/>
     </tableStyle>
     <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{2940F169-CBF8-1443-9B39-C3C6289174B2}"/>
   </tableStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="005A6A79"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="004A7AA5"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -871,65 +906,66 @@
       <color rgb="FFE8E9E7"/>
       <color rgb="FFE8E9E8"/>
       <color rgb="FFDDD7C1"/>
       <color rgb="FFDAD4BC"/>
       <color rgb="FFE3DECB"/>
       <color rgb="FFD9F0FF"/>
       <color rgb="FFB7F0FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_Excess_emissions_situation" displayName="data_Excess_emissions_situation" ref="A4:M10" totalsRowShown="0" headerRowDxfId="15" dataDxfId="13" headerRowBorderDxfId="14" headerRowCellStyle="Heading 1">
-[...2 lines deleted...]
-    <sortCondition ref="B4:B9"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_Excess_emissions_situation" displayName="data_Excess_emissions_situation" ref="A4:N13" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:N13" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:N13">
+    <sortCondition ref="K4:K13"/>
   </sortState>
-  <tableColumns count="13">
-[...8 lines deleted...]
-    <tableColumn id="12" xr3:uid="{73BF6B44-4D2E-4563-8270-CF57531F4C3C}" name="Excess emissions situation number on compliance date" dataDxfId="4"/>
+  <tableColumns count="14">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Monitoring period" dataDxfId="13"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Facility name" dataDxfId="12"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Responsible emitter for monitoring period" dataDxfId="11"/>
+    <tableColumn id="7" xr3:uid="{85ED52CC-E096-4627-9238-5662AF1C62E1}" name="Baseline emissions number" dataDxfId="10"/>
+    <tableColumn id="8" xr3:uid="{FDD5F6EB-7D63-4370-A694-64E295BEF2F7}" name="Covered emissions" dataDxfId="9"/>
+    <tableColumn id="9" xr3:uid="{EEEA38E4-E512-4C32-B457-A693CA862BAE}" name="ACCUs surrendered" dataDxfId="8"/>
+    <tableColumn id="10" xr3:uid="{C7E4E7DA-CCD9-4206-8FA2-5EBCBDBBB59A}" name="SMCs surrendered" dataDxfId="7"/>
+    <tableColumn id="11" xr3:uid="{5E5A6C0E-CA19-42E5-A6DF-1E41EDC18659}" name="Net emissions number" dataDxfId="6"/>
+    <tableColumn id="12" xr3:uid="{73BF6B44-4D2E-4563-8270-CF57531F4C3C}" name="Excess emissions situation number on compliance date" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{A87C1206-14C6-4DC2-8DAE-691E2C7C1DD0}" name="Excess emissions situation due to resubmission of data" dataDxfId="4" dataCellStyle="Comma"/>
     <tableColumn id="13" xr3:uid="{A2969D60-08D6-4080-AF37-52DE37A422FA}" name="Excess emissions situation start date" dataDxfId="3"/>
     <tableColumn id="6" xr3:uid="{46B94EE9-8EF0-40E1-860B-BADE932351FC}" name="Compliance date" dataDxfId="2"/>
     <tableColumn id="14" xr3:uid="{DC544E63-EF86-4C68-95E4-A13B5B2CC2A6}" name="Excess emissions situation end date" dataDxfId="1"/>
     <tableColumn id="15" xr3:uid="{F178481D-5571-4614-BD01-6F5168131B7A}" name="Notes" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -1191,413 +1227,572 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M10"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.84375" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="26.6640625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="100.6640625" customWidth="1"/>
+    <col min="1" max="1" width="16" customWidth="1"/>
+    <col min="2" max="2" width="55.3046875" customWidth="1"/>
+    <col min="3" max="3" width="42.61328125" customWidth="1"/>
+    <col min="4" max="4" width="24.69140625" customWidth="1"/>
+    <col min="5" max="6" width="21.69140625" customWidth="1"/>
+    <col min="7" max="7" width="19.84375" customWidth="1"/>
+    <col min="8" max="8" width="21.69140625" customWidth="1"/>
+    <col min="9" max="10" width="39.69140625" customWidth="1"/>
+    <col min="11" max="11" width="28.69140625" customWidth="1"/>
+    <col min="12" max="12" width="19.69140625" customWidth="1"/>
+    <col min="13" max="13" width="27" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="100.69140625" customWidth="1"/>
+    <col min="16" max="29" width="8.84375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...10 lines deleted...]
-      <c r="M1" s="13"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
     </row>
-    <row r="2" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="11" t="s">
+    <row r="2" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="11"/>
-[...10 lines deleted...]
-      <c r="M2" s="11"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
     </row>
-    <row r="3" spans="1:13" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="12" t="s">
+    <row r="3" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="13"/>
+    </row>
+    <row r="4" spans="1:14" ht="39.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="12"/>
-[...10 lines deleted...]
-      <c r="M3" s="12"/>
+      <c r="K4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="4" spans="1:13" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="I4" s="7" t="s">
+    <row r="5" spans="1:14" ht="43.75" x14ac:dyDescent="0.4">
+      <c r="A5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5">
+        <v>2001204</v>
+      </c>
+      <c r="E5" s="5">
+        <v>2548110</v>
+      </c>
+      <c r="F5" s="5">
+        <v>546907</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0</v>
+      </c>
+      <c r="H5" s="5">
+        <v>2001203</v>
+      </c>
+      <c r="I5" s="5">
+        <v>546906</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="6">
+        <v>45474</v>
+      </c>
+      <c r="L5" s="6">
+        <v>45748</v>
+      </c>
+      <c r="M5" s="6">
+        <v>46006</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="5">
+        <v>100000</v>
+      </c>
+      <c r="E6" s="5">
+        <v>107278</v>
+      </c>
+      <c r="F6" s="5">
+        <v>0</v>
+      </c>
+      <c r="G6" s="5">
+        <v>0</v>
+      </c>
+      <c r="H6" s="5">
+        <v>107278</v>
+      </c>
+      <c r="I6" s="5">
+        <v>7278</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" s="6">
+        <v>45474</v>
+      </c>
+      <c r="L6" s="6">
+        <v>45748</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="43.75" x14ac:dyDescent="0.4">
+      <c r="A7" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="5">
+        <v>100000</v>
+      </c>
+      <c r="E7" s="5">
+        <v>146173</v>
+      </c>
+      <c r="F7" s="5">
+        <v>46173</v>
+      </c>
+      <c r="G7" s="5">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5">
+        <v>100000</v>
+      </c>
+      <c r="I7" s="5">
+        <v>36173</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="6">
+        <v>45474</v>
+      </c>
+      <c r="L7" s="6">
+        <v>45748</v>
+      </c>
+      <c r="M7" s="6">
+        <v>45838</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="5">
+        <v>1026135</v>
+      </c>
+      <c r="E8" s="5">
+        <v>1191510</v>
+      </c>
+      <c r="F8" s="5">
+        <v>0</v>
+      </c>
+      <c r="G8" s="5">
+        <v>0</v>
+      </c>
+      <c r="H8" s="5">
+        <v>1191510</v>
+      </c>
+      <c r="I8" s="5">
+        <v>165375</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="6">
+        <v>45474</v>
+      </c>
+      <c r="L8" s="6">
+        <v>45748</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A9" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="J4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="7" t="s">
+      <c r="C9" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="L4" s="7" t="s">
+      <c r="D9" s="9">
+        <v>1866331</v>
+      </c>
+      <c r="E9" s="9">
+        <v>1938855</v>
+      </c>
+      <c r="F9" s="9">
+        <v>72524</v>
+      </c>
+      <c r="G9" s="9">
+        <v>0</v>
+      </c>
+      <c r="H9" s="9">
+        <v>1866331</v>
+      </c>
+      <c r="I9" s="9">
+        <v>161</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" s="6">
+        <v>45474</v>
+      </c>
+      <c r="L9" s="6">
+        <v>45748</v>
+      </c>
+      <c r="M9" s="6">
+        <v>45957</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="5">
+        <v>100000</v>
+      </c>
+      <c r="E10" s="5">
+        <v>127129</v>
+      </c>
+      <c r="F10" s="5">
+        <v>0</v>
+      </c>
+      <c r="G10" s="5">
+        <v>0</v>
+      </c>
+      <c r="H10" s="5">
+        <v>127129</v>
+      </c>
+      <c r="I10" s="5">
+        <v>27129</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="6">
+        <v>45474</v>
+      </c>
+      <c r="L10" s="6">
+        <v>45748</v>
+      </c>
+      <c r="M10" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="M4" s="6" t="s">
-        <v>2</v>
+      <c r="N10" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="27.6" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="G5" s="1">
+    <row r="11" spans="1:14" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A11" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="9">
+        <v>150481</v>
+      </c>
+      <c r="E11" s="9">
+        <v>189872</v>
+      </c>
+      <c r="F11" s="5">
         <v>0</v>
       </c>
-      <c r="H5" s="1">
-[...14 lines deleted...]
-      <c r="M5" s="2" t="s">
+      <c r="G11" s="5">
+        <v>0</v>
+      </c>
+      <c r="H11" s="9">
+        <v>189872</v>
+      </c>
+      <c r="I11" s="9">
+        <v>39391</v>
+      </c>
+      <c r="J11" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="6">
+        <v>45839</v>
+      </c>
+      <c r="L11" s="6">
+        <v>46113</v>
+      </c>
+      <c r="M11" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A12" s="4" t="s">
         <v>27</v>
       </c>
+      <c r="B12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="9">
+        <v>838562</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1287610</v>
+      </c>
+      <c r="F12" s="9">
+        <v>198003</v>
+      </c>
+      <c r="G12" s="5">
+        <v>0</v>
+      </c>
+      <c r="H12" s="9">
+        <v>1089607</v>
+      </c>
+      <c r="I12" s="9">
+        <v>251045</v>
+      </c>
+      <c r="J12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="6">
+        <v>45839</v>
+      </c>
+      <c r="L12" s="6">
+        <v>46113</v>
+      </c>
+      <c r="M12" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="6" spans="1:13" ht="27.6" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="G6" s="1">
+    <row r="13" spans="1:14" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="9">
+        <v>731110</v>
+      </c>
+      <c r="E13" s="9">
+        <v>757886</v>
+      </c>
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="H6" s="1">
-[...34 lines deleted...]
-      <c r="F7" s="1">
+      <c r="G13" s="5">
         <v>0</v>
       </c>
-      <c r="G7" s="1">
-[...141 lines deleted...]
-        <v>30</v>
+      <c r="H13" s="9">
+        <v>757886</v>
+      </c>
+      <c r="I13" s="9">
+        <v>26776</v>
+      </c>
+      <c r="J13" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="6">
+        <v>45839</v>
+      </c>
+      <c r="L13" s="6">
+        <v>46113</v>
+      </c>
+      <c r="M13" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A2:M2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>