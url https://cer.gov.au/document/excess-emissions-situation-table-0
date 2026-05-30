--- v3 (2026-04-29)
+++ v4 (2026-05-30)
@@ -1,208 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DA058ED-92E7-4491-9E3A-E282E4658DA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F62C0DA-DABD-4295-9D94-BF9A0E26F4F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Excess emissions situation" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="47">
   <si>
     <t>Excess emissions situation table</t>
   </si>
   <si>
     <t xml:space="preserve">This table sets out the facilities that have been in an excess emissions situation, where the facility's net emissions number for the monitoring period exceeds the baseline emissions number for the monitoring period. </t>
   </si>
   <si>
+    <t>Monitoring period</t>
+  </si>
+  <si>
+    <t>Facility name</t>
+  </si>
+  <si>
+    <t>Responsible emitter for monitoring period</t>
+  </si>
+  <si>
+    <t>Baseline emissions number</t>
+  </si>
+  <si>
+    <t>Covered emissions</t>
+  </si>
+  <si>
+    <t>ACCUs surrendered</t>
+  </si>
+  <si>
+    <t>SMCs surrendered</t>
+  </si>
+  <si>
+    <t>Net emissions number</t>
+  </si>
+  <si>
+    <t>Excess emissions situation number on compliance date</t>
+  </si>
+  <si>
+    <t>Excess emissions situation due to resubmission of data</t>
+  </si>
+  <si>
+    <t>Excess emissions situation start date</t>
+  </si>
+  <si>
+    <t>Compliance date</t>
+  </si>
+  <si>
+    <t>Excess emissions situation end date</t>
+  </si>
+  <si>
     <t>Notes</t>
   </si>
   <si>
     <t>2023-24</t>
   </si>
   <si>
     <t>Carborough Downs Coal Mine</t>
   </si>
   <si>
     <t>FITZROY (CQ) PTY LTD</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Dandenong</t>
+  </si>
+  <si>
+    <t>OCEANIA GLASS PTY LTD</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Ironbark No. 1</t>
   </si>
   <si>
-    <t>Dandenong</t>
-[...4 lines deleted...]
-  <si>
     <t>Liberty Primary Steel Whyalla Steelworks</t>
   </si>
   <si>
     <t>ONESTEEL MANUFACTURING PTY LIMITED</t>
   </si>
   <si>
     <t>OneSteel Manufacturing Pty Ltd entered into voluntary administration in February 2025.</t>
   </si>
   <si>
+    <t>Premier Coal Mine (Open Cut)</t>
+  </si>
+  <si>
+    <t>Premier Coal Pty Ltd</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>After the 31 March 2025 deadline, emissions for the facility increased due to the resubmision of 2023-24 data. The responsible emitter has surrendered additional units to end the excess emissions situation.</t>
+  </si>
+  <si>
+    <t>Queensland Curtis LNG Plant</t>
+  </si>
+  <si>
+    <t>QCLNG Operating Company Pty Ltd</t>
+  </si>
+  <si>
     <t>SIMEC Mining - Middleback Range Iron Ore Mine (Whyalla)</t>
   </si>
   <si>
-    <t>Facility name</t>
-[...38 lines deleted...]
-    <t>After the 31 March 2025 deadline, emissions for the facility increased due to the resubmision of 2023-24 data. The responsible emitter has surrendered additional units to end the excess emissions situation.</t>
+    <t>Yarrabee Coal Mine (Open Cut)</t>
+  </si>
+  <si>
+    <t>YARRABEE COAL COMPANY PTY. LTD.</t>
   </si>
   <si>
     <t>2024-25</t>
   </si>
   <si>
+    <t>Liberty Bell Bay</t>
+  </si>
+  <si>
+    <t>Liberty Bell Bay Pty Ltd</t>
+  </si>
+  <si>
+    <t>Liberty Bell Bay Pty Ltd entered into voluntary administration in March 2026.</t>
+  </si>
+  <si>
     <t>TAHMOOR COAL MINE</t>
   </si>
   <si>
     <t>TAHMOOR COAL PTY LTD</t>
   </si>
   <si>
-    <t>Liberty Bell Bay Pty Ltd</t>
-[...26 lines deleted...]
-    <t>The CER accepted an enforceable undertaking from Fitzroy (CQ) Pty Ltd on 4 April 2025. Details of the undertaking can be found at https://cer.gov.au/about-us/our-compliance-approach/enforceable-undertakings/current-enforceable-undertakings.</t>
+    <t>The CER accepted an enforceable undertaking from Fitzroy (CQ) Pty Ltd on 4 April 2025. Details of the undertaking can be found at https://cer.gov.au/about-us/our-compliance-approach/enforceable-undertakings/completed-enforceable-undertakings/completed-enforceable-undertakings-2026.</t>
   </si>
   <si>
     <t>Oceania Glass Pty Ltd entered into voluntary administration in February 2025.</t>
   </si>
   <si>
     <t>OneSteel Manufacturing Pty Ltd entered into voluntary administration in February 2025. OneSteel Manufacturing completed a partial surrender of 198,003 units to reduce their excess position.</t>
   </si>
   <si>
     <t>Tahmoor Coal Pty Ltd was placed into liquidation in March 2026.</t>
+  </si>
+  <si>
+    <t>Data as at 15/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -274,72 +286,72 @@
       <bottom style="thin">
         <color rgb="FFC0C2C4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="25">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
@@ -906,54 +918,54 @@
       <color rgb="FFE8E9E7"/>
       <color rgb="FFE8E9E8"/>
       <color rgb="FFDDD7C1"/>
       <color rgb="FFDAD4BC"/>
       <color rgb="FFE3DECB"/>
       <color rgb="FFD9F0FF"/>
       <color rgb="FFB7F0FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_Excess_emissions_situation" displayName="data_Excess_emissions_situation" ref="A4:N13" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" headerRowCellStyle="Heading 1">
-[...2 lines deleted...]
-    <sortCondition ref="K4:K13"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_Excess_emissions_situation" displayName="data_Excess_emissions_situation" ref="A4:N15" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:N15" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:N15">
+    <sortCondition ref="A4:A15"/>
   </sortState>
   <tableColumns count="14">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Monitoring period" dataDxfId="13"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Facility name" dataDxfId="12"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Responsible emitter for monitoring period" dataDxfId="11"/>
     <tableColumn id="7" xr3:uid="{85ED52CC-E096-4627-9238-5662AF1C62E1}" name="Baseline emissions number" dataDxfId="10"/>
     <tableColumn id="8" xr3:uid="{FDD5F6EB-7D63-4370-A694-64E295BEF2F7}" name="Covered emissions" dataDxfId="9"/>
     <tableColumn id="9" xr3:uid="{EEEA38E4-E512-4C32-B457-A693CA862BAE}" name="ACCUs surrendered" dataDxfId="8"/>
     <tableColumn id="10" xr3:uid="{C7E4E7DA-CCD9-4206-8FA2-5EBCBDBBB59A}" name="SMCs surrendered" dataDxfId="7"/>
     <tableColumn id="11" xr3:uid="{5E5A6C0E-CA19-42E5-A6DF-1E41EDC18659}" name="Net emissions number" dataDxfId="6"/>
     <tableColumn id="12" xr3:uid="{73BF6B44-4D2E-4563-8270-CF57531F4C3C}" name="Excess emissions situation number on compliance date" dataDxfId="5"/>
     <tableColumn id="4" xr3:uid="{A87C1206-14C6-4DC2-8DAE-691E2C7C1DD0}" name="Excess emissions situation due to resubmission of data" dataDxfId="4" dataCellStyle="Comma"/>
     <tableColumn id="13" xr3:uid="{A2969D60-08D6-4080-AF37-52DE37A422FA}" name="Excess emissions situation start date" dataDxfId="3"/>
     <tableColumn id="6" xr3:uid="{46B94EE9-8EF0-40E1-860B-BADE932351FC}" name="Compliance date" dataDxfId="2"/>
     <tableColumn id="14" xr3:uid="{DC544E63-EF86-4C68-95E4-A13B5B2CC2A6}" name="Excess emissions situation end date" dataDxfId="1"/>
     <tableColumn id="15" xr3:uid="{F178481D-5571-4614-BD01-6F5168131B7A}" name="Notes" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
@@ -1227,565 +1239,654 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.84375" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="29" width="8.84375" customWidth="1"/>
+    <col min="1" max="1" width="16.07421875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="53.15234375" customWidth="1"/>
+    <col min="3" max="3" width="39.61328125" customWidth="1"/>
+    <col min="4" max="4" width="27.61328125" customWidth="1"/>
+    <col min="5" max="5" width="18.69140625" customWidth="1"/>
+    <col min="6" max="6" width="20.84375" customWidth="1"/>
+    <col min="7" max="7" width="20.3046875" customWidth="1"/>
+    <col min="8" max="8" width="17" customWidth="1"/>
+    <col min="9" max="9" width="38.3046875" customWidth="1"/>
+    <col min="10" max="10" width="36.53515625" customWidth="1"/>
+    <col min="11" max="11" width="29.69140625" customWidth="1"/>
+    <col min="12" max="12" width="17.3828125" customWidth="1"/>
+    <col min="13" max="13" width="28" customWidth="1"/>
+    <col min="14" max="14" width="88.3828125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:14" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
     </row>
     <row r="3" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
       <c r="N3" s="13"/>
     </row>
-    <row r="4" spans="1:14" ht="39.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="M4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="2" t="s">
+      <c r="N4" s="2" t="s">
         <v>15</v>
-      </c>
-[...31 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="43.75" x14ac:dyDescent="0.4">
-      <c r="A5" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="4">
         <v>2001204</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E5" s="4">
         <v>2548110</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F5" s="4">
         <v>546907</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G5" s="4">
         <v>0</v>
       </c>
-      <c r="H5" s="5">
+      <c r="H5" s="4">
         <v>2001203</v>
       </c>
-      <c r="I5" s="5">
+      <c r="I5" s="4">
         <v>546906</v>
       </c>
-      <c r="J5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="6">
+      <c r="J5" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" s="8">
         <v>45474</v>
       </c>
-      <c r="L5" s="6">
+      <c r="L5" s="8">
         <v>45748</v>
       </c>
-      <c r="M5" s="6">
+      <c r="M5" s="8">
         <v>46006</v>
       </c>
-      <c r="N5" s="4" t="s">
-        <v>39</v>
+      <c r="N5" s="7" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A6" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="4">
         <v>100000</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="4">
         <v>107278</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="4">
         <v>0</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="4">
         <v>0</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H6" s="4">
         <v>107278</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I6" s="4">
         <v>7278</v>
       </c>
-      <c r="J6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="6">
+      <c r="J6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" s="8">
         <v>45474</v>
       </c>
-      <c r="L6" s="6">
+      <c r="L6" s="8">
         <v>45748</v>
       </c>
-      <c r="M6" s="7" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="M6" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="43.75" x14ac:dyDescent="0.4">
-      <c r="A7" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="4">
         <v>100000</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="4">
         <v>146173</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="4">
         <v>46173</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="4">
         <v>0</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="4">
         <v>100000</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="4">
         <v>36173</v>
       </c>
-      <c r="J7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="6">
+      <c r="J7" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="8">
         <v>45474</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="8">
         <v>45748</v>
       </c>
-      <c r="M7" s="6">
+      <c r="M7" s="8">
         <v>45838</v>
       </c>
-      <c r="N7" s="4" t="s">
-        <v>39</v>
+      <c r="N7" s="7" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A8" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D8" s="5">
+      <c r="A8" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="4">
         <v>1026135</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="4">
         <v>1191510</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="4">
         <v>0</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="4">
         <v>0</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H8" s="4">
         <v>1191510</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I8" s="4">
         <v>165375</v>
       </c>
-      <c r="J8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="6">
+      <c r="J8" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="K8" s="8">
         <v>45474</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L8" s="8">
         <v>45748</v>
       </c>
-      <c r="M8" s="7" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="M8" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="29.15" x14ac:dyDescent="0.4">
-      <c r="A9" s="8" t="s">
-[...8 lines deleted...]
-      <c r="D9" s="9">
+      <c r="A9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="10">
+        <v>100000</v>
+      </c>
+      <c r="E9" s="10">
+        <v>110312</v>
+      </c>
+      <c r="F9" s="10">
+        <v>10312</v>
+      </c>
+      <c r="G9" s="4">
+        <v>0</v>
+      </c>
+      <c r="H9" s="10">
+        <v>100000</v>
+      </c>
+      <c r="I9" s="7">
+        <v>21</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="8">
+        <v>45474</v>
+      </c>
+      <c r="L9" s="8">
+        <v>45748</v>
+      </c>
+      <c r="M9" s="8">
+        <v>46106</v>
+      </c>
+      <c r="N9" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="6">
         <v>1866331</v>
       </c>
-      <c r="E9" s="9">
+      <c r="E10" s="6">
         <v>1938855</v>
       </c>
-      <c r="F9" s="9">
+      <c r="F10" s="6">
         <v>72524</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G10" s="6">
         <v>0</v>
       </c>
-      <c r="H9" s="9">
+      <c r="H10" s="6">
         <v>1866331</v>
       </c>
-      <c r="I9" s="9">
+      <c r="I10" s="6">
         <v>161</v>
       </c>
-      <c r="J9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="6">
+      <c r="J10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="8">
         <v>45474</v>
       </c>
-      <c r="L9" s="6">
+      <c r="L10" s="8">
         <v>45748</v>
       </c>
-      <c r="M9" s="6">
+      <c r="M10" s="8">
         <v>45957</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...44 lines deleted...]
-        <v>11</v>
+      <c r="N10" s="7" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A11" s="4" t="s">
-[...14 lines deleted...]
-      <c r="F11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="4">
+        <v>100000</v>
+      </c>
+      <c r="E11" s="4">
+        <v>127129</v>
+      </c>
+      <c r="F11" s="4">
         <v>0</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="4">
         <v>0</v>
       </c>
-      <c r="H11" s="9">
-[...18 lines deleted...]
-        <v>35</v>
+      <c r="H11" s="4">
+        <v>127129</v>
+      </c>
+      <c r="I11" s="4">
+        <v>27129</v>
+      </c>
+      <c r="J11" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="K11" s="8">
+        <v>45474</v>
+      </c>
+      <c r="L11" s="8">
+        <v>45748</v>
+      </c>
+      <c r="M11" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="N11" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="29.15" x14ac:dyDescent="0.4">
-      <c r="A12" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G12" s="5">
+      <c r="A12" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="10">
+        <v>136622</v>
+      </c>
+      <c r="E12" s="10">
+        <v>183931</v>
+      </c>
+      <c r="F12" s="10">
+        <v>47309</v>
+      </c>
+      <c r="G12" s="4">
         <v>0</v>
       </c>
-      <c r="H12" s="9">
-[...18 lines deleted...]
-        <v>41</v>
+      <c r="H12" s="10">
+        <v>136622</v>
+      </c>
+      <c r="I12" s="4">
+        <v>122</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="8">
+        <v>45474</v>
+      </c>
+      <c r="L12" s="8">
+        <v>45748</v>
+      </c>
+      <c r="M12" s="8">
+        <v>46106</v>
+      </c>
+      <c r="N12" s="7" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="14.6" x14ac:dyDescent="0.4">
-      <c r="A13" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D13" s="9">
+      <c r="A13" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="6">
+        <v>150481</v>
+      </c>
+      <c r="E13" s="6">
+        <v>189872</v>
+      </c>
+      <c r="F13" s="4">
+        <v>0</v>
+      </c>
+      <c r="G13" s="4">
+        <v>0</v>
+      </c>
+      <c r="H13" s="6">
+        <v>189872</v>
+      </c>
+      <c r="I13" s="6">
+        <v>39391</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" s="8">
+        <v>45839</v>
+      </c>
+      <c r="L13" s="8">
+        <v>46113</v>
+      </c>
+      <c r="M13" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="N13" s="7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A14" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="6">
+        <v>838562</v>
+      </c>
+      <c r="E14" s="6">
+        <v>1287610</v>
+      </c>
+      <c r="F14" s="6">
+        <v>198003</v>
+      </c>
+      <c r="G14" s="4">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>1089607</v>
+      </c>
+      <c r="I14" s="6">
+        <v>251045</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K14" s="8">
+        <v>45839</v>
+      </c>
+      <c r="L14" s="8">
+        <v>46113</v>
+      </c>
+      <c r="M14" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="N14" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="6">
         <v>731110</v>
       </c>
-      <c r="E13" s="9">
+      <c r="E15" s="6">
         <v>757886</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F15" s="4">
         <v>0</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G15" s="4">
         <v>0</v>
       </c>
-      <c r="H13" s="9">
+      <c r="H15" s="6">
         <v>757886</v>
       </c>
-      <c r="I13" s="9">
+      <c r="I15" s="6">
         <v>26776</v>
       </c>
-      <c r="J13" s="11" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="6">
+      <c r="J15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K15" s="8">
         <v>45839</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L15" s="8">
         <v>46113</v>
       </c>
-      <c r="M13" s="7" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="M15" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="N15" s="7" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>