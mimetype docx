--- v0 (2025-10-14)
+++ v1 (2026-07-25)
@@ -787,101 +787,101 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="9FB76F"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="66871CE3" id="Freeform: Shape 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ6XQNsSpAggqEaSKFnF2km0cEa+j2G3D37Oc&#10;4Lizo5k36Xq0nTjh4FtHCuJpBAKpcnVLjYKP/fNkCcIHTbXuHKGCb/Swzi4vUp3U7kzveNqFRnAI&#10;+UQrMCH0iZS+Mmi1n7oeiX8HN1gd+BwaWQ/6zOG2k7MoupNWt8QNRvf4aLD62h2tgsPm9uUtL7cP&#10;4/4zL5pXU2xXT4VS11djfg8i4Bj+zPCLz+iQMVPpjlR70SmY3PCUwPo8WoBgw2oxi0GUrMTxfAky&#10;S+X/DdkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACiDQAAAAA=&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#9fb76f" stroked="f">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="183B2630">
+              <v:shape id="Freeform: Shape 15" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" coordsize="7550841,7542959" o:spid="_x0000_s1026" fillcolor="#9fb76f" stroked="f" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ6XQNsSpAggqEaSKFnF2km0cEa+j2G3D37Oc&#10;4Lizo5k36Xq0nTjh4FtHCuJpBAKpcnVLjYKP/fNkCcIHTbXuHKGCb/Swzi4vUp3U7kzveNqFRnAI&#10;+UQrMCH0iZS+Mmi1n7oeiX8HN1gd+BwaWQ/6zOG2k7MoupNWt8QNRvf4aLD62h2tgsPm9uUtL7cP&#10;4/4zL5pXU2xXT4VS11djfg8i4Bj+zPCLz+iQMVPpjlR70SmY3PCUwPo8WoBgw2oxi0GUrMTxfAky&#10;S+X/DdkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLNyCo4CgAAtEQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpACB7jAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkgwAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACiDQAAAAA=&#10;" w14:anchorId="66871CE3">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00587B81" w:rsidRPr="00587B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Estimating emissions and energy from wastewater handling (domestic and commercial</w:t>
       </w:r>
       <w:r w:rsidR="009B4561">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00587B81" w:rsidRPr="00587B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> and industrial) guideline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B543F96" w14:textId="2CCF30A9" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="0044247E" w:rsidP="001813DE">
+    <w:p w14:paraId="3B543F96" w14:textId="7D2B44F2" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00880C7D" w:rsidP="001813DE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:left="5103" w:right="101"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">August </w:t>
+        <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidR="0068486A">
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00030325">
-        <w:t>5</w:t>
+      <w:r w:rsidR="0023575D">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6519C78F" w14:textId="03C371E9" w:rsidR="00235142" w:rsidRPr="00874B8F" w:rsidRDefault="00346AEF" w:rsidP="009B4561">
       <w:pPr>
         <w:pStyle w:val="Contents"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc108024292"/>
       <w:bookmarkStart w:id="1" w:name="_Toc138065284"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F54FFC" wp14:editId="5A2FA83C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1619250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6944995</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1306195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="25" name="Picture 25">
@@ -1312,1546 +1312,1546 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc447009035"/>
       <w:bookmarkStart w:id="3" w:name="_Toc413749884"/>
       <w:r w:rsidR="00235142" w:rsidRPr="00874B8F">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="2B6873A9" w14:textId="3329B823" w:rsidR="009B4561" w:rsidRDefault="00235142">
+    <w:p w14:paraId="6BBDFEDD" w14:textId="089EA209" w:rsidR="006D7BCF" w:rsidRDefault="00235142">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009B4561">
+      <w:r w:rsidR="006D7BCF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
-      <w:r w:rsidR="009B4561">
+      <w:r w:rsidR="006D7BCF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009B4561">
+      <w:r w:rsidR="006D7BCF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="009B4561">
-[...10 lines deleted...]
-      <w:r w:rsidR="009B4561">
+      <w:r w:rsidR="006D7BCF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611532 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D7BCF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D7BCF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r w:rsidR="006D7BCF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="009B4561">
+      <w:r w:rsidR="006D7BCF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6129E5FF" w14:textId="5D633159" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="72E755F3" w14:textId="430DF7C3" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585292 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611533 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F694C0B" w14:textId="756EBF83" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="2FD93A3F" w14:textId="73961E99" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2024–25 updates</w:t>
+        <w:t>2025-26 updates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585293 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611534 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259704C2" w14:textId="4666EB8B" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="3B9C5D2D" w14:textId="445DECB3" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1. Purpose of this guideline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585294 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611535 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9E5A3F" w14:textId="0EC7BEC9" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="78AF5C77" w14:textId="744807C2" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Focus of this guideline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585295 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611536 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF8FF93" w14:textId="2B6135E0" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="7A7B2841" w14:textId="69D9D922" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:noProof/>
           <w14:scene3d>
             <w14:camera w14:prst="orthographicFront"/>
             <w14:lightRig w14:rig="threePt" w14:dir="t">
               <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
             </w14:lightRig>
           </w14:scene3d>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Good practice reporting of wastewater handling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585296 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611537 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21717854" w14:textId="3C0B59E1" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="61C43C86" w14:textId="74B0FE5B" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:noProof/>
           <w14:scene3d>
             <w14:camera w14:prst="orthographicFront"/>
             <w14:lightRig w14:rig="threePt" w14:dir="t">
               <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
             </w14:lightRig>
           </w14:scene3d>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Estimating emissions from wastewater handling (domestic and commercial)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585297 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611538 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192204C3" w14:textId="50121A5F" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="4052C4B6" w14:textId="3242FA3B" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Sources of emissions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585298 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611539 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491D62F0" w14:textId="19110838" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="42514066" w14:textId="19080A5F" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Wastewater (Domestic and Commercial) Calculator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585299 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611540 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07697093" w14:textId="4B72F960" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="4220716E" w14:textId="03382548" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Methane emissions from wastewater handling (domestic and commercial)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585300 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611541 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731073A4" w14:textId="66CA373C" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="71AC63C5" w14:textId="02B044E7" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Nitrous oxide emissions from wastewater handling (domestic and commercial)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585301 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611542 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59315C47" w14:textId="3AEDEB67" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="7D7C8276" w14:textId="7CE8B9FB" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Wastewater handling (domestic and commercial) - Flaring</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585302 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611543 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
-[...3 lines deleted...]
-        <w:t>11</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55ADF9D1" w14:textId="649FDEC1" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="2CA5D97C" w14:textId="6AE148B6" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:noProof/>
           <w14:scene3d>
             <w14:camera w14:prst="orthographicFront"/>
             <w14:lightRig w14:rig="threePt" w14:dir="t">
               <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
             </w14:lightRig>
           </w14:scene3d>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Estimating emissions from wastewater handling (industrial)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585303 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611544 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E55A198" w14:textId="59D5E0FB" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="7195442F" w14:textId="65B84DAC" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Sources of emissions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585304 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611545 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0624EF75" w14:textId="0A1D4A10" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="0665ACA0" w14:textId="193D4AFC" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Wastewater (Industrial) Calculator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585305 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611546 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52030790" w14:textId="721F2C3E" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="059C18D2" w14:textId="441846F6" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Emissions of Methane released from wastewater handling (industrial)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585306 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611547 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5945F1A8" w14:textId="3435D3AE" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="5070E796" w14:textId="773F7420" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C0651C">
+      <w:r w:rsidRPr="00313901">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Wastewater handling (industrial) - Flaring</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585307 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611548 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B54ABC5" w14:textId="648D895F" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="16714148" w14:textId="18BA3B18" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>More information and references</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585308 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611549 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
-[...3 lines deleted...]
-        <w:t>14</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4E9A6E" w14:textId="23AB6427" w:rsidR="009B4561" w:rsidRDefault="009B4561">
+    <w:p w14:paraId="11E22E31" w14:textId="4B4DF976" w:rsidR="006D7BCF" w:rsidRDefault="006D7BCF">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>More information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206585309 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235611550 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB56A9">
-[...3 lines deleted...]
-        <w:t>14</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A75B548" w14:textId="24873D2A" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
+    <w:p w14:paraId="6A75B548" w14:textId="2D12C8C5" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="345C3B42" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="00235142" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc76041532"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc206585291"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235611532"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:lastRenderedPageBreak/>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2279"/>
         <w:gridCol w:w="7461"/>
       </w:tblGrid>
       <w:tr w:rsidR="005042FA" w:rsidRPr="0030215C" w14:paraId="69BCE025" w14:textId="77777777" w:rsidTr="00916E2B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -3110,65 +3110,77 @@
             <w:r>
               <w:t>Emission factor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005042FA" w:rsidRPr="0030215C" w14:paraId="7A5718CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F03A95F" w14:textId="65DC57C2" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>Facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="612C44C5" w14:textId="72D04B21" w:rsidR="005042FA" w:rsidRPr="000F7E30" w:rsidRDefault="00726764" w:rsidP="00D058FF">
+          <w:p w14:paraId="612C44C5" w14:textId="6FD666E2" w:rsidR="005042FA" w:rsidRPr="000F7E30" w:rsidRDefault="00726764" w:rsidP="00D058FF">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="42"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00726764">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Has the meaning given by section 9 of the NGER Act. For more information on defining a facility under the NGER scheme, see </w:t>
+              <w:t xml:space="preserve">Has the meaning given by section 9 of the NGER Act. For more information on defining a facility under the NGER </w:t>
+            </w:r>
+            <w:r w:rsidR="00455978">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726764">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cheme, see </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:anchor="what-is-an-nger-facility" w:history="1">
               <w:r w:rsidRPr="00AC404A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:kern w:val="0"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>What is a Facility</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00AC404A">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidRPr="00726764">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
@@ -3523,94 +3535,94 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="69619BCC" w14:textId="674886D7" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="177A4052" w14:textId="77777777" w:rsidR="004F565A" w:rsidRPr="00F8076C" w:rsidRDefault="004F565A" w:rsidP="004F565A">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc45529854"/>
       <w:r w:rsidRPr="00F8076C">
         <w:t xml:space="preserve">Terms in NGER legislation may have specific meanings within the law. These key words and phrases are normally identified under a heading such as Definitions, Interpretation or Dictionary or in other parts of the document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48023B9E" w14:textId="457B2515" w:rsidR="004F565A" w:rsidRPr="00F8076C" w:rsidRDefault="004F565A" w:rsidP="004F565A">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F8076C">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For more information on interpreting legislation see </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:tooltip="A link to the Australian Government webiste, The Federal Register of Legislation - Understanding Legislation" w:history="1">
         <w:r w:rsidRPr="00F8076C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Federal Register of Legislation - Understanding Legislation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00F8076C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314CE560" w14:textId="39DE9D75" w:rsidR="005042FA" w:rsidRPr="00B76DE9" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc76041533"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc206585292"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235611533"/>
       <w:r w:rsidRPr="00B76DE9">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="6E085B94" w14:textId="20486455" w:rsidR="005042FA" w:rsidRPr="000B3301" w:rsidRDefault="005042FA" w:rsidP="000910BB">
+    <w:p w14:paraId="6E085B94" w14:textId="76C0F8ED" w:rsidR="005042FA" w:rsidRPr="000B3301" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
@@ -3670,71 +3682,89 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and associated legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AE3673" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="000B3301" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="236BB305" w14:textId="07B5D41F" w:rsidR="005042FA" w:rsidRPr="000B3301" w:rsidRDefault="005042FA" w:rsidP="000910BB">
+    <w:p w14:paraId="236BB305" w14:textId="5662CD0C" w:rsidR="005042FA" w:rsidRPr="000B3301" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">This guideline only applies to the </w:t>
       </w:r>
       <w:r w:rsidR="003072FC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00570E62">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003072FC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00570E62">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> NGER reporting year and should be read in conjunction with the NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA26D3">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy regulations 2008" w:history="1">
         <w:r w:rsidRPr="000910BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Regulations 2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CA26D3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -3963,223 +3993,314 @@
       </w:r>
       <w:r w:rsidR="008D18BE" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>incidentally,</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or as consequential loss, out of or in connection with, any use of this guideline or reliance on it, for any purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7198EB" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="000B3301" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="070441A5" w14:textId="1E5908AD" w:rsidR="005042FA" w:rsidRPr="00A82423" w:rsidRDefault="005042FA" w:rsidP="000910BB">
+    <w:p w14:paraId="070441A5" w14:textId="6992C60F" w:rsidR="005042FA" w:rsidRPr="00A82423" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER scheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
+        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER </w:t>
+      </w:r>
+      <w:r w:rsidR="00455978">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3301">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
       </w:r>
       <w:r w:rsidR="3F0C7180" w:rsidRPr="4FB54A55">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, or an independent auditor, may require the entity to demonstrate that they are compliant with requirements of the NGER Act, NGER Regulations, and/or the NGER Measurement Determination. Entities are responsible for determining their obligations under the law and for applying the law to their individual circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF5301E" w14:textId="1C6DE7A1" w:rsidR="005042FA" w:rsidRPr="00FA7635" w:rsidRDefault="005042FA">
+    <w:p w14:paraId="3CF5301E" w14:textId="48E97FD0" w:rsidR="005042FA" w:rsidRPr="00FA7635" w:rsidRDefault="005042FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Toc206585293"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235611534"/>
       <w:r w:rsidR="003072FC">
-        <w:t>2024–25</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5693">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0077452F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003072FC">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5693">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> updates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="2543B243" w14:textId="6C575D92" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="00A11B9C">
+    <w:p w14:paraId="2543B243" w14:textId="4A56DA1E" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="00A11B9C">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changes in this document for the </w:t>
       </w:r>
       <w:r w:rsidR="003072FC">
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5693">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6390">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003072FC">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5693">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reporting year:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468BC37A" w14:textId="1229A949" w:rsidR="00B87C39" w:rsidRPr="00B87C39" w:rsidRDefault="00B87C39" w:rsidP="007D373D">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87C39">
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Minor stylistic and formatting changes have been made to this document</w:t>
       </w:r>
       <w:r w:rsidR="007B009A">
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B87C39">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B87C39">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD6ED05" w14:textId="5D150A83" w:rsidR="00B87C39" w:rsidRPr="00B87C39" w:rsidRDefault="00B87C39" w:rsidP="00B87C39">
+    <w:p w14:paraId="7AD6ED05" w14:textId="41EBDA4C" w:rsidR="00B87C39" w:rsidRPr="00B87C39" w:rsidRDefault="00B87C39" w:rsidP="00B87C39">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87C39">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Read about the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tooltip="A link to the NGER amendments page of the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidR="003D6716" w:rsidRPr="003D6716">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t xml:space="preserve">changes to the NGER Legislation for the </w:t>
+          <w:t xml:space="preserve">changes to the NGER </w:t>
+        </w:r>
+        <w:r w:rsidR="00B00B93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidR="003D6716" w:rsidRPr="003D6716">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">egislation for the </w:t>
         </w:r>
         <w:r w:rsidR="003072FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>2024–25</w:t>
+          <w:t>202</w:t>
+        </w:r>
+        <w:r w:rsidR="00DE5693">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="0077452F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidR="003072FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00DE5693">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="003D6716" w:rsidRPr="003D6716">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> reporting period</w:t>
         </w:r>
         <w:r w:rsidR="00A445B6">
           <w:rPr>
             <w:rStyle w:val="FootnoteReference"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006C93" w:themeColor="accent3"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:footnoteReference w:id="9"/>
         </w:r>
         <w:r w:rsidR="003D6716" w:rsidRPr="003D6716">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">.  </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003D6716">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C12D94D" w14:textId="069E9DA1" w:rsidR="005042FA" w:rsidRPr="00397217" w:rsidRDefault="00397217" w:rsidP="000910BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc206585294"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235611535"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Toc43871036"/>
       <w:bookmarkStart w:id="13" w:name="_Toc76041534"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="00397217">
         <w:t>Purpose of this guideline</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3A27301F" w14:textId="066376FF" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="00A11B9C">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t>andlers</w:t>
       </w:r>
@@ -4390,51 +4511,51 @@
       </w:r>
       <w:r w:rsidR="000340F9">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t xml:space="preserve"> of the NGER </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Measurement </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t>Determination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EDCDEAF" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc43871037"/>
       <w:bookmarkStart w:id="15" w:name="_Toc76041535"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc206585295"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235611536"/>
       <w:r w:rsidRPr="0030215C">
         <w:t>Focus of this guideline</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="7A57EB2A" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="00A11B9C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The NGER </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Measurement </w:t>
@@ -5051,51 +5172,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Measurement </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Determination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1753EA73" w14:textId="63A324AC" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="4B690010" w:rsidP="005042FA">
+    <w:p w14:paraId="1753EA73" w14:textId="18D94B92" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="4B690010" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="005042FA">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ethod</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
@@ -5184,231 +5305,230 @@
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>hod</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> –</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009078CA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>bas</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>l a</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>d</w:t>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...129 lines deleted...]
-        </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0955FB13" w14:textId="04C2D0CD" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="4BBE04C4" w:rsidP="005042FA">
+    <w:p w14:paraId="0955FB13" w14:textId="7DB35686" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="4BBE04C4" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="005042FA">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ethod</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
@@ -5529,51 +5649,63 @@
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – u</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009078CA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -5880,63 +6012,64 @@
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428DAB58" w14:textId="40D0F4AE" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="5BC09A90" w:rsidP="005042FA">
+    <w:p w14:paraId="428DAB58" w14:textId="364C03CE" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="5BC09A90" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="005042FA">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ethod</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="1"/>
@@ -6045,58 +6178,57 @@
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> –</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009078CA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -6403,51 +6535,51 @@
         <w:r w:rsidRPr="4FB54A55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF756B">
         <w:t xml:space="preserve"> of this guideline</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF5C46F" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="00DA67F2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc76041536"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc206585296"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235611537"/>
       <w:r w:rsidRPr="0030215C">
         <w:t>Good practice reporting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t>wastewater handling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="187DA11B" w14:textId="77777777" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="00A11B9C">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Wastewater </w:t>
       </w:r>
       <w:r>
@@ -6897,105 +7029,118 @@
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030215C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriately using the rules and requirements of the NGER </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement </w:t>
             </w:r>
             <w:r w:rsidRPr="0030215C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Determination will achieve this for most activity data and emissions estimates in wastewater handling.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02DDEF1C" w14:textId="7DF1910A" w:rsidR="005042FA" w:rsidRPr="004D2FB9" w:rsidRDefault="005042FA" w:rsidP="005042FA">
+          <w:p w14:paraId="02DDEF1C" w14:textId="270640C0" w:rsidR="005042FA" w:rsidRPr="004D2FB9" w:rsidRDefault="005042FA" w:rsidP="005042FA">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="65607FD3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unspecified industry estimation practices are acceptable for some components of </w:t>
             </w:r>
             <w:r w:rsidR="6EABDC16" w:rsidRPr="65607FD3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="65607FD3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>ethod 1 if they meet the other requirements of section 1.13 of the Measurement Determination – for example, ‘Transparency’ and ‘Accuracy’.</w:t>
+              <w:t xml:space="preserve">ethod 1 if they meet the other requirements of section 1.13 of the Measurement Determination </w:t>
+            </w:r>
+            <w:r w:rsidR="00E73594">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="65607FD3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>for example, ‘Transparency’ and ‘Accuracy’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005042FA" w:rsidRPr="0030215C" w14:paraId="4A4D72D1" w14:textId="77777777" w:rsidTr="007D373D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5E7E9885" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030215C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Accuracy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39AE0374" w14:textId="375626FE" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030215C">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Having regard to the availability of reasonable resources by a registered corporation and the requirements of the NGER Determination, uncertainties in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> emissions and energy </w:t>
@@ -7413,126 +7558,128 @@
       <w:r w:rsidRPr="001B028E">
         <w:t>Individuals responsible for NGER report compilation do not necessarily control the data</w:t>
       </w:r>
       <w:r w:rsidRPr="00637460">
         <w:t xml:space="preserve"> – for</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1076">
         <w:t xml:space="preserve"> wastewater facilities, NGER reporting responsibility may be delegated to a person with little control over the data required to prepare the report. Whilst this may be appropriate for report compilation purposes, it may be difficult for a person physically removed from wastewater operations to confirm whether data is complete and accurate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2D0EDF" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="001B028E">
         <w:t>Formalising reliance on data processes</w:t>
       </w:r>
       <w:r w:rsidRPr="00637460">
         <w:t xml:space="preserve"> – existing measurement </w:t>
       </w:r>
       <w:r w:rsidRPr="009F1076">
         <w:t>processes controlled by parties external to the liable entity may be suitable to rely upon</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
-        <w:t xml:space="preserve"> for NGER reporting. For example, data on wastewater biogas quantities combusted and flared, and methane content, may be derived from another party such as the wastewater biogas manager. </w:t>
+        <w:t xml:space="preserve"> for NGER reporting. For example, data on wastewater </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030215C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">biogas quantities combusted and flared, and methane content, may be derived from another party such as the wastewater biogas manager. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32046527" w14:textId="34885E73" w:rsidR="00CB1EDF" w:rsidRDefault="005042FA" w:rsidP="00CB196F">
+    <w:p w14:paraId="32046527" w14:textId="0E5F66D3" w:rsidR="00CB1EDF" w:rsidRDefault="005042FA" w:rsidP="00CB196F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030215C">
         <w:t xml:space="preserve">It is good practice to appoint individual ‘data owners’ who conduct checking and validation of specific data used for NGER reporting who are formally accountable for ensuring the specific data is complete and accurate. Executive officers </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">often </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t>rely on the work of others when they provide confirmation that the general principles have been appropriately applied, hence it is prudent to have data owners sign-off on the completeness and accuracy of the annual data for which they are accountable. Where possible, it can also</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t xml:space="preserve">include ‘sense-checks’ on total amounts to be reported in the NGER report to </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> systems – for example the tonnages or kilolitres of wastewater entering and leaving a facility compared to previous years.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">underlying systems </w:t>
+      </w:r>
+      <w:r w:rsidR="00D124D2">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>for example the tonnages or kilolitres of wastewater entering and leaving a facility compared to previous years.</w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_Ref510519012"/>
       <w:bookmarkStart w:id="21" w:name="_Ref510527396"/>
       <w:bookmarkStart w:id="22" w:name="_Toc43871039"/>
       <w:bookmarkStart w:id="23" w:name="_Toc76041537"/>
     </w:p>
     <w:p w14:paraId="3C9133FC" w14:textId="001EA09D" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="00F73528">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc206585297"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235611538"/>
       <w:r w:rsidRPr="0030215C">
         <w:t>Estimating emissions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="0030215C">
         <w:t xml:space="preserve"> from wastewater handling (domestic and commercial)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="29841D6B" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="0081682F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Ref510527401"/>
       <w:bookmarkStart w:id="26" w:name="_Toc43871040"/>
       <w:bookmarkStart w:id="27" w:name="_Toc76041538"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc206585298"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235611539"/>
       <w:r w:rsidRPr="0030215C">
         <w:t>Sources of emissions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="4C6967AA" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="002C7A62" w:rsidRDefault="005042FA" w:rsidP="0072212A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
         <w:ind w:right="537"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7A62">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
@@ -7702,71 +7849,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> handling (domestic and commercial) from the NGER </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Measurement </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22DC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Determination is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF2D45A" w14:textId="38708654" w:rsidR="00790430" w:rsidRDefault="005042FA" w:rsidP="004D4668">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00D81B9C">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="00AB56A9">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r w:rsidR="00790430">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63DC3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F7E30">
         <w:t xml:space="preserve">Summary of available methods by </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4668">
         <w:t>emissions</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7E30">
         <w:t xml:space="preserve"> of gas type</w:t>
       </w:r>
       <w:r w:rsidR="00790430">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="003706F8">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00790430" w:rsidRPr="000F7E30">
@@ -8299,78 +8433,81 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D4668">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Section 5.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78AF28E8" w14:textId="0F09401C" w:rsidR="00790430" w:rsidRDefault="00790430" w:rsidP="003706F8">
       <w:r w:rsidRPr="0030215C">
         <w:t>NA = Not available</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB31AEC" w14:textId="5E6FE5B8" w:rsidR="00790430" w:rsidRPr="00790430" w:rsidRDefault="00790430" w:rsidP="003706F8">
+    <w:p w14:paraId="3C03A696" w14:textId="77777777" w:rsidR="00095400" w:rsidRDefault="00095400">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB31AEC" w14:textId="53248B5F" w:rsidR="00790430" w:rsidRPr="00790430" w:rsidRDefault="00790430" w:rsidP="003706F8">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00D81B9C">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="00AB56A9">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63DC3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F7E30">
         <w:t>Summary of available methods by emissions of gas type</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="003706F8">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00790430">
         <w:t xml:space="preserve">missions </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00790430">
         <w:t>as a result of</w:t>
       </w:r>
@@ -8915,51 +9052,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="335839A3" w14:textId="77777777" w:rsidR="00790430" w:rsidRDefault="00790430" w:rsidP="00790430">
       <w:r w:rsidRPr="0030215C">
         <w:t>NA = Not available</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6084A9CF" w14:textId="47878A9C" w:rsidR="005042FA" w:rsidRPr="00CE5DFC" w:rsidRDefault="005042FA" w:rsidP="0081682F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc199492429"/>
       <w:bookmarkStart w:id="30" w:name="_Toc199492430"/>
       <w:bookmarkStart w:id="31" w:name="_Wastewater_(Domestic_and"/>
       <w:bookmarkStart w:id="32" w:name="_Hlk42684584"/>
       <w:bookmarkStart w:id="33" w:name="_Ref510010176"/>
       <w:bookmarkStart w:id="34" w:name="_Toc43871041"/>
       <w:bookmarkStart w:id="35" w:name="_Toc76041539"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc206585299"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235611540"/>
       <w:bookmarkStart w:id="37" w:name="_Hlk42683634"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>astewater (Domestic and Commercial) Calculator</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p w14:paraId="5C735319" w14:textId="343BF201" w:rsidR="005042FA" w:rsidRPr="00FE22DC" w:rsidRDefault="39F50F84" w:rsidP="0072212A">
       <w:pPr>
@@ -9494,51 +9631,51 @@
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ns. </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t xml:space="preserve">The calculator tabulates the information provided and results from calculations undertaken, in a form that can be manually entered into the </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emissions and Energy Reporting System (EERS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104F7EC0" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="005042FA">
+    <w:p w14:paraId="104F7EC0" w14:textId="7A2BC220" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030215C">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Wastewater (Domestic and Commercial) Calculator</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t xml:space="preserve"> is reviewed and updated as necessary to remain consistent with the NGER </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Measurement </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t>Determination. It is important to ensu</w:t>
       </w:r>
@@ -9586,55 +9723,53 @@
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t>ons of the NGER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Measurement</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A871E1" w:rsidRPr="0030215C">
+        <w:t>Determination,</w:t>
+      </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the latest version of the </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Wastewater (Domestic and Commercial) Calculator</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> are used </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>f</w:t>
@@ -9705,51 +9840,51 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="41" w:name="_Toc510527439"/>
       <w:bookmarkStart w:id="42" w:name="_Toc510537331"/>
       <w:bookmarkStart w:id="43" w:name="_Hlk42684520"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="54BE588D" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="00CE5DFC" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc43871042"/>
       <w:bookmarkStart w:id="45" w:name="_Toc76041540"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc206585300"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235611541"/>
       <w:bookmarkStart w:id="47" w:name="_Hlk42684692"/>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Methane </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">emissions </w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>from wastewater handling (domestic and commercial)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
@@ -9831,50 +9966,51 @@
         <w:t>National Greenhouse Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00651FD3">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, except in certain circumstances</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF32B1">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specified below. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED9AC44" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="00FE22DC" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF32B1">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Total greenhouse gas emissions from domestic an</w:t>
       </w:r>
       <w:r w:rsidRPr="00E321BA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d commercial wastewater are the sum of emissions from wastewater treatment and sludge treatment. The total quantity of wastewater treated depends on the size of the population that is generating</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22DC">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> wastewater.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB29DC6" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="00FE22DC" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -10368,72 +10504,88 @@
         </w:rPr>
         <w:t xml:space="preserve">. Then, multiplying by the process-specific </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>methane correction</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22DC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>factor</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22DC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (MCF</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE22DC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>MCF</w:t>
       </w:r>
       <w:r w:rsidRPr="00790430">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ww</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE22DC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or MCF</w:t>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE22DC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>MCF</w:t>
       </w:r>
       <w:r w:rsidRPr="00790430">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>sl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE22DC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>) calculates the expected fraction of</w:t>
       </w:r>
       <w:r w:rsidR="00533468">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22DC" w:rsidDel="00533468">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>methane</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22DC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> emissions for that process.</w:t>
       </w:r>
       <w:r w:rsidRPr="001D31C6">
@@ -10487,50 +10639,51 @@
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wastewater treatment plant</w:t>
       </w:r>
       <w:r w:rsidR="002E7F11">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E4A1AA" w14:textId="4533E750" w:rsidR="005042FA" w:rsidRPr="00FE22DC" w:rsidRDefault="005042FA" w:rsidP="00790430">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="047AFB4A" wp14:editId="7543A108">
             <wp:extent cx="6188710" cy="3371850"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="250" name="Picture 250" descr="A diagram of a wastewater treatment plant illustrating three main processes: Primary Wastewater Treatment, Secondary Wastewater Treatment, and Sludge Treatment. Chemical Oxygen Demand (COD) is tracked at multiple stages, including COD_w (influent), COD_eff (effluent), COD_psl, COD_wasl, and COD_sl. Methane Correction Factors (MCF) are shown for both wastewater (MCF_ww) and sludge (MCF_sl)."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="250" name="Picture 250" descr="A diagram of a wastewater treatment plant illustrating three main processes: Primary Wastewater Treatment, Secondary Wastewater Treatment, and Sludge Treatment. Chemical Oxygen Demand (COD) is tracked at multiple stages, including COD_w (influent), COD_eff (effluent), COD_psl, COD_wasl, and COD_sl. Methane Correction Factors (MCF) are shown for both wastewater (MCF_ww) and sludge (MCF_sl)."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -10698,51 +10851,51 @@
       </w:r>
       <w:r w:rsidRPr="65607FD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ethod 2, except that the wastewater must be sampled in accordance with AS/NZS 5667.10:1998 or an equivalent Australian or international standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12611340" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="00CE5DFC" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc43871043"/>
       <w:bookmarkStart w:id="50" w:name="_Toc76041541"/>
-      <w:bookmarkStart w:id="51" w:name="_Toc206585301"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235611542"/>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nitrous oxide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">emissions </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>from wastewater handling (domestic and commercial)</w:t>
       </w:r>
       <w:bookmarkStart w:id="52" w:name="_Hlk42689849"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="312C3BEB" w14:textId="1E60245F" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="0072212A">
       <w:pPr>
@@ -10962,206 +11115,196 @@
       </w:r>
       <w:r w:rsidRPr="00746F7E">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, except that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BC1FCF" w14:textId="77777777" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00342E37">
         <w:t xml:space="preserve">the sampling of the wastewater </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">must be undertaken in accordance with </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004C5A01">
-        <w:t>AS:NZS 5667.10:1998 or an equivalent Australian or international standard</w:t>
+        <w:t>AS:NZS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C5A01">
+        <w:t xml:space="preserve"> 5667.10:1998 or an equivalent Australian or international standard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171D27BC" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="00342E37" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00342E37">
         <w:t>the sampling of the sludge must be undertaken in accordance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidRPr="00342E37">
         <w:t>ISO 5667-13:1997 or an equivalent Australian or international standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548A217A" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="00CE5DFC" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc43871044"/>
       <w:bookmarkStart w:id="57" w:name="_Toc76041542"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc206585302"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235611543"/>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wastewater handling (domestic and commercial) - Flaring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="5233186A" w14:textId="3F74712A" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="0072212A">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Hlk42690805"/>
       <w:bookmarkStart w:id="60" w:name="_Toc423517211"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:r>
         <w:t>Sect</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:t xml:space="preserve">ions 5.37 to 5.39 of the NGER Measurement Determination set out </w:t>
       </w:r>
       <w:r w:rsidR="283147FE">
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:t>ethods 1, 2 and 3 for the flaring of gas. Method 1 is derived from the methods used for Australia's National Greenhouse Accounts. Methods 2 and 3 rely on the sampling and analysis of the gas to estimate its composition to more accurately estimate the quantity of methane flared.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3C8536" w14:textId="61B2F6DF" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="005042FA">
-[...31 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="1C670756" w14:textId="1002FE58" w:rsidR="00B126D5" w:rsidRDefault="005042FA" w:rsidP="00FE3B54">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc76041543"/>
-[...2 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Method 2 requires that the sludge biogas be sampled and analysed in accordance with Subdivision 2.3.3.2 of the NGER Measurement Determination, and </w:t>
+      </w:r>
+      <w:r w:rsidR="511077BA">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ethod 3 requires that the sludge biogas be sampled and analysed in accordance with Division 2.3.4 of the NGER Measurement Determination. Both </w:t>
+      </w:r>
+      <w:r w:rsidR="2C9EBB3D">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ethods 2 and 3 require compliance with the measuring requirements in Division 2.3.6 of the NGER Measurement Determination.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="61" w:name="_Toc43871045"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc76041543"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc329350827"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="65CF0EE7" w14:textId="64B55ABE" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc206585303"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235611544"/>
       <w:r w:rsidRPr="0030215C">
         <w:t xml:space="preserve">Estimating emissions from wastewater handling </w:t>
       </w:r>
       <w:bookmarkStart w:id="65" w:name="_Hlk42684633"/>
       <w:r w:rsidRPr="0030215C">
         <w:t>(industrial)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="537BAD27" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc43871046"/>
       <w:bookmarkStart w:id="67" w:name="_Toc76041544"/>
-      <w:bookmarkStart w:id="68" w:name="_Toc206585304"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc235611545"/>
       <w:r w:rsidRPr="0030215C">
         <w:t>Sources of emissions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="4AAE86F6" w14:textId="77777777" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="0072212A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -11255,71 +11398,58 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> handling (industrial) for the NGER </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Measurement </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Determination is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5989FDC1" w14:textId="4D69E79B" w:rsidR="00790430" w:rsidRPr="00790430" w:rsidRDefault="005042FA" w:rsidP="003706F8">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="00790430">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00D81B9C">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="00AB56A9">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r w:rsidR="00790430" w:rsidRPr="00790430">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00790430">
         <w:t xml:space="preserve"> Summary of available methods, by emissions of gas type</w:t>
       </w:r>
       <w:r w:rsidR="003706F8">
         <w:t xml:space="preserve"> - e</w:t>
       </w:r>
       <w:r w:rsidR="00790430" w:rsidRPr="000F7E30">
         <w:t>missions from wastewater handling (industrial)</w:t>
       </w:r>
       <w:r w:rsidR="002E7F11">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2408"/>
         <w:gridCol w:w="2409"/>
@@ -11970,50 +12100,51 @@
     </w:tbl>
     <w:p w14:paraId="530680EC" w14:textId="1FA0BF66" w:rsidR="003706F8" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="Note"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Hlk42685302"/>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NA = Not available.  NO = Not occurring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18951D3B" w14:textId="5B8A7A1B" w:rsidR="00790430" w:rsidRDefault="00790430" w:rsidP="003706F8">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="0050308D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="009967D8">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63DC3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F7E30">
         <w:t xml:space="preserve">Summary of available methods, by emissions of gas type </w:t>
       </w:r>
       <w:r w:rsidR="003706F8">
         <w:t>- e</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7E30">
         <w:t xml:space="preserve">missions </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000F7E30">
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F7E30">
         <w:t xml:space="preserve"> methane flared from the operation of the facility (estimated for each gas type)</w:t>
       </w:r>
@@ -12700,51 +12831,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">NA = Not available.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48158E40" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="00CE5DFC" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="70" w:name="_Wastewater_(Industrial)_Calculator"/>
       <w:bookmarkStart w:id="71" w:name="_Toc43871047"/>
       <w:bookmarkStart w:id="72" w:name="_Toc76041545"/>
-      <w:bookmarkStart w:id="73" w:name="_Toc206585305"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc235611546"/>
       <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Wastewater (Industrial) Calculator</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="7DFF12A0" w14:textId="36B21855" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="505AA8A3" w:rsidP="005042FA">
       <w:r>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:t xml:space="preserve"> has developed a Microsoft Excel based </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:tooltip="A link to the Wastewater (industrial) calculator on the Clean Energy Regulator website" w:history="1">
         <w:r w:rsidR="005042FA" w:rsidRPr="004D2FB9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:spacing w:val="1"/>
             <w:lang w:val="en-GB"/>
@@ -13069,51 +13200,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="4FB54A55">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">the NGER </w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="4FB54A55">
         <w:t xml:space="preserve">Measurement </w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="4FB54A55">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Determination.</w:t>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="0030215C">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED1CC19" w14:textId="65F066D5" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="005042FA">
+    <w:p w14:paraId="1ED1CC19" w14:textId="2EF0D79E" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">calculator </w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">allows users to input activity data in editable fields and does not allow users to edit equations and factors that are required by the NGER </w:t>
@@ -13344,55 +13475,53 @@
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:t xml:space="preserve">ons of the NGER </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Measurement </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00701194" w:rsidRPr="0030215C">
+        <w:t>Determination,</w:t>
+      </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the latest version of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>alculator</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-1"/>
@@ -13463,51 +13592,51 @@
         <w:t>ear.</w:t>
       </w:r>
       <w:r w:rsidRPr="0030215C">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718F9646" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="00CE5DFC" w:rsidRDefault="005042FA" w:rsidP="003706F8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="75" w:name="_Emissions_of_Methane"/>
       <w:bookmarkStart w:id="76" w:name="_Toc43871048"/>
       <w:bookmarkStart w:id="77" w:name="_Toc76041546"/>
-      <w:bookmarkStart w:id="78" w:name="_Toc206585306"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc235611547"/>
       <w:bookmarkStart w:id="79" w:name="_Hlk42685961"/>
       <w:bookmarkEnd w:id="75"/>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Emissions of Methane released from wastewater handling (industrial)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p w14:paraId="2C84E84D" w14:textId="7C65AA80" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="0072212A">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8400"/>
         </w:tabs>
@@ -13612,50 +13741,51 @@
       <w:r w:rsidR="00743A2A">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00882E34">
         <w:t xml:space="preserve"> and paperboard (ANZSIC code 1510)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33404B58" w14:textId="77777777" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00710A20">
         <w:t>eat and poultry (ANZSIC codes 1111 and 1112)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449745F6" w14:textId="77777777" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00E230BD">
         <w:t>rganic chemicals (ANZSIC codes 18 and 19)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A63C3C8" w14:textId="77777777" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00A84664">
         <w:t>aw sugar</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12340">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
@@ -13723,51 +13853,51 @@
       </w:r>
       <w:hyperlink r:id="rId34" w:tooltip="A link to the ANZIC codes page on the Australian Bureau of Statistics website" w:history="1">
         <w:r w:rsidR="005042FA" w:rsidRPr="0072212A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ANZSIC codes and descriptions of the activities included under each code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00883379" w:rsidRPr="0072212A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidR="005042FA" w:rsidRPr="009D44E8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F841EDE" w14:textId="218C512C" w:rsidR="005042FA" w:rsidRPr="00C05057" w:rsidRDefault="005042FA" w:rsidP="005042FA">
+    <w:p w14:paraId="4F841EDE" w14:textId="6A6CDEEB" w:rsidR="005042FA" w:rsidRPr="00C05057" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8400"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="65607FD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As for domestic and commercial wastewater handling facilities, </w:t>
       </w:r>
       <w:r w:rsidR="59A91720" w:rsidRPr="65607FD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13942,56 +14072,65 @@
       </w:r>
       <w:r w:rsidR="009F55C6" w:rsidRPr="65607FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="65607FD3" w:rsidDel="009F55C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>methane</w:t>
       </w:r>
       <w:r w:rsidRPr="65607FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> released from industrial wastewater handling. Method 2 requires that wastewater be sampled in accordance with the general sampling requirements set out in section 5.44 of the NGER </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Measurement </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="65607FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Determination, and analysed for COD and BOD in accordance with the standards listed in subsections 5.45(1) and (2) respectively, or an equivalent Australian or international standard, with this sampling and analysis to take place on at least a monthly basis.</w:t>
+        <w:t>Determination, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="65607FD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analysed for COD and BOD in accordance with the standards listed in subsections 5.45(1) and (2) respectively, or an equivalent Australian or international standard, with this sampling and analysis to take place on at least a monthly basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1D800A" w14:textId="3CB80046" w:rsidR="005042FA" w:rsidRPr="0030215C" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="65607FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 5.47 of the NGER </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Measurement </w:t>
       </w:r>
       <w:r w:rsidRPr="65607FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Determination sets out </w:t>
@@ -14032,51 +14171,51 @@
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="65607FD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ethod 2, save that wastewater must be sampled in accordance with AS/NZS 5667.10:1998 or an equivalent Australian or international standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC5F2CC" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="00CE5DFC" w:rsidRDefault="005042FA" w:rsidP="000910BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:bookmarkStart w:id="80" w:name="_Toc43871049"/>
       <w:bookmarkStart w:id="81" w:name="_Toc76041547"/>
-      <w:bookmarkStart w:id="82" w:name="_Toc206585307"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc235611548"/>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Wastewater handling (industrial)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5DFC">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5DFC">
@@ -14179,126 +14318,134 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Method 2 requires that the sludge biogas be sampled and analysed in accordance with Subdivision 2.3.3.2 of the NGER Measurement Determination, and </w:t>
       </w:r>
       <w:r w:rsidR="2AD8B4C6">
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ethod 3 requires that the sludge biogas be sampled and analysed in accordance with Division 2.3.4 of the NGER Measurement Determination. Both </w:t>
       </w:r>
       <w:r w:rsidR="4F9FF574">
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:t>ethods 2 and 3 require compliance with the measuring requirements in Division 2.3.6 of the NGER Measurement Determination.</w:t>
       </w:r>
       <w:bookmarkStart w:id="84" w:name="_Toc43362135"/>
       <w:bookmarkStart w:id="85" w:name="_Toc43871050"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="6FA33467" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="007648BD" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc76041548"/>
-      <w:bookmarkStart w:id="87" w:name="_Toc206585308"/>
-      <w:r>
+      <w:bookmarkStart w:id="87" w:name="_Toc235611549"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>More</w:t>
       </w:r>
       <w:r w:rsidRPr="007648BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="007648BD">
         <w:t xml:space="preserve">nformation </w:t>
       </w:r>
       <w:r>
         <w:t>and references</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="631E53C5" w14:textId="3460687F" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="0072212A">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4259">
         <w:t>guideline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has been developed by </w:t>
       </w:r>
       <w:r w:rsidR="4EF73558">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for use by wastewater facility handlers and wastewater biogas managers, to assist in the consistent accounting and reporting of greenhouse gas emissions, energy consumption and energy production using the NGER legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D808C41" w14:textId="77777777" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="88" w:name="_Toc43362136"/>
       <w:bookmarkStart w:id="89" w:name="_Toc43871051"/>
       <w:bookmarkStart w:id="90" w:name="_Toc108024312"/>
-      <w:bookmarkStart w:id="91" w:name="_Toc206585309"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc235611550"/>
       <w:r>
         <w:t>More information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="67914B5D" w14:textId="71958FE6" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:r>
         <w:t xml:space="preserve">For more information, please contact </w:t>
       </w:r>
       <w:r w:rsidR="0720D3BC">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C052000" w14:textId="37DF9E32" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:r>
         <w:t>Email:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1"/>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>mailto:</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="004F565A" w:rsidRPr="008349F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>cer-nger-reporting@cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F565A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA98B72" w14:textId="77777777" w:rsidR="005042FA" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:r>
         <w:t>Phone</w:t>
       </w:r>
       <w:r w:rsidRPr="00A07290">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A07290">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000F7E30">
         <w:t>1300 553 542</w:t>
@@ -14401,139 +14548,140 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>reporting energy production and consumption</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202AE634" w14:textId="77777777" w:rsidR="005042FA" w:rsidRPr="00746F7E" w:rsidRDefault="005042FA" w:rsidP="00DA67F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>reporting uncertainty.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="40B874F5" w14:textId="28CE1150" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00235142" w:rsidSect="00300F2F">
       <w:headerReference w:type="default" r:id="rId40"/>
       <w:footerReference w:type="even" r:id="rId41"/>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:headerReference w:type="first" r:id="rId43"/>
       <w:footerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ED72416" w14:textId="77777777" w:rsidR="0062372E" w:rsidRDefault="0062372E" w:rsidP="00176C28">
+    <w:p w14:paraId="7FFC94EF" w14:textId="77777777" w:rsidR="005629F0" w:rsidRDefault="005629F0" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E903351" w14:textId="77777777" w:rsidR="0062372E" w:rsidRDefault="0062372E"/>
+    <w:p w14:paraId="17EA9FD2" w14:textId="77777777" w:rsidR="005629F0" w:rsidRDefault="005629F0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14C139A1" w14:textId="77777777" w:rsidR="0062372E" w:rsidRDefault="0062372E" w:rsidP="00176C28">
+    <w:p w14:paraId="27E12A7F" w14:textId="77777777" w:rsidR="005629F0" w:rsidRDefault="005629F0" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CC831E" w14:textId="77777777" w:rsidR="0062372E" w:rsidRDefault="0062372E"/>
+    <w:p w14:paraId="042823D4" w14:textId="77777777" w:rsidR="005629F0" w:rsidRDefault="005629F0"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C5F2E57" w14:textId="77777777" w:rsidR="0062372E" w:rsidRDefault="0062372E">
+    <w:p w14:paraId="18E18A62" w14:textId="77777777" w:rsidR="005629F0" w:rsidRDefault="005629F0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -14723,65 +14871,59 @@
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00E349EF">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="788087B7" w14:textId="1E8A98D2" w:rsidR="00F76419" w:rsidRPr="007D373D" w:rsidRDefault="007D373D" w:rsidP="007D373D">
+  <w:p w14:paraId="788087B7" w14:textId="692C6DC9" w:rsidR="00F76419" w:rsidRPr="007D373D" w:rsidRDefault="00F76419" w:rsidP="007D373D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007D373D">
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F1D8CCF" w14:textId="7839AB4F" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="00862D08" w:rsidP="00AA2792">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="720"/>
       <w:ind w:right="242"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00862D08">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -14823,67 +14965,67 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2148425" cy="653571"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2616C0A9" w14:textId="77777777" w:rsidR="0062372E" w:rsidRDefault="0062372E" w:rsidP="00176C28">
+    <w:p w14:paraId="23A5D937" w14:textId="77777777" w:rsidR="005629F0" w:rsidRDefault="005629F0" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E9ECC9" w14:textId="77777777" w:rsidR="0062372E" w:rsidRDefault="0062372E"/>
+    <w:p w14:paraId="2C8AE8A0" w14:textId="77777777" w:rsidR="005629F0" w:rsidRDefault="005629F0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70C2A1A3" w14:textId="77777777" w:rsidR="0062372E" w:rsidRDefault="0062372E" w:rsidP="00176C28">
+    <w:p w14:paraId="0B065DE2" w14:textId="77777777" w:rsidR="005629F0" w:rsidRDefault="005629F0" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BFDC8D" w14:textId="77777777" w:rsidR="0062372E" w:rsidRDefault="0062372E"/>
+    <w:p w14:paraId="0E4C605A" w14:textId="77777777" w:rsidR="005629F0" w:rsidRDefault="005629F0"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="458CD3EE" w14:textId="77777777" w:rsidR="0062372E" w:rsidRDefault="0062372E">
+    <w:p w14:paraId="1240C8A9" w14:textId="77777777" w:rsidR="005629F0" w:rsidRDefault="005629F0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="126C2F79" w14:textId="681D899E" w:rsidR="00AC404A" w:rsidRPr="00D058FF" w:rsidRDefault="00AC404A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A0032" w:rsidRPr="00C72D96">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations#what-is-an-nger-facility</w:t>
       </w:r>
@@ -14921,165 +15063,159 @@
     <w:p w14:paraId="5BDADD04" w14:textId="650A0CA8" w:rsidR="004F565A" w:rsidRPr="008F212C" w:rsidRDefault="004F565A" w:rsidP="004F565A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A0032" w:rsidRPr="00C72D96">
         <w:t>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="64084789" w14:textId="5A79BAFC" w:rsidR="005042FA" w:rsidRPr="00570390" w:rsidRDefault="005042FA" w:rsidP="005042FA">
+    <w:p w14:paraId="64084789" w14:textId="31BEC42F" w:rsidR="005042FA" w:rsidRPr="00570390" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00480E78" w:rsidRPr="00C72D96">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00FD7DC1" w:rsidRPr="00FD7DC1">
+        <w:t>https://www.legislation.gov.au/C2007A00175/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2CAD5080" w14:textId="27BE47DE" w:rsidR="005042FA" w:rsidRPr="00570390" w:rsidRDefault="005042FA" w:rsidP="005042FA">
+    <w:p w14:paraId="2CAD5080" w14:textId="5F3DE2FF" w:rsidR="005042FA" w:rsidRPr="00570390" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570390">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00570390">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00480E78" w:rsidRPr="00C72D96">
-        <w:t>https://www.legislation.gov.au/Series/F2008L0223</w:t>
+      <w:r w:rsidR="00BB06EC" w:rsidRPr="00BB06EC">
+        <w:t>https://www.legislation.gov.au/F2008L02230/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0FF61066" w14:textId="0185EA6C" w:rsidR="005042FA" w:rsidRPr="00570390" w:rsidRDefault="005042FA" w:rsidP="005042FA">
+    <w:p w14:paraId="0FF61066" w14:textId="4537614C" w:rsidR="005042FA" w:rsidRPr="00570390" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570390">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00570390">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00480E78" w:rsidRPr="00C72D96">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00854A98" w:rsidRPr="00854A98">
+        <w:t>https://www.legislation.gov.au/F2008L02309/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="6DDFE0FC" w14:textId="50980EBD" w:rsidR="005042FA" w:rsidRPr="00740092" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570390">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00570390">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00480E78" w:rsidRPr="00C72D96">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2A80462B" w14:textId="69ABE820" w:rsidR="00A445B6" w:rsidRPr="00B82A8D" w:rsidRDefault="00A445B6">
+    <w:p w14:paraId="2A80462B" w14:textId="0E94C3E9" w:rsidR="00A445B6" w:rsidRPr="00B82A8D" w:rsidRDefault="00A445B6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF4F9F" w:rsidRPr="00C72D96">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00A07536" w:rsidRPr="00A07536">
+        <w:t>-to-national-greenhouse-and-energy-reporting-legislation</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="3489D893" w14:textId="3AEB268C" w:rsidR="005042FA" w:rsidRPr="000F7E30" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00930F15" w:rsidRPr="00C72D96">
         <w:t>https://cer.gov.au/document_page/defining-facility-national-greenhouse-and-energy-reporting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -15308,128 +15444,101 @@
     <w:p w14:paraId="11F0AE21" w14:textId="7AEE87E4" w:rsidR="00883379" w:rsidRPr="00C72D96" w:rsidRDefault="00883379">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001530C8" w:rsidRPr="0044247E">
         <w:t>https://www.abs.gov.au/statistics/classifications/australian-and-new-zealand-standard-industrial-classification-anzsic</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="696C255A" w14:textId="1B481870" w:rsidR="008457DF" w:rsidRPr="00D058FF" w:rsidRDefault="008457DF">
+    <w:p w14:paraId="696C255A" w14:textId="3D0F6EA9" w:rsidR="008457DF" w:rsidRPr="00D058FF" w:rsidRDefault="008457DF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001530C8" w:rsidRPr="0044247E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidR="00DB06C3" w:rsidRPr="00DB06C3">
+        <w:t>https://www.dcceew.gov.au/climate-change/publications/national-greenhouse-accounts-factors-2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p w14:paraId="47E68430" w14:textId="24A59D1C" w:rsidR="005042FA" w:rsidRPr="00D5548E" w:rsidRDefault="005042FA" w:rsidP="005042FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5548E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D5548E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F33445" w:rsidRPr="0044247E">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides</w:t>
       </w:r>
       <w:r w:rsidR="004D4668">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="317A8414" w14:textId="18A278F4" w:rsidR="007D373D" w:rsidRPr="007D373D" w:rsidRDefault="007D373D" w:rsidP="007D373D">
-[...22 lines deleted...]
-  </w:p>
   <w:p w14:paraId="1657C533" w14:textId="6E119B7D" w:rsidR="00D81782" w:rsidRPr="007D373D" w:rsidRDefault="007D373D" w:rsidP="007D373D">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F8F3A70" wp14:editId="04C18879">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4721420</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-190500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1424451" cy="469454"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -16436,873 +16545,983 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="838621464">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="156506544">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1006590231">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:spinCount="100000" w:hashValue="RS7GVW4AjhpDOiM1TLfS1oihan7kjFS/BCfOXR2+uwE=" w:saltValue="ih4ZlMCaXsB+B90s5EI6Xg==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D30B2"/>
+    <w:rsid w:val="00004729"/>
     <w:rsid w:val="00006FDD"/>
     <w:rsid w:val="00010D72"/>
     <w:rsid w:val="00021980"/>
     <w:rsid w:val="0002468B"/>
     <w:rsid w:val="000275DB"/>
     <w:rsid w:val="00030325"/>
     <w:rsid w:val="000306C2"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="000340F9"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00037D94"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="0004600A"/>
     <w:rsid w:val="00050B12"/>
     <w:rsid w:val="00053D7D"/>
     <w:rsid w:val="000540F3"/>
     <w:rsid w:val="00056FF0"/>
     <w:rsid w:val="00064F36"/>
     <w:rsid w:val="000678AA"/>
     <w:rsid w:val="00075EA6"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="00084F51"/>
     <w:rsid w:val="000872DA"/>
     <w:rsid w:val="000873E6"/>
     <w:rsid w:val="000906DE"/>
     <w:rsid w:val="000910BB"/>
     <w:rsid w:val="00091856"/>
     <w:rsid w:val="00092F86"/>
     <w:rsid w:val="00093609"/>
     <w:rsid w:val="000948D5"/>
+    <w:rsid w:val="00095400"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="000A0032"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B5479"/>
     <w:rsid w:val="000B54EE"/>
     <w:rsid w:val="000B6F1E"/>
+    <w:rsid w:val="000B798C"/>
+    <w:rsid w:val="000C15F2"/>
     <w:rsid w:val="000C2383"/>
     <w:rsid w:val="000C7DB2"/>
+    <w:rsid w:val="000E0435"/>
     <w:rsid w:val="000E17F0"/>
     <w:rsid w:val="000E58E3"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="001015BC"/>
     <w:rsid w:val="001061AD"/>
     <w:rsid w:val="00107D74"/>
     <w:rsid w:val="001115C2"/>
     <w:rsid w:val="00112E29"/>
     <w:rsid w:val="001276AA"/>
     <w:rsid w:val="00127C88"/>
     <w:rsid w:val="00136241"/>
     <w:rsid w:val="00140939"/>
     <w:rsid w:val="00146FC8"/>
     <w:rsid w:val="001512C0"/>
     <w:rsid w:val="00151893"/>
     <w:rsid w:val="001530C8"/>
     <w:rsid w:val="00157175"/>
     <w:rsid w:val="00160F34"/>
+    <w:rsid w:val="00161B01"/>
+    <w:rsid w:val="00162C60"/>
     <w:rsid w:val="00164F1C"/>
+    <w:rsid w:val="00164F40"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="00166FC1"/>
     <w:rsid w:val="00172F37"/>
     <w:rsid w:val="001750F3"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
     <w:rsid w:val="001813DE"/>
     <w:rsid w:val="00186BF1"/>
     <w:rsid w:val="00193053"/>
     <w:rsid w:val="00193A6C"/>
     <w:rsid w:val="00193DC6"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001B7750"/>
     <w:rsid w:val="001C191F"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D5E01"/>
+    <w:rsid w:val="001E4AF0"/>
     <w:rsid w:val="001E616C"/>
+    <w:rsid w:val="001F1B02"/>
     <w:rsid w:val="001F41A3"/>
     <w:rsid w:val="001F7A6D"/>
     <w:rsid w:val="002027F1"/>
     <w:rsid w:val="002055DF"/>
     <w:rsid w:val="002056CD"/>
+    <w:rsid w:val="002058FD"/>
     <w:rsid w:val="0021021F"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="00211B3F"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="00223676"/>
     <w:rsid w:val="00223C2C"/>
     <w:rsid w:val="002279A5"/>
     <w:rsid w:val="002339AD"/>
+    <w:rsid w:val="00234D8C"/>
     <w:rsid w:val="00235142"/>
     <w:rsid w:val="0023523E"/>
+    <w:rsid w:val="0023575D"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="00237D3D"/>
     <w:rsid w:val="00242E98"/>
     <w:rsid w:val="0024369F"/>
     <w:rsid w:val="002450C7"/>
     <w:rsid w:val="00251DFA"/>
     <w:rsid w:val="00252CF6"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
     <w:rsid w:val="00257330"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="00266E2D"/>
     <w:rsid w:val="00267E32"/>
     <w:rsid w:val="00270902"/>
     <w:rsid w:val="00275727"/>
     <w:rsid w:val="00277877"/>
     <w:rsid w:val="002826DA"/>
+    <w:rsid w:val="0028372C"/>
+    <w:rsid w:val="00283ECB"/>
     <w:rsid w:val="00287642"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="0029413C"/>
     <w:rsid w:val="002A34F2"/>
+    <w:rsid w:val="002A6FE0"/>
     <w:rsid w:val="002A71D5"/>
     <w:rsid w:val="002A7EA6"/>
     <w:rsid w:val="002B1426"/>
     <w:rsid w:val="002B234A"/>
     <w:rsid w:val="002B2C79"/>
     <w:rsid w:val="002C19F9"/>
     <w:rsid w:val="002C29DB"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C702A"/>
+    <w:rsid w:val="002D0698"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D1D3B"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D42B1"/>
     <w:rsid w:val="002E131F"/>
+    <w:rsid w:val="002E41DA"/>
     <w:rsid w:val="002E6952"/>
     <w:rsid w:val="002E7F11"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F1D23"/>
     <w:rsid w:val="002F2136"/>
     <w:rsid w:val="002F3295"/>
     <w:rsid w:val="00300F2F"/>
     <w:rsid w:val="00303251"/>
+    <w:rsid w:val="00306811"/>
     <w:rsid w:val="003072FC"/>
     <w:rsid w:val="00310DC7"/>
     <w:rsid w:val="00312AD3"/>
     <w:rsid w:val="00317695"/>
+    <w:rsid w:val="00321943"/>
     <w:rsid w:val="00331AFB"/>
     <w:rsid w:val="003338CE"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="00340B14"/>
     <w:rsid w:val="003456B2"/>
     <w:rsid w:val="00346AEF"/>
     <w:rsid w:val="00352FBE"/>
     <w:rsid w:val="0035659A"/>
     <w:rsid w:val="00357423"/>
     <w:rsid w:val="00360123"/>
     <w:rsid w:val="00361378"/>
     <w:rsid w:val="00365CD3"/>
+    <w:rsid w:val="00367C5E"/>
     <w:rsid w:val="003706F8"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
+    <w:rsid w:val="00375320"/>
     <w:rsid w:val="003860B9"/>
+    <w:rsid w:val="0038740E"/>
     <w:rsid w:val="00390D62"/>
     <w:rsid w:val="00396C43"/>
     <w:rsid w:val="00396CEE"/>
     <w:rsid w:val="00397217"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003B3ACE"/>
     <w:rsid w:val="003B6769"/>
     <w:rsid w:val="003D44E1"/>
     <w:rsid w:val="003D5C96"/>
     <w:rsid w:val="003D6716"/>
     <w:rsid w:val="003E3333"/>
     <w:rsid w:val="003E4363"/>
+    <w:rsid w:val="003E5A3D"/>
     <w:rsid w:val="003F0CF1"/>
     <w:rsid w:val="003F5EF6"/>
     <w:rsid w:val="003F7B9E"/>
     <w:rsid w:val="00400AD3"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="004020F1"/>
     <w:rsid w:val="004045DB"/>
     <w:rsid w:val="00404940"/>
+    <w:rsid w:val="00406A27"/>
     <w:rsid w:val="00407A97"/>
     <w:rsid w:val="00411DD2"/>
     <w:rsid w:val="00417F53"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="00421D0F"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="00426531"/>
     <w:rsid w:val="00433E1B"/>
     <w:rsid w:val="004360AB"/>
+    <w:rsid w:val="004418F8"/>
     <w:rsid w:val="004423FE"/>
     <w:rsid w:val="0044247E"/>
     <w:rsid w:val="004444AF"/>
     <w:rsid w:val="004447CF"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00446FF5"/>
     <w:rsid w:val="00455455"/>
+    <w:rsid w:val="00455978"/>
     <w:rsid w:val="004559EF"/>
+    <w:rsid w:val="00460060"/>
+    <w:rsid w:val="00461FD5"/>
+    <w:rsid w:val="0046491B"/>
     <w:rsid w:val="00464A93"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="00466EBA"/>
     <w:rsid w:val="00467EA1"/>
     <w:rsid w:val="004701B5"/>
     <w:rsid w:val="00471682"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="0048085B"/>
     <w:rsid w:val="00480E78"/>
     <w:rsid w:val="004909C5"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="004A35DD"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
     <w:rsid w:val="004B2873"/>
     <w:rsid w:val="004B2F98"/>
     <w:rsid w:val="004B6AF5"/>
+    <w:rsid w:val="004C0460"/>
     <w:rsid w:val="004C6DF4"/>
     <w:rsid w:val="004D0162"/>
+    <w:rsid w:val="004D3BDD"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D4668"/>
     <w:rsid w:val="004D70CF"/>
     <w:rsid w:val="004E557E"/>
+    <w:rsid w:val="004F12C3"/>
     <w:rsid w:val="004F27EF"/>
     <w:rsid w:val="004F565A"/>
     <w:rsid w:val="004F5D65"/>
     <w:rsid w:val="004F6FA5"/>
     <w:rsid w:val="005042FA"/>
+    <w:rsid w:val="005110A6"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="0052099E"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="0052307B"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="00533313"/>
     <w:rsid w:val="00533468"/>
     <w:rsid w:val="005354C9"/>
+    <w:rsid w:val="005362D9"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="00542619"/>
     <w:rsid w:val="005430A4"/>
     <w:rsid w:val="00546C9C"/>
     <w:rsid w:val="00546E4A"/>
+    <w:rsid w:val="005513F6"/>
     <w:rsid w:val="00551F8C"/>
     <w:rsid w:val="00557BFF"/>
     <w:rsid w:val="00560669"/>
+    <w:rsid w:val="0056217B"/>
+    <w:rsid w:val="005629F0"/>
     <w:rsid w:val="00565531"/>
+    <w:rsid w:val="00570E62"/>
     <w:rsid w:val="005800E5"/>
     <w:rsid w:val="00580D22"/>
     <w:rsid w:val="005817C0"/>
     <w:rsid w:val="00581FC3"/>
     <w:rsid w:val="005851B3"/>
     <w:rsid w:val="00585D42"/>
     <w:rsid w:val="00587B81"/>
     <w:rsid w:val="00590115"/>
     <w:rsid w:val="00591820"/>
+    <w:rsid w:val="005A113A"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A354E"/>
     <w:rsid w:val="005B15E0"/>
     <w:rsid w:val="005B2609"/>
     <w:rsid w:val="005B3065"/>
     <w:rsid w:val="005B5271"/>
     <w:rsid w:val="005B5A79"/>
     <w:rsid w:val="005C0A94"/>
     <w:rsid w:val="005D3E8E"/>
     <w:rsid w:val="005D4458"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005D709C"/>
     <w:rsid w:val="005D7F2E"/>
     <w:rsid w:val="005E2793"/>
+    <w:rsid w:val="005E410E"/>
     <w:rsid w:val="005E4321"/>
     <w:rsid w:val="005E4CC5"/>
+    <w:rsid w:val="005E71FF"/>
     <w:rsid w:val="005E7435"/>
     <w:rsid w:val="005F1D9C"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="005F5D9F"/>
     <w:rsid w:val="006007B0"/>
     <w:rsid w:val="00601BBB"/>
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="00603B3D"/>
     <w:rsid w:val="00605F76"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="006177C1"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="0062372E"/>
     <w:rsid w:val="00623F86"/>
     <w:rsid w:val="006245CB"/>
     <w:rsid w:val="00626EF6"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="00635047"/>
     <w:rsid w:val="00635DB5"/>
     <w:rsid w:val="0063740E"/>
     <w:rsid w:val="00640DB2"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="00643E10"/>
     <w:rsid w:val="00644B28"/>
     <w:rsid w:val="006452D4"/>
     <w:rsid w:val="006530B0"/>
     <w:rsid w:val="0065750A"/>
     <w:rsid w:val="006624AD"/>
     <w:rsid w:val="00662ED8"/>
     <w:rsid w:val="00663BC3"/>
+    <w:rsid w:val="00671A6D"/>
     <w:rsid w:val="00673196"/>
+    <w:rsid w:val="006731D4"/>
     <w:rsid w:val="00674932"/>
     <w:rsid w:val="00675CBD"/>
     <w:rsid w:val="0068069F"/>
     <w:rsid w:val="00680B5A"/>
+    <w:rsid w:val="006814EB"/>
     <w:rsid w:val="0068486A"/>
     <w:rsid w:val="006906E5"/>
     <w:rsid w:val="006912A8"/>
     <w:rsid w:val="00691D68"/>
     <w:rsid w:val="006936CB"/>
     <w:rsid w:val="00694A21"/>
     <w:rsid w:val="00694CAD"/>
     <w:rsid w:val="0069593A"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A6448"/>
     <w:rsid w:val="006A7A4E"/>
     <w:rsid w:val="006B4FB6"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C673D"/>
     <w:rsid w:val="006C6BF5"/>
     <w:rsid w:val="006D691C"/>
+    <w:rsid w:val="006D7BCF"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E3CA9"/>
     <w:rsid w:val="006E5D0E"/>
     <w:rsid w:val="006E674D"/>
+    <w:rsid w:val="00701194"/>
     <w:rsid w:val="00702D68"/>
+    <w:rsid w:val="0070385D"/>
     <w:rsid w:val="00705C5F"/>
     <w:rsid w:val="007112C8"/>
     <w:rsid w:val="0071272C"/>
     <w:rsid w:val="0071536C"/>
     <w:rsid w:val="00721894"/>
     <w:rsid w:val="0072212A"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="007253D6"/>
     <w:rsid w:val="00725ED0"/>
     <w:rsid w:val="00726764"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="0073030C"/>
     <w:rsid w:val="00732EC5"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="00741179"/>
     <w:rsid w:val="00741DB3"/>
     <w:rsid w:val="00743A2A"/>
     <w:rsid w:val="00747786"/>
     <w:rsid w:val="0075267F"/>
     <w:rsid w:val="00757A6E"/>
     <w:rsid w:val="007617D1"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="00764086"/>
+    <w:rsid w:val="00766594"/>
     <w:rsid w:val="00767FAB"/>
+    <w:rsid w:val="0077452F"/>
     <w:rsid w:val="007773D1"/>
     <w:rsid w:val="007813EC"/>
     <w:rsid w:val="00782D1D"/>
     <w:rsid w:val="00784149"/>
     <w:rsid w:val="00786E16"/>
     <w:rsid w:val="00790430"/>
     <w:rsid w:val="00790E79"/>
+    <w:rsid w:val="00792789"/>
     <w:rsid w:val="0079394A"/>
     <w:rsid w:val="00796BB2"/>
+    <w:rsid w:val="007A101B"/>
     <w:rsid w:val="007A5CF8"/>
     <w:rsid w:val="007A6F3C"/>
     <w:rsid w:val="007B009A"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B31E7"/>
+    <w:rsid w:val="007B3912"/>
     <w:rsid w:val="007B40F2"/>
     <w:rsid w:val="007B6EED"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007D0FF3"/>
     <w:rsid w:val="007D373D"/>
     <w:rsid w:val="007D40F4"/>
     <w:rsid w:val="007E3B9F"/>
     <w:rsid w:val="007E5B96"/>
     <w:rsid w:val="007E72E5"/>
     <w:rsid w:val="007F2DF5"/>
     <w:rsid w:val="007F3549"/>
     <w:rsid w:val="007F3928"/>
+    <w:rsid w:val="007F685B"/>
     <w:rsid w:val="00801EDE"/>
     <w:rsid w:val="008058D3"/>
     <w:rsid w:val="00805956"/>
     <w:rsid w:val="00807700"/>
     <w:rsid w:val="00811AF9"/>
     <w:rsid w:val="00815E46"/>
     <w:rsid w:val="0081682F"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="008215C6"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00826C21"/>
     <w:rsid w:val="00827B83"/>
     <w:rsid w:val="00827FEE"/>
     <w:rsid w:val="0083471E"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="0083796D"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="008457DF"/>
     <w:rsid w:val="008471E1"/>
     <w:rsid w:val="0085272C"/>
+    <w:rsid w:val="00854A98"/>
     <w:rsid w:val="008554CE"/>
     <w:rsid w:val="00855F9D"/>
     <w:rsid w:val="008578AB"/>
     <w:rsid w:val="00862D08"/>
     <w:rsid w:val="0086345F"/>
     <w:rsid w:val="00864150"/>
     <w:rsid w:val="008641D9"/>
     <w:rsid w:val="008649E7"/>
     <w:rsid w:val="008669FB"/>
     <w:rsid w:val="00867B0C"/>
+    <w:rsid w:val="00872F19"/>
     <w:rsid w:val="00877758"/>
+    <w:rsid w:val="00880C7D"/>
     <w:rsid w:val="00882AF4"/>
     <w:rsid w:val="00883379"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00896813"/>
     <w:rsid w:val="00897191"/>
     <w:rsid w:val="008A4F2A"/>
+    <w:rsid w:val="008A54D7"/>
     <w:rsid w:val="008B0D79"/>
+    <w:rsid w:val="008B14BB"/>
     <w:rsid w:val="008B1FB0"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B6348"/>
     <w:rsid w:val="008C0D56"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008D18BE"/>
+    <w:rsid w:val="008D704F"/>
     <w:rsid w:val="008E0D67"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E2174"/>
     <w:rsid w:val="008E552E"/>
     <w:rsid w:val="008E5DA1"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="00903B09"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="009077F5"/>
+    <w:rsid w:val="009078CA"/>
     <w:rsid w:val="0091115F"/>
+    <w:rsid w:val="00911FDC"/>
+    <w:rsid w:val="00913298"/>
     <w:rsid w:val="00916121"/>
     <w:rsid w:val="00916E2B"/>
+    <w:rsid w:val="00921B0E"/>
+    <w:rsid w:val="009244D2"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="009263BD"/>
+    <w:rsid w:val="009263C9"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="00930F15"/>
     <w:rsid w:val="00931509"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="00932F74"/>
+    <w:rsid w:val="00935709"/>
     <w:rsid w:val="00940FDE"/>
     <w:rsid w:val="00941F9A"/>
     <w:rsid w:val="00946C27"/>
     <w:rsid w:val="00951F73"/>
     <w:rsid w:val="00955075"/>
     <w:rsid w:val="00956B1A"/>
     <w:rsid w:val="0096177D"/>
     <w:rsid w:val="009633DE"/>
     <w:rsid w:val="009637A2"/>
     <w:rsid w:val="00970F9C"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="00977234"/>
     <w:rsid w:val="009801E4"/>
     <w:rsid w:val="00990C52"/>
     <w:rsid w:val="00991D3B"/>
     <w:rsid w:val="00992EC1"/>
     <w:rsid w:val="009967D8"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A2E7F"/>
     <w:rsid w:val="009A7FD8"/>
     <w:rsid w:val="009B2401"/>
     <w:rsid w:val="009B4561"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C30B4"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D255C"/>
     <w:rsid w:val="009D3413"/>
     <w:rsid w:val="009D44E8"/>
     <w:rsid w:val="009D4D75"/>
     <w:rsid w:val="009D6D38"/>
     <w:rsid w:val="009E3CD2"/>
+    <w:rsid w:val="009E47F6"/>
     <w:rsid w:val="009E4F02"/>
     <w:rsid w:val="009F2E95"/>
     <w:rsid w:val="009F2F40"/>
     <w:rsid w:val="009F3595"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F55C6"/>
+    <w:rsid w:val="00A07536"/>
+    <w:rsid w:val="00A10770"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A11B9C"/>
     <w:rsid w:val="00A12D16"/>
     <w:rsid w:val="00A217F8"/>
     <w:rsid w:val="00A218E2"/>
     <w:rsid w:val="00A23C1D"/>
+    <w:rsid w:val="00A23D19"/>
     <w:rsid w:val="00A23E2E"/>
     <w:rsid w:val="00A31CDD"/>
     <w:rsid w:val="00A3433A"/>
     <w:rsid w:val="00A364EC"/>
+    <w:rsid w:val="00A37AC1"/>
     <w:rsid w:val="00A41129"/>
     <w:rsid w:val="00A41A11"/>
     <w:rsid w:val="00A4261F"/>
     <w:rsid w:val="00A445B6"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A56270"/>
     <w:rsid w:val="00A708E0"/>
     <w:rsid w:val="00A73BFE"/>
     <w:rsid w:val="00A77D4E"/>
     <w:rsid w:val="00A81EA8"/>
     <w:rsid w:val="00A863C9"/>
+    <w:rsid w:val="00A86B51"/>
+    <w:rsid w:val="00A871E1"/>
     <w:rsid w:val="00A911D9"/>
     <w:rsid w:val="00AA2792"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB1D66"/>
     <w:rsid w:val="00AB4B37"/>
     <w:rsid w:val="00AB56A9"/>
     <w:rsid w:val="00AC06D2"/>
     <w:rsid w:val="00AC2F10"/>
     <w:rsid w:val="00AC404A"/>
     <w:rsid w:val="00AC5159"/>
     <w:rsid w:val="00AC5D1D"/>
+    <w:rsid w:val="00AD0B71"/>
+    <w:rsid w:val="00AD0FA3"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD32DC"/>
     <w:rsid w:val="00AD3999"/>
     <w:rsid w:val="00AD649E"/>
     <w:rsid w:val="00AE31AB"/>
     <w:rsid w:val="00AF4312"/>
     <w:rsid w:val="00AF5F77"/>
+    <w:rsid w:val="00B00B93"/>
     <w:rsid w:val="00B04B07"/>
     <w:rsid w:val="00B126D5"/>
     <w:rsid w:val="00B16D30"/>
+    <w:rsid w:val="00B17BE4"/>
     <w:rsid w:val="00B21864"/>
     <w:rsid w:val="00B34584"/>
+    <w:rsid w:val="00B372F7"/>
     <w:rsid w:val="00B4052B"/>
+    <w:rsid w:val="00B40E4B"/>
+    <w:rsid w:val="00B420AE"/>
     <w:rsid w:val="00B421FF"/>
     <w:rsid w:val="00B42777"/>
     <w:rsid w:val="00B42922"/>
     <w:rsid w:val="00B44479"/>
     <w:rsid w:val="00B45921"/>
     <w:rsid w:val="00B46C72"/>
     <w:rsid w:val="00B51808"/>
     <w:rsid w:val="00B531D4"/>
     <w:rsid w:val="00B55E70"/>
     <w:rsid w:val="00B57EB0"/>
     <w:rsid w:val="00B62022"/>
     <w:rsid w:val="00B64719"/>
     <w:rsid w:val="00B70738"/>
     <w:rsid w:val="00B712D3"/>
     <w:rsid w:val="00B71A11"/>
     <w:rsid w:val="00B72A77"/>
     <w:rsid w:val="00B75924"/>
     <w:rsid w:val="00B762C6"/>
     <w:rsid w:val="00B81728"/>
     <w:rsid w:val="00B82A8D"/>
     <w:rsid w:val="00B82F73"/>
     <w:rsid w:val="00B82F8E"/>
     <w:rsid w:val="00B832A4"/>
     <w:rsid w:val="00B8354C"/>
     <w:rsid w:val="00B83E32"/>
     <w:rsid w:val="00B87C39"/>
     <w:rsid w:val="00B9468A"/>
     <w:rsid w:val="00B96C92"/>
     <w:rsid w:val="00B9770C"/>
     <w:rsid w:val="00B97CF5"/>
     <w:rsid w:val="00BA3D6B"/>
+    <w:rsid w:val="00BA6390"/>
     <w:rsid w:val="00BA6704"/>
     <w:rsid w:val="00BA6AB1"/>
+    <w:rsid w:val="00BB06EC"/>
     <w:rsid w:val="00BB39BB"/>
+    <w:rsid w:val="00BB4F4B"/>
+    <w:rsid w:val="00BC7323"/>
     <w:rsid w:val="00BC7C46"/>
     <w:rsid w:val="00BD52C7"/>
     <w:rsid w:val="00BD5ED5"/>
     <w:rsid w:val="00BE3200"/>
     <w:rsid w:val="00BE433A"/>
+    <w:rsid w:val="00BE49D8"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C049A2"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C07032"/>
     <w:rsid w:val="00C12071"/>
     <w:rsid w:val="00C13A44"/>
+    <w:rsid w:val="00C20BDA"/>
     <w:rsid w:val="00C213A5"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C3122E"/>
     <w:rsid w:val="00C33420"/>
     <w:rsid w:val="00C371E3"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C41524"/>
     <w:rsid w:val="00C44137"/>
     <w:rsid w:val="00C47609"/>
     <w:rsid w:val="00C6069D"/>
     <w:rsid w:val="00C64BC3"/>
+    <w:rsid w:val="00C64CC3"/>
+    <w:rsid w:val="00C67A7D"/>
     <w:rsid w:val="00C70D1C"/>
     <w:rsid w:val="00C72D96"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C75083"/>
     <w:rsid w:val="00C820DA"/>
     <w:rsid w:val="00C83254"/>
     <w:rsid w:val="00C83D5F"/>
     <w:rsid w:val="00C84C7A"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C906E9"/>
     <w:rsid w:val="00C93272"/>
     <w:rsid w:val="00C9790C"/>
     <w:rsid w:val="00CA0DC8"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CA5AB6"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA6C8A"/>
     <w:rsid w:val="00CB196F"/>
     <w:rsid w:val="00CB1EDF"/>
     <w:rsid w:val="00CB4753"/>
     <w:rsid w:val="00CB5B50"/>
     <w:rsid w:val="00CB7ED6"/>
+    <w:rsid w:val="00CC08B4"/>
     <w:rsid w:val="00CC0A53"/>
     <w:rsid w:val="00CC4A6E"/>
     <w:rsid w:val="00CD014E"/>
+    <w:rsid w:val="00CD27F8"/>
     <w:rsid w:val="00CD4040"/>
     <w:rsid w:val="00CD45A7"/>
     <w:rsid w:val="00CD4B4D"/>
     <w:rsid w:val="00CD5C33"/>
     <w:rsid w:val="00CD6D23"/>
     <w:rsid w:val="00CD7899"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE50E5"/>
     <w:rsid w:val="00CE7D0D"/>
     <w:rsid w:val="00CF1747"/>
     <w:rsid w:val="00CF18F4"/>
     <w:rsid w:val="00CF4F9F"/>
     <w:rsid w:val="00CF74F1"/>
     <w:rsid w:val="00D0490B"/>
     <w:rsid w:val="00D058FF"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D12244"/>
+    <w:rsid w:val="00D124D2"/>
     <w:rsid w:val="00D246B6"/>
     <w:rsid w:val="00D32A01"/>
+    <w:rsid w:val="00D35BAC"/>
+    <w:rsid w:val="00D402FC"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D47142"/>
+    <w:rsid w:val="00D50BD0"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D53665"/>
     <w:rsid w:val="00D53AA1"/>
+    <w:rsid w:val="00D5494D"/>
+    <w:rsid w:val="00D54BFB"/>
     <w:rsid w:val="00D60E9F"/>
     <w:rsid w:val="00D66546"/>
     <w:rsid w:val="00D722FC"/>
     <w:rsid w:val="00D73530"/>
     <w:rsid w:val="00D74FE7"/>
     <w:rsid w:val="00D75496"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D81B9C"/>
     <w:rsid w:val="00D86CE3"/>
     <w:rsid w:val="00DA67F2"/>
+    <w:rsid w:val="00DB06C3"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB3A5D"/>
     <w:rsid w:val="00DB6415"/>
     <w:rsid w:val="00DC3A30"/>
+    <w:rsid w:val="00DC5449"/>
     <w:rsid w:val="00DD558A"/>
     <w:rsid w:val="00DD61F7"/>
+    <w:rsid w:val="00DE5693"/>
+    <w:rsid w:val="00DE7E6C"/>
     <w:rsid w:val="00DF0C40"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00E04329"/>
     <w:rsid w:val="00E108D9"/>
     <w:rsid w:val="00E11AF7"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E17194"/>
     <w:rsid w:val="00E17A35"/>
+    <w:rsid w:val="00E22BE8"/>
     <w:rsid w:val="00E24D0D"/>
     <w:rsid w:val="00E25722"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E41B1C"/>
     <w:rsid w:val="00E4308B"/>
     <w:rsid w:val="00E46026"/>
     <w:rsid w:val="00E5062E"/>
     <w:rsid w:val="00E6113F"/>
     <w:rsid w:val="00E6587E"/>
     <w:rsid w:val="00E71BAE"/>
+    <w:rsid w:val="00E73594"/>
     <w:rsid w:val="00E74A9F"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E82198"/>
     <w:rsid w:val="00E85BF6"/>
+    <w:rsid w:val="00E85CB6"/>
     <w:rsid w:val="00E86A7D"/>
     <w:rsid w:val="00E92BC2"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00EA345F"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EB0A89"/>
     <w:rsid w:val="00EB674B"/>
     <w:rsid w:val="00EB73C5"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
+    <w:rsid w:val="00EC0A4D"/>
     <w:rsid w:val="00EC400A"/>
     <w:rsid w:val="00EC6F15"/>
     <w:rsid w:val="00ED0D11"/>
     <w:rsid w:val="00ED14F4"/>
     <w:rsid w:val="00ED20ED"/>
     <w:rsid w:val="00EE1211"/>
     <w:rsid w:val="00EF30D4"/>
     <w:rsid w:val="00EF35B0"/>
     <w:rsid w:val="00EF49AB"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F108DC"/>
     <w:rsid w:val="00F10C61"/>
     <w:rsid w:val="00F11D5E"/>
     <w:rsid w:val="00F127BA"/>
     <w:rsid w:val="00F129E7"/>
     <w:rsid w:val="00F165E5"/>
     <w:rsid w:val="00F16927"/>
     <w:rsid w:val="00F16BFA"/>
     <w:rsid w:val="00F179BE"/>
     <w:rsid w:val="00F220E4"/>
     <w:rsid w:val="00F22FDA"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F33445"/>
     <w:rsid w:val="00F3522B"/>
     <w:rsid w:val="00F353EB"/>
     <w:rsid w:val="00F36A6F"/>
     <w:rsid w:val="00F43466"/>
+    <w:rsid w:val="00F47CCD"/>
     <w:rsid w:val="00F607A8"/>
     <w:rsid w:val="00F60D6F"/>
     <w:rsid w:val="00F6150E"/>
     <w:rsid w:val="00F62AEE"/>
     <w:rsid w:val="00F65F32"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F71DCD"/>
     <w:rsid w:val="00F73528"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F767D4"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F82C6B"/>
     <w:rsid w:val="00F831A1"/>
+    <w:rsid w:val="00F86CB6"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00F9691A"/>
     <w:rsid w:val="00F974AD"/>
     <w:rsid w:val="00FA1BB2"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB706F"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC20CB"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FD0B07"/>
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD4EAB"/>
+    <w:rsid w:val="00FD7DC1"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE2F68"/>
+    <w:rsid w:val="00FE3B54"/>
     <w:rsid w:val="00FE569D"/>
     <w:rsid w:val="02446540"/>
     <w:rsid w:val="03126912"/>
     <w:rsid w:val="03A3DDC5"/>
     <w:rsid w:val="051E9C35"/>
     <w:rsid w:val="0720D3BC"/>
     <w:rsid w:val="073056F7"/>
     <w:rsid w:val="09342805"/>
+    <w:rsid w:val="0F394DD7"/>
     <w:rsid w:val="0F681F15"/>
     <w:rsid w:val="10BE10E0"/>
     <w:rsid w:val="145E155D"/>
     <w:rsid w:val="19CAACDB"/>
     <w:rsid w:val="1B86179A"/>
+    <w:rsid w:val="1D2D929B"/>
     <w:rsid w:val="2260C951"/>
     <w:rsid w:val="252664A0"/>
     <w:rsid w:val="283147FE"/>
     <w:rsid w:val="2AD8B4C6"/>
     <w:rsid w:val="2C9EBB3D"/>
     <w:rsid w:val="2D41FCBB"/>
     <w:rsid w:val="356DF741"/>
     <w:rsid w:val="3884BC6E"/>
     <w:rsid w:val="39F50F84"/>
     <w:rsid w:val="3F0C7180"/>
     <w:rsid w:val="404502C3"/>
     <w:rsid w:val="42998A48"/>
     <w:rsid w:val="45AC7EF6"/>
     <w:rsid w:val="4795A9D7"/>
     <w:rsid w:val="4B344D78"/>
     <w:rsid w:val="4B690010"/>
     <w:rsid w:val="4BBE04C4"/>
     <w:rsid w:val="4EF73558"/>
     <w:rsid w:val="4F9FF574"/>
     <w:rsid w:val="4FB54A55"/>
     <w:rsid w:val="505AA8A3"/>
     <w:rsid w:val="511077BA"/>
     <w:rsid w:val="527E33CD"/>
+    <w:rsid w:val="53C55772"/>
     <w:rsid w:val="59A91720"/>
     <w:rsid w:val="5BC09A90"/>
     <w:rsid w:val="5D2A9FF4"/>
     <w:rsid w:val="65607FD3"/>
     <w:rsid w:val="6EABDC16"/>
     <w:rsid w:val="75244EB8"/>
     <w:rsid w:val="78B631E5"/>
     <w:rsid w:val="7A86FCBD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -19563,51 +19782,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1919636931">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/classifications/australian-and-new-zealand-standard-industrial-classification-anzsic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/NGER/The-safeguard-mechanism" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/operational-control-supplementary-guideline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/defining-facility-national-greenhouse-and-energy-reporting" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/national-greenhouse-accounts-factors-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleanenergyregulator.gov.au/NGER/Forms-and-resources/Calculators" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/classifications/australian-and-new-zealand-standard-industrial-classification-anzsic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanenergyregulator.gov.au/NGER/The-safeguard-mechanism" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/operational-control-supplementary-guideline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/defining-facility-national-greenhouse-and-energy-reporting" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/national-greenhouse-accounts-factors-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cleanenergyregulator.gov.au/NGER/Forms-and-resources/Calculators" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER-updated fonts and colours">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -19912,703 +20131,69 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14AEC0DC-7637-40E8-915C-EE907E2612D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4750</Words>
-  <Characters>27076</Characters>
+  <Words>4717</Words>
+  <Characters>27127</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>63</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>577</Lines>
+  <Paragraphs>357</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Estimating emissions and energy from wastewater handling (domestic and commercial, and industrial) guideline</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31763</CharactersWithSpaces>
+  <CharactersWithSpaces>31487</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...632 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Estimating emissions and energy from wastewater handling (domestic and commercial, and industrial) guideline</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>