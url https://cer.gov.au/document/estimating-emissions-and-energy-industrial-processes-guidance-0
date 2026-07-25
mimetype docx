--- v0 (2025-10-14)
+++ v1 (2026-07-25)
@@ -12,62 +12,63 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="57F902C9" w14:textId="738FD1E1" w:rsidR="00977234" w:rsidRDefault="001A1717" w:rsidP="00146FC8">
+    <w:p w14:paraId="57F902C9" w14:textId="738FD1E1" w:rsidR="00977234" w:rsidRPr="00BF2AD0" w:rsidRDefault="001A1717" w:rsidP="00146FC8">
       <w:pPr>
         <w:pStyle w:val="CERcovertitle"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="2520"/>
         <w:ind w:left="5103" w:right="-41"/>
       </w:pPr>
-      <w:r w:rsidRPr="001813DE">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41A7BA9F" wp14:editId="2A7F3DDD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-47625</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>969645</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6192000" cy="6185230"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Freeform: Shape 15">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{833A9379-F33B-6747-102E-56A337149380}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
@@ -714,61 +715,64 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="9FB76F"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="42DE0A01" id="Freeform: Shape 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-3.75pt;margin-top:76.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhADQsx03iAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bukptt9J0KiBAokgTG+KcNllT0ThVk23l7TEn&#10;OPr3p9+fi+1sB3bWk+8dClgtI2AaW6d67AR8HJ4Wa2A+SFRycKgFfGsP2/L6qpC5chd81+d96BiV&#10;oM+lABPCmHPuW6Ot9Es3aqTd0U1WBhqnjqtJXqjcDjyOopRb2SNdMHLUD0a3X/uTFXB8SZ7fqmZ3&#10;Px8+q7p7NfVu81gLcXszV3fAgp7DHwy/+qQOJTk17oTKs0HAIkuIpDyJM2AEbNIsBdZQsorTNfCy&#10;4P9/KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEs3IKjgKAAC0RAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANCzHTeIAAAALAQAADwAAAAAA&#10;AAAAAAAAAACSDAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKENAAAAAA==&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#9fb76f" stroked="f">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="18A14DD7">
+              <v:shape id="Freeform: Shape 15" style="position:absolute;margin-left:-3.75pt;margin-top:76.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" coordsize="7550841,7542959" o:spid="_x0000_s1026" fillcolor="#9fb76f" stroked="f" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASzcgqOAoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BPnA&#10;7CXZDZAESI5qW24ba1uOpGn3/PsUP2QXGbf1ONlLq9Vdj0UWXxVFVknvv3497JOXth923fFxId6l&#10;i6Q9rrr17vj8uPj1l4//qhbJMDbHdbPvju3j4nM7LL7+8I+v3p9PD23Wbbv9uu0TauQ4PJxPj4vt&#10;OJ4elsthtW0PzfCuO7VH+uem6w/NSLf983LdN2dq/bBfZmmqlueuX5/6btUOA/31e/vPxQfT/mbT&#10;rsb/bjZDOyb7xwX1bTQ/e/PzSf9cfnjfPDz3zWm7W7luNF/Qi0OzO5LSS1PfN2OTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H23&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79cfdfq+3oEP//PTdvk9eGtrd1h+/LdVH1wVPbG9qLo6dhk0eqOGt+RKHLe0w&#10;n4zQX4nQ3+gYHp669Wf6YsSZPsHxuBj++NT07YLKPVbbjvbOq7E3NR/H7hv6ksRmp7/3YPAW5W7o&#10;0xhmJO4zHvrbG/zeSF0/NvLhTwAAAP//AwBQSwMEFAAGAAgAAAAhADQsx03iAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bukptt9J0KiBAokgTG+KcNllT0ThVk23l7TEn&#10;OPr3p9+fi+1sB3bWk+8dClgtI2AaW6d67AR8HJ4Wa2A+SFRycKgFfGsP2/L6qpC5chd81+d96BiV&#10;oM+lABPCmHPuW6Ot9Es3aqTd0U1WBhqnjqtJXqjcDjyOopRb2SNdMHLUD0a3X/uTFXB8SZ7fqmZ3&#10;Px8+q7p7NfVu81gLcXszV3fAgp7DHwy/+qQOJTk17oTKs0HAIkuIpDyJM2AEbNIsBdZQsorTNfCy&#10;4P9/KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEs3IKjgKAAC0RAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANCzHTeIAAAALAQAADwAAAAAA&#10;AAAAAAAAAACSDAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKENAAAAAA==&#10;" w14:anchorId="42DE0A01">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B16D30">
+      <w:r w:rsidR="00B16D30" w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="711A514B" wp14:editId="3C874F2E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>180975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>2381250</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2664000" cy="2664000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="22" name="Picture 22" descr="Gears outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -793,82 +797,82 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2664000" cy="2664000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Estimating emissions and energy from industrial processes guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B543F96" w14:textId="0E7D8F85" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="002C53FF" w:rsidP="001813DE">
+    <w:p w14:paraId="3B543F96" w14:textId="5BEDE4F9" w:rsidR="003A5739" w:rsidRPr="00BF2AD0" w:rsidRDefault="003B0049" w:rsidP="001813DE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:left="5103" w:right="101"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DC62D76" wp14:editId="66CAEC0B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06A8B05C" wp14:editId="10827585">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3829050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5395595</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1419860" cy="1419860"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="691009578" name="Picture 20" descr="Solar Panels outline">
+            <wp:docPr id="429812989" name="Picture 20" descr="Solar Panels outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Picture 20" descr="Solar Panels outline">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
@@ -880,65 +884,62 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1419860" cy="1419860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00DC6A85">
-[...5 lines deleted...]
-      <w:r w:rsidR="00677D57">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">July </w:t>
+      </w:r>
+      <w:r w:rsidR="00677D57" w:rsidRPr="00BF2AD0">
         <w:t>202</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CBAC9E" w14:textId="2AC20282" w:rsidR="000A42A7" w:rsidRPr="00BF2AD0" w:rsidRDefault="00346AEF" w:rsidP="0041003F">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F54FFC" wp14:editId="5A2FA83C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1619250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6944995</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1306195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="25" name="Picture 25">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -984,51 +985,51 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1327785" cy="1306195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00166FC1">
+      <w:r w:rsidR="00166FC1" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F99CBE1" wp14:editId="299F1EC0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4772025</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6929120</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1328400" cy="1328400"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="27" name="Picture 27" descr="Bulldozer outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1056,51 +1057,51 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1328400" cy="1328400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B45921">
+      <w:r w:rsidR="00B45921" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51D0E73D" wp14:editId="4687BAD5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1657350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5367020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1327785"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="18" name="Picture 18" descr="Factory outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1128,51 +1129,51 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1327785" cy="1327785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B16D30">
+      <w:r w:rsidR="00B16D30" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5271F4" wp14:editId="35E4E506">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>76200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5372100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1327785"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="16" name="Picture 16" descr="Power Plant outline">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1200,51 +1201,51 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1327785" cy="1327785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B16D30">
+      <w:r w:rsidR="00B16D30" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27AA53C8" wp14:editId="3178DEBE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3197923</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6931025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1328400" cy="1328400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="26" name="Picture 26">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1277,272 +1278,281 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1328400" cy="1328400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1CE364" w14:textId="77777777" w:rsidR="000A42A7" w:rsidRPr="000A42A7" w:rsidRDefault="000A42A7" w:rsidP="000A42A7"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6519C78F" w14:textId="79851F8B" w:rsidR="00235142" w:rsidRPr="00874B8F" w:rsidRDefault="003A5739" w:rsidP="000D7C95">
+    <w:p w14:paraId="3A1CE364" w14:textId="77777777" w:rsidR="000A42A7" w:rsidRPr="00BF2AD0" w:rsidRDefault="000A42A7" w:rsidP="000A42A7"/>
+    <w:p w14:paraId="6813B276" w14:textId="77777777" w:rsidR="000A42A7" w:rsidRPr="00BF2AD0" w:rsidRDefault="000A42A7" w:rsidP="000A42A7"/>
+    <w:p w14:paraId="120D3051" w14:textId="77777777" w:rsidR="000A42A7" w:rsidRPr="00BF2AD0" w:rsidRDefault="000A42A7" w:rsidP="000A42A7"/>
+    <w:p w14:paraId="5E561FF9" w14:textId="77777777" w:rsidR="000A42A7" w:rsidRPr="00BF2AD0" w:rsidRDefault="000A42A7" w:rsidP="000A42A7"/>
+    <w:p w14:paraId="384AD48C" w14:textId="77777777" w:rsidR="000A42A7" w:rsidRPr="00BF2AD0" w:rsidRDefault="000A42A7" w:rsidP="000A42A7"/>
+    <w:p w14:paraId="16F21670" w14:textId="77777777" w:rsidR="000A42A7" w:rsidRPr="00BF2AD0" w:rsidRDefault="000A42A7" w:rsidP="000A42A7"/>
+    <w:p w14:paraId="7F9BF6BE" w14:textId="77777777" w:rsidR="000A42A7" w:rsidRPr="00BF2AD0" w:rsidRDefault="000A42A7" w:rsidP="000A42A7"/>
+    <w:p w14:paraId="009C0458" w14:textId="77777777" w:rsidR="000A42A7" w:rsidRPr="00BF2AD0" w:rsidRDefault="000A42A7" w:rsidP="000A42A7"/>
+    <w:p w14:paraId="6D99C564" w14:textId="77777777" w:rsidR="000A42A7" w:rsidRPr="00BF2AD0" w:rsidRDefault="000A42A7" w:rsidP="000A42A7"/>
+    <w:p w14:paraId="53F6FE9C" w14:textId="77777777" w:rsidR="000A42A7" w:rsidRPr="00BF2AD0" w:rsidRDefault="000A42A7" w:rsidP="0041003F"/>
+    <w:p w14:paraId="6519C78F" w14:textId="79851F8B" w:rsidR="00235142" w:rsidRPr="00264A2D" w:rsidRDefault="003A5739" w:rsidP="000D7C95">
       <w:pPr>
         <w:pStyle w:val="Contents"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000A42A7">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264A2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc140235477"/>
       <w:bookmarkStart w:id="1" w:name="_Toc447009035"/>
       <w:bookmarkStart w:id="2" w:name="_Toc413749884"/>
-      <w:r w:rsidR="00235142" w:rsidRPr="00874B8F">
+      <w:r w:rsidR="00235142" w:rsidRPr="00264A2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7954C74B" w14:textId="00A88A5B" w:rsidR="000D7C95" w:rsidRDefault="00235142">
+    <w:p w14:paraId="220A2CA2" w14:textId="3602AAD3" w:rsidR="00DC48D0" w:rsidRDefault="00235142">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:instrText xml:space="preserve"> TOC  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000D7C95">
+      <w:r w:rsidR="00DC48D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
-      <w:r w:rsidR="000D7C95">
+      <w:r w:rsidR="00DC48D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000D7C95">
+      <w:r w:rsidR="00DC48D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="000D7C95">
-[...10 lines deleted...]
-      <w:r w:rsidR="000D7C95">
+      <w:r w:rsidR="00DC48D0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608119 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DC48D0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DC48D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r w:rsidR="00DC48D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="000D7C95">
+      <w:r w:rsidR="00DC48D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446E8FDE" w14:textId="47089649" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="7B5F0143" w14:textId="48F02E1C" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589074 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608120 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609208CB" w14:textId="7FA73511" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="06C0734F" w14:textId="61A1D279" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B109A">
+      <w:r w:rsidRPr="00AD6676">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>2024–25 updates</w:t>
+        <w:t>2025–26 updates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589075 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608121 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D684915" w14:textId="757CF95C" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="20145CDE" w14:textId="614720EB" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1556,77 +1566,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589076 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608122 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C895B5" w14:textId="3643021D" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="483B68D8" w14:textId="66C799E4" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1640,77 +1650,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Mineral Products</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589077 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608123 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E23E386" w14:textId="0D981F2A" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="2A320927" w14:textId="30393BD0" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
@@ -1719,77 +1729,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Cement clinker production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589078 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608124 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DC49F2" w14:textId="5FD17290" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="5C95D91C" w14:textId="22C70294" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.1.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
@@ -1801,77 +1811,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Method 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589079 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608125 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0DA094" w14:textId="7D8DC173" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="7BB6ECFF" w14:textId="5FA58B61" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.1.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
@@ -1883,77 +1893,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Method 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589080 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608126 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D63B89" w14:textId="2ACDE883" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="33AEED12" w14:textId="0D89C5B2" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.1.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
@@ -1965,8591 +1975,8711 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Method 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589081 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608127 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B6D495" w14:textId="7C4530FD" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="58C99DE2" w14:textId="238D4022" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2.2   Lime Production</w:t>
-[...45 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Lime Production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589083 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608128 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
-[...3 lines deleted...]
-        <w:t>9</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03596F91" w14:textId="05FBD8B8" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="49BAD8D8" w14:textId="06D596BA" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2.2.2 Method 2</w:t>
+        <w:t>2.2.1 Method 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589084 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608129 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1919C965" w14:textId="3AEEB17F" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="201DA5F8" w14:textId="753454DB" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2.2.3 Method 3</w:t>
+        <w:t>2.2.2 Method 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589085 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608130 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4FF89E" w14:textId="40092A0F" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="2C74EA38" w14:textId="1CCF2180" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2.3</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>2.2.3 Method 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608131 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4A38FE" w14:textId="5EB9F9FC" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2.3</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Use of carbonates for production of a product other than cement clinker, lime, or soda ash</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608132 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66792929" w14:textId="75CE18CE" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...54 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2.4</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Soda ash use and production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608133 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512CEF46" w14:textId="07F8168B" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...54 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4.1 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Soda ash use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608134 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E4210D" w14:textId="458B2674" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4.2 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Soda ash production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608135 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D4DAA6" w14:textId="23E51556" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...54 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2.5</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Measurement of quantity of carbonates consumed and products derived from carbonates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608136 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD4CD7F" w14:textId="3DBF755B" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Chemical industry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608137 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DC6E01" w14:textId="01BC344D" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Ammonia production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589093 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608138 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
-[...3 lines deleted...]
-        <w:t>13</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBFA916" w14:textId="64AE5668" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="0E7519B9" w14:textId="25799D98" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00AD6676">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Hydrogen production or consumption</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608139 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D687D43" w14:textId="1657D523" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Nitric acid production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608140 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9A4FE0" w14:textId="6A1DE090" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Adipic acid production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608141 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F72AB9" w14:textId="1732AC80" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.4</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Carbide production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608142 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032F0035" w14:textId="26E91ADD" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.5</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Chemical or mineral production, other than carbide production, using a carbon reductant or carbon anode</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608143 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D27B49D" w14:textId="542334F7" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Sodium cyanide production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608144 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3748D031" w14:textId="3F5A4A14" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Hydrogen production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589100 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608145 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
-[...3 lines deleted...]
-        <w:t>15</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4112D025" w14:textId="47B2A728" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7F67BA85" w14:textId="64FF3E74" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00AD6676">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Hydrogen production or consumption</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608146 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496B6E89" w14:textId="76676EF1" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Metal industry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589102 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608147 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FD09A1" w14:textId="7834E198" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="397C5F1A" w14:textId="283CAD02" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>4.1</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Carbon mass balance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608148 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73594069" w14:textId="5574D72E" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...54 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Iron, steel or other metal production using an integrated metalworks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608149 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4208DF6D" w14:textId="246702FB" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...54 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.1.1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Method 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608150 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697025FF" w14:textId="18DD8B10" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...54 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.1.2</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Example – Estimating emissions from iron and steel production using Method 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589106 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608151 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FF08ED" w14:textId="0900A30A" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="0E6E99D5" w14:textId="78AFD6FB" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Step 2</w:t>
+        <w:t>Step 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589107 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608152 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
-[...3 lines deleted...]
-        <w:t>18</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0643FB" w14:textId="2FDF3A26" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="44102CF6" w14:textId="3D133420" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Step 3</w:t>
+        <w:t>Step 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589108 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608153 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046AC137" w14:textId="5AC5DE2F" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="3B99B621" w14:textId="7C9D0A7A" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Step 4</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Step 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589109 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608154 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8303F8" w14:textId="612708D1" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
+    <w:p w14:paraId="12ECE4E3" w14:textId="56C05527" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Step 5</w:t>
+        <w:t>Step 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589110 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608155 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
-[...3 lines deleted...]
-        <w:t>20</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533C0248" w14:textId="1B9D7B6D" w:rsidR="000D7C95" w:rsidRDefault="000D7C95">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="2515843A" w14:textId="419C7C25" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC5"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>4.2</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Step 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608156 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457E5B8B" w14:textId="39929B53" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Ferroalloys production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608157 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8ABF5C" w14:textId="4605E503" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Aluminium production – Carbon dioxide emissions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608158 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DBFA6C" w14:textId="169D550B" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Aluminium production – Perfluoronated carbon compound emissions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608159 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7622DE71" w14:textId="65FEF82D" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...54 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Other metals production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608160 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BC93C1" w14:textId="38BC7D0D" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...51 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Emissions from the use of hydrofluorocarbons and sulphur hexafluoride</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608161 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077D32F3" w14:textId="19902CC3" w:rsidR="00DC48D0" w:rsidRDefault="00DC48D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>More information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc206589116 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235608162 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB0633">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A75B548" w14:textId="6713E6D8" w:rsidR="00235142" w:rsidRDefault="00235142" w:rsidP="00235142">
-      <w:r>
+    <w:p w14:paraId="6A75B548" w14:textId="691853F7" w:rsidR="00235142" w:rsidRPr="00BF2AD0" w:rsidRDefault="00235142" w:rsidP="00235142">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEC7218" w14:textId="4516723C" w:rsidR="003D527E" w:rsidRDefault="00235142" w:rsidP="003D527E">
+    <w:p w14:paraId="0EEC7218" w14:textId="4516723C" w:rsidR="003D527E" w:rsidRPr="00264A2D" w:rsidRDefault="00235142" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264A2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Toc105410909"/>
       <w:bookmarkStart w:id="4" w:name="_Toc106193890"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc206589073"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235608119"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00922316">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00264A2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Definitions</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> and abbreviations</w:t>
+        <w:t>Definitions and abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2486"/>
         <w:gridCol w:w="7244"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF392D" w14:paraId="6C69185D" w14:textId="77777777" w:rsidTr="00152AC5">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="6C69185D" w14:textId="77777777" w:rsidTr="00152AC5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE1B380" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF392D" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="1FE1B380" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BF392D">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B0097F" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF392D" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="30B0097F" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BF392D">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Meaning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF392D" w14:paraId="6F9E16D0" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="6F9E16D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16D88FB7" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF392D" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="16D88FB7" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>CO</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E4107">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0E1090" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF392D" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="0D0E1090" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Carbon dioxide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593A65" w:rsidRPr="00BF392D" w14:paraId="0985AD13" w14:textId="77777777">
+      <w:tr w:rsidR="00593A65" w:rsidRPr="00BF2AD0" w14:paraId="0985AD13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="686BCE82" w14:textId="55C15A7D" w:rsidR="00593A65" w:rsidRDefault="00593A65">
+          <w:p w14:paraId="686BCE82" w14:textId="55C15A7D" w:rsidR="00593A65" w:rsidRPr="00BF2AD0" w:rsidRDefault="00593A65">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>DCCEEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADE3436" w14:textId="36B2B09D" w:rsidR="00593A65" w:rsidRDefault="00593A65">
+          <w:p w14:paraId="0ADE3436" w14:textId="36B2B09D" w:rsidR="00593A65" w:rsidRPr="00BF2AD0" w:rsidRDefault="00593A65">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve">Department of Climate Change, Energy, the Environment and Water </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B53B2D" w:rsidRPr="00BF392D" w14:paraId="2751E386" w14:textId="77777777">
+      <w:tr w:rsidR="00B53B2D" w:rsidRPr="00BF2AD0" w14:paraId="2751E386" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4202DB" w14:textId="0F001068" w:rsidR="00B53B2D" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
+          <w:p w14:paraId="2A4202DB" w14:textId="0F001068" w:rsidR="00B53B2D" w:rsidRPr="00BF2AD0" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>EERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4174579C" w14:textId="108226E6" w:rsidR="00B53B2D" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
+          <w:p w14:paraId="4174579C" w14:textId="108226E6" w:rsidR="00B53B2D" w:rsidRPr="00BF2AD0" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>The Clean Energy Regulator’s Energy and Emissions Reporting System</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF392D" w14:paraId="6F7A4FC7" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="6F7A4FC7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDE13BD" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00D939B3" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="1EDE13BD" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D939B3">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D939B3">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:i/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>cal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48A7FBF9" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="48A7FBF9" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Amount of carbonate calcined in the production of cement clinker during the year, expressed as a decimal fraction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF392D" w14:paraId="201F7035" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="201F7035" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42537AB5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00C60FCD" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="42537AB5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D939B3">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D939B3">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:i/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>ckd</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D939B3">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17973D82" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="17973D82" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Fraction of calcination achieved for cement kiln dust lost from the kiln in the production of cement clinker during the year</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015F40" w:rsidRPr="00BF392D" w14:paraId="59349163" w14:textId="77777777">
+      <w:tr w:rsidR="00015F40" w:rsidRPr="00BF2AD0" w14:paraId="59349163" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBBACEC" w14:textId="6AEA9E60" w:rsidR="00015F40" w:rsidRPr="006F6A94" w:rsidRDefault="00015F40">
+          <w:p w14:paraId="5CBBACEC" w14:textId="6AEA9E60" w:rsidR="00015F40" w:rsidRPr="00BF2AD0" w:rsidRDefault="00015F40">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6A94">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26E5CEA0" w14:textId="7CD535B3" w:rsidR="00015F40" w:rsidRDefault="000B00A1">
+          <w:p w14:paraId="26E5CEA0" w14:textId="647AF901" w:rsidR="00015F40" w:rsidRPr="00BF2AD0" w:rsidRDefault="000B00A1">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>H</w:t>
+              <w:t xml:space="preserve">Has the meaning given by section 9 of the NGER Act. For more information on defining a facility under the NGER </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E90">
+            <w:r w:rsidR="00B26EEF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">as the meaning given by section 9 of the NGER Act. For more information on defining a facility under the NGER scheme, see </w:t>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2AD0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cheme, see </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:anchor="what-is-an-nger-facility" w:tooltip="A link to the Assess your obligations page of the Clean Energy Regulator website" w:history="1">
-              <w:r w:rsidRPr="00E81E90">
+              <w:r w:rsidRPr="00BF2AD0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>What is a Facility</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00ED0167">
+            <w:r w:rsidR="00ED0167" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
-            <w:r w:rsidRPr="00E81E90">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B53B2D" w:rsidRPr="00BF392D" w14:paraId="2E2FF5C3" w14:textId="77777777">
+      <w:tr w:rsidR="00B53B2D" w:rsidRPr="00BF2AD0" w14:paraId="2E2FF5C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C90C503" w14:textId="71FA76A1" w:rsidR="00B53B2D" w:rsidRPr="005F08FC" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
+          <w:p w14:paraId="1C90C503" w14:textId="71FA76A1" w:rsidR="00B53B2D" w:rsidRPr="00BF2AD0" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>kL</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78E2C1C1" w14:textId="7350724E" w:rsidR="00B53B2D" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
+          <w:p w14:paraId="78E2C1C1" w14:textId="7350724E" w:rsidR="00B53B2D" w:rsidRPr="00BF2AD0" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Kilolitres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w14:paraId="6325046B" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="6325046B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71205BC5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="71205BC5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1BB1">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>NGER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="016D8F74" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="016D8F74" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1BB1">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>National Greenhouse and Energy Reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="009047C3" w14:paraId="7FE2178A" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="7FE2178A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E276E51" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="1E276E51" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1BB1">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>NGER Act</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69BFD883" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00411A29" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="69BFD883" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00411A29">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">National Greenhouse and Energy Reporting Act 2007 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="009047C3" w14:paraId="5D1DEE7B" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="5D1DEE7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FAE164D" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="1FAE164D" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>NGER Legislation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="749A438A" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00E10EB8" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="749A438A" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E10EB8">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>NGER Act, NGER Regulations, and NGER Measurement Determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="009047C3" w14:paraId="7871CC37" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="7871CC37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6052CD82" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="6052CD82" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1BB1">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Determination</w:t>
+            <w:r w:rsidRPr="00BF2AD0">
+              <w:t>NGER Measurement Determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63A2D27C" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="005C68D8" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="63A2D27C" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C68D8">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>National Greenhouse and Energy Reporting (Measurement) Determination 2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="009047C3" w14:paraId="62D90458" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="62D90458" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40B44CC5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="40B44CC5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1BB1">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>NGER Regulations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF205E5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="005C68D8" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="5FF205E5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C68D8">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>National Greenhouse and Energy Reporting Regulations 2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="009047C3" w14:paraId="51FF2E43" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="51FF2E43" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A88A239" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="3A88A239" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Reporter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26C44105" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="005C68D8" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="26C44105" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> under section 19, 22G, or 22X of the NGER Act</w:t>
+            <w:r w:rsidRPr="00BF2AD0">
+              <w:t>An entity required to report emissions and energy production and consumption to the Clean Energy Regulator under section 19, 22G, or 22X of the NGER Act</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B53B2D" w:rsidRPr="009047C3" w14:paraId="177C7C4C" w14:textId="77777777">
+      <w:tr w:rsidR="00B53B2D" w:rsidRPr="00BF2AD0" w14:paraId="177C7C4C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15029CC6" w14:textId="75C12350" w:rsidR="00B53B2D" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
+          <w:p w14:paraId="15029CC6" w14:textId="75C12350" w:rsidR="00B53B2D" w:rsidRPr="00BF2AD0" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204523D6" w14:textId="0AFE370F" w:rsidR="00B53B2D" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
+          <w:p w14:paraId="204523D6" w14:textId="0AFE370F" w:rsidR="00B53B2D" w:rsidRPr="00BF2AD0" w:rsidRDefault="00B53B2D" w:rsidP="00B53B2D">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Tonnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w14:paraId="4DF1762C" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="4DF1762C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="459EAB30" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="459EAB30" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1BB1">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>t CO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D41A58">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA1BB1">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="731A2B06" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="731A2B06" w14:textId="042A619C" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1BB1">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Tonnes carbon dioxide equivalence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w14:paraId="765BCD5A" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="765BCD5A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434F4C87" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="434F4C87" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>2006 IPCC Guidelines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5437A903" w14:textId="536DAD1A" w:rsidR="003D527E" w:rsidRPr="00AA1BB1" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="5437A903" w14:textId="536DAD1A" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:tooltip="A link to the 2006 Guidelines for National Greenhouse Gas Inventories on the IPCC website" w:history="1">
-              <w:r w:rsidRPr="006B0AC2">
+              <w:r w:rsidRPr="00BF2AD0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>2006 IPCC Guidelines f</w:t>
               </w:r>
               <w:bookmarkStart w:id="6" w:name="_Hlk46221738"/>
-              <w:r w:rsidRPr="006B0AC2">
+              <w:r w:rsidRPr="00BF2AD0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>or National Greenhouse Gas Inventories</w:t>
               </w:r>
               <w:bookmarkEnd w:id="6"/>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> as published by the Intergovernmental Panel on climate change. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0209906D" w14:textId="77777777" w:rsidR="009203F3" w:rsidRPr="00F8076C" w:rsidRDefault="009203F3" w:rsidP="009203F3">
+    <w:p w14:paraId="0209906D" w14:textId="77777777" w:rsidR="009203F3" w:rsidRPr="00BF2AD0" w:rsidRDefault="009203F3" w:rsidP="009203F3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F8076C">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Terms in NGER legislation may have specific meanings within the law. These key words and phrases are normally identified under a heading such as Definitions, Interpretation or Dictionary or in other parts of the document. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F65ED8" w14:textId="3BC10FA2" w:rsidR="009203F3" w:rsidRPr="00F8076C" w:rsidRDefault="009203F3" w:rsidP="009203F3">
+    <w:p w14:paraId="43F65ED8" w14:textId="3BC10FA2" w:rsidR="009203F3" w:rsidRPr="00BF2AD0" w:rsidRDefault="009203F3" w:rsidP="009203F3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F8076C">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">For more information on interpreting legislation see </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:tooltip="A link to the Australian Government webiste, The Federal Register of Legislation - Understanding Legislation" w:history="1">
-        <w:r w:rsidRPr="00F8076C">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Federal Register of Legislation - Understanding Legislation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00264A2D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00F8076C">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3E4F76" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="4F3E4F76" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00F94FA0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc45176990"/>
       <w:bookmarkStart w:id="8" w:name="_Toc45177245"/>
       <w:bookmarkStart w:id="9" w:name="_Toc105410910"/>
       <w:bookmarkStart w:id="10" w:name="_Toc106193891"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc206589074"/>
-      <w:r w:rsidRPr="00922316">
+      <w:bookmarkStart w:id="11" w:name="_Toc235608120"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="247B3D0F" w14:textId="34BAD502" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="247B3D0F" w14:textId="083CD9B7" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>guideline has been developed by the Clean Energy Regulator (</w:t>
       </w:r>
-      <w:r w:rsidR="00244A7D">
+      <w:r w:rsidR="00244A7D" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">) to assist entities to comply with their reporting obligations under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy reporting act 2007" w:history="1">
-        <w:r w:rsidRPr="00A66E00">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting Act 2007</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00E01486">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(NGER Act)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and associated legislation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783D9099" w14:textId="1697DC6B" w:rsidR="003B7714" w:rsidRPr="000B3301" w:rsidRDefault="003D527E" w:rsidP="003B7714">
+    <w:p w14:paraId="783D9099" w14:textId="0824FAD0" w:rsidR="003B7714" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003B7714">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D422EB">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">This guideline only applies to the </w:t>
       </w:r>
-      <w:r w:rsidR="00BE02EC">
+      <w:r w:rsidR="00BE02EC" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2024–25</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00345FAF" w:rsidRPr="00D422EB">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00271998" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE02EC" w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00271998" w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00345FAF" w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D422EB">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>NGER reporting year and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D422EB" w:rsidDel="00D422EB">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00D422EB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">should be read in conjunction with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2518E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>NGER Act</w:t>
       </w:r>
-      <w:r w:rsidR="003B7714" w:rsidRPr="00D41EB0">
+      <w:r w:rsidR="003B7714" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy regulations 2008" w:history="1">
-        <w:r w:rsidRPr="00D41EB0">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Regulations 2008</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D41EB0">
+      <w:r w:rsidR="00B6379A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2518E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>NGER Regulations</w:t>
       </w:r>
-      <w:r w:rsidR="003B7714" w:rsidRPr="00D41EB0">
+      <w:r w:rsidR="003B7714" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tooltip="A link to the Australian Government legislation - the National Greenhouse and Energy Measurement Determination" w:history="1">
-        <w:r w:rsidRPr="00D41EB0">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting (Measurement) Determination 2008</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D41EB0">
+      <w:r w:rsidR="003319F3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (NGER Measurement Determination), as in force for this reporting period. </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7714" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (NGER Measurement Determination), </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="6CE13D55" w14:textId="2ED541F2" w:rsidR="003B7714" w:rsidRPr="000B3301" w:rsidRDefault="003B7714" w:rsidP="003B7714">
+        <w:t>These laws and their interpretation are subject to change, which may affect the accuracy of the information contained in the guideline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE13D55" w14:textId="2ED541F2" w:rsidR="003B7714" w:rsidRPr="00BF2AD0" w:rsidRDefault="003B7714" w:rsidP="003B7714">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B3301">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>The guidance provided in this document is not exhaustive, nor does it consider all circumstances applicable to all entities. Th</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> is not intended to comprehensively deal with its subject area, and it is not a substitute for independent legal advice. Although entities are not bound to follow the guidance provided in this document, they must ensure they meet their obligations under the </w:t>
+        <w:t xml:space="preserve">The guidance provided in this document is not exhaustive, nor does it consider all circumstances applicable to all entities. This guidance is not intended to comprehensively deal with its subject area, and it is not a substitute for independent legal advice. Although entities are not bound to follow the guidance provided in this document, they must ensure they meet their obligations under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tooltip="A link to the NGER scheme page of the Clean Energy Regulator website" w:history="1">
-        <w:r w:rsidRPr="00452C2E">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">National Greenhouse and Energy Reporting (NGER) </w:t>
         </w:r>
-        <w:r w:rsidR="009E3B66">
+        <w:r w:rsidR="009E3B66" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>S</w:t>
         </w:r>
-        <w:r w:rsidRPr="00452C2E">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>cheme</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="000B3301">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> at all times. </w:t>
       </w:r>
-      <w:r w:rsidR="00421A37">
+      <w:r w:rsidR="00421A37" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B3301">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> encourages all users of this </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> encourages all users of this guidance to seek independent legal advice before taking any action or decision </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>guidance</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000B3301">
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to seek independent legal advice before taking any action or decision </w:t>
-[...29 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> this guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C771C9" w14:textId="24B7F63C" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="00421A37" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>CER</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> and the Commonwealth of Australia will not be liable for any loss or damage from any cause (including negligence) whether arising directly, </w:t>
       </w:r>
-      <w:r w:rsidR="00862643">
+      <w:r w:rsidR="00862643" w:rsidRPr="00BF2AD0">
         <w:t>incidentally,</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> or as consequential loss, out of or in connection with, any use of this guideline or reliance on it, for any purpose. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E65051C" w14:textId="5A1E98A9" w:rsidR="003D527E" w:rsidRPr="00922316" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...3 lines deleted...]
-      <w:r w:rsidR="00421A37">
+    <w:p w14:paraId="3E65051C" w14:textId="5995AD85" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER </w:t>
+      </w:r>
+      <w:r w:rsidR="003319F3">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">cheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
+      </w:r>
+      <w:r w:rsidR="00421A37" w:rsidRPr="00BF2AD0">
         <w:t>CER</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>, or an independent auditor, may require the entity to demonstrate that they are compliant with requirements of the NGER Act, NGER Regulations, and the NGER Measurement Determination. Entities are responsible for determining their obligations under the law and for applying the law to their individual circumstances.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4481DBE3" w14:textId="0EC325C4" w:rsidR="003D527E" w:rsidRPr="00A56C3A" w:rsidRDefault="00BE02EC" w:rsidP="00A84368">
+    <w:p w14:paraId="4481DBE3" w14:textId="03D05127" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="00BE02EC" w:rsidP="00A84368">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc106193892"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc206589075"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235608121"/>
       <w:bookmarkStart w:id="14" w:name="_Toc45176991"/>
       <w:bookmarkStart w:id="15" w:name="_Toc45177246"/>
       <w:bookmarkStart w:id="16" w:name="_Toc105410911"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t>2024–25</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D527E" w:rsidRPr="00A84368">
+        <w:lastRenderedPageBreak/>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00271998" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00271998" w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> updates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00A84368">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DD6FB4" w14:textId="6C0148AA" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="44DD6FB4" w14:textId="657D3EF8" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Changes in this document for the </w:t>
       </w:r>
-      <w:r w:rsidR="00BE02EC">
+      <w:r w:rsidR="00BE02EC" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2024–25</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00271998" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE02EC" w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00271998" w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> reporting year:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14335060" w14:textId="32115037" w:rsidR="002D45A8" w:rsidRDefault="002D45A8" w:rsidP="00203235">
+    <w:p w14:paraId="00084925" w14:textId="5804AB58" w:rsidR="009D45BE" w:rsidRPr="00BD7CFD" w:rsidRDefault="00CD3D75" w:rsidP="00203235">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F94FA0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="004B24AD">
+        </w:rPr>
+        <w:t>Updated to reflect the change in status of Hydrogen to a Fuel</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6233">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="14335060" w14:textId="3B4A7EFF" w:rsidR="002D45A8" w:rsidRPr="00BF2AD0" w:rsidRDefault="002D45A8" w:rsidP="00203235">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minor stylistic and formatting changes have </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94FA0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>been made to this document</w:t>
+      </w:r>
+      <w:r w:rsidR="004B24AD" w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="scxw204179383"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9F2228" w14:textId="36BBA445" w:rsidR="002D45A8" w:rsidRDefault="002D45A8" w:rsidP="002D45A8">
+    <w:p w14:paraId="0F9F2228" w14:textId="0201DC64" w:rsidR="002D45A8" w:rsidRPr="00BF2AD0" w:rsidRDefault="002D45A8" w:rsidP="002D45A8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="5D56A2DA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Read about the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tooltip="A link to the NGER amendments page of the Clean Energy Regulator website" w:history="1">
-        <w:r w:rsidR="009D2821">
+        <w:r w:rsidR="00271998" w:rsidRPr="5D56A2DA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="006C93"/>
+            <w:color w:val="006C93" w:themeColor="accent3"/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">changes to the NGER Legislation for the </w:t>
+          <w:t xml:space="preserve">changes to the NGER </w:t>
         </w:r>
-        <w:r w:rsidR="00BE02EC">
+        <w:r w:rsidR="000851D3">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="006C93"/>
+            <w:color w:val="006C93" w:themeColor="accent3"/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>2024–25</w:t>
+          <w:t>l</w:t>
         </w:r>
-        <w:r w:rsidR="009D2821">
+        <w:r w:rsidR="00271998" w:rsidRPr="5D56A2DA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="006C93"/>
+            <w:color w:val="006C93" w:themeColor="accent3"/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> reporting period</w:t>
+          <w:t>egislation for the 2025–26 reporting period</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009D2821">
+      <w:r w:rsidR="009D2821" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="5D56A2DA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B954B0" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005C0C5C">
+    <w:p w14:paraId="54B954B0" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00F94FA0" w:rsidRDefault="003D527E" w:rsidP="005C0C5C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc106193893"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc206589076"/>
-      <w:r>
+      <w:bookmarkStart w:id="18" w:name="_Toc235608122"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="64F2B90E" w14:textId="5580C181" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="64F2B90E" w14:textId="5580C181" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">The NGER Act requires entities that reach certain thresholds to register with </w:t>
       </w:r>
-      <w:r w:rsidR="00421A37">
+      <w:r w:rsidR="00421A37" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">CER </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">and report their greenhouse gas emissions, energy consumption and energy production. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB2351D" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="4EB2351D" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>This guideline is intended to provide general information to assist registered reporters in defining and reporting industrial processes under the NGER Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AC6A03" w14:textId="2F7046A1" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="25AC6A03" w14:textId="2F7046A1" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">This guideline should be read in conjunction with the NGER Act, the NGER Regulations and the NGER Measurement Determination. Current versions are available on the Australian Government’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:tooltip="A link to the Australian Government legislation website" w:history="1">
-        <w:r w:rsidRPr="00AF5ECF">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>legislation website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="005874"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626BABB6" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="626BABB6" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Industrial process emissions are a significant source of emissions in Australia and are generated from a wide variety of activities. Sources of industrial process emissions include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A74EEA" w14:textId="6D1000C0" w:rsidR="003D527E" w:rsidRPr="00922316" w:rsidRDefault="68CD0E6B" w:rsidP="003D527E">
+    <w:p w14:paraId="57A74EEA" w14:textId="6D1000C0" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="68CD0E6B" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E74B4D">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
+        <w:t>ineral products — emissions from the consumption (heating) of carbonate materials (such as limestone) and from processes that generate carbon dioxide</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74B4D" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00922316">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t>from the use of carbonates</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488B5321" w14:textId="19E1E4CB" w:rsidR="003D527E" w:rsidRPr="00922316" w:rsidRDefault="0B0D58B1" w:rsidP="003D527E">
+    <w:p w14:paraId="488B5321" w14:textId="19E1E4CB" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="0B0D58B1" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
-[...6 lines deleted...]
-    <w:p w14:paraId="2400F6F3" w14:textId="153775CD" w:rsidR="003D527E" w:rsidRPr="00922316" w:rsidRDefault="6B0B5B71" w:rsidP="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
+        <w:t>hemical industry — emissions from using fuels as a feedstock or reductant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2400F6F3" w14:textId="153775CD" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="6B0B5B71" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
-[...18 lines deleted...]
-    <w:p w14:paraId="540E9993" w14:textId="0BAF0827" w:rsidR="003D527E" w:rsidRPr="00922316" w:rsidRDefault="462DFDC1" w:rsidP="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
+        <w:t>etal products — emissions from the use of fuels (such as coke) as carbon reductants, and from perfluorocarbons released from aluminium metal production</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540E9993" w14:textId="0BAF0827" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="462DFDC1" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
-[...5 lines deleted...]
-      <w:r w:rsidR="00037DFA">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
+        <w:t>ynthetic gas emissions — the release of hydrofluorocarbons and sulphur hexafluoride</w:t>
+      </w:r>
+      <w:r w:rsidR="00037DFA" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00922316">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t>including release as fugitive emissions or leakages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F267950" w14:textId="5DD24290" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="4F267950" w14:textId="5DD24290" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="005874"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Other sources of emissions released </w:t>
       </w:r>
-      <w:r w:rsidR="00D520D8">
+      <w:r w:rsidR="00D520D8" w:rsidRPr="00BF2AD0">
         <w:t>during</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> these industrial processes, such as from the combustion of fuels for energy, are not referred to in this guidance document. Further</w:t>
       </w:r>
-      <w:r w:rsidR="008052C5">
+      <w:r w:rsidR="008052C5" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> guidance is available at</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:tooltip="A link to the NGER reporting guides on the Clean Energy Regulator website" w:history="1">
-        <w:r w:rsidR="00C532E5">
+        <w:r w:rsidR="00C532E5" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>NGER Reporting Guides</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="005874"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5AE179" w14:textId="77777777" w:rsidR="00DC4549" w:rsidRDefault="00DC4549">
+    <w:p w14:paraId="7F5AE179" w14:textId="77777777" w:rsidR="00DC4549" w:rsidRPr="00BF2AD0" w:rsidRDefault="00DC4549">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc45176992"/>
       <w:bookmarkStart w:id="20" w:name="_Toc45177247"/>
       <w:bookmarkStart w:id="21" w:name="_Toc105410912"/>
       <w:bookmarkStart w:id="22" w:name="_Toc106193894"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1208D4E5" w14:textId="4A141448" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005C0C5C">
+    <w:p w14:paraId="1208D4E5" w14:textId="4A141448" w:rsidR="003D527E" w:rsidRPr="00F94FA0" w:rsidRDefault="003D527E" w:rsidP="005C0C5C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc235608123"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mineral Products</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="77DC1F11" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="77DC1F11" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Part 4.2 of the NGER Measurement Determination applies to any industry that generates emissions of carbon dioxide through the consumption of carbonates such as calcium carbonate (limestone) or magnesium carbonate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305783DB" w14:textId="73B596A8" w:rsidR="00FB0522" w:rsidRDefault="00C219C8" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="305783DB" w14:textId="73B596A8" w:rsidR="00FB0522" w:rsidRPr="00BF2AD0" w:rsidRDefault="00C219C8" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Section 2 </w:t>
       </w:r>
-      <w:r w:rsidR="00B36EEE">
+      <w:r w:rsidR="00B36EEE" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">of this guidance </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>outlines:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8F7AEE" w14:textId="670E7B4C" w:rsidR="00C219C8" w:rsidRDefault="00C219C8" w:rsidP="006F6A94">
+    <w:p w14:paraId="1F8F7AEE" w14:textId="670E7B4C" w:rsidR="00C219C8" w:rsidRPr="00BF2AD0" w:rsidRDefault="00C219C8" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Cement clinker production</w:t>
       </w:r>
-      <w:r w:rsidR="00F525B4">
+      <w:r w:rsidR="00F525B4" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> (2.1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49895EA9" w14:textId="144DE6A5" w:rsidR="00C219C8" w:rsidRDefault="00F525B4" w:rsidP="006F6A94">
+    <w:p w14:paraId="49895EA9" w14:textId="144DE6A5" w:rsidR="00C219C8" w:rsidRPr="00BF2AD0" w:rsidRDefault="00F525B4" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Lime production (2.2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1531F25A" w14:textId="7E6D8964" w:rsidR="00F525B4" w:rsidRPr="00830EFD" w:rsidRDefault="00830EFD" w:rsidP="006F6A94">
+    <w:p w14:paraId="1531F25A" w14:textId="7E6D8964" w:rsidR="00F525B4" w:rsidRPr="00BF2AD0" w:rsidRDefault="00830EFD" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="00830EFD">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F525B4">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Use of carbonates for production of a product other than cement clinker, lime, or soda ash </w:t>
+      </w:r>
+      <w:r w:rsidR="00F525B4" w:rsidRPr="00BF2AD0">
         <w:t>(2.3)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A0D320" w14:textId="46157DEF" w:rsidR="003D527E" w:rsidRDefault="00F525B4" w:rsidP="006F6A94">
+    <w:p w14:paraId="52A0D320" w14:textId="46157DEF" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="00F525B4" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Soda ash </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>use</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> and production (2.4)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0008291A" w:rsidRPr="0045140B" w14:paraId="6CE727CB" w14:textId="77777777" w:rsidTr="0045140B">
+      <w:tr w:rsidR="0008291A" w:rsidRPr="00BF2AD0" w14:paraId="6CE727CB" w14:textId="77777777" w:rsidTr="0045140B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2966EEE2" w14:textId="586AF138" w:rsidR="0008291A" w:rsidRPr="0045140B" w:rsidRDefault="00522A69" w:rsidP="003D527E">
-            <w:r w:rsidRPr="0045140B">
+          <w:p w14:paraId="2966EEE2" w14:textId="586AF138" w:rsidR="0008291A" w:rsidRPr="00BF2AD0" w:rsidRDefault="00522A69" w:rsidP="003D527E">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>To</w:t>
             </w:r>
-            <w:r w:rsidR="009936A8" w:rsidRPr="0045140B">
+            <w:r w:rsidR="009936A8" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0045140B">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>deduct</w:t>
             </w:r>
-            <w:r w:rsidR="0008291A" w:rsidRPr="0045140B">
+            <w:r w:rsidR="0008291A" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> carbon dioxide captured for permanent storage, reporters are required to use </w:t>
             </w:r>
-            <w:r w:rsidR="302E9E3B" w:rsidRPr="0045140B">
+            <w:r w:rsidR="302E9E3B" w:rsidRPr="00BF2AD0">
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidR="0008291A" w:rsidRPr="0045140B">
+            <w:r w:rsidR="0008291A" w:rsidRPr="00BF2AD0">
               <w:t>ethod 2 or higher</w:t>
             </w:r>
-            <w:r w:rsidR="009936A8" w:rsidRPr="0045140B">
+            <w:r w:rsidR="009936A8" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> to estimate</w:t>
             </w:r>
-            <w:r w:rsidRPr="0045140B">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> carbon dioxide</w:t>
             </w:r>
-            <w:r w:rsidR="009936A8" w:rsidRPr="0045140B">
+            <w:r w:rsidR="009936A8" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> emissions</w:t>
             </w:r>
-            <w:r w:rsidR="0008291A" w:rsidRPr="0045140B">
+            <w:r w:rsidR="0008291A" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="009936A8" w:rsidRPr="0045140B">
+            <w:r w:rsidR="009936A8" w:rsidRPr="00BF2AD0">
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidR="0008291A" w:rsidRPr="0045140B">
+            <w:r w:rsidR="0008291A" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve">igher methods provide a more accurate estimate of the emissions than under </w:t>
             </w:r>
-            <w:r w:rsidR="03C25FC8" w:rsidRPr="0045140B">
+            <w:r w:rsidR="03C25FC8" w:rsidRPr="00BF2AD0">
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidR="0008291A" w:rsidRPr="0045140B">
+            <w:r w:rsidR="0008291A" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve">ethod 1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7ED04784" w14:textId="45D5475A" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00AA3DC2">
+    <w:p w14:paraId="7ED04784" w14:textId="45D5475A" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00AA3DC2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc140221158"/>
       <w:bookmarkStart w:id="25" w:name="_Toc140235436"/>
       <w:bookmarkStart w:id="26" w:name="_Toc140235483"/>
       <w:bookmarkStart w:id="27" w:name="_Toc45176993"/>
       <w:bookmarkStart w:id="28" w:name="_Toc45177248"/>
       <w:bookmarkStart w:id="29" w:name="_Toc105410913"/>
       <w:bookmarkStart w:id="30" w:name="_Toc106193895"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc206589078"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235608124"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Cement clinker production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="17548B71" w14:textId="1817ED32" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="17548B71" w14:textId="149A3C9D" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Carbon dioxide </w:t>
       </w:r>
-      <w:r w:rsidR="00A0466D">
+      <w:r w:rsidR="00A0466D" w:rsidRPr="00BF2AD0">
         <w:t>(CO</w:t>
       </w:r>
-      <w:r w:rsidR="00A0466D" w:rsidRPr="00A0466D">
+      <w:r w:rsidR="00A0466D" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A0466D">
+      <w:r w:rsidR="00A0466D" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>is generated during the production of clinker, an intermediate product from which cement is made. The manufacture of cement involves a multi-stage process whereby calcium carbonate (CaCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E7D39">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>) from calcium rich raw materials such as limestone, chalk and natural cement rock is heated at temperatures of approximately 1500 °C in cement kilns to form lime (CaO) and CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E7D39">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>. In addition to CaCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E7D39">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>, the raw materials used in cement production may also contain small quantities of magnesium carbonate (MgCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E7D39">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>). On heating, MgCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E7D39">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> also decomposes to generate CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E7D39">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>. Some clinker manufacturers also use materials containing lime and magnesium oxide as inputs into their process which can reduce the amount of CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E7D39">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> generated by that facility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21762487" w14:textId="12562EF4" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006F00DA">
+    <w:p w14:paraId="21762487" w14:textId="04096008" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>The fraction of carbonate calcined in the production of cement clinker during the year (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7290">
+      <w:r w:rsidR="00BB7290" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009D1273">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009D1273">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> and fraction of calcination achieved for cement kiln dust lost from the kiln in the production of cement clinker during the year (</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F00DA">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ckd</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1273">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">) are involved in emission estimations. </w:t>
       </w:r>
-      <w:r w:rsidR="00093EF3">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D1273">
+      <w:r w:rsidR="00093EF3" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">parameters </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F00DA">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>cal</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1273">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F00DA">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ckd</w:t>
       </w:r>
-      <w:r w:rsidR="00D07471">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D07471" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">, when they occur </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="20E1EFC3">
+      <w:r w:rsidR="20E1EFC3" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ethods 1, 2 and 3 in Division 4.2.1 of the NGER Measurement Determination</w:t>
       </w:r>
-      <w:r w:rsidR="000A4729">
+      <w:r w:rsidR="000A4729" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E93FF9">
+      <w:r w:rsidR="00E93FF9" w:rsidRPr="00BF2AD0">
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidR="00D032D2">
+      <w:r w:rsidR="00D032D2" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">be estimated </w:t>
       </w:r>
-      <w:r w:rsidR="00E62BC2">
+      <w:r w:rsidR="00E62BC2" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">in accordance with </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Industry </w:t>
       </w:r>
-      <w:r w:rsidR="00EF4C6F">
+      <w:r w:rsidR="00EF4C6F" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">practice and must be </w:t>
       </w:r>
-      <w:r w:rsidR="005744D7">
+      <w:r w:rsidR="005744D7" w:rsidRPr="00BF2AD0">
         <w:t>consistent with</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> principles </w:t>
       </w:r>
-      <w:r w:rsidR="005744D7">
+      <w:r w:rsidR="005744D7" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="1A53E757">
+      <w:r w:rsidR="00894915">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>ection 1.13 of the NGER Measurement Determination - transparency, comparability, accuracy and completeness. Where actual data for these parameters is not available</w:t>
+      </w:r>
+      <w:r w:rsidR="1A53E757" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> it is assumed that, at the temperatures and residence times achieved in cement (clinker) kilns, the degree of calcination achieved for all material incorporated in the clinker is 100%.</w:t>
       </w:r>
-      <w:r w:rsidR="006860AE">
+      <w:r w:rsidR="006860AE" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C64048B" w14:textId="2941412B" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005732F8">
+    <w:p w14:paraId="4C64048B" w14:textId="2941412B" w:rsidR="003D527E" w:rsidRPr="00F94FA0" w:rsidRDefault="003D527E" w:rsidP="005732F8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc45176994"/>
       <w:bookmarkStart w:id="33" w:name="_Toc45177249"/>
       <w:bookmarkStart w:id="34" w:name="_Toc105410914"/>
       <w:bookmarkStart w:id="35" w:name="_Toc106193896"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc206589079"/>
-      <w:r>
+      <w:bookmarkStart w:id="36" w:name="_Toc235608125"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Method 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="340F167F" w14:textId="4EF57174" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="340F167F" w14:textId="66B56CF9" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="004720FD">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001E7D39">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Method 1 for calculation of emissions of CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B3166B" w:rsidRPr="004720FD">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> released from the production of cement clinker is derived from the National Greenhouse methodology published </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3166B" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:tooltip="A link to the National Greenhouse Account Factors on the Department of Climate Change, Energy the Environment and Water's website" w:history="1">
-        <w:r w:rsidR="00B3166B">
+        <w:r w:rsidR="00B3166B" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>National Greenhouse Account</w:t>
         </w:r>
         <w:bookmarkStart w:id="37" w:name="_Ref134442895"/>
-        <w:r w:rsidR="00B3166B">
+        <w:r w:rsidR="00B3166B" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> Factors</w:t>
         </w:r>
         <w:bookmarkStart w:id="38" w:name="_Ref137540799"/>
-        <w:r w:rsidR="00BF2F73">
+        <w:r w:rsidR="00BF2F73" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="FootnoteReference"/>
             <w:color w:val="006C93" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:footnoteReference w:id="12"/>
         </w:r>
         <w:bookmarkEnd w:id="37"/>
         <w:bookmarkEnd w:id="38"/>
       </w:hyperlink>
-      <w:r w:rsidR="00B3166B">
+      <w:r w:rsidR="00B3166B" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B3166B">
+      <w:r w:rsidR="00B3166B" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="00F52986">
+      <w:r w:rsidR="00F52986" w:rsidRPr="00BF2AD0">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00B3166B">
-[...11 lines deleted...]
-      <w:r w:rsidR="00E36B6D">
+      <w:r w:rsidR="00B3166B" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> Department of Climate Change, Energy, the Environment and Water (DCCEEW). </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36B6D" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">This method </w:t>
       </w:r>
-      <w:r w:rsidRPr="004720FD">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>involves the collection of data on the quantities of cement clinker and cement kiln dust produced</w:t>
       </w:r>
-      <w:r w:rsidR="19D1A37B" w:rsidRPr="004720FD">
+      <w:r w:rsidR="19D1A37B" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004720FD">
-[...5 lines deleted...]
-      <w:r w:rsidR="004701CB">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> the use of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">specified emission factors for cement clinker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83E74">
+        <w:t>and carbon-bearing non-fuel raw material, and the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> actual or presumed degree of calcination of cement kiln dust produced </w:t>
+      </w:r>
+      <w:r w:rsidR="004701CB" w:rsidRPr="00BF2AD0">
         <w:t>from</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="616B7ADF">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> production of cement clinker during the year. Section 4.4 of the NGER Measurement Determination sets out the calculations for </w:t>
+      </w:r>
+      <w:r w:rsidR="616B7ADF" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ethod 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DEE359" w14:textId="0436E04D" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005732F8">
+    <w:p w14:paraId="41DEE359" w14:textId="0436E04D" w:rsidR="003D527E" w:rsidRPr="00F94FA0" w:rsidRDefault="003D527E" w:rsidP="005732F8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc45176995"/>
       <w:bookmarkStart w:id="40" w:name="_Toc45177250"/>
       <w:bookmarkStart w:id="41" w:name="_Toc105410915"/>
       <w:bookmarkStart w:id="42" w:name="_Toc106193897"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc206589080"/>
-      <w:r>
+      <w:bookmarkStart w:id="43" w:name="_Toc235608126"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Method 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="1EC4A5AD" w14:textId="658F1AD9" w:rsidR="003D527E" w:rsidRPr="004720FD" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="1EC4A5AD" w14:textId="658F1AD9" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="004720FD">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Method 2 requires the derivation of more accurate, facility-specific emission factors to generate more accurate estimates of emissions of</w:t>
       </w:r>
-      <w:r w:rsidR="007A628C">
+      <w:r w:rsidR="007A628C" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004720FD" w:rsidDel="007A628C">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="007A628C">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidRPr="004720FD">
-[...17 lines deleted...]
-      <w:r w:rsidR="62CDE6AF">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> from the production process. It utilises sampling and analysis of the clinker outputs to estimate the composition of its contents and, from an understanding of the chemical reactions involved in the calcination, the derivation of facility-specific emission factors. The fractions of calcium oxide and magnesium oxide in subsection 4.5(2) should only include the calcium oxide and magnesium oxide that were derived from carbonate sources and produced from the operations of the facility. Section 4.5 of the NGER Measurement Determination sets out the calculations for </w:t>
+      </w:r>
+      <w:r w:rsidR="62CDE6AF" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">ethod 2, with sections 4.6 and 4.7 setting out the general requirements for sampling and analysis of cement clinker. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7914973D" w14:textId="25043743" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00C945F0">
+    <w:p w14:paraId="7914973D" w14:textId="25043743" w:rsidR="003D527E" w:rsidRPr="00F94FA0" w:rsidRDefault="003D527E" w:rsidP="00C945F0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc45176996"/>
       <w:bookmarkStart w:id="45" w:name="_Toc45177251"/>
       <w:bookmarkStart w:id="46" w:name="_Toc105410916"/>
       <w:bookmarkStart w:id="47" w:name="_Toc106193898"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc206589081"/>
-      <w:r>
+      <w:bookmarkStart w:id="48" w:name="_Toc235608127"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Method 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
-    <w:p w14:paraId="25FB049C" w14:textId="3E05D445" w:rsidR="003D527E" w:rsidRPr="00E830B0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="25FB049C" w14:textId="04F68CFE" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004720FD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="414F9D18">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Method 3 is based on the Tier 3 approach in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00BC08F7" w:rsidRPr="00BC08F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Chapter 2.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A863D9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidR="00BC08F7">
+        <w:t xml:space="preserve"> of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC08F7" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>2006 IPCC Guidelines for National Greenhouse Gas Inventories</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="73DA9EC8">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">(2006 IPCC Guidelines). This method requires sampling and analysis of the raw materials to determine the qualities that affect emission levels such as the raw material’s pure carbonate content. Section 4.8 of the NGER Measurement Determination sets out the calculations for </w:t>
+      </w:r>
+      <w:r w:rsidR="73DA9EC8" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">ethod 3, with sections 4.9 and 4.10 setting out the general requirements for sampling and analysis of carbonates. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EC9B7B" w14:textId="6B4CFA9D" w:rsidR="003D527E" w:rsidRDefault="00EF539C" w:rsidP="00EF539C">
+    <w:p w14:paraId="29EC9B7B" w14:textId="39932D0D" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="00EF539C" w:rsidP="00EF539C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc45176997"/>
       <w:bookmarkStart w:id="50" w:name="_Toc45177252"/>
       <w:bookmarkStart w:id="51" w:name="_Toc105410917"/>
       <w:bookmarkStart w:id="52" w:name="_Toc106193899"/>
-      <w:bookmarkStart w:id="53" w:name="_Toc206589082"/>
-      <w:r>
+      <w:bookmarkStart w:id="53" w:name="_Toc235608128"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00C945F0">
+      <w:r w:rsidR="00C945F0" w:rsidRPr="00BF2AD0">
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="00822157">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t>Lime Production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w14:paraId="75158A1C" w14:textId="0CFC3AAD" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="75158A1C" w14:textId="133BBB00" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Lime is a chemical use</w:t>
       </w:r>
-      <w:r w:rsidR="00AB513D">
+      <w:r w:rsidR="00AB513D" w:rsidRPr="00BF2AD0">
         <w:t>d</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> in metallurgy and construction. Lime is produced by heating carbonate raw materials in a kiln. During this process,</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3710">
+      <w:r w:rsidR="00FA3710" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00FA3710">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00FA3710">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77B5F">
+        <w:t>released</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446468BB" w14:textId="206A1E9C" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Lime kiln dust may be produced as part of the lime production process and can be recycled through the system. At the end of the process some lime kiln dust may remain. The quantity of kiln dust produced impacts on the emissions estimate and is included in the methods as the quantity of lime kiln dust lost </w:t>
       </w:r>
-      <w:r w:rsidR="00752C1A">
+      <w:r w:rsidR="00752C1A" w:rsidRPr="00BF2AD0">
         <w:t>because of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> the production of lime.</w:t>
       </w:r>
-      <w:r w:rsidDel="003E4FBD">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="003E4FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B056FE">
+      <w:r w:rsidR="00B056FE" w:rsidRPr="00BF2AD0">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00B056FE">
+      <w:r w:rsidR="00B056FE" w:rsidRPr="00BF2AD0">
         <w:br/>
         <w:t xml:space="preserve">Emissions </w:t>
       </w:r>
-      <w:r w:rsidR="00E472FD">
+      <w:r w:rsidR="00E472FD" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">from the production of lime (other than the in-house production of lime in the ferrous metals industry) </w:t>
       </w:r>
-      <w:r w:rsidR="00CB472D">
+      <w:r w:rsidR="00CB472D" w:rsidRPr="00BF2AD0">
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00E472FD">
+      <w:r w:rsidR="00E472FD" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> estimated under Division 4.2.2</w:t>
       </w:r>
-      <w:r w:rsidR="00C41E9D">
+      <w:r w:rsidR="00C41E9D" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> of the NGER Measurement Determinatio</w:t>
       </w:r>
-      <w:r w:rsidR="00193409">
+      <w:r w:rsidR="00193409" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">n. See section 2.2.1 to 2.2.3, below, for more information. </w:t>
       </w:r>
-      <w:r w:rsidR="00C41E9D">
+      <w:r w:rsidR="00C41E9D" w:rsidRPr="00BF2AD0">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C41E9D">
+      <w:r w:rsidR="00C41E9D" w:rsidRPr="00BF2AD0">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Emissions from the </w:t>
       </w:r>
-      <w:r w:rsidDel="00D50585">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00D50585">
         <w:t xml:space="preserve">in-house </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">production of lime </w:t>
       </w:r>
-      <w:r w:rsidDel="009819C0">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="009819C0">
         <w:t>in the</w:t>
       </w:r>
-      <w:r w:rsidR="009E5CD7">
+      <w:r w:rsidR="009E5CD7" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">metals industry </w:t>
       </w:r>
-      <w:r w:rsidR="00D016E2">
+      <w:r w:rsidR="00D016E2" w:rsidRPr="00BF2AD0">
         <w:t>are</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> estimated under Division 4.2.</w:t>
       </w:r>
-      <w:r w:rsidDel="00AF3D6D">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00AF3D6D">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00AF3D6D">
+      <w:r w:rsidR="00AF3D6D" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">of the NGER Measurement Determination. </w:t>
       </w:r>
-      <w:r w:rsidDel="009E15B3">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="009E15B3">
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Use_of_carbonates" w:history="1">
-        <w:r w:rsidDel="009E15B3">
+        <w:r w:rsidRPr="00BF2AD0" w:rsidDel="009E15B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>s</w:t>
-[...6 lines deleted...]
-          <w:t>ection 2.3 of this guidance</w:t>
+          <w:t>section 2.3 of this guidance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="009E15B3">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="009E15B3">
         <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B12ACCB" w14:textId="1B1EFA6E" w:rsidR="003D527E" w:rsidRDefault="001174DB" w:rsidP="008760A8">
+    <w:p w14:paraId="5B12ACCB" w14:textId="1B1EFA6E" w:rsidR="003D527E" w:rsidRPr="00F94FA0" w:rsidRDefault="001174DB" w:rsidP="008760A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc45176998"/>
       <w:bookmarkStart w:id="55" w:name="_Toc45177253"/>
       <w:bookmarkStart w:id="56" w:name="_Toc105410918"/>
       <w:bookmarkStart w:id="57" w:name="_Toc106193900"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc206589083"/>
-      <w:r>
+      <w:bookmarkStart w:id="58" w:name="_Toc235608129"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">2.2.1 </w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Method 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
-    <w:p w14:paraId="767BBFEF" w14:textId="6D9DA5B1" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="767BBFEF" w14:textId="261CE4BF" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Method 1 </w:t>
       </w:r>
-      <w:r w:rsidR="00752C1A">
+      <w:r w:rsidR="00752C1A" w:rsidRPr="00BF2AD0">
         <w:t>to produce</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> lime is derived from the National Greenhouse Account</w:t>
       </w:r>
-      <w:r w:rsidR="00C15D8A">
+      <w:r w:rsidR="00C15D8A" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">methodology </w:t>
       </w:r>
-      <w:r w:rsidR="006F4E28">
-[...6 lines deleted...]
-        <w:r w:rsidR="006F4E28">
+      <w:r w:rsidR="006F4E28" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">published in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:tooltip="A link to the National Greenhouse Account Factors on the Department of Climate Change, Energy the Environment and Water's website" w:history="1">
+        <w:r w:rsidR="006F4E28" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>National Greenhouse Account Factors</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009D43CE">
+      <w:r w:rsidR="009D43CE" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="006C93" w:themeColor="accent3"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F4E28" w:rsidDel="00C16A6B">
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidR="006F4E28" w:rsidRPr="00BF2AD0" w:rsidDel="00C16A6B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F4E28">
+      <w:r w:rsidR="006F4E28" w:rsidRPr="00BF2AD0">
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidR="00C16A6B">
+      <w:r w:rsidR="00C16A6B" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F4E28">
-[...5 lines deleted...]
-      <w:r w:rsidR="005E7E41">
+      <w:r w:rsidR="006F4E28" w:rsidRPr="00BF2AD0">
+        <w:t>DCCEEW.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7E41" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00247AA5">
+      <w:r w:rsidR="00247AA5" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">This method </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">involves the multiplication of the quantity of lime produced by </w:t>
+      </w:r>
+      <w:r w:rsidR="008A287D">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00225C5A">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="000D64BD">
+        <w:t xml:space="preserve"> Australia-specific</w:t>
+      </w:r>
+      <w:r w:rsidR="008A287D" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>emission factor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047F2C03" w14:textId="73CAA7AB" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lime is also produced using varying grades of limestone which contain impurities such as </w:t>
       </w:r>
-      <w:r w:rsidDel="00AB5717">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00AB5717">
         <w:t>magnesium carbonate (</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>MgCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E830B0">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidDel="00AB5717">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00AB5717">
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">. For </w:t>
       </w:r>
-      <w:r w:rsidR="71F271D7">
+      <w:r w:rsidR="71F271D7" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ethod 1 estimation, default emission factors have been provided for lime produced using limestone with higher concentrations of magnesium carbonate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC8300E" w14:textId="408F300D" w:rsidR="003D527E" w:rsidRPr="00EC0B95" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="1DC8300E" w14:textId="408F300D" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Section 4.13 of the NGER Measurement Determination sets out the calculations for </w:t>
       </w:r>
-      <w:r w:rsidR="5D376179">
+      <w:r w:rsidR="5D376179" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ethod 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E84F12" w14:textId="70CDF691" w:rsidR="003D527E" w:rsidRDefault="005260EB" w:rsidP="008760A8">
+    <w:p w14:paraId="23E84F12" w14:textId="70CDF691" w:rsidR="003D527E" w:rsidRPr="00F94FA0" w:rsidRDefault="005260EB" w:rsidP="008760A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc45176999"/>
       <w:bookmarkStart w:id="60" w:name="_Toc45177254"/>
       <w:bookmarkStart w:id="61" w:name="_Toc105410919"/>
       <w:bookmarkStart w:id="62" w:name="_Toc106193901"/>
-      <w:bookmarkStart w:id="63" w:name="_Toc206589084"/>
-      <w:r>
+      <w:bookmarkStart w:id="63" w:name="_Toc235608130"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">2.2.2 </w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Method 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
-    <w:p w14:paraId="222E320B" w14:textId="421871BB" w:rsidR="003D527E" w:rsidRPr="00312761" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="222E320B" w14:textId="421871BB" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00312761">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Method 2 requires the derivation of more accurate, facility-specific emission factors to generate more accurate estimates of emissions of</w:t>
       </w:r>
-      <w:r w:rsidR="00F161A0">
+      <w:r w:rsidR="00F161A0" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00312761" w:rsidDel="00F161A0">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00F161A0">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidRPr="00312761">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> from the production process. It utilises sampling and analysis of the lime outputs to estimate the composition of its contents and, from an understanding of the chemical reactions involved in the consumption of carbonate (calcination), the derivation of facility-specific emission factors. Method 2 also factors in any carbon dioxide captured for permanent storage. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614294EE" w14:textId="50332FF9" w:rsidR="003D527E" w:rsidRPr="00312761" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r w:rsidRPr="00312761">
+    <w:p w14:paraId="614294EE" w14:textId="50332FF9" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Section 4.14 of the NGER Measurement Determination sets out the calculations for </w:t>
       </w:r>
-      <w:r w:rsidR="10FABD5B">
+      <w:r w:rsidR="10FABD5B" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00312761">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">ethod 2, with sections 4.15 and 4.16 setting out the general requirements for sampling and analysis of the lime produced. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4782EE9A" w14:textId="56C447B6" w:rsidR="00D55128" w:rsidRDefault="00D55128" w:rsidP="008760A8">
+    <w:p w14:paraId="4782EE9A" w14:textId="56C447B6" w:rsidR="00D55128" w:rsidRPr="00F94FA0" w:rsidRDefault="00D55128" w:rsidP="008760A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc235608131"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">2.2.3 Method </w:t>
       </w:r>
-      <w:r w:rsidR="003044EE">
+      <w:r w:rsidR="003044EE" w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
-    <w:p w14:paraId="207B7C68" w14:textId="3325ADA2" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="207B7C68" w14:textId="0F752AF4" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EC0B95">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Method 3 is based on the Tier 3 approach in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00584B0D" w:rsidRPr="00584B0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Chapter 2.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00584B0D">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidR="00584B0D">
+        <w:t xml:space="preserve"> of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00584B0D" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>2006 IPCC Guidelines. This method requires sampling and analysis of the raw materials for qualities that affect emission levels such as the material’s pure carbonate content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C605435" w14:textId="1CDB0A80" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Section 4.17 of the NGER Measurement Determination sets out the calculations for </w:t>
       </w:r>
-      <w:r w:rsidR="523E90F0">
+      <w:r w:rsidR="523E90F0" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ethod 3, with sections 4.18 and 4.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF04BF">
+      <w:r w:rsidR="00BF04BF" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">19 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">setting out the general requirements for sampling and analysis of each carbonate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568B5875" w14:textId="51C01F37" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="568B5875" w14:textId="51C01F37" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:hanging="556"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Use_of_carbonates"/>
       <w:bookmarkStart w:id="66" w:name="_Use__"/>
       <w:bookmarkStart w:id="67" w:name="_Toc45177001"/>
       <w:bookmarkStart w:id="68" w:name="_Toc45177256"/>
       <w:bookmarkStart w:id="69" w:name="_Toc105410921"/>
       <w:bookmarkStart w:id="70" w:name="_Toc106193903"/>
       <w:bookmarkStart w:id="71" w:name="_Ref137540543"/>
       <w:bookmarkStart w:id="72" w:name="_Ref137540549"/>
-      <w:bookmarkStart w:id="73" w:name="_Toc206589086"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc235608132"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Use of carbonates for production of a product other than cement clinker, </w:t>
       </w:r>
-      <w:r w:rsidR="00D55128">
+      <w:r w:rsidR="00D55128" w:rsidRPr="00BF2AD0">
         <w:t>lime,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> or soda ash</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
-    <w:p w14:paraId="3ACD6D3A" w14:textId="789B5892" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="3ACD6D3A" w14:textId="789B5892" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Division 4.2.3 of the NGER Measurement Determination </w:t>
       </w:r>
-      <w:r w:rsidR="001B1853">
+      <w:r w:rsidR="001B1853" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">applies to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>reporting of</w:t>
       </w:r>
-      <w:r w:rsidDel="00907D54">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00907D54">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>consumption or any other use of carbonates that generates</w:t>
       </w:r>
-      <w:r w:rsidR="00FD6AE6">
+      <w:r w:rsidR="00FD6AE6" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00FD6AE6">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00FD6AE6">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> emissions other than the production of cement clinker</w:t>
       </w:r>
-      <w:r w:rsidR="008D2114">
+      <w:r w:rsidR="008D2114" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> lime</w:t>
       </w:r>
-      <w:r w:rsidR="00F41283">
+      <w:r w:rsidR="00F41283" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>soda ash</w:t>
       </w:r>
-      <w:r w:rsidR="00FA6BF7">
+      <w:r w:rsidR="00FA6BF7" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
-      <w:r w:rsidR="00B725EB">
+      <w:r w:rsidR="00B725EB" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> application</w:t>
       </w:r>
-      <w:r w:rsidR="00C3617B">
+      <w:r w:rsidR="00C3617B" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> of carbonates </w:t>
       </w:r>
-      <w:r w:rsidR="00F03CFC">
+      <w:r w:rsidR="00F03CFC" w:rsidRPr="00BF2AD0">
         <w:t>to soil</w:t>
       </w:r>
-      <w:r w:rsidR="008F2C60">
+      <w:r w:rsidR="008F2C60" w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00F27F23">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00F27F23">
         <w:t xml:space="preserve">Carbon dioxide emissions from the production of cement clinker and lime are addressed in Divisions 4.2.1 and 4.2.2; </w:t>
       </w:r>
-      <w:r w:rsidR="00F4556C">
+      <w:r w:rsidR="00F4556C" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidDel="00F27F23">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00F27F23">
         <w:t>soda ash is addressed in Division 4.2.4</w:t>
       </w:r>
-      <w:r w:rsidR="00F4556C">
+      <w:r w:rsidR="00F4556C" w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003C1207">
+      <w:r w:rsidR="003C1207" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4556C">
+      <w:r w:rsidR="00F4556C" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Examples of </w:t>
       </w:r>
-      <w:r w:rsidDel="00B542A6">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00B542A6">
         <w:t xml:space="preserve">activities that may be likely to use carbonates that generate emissions </w:t>
       </w:r>
-      <w:r w:rsidR="000776C7">
+      <w:r w:rsidR="000776C7" w:rsidRPr="00BF2AD0">
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00453B50">
+      <w:r w:rsidR="00453B50" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> listed in Section 4.20</w:t>
       </w:r>
-      <w:r w:rsidR="0065479B">
+      <w:r w:rsidR="0065479B" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B35C89">
+      <w:r w:rsidR="00B35C89" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> including in-house production of lime in the metals industry</w:t>
       </w:r>
-      <w:r w:rsidR="007C7B9B">
+      <w:r w:rsidR="007C7B9B" w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0065479B">
+      <w:r w:rsidR="0065479B" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00453B50">
+      <w:r w:rsidR="00453B50" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E4130C" w14:textId="5303CE86" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="75E4130C" w14:textId="5303CE86" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>One process where limestone is consumed is the production of phosphoric acid from phosphate rock using the ‘wet process’. The</w:t>
       </w:r>
-      <w:r w:rsidDel="00D3470B">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00D3470B">
         <w:t xml:space="preserve"> carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> emissions result from a secondary reaction in which limestone present in the phosphate rock reacts with the acid. The emissions associated with the consumption of limestone during phosphoric acid production should be reported under Division 4.2.3. The quantity of limestone in the phosphate rock must be known to apply the methods outlined.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9393AB" w14:textId="404ED027" w:rsidR="004959E2" w:rsidRPr="006F6A94" w:rsidRDefault="009B4C3C" w:rsidP="003D527E">
+    <w:p w14:paraId="6D9393AB" w14:textId="404ED027" w:rsidR="004959E2" w:rsidRPr="00BF2AD0" w:rsidRDefault="009B4C3C" w:rsidP="003D527E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F868F8" w:rsidDel="00D3470B">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Section 4.21 of the NGER Measurement Determination prescribes the available methods for estimating emission from calcination or any other use of carbonates that produces </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00D3470B">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F868F8">
-[...21 lines deleted...]
-    <w:p w14:paraId="49BBB06A" w14:textId="7A227576" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="008760A8">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> in an industrial process (other than production of cement clinker, lime, or soda ash).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BBB06A" w14:textId="7A227576" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="008760A8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="74" w:name="_Soda__"/>
       <w:bookmarkStart w:id="75" w:name="_Toc45177002"/>
       <w:bookmarkStart w:id="76" w:name="_Toc45177257"/>
       <w:bookmarkStart w:id="77" w:name="_Toc105410922"/>
       <w:bookmarkStart w:id="78" w:name="_Toc106193904"/>
-      <w:bookmarkStart w:id="79" w:name="_Toc206589087"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc235608133"/>
       <w:bookmarkEnd w:id="74"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Soda ash </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>use</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> and production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
-    <w:p w14:paraId="406BB27E" w14:textId="3AA1ACBC" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="406BB27E" w14:textId="3AA1ACBC" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="007E6920">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Division 4.2.4 addresses emissions from the consumption and from the production of soda ash. The consumption of soda ash generates</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6920" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B217EB" w:rsidDel="007E6920">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="007E6920">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B217EB">
-[...8 lines deleted...]
-      <w:r w:rsidR="003D063D">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> emissions regardless of the industry that consumes the product. Examples of industries that use soda ash are given in Section 4.26 of the NGER Measurement Determination.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D063D" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAB5965" w14:textId="271D14EC" w:rsidR="003D527E" w:rsidRDefault="00C551BC" w:rsidP="008760A8">
+    <w:p w14:paraId="7EAB5965" w14:textId="271D14EC" w:rsidR="003D527E" w:rsidRPr="00F94FA0" w:rsidRDefault="00C551BC" w:rsidP="008760A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="80" w:name="_Toc45177003"/>
       <w:bookmarkStart w:id="81" w:name="_Toc45177258"/>
       <w:bookmarkStart w:id="82" w:name="_Toc105410923"/>
       <w:bookmarkStart w:id="83" w:name="_Toc106193905"/>
-      <w:bookmarkStart w:id="84" w:name="_Toc206589088"/>
-      <w:r>
+      <w:bookmarkStart w:id="84" w:name="_Toc235608134"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00087632">
+      <w:r w:rsidR="00087632" w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00E23F54">
+      <w:r w:rsidR="00E23F54" w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Soda</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> ash use</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
     </w:p>
-    <w:p w14:paraId="535998FD" w14:textId="7EC7CAE8" w:rsidR="00581DD4" w:rsidRPr="002C7FEA" w:rsidRDefault="00581DD4" w:rsidP="00DC6A85">
+    <w:p w14:paraId="535998FD" w14:textId="7EC7CAE8" w:rsidR="00581DD4" w:rsidRPr="00BF2AD0" w:rsidRDefault="00581DD4" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Subdivision 4.2.4.1 of the NGER Measurement Determination sets out the methods for estimating emissions from the activity that uses soda ash.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354F42D4" w14:textId="77777777" w:rsidR="00591587" w:rsidDel="007C058E" w:rsidRDefault="00591587" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="354F42D4" w14:textId="77777777" w:rsidR="00591587" w:rsidRPr="00BF2AD0" w:rsidDel="007C058E" w:rsidRDefault="00591587" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Method 1 </w:t>
       </w:r>
-      <w:r w:rsidR="000A0780">
+      <w:r w:rsidR="000A0780" w:rsidRPr="00BF2AD0">
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> Method 4</w:t>
       </w:r>
-      <w:r w:rsidR="00AF45B6">
+      <w:r w:rsidR="00AF45B6" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
-      <w:r w:rsidDel="00AF45B6">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00AF45B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>available for estimating emission</w:t>
       </w:r>
-      <w:r w:rsidR="00F05CF1">
+      <w:r w:rsidR="00F05CF1" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
-      <w:r w:rsidR="007E6920">
+      <w:r w:rsidR="007E6920" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="007E6920">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="007E6920">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidR="00480BB3">
+      <w:r w:rsidR="00480BB3" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> from consumption </w:t>
       </w:r>
-      <w:r w:rsidR="006D44B9">
+      <w:r w:rsidR="006D44B9" w:rsidRPr="00BF2AD0">
         <w:t>of soda ash</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000A0780">
+      <w:r w:rsidR="000A0780" w:rsidRPr="00BF2AD0">
         <w:t>No</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> method 2 or 3 </w:t>
       </w:r>
-      <w:r w:rsidR="00261A69">
+      <w:r w:rsidR="00261A69" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidR="000A0780">
+      <w:r w:rsidR="000A0780" w:rsidRPr="00BF2AD0">
         <w:t>available.</w:t>
       </w:r>
-      <w:r w:rsidR="007E6920">
+      <w:r w:rsidR="007E6920" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB0B61B" w14:textId="66F973DA" w:rsidR="00F72672" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...6 lines deleted...]
-      <w:r w:rsidR="007D41BC" w:rsidRPr="006F6A94">
+    <w:p w14:paraId="1EB0B61B" w14:textId="66F973DA" w:rsidR="00F72672" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Method 1 is derived from the methodology used for the National Greenhouse Accounts</w:t>
+      </w:r>
+      <w:r w:rsidR="007D41BC" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="007D41BC" w:rsidRPr="006F6A94">
+      <w:r w:rsidR="007D41BC" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> NOTEREF _Ref134442895 \h </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D41BC">
+        <w:instrText xml:space="preserve"> NOTEREF _Ref134442895 \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007D41BC" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D41BC" w:rsidRPr="006F6A94">
+      </w:r>
+      <w:r w:rsidR="007D41BC" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-      </w:r>
-      <w:r w:rsidR="007D41BC" w:rsidRPr="006F6A94">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AB0633" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB0633">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="007D41BC" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="006C6050">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E31CD9">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>. It involves the multiplication of the quantity of soda ash consumed in the production process by the emission factor for soda ash.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31CD9" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> Section </w:t>
       </w:r>
-      <w:r w:rsidR="00F72672">
+      <w:r w:rsidR="00F72672" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">4.29 of the NGER Measurement Determination sets out the calculations for </w:t>
       </w:r>
-      <w:r w:rsidR="0602B6E3">
+      <w:r w:rsidR="0602B6E3" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00F72672">
+      <w:r w:rsidR="00F72672" w:rsidRPr="00BF2AD0">
         <w:t>ethod 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632E5996" w14:textId="4DCC3EDD" w:rsidR="00FB3451" w:rsidRDefault="00FB3451" w:rsidP="00FB3451">
+    <w:p w14:paraId="632E5996" w14:textId="4DCC3EDD" w:rsidR="00FB3451" w:rsidRPr="00BF2AD0" w:rsidRDefault="00FB3451" w:rsidP="00FB3451">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C7FEA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Part 1.3 of the NGER Measurement Determination sets out the requirements and calculation for </w:t>
       </w:r>
-      <w:r w:rsidR="435972C8">
+      <w:r w:rsidR="435972C8" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7FEA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ethod 4.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BBAE7D" w14:textId="177C6474" w:rsidR="003D527E" w:rsidRDefault="009D1ACB" w:rsidP="001451FC">
+    <w:p w14:paraId="39BBAE7D" w14:textId="177C6474" w:rsidR="003D527E" w:rsidRPr="00F94FA0" w:rsidRDefault="009D1ACB" w:rsidP="001451FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Toc235608135"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">2.4.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00E23F54">
+      <w:r w:rsidR="00E23F54" w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Soda ash production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
-    <w:p w14:paraId="727D5C3A" w14:textId="42B3B5C5" w:rsidR="002C7FEA" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="727D5C3A" w14:textId="42B3B5C5" w:rsidR="002C7FEA" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B217EB">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Emissions from soda ash production arise from the consumption of fuels for energy and from the calcination of limestone and sodium bicarbonate. The production of soda ash is a multi-step process involving the generation and reabsorption of</w:t>
       </w:r>
-      <w:r w:rsidR="00CF3C4B">
+      <w:r w:rsidR="00CF3C4B" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B217EB" w:rsidDel="00CF3C4B">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00CF3C4B">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B217EB">
-[...8 lines deleted...]
-      <w:r w:rsidR="00CF3C4B">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>. To obtain a more accurate estimation of emissions from the consumption of fuels and calcination processes, a carbon balance approach is taken.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3C4B" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281FCF82" w14:textId="17087659" w:rsidR="00416BED" w:rsidRDefault="004A6ED7" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="281FCF82" w14:textId="17087659" w:rsidR="00416BED" w:rsidRPr="00BF2AD0" w:rsidRDefault="004A6ED7" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Subdivision</w:t>
       </w:r>
-      <w:r w:rsidR="00EC73FB">
+      <w:r w:rsidR="00EC73FB" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> 4.2.4.2</w:t>
       </w:r>
-      <w:r w:rsidR="00447336">
+      <w:r w:rsidR="00447336" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> of the Measurement </w:t>
       </w:r>
-      <w:r w:rsidR="009F7824">
+      <w:r w:rsidR="009F7824" w:rsidRPr="00BF2AD0">
         <w:t>Determination</w:t>
       </w:r>
-      <w:r w:rsidR="00447336">
+      <w:r w:rsidR="00447336" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB449C">
+      <w:r w:rsidR="00AB449C" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">sets out the methods </w:t>
       </w:r>
-      <w:r w:rsidR="007D7217">
+      <w:r w:rsidR="007D7217" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">for estimating </w:t>
       </w:r>
-      <w:r w:rsidR="001264F7">
+      <w:r w:rsidR="001264F7" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">emission </w:t>
       </w:r>
-      <w:r w:rsidR="0055041A">
+      <w:r w:rsidR="0055041A" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">from the activity </w:t>
       </w:r>
-      <w:r w:rsidR="00FC3E5E">
+      <w:r w:rsidR="00FC3E5E" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="00AB4C9F">
+      <w:r w:rsidR="00AB4C9F" w:rsidRPr="00BF2AD0">
         <w:t>produces soda ash</w:t>
       </w:r>
-      <w:r w:rsidR="00681B22">
+      <w:r w:rsidR="00681B22" w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059149CE" w14:textId="77777777" w:rsidR="004819DC" w:rsidRDefault="004819DC">
+    <w:p w14:paraId="059149CE" w14:textId="77777777" w:rsidR="004819DC" w:rsidRPr="00BF2AD0" w:rsidRDefault="004819DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc45177005"/>
       <w:bookmarkStart w:id="87" w:name="_Toc45177260"/>
       <w:bookmarkStart w:id="88" w:name="_Toc105410925"/>
       <w:bookmarkStart w:id="89" w:name="_Toc106193907"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5893C98C" w14:textId="603C54E2" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="5893C98C" w14:textId="603C54E2" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:hanging="556"/>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc206589090"/>
-      <w:r>
+      <w:bookmarkStart w:id="90" w:name="_Toc235608136"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
         <w:t>Measurement of quantity of carbonates consumed and products derived from carbonates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
     </w:p>
-    <w:p w14:paraId="38A7D6B4" w14:textId="09017B85" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="38A7D6B4" w14:textId="09017B85" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Division 4.2.5 sets out how quantities of carbonates consumed from the operation of the activity and the quantities of products derived from carbonates and produced from the operation of the activity are to be estimated and used to work out the emissions released from the consumption and production of carbonates. The quantities determined under Division 4.2.5 are input into the calculations of the estimated emissions of facilities that are constituted by the production of cement clinker, the production of lime, the calcination of carbonates in an industrial process, or the use and production of soda ash.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE8A7EB" w14:textId="6185B04D" w:rsidR="006A7D11" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="2EE8A7EB" w14:textId="6185B04D" w:rsidR="006A7D11" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
-      <w:r w:rsidR="00120418">
+      <w:r w:rsidR="00120418" w:rsidRPr="00BF2AD0">
         <w:t>4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> criteria available for the estimation of the quantities of carbonates, or quantities of products derived from carbonates, reflecting differing levels of measurement effort and precision: criterion A, criterion AA, criterion AAA, and criterion BBB.</w:t>
       </w:r>
-      <w:r w:rsidR="00DA63C9">
+      <w:r w:rsidR="00DA63C9" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> These criteria </w:t>
       </w:r>
-      <w:r w:rsidR="00557066">
+      <w:r w:rsidR="00557066" w:rsidRPr="00BF2AD0">
         <w:t>are explained in Section 4.35 of the NGER Measurement Determination.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00144E38">
+      <w:r w:rsidR="00144E38" w:rsidRPr="00BF2AD0">
         <w:t>See</w:t>
       </w:r>
-      <w:r w:rsidR="00DF45EA">
+      <w:r w:rsidR="00DF45EA" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A35E2F">
+      <w:r w:rsidR="00A35E2F" w:rsidRPr="00BF2AD0">
         <w:t>Section</w:t>
       </w:r>
-      <w:r w:rsidR="00323CC6">
+      <w:r w:rsidR="00323CC6" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> 3 of the</w:t>
       </w:r>
-      <w:r w:rsidR="006A7F2F">
+      <w:r w:rsidR="006A7F2F" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:tooltip="A link to the Methods and measurement criteria guide on the Clean Energy Regulator website" w:history="1">
-        <w:r w:rsidR="006A7F2F" w:rsidRPr="006A7F2F">
+      <w:hyperlink r:id="rId36" w:tooltip="A link to the Methods and measurement criteria guide on the Clean Energy Regulator website" w:history="1">
+        <w:r w:rsidR="006A7F2F" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Methods and measurement criteria guideline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB1DC9">
+      <w:r w:rsidR="00BB1DC9" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
-[...1 lines deleted...]
-      <w:r w:rsidDel="00FC0ECA">
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00FC0ECA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC0ECA">
+      <w:r w:rsidR="00FC0ECA" w:rsidRPr="00BF2AD0">
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00CD0072">
+      <w:r w:rsidR="00CD0072" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="0004759D">
+      <w:r w:rsidR="0004759D" w:rsidRPr="00BF2AD0">
         <w:t>requirement</w:t>
       </w:r>
-      <w:r w:rsidR="000E3C27">
+      <w:r w:rsidR="000E3C27" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="0004759D">
+      <w:r w:rsidR="0004759D" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00F4459D">
+      <w:r w:rsidR="00F4459D" w:rsidRPr="00BF2AD0">
         <w:t>compliant</w:t>
       </w:r>
-      <w:r w:rsidR="009C77A1">
+      <w:r w:rsidR="009C77A1" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> reporting</w:t>
       </w:r>
-      <w:r w:rsidR="00E71ABA">
+      <w:r w:rsidR="00E71ABA" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0004759D">
+      <w:r w:rsidR="0004759D" w:rsidRPr="00BF2AD0">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00A97F0F">
+      <w:r w:rsidR="00A97F0F" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00337A1A">
+      <w:r w:rsidR="00337A1A" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">measurement </w:t>
       </w:r>
-      <w:r w:rsidR="00A35E2F">
+      <w:r w:rsidR="00A35E2F" w:rsidRPr="00BF2AD0">
         <w:t>criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE415CA" w14:textId="462AE9C5" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="6DE415CA" w14:textId="73B1A401" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Under the NGER Regulations, the criterion chosen by the reporter to estimate carbonate inputs and outputs must be reported. The reference in sections 4.37 and 4.38 of the NGER Measurement Determination to ‘measuring equipment calibrated to a measurement requirement’ means calibrated to a specific characteristic, such as a unit of weight, that is traceable to a measurement requirement provided for under the </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00C153B7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>National Measurement Act 1960</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C153B7">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
         </w:rPr>
-        <w:t>National Measurement Act 1960</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="65DC5AB8" w:rsidRPr="7EFEDF6C">
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidR="65DC5AB8" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">or any instrument made under that act for that equipment, or a measurement requirement under an equivalent standard for that </w:t>
       </w:r>
-      <w:r w:rsidR="000A6A75">
+      <w:r w:rsidR="000A6A75" w:rsidRPr="00BF2AD0">
         <w:t>characteristic</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6224CBFC" w14:textId="29F1ACE0" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="6224CBFC" w14:textId="29F1ACE0" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Section 4.37 of the NGER Measurement Determination provides that for measurement of carbonates consumed for an activity, measured data (using measuring equipment calibrated to a measurement requirement) for carbonates delivered at the point of sale would also meet the criterion AAA under certain circumstances. These circumstances are that the change in the stockpile of carbonates for the activity during the year amounts to less than 1% of the total consumption of the carbonates from the operation of the activity on average during the year, and that the stockpile of the carbonates for the activity at the beginning of the reporting year is less than 5% of the total consumption of the carbonates from the operation of the activity during the year.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B26813" w14:textId="1E1ABEEF" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="38B26813" w14:textId="1E1ABEEF" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">The simplified measurement of consumption criterion (criterion BBB) is available in those cases where the reporter does not purchase their carbonates and where the reporter does not have metering equipment installed that meets the requirements of criterion AAA. In these cases, reporters should estimate consumption using metering devices or measurement techniques in practice in the industry. Such measurements would need to meet the criteria set out in </w:t>
       </w:r>
-      <w:r w:rsidR="00111006">
+      <w:r w:rsidR="00111006" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">ection 1.13 of the NGER Measurement Determination of transparency, comparability, </w:t>
       </w:r>
-      <w:r w:rsidR="00C81499">
+      <w:r w:rsidR="00C81499" w:rsidRPr="00BF2AD0">
         <w:t>accuracy,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> and completeness. Such data would be classified and reported as ‘BBB’ data. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB5BFB7" w14:textId="4CBE7AF4" w:rsidR="005F78BC" w:rsidRDefault="003D527E" w:rsidP="00C81499">
-      <w:r>
+    <w:p w14:paraId="3FB5BFB7" w14:textId="4CBE7AF4" w:rsidR="005F78BC" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00C81499">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>The restriction on the choice of criterion at subsection 4.35(3) of the NGER Measurement Determination is designed to ensure time series consistency of the measurements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D9B48D" w14:textId="492B204D" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00C81499">
-      <w:r>
+    <w:p w14:paraId="17D9B48D" w14:textId="492B204D" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00C81499">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F0412B" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005C0C5C">
+    <w:p w14:paraId="15F0412B" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00F94FA0" w:rsidRDefault="003D527E" w:rsidP="005C0C5C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="91" w:name="_Toc45177006"/>
       <w:bookmarkStart w:id="92" w:name="_Toc45177261"/>
       <w:bookmarkStart w:id="93" w:name="_Toc105410926"/>
       <w:bookmarkStart w:id="94" w:name="_Toc106193908"/>
-      <w:bookmarkStart w:id="95" w:name="_Toc206589091"/>
-      <w:r>
+      <w:bookmarkStart w:id="95" w:name="_Toc235608137"/>
+      <w:r w:rsidRPr="00F94FA0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Chemical industry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
     </w:p>
-    <w:p w14:paraId="3D00CE16" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="3D00CE16" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Part 4.3 of the NGER Measurement Determination applies to any chemical industry that generates emissions of carbon dioxide by using fuels as feedstocks or as carbon reductants, as described below. Nitric acid production is also addressed below.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EEF60F" w14:textId="0C1D7093" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="62EEF60F" w14:textId="0C1D7093" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">It is intended that estimations of fuel quantities consumed for industrial process purposes be performed in the same manner as fuels consumed by combustion in Chapter 2 of the NGER Measurement Determination.  </w:t>
       </w:r>
-      <w:r w:rsidR="00607AFD">
+      <w:r w:rsidR="00607AFD" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:r w:rsidR="00CD3277">
+      <w:r w:rsidR="00CD3277" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:tooltip="A link to the Estimating emissions and energy from fuel combustion guide on the Clean Energy Regulator website" w:history="1">
-        <w:r w:rsidR="001C6B20" w:rsidRPr="007076E9">
+      <w:hyperlink r:id="rId38" w:tooltip="A link to the Estimating emissions and energy from fuel combustion guide on the Clean Energy Regulator website" w:history="1">
+        <w:r w:rsidR="001C6B20" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Estimating emission</w:t>
         </w:r>
-        <w:r w:rsidR="00AD0CB5">
+        <w:r w:rsidR="00AD0CB5" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
-        <w:r w:rsidR="001C6B20" w:rsidRPr="007076E9">
+        <w:r w:rsidR="001C6B20" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> and energy from fuel combustion guideline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB1DC9">
+      <w:r w:rsidR="00BB1DC9" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="000D5D90">
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidR="000D5D90" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> for more information</w:t>
       </w:r>
-      <w:r w:rsidR="001C6B20">
+      <w:r w:rsidR="001C6B20" w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04629603" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="04629603" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Other sources of emissions arising from the production of the products listed below, such as from the combustion of fuels for energy purposes, are not described in this chapter and must be estimated using the methods described in other chapters of the NGER Measurement Determination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5521AE88" w14:textId="6B78A0FD" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
+    <w:p w14:paraId="5521AE88" w14:textId="6B78A0FD" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="96" w:name="_Toc106193909"/>
       <w:bookmarkStart w:id="97" w:name="_Toc45177007"/>
       <w:bookmarkStart w:id="98" w:name="_Toc45177262"/>
       <w:bookmarkStart w:id="99" w:name="_Toc105410927"/>
       <w:bookmarkStart w:id="100" w:name="_Toc106193910"/>
-      <w:bookmarkStart w:id="101" w:name="_Toc206589092"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc235608138"/>
       <w:bookmarkEnd w:id="96"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Ammonia production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
-    <w:p w14:paraId="08316F27" w14:textId="2558E958" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="08316F27" w14:textId="3CEB2029" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Ammonia production involves the consumption of fossil fuels for both energy and non-energy purposes. Carbon dioxide emissions are generated in the primary steam reforming process in which the source of fuel, commonly natural gas, is used to derive hydrogen. This is an example where natural gas is consumed for its non-energy purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B81D32D" w14:textId="0ED15552" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="6B81D32D" w14:textId="0ED15552" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Emissions from the use of natural gas for its energy value should be separated from its non-energy purposes, if possible. Emissions and fuels consumed for energy should be estimated using methods within the NGER Measurement Determination provided for fuel combustion. Emissions and fuel use</w:t>
       </w:r>
-      <w:r w:rsidR="6D946205">
+      <w:r w:rsidR="6D946205" w:rsidRPr="00BF2AD0">
         <w:t>d</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> as an input into ammonia production should be estimated using methods provided in Division 4.3.1. If this separation cannot be completed then, to minimise the risk of duplication or omission</w:t>
       </w:r>
-      <w:r w:rsidR="25D7FA80">
+      <w:r w:rsidR="25D7FA80" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> all emissions from the use of gas in</w:t>
       </w:r>
-      <w:r w:rsidR="00F07CE3">
+      <w:r w:rsidR="00F07CE3" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07CE3" w:rsidDel="00F07CE3">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00F07CE3">
         <w:t>ammonia</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> production should be included within the industrial processes sector using methods detailed in Division 4.3.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8F6566" w14:textId="545559C1" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...3 lines deleted...]
-      <w:r w:rsidR="7FFECEA7">
+    <w:p w14:paraId="0E31E43B" w14:textId="1A5E227C" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Carbon dioxide can be deducted from your emissions estimate under </w:t>
+      </w:r>
+      <w:r w:rsidR="7FFECEA7" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006C04AD">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">ethod 1, 2 and 3 if it was captured and transferred from the facility. This is listed as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> within the calculation.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">If multiple fuels are used, each fuel must be entered as a separate activity with individual emissions estimations. Apportionment of </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C04AD">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> must be performed as per the criteria listed within subsection 4.42(2) of the NGER Measurement Determination.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1DD64211" w14:textId="70D6E979" w:rsidR="001D4F1E" w:rsidRDefault="001D4F1E" w:rsidP="001D4F1E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Matters to be Identified (MTBI) are required and listed within Schedule 4 of the NGER Measurement Determination. </w:t>
+      </w:r>
+      <w:r w:rsidR="009139AA">
+        <w:t xml:space="preserve">If a </w:t>
+      </w:r>
+      <w:r w:rsidR="009139AA" w:rsidRPr="009139AA">
+        <w:t xml:space="preserve">blended fuel </w:t>
+      </w:r>
+      <w:r w:rsidR="009139AA">
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r w:rsidR="009139AA" w:rsidRPr="009139AA">
+        <w:t>consumed at a facility</w:t>
+      </w:r>
+      <w:r w:rsidR="009139AA">
+        <w:t xml:space="preserve"> for the purposes of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81BD4">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81BD4" w:rsidRPr="00C81BD4">
+        <w:t>mmonia production</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81BD4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00040F17">
+        <w:t xml:space="preserve">additional MTBIs must be reported </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55357">
+        <w:t xml:space="preserve">(Part 4 source 3F of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="00A55357" w:rsidRPr="007C285B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>NGER Measurement Determination</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00300508">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidR="00A55357">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7BBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D23C2F0" w14:textId="77777777" w:rsidR="001D4F1E" w:rsidRPr="00BF2AD0" w:rsidRDefault="001D4F1E" w:rsidP="003D527E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D527E" w14:paraId="3D3808B6" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="3D3808B6" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE6F5F8" w14:textId="77777777" w:rsidR="00F57EB2" w:rsidRPr="00F57EB2" w:rsidRDefault="00F57EB2" w:rsidP="00F57EB2">
+          <w:p w14:paraId="5BE6F5F8" w14:textId="77777777" w:rsidR="00F57EB2" w:rsidRPr="00F94FA0" w:rsidRDefault="00F57EB2" w:rsidP="00F57EB2">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="102" w:name="_Toc206589093"/>
-            <w:r w:rsidRPr="00F57EB2">
+            <w:bookmarkStart w:id="102" w:name="_Toc235608139"/>
+            <w:r w:rsidRPr="00F94FA0">
               <w:rPr>
-                <w:b/>
                 <w:bCs w:val="0"/>
+                <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Hydrogen production or consumption</w:t>
             </w:r>
             <w:bookmarkEnd w:id="102"/>
-            <w:r w:rsidRPr="00F57EB2">
+            <w:r w:rsidRPr="00F94FA0">
               <w:rPr>
-                <w:b/>
                 <w:bCs w:val="0"/>
+                <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B0D6DBF" w14:textId="01F824C7" w:rsidR="003D527E" w:rsidRPr="000221EC" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="2B0D6DBF" w14:textId="01F824C7" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hydrogen produced or consumed during ammonia</w:t>
             </w:r>
-            <w:r w:rsidR="00F07CE3">
+            <w:r w:rsidR="00F07CE3" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>production must be reported as per Chapter 6 of the NGER Measurement Determination</w:t>
             </w:r>
-            <w:r w:rsidR="00D8631D">
+            <w:r w:rsidR="00D8631D" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29B2FD2B" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
+    <w:p w14:paraId="29B2FD2B" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="103" w:name="_Toc105410928"/>
       <w:bookmarkStart w:id="104" w:name="_Toc105411031"/>
       <w:bookmarkStart w:id="105" w:name="_Toc106193911"/>
       <w:bookmarkStart w:id="106" w:name="_Toc105410929"/>
       <w:bookmarkStart w:id="107" w:name="_Toc105411032"/>
       <w:bookmarkStart w:id="108" w:name="_Toc106193912"/>
       <w:bookmarkStart w:id="109" w:name="_Toc45177008"/>
       <w:bookmarkStart w:id="110" w:name="_Toc45177263"/>
       <w:bookmarkStart w:id="111" w:name="_Toc105410930"/>
       <w:bookmarkStart w:id="112" w:name="_Toc106193913"/>
-      <w:bookmarkStart w:id="113" w:name="_Toc206589094"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc235608140"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Nitric acid production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
     </w:p>
-    <w:p w14:paraId="52A7264C" w14:textId="69611E8C" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="52A7264C" w14:textId="0E28D63B" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="005006CC">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DB042F">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>The manufacture of nitric acid (HNO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005006CC">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>) generates nitrous oxide (N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="005006CC">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>O)</w:t>
+      </w:r>
+      <w:r w:rsidR="5908B993" w:rsidRPr="00BF2AD0">
+        <w:t>, which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> is a by-product of the high temperature catalytic oxidation of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="001E2748">
+        <w:t>ammonia (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>NH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="001E2748">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="5908B993">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005006CC">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>. The pressure used in</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2748" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r w:rsidDel="001E2748">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="001E2748">
         <w:t>nitric acid</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> production will affect the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>amount</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> of emissions. Under </w:t>
       </w:r>
-      <w:r w:rsidR="4D10108E">
+      <w:r w:rsidR="4D10108E" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">ethod 1, default emission factors are available for the </w:t>
       </w:r>
-      <w:r w:rsidR="006F2D1E">
+      <w:r w:rsidR="006F2D1E" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>broad categories of production plants. Method 2 requires periodic emissions monitoring for the determination of a more accurate emission factor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71751CFB" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
+    <w:p w14:paraId="71751CFB" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="114" w:name="_Toc45177009"/>
       <w:bookmarkStart w:id="115" w:name="_Toc45177264"/>
       <w:bookmarkStart w:id="116" w:name="_Toc105410931"/>
       <w:bookmarkStart w:id="117" w:name="_Toc106193914"/>
-      <w:bookmarkStart w:id="118" w:name="_Toc206589095"/>
-      <w:r>
+      <w:bookmarkStart w:id="118" w:name="_Toc235608141"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Adipic acid production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
     </w:p>
-    <w:p w14:paraId="34E5AE30" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="34E5AE30" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D31A4">
-[...29 lines deleted...]
-    <w:p w14:paraId="55F29C4B" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Adipic acid is a long-chain organic acid with the Internal Union of Pure and Applied Chemistry (IUPAC) name of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>hexanedioic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> acid. Adipic acid is manufactured from the oxidation of a cyclohexanone/cyclohexanol mixture, known as ketone-alcohol oil (KA oil), by nitric acid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A583B94" w14:textId="7F598899" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">No method is prescribed within the NGER Legislation for estimating emissions released in the production of adipic acid. Section 4.50 of the NGER Measurement Determination provides that reporters must use one of the methods set out in section 3.4 of the 2006 IPCC Guidelines for measuring emissions from the manufacture of adipic acid, subject to section 1.18 of the NGER Measurement Determination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F29C4B" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="119" w:name="_Toc45177010"/>
       <w:bookmarkStart w:id="120" w:name="_Toc45177265"/>
       <w:bookmarkStart w:id="121" w:name="_Toc105410932"/>
       <w:bookmarkStart w:id="122" w:name="_Toc106193915"/>
-      <w:bookmarkStart w:id="123" w:name="_Toc206589096"/>
-      <w:r>
+      <w:bookmarkStart w:id="123" w:name="_Toc235608142"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Carbide production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
     </w:p>
-    <w:p w14:paraId="5762C8EE" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="5762C8EE" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA63B4">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Carbides are a type of compound where a metal and carbon are bonded, often in stoichiometric equivalency. Division 4.3.4 of the NGER Measurement Determination refers to section 3.6 of the 2006 IPCC Guidelines, which relates to emissions of carbon dioxide from the manufacture of silicon carbide (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>SiC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>) and calcium carbide (CaC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C32A95" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="004D31A4" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="03C32A95" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Silicon carbide is used as an artificial abrasive, while calcium carbide is important in the manufacture of acetylene and as a reductant in electric arc steel furnaces.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71453A9E" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...10 lines deleted...]
-    <w:p w14:paraId="07E6AAD9" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
+    <w:p w14:paraId="71453A9E" w14:textId="45995D39" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">No method is prescribed within the NGER Legislation for estimating emissions released in the production of carbide. Section 4.52 of the NGER Measurement Determination provides that reporters must use one of the methods set out in section 3.6 of the 2006 IPCC Guidelines for measuring emissions from the manufacture of carbides, subject to section 1.18 of the NGER Measurement Determination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E6AAD9" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="124" w:name="_Toc45177011"/>
       <w:bookmarkStart w:id="125" w:name="_Toc45177266"/>
       <w:bookmarkStart w:id="126" w:name="_Toc105410933"/>
       <w:bookmarkStart w:id="127" w:name="_Toc106193916"/>
-      <w:bookmarkStart w:id="128" w:name="_Toc206589097"/>
-      <w:r>
+      <w:bookmarkStart w:id="128" w:name="_Toc235608143"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Chemical or mineral production, other than carbide production, using a carbon reductant or carbon anode</w:t>
       </w:r>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
     </w:p>
-    <w:p w14:paraId="37350C97" w14:textId="7C8C431F" w:rsidR="003D527E" w:rsidRPr="00685536" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="37350C97" w14:textId="7C8C431F" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00685536">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Emissions of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685536" w:rsidDel="00BB1127">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00BB1127">
         <w:t xml:space="preserve"> carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685536">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00693C49">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> released from the use of carbon reductants or carbon anodes in the production of chemical or mineral products (other than the production of carbide) should be estimated using methods provided in Division 4.3.5 of the NGER Measurement Determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0930DAD2" w14:textId="078C6C1A" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="00535DC6" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>To</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00693C49">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> deduct</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00693C49" w:rsidDel="00BB1127">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidDel="00BB1127">
         <w:t xml:space="preserve"> carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00693C49">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> captured for permanent storage reporters are required to use </w:t>
       </w:r>
-      <w:r w:rsidR="5F1EDE80">
+      <w:r w:rsidR="5F1EDE80" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00693C49">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t>ethod 2 or higher</w:t>
       </w:r>
-      <w:r w:rsidR="00D67147">
+      <w:r w:rsidR="00D67147" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> methods</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00693C49">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t>. These higher methods provide a more accurate estimate of the</w:t>
       </w:r>
-      <w:r w:rsidR="00D31EBC">
+      <w:r w:rsidR="00D31EBC" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00693C49" w:rsidDel="00D31EBC">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidDel="00D31EBC">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00693C49">
-[...2 lines deleted...]
-      <w:r w:rsidR="0777B3EA">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> emissions than </w:t>
+      </w:r>
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="0777B3EA" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00693C49">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t>ethod 1, the default method. As the</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00693C49" w:rsidDel="00D31EBC">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidDel="00D31EBC">
         <w:t xml:space="preserve"> carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00693C49">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> captured is deducted from the emissions estimate it is necessary to have a greater level of accuracy in the emissions estimate than is achieved using </w:t>
       </w:r>
-      <w:r w:rsidR="1B07F51D">
+      <w:r w:rsidR="1B07F51D" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E" w:rsidRPr="00693C49">
-[...6 lines deleted...]
-    <w:p w14:paraId="32475539" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
+        <w:t>ethod 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32475539" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="129" w:name="_Toc45177012"/>
       <w:bookmarkStart w:id="130" w:name="_Toc45177267"/>
       <w:bookmarkStart w:id="131" w:name="_Toc105410934"/>
       <w:bookmarkStart w:id="132" w:name="_Toc106193917"/>
-      <w:bookmarkStart w:id="133" w:name="_Toc206589098"/>
-      <w:r>
+      <w:bookmarkStart w:id="133" w:name="_Toc235608144"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Sodium cyanide production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
     </w:p>
-    <w:p w14:paraId="759D489D" w14:textId="311BDD9D" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="759D489D" w14:textId="311BDD9D" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Division 4.3.6 of the NGER Measurement Determination concerns emissions of</w:t>
       </w:r>
-      <w:r w:rsidR="00AA03C2">
+      <w:r w:rsidR="00AA03C2" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00AA03C2">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00AA03C2">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="00AA03C2">
+      <w:r w:rsidR="00AA03C2" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00AA03C2">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00AA03C2">
         <w:t>nitrous oxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> released from the production of sodium cyanide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2750C723" w14:textId="4B3C760C" w:rsidR="006A07B8" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="2750C723" w14:textId="4B3C760C" w:rsidR="006A07B8" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Depending on the production process employed, emissions of</w:t>
       </w:r>
-      <w:r w:rsidR="00AA03C2">
+      <w:r w:rsidR="00AA03C2" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00AA03C2">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00AA03C2">
         <w:t>carbon dioxide and nitrous oxide</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="4D8538BD" w:rsidRPr="00244621">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> may result. Nitrous oxide can only be estimated using </w:t>
+      </w:r>
+      <w:r w:rsidR="4D8538BD" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00244621">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C17BF">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">ethod 4 under Part 1.3 or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:tooltip="A link to the Eaggregated facility reporting percentage estimates and incidental emissions guide on the Clean Energy Regulator website" w:history="1">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>incidental emissions reporting provisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00FF6517">
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">. Carbon dioxide emissions can be estimated using </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6517" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00244621">
-[...5 lines deleted...]
-      <w:r w:rsidR="00DE2DB9">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>ethod 1 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2DB9" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ection 4.</w:t>
       </w:r>
-      <w:r w:rsidR="0004278F">
+      <w:r w:rsidR="0004278F" w:rsidRPr="00BF2AD0">
         <w:t>55</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00FF6517">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6517" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00726407">
+      <w:r w:rsidR="00726407" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">ethod </w:t>
       </w:r>
-      <w:r w:rsidRPr="00244621">
-[...5 lines deleted...]
-      <w:r w:rsidR="00DE2DB9">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>2 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2DB9" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ection 4.</w:t>
       </w:r>
-      <w:r w:rsidR="00E261A9">
+      <w:r w:rsidR="00E261A9" w:rsidRPr="00BF2AD0">
         <w:t>56</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00FF6517">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6517" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00726407">
+      <w:r w:rsidR="00726407" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">ethod </w:t>
       </w:r>
-      <w:r w:rsidRPr="00244621">
-[...5 lines deleted...]
-      <w:r w:rsidR="00DE2DB9">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>3 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2DB9" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ection 4.</w:t>
       </w:r>
-      <w:r w:rsidR="00323EE3">
+      <w:r w:rsidR="00323EE3" w:rsidRPr="00BF2AD0">
         <w:t>57</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00FF6517">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6517" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="004239C1">
+      <w:r w:rsidR="004239C1" w:rsidRPr="00BF2AD0">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00726407">
+      <w:r w:rsidR="00726407" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">thod </w:t>
       </w:r>
-      <w:r w:rsidRPr="00244621">
-[...8 lines deleted...]
-      <w:r w:rsidR="00370444">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>4 (Part 1.3), or incidental reporting provisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00370444" w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13637964" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
+    <w:p w14:paraId="13637964" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="134" w:name="_Toc105410935"/>
       <w:bookmarkStart w:id="135" w:name="_Toc106193918"/>
-      <w:bookmarkStart w:id="136" w:name="_Toc206589099"/>
-      <w:r>
+      <w:bookmarkStart w:id="136" w:name="_Toc235608145"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Hydrogen production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
     </w:p>
-    <w:p w14:paraId="6A34AF84" w14:textId="1070E418" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
+    <w:p w14:paraId="6A34AF84" w14:textId="1070E418" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00DC6A85">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Division 4.3.7 of the NGER Measurement Determination concerns the emissions of</w:t>
       </w:r>
-      <w:r w:rsidR="002C51CF">
+      <w:r w:rsidR="002C51CF" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="002C51CF">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="002C51CF">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> released from the production of hydrogen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023E5205" w14:textId="1A890886" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="023E5205" w14:textId="1A890886" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">The Division is applicable when the requirements listed in </w:t>
       </w:r>
-      <w:r w:rsidR="006B5E52">
+      <w:r w:rsidR="006B5E52" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ection 4.60 of the NGER Measurement Determination are met:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDD2EFB" w14:textId="3D07D3D8" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
-[...41 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2BDD2EFB" w14:textId="3D07D3D8" w:rsidR="003D527E" w:rsidRPr="00A15C15" w:rsidRDefault="003D527E" w:rsidP="00F94FA0">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15C15">
+        <w:t>hydrogen is the main product at the facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F60309F" w14:textId="7056ED64" w:rsidR="003D527E" w:rsidRPr="00A15C15" w:rsidRDefault="003D527E" w:rsidP="00F94FA0">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15C15">
+        <w:t>the hydrogen is for use outside of the facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083621A7" w14:textId="51DE130F" w:rsidR="003D527E" w:rsidRPr="00A15C15" w:rsidRDefault="003D527E" w:rsidP="00F94FA0">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15C15">
         <w:t>the facility does not involve the production of</w:t>
       </w:r>
-      <w:r w:rsidR="00793001">
+      <w:r w:rsidR="00793001" w:rsidRPr="00A15C15">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00793001">
+      <w:r w:rsidRPr="00A15C15" w:rsidDel="00793001">
         <w:t>ammonia</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A15C15">
         <w:t xml:space="preserve"> with emissions reported under Division 4.3.1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB5A7A3" w14:textId="1250733D" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
-[...15 lines deleted...]
-      <w:r w:rsidR="003651F6">
+    <w:p w14:paraId="1FB5A7A3" w14:textId="1250733D" w:rsidR="003D527E" w:rsidRPr="00A15C15" w:rsidRDefault="003D527E" w:rsidP="00F94FA0">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15C15">
+        <w:t>the emissions from hydrogen production are not included under another method in this Determination appli</w:t>
+      </w:r>
+      <w:r w:rsidR="003651F6" w:rsidRPr="00A15C15">
         <w:t>c</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A15C15">
         <w:t>able to one or more primary products from the facility</w:t>
       </w:r>
-      <w:r w:rsidR="007230E2">
+      <w:r w:rsidR="007230E2" w:rsidRPr="00A15C15">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ECD2E3" w14:textId="2D32120F" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="16ECD2E3" w14:textId="2D32120F" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">If the requirements listed within </w:t>
       </w:r>
-      <w:r w:rsidR="006B5E52">
+      <w:r w:rsidR="006B5E52" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">ection 4.60 are met, </w:t>
       </w:r>
-      <w:r w:rsidR="00A70D5E">
+      <w:r w:rsidR="00A70D5E" w:rsidRPr="00BF2AD0">
         <w:t>emission</w:t>
       </w:r>
-      <w:r w:rsidR="002013B2">
+      <w:r w:rsidR="002013B2" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00A70D5E">
+      <w:r w:rsidR="00A70D5E" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> from </w:t>
       </w:r>
-      <w:r w:rsidR="00794067">
+      <w:r w:rsidR="00794067" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">hydrogen production must be estimated </w:t>
       </w:r>
-      <w:r w:rsidR="007F6306">
+      <w:r w:rsidR="007F6306" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">using </w:t>
       </w:r>
-      <w:r w:rsidR="00325928">
+      <w:r w:rsidR="00325928" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">methods </w:t>
       </w:r>
-      <w:r w:rsidR="008634D8">
+      <w:r w:rsidR="008634D8" w:rsidRPr="00BF2AD0">
         <w:t>listed in</w:t>
       </w:r>
-      <w:r w:rsidR="009C52DE">
+      <w:r w:rsidR="009C52DE" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B5E52">
+      <w:r w:rsidR="006B5E52" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="009C52DE">
+      <w:r w:rsidR="009C52DE" w:rsidRPr="00BF2AD0">
         <w:t>ection</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7109">
+      <w:r w:rsidR="00AD7109" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> 4.61</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00802891">
+      <w:r w:rsidR="00802891" w:rsidRPr="00BF2AD0">
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> must be included within your emissions and energy report. There is no minimum threshold of fuel consumption. If no fuels were consumed in the production of hydrogen (e.g. hydrogen was produced solely through electrolysis), an estimate must still be included, with the fuel type of ‘None Specified – No Fuel’.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16630A8F" w14:textId="7A03575D" w:rsidR="003D527E" w:rsidRDefault="00A21540" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="2DB203A3" w14:textId="77777777" w:rsidR="00E73B0F" w:rsidRDefault="00A21540" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
-      <w:r w:rsidR="5214A755">
+      <w:r w:rsidR="5214A755" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ethod 1, 2 or 3,</w:t>
       </w:r>
-      <w:r w:rsidDel="00793001">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00793001">
         <w:t xml:space="preserve"> carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> can be deducted from your emissions estimate if it was captured and transferred </w:t>
       </w:r>
-      <w:r w:rsidR="00360FFA">
+      <w:r w:rsidR="00360FFA" w:rsidRPr="00BF2AD0">
         <w:t>to another</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> facility. If multiple fuels are used, each fuel must be entered as a separate activity with individual emissions estimations. Apportionment of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00600705">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> must be performed as per the criteria listed within subsection 4.62(2) of the NGER Measurement Determination.</w:t>
       </w:r>
-      <w:r w:rsidR="00793001">
+      <w:r w:rsidR="00793001" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
+    </w:p>
+    <w:p w14:paraId="16630A8F" w14:textId="7478FC60" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Matters to be Identified (MTBI) are required and listed within Schedule 4 of the NGER Measurement Determination. These require you to list the tonnes of hydrogen produced from fossil fuels and from electrolysis. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73B0F">
+        <w:t xml:space="preserve">If a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73B0F" w:rsidRPr="009139AA">
+        <w:t xml:space="preserve">blended fuel </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73B0F">
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73B0F" w:rsidRPr="009139AA">
+        <w:t>consumed at a facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73B0F">
+        <w:t xml:space="preserve"> for the purposes of</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11818">
+        <w:t xml:space="preserve"> hydrogen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73B0F" w:rsidRPr="00C81BD4">
+        <w:t xml:space="preserve"> production</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73B0F">
+        <w:t xml:space="preserve">, additional MTBIs must be reported (Part 4 source </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2A0B">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73B0F">
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00E73B0F" w:rsidRPr="007C285B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>NGER Measurement Determination</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E73B0F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidR="00E73B0F">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D527E" w14:paraId="33709186" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="33709186" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="008D3D6C" w14:textId="77777777" w:rsidR="00F57EB2" w:rsidRPr="00F57EB2" w:rsidRDefault="00F57EB2" w:rsidP="00F57EB2">
+          <w:p w14:paraId="008D3D6C" w14:textId="77777777" w:rsidR="00F57EB2" w:rsidRPr="00631506" w:rsidRDefault="00F57EB2" w:rsidP="00F57EB2">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="137" w:name="_Toc206589100"/>
-            <w:r w:rsidRPr="00F57EB2">
+            <w:bookmarkStart w:id="137" w:name="_Toc235608146"/>
+            <w:r w:rsidRPr="00631506">
               <w:rPr>
-                <w:b/>
                 <w:bCs w:val="0"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogen production or consumption </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Hydrogen production or consumption</w:t>
             </w:r>
             <w:bookmarkEnd w:id="137"/>
+            <w:r w:rsidRPr="00631506">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7098DD59" w14:textId="76239FAF" w:rsidR="003D527E" w:rsidRPr="000221EC" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="7098DD59" w14:textId="76239FAF" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Energy production</w:t>
             </w:r>
-            <w:r w:rsidR="0068642E">
+            <w:r w:rsidR="0068642E" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:r w:rsidR="004D4C34">
+            <w:r w:rsidR="004D4C34" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>consumption</w:t>
             </w:r>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of hydrogen must be reported as per Chapter 6 of the NGER Measurement Determination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05D19AE4" w14:textId="4037AD4A" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005C0C5C">
+    <w:p w14:paraId="05D19AE4" w14:textId="4037AD4A" w:rsidR="003D527E" w:rsidRPr="00631506" w:rsidRDefault="003D527E" w:rsidP="005C0C5C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="138" w:name="_Toc135813554"/>
       <w:bookmarkStart w:id="139" w:name="_Toc137544643"/>
       <w:bookmarkStart w:id="140" w:name="_Toc137544689"/>
       <w:bookmarkStart w:id="141" w:name="_Toc137656473"/>
       <w:bookmarkStart w:id="142" w:name="_Toc140221182"/>
       <w:bookmarkStart w:id="143" w:name="_Toc140235460"/>
       <w:bookmarkStart w:id="144" w:name="_Toc140235507"/>
       <w:bookmarkStart w:id="145" w:name="_Toc105410936"/>
       <w:bookmarkStart w:id="146" w:name="_Toc105411039"/>
       <w:bookmarkStart w:id="147" w:name="_Toc106193919"/>
       <w:bookmarkStart w:id="148" w:name="_Toc45177013"/>
       <w:bookmarkStart w:id="149" w:name="_Toc45177268"/>
       <w:bookmarkStart w:id="150" w:name="_Ref72486161"/>
       <w:bookmarkStart w:id="151" w:name="_Toc105410937"/>
       <w:bookmarkStart w:id="152" w:name="_Toc106193920"/>
-      <w:bookmarkStart w:id="153" w:name="_Toc206589101"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc235608147"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
-      <w:r>
+      <w:r w:rsidRPr="00631506">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Metal industry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
     </w:p>
-    <w:p w14:paraId="552FCB5C" w14:textId="793B069E" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005A266C">
+    <w:p w14:paraId="552FCB5C" w14:textId="793B069E" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="005A266C">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Part 4.4 of the NGER Measurement Determination applies to</w:t>
       </w:r>
-      <w:r w:rsidR="00B22F3D">
+      <w:r w:rsidR="00B22F3D" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00B22F3D">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00B22F3D">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> emissions resulting from the production of certain metals. Perfluorocarbon emissions from aluminium production are also addressed in this part of the NGER Measurement Determination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2599660B" w14:textId="39972C6B" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="2599660B" w14:textId="39972C6B" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>The quantities of fuels consumed for industrial process purposes should be estimated in accordance with the same criteria as has been set out for fuels consumption listed within Chapter 2 of the NGER Measurement Determination. The relevant Divisions under Chapter 2 of the NGER Measurement Determination set out the specific requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EC7184" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="08EC7184" w14:textId="0FF3B62A" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Other sources of emissions </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40CA6">
+        <w:t>associated with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> the production of the products listed below, such as from the combustion of fuels for energy, are described </w:t>
+      </w:r>
+      <w:r w:rsidR="00005C96">
+        <w:t xml:space="preserve">elsewhere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">in the NGER Measurement Determination.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE5FFFD" w14:textId="5FCE71C2" w:rsidR="00607D03" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">A key aspect of many of the estimated emissions calculations for </w:t>
       </w:r>
-      <w:r w:rsidR="00AC7E2C">
+      <w:r w:rsidR="00AC7E2C" w:rsidRPr="00BF2AD0">
         <w:t>Part 4.4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> will be the ‘carbon mass balance’ approach. It is based on the concept that if a known amount of carbon has entered the process, and a known amount of carbon as left the process (either within the product, or as solid and liquid waste materials), then the difference between the input and known output must have been released as gaseous emissions.</w:t>
       </w:r>
-      <w:r w:rsidR="003E5CF2">
+      <w:r w:rsidR="003E5CF2" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77755246" w14:textId="53DF6C06" w:rsidR="00546AA5" w:rsidRDefault="00546AA5" w:rsidP="00015F49">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00546AA5">
+    <w:p w14:paraId="77755246" w14:textId="1584955D" w:rsidR="00546AA5" w:rsidRPr="00BF2AD0" w:rsidRDefault="00546AA5" w:rsidP="00015F49">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">When applying a ‘carbon mass balance’ approach, a ‘carbonaceous input material’ includes </w:t>
+      </w:r>
+      <w:r w:rsidR="008B6CD5">
+        <w:t xml:space="preserve">both </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>fuels that are listed in Schedule 1 of the NGER Regulations and any other carbon containing substance. For example, iron ore used in metal production must be reported as a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> carbonaceous input material in any carbon-mass balance emission estimation. The carbon contained in the iron ore is accounted for as a product, change in stock, or waste in the equation below. All sources of carbon are reported as </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> the Emissions and Energy Reporting System (EERS). </w:t>
+        <w:t xml:space="preserve"> carbonaceous input material in any carbon-mass balance emission estimation. The carbon contained in the iron ore is accounted for as a product, change in stock, or waste in the equation below. All sources of carbon are reported as MTBIs within the Emissions and Energy Reporting System (EERS). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="104"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9172"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D527E" w14:paraId="1D400B61" w14:textId="77777777">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="1D400B61" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="408948C1" w14:textId="691D8BDD" w:rsidR="00C5696A" w:rsidRPr="00C5696A" w:rsidRDefault="00C5696A" w:rsidP="00C5696A">
+          <w:p w14:paraId="408948C1" w14:textId="691D8BDD" w:rsidR="00C5696A" w:rsidRPr="00631506" w:rsidRDefault="00C5696A" w:rsidP="00C5696A">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="154" w:name="_Toc206589102"/>
-            <w:r w:rsidRPr="00C5696A">
+            <w:bookmarkStart w:id="154" w:name="_Toc235608148"/>
+            <w:r w:rsidRPr="00631506">
               <w:rPr>
-                <w:b/>
+                <w:noProof/>
               </w:rPr>
               <w:t>Carbon mass balance</w:t>
             </w:r>
             <w:bookmarkEnd w:id="154"/>
-            <w:r w:rsidRPr="00C5696A">
+            <w:r w:rsidRPr="00631506">
               <w:rPr>
-                <w:b/>
+                <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28F88D3A" w14:textId="09634636" w:rsidR="003D527E" w:rsidRPr="000221EC" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="28F88D3A" w14:textId="09634636" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The carbon mass balance can be simplified as:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="624EC435" w14:textId="0DEF05C2" w:rsidR="003D527E" w:rsidRPr="000221EC" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="624EC435" w14:textId="5F7C589C" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions = </w:t>
             </w:r>
-            <w:r w:rsidR="00D80B9E">
+            <w:r w:rsidR="00D80B9E" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Inputs </w:t>
             </w:r>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidR="009A59EB">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:softHyphen/>
-              <w:t xml:space="preserve">– (Products + </w:t>
+              <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00F83228">
+            <w:r w:rsidRPr="00BF2AD0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Products + </w:t>
+            </w:r>
+            <w:r w:rsidR="00F83228" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Change in </w:t>
             </w:r>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Stock</w:t>
             </w:r>
-            <w:r w:rsidR="0097103C">
+            <w:r w:rsidR="0097103C" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> + Waste)</w:t>
             </w:r>
-            <w:r w:rsidR="00D80B9E">
+            <w:r w:rsidR="00D80B9E" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> x 3.664</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02CA12CE" w14:textId="4E9EC452" w:rsidR="003D527E" w:rsidRPr="000221EC" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="02CA12CE" w14:textId="4E9EC452" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Note that a stock </w:t>
             </w:r>
-            <w:r w:rsidR="00E31003">
+            <w:r w:rsidR="00E31003" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>increase</w:t>
             </w:r>
-            <w:r w:rsidR="00BB196A" w:rsidRPr="000221EC">
+            <w:r w:rsidR="00BB196A" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> would be a </w:t>
             </w:r>
-            <w:r w:rsidR="00E31003">
+            <w:r w:rsidR="00E31003" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>positive</w:t>
             </w:r>
-            <w:r w:rsidR="00BB196A" w:rsidRPr="000221EC">
+            <w:r w:rsidR="00BB196A" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> value and</w:t>
             </w:r>
-            <w:r w:rsidR="00E31003">
+            <w:r w:rsidR="00E31003" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> increase</w:t>
             </w:r>
-            <w:r w:rsidR="00BB196A" w:rsidRPr="000221EC">
+            <w:r w:rsidR="00BB196A" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> the value of the second part of the equation.</w:t>
             </w:r>
-            <w:r w:rsidR="00E31003">
+            <w:r w:rsidR="00E31003" w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> A</w:t>
             </w:r>
-            <w:r w:rsidRPr="000221EC">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> stock decrease would be a negative value and reduce the value of the second part of the equation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D0157F7" w14:textId="5E9F8E62" w:rsidR="003D527E" w:rsidRDefault="00C5696A" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="3D0157F7" w14:textId="5E9F8E62" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="00C5696A" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t>All fuels and carbonaceous input</w:t>
       </w:r>
-      <w:r w:rsidR="00733F69">
+      <w:r w:rsidR="00733F69" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> material</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
-[...2 lines deleted...]
-      <w:r w:rsidR="0045140B">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="003D527E" w:rsidRPr="00631506">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>acquired by the facility</w:t>
+      </w:r>
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> during the reporting period must be entered into the above calculation within the ‘inputs’ component</w:t>
+      </w:r>
+      <w:r w:rsidR="0045140B" w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> This includes fuels and carbonaceous input</w:t>
       </w:r>
-      <w:r w:rsidR="00733F69">
+      <w:r w:rsidR="00733F69" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> material</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">s stored for later </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t>use, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="003D527E">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> not used in the activity within the reporting period.</w:t>
       </w:r>
-      <w:r w:rsidR="00D63288">
+      <w:r w:rsidR="00D63288" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77987365" w14:textId="1544CACC" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="77987365" w14:textId="2C76F83C" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
         <w:t>The quantity of unused fuels and carbonaceous input</w:t>
       </w:r>
-      <w:r w:rsidR="00733F69">
+      <w:r w:rsidR="00733F69" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> material</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00162882">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">s acquired by the facility during the reporting period are </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15EF7">
+        <w:t>included in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> the ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00162882" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Change in </w:t>
       </w:r>
-      <w:r w:rsidR="00B77B05">
+      <w:r w:rsidR="00B77B05" w:rsidRPr="00BF2AD0">
         <w:t>S</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>tock</w:t>
       </w:r>
-      <w:r w:rsidR="00B77B05">
+      <w:r w:rsidR="00B77B05" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>’ component of the above calculation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63827720" w14:textId="1AE6D797" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00635167">
+    <w:p w14:paraId="63827720" w14:textId="1AE6D797" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00635167">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="155" w:name="_Iron,_steel_or"/>
       <w:bookmarkStart w:id="156" w:name="_Toc45177014"/>
       <w:bookmarkStart w:id="157" w:name="_Toc45177269"/>
       <w:bookmarkStart w:id="158" w:name="_Toc105410938"/>
       <w:bookmarkStart w:id="159" w:name="_Toc106193921"/>
-      <w:bookmarkStart w:id="160" w:name="_Toc206589103"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc235608149"/>
       <w:bookmarkEnd w:id="155"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Iron, steel or other metal production using an </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>integrated metalworks</w:t>
       </w:r>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1F20E855" w14:textId="48F115AB" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005A266C">
+    <w:p w14:paraId="1F20E855" w14:textId="2A28CCF4" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="005A266C">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Division 4.4.1 of the NGER Measurement Determination applies to any facility that produces iron, steel or any metals produced using an </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>integrated metalworks</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidDel="005E527B">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">. Metals such as iron, steel, lead and silicon may be produced in an integrated metalworks where the metal and coke is produced on the same site. In this case it is </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86ED2">
+        <w:t xml:space="preserve">often </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">difficult to identify emissions attributable to each part of the production process. Accordingly, emissions are estimated from the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F79B1">
+        <w:t xml:space="preserve">combined </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>activity by estimating the inputs and outputs. The methods for estimating emissions of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="005E527B">
         <w:t xml:space="preserve"> carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> are based on a carbon balance approach, reducing the complexity of the calculation for these facilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7DD953" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Steel is also produced using an electric arc furnace (EAF) or similar process. While not considered an </w:t>
+    <w:p w14:paraId="4C7DD953" w14:textId="269242C5" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Steel </w:t>
+      </w:r>
+      <w:r w:rsidR="009F79B1">
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidR="009F79B1" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="009F79B1">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">produced using an electric arc furnace (EAF) or similar process. While not considered an </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>integrated metalworks</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>, emissions from iron or steel production using an EAF are to be estimated and reported within Division 4.4.1 of the NGER Measurement Determination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130713D5" w14:textId="5C97C025" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="130713D5" w14:textId="5C97C025" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Reporters are required to use </w:t>
       </w:r>
-      <w:r w:rsidR="014EAE70">
+      <w:r w:rsidR="014EAE70" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ethod 2 or higher to deduct</w:t>
       </w:r>
-      <w:r w:rsidR="007A2151">
+      <w:r w:rsidR="007A2151" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="007A2151">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="007A2151">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> captured for permanent storage. These higher methods provide a more accurate estimate of the</w:t>
       </w:r>
-      <w:r w:rsidR="007A2151">
+      <w:r w:rsidR="007A2151" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="007A2151">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="007A2151">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> emissions than under </w:t>
       </w:r>
-      <w:r w:rsidR="0606725C">
+      <w:r w:rsidR="0606725C" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ethod 1, the default method. As the</w:t>
       </w:r>
-      <w:r w:rsidDel="007A2151">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="007A2151">
         <w:t xml:space="preserve"> carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> captured is deducted from the emissions estimate it is necessary to have a greater level of accuracy in the emissions estimate than is achieved using </w:t>
       </w:r>
-      <w:r w:rsidR="4C59F262">
+      <w:r w:rsidR="4C59F262" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">ethod 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11907B38" w14:textId="308D84D4" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="11907B38" w14:textId="308D84D4" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Note that emissions from limestone and dolomite use in iron and steel production are to be reported under Division 4.2.3 of the NGER Measurement Determination – being ‘Use of carbonates to produce a product other than cement clinker, lime or soda ash’. See </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Use_of_carbonates" w:history="1">
-        <w:r w:rsidR="0060449F" w:rsidRPr="00446BC1">
+        <w:r w:rsidR="0060449F" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>section</w:t>
         </w:r>
-        <w:r w:rsidR="00446BC1" w:rsidRPr="00446BC1">
+        <w:r w:rsidR="00446BC1" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> 2.3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0060449F">
+      <w:r w:rsidR="0060449F" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>of this guideline for more information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED3C698" w14:textId="2980DC6D" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00635167">
+    <w:p w14:paraId="6ED3C698" w14:textId="2980DC6D" w:rsidR="003D527E" w:rsidRPr="00631506" w:rsidRDefault="003D527E" w:rsidP="00635167">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="42"/>
         </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="161" w:name="_Toc45177015"/>
       <w:bookmarkStart w:id="162" w:name="_Toc45177270"/>
       <w:bookmarkStart w:id="163" w:name="_Ref72486377"/>
       <w:bookmarkStart w:id="164" w:name="_Toc105410939"/>
       <w:bookmarkStart w:id="165" w:name="_Toc106193922"/>
-      <w:bookmarkStart w:id="166" w:name="_Toc206589104"/>
-      <w:r>
+      <w:bookmarkStart w:id="166" w:name="_Toc235608150"/>
+      <w:r w:rsidRPr="00631506">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Method 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
     </w:p>
-    <w:p w14:paraId="4D769859" w14:textId="6EE3C782" w:rsidR="003D527E" w:rsidRPr="007A7FA2" w:rsidRDefault="003D527E" w:rsidP="005A266C">
+    <w:p w14:paraId="4D769859" w14:textId="6EE3C782" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="005A266C">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B79CF">
-[...8 lines deleted...]
-      <w:r w:rsidR="0ED39D5B">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Section 4.66 of the NGER Measurement Determination sets out </w:t>
+      </w:r>
+      <w:r w:rsidR="0ED39D5B" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A7FA2">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>ethod 1 for the estimation of emissions from an integrated metalworks – a facility producing both a metal and coke. It specifies that emissions must be estimated using a carbon mass balance approach for the facility. Method 1 utilises carbon content factors listed in Schedule 3 in the NGER Measurement Determination. These carbon content factors are derived directly from the</w:t>
+      </w:r>
+      <w:r w:rsidR="003263B3" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B79CF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="007031B8" w:rsidDel="003263B3">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="003263B3">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidRPr="007031B8">
-[...5 lines deleted...]
-      <w:r w:rsidR="003932D6">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> emission factors. There are no carbon content factors specified for products or for waste by-products. It is </w:t>
+      </w:r>
+      <w:r w:rsidR="003932D6" w:rsidRPr="00BF2AD0">
         <w:t>CER</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A7FA2">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">’s view that these factors should be determined by the reporter based on the principles of </w:t>
       </w:r>
-      <w:r w:rsidR="00604326">
+      <w:r w:rsidR="00604326" w:rsidRPr="00BF2AD0">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A7FA2">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ection 1.13 of the NGER Measurement Determination, namely transparency, comparability, accuracy, and completeness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BF7429" w14:textId="130F7256" w:rsidR="003D527E" w:rsidRPr="002B79CF" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...12 lines deleted...]
-      <w:r w:rsidR="001127DD" w:rsidRPr="005C68D8">
+    <w:p w14:paraId="59BF7429" w14:textId="130F7256" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">The carbon mass balance approach requires fuels (or other carbonaceous input materials) to be estimated based on quantities of fuels delivered rather than consumed. Method 1 provides that the quantity of fuel or carbonaceous input material is to be estimated in accordance with criterion A as set out in Divisions 2.2.5, 2.3.6, 2.4.6 and 4.2.5 of the NGER Measurement Determination. However, if the fuel or carbonaceous input material is not acquired in a commercial transaction, the quantity can be estimated in accordance with industry practice, consistently with the principles in section 1.13 of the NGER Measurement Determination – transparency, comparability, </w:t>
+      </w:r>
+      <w:r w:rsidR="001127DD" w:rsidRPr="00BF2AD0">
         <w:t>accuracy,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C68D8">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> and completeness. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D81CF7" w14:textId="366C4900" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00635167">
+    <w:p w14:paraId="20D81CF7" w14:textId="366C4900" w:rsidR="003D527E" w:rsidRPr="00631506" w:rsidRDefault="003D527E" w:rsidP="00635167">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="42"/>
         </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="167" w:name="_Toc45177016"/>
       <w:bookmarkStart w:id="168" w:name="_Toc45177271"/>
       <w:bookmarkStart w:id="169" w:name="_Toc105410940"/>
       <w:bookmarkStart w:id="170" w:name="_Toc106193923"/>
-      <w:bookmarkStart w:id="171" w:name="_Toc206589105"/>
-      <w:r>
+      <w:bookmarkStart w:id="171" w:name="_Toc235608151"/>
+      <w:r w:rsidRPr="00631506">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Example – Estimating emissions from iron and steel production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
-      <w:r w:rsidR="00EE739B">
+      <w:r w:rsidR="00EE739B" w:rsidRPr="00631506">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> using Method 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="171"/>
     </w:p>
-    <w:p w14:paraId="1DDC01EE" w14:textId="440E390E" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005A266C">
+    <w:p w14:paraId="1DDC01EE" w14:textId="440E390E" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="005A266C">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Iron and steel production can involve integrated processes</w:t>
       </w:r>
-      <w:r w:rsidR="7C758B8E">
+      <w:r w:rsidR="7C758B8E" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> such as coke making and steel furnace operations within a facility. The complex carbon and energy flows within the integrated facility can make the estimation of total emissions difficult to estimate when a bottom-up approach is taken. The carbon mass balance provides a top-down approach that simplifies the emission estimation process, allowing the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
+        <w:t>emissions to be estimated as a whole, while considering the carbon input and outputs to the facility as well as stockpile changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C42C4E8" w14:textId="467261A4" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">An emission estimation example using the </w:t>
       </w:r>
-      <w:r w:rsidR="66807F04">
+      <w:r w:rsidR="66807F04" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>ethod 1 carbon balance approach is provided below. The example is of an integrated iron and steel facility that uses coke oven coke, coking coal and fuel oil to produce coke, iron</w:t>
       </w:r>
-      <w:r w:rsidR="23840832">
+      <w:r w:rsidR="23840832" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> and then steel. The facility also produces coal tar and waste containing carbon, in addition to experiencing fuel stock changes during the year. The relevant data for the integrated iron and steel facility is outlined in the table below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4888A9A9" w14:textId="4E8351A8" w:rsidR="003D527E" w:rsidRPr="00C5696A" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="4888A9A9" w14:textId="4E8351A8" w:rsidR="003D527E" w:rsidRPr="00631506" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C5696A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631506">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table 1 – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C5696A">
+        <w:t>Table 1 – Data inputs for integrated iron and steel carbon balance</w:t>
+      </w:r>
+      <w:r w:rsidR="006F58D0" w:rsidRPr="00631506">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006F58D0">
+        </w:rPr>
+        <w:t>. Units: tonnes (t), kilolitres (kL)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC48DF" w:rsidRPr="00631506">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DC48DF">
+        </w:rPr>
+        <w:t>, tC (tonne</w:t>
+      </w:r>
+      <w:r w:rsidR="007D45B1" w:rsidRPr="00631506">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007D45B1">
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC48DF" w:rsidRPr="00631506">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DC48DF">
+        </w:rPr>
+        <w:t xml:space="preserve"> of Carbon)</w:t>
+      </w:r>
+      <w:r w:rsidR="00062C02" w:rsidRPr="00631506">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblCellMar>
           <w:left w:w="113" w:type="dxa"/>
           <w:right w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2009"/>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="2010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D527E" w14:paraId="2A3E69DE" w14:textId="77777777" w:rsidTr="00763791">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="2A3E69DE" w14:textId="77777777" w:rsidTr="00763791">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE186C5" w14:textId="48EF5EDA" w:rsidR="003D527E" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="3DE186C5" w14:textId="48EF5EDA" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Fuel or product type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFC0D42" w14:textId="75BEA840" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="0FFC0D42" w14:textId="75BEA840" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Fuel delivered during the reporting year</w:t>
             </w:r>
-            <w:r w:rsidR="00BA1FEC">
+            <w:r w:rsidR="00BA1FEC" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BA1FEC">
+            <w:r w:rsidR="00BA1FEC" w:rsidRPr="00BF2AD0">
               <w:br/>
-              <w:t>(t or kL)</w:t>
+              <w:t xml:space="preserve">(t or </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BA1FEC" w:rsidRPr="00BF2AD0">
+              <w:t>kL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BA1FEC" w:rsidRPr="00BF2AD0">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="539560B6" w14:textId="59AA94E5" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="539560B6" w14:textId="59AA94E5" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Products produced and leaving the activity during the reporting year</w:t>
             </w:r>
-            <w:r w:rsidR="00062C02">
+            <w:r w:rsidR="00062C02" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> (t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24AC07C0" w14:textId="7A313F58" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="24AC07C0" w14:textId="7A313F58" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Change in stocks during the year</w:t>
             </w:r>
-            <w:r w:rsidR="00062C02">
+            <w:r w:rsidR="00062C02" w:rsidRPr="00BF2AD0">
               <w:br/>
               <w:t>(t)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B21E39" w14:textId="2769FBC5" w:rsidR="006F58D0" w:rsidRPr="006F6A94" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="76B21E39" w14:textId="2769FBC5" w:rsidR="006F58D0" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Carbon Content Factor (CCF)</w:t>
             </w:r>
-            <w:r w:rsidR="00062C02">
+            <w:r w:rsidR="00062C02" w:rsidRPr="00BF2AD0">
               <w:br/>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="006F58D0">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006F58D0" w:rsidRPr="00BF2AD0">
               <w:t>tC</w:t>
             </w:r>
-            <w:r w:rsidR="00DC48DF">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DC48DF" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006F58D0">
+            <w:r w:rsidR="006F58D0" w:rsidRPr="00BF2AD0">
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00DC48DF">
+            <w:r w:rsidR="00DC48DF" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006F58D0">
+            <w:r w:rsidR="006F58D0" w:rsidRPr="00BF2AD0">
               <w:t>t fuel</w:t>
             </w:r>
-            <w:r w:rsidR="00062C02">
+            <w:r w:rsidR="00062C02" w:rsidRPr="00BF2AD0">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w14:paraId="737E1362" w14:textId="77777777" w:rsidTr="00B84D9A">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="737E1362" w14:textId="77777777" w:rsidTr="00B84D9A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FCBA5C" w:themeColor="accent2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3770388C" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E">
+          <w:p w14:paraId="3770388C" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Coke oven coke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="673636F6" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="673636F6" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25E76EFC" w14:textId="23EA5817" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="25E76EFC" w14:textId="23EA5817" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>60,000</w:t>
             </w:r>
-            <w:r w:rsidR="001B6ADA">
+            <w:r w:rsidR="001B6ADA" w:rsidRPr="00BF2AD0">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A997770" w14:textId="387E6C80" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="3A997770" w14:textId="387E6C80" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>–5</w:t>
             </w:r>
-            <w:r w:rsidR="00EA77AA">
+            <w:r w:rsidR="00EA77AA" w:rsidRPr="00BF2AD0">
               <w:t>,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>000</w:t>
             </w:r>
-            <w:r w:rsidR="001B6ADA">
+            <w:r w:rsidR="001B6ADA" w:rsidRPr="00BF2AD0">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C87DEE0" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="2C87DEE0" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>0.789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w14:paraId="7B39D63E" w14:textId="77777777" w:rsidTr="00B84D9A">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="7B39D63E" w14:textId="77777777" w:rsidTr="00B84D9A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46BA98E7" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E">
-            <w:r>
+          <w:p w14:paraId="46BA98E7" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Coking coal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F88AAF5" w14:textId="7CFF82DC" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="7F88AAF5" w14:textId="7CFF82DC" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>750,000</w:t>
             </w:r>
-            <w:r w:rsidR="001B6ADA">
+            <w:r w:rsidR="001B6ADA" w:rsidRPr="00BF2AD0">
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00062C02">
+            <w:r w:rsidR="00062C02" w:rsidRPr="00BF2AD0">
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidR="00B774A4">
+            <w:r w:rsidR="00B774A4" w:rsidRPr="00BF2AD0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39137F6D" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="39137F6D" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0C4D58" w14:textId="114E9CD8" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="3C0C4D58" w14:textId="114E9CD8" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00EA77AA">
+            <w:r w:rsidR="00EA77AA" w:rsidRPr="00BF2AD0">
               <w:t>,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>000</w:t>
             </w:r>
-            <w:r w:rsidR="001B6ADA">
+            <w:r w:rsidR="001B6ADA" w:rsidRPr="00BF2AD0">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EFFED27" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="3EFFED27" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>0.752</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w14:paraId="5AE862E3" w14:textId="77777777" w:rsidTr="00B84D9A">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="5AE862E3" w14:textId="77777777" w:rsidTr="00B84D9A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74DD09FF" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E">
-            <w:r>
+          <w:p w14:paraId="74DD09FF" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Fuel oil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED5770B" w14:textId="2F007E54" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="5ED5770B" w14:textId="2F007E54" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00EA77AA">
+            <w:r w:rsidR="00EA77AA" w:rsidRPr="00BF2AD0">
               <w:t>,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>000</w:t>
             </w:r>
-            <w:r w:rsidR="001B6ADA">
+            <w:r w:rsidR="001B6ADA" w:rsidRPr="00BF2AD0">
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00062C02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00062C02" w:rsidRPr="00BF2AD0">
               <w:t>kL</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E44C121" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="3E44C121" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB1EA8C" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="6EB1EA8C" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7FFBB7" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="3A7FFBB7" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>0.797</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w14:paraId="4E0F4B0A" w14:textId="77777777" w:rsidTr="00B84D9A">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="4E0F4B0A" w14:textId="77777777" w:rsidTr="00B84D9A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20267C47" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E">
-            <w:r>
+          <w:p w14:paraId="20267C47" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Coal tar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7A7326" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="7F7A7326" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17A08453" w14:textId="7F13A1BB" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="17A08453" w14:textId="7F13A1BB" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>15,000</w:t>
             </w:r>
-            <w:r w:rsidR="001B6ADA">
+            <w:r w:rsidR="001B6ADA" w:rsidRPr="00BF2AD0">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04012006" w14:textId="6FF90BEE" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="04012006" w14:textId="6FF90BEE" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>200</w:t>
             </w:r>
-            <w:r w:rsidR="001B6ADA">
+            <w:r w:rsidR="001B6ADA" w:rsidRPr="00BF2AD0">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A363EAD" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="3A363EAD" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>0.837</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D527E" w14:paraId="3D4AE1E8" w14:textId="77777777" w:rsidTr="00B84D9A">
+      <w:tr w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w14:paraId="3D4AE1E8" w14:textId="77777777" w:rsidTr="00B84D9A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FCBA5C" w:themeColor="accent2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BBE9075" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E">
-            <w:r>
+          <w:p w14:paraId="3BBE9075" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E">
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>Crude steel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FCBA5C" w:themeColor="accent2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18B89978" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="18B89978" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FCBA5C" w:themeColor="accent2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CE45693" w14:textId="2EA233FF" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="7CE45693" w14:textId="2EA233FF" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>920,000</w:t>
             </w:r>
-            <w:r w:rsidR="001B6ADA">
+            <w:r w:rsidR="001B6ADA" w:rsidRPr="00BF2AD0">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FCBA5C" w:themeColor="accent2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EDA3844" w14:textId="78583428" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="5EDA3844" w14:textId="78583428" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00EA77AA">
+            <w:r w:rsidR="00EA77AA" w:rsidRPr="00BF2AD0">
               <w:t>,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>000</w:t>
             </w:r>
-            <w:r w:rsidR="001B6ADA">
+            <w:r w:rsidR="001B6ADA" w:rsidRPr="00BF2AD0">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FCBA5C" w:themeColor="accent2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74AD7413" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
+          <w:p w14:paraId="74AD7413" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00B84D9A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BF2AD0">
               <w:t>0.0017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CC9556C" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="7CC9556C" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:bookmarkStart w:id="172" w:name="_Toc45177272"/>
       <w:bookmarkStart w:id="173" w:name="_Toc105410941"/>
       <w:bookmarkStart w:id="174" w:name="_Toc140235513"/>
-      <w:bookmarkStart w:id="175" w:name="_Toc206589106"/>
-      <w:r w:rsidRPr="00922316">
+      <w:bookmarkStart w:id="175" w:name="_Toc235608152"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Step 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DF0FC3" w14:textId="776C68B1" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="52DF0FC3" w14:textId="776C68B1" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Calculate the carbon content in fuel types (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">) or carbonaceous input material delivered for the activity during the year measured in tonnes of carbon </w:t>
+      </w:r>
+      <w:r w:rsidR="00782E63" w:rsidRPr="00BF2AD0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00782E63" w:rsidRPr="00BF2AD0">
+        <w:t>tC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00782E63" w:rsidRPr="00BF2AD0">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526C8BAC" w14:textId="6CF56703" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="526C8BAC" w14:textId="7BB0AD8E" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00631506">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
       </w:r>
       <m:oMath>
         <m:nary>
           <m:naryPr>
             <m:chr m:val="∑"/>
             <m:limLoc m:val="subSup"/>
             <m:supHide m:val="1"/>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:naryPr>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
           <m:sup/>
           <m:e>
@@ -10599,326 +10729,374 @@
                     <w:i/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>Q</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>i</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:e>
         </m:nary>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="29372B8A" w14:textId="47FF6847" w:rsidR="003D527E" w:rsidRPr="006528EE" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A74390">
+    <w:p w14:paraId="3CF88FF0" w14:textId="2D55795B" w:rsidR="008E3E62" w:rsidRDefault="008E3E62" w:rsidP="003D527E">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Where:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29372B8A" w14:textId="604472E4" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00631506">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>CCF</w:t>
       </w:r>
-      <w:r w:rsidR="00A74390" w:rsidRPr="006F6A94">
+      <w:r w:rsidR="00A74390" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00A74390" w:rsidRPr="006F6A94">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A74390" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1746F">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">is the carbon content factor measured in tonnes of carbon </w:t>
       </w:r>
-      <w:r w:rsidR="00911506">
+      <w:r w:rsidR="00911506" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(tC) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E1746F">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00911506" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>for each appropriate unit of fuel type (i</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E1746F">
+        <w:t>tC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00911506" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E1746F">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> or carbonaceous input material consumed during the year from the operation of the activity.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>for each appropriate unit of fuel type (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006528EE">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t>) or carbonaceous input material consumed during the year from the operation of the activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448E0FBE" w14:textId="2C504748" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="414DEC60">
+      <w:r w:rsidR="414DEC60" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="006528EE">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ethod 1 default carbon content factors can be found in Schedule 3 of the NGER Measurement Determination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FED839" w14:textId="712A9FC5" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r w:rsidRPr="006F00DA">
+    <w:p w14:paraId="18FED839" w14:textId="712A9FC5" w:rsidR="003D527E" w:rsidRPr="00D272E1" w:rsidRDefault="003D527E" w:rsidP="00631506">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D272E1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Qi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1746F">
+      <w:r w:rsidRPr="00D272E1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> is</w:t>
-[...14 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> is the quantity of fuel type (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D272E1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D272E1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>) or carbonaceous input material delivered for the activity during the year measured in an appropriate unit and estimated in accordance with criterion A in Division 2.2.5, 2.3.6 and 2.4.6. In this case the quantities of input materials are shown in the table above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4044F3" w14:textId="3CEC75D8" w:rsidR="006401D9" w:rsidRPr="00BF2AD0" w:rsidRDefault="006401D9" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">When reporting fuels against the activity in EERS, the value of </w:t>
       </w:r>
-      <w:r w:rsidRPr="000221EC">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Qi</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> is entered along with the measurement criteria used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EB8297" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="006F00DA" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="76EB8297" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>To calculate the carbon content for the input materials:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FDE087" w14:textId="1ECB66AE" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="43FDE087" w14:textId="1ECB66AE" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>carbon content of coking coal = (750,000 x 0.752) = 564,00</w:t>
       </w:r>
-      <w:r w:rsidR="00B501ED">
+      <w:r w:rsidR="00B501ED" w:rsidRPr="00BF2AD0">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="005F65D5">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="005F65D5" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7D9B76AD" w14:textId="05BAE3AB" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F65D5" w:rsidRPr="00BF2AD0">
+        <w:t>tC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9B76AD" w14:textId="05BAE3AB" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>carbon content of fuel oil = (3,000 x 0.797) = 2,391</w:t>
       </w:r>
-      <w:r w:rsidR="00B501ED">
+      <w:r w:rsidR="00B501ED" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="008851FC">
+      <w:r w:rsidR="008851FC" w:rsidRPr="00BF2AD0">
         <w:t>C</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5024D0AB" w14:textId="7EF45E68" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5024D0AB" w14:textId="7EF45E68" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
         <w:t>therefore, total carbon = (564,000 + 2,391) = 566,391</w:t>
       </w:r>
-      <w:r w:rsidR="00B501ED">
+      <w:r w:rsidR="00B501ED" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="008851FC">
+      <w:r w:rsidR="008851FC" w:rsidRPr="00BF2AD0">
         <w:t>C</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C41EB2F" w14:textId="47F095F7" w:rsidR="006401D9" w:rsidRPr="000221EC" w:rsidRDefault="006401D9" w:rsidP="006401D9">
+    <w:p w14:paraId="6C41EB2F" w14:textId="47F095F7" w:rsidR="006401D9" w:rsidRPr="00BF2AD0" w:rsidRDefault="006401D9" w:rsidP="006401D9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000221EC">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note that all the 750,000 tonnes of coking coal acquired during the reporting period is included within this step of the calculation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCB94CC" w14:textId="2DE1C4EF" w:rsidR="006401D9" w:rsidRDefault="006401D9" w:rsidP="006401D9">
+    <w:p w14:paraId="3CCB94CC" w14:textId="2DE1C4EF" w:rsidR="006401D9" w:rsidRPr="00BF2AD0" w:rsidRDefault="006401D9" w:rsidP="006401D9">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="000221EC">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>The 3</w:t>
       </w:r>
-      <w:r w:rsidR="004340FD">
+      <w:r w:rsidR="004340FD" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000221EC">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>000 tonnes of coking coal that was not consumed and instead added to a stockpile on-site will be considered during Step 4 of the calculation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E80877" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="73E80877" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:bookmarkStart w:id="176" w:name="_Toc45177273"/>
       <w:bookmarkStart w:id="177" w:name="_Toc105410942"/>
       <w:bookmarkStart w:id="178" w:name="_Toc140235514"/>
-      <w:bookmarkStart w:id="179" w:name="_Toc206589107"/>
-      <w:r w:rsidRPr="00922316">
+      <w:bookmarkStart w:id="179" w:name="_Toc235608153"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Step 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2799A4B5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="2799A4B5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Calculate the carbon content in products (p) leaving the activity during the year measured in tonnes of carbon as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5087C0" w14:textId="6901D840" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4C5087C0" w14:textId="63E6E72C" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
       </w:r>
       <m:oMath>
         <m:nary>
           <m:naryPr>
             <m:chr m:val="∑"/>
             <m:limLoc m:val="subSup"/>
             <m:supHide m:val="1"/>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:naryPr>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>p</m:t>
             </m:r>
           </m:sub>
           <m:sup/>
           <m:e>
@@ -10968,280 +11146,274 @@
                     <w:i/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>A</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>p</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:e>
         </m:nary>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="48749BFA" w14:textId="00B60514" w:rsidR="003D527E" w:rsidRPr="006F00DA" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:pPr>
+    <w:p w14:paraId="4CB266C0" w14:textId="77777777" w:rsidR="002C598A" w:rsidRDefault="002C598A" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Where: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48749BFA" w14:textId="28BBEE51" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00631506">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F00DA">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>CCFp</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1746F">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> is the carbon content factor measured in tonnes of carbon</w:t>
       </w:r>
-      <w:r w:rsidR="00E85D99">
+      <w:r w:rsidR="00E85D99" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1746F">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>for each tonne of product type (p) produced during the year. In this case</w:t>
       </w:r>
-      <w:r w:rsidR="2567FE4D">
+      <w:r w:rsidR="2567FE4D" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1746F">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> the carbon content factor of each product type is shown in the table above</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> the carbon content factor of each product type is shown in the table above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C90ADBF" w14:textId="7EFF9A26" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00631506">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006F00DA">
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ap</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1746F">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> is the quantity of product types (p) produced leaving the activity during the year measured in tonnes. In this case</w:t>
       </w:r>
-      <w:r w:rsidR="39BDB359">
+      <w:r w:rsidR="39BDB359" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1746F">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> the quantity of product</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006528EE">
+        <w:t xml:space="preserve"> the quantity of product is shown in the table above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15664FC2" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> is shown in the table above</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t>To calculate the carbon content for the products leaving the activity during the year:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110E7103" w14:textId="366EA6AC" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">carbon </w:t>
+      </w:r>
+      <w:r w:rsidR="00481E5D" w:rsidRPr="00BF2AD0">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>ontent of crude steel = (920,000 x 0.0017) = 1,564</w:t>
+      </w:r>
+      <w:r w:rsidR="002776B0" w:rsidRPr="00BF2AD0">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0037515A" w:rsidRPr="00BF2AD0">
+        <w:t>C</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="72124805" w14:textId="19EB207A" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">carbon </w:t>
+      </w:r>
+      <w:r w:rsidR="00481E5D" w:rsidRPr="00BF2AD0">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>ontent of coke oven coke = (60,000 x 0.789) = 47,340</w:t>
+      </w:r>
+      <w:r w:rsidR="002776B0" w:rsidRPr="00BF2AD0">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0037515A" w:rsidRPr="00BF2AD0">
+        <w:t>C</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4261D00B" w14:textId="44FCF63D" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">carbon </w:t>
+      </w:r>
+      <w:r w:rsidR="00481E5D" w:rsidRPr="00BF2AD0">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>ontent of coal tar = (15,000 x 0.837) = 12,555</w:t>
+      </w:r>
+      <w:r w:rsidR="002776B0" w:rsidRPr="00BF2AD0">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0037515A" w:rsidRPr="00BF2AD0">
+        <w:t>C</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3D7702F3" w14:textId="2E18853B" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>therefore, total carbon = (1,564 + 47,340 + 12,555) = 61,459</w:t>
+      </w:r>
+      <w:r w:rsidR="002776B0" w:rsidRPr="00BF2AD0">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="002776B0" w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15664FC2" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="006F00DA" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...95 lines deleted...]
-    <w:p w14:paraId="19B8ECA9" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="19B8ECA9" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:bookmarkStart w:id="180" w:name="_Toc45177274"/>
       <w:bookmarkStart w:id="181" w:name="_Toc105410943"/>
       <w:bookmarkStart w:id="182" w:name="_Toc140235515"/>
-      <w:bookmarkStart w:id="183" w:name="_Toc206589108"/>
-      <w:r>
+      <w:bookmarkStart w:id="183" w:name="_Toc235608154"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Step 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665BD4B4" w14:textId="7DBBF635" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="665BD4B4" w14:textId="7DBBF635" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Calculate the carbon content in waste by</w:t>
       </w:r>
-      <w:r w:rsidR="00F82CAF">
+      <w:r w:rsidR="00F82CAF" w:rsidRPr="00BF2AD0">
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">product types (r) leaving the activity, other than as an emission of greenhouse gas, during the year, measured in </w:t>
       </w:r>
-      <w:r w:rsidDel="002776B0">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="002776B0">
         <w:t xml:space="preserve">tonnes </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>of carbon, as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFBD7E7" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6BFBD7E7" w14:textId="28DED408" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00631506">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
       </w:r>
       <m:oMath>
         <m:nary>
           <m:naryPr>
             <m:chr m:val="∑"/>
             <m:limLoc m:val="subSup"/>
             <m:supHide m:val="1"/>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:naryPr>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>r</m:t>
             </m:r>
           </m:sub>
           <m:sup/>
           <m:e>
@@ -11291,278 +11463,311 @@
                     <w:i/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>Y</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>r</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:e>
         </m:nary>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="3796A2F1" w14:textId="2EE13DED" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r w:rsidRPr="006F00DA">
+    <w:p w14:paraId="6CCB6451" w14:textId="77777777" w:rsidR="002C598A" w:rsidRDefault="002C598A" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Where:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3796A2F1" w14:textId="386A9B0F" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00631506">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>CCFr</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> is the carbon content factor measured in tonnes of carbon</w:t>
       </w:r>
-      <w:r w:rsidR="00B82E5D">
+      <w:r w:rsidR="00B82E5D" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>for each t</w:t>
       </w:r>
-      <w:r w:rsidDel="00680782">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00680782">
         <w:t>onne</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> of waste</w:t>
       </w:r>
-      <w:r w:rsidR="00F82CAF">
+      <w:r w:rsidR="00F82CAF" w:rsidRPr="00BF2AD0">
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>by product types (r).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F5D24A" w14:textId="12116B84" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r w:rsidRPr="006F00DA">
+    <w:p w14:paraId="37C9ABA6" w14:textId="2D74CF14" w:rsidR="00B14720" w:rsidDel="0011534F" w:rsidRDefault="003D527E" w:rsidP="0011534F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Yr</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> is the quantity of waste by</w:t>
       </w:r>
-      <w:r w:rsidR="00F82CAF">
+      <w:r w:rsidR="00F82CAF" w:rsidRPr="00BF2AD0">
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>product types (r) leaving the activity during the year measured in t</w:t>
       </w:r>
-      <w:r w:rsidDel="00680782">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00680782">
         <w:t>onnes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>. In this case</w:t>
       </w:r>
-      <w:r w:rsidR="279B9D64">
+      <w:r w:rsidR="279B9D64" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> the quantities of waste by-products are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79913972" w14:textId="1B9A7970" w:rsidR="003D527E" w:rsidRDefault="29DC657C" w:rsidP="003D527E">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9020"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B14720" w14:paraId="5A2C3455" w14:textId="77777777" w:rsidTr="00D03C44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB2C598" w14:textId="74342B5A" w:rsidR="00B14720" w:rsidRPr="00BF2AD0" w:rsidRDefault="00B14720" w:rsidP="00B14720">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2AD0">
+              <w:t>slag, of which 230,000 t was produced. The facility estimated the carbon content of the slag was 0.0005 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF2AD0">
+              <w:t>tC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF2AD0">
+              <w:t xml:space="preserve"> per t of slag</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5829E467" w14:textId="5BF0FD79" w:rsidR="00B14720" w:rsidRDefault="00B14720" w:rsidP="00BD7CFD">
+            <w:pPr>
+              <w:pStyle w:val="CERbullets"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2AD0">
+              <w:t xml:space="preserve">other non-oxidised carbon sources estimated in accordance with the NGER Measurement Determination as being 1500 t. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B903510" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>To calculate the carbon content for the waste products leaving the activity during the year:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065075A4" w14:textId="1C634E10" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      <w:r w:rsidR="00C66E0B">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">carbon </w:t>
+      </w:r>
+      <w:r w:rsidR="00481E5D" w:rsidRPr="00BF2AD0">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>ontent of slag = (230,000 x 0.0005) = 115</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02CDF" w:rsidRPr="00BF2AD0">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52E9D" w:rsidRPr="00BF2AD0">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
-[...3 lines deleted...]
-    <w:p w14:paraId="5355BF14" w14:textId="398A975B" w:rsidR="003D527E" w:rsidRDefault="18C475AB" w:rsidP="003D527E">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="57BDCB59" w14:textId="29A98453" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00A02CDF">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">carbon </w:t>
+      </w:r>
+      <w:r w:rsidR="00481E5D" w:rsidRPr="00BF2AD0">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>ontent of other non-oxidised carbon = 1500</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02CDF" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003D527E">
-[...29 lines deleted...]
-      <w:r w:rsidR="00A02CDF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52E9D" w:rsidRPr="00BF2AD0">
+        <w:t>C</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="272F0D12" w14:textId="0BA2B803" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>therefore, total carbon = (115 + 1,500) = 1,615</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02CDF" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00A52E9D">
-[...36 lines deleted...]
-      <w:r w:rsidR="00807433">
+      <w:r w:rsidR="00807433" w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5315290E" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="5315290E" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:bookmarkStart w:id="184" w:name="_Toc45177275"/>
       <w:bookmarkStart w:id="185" w:name="_Toc105410944"/>
       <w:bookmarkStart w:id="186" w:name="_Toc140235516"/>
-      <w:bookmarkStart w:id="187" w:name="_Toc206589109"/>
-      <w:r>
+      <w:bookmarkStart w:id="187" w:name="_Toc235608155"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Step 4</w:t>
       </w:r>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD4DCCB" w14:textId="6E393D14" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="6DD4DCCB" w14:textId="6E393D14" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Calculate the carbon content in the amount of the </w:t>
       </w:r>
-      <w:r w:rsidR="00164A9B">
+      <w:r w:rsidR="00164A9B" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">change </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>in stocks of inputs, products and waste by</w:t>
       </w:r>
-      <w:r w:rsidR="003B6C75">
+      <w:r w:rsidR="003B6C75" w:rsidRPr="00BF2AD0">
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>products held within the boundary of the activity during the year in tonnes of carbon</w:t>
       </w:r>
-      <w:r w:rsidR="00217159">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00217159" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00217159" w:rsidRPr="00BF2AD0">
+        <w:t>tC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00217159" w:rsidRPr="00BF2AD0">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A27485E" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="006F57E3" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006F57E3">
+    <w:p w14:paraId="1A27485E" w14:textId="08D9FAE8" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="002C598A" w:rsidP="003D527E">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006F57E3">
+      <w:r w:rsidR="003D527E" w:rsidRPr="00BF2AD0">
         <w:tab/>
       </w:r>
       <m:oMath>
         <m:nary>
           <m:naryPr>
             <m:chr m:val="∑"/>
             <m:limLoc m:val="subSup"/>
             <m:supHide m:val="1"/>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:naryPr>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>i</m:t>
             </m:r>
           </m:sub>
           <m:sup/>
           <m:e>
@@ -11800,1403 +12005,1415 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>S</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>yr</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="700FF1EC" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="006F57E3" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r w:rsidRPr="006F00DA">
+    <w:p w14:paraId="5E2BB90C" w14:textId="77777777" w:rsidR="002C598A" w:rsidRDefault="002C598A" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Where:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700FF1EC" w14:textId="13B33CAF" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00D03C44">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>CCFi</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F57E3">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> has the same meaning as in step 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC0D848" w14:textId="1F385B8D" w:rsidR="003D527E" w:rsidRPr="006F57E3" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r w:rsidRPr="006F00DA">
+    <w:p w14:paraId="2EC0D848" w14:textId="1F385B8D" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00D03C44">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ΔSqi</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F57E3">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> is the </w:t>
       </w:r>
-      <w:r w:rsidR="005F319C">
-[...8 lines deleted...]
-      <w:r w:rsidR="527FE073">
+      <w:r w:rsidR="005F319C" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">change </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>in stocks of fuel type (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>) for the activity and held within the boundary of the activity during the year measured in tonnes. In this case</w:t>
+      </w:r>
+      <w:r w:rsidR="527FE073" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F57E3">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> the quantities of </w:t>
       </w:r>
-      <w:r w:rsidR="00BD3134">
+      <w:r w:rsidR="00BD3134" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">change </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F57E3">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>in stocks are shown in the table above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37360B36" w14:textId="501CF036" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">To calculate the carbon content for </w:t>
+      </w:r>
+      <w:r w:rsidR="0018287C" w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">change in stock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>of fuel types:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F58F447" w14:textId="621A8F28" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Carbon content of coke oven coke = (–5000 x 0.789) = –3945</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02CDF" w:rsidRPr="00BF2AD0">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00217159" w:rsidRPr="00BF2AD0">
+        <w:t>tC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="02A02396" w14:textId="1253C2ED" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Carbon content of coking coal = (3000 x 0.752) = 2256</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02CDF" w:rsidRPr="00BF2AD0">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00217159" w:rsidRPr="00BF2AD0">
+        <w:t>tC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5481D229" w14:textId="1A4457CB" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>therefore, total carbon = (–3945 + 2256) = –1689</w:t>
+      </w:r>
+      <w:r w:rsidR="009133E2" w:rsidRPr="00BF2AD0">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00807433" w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37360B36" w14:textId="501CF036" w:rsidR="003D527E" w:rsidRPr="006F00DA" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-[...59 lines deleted...]
-      <w:r w:rsidRPr="006F00DA">
+    <w:p w14:paraId="1368503B" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>CCFp</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F57E3">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> has the same meaning as in step 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DAB00B" w14:textId="4AE8D545" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r w:rsidRPr="006F00DA">
+    <w:p w14:paraId="23DAB00B" w14:textId="4AE8D545" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ΔSap</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> is the </w:t>
       </w:r>
-      <w:r w:rsidR="00C62C5F">
+      <w:r w:rsidR="00C62C5F" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">change </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>in stocks of product types (p) produced by the activity and held within the boundary of the activity during the year measured in tonnes. In this case</w:t>
       </w:r>
-      <w:r w:rsidR="082B2EC6">
+      <w:r w:rsidR="082B2EC6" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> the quantities of product types </w:t>
       </w:r>
-      <w:r w:rsidR="05F41A3F">
+      <w:r w:rsidR="05F41A3F" w:rsidRPr="00BF2AD0">
         <w:t>are</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> shown in the table above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A049D9" w14:textId="614A9FB1" w:rsidR="003D527E" w:rsidRPr="006F00DA" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="17A049D9" w14:textId="614A9FB1" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">To calculate the carbon content for </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7BA7">
+      <w:r w:rsidR="00CB7BA7" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>change</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB7BA7" w:rsidRPr="006F00DA">
+        <w:t xml:space="preserve">change </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>in stock of product type:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3DD7FB" w14:textId="7FB0FA70" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="7B3DD7FB" w14:textId="7FB0FA70" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Carbon content of coal tar = (200 x 0.837) = 167.4</w:t>
       </w:r>
-      <w:r w:rsidR="009133E2">
+      <w:r w:rsidR="009133E2" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00F07EB2">
+      <w:r w:rsidR="00F07EB2" w:rsidRPr="00BF2AD0">
         <w:t>C</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0E93A356" w14:textId="671CC431" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0E93A356" w14:textId="671CC431" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Carbon content of crude steel = (1000 x 0.0017) = 1.7</w:t>
       </w:r>
-      <w:r w:rsidR="009133E2">
+      <w:r w:rsidR="009133E2" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00F07EB2">
+      <w:r w:rsidR="00F07EB2" w:rsidRPr="00BF2AD0">
         <w:t>C</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="50EDC420" w14:textId="60C5C255" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>therefore, total carbon = (167.4 + 1.7) = 169.1</w:t>
       </w:r>
-      <w:r w:rsidR="009133E2">
+      <w:r w:rsidR="009133E2" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>t.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C89EE12" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r w:rsidRPr="006F00DA">
+    <w:p w14:paraId="4C89EE12" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>CCFr</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> has the same meaning as in step 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627EF856" w14:textId="7BC69707" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r w:rsidRPr="006F00DA">
+    <w:p w14:paraId="627EF856" w14:textId="7BC69707" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ΔSyr</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> is the </w:t>
       </w:r>
-      <w:r w:rsidR="000252B6">
+      <w:r w:rsidR="000252B6" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">change </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>in stocks of waste by</w:t>
       </w:r>
-      <w:r w:rsidR="00F82CAF">
+      <w:r w:rsidR="00F82CAF" w:rsidRPr="00BF2AD0">
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>product types (r) produced from the operation of the activity and held within the boundary of the activity during the year measured in tonnes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C09E63E" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="006F00DA" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="3C09E63E" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>There was no change in waste product stock produced and held during the year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D29AAF" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="006F00DA" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="62D29AAF" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>To calculate the total carbon contained in the change of stock:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44851453" w14:textId="3C158FE8" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="44851453" w14:textId="3C158FE8" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Carbon content </w:t>
       </w:r>
-      <w:r w:rsidR="003543D1">
+      <w:r w:rsidR="003543D1" w:rsidRPr="00BF2AD0">
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B55832">
+      <w:r w:rsidR="00B55832" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">change in stocks </w:t>
       </w:r>
-      <w:r w:rsidR="003543D1">
+      <w:r w:rsidR="003543D1" w:rsidRPr="00BF2AD0">
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> fuel types = –1689</w:t>
       </w:r>
-      <w:r w:rsidR="009133E2">
+      <w:r w:rsidR="009133E2" w:rsidRPr="00BF2AD0">
         <w:t> t</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40698B72" w14:textId="1A1B9B12" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="40698B72" w14:textId="1A1B9B12" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Carbon content </w:t>
       </w:r>
-      <w:r w:rsidR="003543D1">
+      <w:r w:rsidR="003543D1" w:rsidRPr="00BF2AD0">
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B55832">
+      <w:r w:rsidR="00B55832" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">change in stocks </w:t>
       </w:r>
-      <w:r w:rsidR="003543D1">
+      <w:r w:rsidR="003543D1" w:rsidRPr="00BF2AD0">
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> product types = 169.1</w:t>
       </w:r>
-      <w:r w:rsidR="009133E2">
+      <w:r w:rsidR="009133E2" w:rsidRPr="00BF2AD0">
         <w:t> t</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C175F58" w14:textId="5B371928" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="2C175F58" w14:textId="5B371928" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Carbon content </w:t>
       </w:r>
-      <w:r w:rsidR="003543D1">
+      <w:r w:rsidR="003543D1" w:rsidRPr="00BF2AD0">
         <w:t>in change</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidR="003543D1">
+      <w:r w:rsidR="003543D1" w:rsidRPr="00BF2AD0">
         <w:t>stocks</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003543D1">
+      <w:r w:rsidR="003543D1" w:rsidRPr="00BF2AD0">
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> waste by-products = 0</w:t>
       </w:r>
-      <w:r w:rsidR="009133E2">
+      <w:r w:rsidR="009133E2" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B17F06" w14:textId="31FA0D52" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="17B17F06" w14:textId="31FA0D52" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>therefore, total carbon = (–1689 + 169.1 + 0) = –1519.9</w:t>
       </w:r>
-      <w:r w:rsidR="009133E2">
+      <w:r w:rsidR="009133E2" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="009133E2">
+      <w:r w:rsidR="009133E2" w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F62CAAC" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="0F62CAAC" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:bookmarkStart w:id="188" w:name="_Toc45177276"/>
       <w:bookmarkStart w:id="189" w:name="_Toc105410945"/>
       <w:bookmarkStart w:id="190" w:name="_Toc140235517"/>
-      <w:bookmarkStart w:id="191" w:name="_Toc206589110"/>
-      <w:r>
+      <w:bookmarkStart w:id="191" w:name="_Toc235608156"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
         <w:t>Step 5</w:t>
       </w:r>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C05D285" w14:textId="63B867D6" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="5C05D285" w14:textId="21453ADC" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Calculate the emissions of</w:t>
       </w:r>
-      <w:r w:rsidR="009133E2">
+      <w:r w:rsidR="009133E2" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="009133E2">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="009133E2">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> released from the operation of the activity during the year</w:t>
       </w:r>
-      <w:r w:rsidR="25EB2D95">
+      <w:r w:rsidR="25EB2D95" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> measured in</w:t>
       </w:r>
-      <w:r w:rsidR="007F5839">
+      <w:r w:rsidR="007F5839" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> tonnes</w:t>
       </w:r>
-      <w:r w:rsidR="00777880">
+      <w:r w:rsidR="00777880" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
-      <w:r w:rsidR="007F5839">
+      <w:r w:rsidR="007F5839" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> carbon dioxide equivalen</w:t>
       </w:r>
-      <w:r w:rsidR="003F316B">
+      <w:r w:rsidR="003F316B" w:rsidRPr="00BF2AD0">
         <w:t>ce</w:t>
       </w:r>
-      <w:r w:rsidR="007F5839">
+      <w:r w:rsidR="007F5839" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> (t </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E6A07">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>-e</w:t>
       </w:r>
-      <w:r w:rsidR="007F5839">
+      <w:r w:rsidR="007F5839" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666A0E55" w14:textId="60614E0E" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
+    <w:p w14:paraId="666A0E55" w14:textId="60614E0E" w:rsidR="003D527E" w:rsidRPr="00D03C44" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03C44">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>add the amounts worked out under steps 2, 3 and 4 to work out a new amount (amount A)</w:t>
       </w:r>
-      <w:r w:rsidR="00C1633A">
+      <w:r w:rsidR="00C1633A" w:rsidRPr="00D03C44">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB4C0CD" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="006F00DA" w:rsidRDefault="003D527E" w:rsidP="00117FAD">
+    <w:p w14:paraId="0DB4C0CD" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00117FAD">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>In this case A is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A553DDB" w14:textId="36880B63" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="6A553DDB" w14:textId="36880B63" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
         <w:t xml:space="preserve">= 61,459 + 1,615 + </w:t>
       </w:r>
-      <w:r w:rsidR="009534EB">
+      <w:r w:rsidR="009534EB" w:rsidRPr="00BF2AD0">
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>–1,519.9</w:t>
       </w:r>
-      <w:r w:rsidR="009534EB">
+      <w:r w:rsidR="009534EB" w:rsidRPr="00BF2AD0">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6332DC0A" w14:textId="0A8B95A3" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="6332DC0A" w14:textId="0A8B95A3" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
         <w:t>= 61,554.1</w:t>
       </w:r>
-      <w:r w:rsidR="0011446A">
+      <w:r w:rsidR="0011446A" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00A51454">
+      <w:r w:rsidR="00A51454" w:rsidRPr="00BF2AD0">
         <w:t>C</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="31305189" w14:textId="6F77C22E" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="31305189" w14:textId="6F77C22E" w:rsidR="003D527E" w:rsidRPr="00D03C44" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03C44">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>subtract amount A from the amount worked out under step 1 to work out a new amount (amount B)</w:t>
       </w:r>
-      <w:r w:rsidR="00C1633A">
+      <w:r w:rsidR="00C1633A" w:rsidRPr="00D03C44">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B4CFCF" w14:textId="50E3EFEB" w:rsidR="003D527E" w:rsidRPr="006F00DA" w:rsidRDefault="003D527E" w:rsidP="00117FAD">
+    <w:p w14:paraId="25B4CFCF" w14:textId="50E3EFEB" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00117FAD">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>In this case</w:t>
       </w:r>
-      <w:r w:rsidR="20727C2B">
+      <w:r w:rsidR="20727C2B" w:rsidRPr="00BF2AD0">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> B is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24950647" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="24950647" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
         <w:t>= 566,391 – 61,554.1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041E8F9D" w14:textId="1FCDFC69" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="041E8F9D" w14:textId="1FCDFC69" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
         <w:t>= 504,836.9</w:t>
       </w:r>
-      <w:r w:rsidR="0011446A">
+      <w:r w:rsidR="0011446A" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00A51454">
+      <w:r w:rsidR="00A51454" w:rsidRPr="00BF2AD0">
         <w:t>C</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237827E5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
+    <w:p w14:paraId="237827E5" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00D03C44" w:rsidRDefault="003D527E" w:rsidP="006F6A94">
       <w:pPr>
         <w:pStyle w:val="CERnumbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03C44">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve">multiply amount B by 3.664 to work out the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00D03C44">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>amount</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00D03C44">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of emissions released from the operation of the activity during a year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539F35F6" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="539F35F6" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
         <w:t>= 504,836.9 x 3.664</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE5F9EF" w14:textId="3D608CEF" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="1DE5F9EF" w14:textId="3D608CEF" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:tab/>
         <w:t>= 1,849,722.4016</w:t>
       </w:r>
-      <w:r w:rsidR="0011446A">
+      <w:r w:rsidR="0011446A" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="0011446A">
+      <w:r w:rsidR="0011446A" w:rsidRPr="00BF2AD0">
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E6A07">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>-e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB1F7F4" w14:textId="1FD58978" w:rsidR="003D527E" w:rsidRPr="006F00DA" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="1AB1F7F4" w14:textId="1FD58978" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>t</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006F00DA">
+        <w:t>therefore, total carbon balance CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> emissions from the source = 1,849,722</w:t>
       </w:r>
-      <w:r w:rsidR="0011446A">
+      <w:r w:rsidR="0011446A" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F00DA">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>t</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="388212F9" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="009B7093" w:rsidRDefault="003D527E" w:rsidP="001127DD">
+        <w:t>t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388212F9" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="001127DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="192" w:name="_Toc45177017"/>
       <w:bookmarkStart w:id="193" w:name="_Toc45177277"/>
       <w:bookmarkStart w:id="194" w:name="_Toc105410946"/>
       <w:bookmarkStart w:id="195" w:name="_Toc106193924"/>
-      <w:bookmarkStart w:id="196" w:name="_Toc206589111"/>
-      <w:r>
+      <w:bookmarkStart w:id="196" w:name="_Toc235608157"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Ferroalloys production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
     </w:p>
-    <w:p w14:paraId="711EB14C" w14:textId="217EB984" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005A266C">
+    <w:p w14:paraId="711EB14C" w14:textId="217EB984" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="005A266C">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00770ED3">
-[...11 lines deleted...]
-      <w:r w:rsidR="007F3B04">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Division 4.4.2 of the NGER Measurement Determination applies to the estimation of</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3B04" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="007F3B04">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="007F3B04">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> emissions from the production of a ferroalloy, including silicomanganese and silicon. The formulas for </w:t>
       </w:r>
-      <w:r w:rsidR="227243B5">
+      <w:r w:rsidR="227243B5" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00770ED3">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">ethods 1, 2, and 3 for determining emissions under Division 4.4.2 are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>similar to</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> the formulas for </w:t>
       </w:r>
-      <w:r w:rsidR="3CF3F292">
+      <w:r w:rsidR="3CF3F292" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">and accordingly, </w:t>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">ethods 1,2, and 3 set out in Division 4.4.1 of the NGER Measurement Determination, and accordingly, </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Iron,_steel_or" w:history="1">
-        <w:r w:rsidR="00604326">
+        <w:r w:rsidR="00604326" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
-        <w:r w:rsidR="005D72F0">
+        <w:r w:rsidR="005D72F0" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>ection</w:t>
         </w:r>
-        <w:r w:rsidRPr="001B4CBE">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> 4.1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00770ED3">
-[...12 lines deleted...]
-    <w:p w14:paraId="41849E74" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="009B7093" w:rsidRDefault="003D527E" w:rsidP="001127DD">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> of this guidance will be of assistance in interpreting this Division. Method 4, under Part 1.3 of the NGER Measurement Determination, is the same for both Divisions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41849E74" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="001127DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="197" w:name="_Toc45177018"/>
       <w:bookmarkStart w:id="198" w:name="_Toc45177278"/>
       <w:bookmarkStart w:id="199" w:name="_Toc105410947"/>
       <w:bookmarkStart w:id="200" w:name="_Toc106193925"/>
-      <w:bookmarkStart w:id="201" w:name="_Toc206589112"/>
-      <w:r>
+      <w:bookmarkStart w:id="201" w:name="_Toc235608158"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Aluminium production – Carbon dioxide emissions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
     </w:p>
-    <w:p w14:paraId="17BFAD12" w14:textId="0FCBEAA6" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005A266C">
+    <w:p w14:paraId="17BFAD12" w14:textId="0FCBEAA6" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="005A266C">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Division 4.4.3 of the NGER Measurement Determination lists the methods available to estimate</w:t>
       </w:r>
-      <w:r w:rsidR="00DD597F">
+      <w:r w:rsidR="00DD597F" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00DD597F">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00DD597F">
         <w:t>carbon dioxide</w:t>
       </w:r>
-      <w:r w:rsidDel="00EE19F2">
+      <w:r w:rsidRPr="00BF2AD0" w:rsidDel="00EE19F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>emissions that result from aluminium production. Separate subdivisions of the NGER Measurement Determination specifically relate to the individual sources of emissions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5F58B7" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="2F5F58B7" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Subdivision 4.4.3.1 – Emissions from consumption of carbon anodes in aluminium production.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DB41C3" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="0046386C" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="77DB41C3" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Subdivision 4.4.3.2 – Emissions from production of baked carbon anodes in aluminium production.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3176DB83" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="009B7093" w:rsidRDefault="003D527E" w:rsidP="001127DD">
+    <w:p w14:paraId="3176DB83" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="001127DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="202" w:name="_Toc45177019"/>
       <w:bookmarkStart w:id="203" w:name="_Toc45177279"/>
       <w:bookmarkStart w:id="204" w:name="_Toc105410948"/>
       <w:bookmarkStart w:id="205" w:name="_Toc106193926"/>
-      <w:bookmarkStart w:id="206" w:name="_Toc206589113"/>
-[...1 lines deleted...]
-        <w:t>Aluminium production – Perfluoronated carbon compound emissions</w:t>
+      <w:bookmarkStart w:id="206" w:name="_Toc235608159"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Aluminium production – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>Perfluoronated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> carbon compound emissions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
     </w:p>
-    <w:p w14:paraId="37D00C3A" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005A266C">
+    <w:p w14:paraId="37D00C3A" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="005A266C">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="4371EC87" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Division 4.4.4 of the NGER Measurement Determination lists the methods available to estimate </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>perfluoronated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve"> carbon compound emissions resulting from aluminium production. Separate subdivisions of the NGER Measurement Determination relate to different compounds:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4371EC87" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Subdivision 4.4.4.1 – Emissions of tetrafluoromethane in aluminium production.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048BE09F" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="048BE09F" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Subdivision 4.4.4.2 – Emissions of hexafluoroethane in aluminium production.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0534E49E" w14:textId="2C497B04" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Methods 2 and 3 involve measurement of the anode effect event data to estimate a more accurate quantity of emissions. </w:t>
       </w:r>
-      <w:r w:rsidR="00BE2CDC">
+      <w:r w:rsidR="00BE2CDC" w:rsidRPr="00BF2AD0">
         <w:t>For these methods, t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">he NGER Measurement Determination refers to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E6A07">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Perfluorocarbon protocol</w:t>
       </w:r>
-      <w:r w:rsidR="00F93E00">
+      <w:r w:rsidR="00F93E00" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. T</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he full title </w:t>
       </w:r>
-      <w:r w:rsidR="00F93E00">
+      <w:r w:rsidR="00F93E00" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of this document </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tooltip="A link to the Protocol for Measurement of Tetrafluoromethane (CF4) and Hexafluoroethane (C2F6) Emissions from Primary Aluminium Production on the EPA's website" w:history="1">
-        <w:r w:rsidRPr="00F144E5">
+      <w:hyperlink r:id="rId42" w:tooltip="A link to the Protocol for Measurement of Tetrafluoromethane (CF4) and Hexafluoroethane (C2F6) Emissions from Primary Aluminium Production on the EPA's website" w:history="1">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:iCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Protocol for Measurement of Tetrafluoromethane (CF</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F144E5">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:iCs/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="subscript"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F144E5">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:iCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>) and Hexafluoroethane (C</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F144E5">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:iCs/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="subscript"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F144E5">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:iCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>F</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F144E5">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:iCs/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="subscript"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F144E5">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:iCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>) Emissions from Primary Aluminium Production</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F144E5">
+      <w:r w:rsidR="00F144E5" w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. It was published by the US EPA and the International Aluminium Institute in 2008. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5933455B" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="001127DD">
+    <w:p w14:paraId="2C98E6D6" w14:textId="1B5FEF0F" w:rsidR="00796AF3" w:rsidRPr="00D56BBC" w:rsidRDefault="0004060E" w:rsidP="00D03C44">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56BBC">
+        <w:t>It is expected that the CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03C44">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56BBC">
+        <w:t xml:space="preserve"> emission factor is greater than</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56BBC" w:rsidRPr="00D56BBC">
+        <w:t xml:space="preserve"> the C</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56BBC" w:rsidRPr="00D03C44">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56BBC" w:rsidRPr="00D56BBC">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56BBC" w:rsidRPr="00D03C44">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56BBC" w:rsidRPr="00D56BBC">
+        <w:t xml:space="preserve"> emission factor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5933455B" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="001127DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="207" w:name="_Toc45177020"/>
       <w:bookmarkStart w:id="208" w:name="_Toc45177280"/>
       <w:bookmarkStart w:id="209" w:name="_Toc105410949"/>
       <w:bookmarkStart w:id="210" w:name="_Toc106193927"/>
-      <w:bookmarkStart w:id="211" w:name="_Toc206589114"/>
-      <w:r>
+      <w:bookmarkStart w:id="211" w:name="_Toc235608160"/>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Other metals production</w:t>
       </w:r>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
     </w:p>
-    <w:p w14:paraId="1EF8AA99" w14:textId="1C0AFABC" w:rsidR="003D527E" w:rsidRPr="005B4829" w:rsidRDefault="003D527E" w:rsidP="00600F79">
+    <w:p w14:paraId="1EF8AA99" w14:textId="1C0AFABC" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00600F79">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00770ED3">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> concerns other metals production and applies to emissions from consumption of a fossil fuel reductant and oxidation of a fossil fuel electrode, other than the production of aluminium, ferroalloys, iron, steel, or any other metal produced using an </w:t>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Division 4.4.5 of the NGER Measurement Determination concerns other metals production and applies to emissions from consumption of a fossil fuel reductant and oxidation of a fossil fuel electrode, other than the production of aluminium, ferroalloys, iron, steel, or any other metal produced using an </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>integrated metalworks</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="22C0DC08">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">. The formulas for </w:t>
+      </w:r>
+      <w:r w:rsidR="22C0DC08" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D916F2">
-[...8 lines deleted...]
-      <w:r w:rsidR="00995637" w:rsidRPr="00D916F2">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">ethods 1, 2, and 3 for determining emissions under Division 4.4.5 are </w:t>
+      </w:r>
+      <w:r w:rsidR="00995637" w:rsidRPr="00BF2AD0">
         <w:t>like</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D916F2">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> the formulas for </w:t>
       </w:r>
-      <w:r w:rsidR="769746CF">
+      <w:r w:rsidR="769746CF" w:rsidRPr="00BF2AD0">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D916F2">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t>ethods 1, 2, and 3 set out in Division 4.4.1 of the NGER Measurement Determination</w:t>
+      </w:r>
+      <w:r w:rsidR="680B1154" w:rsidRPr="00BF2AD0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D916F2">
-[...8 lines deleted...]
-      <w:r w:rsidR="586F45C1">
+      <w:r w:rsidR="586F45C1" w:rsidRPr="00BF2AD0">
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="44B570B2" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="005C0C5C">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">ccordingly, Part 4.1 of this guidance will be of assistance in interpreting this Division. Method 4, under Part 1.3 of the NGER Measurement Determination, is the same for both Divisions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B570B2" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00D03C44" w:rsidRDefault="003D527E" w:rsidP="005C0C5C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="212" w:name="_Toc45177021"/>
       <w:bookmarkStart w:id="213" w:name="_Toc45177281"/>
       <w:bookmarkStart w:id="214" w:name="_Toc105410950"/>
       <w:bookmarkStart w:id="215" w:name="_Toc106193928"/>
-      <w:bookmarkStart w:id="216" w:name="_Toc206589115"/>
-      <w:r>
+      <w:bookmarkStart w:id="216" w:name="_Toc235608161"/>
+      <w:r w:rsidRPr="00D03C44">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Emissions from the use of hydrofluorocarbons and sulphur hexafluoride</w:t>
       </w:r>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
     </w:p>
-    <w:p w14:paraId="7FB13095" w14:textId="77777777" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="00600F79">
+    <w:p w14:paraId="7FB13095" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00600F79">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>Part 4.5 of the NGER Measurement Determination concerns the emissions from the use of hydrofluorocarbons and sulphur hexafluoride.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA1AEC0" w14:textId="7D009406" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r>
+    <w:p w14:paraId="4BA1AEC0" w14:textId="7D009406" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Due to the widespread use of these gases across multiple industries, </w:t>
       </w:r>
-      <w:r w:rsidR="003932D6">
+      <w:r w:rsidR="003932D6" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">CER </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t>has created a specific guideline on this part of the NGER legislation. See</w:t>
       </w:r>
-      <w:r w:rsidR="001E6375">
+      <w:r w:rsidR="001E6375" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:tooltip="A link to the Reporting hydrofluorocarbons and sulphur hexafluoride gases guide on the Clean Energy Regulator's website" w:history="1">
-        <w:r w:rsidR="001E6375" w:rsidRPr="001E6375">
+      <w:hyperlink r:id="rId43" w:tooltip="A link to the Reporting hydrofluorocarbons and sulphur hexafluoride gases guide on the Clean Energy Regulator's website" w:history="1">
+        <w:r w:rsidR="001E6375" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Reporting hydrofluorocarbons and sulphur hexafluoride gases guideline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="18"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="007544EE">
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidR="007544EE" w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> for more information</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="217" w:name="_Toc460397849"/>
       <w:bookmarkStart w:id="218" w:name="_Toc489614773"/>
       <w:bookmarkStart w:id="219" w:name="_Toc42265213"/>
     </w:p>
-    <w:p w14:paraId="14B9E7E0" w14:textId="3696BCE6" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="14B9E7E0" w14:textId="3696BCE6" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="220" w:name="_Toc45177022"/>
       <w:bookmarkStart w:id="221" w:name="_Toc45177282"/>
       <w:bookmarkStart w:id="222" w:name="_Toc105410951"/>
       <w:bookmarkStart w:id="223" w:name="_Toc106193929"/>
-      <w:bookmarkStart w:id="224" w:name="_Toc206589116"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> information</w:t>
+      <w:bookmarkStart w:id="224" w:name="_Toc235608162"/>
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>More information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
-      <w:r w:rsidRPr="00484BBF">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0133F9" w14:textId="09490792" w:rsidR="003D527E" w:rsidRPr="00683A4B" w:rsidRDefault="003D527E" w:rsidP="00600F79">
+    <w:p w14:paraId="3B0133F9" w14:textId="09490792" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="00600F79">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00683A4B">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidR="003B7F65" w:rsidRPr="003B7F65">
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidR="003B7F65" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>cer-nger-reporting@cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3833A8C1" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00683A4B" w:rsidRDefault="003D527E" w:rsidP="003D527E">
-      <w:r w:rsidRPr="00683A4B">
+    <w:p w14:paraId="3833A8C1" w14:textId="77777777" w:rsidR="003D527E" w:rsidRPr="00BF2AD0" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Phone: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00592A88">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>1300 553 542</w:t>
       </w:r>
-      <w:r w:rsidRPr="00683A4B">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:t xml:space="preserve"> within Australia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B874F5" w14:textId="7A627DA1" w:rsidR="00235142" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00683A4B">
-[...9 lines deleted...]
-        <w:r w:rsidR="00286301">
+      <w:r w:rsidRPr="00BF2AD0">
+        <w:t xml:space="preserve">Website: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:tooltip="A link to the Clean Energy Regulator's website" w:history="1">
+        <w:r w:rsidR="00286301" w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00235142" w:rsidSect="00821C05">
-      <w:headerReference w:type="default" r:id="rId41"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId45"/>
+      <w:headerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="even" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:headerReference w:type="first" r:id="rId49"/>
+      <w:footerReference w:type="first" r:id="rId50"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1998632E" w14:textId="77777777" w:rsidR="0092549D" w:rsidRDefault="0092549D" w:rsidP="00176C28">
-      <w:r>
+    <w:p w14:paraId="7AD9C198" w14:textId="77777777" w:rsidR="005E34D8" w:rsidRPr="00BF2AD0" w:rsidRDefault="005E34D8" w:rsidP="00176C28">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0621914A" w14:textId="77777777" w:rsidR="0092549D" w:rsidRDefault="0092549D"/>
+    <w:p w14:paraId="0EE4E8D8" w14:textId="77777777" w:rsidR="005E34D8" w:rsidRPr="00BF2AD0" w:rsidRDefault="005E34D8"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4167FE80" w14:textId="77777777" w:rsidR="0092549D" w:rsidRDefault="0092549D" w:rsidP="00176C28">
-      <w:r>
+    <w:p w14:paraId="7703C8F5" w14:textId="77777777" w:rsidR="005E34D8" w:rsidRPr="00BF2AD0" w:rsidRDefault="005E34D8" w:rsidP="00176C28">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9B4D37" w14:textId="77777777" w:rsidR="0092549D" w:rsidRDefault="0092549D"/>
+    <w:p w14:paraId="6741619A" w14:textId="77777777" w:rsidR="005E34D8" w:rsidRPr="00BF2AD0" w:rsidRDefault="005E34D8"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D6415D3" w14:textId="77777777" w:rsidR="0092549D" w:rsidRDefault="0092549D">
+    <w:p w14:paraId="05CD8ADD" w14:textId="77777777" w:rsidR="005E34D8" w:rsidRPr="00BF2AD0" w:rsidRDefault="005E34D8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13213,344 +13430,325 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="311A1920" w14:textId="040D060B" w:rsidR="009633DE" w:rsidRDefault="009633DE">
+  <w:p w14:paraId="311A1920" w14:textId="1ABDDA2D" w:rsidR="009633DE" w:rsidRPr="00BF2AD0" w:rsidRDefault="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="302A7BEB" w14:textId="105A5E38" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
+  <w:p w14:paraId="302A7BEB" w14:textId="105A5E38" w:rsidR="00977234" w:rsidRPr="00BF2AD0" w:rsidRDefault="00977234" w:rsidP="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="302821B3" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
+  <w:p w14:paraId="302821B3" w14:textId="77777777" w:rsidR="00977234" w:rsidRPr="00BF2AD0" w:rsidRDefault="00977234" w:rsidP="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4C431A8C" w14:textId="77777777" w:rsidR="006C58B9" w:rsidRDefault="006C58B9"/>
+  <w:p w14:paraId="4C431A8C" w14:textId="77777777" w:rsidR="006C58B9" w:rsidRPr="00BF2AD0" w:rsidRDefault="006C58B9"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="547DCCDE" w14:textId="66D48DD1" w:rsidR="00C06987" w:rsidRPr="00E613C9" w:rsidRDefault="00C06987" w:rsidP="00C06987">
+  <w:p w14:paraId="547DCCDE" w14:textId="128E99AA" w:rsidR="00C06987" w:rsidRPr="00BF2AD0" w:rsidRDefault="00C06987" w:rsidP="00C06987">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2694"/>
         <w:tab w:val="clear" w:pos="3969"/>
         <w:tab w:val="clear" w:pos="6946"/>
         <w:tab w:val="clear" w:pos="9498"/>
         <w:tab w:val="center" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="0"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002D18F3">
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>W:</w:t>
     </w:r>
-    <w:r w:rsidRPr="002D18F3">
+    <w:r w:rsidRPr="00BF2AD0">
       <w:t xml:space="preserve"> www.c</w:t>
     </w:r>
-    <w:r w:rsidR="000A358C">
+    <w:r w:rsidR="000A358C" w:rsidRPr="00BF2AD0">
       <w:t>e</w:t>
     </w:r>
-    <w:r w:rsidRPr="002D18F3">
+    <w:r w:rsidRPr="00BF2AD0">
       <w:t>r.gov.au</w:t>
     </w:r>
-    <w:r w:rsidRPr="002D18F3">
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidRPr="002D18F3">
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>T:</w:t>
     </w:r>
-    <w:r w:rsidRPr="002D18F3">
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> 1300 553 542 | </w:t>
     </w:r>
-    <w:r w:rsidRPr="002D18F3">
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>E:</w:t>
     </w:r>
-    <w:r w:rsidRPr="002D18F3">
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00730098" w:rsidRPr="00152AC5">
+    <w:r w:rsidR="00730098" w:rsidRPr="00BF2AD0">
       <w:t>enquiries@cer.gov.au</w:t>
     </w:r>
-    <w:r w:rsidR="00730098">
+    <w:r w:rsidR="00730098" w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
         <w:id w:val="1597057790"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="00E349EF">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00E349EF">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00E349EF">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E349EF">
+        <w:r w:rsidRPr="00BF2AD0">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="79295442" w14:textId="4BD0524A" w:rsidR="00C06987" w:rsidRPr="00C06987" w:rsidRDefault="00C06987" w:rsidP="00C06987">
-[...19 lines deleted...]
-  <w:p w14:paraId="788087B7" w14:textId="467C511A" w:rsidR="00F76419" w:rsidRPr="00C06987" w:rsidRDefault="00F76419" w:rsidP="00C06987">
+  <w:p w14:paraId="788087B7" w14:textId="467C511A" w:rsidR="00F76419" w:rsidRPr="00BF2AD0" w:rsidRDefault="00F76419" w:rsidP="00C06987">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F1D8CCF" w14:textId="1D0682D3" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="008104F0" w:rsidP="00AA2792">
+  <w:p w14:paraId="2F1D8CCF" w14:textId="425DAB50" w:rsidR="0065750A" w:rsidRPr="00BF2AD0" w:rsidRDefault="008104F0" w:rsidP="00AA2792">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="720"/>
       <w:ind w:right="242"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="134BF651" wp14:editId="2D1902EA">
           <wp:extent cx="2567474" cy="781050"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -13566,491 +13764,727 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2598801" cy="790580"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51F17EC0" w14:textId="77777777" w:rsidR="0092549D" w:rsidRDefault="0092549D" w:rsidP="00176C28">
-      <w:r>
+    <w:p w14:paraId="020E99A8" w14:textId="77777777" w:rsidR="005E34D8" w:rsidRPr="00BF2AD0" w:rsidRDefault="005E34D8" w:rsidP="00176C28">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3898624B" w14:textId="77777777" w:rsidR="0092549D" w:rsidRDefault="0092549D"/>
+    <w:p w14:paraId="052977C2" w14:textId="77777777" w:rsidR="005E34D8" w:rsidRPr="00BF2AD0" w:rsidRDefault="005E34D8"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="130B983F" w14:textId="77777777" w:rsidR="0092549D" w:rsidRDefault="0092549D" w:rsidP="00176C28">
-      <w:r>
+    <w:p w14:paraId="216149A9" w14:textId="77777777" w:rsidR="005E34D8" w:rsidRPr="00BF2AD0" w:rsidRDefault="005E34D8" w:rsidP="00176C28">
+      <w:r w:rsidRPr="00BF2AD0">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDC66A1" w14:textId="77777777" w:rsidR="0092549D" w:rsidRDefault="0092549D"/>
+    <w:p w14:paraId="2C53998C" w14:textId="77777777" w:rsidR="005E34D8" w:rsidRPr="00BF2AD0" w:rsidRDefault="005E34D8"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1F1B65EB" w14:textId="77777777" w:rsidR="0092549D" w:rsidRDefault="0092549D">
+    <w:p w14:paraId="25447F03" w14:textId="77777777" w:rsidR="005E34D8" w:rsidRPr="00BF2AD0" w:rsidRDefault="005E34D8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="012E2B45" w14:textId="2F5E0E38" w:rsidR="00ED0167" w:rsidRPr="006F6A94" w:rsidRDefault="00ED0167">
+    <w:p w14:paraId="012E2B45" w14:textId="2F5E0E38" w:rsidR="00ED0167" w:rsidRPr="00BF2AD0" w:rsidRDefault="00ED0167">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B0923" w:rsidRPr="00600F79">
+      <w:r w:rsidR="005B0923" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations#what-is-an-nger-facility</w:t>
       </w:r>
-      <w:r w:rsidR="00DA45AA">
+      <w:r w:rsidR="00DA45AA" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="062B8710" w14:textId="351E9062" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="062B8710" w14:textId="351E9062" w:rsidR="003D527E" w:rsidRPr="00BD7CFD" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7CFD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A46D6" w:rsidRPr="00600F79">
+      <w:r w:rsidR="002A46D6" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>https://www.ipcc-nggip.iges.or.jp/public/2006gl/index.html</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4B06ADB7" w14:textId="2C374016" w:rsidR="009203F3" w:rsidRPr="008F212C" w:rsidRDefault="009203F3" w:rsidP="009203F3">
+    <w:p w14:paraId="4B06ADB7" w14:textId="2C374016" w:rsidR="009203F3" w:rsidRPr="00BF2AD0" w:rsidRDefault="009203F3" w:rsidP="009203F3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A46D6" w:rsidRPr="00600F79">
+      <w:r w:rsidR="002A46D6" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4EE92B7B" w14:textId="107D85F8" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="70BD058E" w14:textId="4B9E86CF" w:rsidR="00E01486" w:rsidRPr="00BD7CFD" w:rsidRDefault="00E01486">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A46D6" w:rsidRPr="00600F79">
-        <w:t>https://www.legislation.gov.au/Series/C2007A00175</w:t>
+      <w:r w:rsidRPr="00E01486">
+        <w:t>https://www.legislation.gov.au/C2007A00175/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="79AF21FF" w14:textId="3A8927E7" w:rsidR="003D527E" w:rsidRPr="00C67339" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="5315C92C" w14:textId="76B9C641" w:rsidR="00B6379A" w:rsidRPr="00BD7CFD" w:rsidRDefault="00B6379A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A46D6" w:rsidRPr="00600F79">
-        <w:t>https://www.legislation.gov.au/Series/F2008L0223</w:t>
+      <w:r w:rsidRPr="00B6379A">
+        <w:t>https://www.legislation.gov.au/F2008L02230/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4EB82095" w14:textId="2AF2106F" w:rsidR="003D527E" w:rsidRPr="00C67339" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="1B1E63A4" w14:textId="6B45A3CD" w:rsidR="003319F3" w:rsidRPr="00BD7CFD" w:rsidRDefault="003319F3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A46D6" w:rsidRPr="00600F79">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="003319F3">
+        <w:t>https://www.legislation.gov.au/F2008L02309/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="08C6D22B" w14:textId="60CD9E59" w:rsidR="003B7714" w:rsidRPr="00740092" w:rsidRDefault="003B7714" w:rsidP="003B7714">
+    <w:p w14:paraId="08C6D22B" w14:textId="60CD9E59" w:rsidR="003B7714" w:rsidRPr="00BF2AD0" w:rsidRDefault="003B7714" w:rsidP="003B7714">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A46D6" w:rsidRPr="00600F79">
+      <w:r w:rsidR="002A46D6" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2BAB64FC" w14:textId="5EE6BB6A" w:rsidR="009D2821" w:rsidRPr="00003F59" w:rsidRDefault="009D2821">
+    <w:p w14:paraId="2BAB64FC" w14:textId="3408D924" w:rsidR="009D2821" w:rsidRPr="00BF2AD0" w:rsidRDefault="009D2821">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00511EC1" w:rsidRPr="00600F79">
+      <w:r w:rsidR="00511EC1" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="74D57888" w14:textId="54B0C14D" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="74D57888" w14:textId="54B0C14D" w:rsidR="003D527E" w:rsidRPr="00BD7CFD" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7CFD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00511EC1" w:rsidRPr="00600F79">
+      <w:r w:rsidR="00511EC1" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>http://www.legislation.gov.au/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="4DCB1F22" w14:textId="1BF4811D" w:rsidR="00AE4143" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="4DCB1F22" w14:textId="1BF4811D" w:rsidR="00AE4143" w:rsidRPr="00BD7CFD" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7CFD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00511EC1" w:rsidRPr="00600F79">
+      <w:r w:rsidR="00511EC1" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="458EA6A0" w14:textId="0E09FCB8" w:rsidR="00BF2F73" w:rsidRPr="006F6A94" w:rsidRDefault="00BF2F73">
+    <w:p w14:paraId="458EA6A0" w14:textId="0E09FCB8" w:rsidR="00BF2F73" w:rsidRPr="00BF2AD0" w:rsidRDefault="00BF2F73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C16A6B" w:rsidRPr="00C16A6B">
+      <w:r w:rsidR="00C16A6B" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00511EC1" w:rsidRPr="00600F79">
+      <w:r w:rsidR="00511EC1" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>https://www.dcceew.gov.au/climate-change/publications/national-greenhouse-accounts-factors</w:t>
       </w:r>
-      <w:r w:rsidR="00C16A6B">
+      <w:r w:rsidR="00C16A6B" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="33AB9666" w14:textId="50680073" w:rsidR="009D43CE" w:rsidRPr="006F6A94" w:rsidRDefault="009D43CE">
+    <w:p w14:paraId="43653E99" w14:textId="1F6A1FDA" w:rsidR="00A863D9" w:rsidRPr="00BD7CFD" w:rsidRDefault="00A863D9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00511EC1" w:rsidRPr="00600F79">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A863D9">
+        <w:t>https://www.ipcc-nggip.iges.or.jp/public/2006gl/pdf/3_Volume3/V3_2_Ch2_Mineral_Industry.pdf</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="2DA42229" w14:textId="5E345DFD" w:rsidR="00BB1DC9" w:rsidRPr="006C7E99" w:rsidRDefault="00BB1DC9">
+    <w:p w14:paraId="33AB9666" w14:textId="50680073" w:rsidR="009D43CE" w:rsidRPr="00BF2AD0" w:rsidRDefault="009D43CE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00FF00B0">
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00511EC1" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>https://www.dcceew.gov.au/climate-change/publications/national-greenhouse-accounts-factors</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16A6B" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="016874D2" w14:textId="257196CA" w:rsidR="00BB1DC9" w:rsidRPr="006F6A94" w:rsidRDefault="00BB1DC9">
+    <w:p w14:paraId="61F99C90" w14:textId="310C8F38" w:rsidR="00584B0D" w:rsidRPr="003E6A02" w:rsidRDefault="00584B0D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD0CB5" w:rsidRPr="00600F79">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00584B0D">
+        <w:t>https://www.ipcc-nggip.iges.or.jp/public/2006gl/pdf/3_Volume3/V3_2_Ch2_Mineral_Industry.pdf</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="484DC273" w14:textId="2662D7A1" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+    <w:p w14:paraId="2DA42229" w14:textId="5E345DFD" w:rsidR="00BB1DC9" w:rsidRPr="00BF2AD0" w:rsidRDefault="00BB1DC9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7CFD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FF00B0" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED69D5" w:rsidRPr="00600F79">
-        <w:t>https://cer.gov.au/document_page/guidance-aggregated-facility-reporting-percentage-estimates-and-incidental-emissions-and-energy</w:t>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F48F5" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>https://cer.gov.au/document_page/methods-and-measurement-criteria-guideline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="3F0B069F" w14:textId="1621619C" w:rsidR="00F144E5" w:rsidRDefault="00F144E5" w:rsidP="00F144E5">
+    <w:p w14:paraId="00EDA417" w14:textId="082FAF4B" w:rsidR="00C153B7" w:rsidRPr="00BD7CFD" w:rsidRDefault="00C153B7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A78DA" w:rsidRPr="00600F79">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00C153B7">
+        <w:t>https://www.legislation.gov.au/C1960A00064/latest/text</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
+    <w:p w14:paraId="016874D2" w14:textId="257196CA" w:rsidR="00BB1DC9" w:rsidRPr="00BF2AD0" w:rsidRDefault="00BB1DC9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0CB5" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>https://cer.gov.au/document_page/estimating-emissions-and-energy-fuel-combustion-guideline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="19">
+    <w:p w14:paraId="7FC7A79C" w14:textId="46A68F24" w:rsidR="00300508" w:rsidRPr="00BD7CFD" w:rsidRDefault="00300508">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300508">
+        <w:t>https://www.legislation.gov.au/F2008L02309/latest/text</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
+    <w:p w14:paraId="484DC273" w14:textId="2662D7A1" w:rsidR="003D527E" w:rsidRPr="00BD7CFD" w:rsidRDefault="003D527E" w:rsidP="003D527E">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED69D5" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>https://cer.gov.au/document_page/guidance-aggregated-facility-reporting-percentage-estimates-and-incidental-emissions-and-energy</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="21">
+    <w:p w14:paraId="316FC323" w14:textId="77777777" w:rsidR="00E73B0F" w:rsidRPr="00186A7A" w:rsidRDefault="00E73B0F" w:rsidP="00E73B0F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300508">
+        <w:t>https://www.legislation.gov.au/F2008L02309/latest/text</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="22">
+    <w:p w14:paraId="3F0B069F" w14:textId="1621619C" w:rsidR="00F144E5" w:rsidRPr="00BD7CFD" w:rsidRDefault="00F144E5" w:rsidP="00F144E5">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A78DA" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>https://www.epa.gov/sites/default/files/2016-02/documents/measureprotocol.pdf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="23">
     <w:p w14:paraId="58660756" w14:textId="255F8BB3" w:rsidR="003D527E" w:rsidRDefault="003D527E" w:rsidP="003D527E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A78DA" w:rsidRPr="003F7746">
+      <w:r w:rsidR="007A78DA" w:rsidRPr="00BD7CFD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>https://cer.gov.au/document_page/reporting-hydrofluorocarbons-and-sulphur-hexafluoride-gases-guideline</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D9E528B" w14:textId="488C1967" w:rsidR="00203235" w:rsidRDefault="00203235" w:rsidP="00203235">
-[...19 lines deleted...]
-  <w:p w14:paraId="6DD19DDF" w14:textId="77777777" w:rsidR="00203235" w:rsidRPr="00BE0DA3" w:rsidRDefault="00203235" w:rsidP="00203235">
+  <w:p w14:paraId="6DD19DDF" w14:textId="77777777" w:rsidR="00203235" w:rsidRPr="00BF2AD0" w:rsidRDefault="00203235" w:rsidP="00203235">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DA26C20" wp14:editId="7B1AC1B1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4721420</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-190500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1424451" cy="469454"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -14073,72 +14507,69 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1424451" cy="469454"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1657C533" w14:textId="569001B5" w:rsidR="00D81782" w:rsidRPr="00203235" w:rsidRDefault="00D81782" w:rsidP="00203235">
+  <w:p w14:paraId="1657C533" w14:textId="569001B5" w:rsidR="00D81782" w:rsidRPr="00BF2AD0" w:rsidRDefault="00D81782" w:rsidP="00203235">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63BE3326" w14:textId="33E264B4" w:rsidR="00CA2954" w:rsidRDefault="008352D1" w:rsidP="00E349EF">
+  <w:p w14:paraId="63BE3326" w14:textId="6CFAB9B9" w:rsidR="00CA2954" w:rsidRPr="00BF2AD0" w:rsidRDefault="008352D1" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="600"/>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00BF2AD0">
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="00CA2954">
+    <w:r w:rsidR="00CA2954" w:rsidRPr="00BF2AD0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D91E6F5" wp14:editId="0F3E109B">
           <wp:extent cx="2628000" cy="617737"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5080"/>
           <wp:docPr id="4" name="Picture 4" descr="Australian Government Crest - Clean Energy Regulator"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 4" descr="Australian Government Crest - Clean Energy Regulator"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
@@ -18350,102 +18781,102 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DB23C0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="11A43BFC"/>
+    <w:tmpl w:val="E3AA839E"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="CERbullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -19237,2542 +19668,2827 @@
   <w:num w:numId="49" w16cid:durableId="1106995684">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="951672517">
     <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="782656187">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="367488849">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1976443849">
     <w:abstractNumId w:val="50"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:spinCount="100000" w:hashValue="fokFPg/DkIPhZQcsW8ZHM+obbV8q2w10x0Om3TzNnzI=" w:saltValue="p7zsQp8Ep7jVgYPkzXtokw==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{4B48F058-07F2-4E69-BAC9-34E9FC2C7D65}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="2703527684976"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="002D30B2"/>
     <w:rsid w:val="00001142"/>
     <w:rsid w:val="00001AA6"/>
     <w:rsid w:val="00003F59"/>
     <w:rsid w:val="00004B94"/>
     <w:rsid w:val="00004EED"/>
+    <w:rsid w:val="00005C96"/>
+    <w:rsid w:val="000064B1"/>
     <w:rsid w:val="00007579"/>
     <w:rsid w:val="00007799"/>
     <w:rsid w:val="0000785A"/>
     <w:rsid w:val="00007B76"/>
     <w:rsid w:val="00011999"/>
     <w:rsid w:val="00011EE9"/>
     <w:rsid w:val="00012FF7"/>
     <w:rsid w:val="0001438E"/>
     <w:rsid w:val="0001462F"/>
     <w:rsid w:val="00015F40"/>
     <w:rsid w:val="00015F49"/>
     <w:rsid w:val="00016219"/>
     <w:rsid w:val="00017684"/>
     <w:rsid w:val="0002000B"/>
     <w:rsid w:val="00020558"/>
     <w:rsid w:val="00020E84"/>
+    <w:rsid w:val="00021627"/>
     <w:rsid w:val="000221EC"/>
     <w:rsid w:val="00023F08"/>
     <w:rsid w:val="0002468B"/>
     <w:rsid w:val="00024C68"/>
     <w:rsid w:val="000250CB"/>
     <w:rsid w:val="000252B6"/>
     <w:rsid w:val="00025655"/>
     <w:rsid w:val="00030556"/>
     <w:rsid w:val="000306C2"/>
     <w:rsid w:val="00030C55"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="00032780"/>
     <w:rsid w:val="00035270"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00037DFA"/>
+    <w:rsid w:val="0004060E"/>
     <w:rsid w:val="000407D8"/>
+    <w:rsid w:val="00040F17"/>
     <w:rsid w:val="0004165F"/>
     <w:rsid w:val="0004278F"/>
+    <w:rsid w:val="00042D2A"/>
     <w:rsid w:val="00043EDA"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="00044597"/>
     <w:rsid w:val="00044E40"/>
     <w:rsid w:val="0004759D"/>
     <w:rsid w:val="000478FB"/>
     <w:rsid w:val="0005127E"/>
+    <w:rsid w:val="00053BCE"/>
     <w:rsid w:val="000542FF"/>
     <w:rsid w:val="000559A8"/>
     <w:rsid w:val="00056013"/>
     <w:rsid w:val="00056FF0"/>
     <w:rsid w:val="000570CB"/>
     <w:rsid w:val="00057151"/>
     <w:rsid w:val="00057CCE"/>
     <w:rsid w:val="000611D6"/>
     <w:rsid w:val="00062216"/>
     <w:rsid w:val="00062C02"/>
     <w:rsid w:val="00062F02"/>
     <w:rsid w:val="0006562C"/>
     <w:rsid w:val="000671D8"/>
     <w:rsid w:val="000678AA"/>
     <w:rsid w:val="00067E5C"/>
     <w:rsid w:val="00073E1F"/>
     <w:rsid w:val="000741F7"/>
     <w:rsid w:val="00075215"/>
     <w:rsid w:val="000759F8"/>
     <w:rsid w:val="00075B79"/>
+    <w:rsid w:val="00076137"/>
     <w:rsid w:val="00076C97"/>
     <w:rsid w:val="000776C7"/>
     <w:rsid w:val="00080580"/>
     <w:rsid w:val="0008222D"/>
     <w:rsid w:val="00082486"/>
     <w:rsid w:val="0008291A"/>
     <w:rsid w:val="00083494"/>
     <w:rsid w:val="00083749"/>
     <w:rsid w:val="000838E1"/>
     <w:rsid w:val="00083A9B"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="000844DA"/>
     <w:rsid w:val="00084948"/>
     <w:rsid w:val="00084D6B"/>
+    <w:rsid w:val="000851D3"/>
     <w:rsid w:val="00085F71"/>
     <w:rsid w:val="00086603"/>
     <w:rsid w:val="00086DBA"/>
     <w:rsid w:val="000873E6"/>
     <w:rsid w:val="00087429"/>
     <w:rsid w:val="0008751A"/>
     <w:rsid w:val="00087632"/>
     <w:rsid w:val="000906DE"/>
+    <w:rsid w:val="0009202D"/>
     <w:rsid w:val="00092462"/>
     <w:rsid w:val="00093640"/>
     <w:rsid w:val="0009381E"/>
     <w:rsid w:val="00093EF3"/>
     <w:rsid w:val="000948D5"/>
     <w:rsid w:val="00094B45"/>
     <w:rsid w:val="00095035"/>
     <w:rsid w:val="00095871"/>
     <w:rsid w:val="0009588F"/>
     <w:rsid w:val="0009657E"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="00097397"/>
     <w:rsid w:val="00097C89"/>
     <w:rsid w:val="000A0780"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A22EC"/>
     <w:rsid w:val="000A358C"/>
     <w:rsid w:val="000A42A7"/>
     <w:rsid w:val="000A4729"/>
     <w:rsid w:val="000A4D61"/>
     <w:rsid w:val="000A67C8"/>
     <w:rsid w:val="000A6A75"/>
     <w:rsid w:val="000A6F7E"/>
     <w:rsid w:val="000A7079"/>
     <w:rsid w:val="000A7339"/>
     <w:rsid w:val="000B00A1"/>
     <w:rsid w:val="000B15C8"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B2B76"/>
     <w:rsid w:val="000B2CCD"/>
     <w:rsid w:val="000B3591"/>
     <w:rsid w:val="000B3BCF"/>
     <w:rsid w:val="000B43E8"/>
     <w:rsid w:val="000B5B20"/>
     <w:rsid w:val="000B69B4"/>
+    <w:rsid w:val="000B7DD0"/>
     <w:rsid w:val="000C2BDB"/>
     <w:rsid w:val="000C2D58"/>
     <w:rsid w:val="000C2FBC"/>
     <w:rsid w:val="000C4950"/>
     <w:rsid w:val="000C5DFB"/>
     <w:rsid w:val="000C7AD6"/>
     <w:rsid w:val="000C7DB2"/>
+    <w:rsid w:val="000D002F"/>
     <w:rsid w:val="000D0A58"/>
     <w:rsid w:val="000D2F1F"/>
     <w:rsid w:val="000D3975"/>
     <w:rsid w:val="000D4018"/>
     <w:rsid w:val="000D5D90"/>
+    <w:rsid w:val="000D64BD"/>
     <w:rsid w:val="000D6947"/>
     <w:rsid w:val="000D7234"/>
     <w:rsid w:val="000D7C95"/>
     <w:rsid w:val="000E0D87"/>
+    <w:rsid w:val="000E10B4"/>
     <w:rsid w:val="000E27C9"/>
     <w:rsid w:val="000E301B"/>
+    <w:rsid w:val="000E399F"/>
     <w:rsid w:val="000E3B86"/>
     <w:rsid w:val="000E3C27"/>
     <w:rsid w:val="000E40EC"/>
     <w:rsid w:val="000E4888"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000E663D"/>
     <w:rsid w:val="000E7AF1"/>
+    <w:rsid w:val="000F0E54"/>
     <w:rsid w:val="000F0E72"/>
     <w:rsid w:val="000F2260"/>
     <w:rsid w:val="000F2B6C"/>
+    <w:rsid w:val="000F2DB3"/>
+    <w:rsid w:val="000F53E4"/>
     <w:rsid w:val="000F561B"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="000F6B5F"/>
     <w:rsid w:val="000F6BD5"/>
     <w:rsid w:val="00100C2A"/>
     <w:rsid w:val="0010333C"/>
     <w:rsid w:val="00103550"/>
     <w:rsid w:val="00103A8E"/>
     <w:rsid w:val="00104131"/>
     <w:rsid w:val="00110E61"/>
     <w:rsid w:val="00111006"/>
     <w:rsid w:val="001115C2"/>
     <w:rsid w:val="0011220B"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E29"/>
     <w:rsid w:val="00113538"/>
+    <w:rsid w:val="001135A6"/>
     <w:rsid w:val="0011366A"/>
+    <w:rsid w:val="00113FC9"/>
     <w:rsid w:val="0011436D"/>
     <w:rsid w:val="0011446A"/>
+    <w:rsid w:val="0011534F"/>
     <w:rsid w:val="00115CAD"/>
     <w:rsid w:val="0011662B"/>
     <w:rsid w:val="001170BD"/>
     <w:rsid w:val="001174DB"/>
     <w:rsid w:val="0011767D"/>
     <w:rsid w:val="00117D3A"/>
     <w:rsid w:val="00117FAD"/>
     <w:rsid w:val="00120418"/>
     <w:rsid w:val="00122692"/>
     <w:rsid w:val="00122B83"/>
     <w:rsid w:val="00122D54"/>
     <w:rsid w:val="001238FD"/>
     <w:rsid w:val="001240C1"/>
     <w:rsid w:val="001246E2"/>
     <w:rsid w:val="001254BC"/>
     <w:rsid w:val="0012552B"/>
     <w:rsid w:val="0012584C"/>
     <w:rsid w:val="001264F7"/>
     <w:rsid w:val="00127129"/>
     <w:rsid w:val="00127292"/>
     <w:rsid w:val="001276AA"/>
     <w:rsid w:val="001279C4"/>
     <w:rsid w:val="00127D73"/>
     <w:rsid w:val="00127F4E"/>
     <w:rsid w:val="001324E3"/>
     <w:rsid w:val="00132675"/>
     <w:rsid w:val="00134D9C"/>
     <w:rsid w:val="00135680"/>
+    <w:rsid w:val="001360C0"/>
     <w:rsid w:val="001408FE"/>
     <w:rsid w:val="00140C68"/>
     <w:rsid w:val="00142EC1"/>
     <w:rsid w:val="0014328B"/>
     <w:rsid w:val="001440BE"/>
+    <w:rsid w:val="00144469"/>
     <w:rsid w:val="00144C70"/>
     <w:rsid w:val="00144E38"/>
     <w:rsid w:val="001451FC"/>
     <w:rsid w:val="00146D66"/>
     <w:rsid w:val="00146FC8"/>
     <w:rsid w:val="00146FFA"/>
     <w:rsid w:val="001503E5"/>
     <w:rsid w:val="00150929"/>
     <w:rsid w:val="001512C0"/>
     <w:rsid w:val="00152AC5"/>
     <w:rsid w:val="00153336"/>
     <w:rsid w:val="00154AD5"/>
     <w:rsid w:val="00156A90"/>
     <w:rsid w:val="00157175"/>
     <w:rsid w:val="0015723C"/>
+    <w:rsid w:val="001576AE"/>
     <w:rsid w:val="001610C3"/>
     <w:rsid w:val="00162882"/>
     <w:rsid w:val="00162AD2"/>
     <w:rsid w:val="001631B1"/>
+    <w:rsid w:val="001633CF"/>
     <w:rsid w:val="001638DD"/>
     <w:rsid w:val="00163B28"/>
     <w:rsid w:val="00163CFA"/>
+    <w:rsid w:val="00164A37"/>
     <w:rsid w:val="00164A9B"/>
+    <w:rsid w:val="00164F40"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="001652FB"/>
     <w:rsid w:val="0016571C"/>
     <w:rsid w:val="00165C74"/>
     <w:rsid w:val="00165F1D"/>
     <w:rsid w:val="001666A2"/>
     <w:rsid w:val="00166AB8"/>
+    <w:rsid w:val="00166B3B"/>
     <w:rsid w:val="00166FC1"/>
     <w:rsid w:val="00167B3B"/>
     <w:rsid w:val="001704A3"/>
     <w:rsid w:val="0017063F"/>
     <w:rsid w:val="001712CB"/>
     <w:rsid w:val="001717F6"/>
     <w:rsid w:val="00171F6B"/>
     <w:rsid w:val="001729D0"/>
     <w:rsid w:val="00172F37"/>
     <w:rsid w:val="0017569E"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
+    <w:rsid w:val="0017713D"/>
     <w:rsid w:val="0017748D"/>
     <w:rsid w:val="00180383"/>
     <w:rsid w:val="001813DE"/>
     <w:rsid w:val="0018287C"/>
     <w:rsid w:val="00182F5E"/>
     <w:rsid w:val="00183775"/>
     <w:rsid w:val="00184394"/>
     <w:rsid w:val="00185395"/>
     <w:rsid w:val="00186119"/>
     <w:rsid w:val="001868DB"/>
     <w:rsid w:val="001903F6"/>
     <w:rsid w:val="001913E4"/>
+    <w:rsid w:val="00191E41"/>
     <w:rsid w:val="001926EF"/>
     <w:rsid w:val="00193409"/>
     <w:rsid w:val="00193A6C"/>
+    <w:rsid w:val="00193F4C"/>
     <w:rsid w:val="0019799E"/>
     <w:rsid w:val="00197F08"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001A0321"/>
+    <w:rsid w:val="001A0F4B"/>
     <w:rsid w:val="001A12BF"/>
     <w:rsid w:val="001A1717"/>
     <w:rsid w:val="001A3863"/>
+    <w:rsid w:val="001A3DA6"/>
     <w:rsid w:val="001A4BF9"/>
+    <w:rsid w:val="001A54FB"/>
     <w:rsid w:val="001A6DD9"/>
     <w:rsid w:val="001A7422"/>
     <w:rsid w:val="001A777A"/>
+    <w:rsid w:val="001A7D91"/>
     <w:rsid w:val="001B1853"/>
     <w:rsid w:val="001B2DEC"/>
     <w:rsid w:val="001B423F"/>
     <w:rsid w:val="001B451A"/>
     <w:rsid w:val="001B4710"/>
     <w:rsid w:val="001B4F10"/>
     <w:rsid w:val="001B6166"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001B6ADA"/>
     <w:rsid w:val="001C0132"/>
     <w:rsid w:val="001C191F"/>
     <w:rsid w:val="001C1E51"/>
     <w:rsid w:val="001C3ADE"/>
+    <w:rsid w:val="001C3C8E"/>
     <w:rsid w:val="001C3D71"/>
     <w:rsid w:val="001C444A"/>
     <w:rsid w:val="001C52AD"/>
     <w:rsid w:val="001C6B20"/>
     <w:rsid w:val="001D1F19"/>
     <w:rsid w:val="001D212A"/>
     <w:rsid w:val="001D2A5D"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D3642"/>
     <w:rsid w:val="001D4E06"/>
+    <w:rsid w:val="001D4F1E"/>
+    <w:rsid w:val="001D56D7"/>
     <w:rsid w:val="001D5D49"/>
     <w:rsid w:val="001D5E01"/>
     <w:rsid w:val="001D69A5"/>
     <w:rsid w:val="001E04B9"/>
     <w:rsid w:val="001E26E2"/>
     <w:rsid w:val="001E2748"/>
     <w:rsid w:val="001E2BEE"/>
     <w:rsid w:val="001E4E83"/>
     <w:rsid w:val="001E6375"/>
     <w:rsid w:val="001F1CE6"/>
     <w:rsid w:val="001F2B63"/>
     <w:rsid w:val="001F31F7"/>
     <w:rsid w:val="001F41A3"/>
     <w:rsid w:val="001F5725"/>
     <w:rsid w:val="001F60FB"/>
     <w:rsid w:val="001F66CF"/>
     <w:rsid w:val="001F67FF"/>
     <w:rsid w:val="001F76EE"/>
     <w:rsid w:val="00200F73"/>
     <w:rsid w:val="002013B2"/>
+    <w:rsid w:val="002017F8"/>
     <w:rsid w:val="00201D4E"/>
     <w:rsid w:val="002024A3"/>
     <w:rsid w:val="002028CC"/>
     <w:rsid w:val="00203235"/>
     <w:rsid w:val="002037FF"/>
+    <w:rsid w:val="00203C4E"/>
     <w:rsid w:val="00203ECE"/>
     <w:rsid w:val="002046D7"/>
     <w:rsid w:val="00204DB4"/>
     <w:rsid w:val="0020755B"/>
     <w:rsid w:val="002106FE"/>
     <w:rsid w:val="002108D0"/>
     <w:rsid w:val="00210B68"/>
     <w:rsid w:val="00210FE1"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="00212B38"/>
     <w:rsid w:val="0021312F"/>
     <w:rsid w:val="002137DE"/>
     <w:rsid w:val="00214281"/>
+    <w:rsid w:val="00216A19"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="00217159"/>
     <w:rsid w:val="0021747B"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="00220BA9"/>
     <w:rsid w:val="002213DA"/>
     <w:rsid w:val="00222C8B"/>
     <w:rsid w:val="00223561"/>
     <w:rsid w:val="00223676"/>
     <w:rsid w:val="00224A43"/>
+    <w:rsid w:val="00225C5A"/>
+    <w:rsid w:val="00225DA7"/>
+    <w:rsid w:val="00230E74"/>
     <w:rsid w:val="00232AB2"/>
     <w:rsid w:val="00232C8B"/>
     <w:rsid w:val="00233E70"/>
     <w:rsid w:val="0023445E"/>
     <w:rsid w:val="00235142"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="002360B4"/>
     <w:rsid w:val="00237575"/>
     <w:rsid w:val="002405E8"/>
     <w:rsid w:val="00240EFA"/>
+    <w:rsid w:val="00241B58"/>
     <w:rsid w:val="00241FA0"/>
     <w:rsid w:val="00244A7D"/>
     <w:rsid w:val="00246141"/>
+    <w:rsid w:val="002468B1"/>
     <w:rsid w:val="00246FC5"/>
     <w:rsid w:val="00247AA5"/>
     <w:rsid w:val="00250FC5"/>
     <w:rsid w:val="00251631"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
     <w:rsid w:val="00257103"/>
     <w:rsid w:val="0026155A"/>
     <w:rsid w:val="002617C2"/>
     <w:rsid w:val="00261A69"/>
     <w:rsid w:val="00261CF3"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="0026306C"/>
     <w:rsid w:val="0026493B"/>
+    <w:rsid w:val="00264A2D"/>
     <w:rsid w:val="00264DB0"/>
     <w:rsid w:val="002651A1"/>
     <w:rsid w:val="002672EB"/>
     <w:rsid w:val="00270902"/>
     <w:rsid w:val="00270A5D"/>
     <w:rsid w:val="00270DA4"/>
+    <w:rsid w:val="0027103E"/>
+    <w:rsid w:val="00271998"/>
     <w:rsid w:val="00273704"/>
     <w:rsid w:val="00274592"/>
     <w:rsid w:val="002776B0"/>
     <w:rsid w:val="00277F0D"/>
     <w:rsid w:val="00280847"/>
     <w:rsid w:val="0028092C"/>
     <w:rsid w:val="00280A31"/>
     <w:rsid w:val="00280AA9"/>
     <w:rsid w:val="002815FA"/>
     <w:rsid w:val="002825A8"/>
     <w:rsid w:val="00283E3A"/>
     <w:rsid w:val="00283F26"/>
     <w:rsid w:val="00284E35"/>
     <w:rsid w:val="00286301"/>
     <w:rsid w:val="00290C2F"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="00292311"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="00292D08"/>
     <w:rsid w:val="002940E7"/>
     <w:rsid w:val="002949A7"/>
+    <w:rsid w:val="00297970"/>
+    <w:rsid w:val="002A17EE"/>
     <w:rsid w:val="002A2553"/>
     <w:rsid w:val="002A3F1A"/>
     <w:rsid w:val="002A46D6"/>
     <w:rsid w:val="002A4FE5"/>
     <w:rsid w:val="002A5772"/>
     <w:rsid w:val="002A60BF"/>
     <w:rsid w:val="002A7EA6"/>
     <w:rsid w:val="002B0337"/>
     <w:rsid w:val="002B065D"/>
     <w:rsid w:val="002B0CE6"/>
     <w:rsid w:val="002B12B5"/>
     <w:rsid w:val="002B1955"/>
     <w:rsid w:val="002B3537"/>
     <w:rsid w:val="002B3AC3"/>
     <w:rsid w:val="002B5401"/>
     <w:rsid w:val="002B7543"/>
     <w:rsid w:val="002C19F9"/>
     <w:rsid w:val="002C1AA2"/>
     <w:rsid w:val="002C1B9D"/>
     <w:rsid w:val="002C1CB9"/>
     <w:rsid w:val="002C1E02"/>
     <w:rsid w:val="002C1F1E"/>
     <w:rsid w:val="002C2130"/>
+    <w:rsid w:val="002C258D"/>
     <w:rsid w:val="002C28E8"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C449B"/>
     <w:rsid w:val="002C51CF"/>
     <w:rsid w:val="002C53FF"/>
+    <w:rsid w:val="002C598A"/>
+    <w:rsid w:val="002C6853"/>
     <w:rsid w:val="002C6C56"/>
     <w:rsid w:val="002C6E0A"/>
     <w:rsid w:val="002C702A"/>
     <w:rsid w:val="002C738C"/>
     <w:rsid w:val="002C7FEA"/>
     <w:rsid w:val="002D00AF"/>
     <w:rsid w:val="002D040E"/>
     <w:rsid w:val="002D077C"/>
     <w:rsid w:val="002D178C"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D2493"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D45A8"/>
     <w:rsid w:val="002D4F63"/>
     <w:rsid w:val="002D57EC"/>
     <w:rsid w:val="002D5987"/>
+    <w:rsid w:val="002D66A9"/>
+    <w:rsid w:val="002D70FA"/>
     <w:rsid w:val="002D79E5"/>
     <w:rsid w:val="002E2536"/>
     <w:rsid w:val="002E34E8"/>
     <w:rsid w:val="002E36D5"/>
     <w:rsid w:val="002E38F1"/>
     <w:rsid w:val="002E4A7F"/>
     <w:rsid w:val="002E51AB"/>
     <w:rsid w:val="002E5925"/>
+    <w:rsid w:val="002E750E"/>
     <w:rsid w:val="002F100A"/>
+    <w:rsid w:val="002F17AE"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F2B4B"/>
     <w:rsid w:val="002F4B32"/>
+    <w:rsid w:val="00300508"/>
     <w:rsid w:val="00300AE5"/>
     <w:rsid w:val="00300D52"/>
     <w:rsid w:val="00302B36"/>
     <w:rsid w:val="00302B7E"/>
     <w:rsid w:val="00303251"/>
+    <w:rsid w:val="00304093"/>
     <w:rsid w:val="003044EE"/>
     <w:rsid w:val="00304AD9"/>
     <w:rsid w:val="00304C27"/>
     <w:rsid w:val="00304ED4"/>
+    <w:rsid w:val="003063F1"/>
     <w:rsid w:val="00307080"/>
     <w:rsid w:val="0031195C"/>
+    <w:rsid w:val="00312CEA"/>
     <w:rsid w:val="0031428A"/>
     <w:rsid w:val="003147E6"/>
     <w:rsid w:val="00314B1E"/>
     <w:rsid w:val="00315CE4"/>
     <w:rsid w:val="00316F43"/>
     <w:rsid w:val="00316F50"/>
+    <w:rsid w:val="003217FA"/>
+    <w:rsid w:val="00322774"/>
     <w:rsid w:val="0032280F"/>
     <w:rsid w:val="00323CB7"/>
     <w:rsid w:val="00323CC6"/>
     <w:rsid w:val="00323EE3"/>
     <w:rsid w:val="0032539C"/>
     <w:rsid w:val="00325779"/>
     <w:rsid w:val="00325928"/>
     <w:rsid w:val="003263B3"/>
+    <w:rsid w:val="00327137"/>
     <w:rsid w:val="003304F8"/>
+    <w:rsid w:val="003319F3"/>
     <w:rsid w:val="00333EFF"/>
     <w:rsid w:val="00333F80"/>
     <w:rsid w:val="00335AC4"/>
     <w:rsid w:val="00337A1A"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="003412FC"/>
     <w:rsid w:val="00341E10"/>
     <w:rsid w:val="00342C2D"/>
     <w:rsid w:val="00343FD2"/>
     <w:rsid w:val="003456B2"/>
     <w:rsid w:val="00345FAF"/>
     <w:rsid w:val="00345FB7"/>
     <w:rsid w:val="00346AEF"/>
     <w:rsid w:val="00346BFB"/>
     <w:rsid w:val="00347304"/>
     <w:rsid w:val="00347819"/>
     <w:rsid w:val="00352420"/>
     <w:rsid w:val="00352631"/>
     <w:rsid w:val="00352D0A"/>
     <w:rsid w:val="003543D1"/>
     <w:rsid w:val="00354E21"/>
     <w:rsid w:val="0035563D"/>
     <w:rsid w:val="00356902"/>
     <w:rsid w:val="003576ED"/>
     <w:rsid w:val="0036054B"/>
     <w:rsid w:val="003605E3"/>
     <w:rsid w:val="00360C09"/>
     <w:rsid w:val="00360E04"/>
     <w:rsid w:val="00360ED5"/>
     <w:rsid w:val="00360F4D"/>
     <w:rsid w:val="00360FFA"/>
     <w:rsid w:val="00362E25"/>
     <w:rsid w:val="00363F31"/>
     <w:rsid w:val="00364A85"/>
     <w:rsid w:val="003650E4"/>
     <w:rsid w:val="003651F6"/>
     <w:rsid w:val="00365CD3"/>
     <w:rsid w:val="00370444"/>
     <w:rsid w:val="00370C42"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="003723E3"/>
     <w:rsid w:val="00373009"/>
     <w:rsid w:val="003733AB"/>
     <w:rsid w:val="0037515A"/>
+    <w:rsid w:val="0037686D"/>
     <w:rsid w:val="00380E89"/>
     <w:rsid w:val="00383143"/>
     <w:rsid w:val="00383C6E"/>
     <w:rsid w:val="00384C57"/>
     <w:rsid w:val="003860CE"/>
     <w:rsid w:val="00386B5B"/>
     <w:rsid w:val="003912D3"/>
     <w:rsid w:val="00391DB9"/>
     <w:rsid w:val="0039241C"/>
     <w:rsid w:val="003929FB"/>
     <w:rsid w:val="003932D6"/>
     <w:rsid w:val="00394D4E"/>
     <w:rsid w:val="00394E98"/>
     <w:rsid w:val="00395D78"/>
     <w:rsid w:val="00397A83"/>
     <w:rsid w:val="003A0B66"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A19A7"/>
     <w:rsid w:val="003A385F"/>
     <w:rsid w:val="003A5739"/>
+    <w:rsid w:val="003A5F70"/>
     <w:rsid w:val="003A631A"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003A77B5"/>
+    <w:rsid w:val="003B0049"/>
     <w:rsid w:val="003B0196"/>
     <w:rsid w:val="003B0650"/>
     <w:rsid w:val="003B0CDB"/>
     <w:rsid w:val="003B1302"/>
     <w:rsid w:val="003B1B50"/>
     <w:rsid w:val="003B521E"/>
     <w:rsid w:val="003B6059"/>
     <w:rsid w:val="003B6C5D"/>
     <w:rsid w:val="003B6C75"/>
     <w:rsid w:val="003B75E8"/>
     <w:rsid w:val="003B7714"/>
     <w:rsid w:val="003B7F65"/>
     <w:rsid w:val="003C1207"/>
     <w:rsid w:val="003C1DC4"/>
     <w:rsid w:val="003C319D"/>
     <w:rsid w:val="003C394A"/>
+    <w:rsid w:val="003C4209"/>
     <w:rsid w:val="003C5443"/>
     <w:rsid w:val="003C600F"/>
+    <w:rsid w:val="003C60DD"/>
     <w:rsid w:val="003D00F1"/>
     <w:rsid w:val="003D063D"/>
     <w:rsid w:val="003D0B7D"/>
     <w:rsid w:val="003D1561"/>
     <w:rsid w:val="003D2C6F"/>
     <w:rsid w:val="003D3E93"/>
     <w:rsid w:val="003D527E"/>
     <w:rsid w:val="003D5C96"/>
     <w:rsid w:val="003D71D7"/>
+    <w:rsid w:val="003D7BBB"/>
+    <w:rsid w:val="003D7E56"/>
     <w:rsid w:val="003E1030"/>
     <w:rsid w:val="003E18A3"/>
     <w:rsid w:val="003E237A"/>
+    <w:rsid w:val="003E39B5"/>
     <w:rsid w:val="003E43B0"/>
     <w:rsid w:val="003E4653"/>
     <w:rsid w:val="003E5CF2"/>
+    <w:rsid w:val="003E6A02"/>
     <w:rsid w:val="003F130B"/>
     <w:rsid w:val="003F316B"/>
     <w:rsid w:val="003F32AA"/>
     <w:rsid w:val="003F39D8"/>
     <w:rsid w:val="003F3DDA"/>
     <w:rsid w:val="003F40F7"/>
     <w:rsid w:val="003F48F5"/>
     <w:rsid w:val="003F4966"/>
     <w:rsid w:val="003F54A8"/>
     <w:rsid w:val="003F5A62"/>
     <w:rsid w:val="003F5E8D"/>
     <w:rsid w:val="003F69F4"/>
     <w:rsid w:val="003F6E93"/>
     <w:rsid w:val="003F713B"/>
     <w:rsid w:val="003F7746"/>
     <w:rsid w:val="003F7A01"/>
     <w:rsid w:val="003F7F56"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="0040393D"/>
     <w:rsid w:val="00403E1D"/>
     <w:rsid w:val="00404940"/>
     <w:rsid w:val="004057F5"/>
     <w:rsid w:val="00407A97"/>
     <w:rsid w:val="00407DB3"/>
     <w:rsid w:val="0041003F"/>
     <w:rsid w:val="0041007E"/>
+    <w:rsid w:val="004100DD"/>
     <w:rsid w:val="004103A7"/>
     <w:rsid w:val="00410E81"/>
     <w:rsid w:val="00411E25"/>
     <w:rsid w:val="00414BDB"/>
     <w:rsid w:val="00415C86"/>
     <w:rsid w:val="004166F2"/>
     <w:rsid w:val="00416BED"/>
     <w:rsid w:val="00417863"/>
     <w:rsid w:val="00417F90"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="00421A37"/>
     <w:rsid w:val="00421B20"/>
     <w:rsid w:val="004223A8"/>
     <w:rsid w:val="00422406"/>
     <w:rsid w:val="004239C1"/>
     <w:rsid w:val="004248FF"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="004254C9"/>
     <w:rsid w:val="00425821"/>
     <w:rsid w:val="00425D58"/>
     <w:rsid w:val="00426275"/>
+    <w:rsid w:val="00427314"/>
     <w:rsid w:val="0042745A"/>
     <w:rsid w:val="00430072"/>
     <w:rsid w:val="00432C2E"/>
     <w:rsid w:val="00432D6B"/>
     <w:rsid w:val="004339C7"/>
     <w:rsid w:val="00433EEF"/>
     <w:rsid w:val="004340FD"/>
     <w:rsid w:val="004346B7"/>
     <w:rsid w:val="00434B01"/>
     <w:rsid w:val="00434C4F"/>
     <w:rsid w:val="00436F7F"/>
+    <w:rsid w:val="00441D2A"/>
     <w:rsid w:val="00444534"/>
     <w:rsid w:val="004447CF"/>
     <w:rsid w:val="00445439"/>
     <w:rsid w:val="004458B4"/>
+    <w:rsid w:val="00445CDD"/>
     <w:rsid w:val="00446BC1"/>
     <w:rsid w:val="00447336"/>
     <w:rsid w:val="00450293"/>
     <w:rsid w:val="004508A6"/>
     <w:rsid w:val="0045140B"/>
     <w:rsid w:val="00453B50"/>
     <w:rsid w:val="00454C0C"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004556EE"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="00457C1F"/>
     <w:rsid w:val="00460BC3"/>
     <w:rsid w:val="00462527"/>
     <w:rsid w:val="00463927"/>
     <w:rsid w:val="00463A21"/>
     <w:rsid w:val="00463D4B"/>
     <w:rsid w:val="00463F16"/>
     <w:rsid w:val="00464B36"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="00466B4B"/>
     <w:rsid w:val="004701CB"/>
     <w:rsid w:val="00471599"/>
     <w:rsid w:val="00471682"/>
     <w:rsid w:val="00472166"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="0048085B"/>
     <w:rsid w:val="00480BB3"/>
     <w:rsid w:val="00481041"/>
     <w:rsid w:val="004815DF"/>
     <w:rsid w:val="004819DC"/>
     <w:rsid w:val="00481E5D"/>
     <w:rsid w:val="00482991"/>
     <w:rsid w:val="00482F70"/>
     <w:rsid w:val="00483A75"/>
     <w:rsid w:val="00484615"/>
     <w:rsid w:val="00484B4A"/>
     <w:rsid w:val="004865BD"/>
     <w:rsid w:val="00491DD3"/>
     <w:rsid w:val="00494298"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="004959E2"/>
     <w:rsid w:val="0049646E"/>
     <w:rsid w:val="00496585"/>
     <w:rsid w:val="00496BD4"/>
     <w:rsid w:val="00496C62"/>
     <w:rsid w:val="004A1A5A"/>
     <w:rsid w:val="004A2DAF"/>
     <w:rsid w:val="004A2F94"/>
     <w:rsid w:val="004A3793"/>
+    <w:rsid w:val="004A4C9B"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
     <w:rsid w:val="004A6273"/>
     <w:rsid w:val="004A6ED7"/>
     <w:rsid w:val="004A79F2"/>
     <w:rsid w:val="004B09EE"/>
     <w:rsid w:val="004B125B"/>
     <w:rsid w:val="004B15E5"/>
     <w:rsid w:val="004B24AD"/>
     <w:rsid w:val="004B438B"/>
     <w:rsid w:val="004B63CF"/>
+    <w:rsid w:val="004B68FD"/>
     <w:rsid w:val="004B6AF5"/>
     <w:rsid w:val="004C099F"/>
     <w:rsid w:val="004C178A"/>
     <w:rsid w:val="004C1AAF"/>
+    <w:rsid w:val="004C2A0B"/>
     <w:rsid w:val="004C3A2F"/>
     <w:rsid w:val="004C4E44"/>
     <w:rsid w:val="004C574A"/>
+    <w:rsid w:val="004C5D4A"/>
     <w:rsid w:val="004C6DF4"/>
     <w:rsid w:val="004D0162"/>
     <w:rsid w:val="004D0CAB"/>
     <w:rsid w:val="004D364E"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D4C34"/>
     <w:rsid w:val="004D58A9"/>
     <w:rsid w:val="004D700F"/>
     <w:rsid w:val="004D70CF"/>
     <w:rsid w:val="004E0551"/>
     <w:rsid w:val="004E206A"/>
     <w:rsid w:val="004E35AB"/>
     <w:rsid w:val="004E413D"/>
+    <w:rsid w:val="004E561E"/>
+    <w:rsid w:val="004E57BB"/>
     <w:rsid w:val="004E59E3"/>
     <w:rsid w:val="004E605A"/>
     <w:rsid w:val="004E614E"/>
     <w:rsid w:val="004E62CB"/>
     <w:rsid w:val="004E651F"/>
+    <w:rsid w:val="004E657B"/>
+    <w:rsid w:val="004F12C3"/>
     <w:rsid w:val="004F1FE4"/>
     <w:rsid w:val="004F2EB7"/>
     <w:rsid w:val="004F35FE"/>
     <w:rsid w:val="004F3E90"/>
     <w:rsid w:val="004F3FD7"/>
     <w:rsid w:val="004F5729"/>
     <w:rsid w:val="004F5E75"/>
     <w:rsid w:val="004F6321"/>
     <w:rsid w:val="004F6D91"/>
+    <w:rsid w:val="00501566"/>
     <w:rsid w:val="005018F1"/>
     <w:rsid w:val="00502500"/>
     <w:rsid w:val="00504354"/>
     <w:rsid w:val="00504901"/>
     <w:rsid w:val="0050496F"/>
     <w:rsid w:val="0050541B"/>
     <w:rsid w:val="00505899"/>
     <w:rsid w:val="00506C84"/>
     <w:rsid w:val="0050769D"/>
     <w:rsid w:val="0051053B"/>
     <w:rsid w:val="00510BC0"/>
     <w:rsid w:val="00511EC1"/>
     <w:rsid w:val="005123B9"/>
     <w:rsid w:val="005126D9"/>
     <w:rsid w:val="005138DA"/>
     <w:rsid w:val="00513FF4"/>
     <w:rsid w:val="005140F1"/>
     <w:rsid w:val="005147F2"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="0051687E"/>
     <w:rsid w:val="0051741D"/>
     <w:rsid w:val="00520634"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="00522A69"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="00524153"/>
     <w:rsid w:val="0052457E"/>
+    <w:rsid w:val="005258CB"/>
     <w:rsid w:val="00525A9B"/>
     <w:rsid w:val="005260EB"/>
+    <w:rsid w:val="0052769E"/>
+    <w:rsid w:val="00530879"/>
     <w:rsid w:val="00530B03"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="005345BB"/>
     <w:rsid w:val="00535096"/>
     <w:rsid w:val="005359A5"/>
     <w:rsid w:val="00535A1A"/>
     <w:rsid w:val="00535DC6"/>
     <w:rsid w:val="00537C15"/>
     <w:rsid w:val="00540228"/>
+    <w:rsid w:val="0054052A"/>
     <w:rsid w:val="00540685"/>
     <w:rsid w:val="00540996"/>
     <w:rsid w:val="0054158F"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="005430A4"/>
     <w:rsid w:val="0054418B"/>
     <w:rsid w:val="0054540B"/>
     <w:rsid w:val="00545656"/>
     <w:rsid w:val="00546AA5"/>
     <w:rsid w:val="00547946"/>
+    <w:rsid w:val="00547977"/>
     <w:rsid w:val="00547DC6"/>
     <w:rsid w:val="0055041A"/>
     <w:rsid w:val="00551150"/>
     <w:rsid w:val="00552512"/>
     <w:rsid w:val="0055341B"/>
     <w:rsid w:val="0055454B"/>
     <w:rsid w:val="00555280"/>
     <w:rsid w:val="005559C4"/>
     <w:rsid w:val="00555B9E"/>
     <w:rsid w:val="00557066"/>
     <w:rsid w:val="005605E8"/>
     <w:rsid w:val="00560A22"/>
     <w:rsid w:val="00561BF1"/>
     <w:rsid w:val="005644CC"/>
     <w:rsid w:val="005645B9"/>
     <w:rsid w:val="00565531"/>
     <w:rsid w:val="0056720C"/>
+    <w:rsid w:val="00567FF6"/>
     <w:rsid w:val="00571347"/>
     <w:rsid w:val="005713DC"/>
     <w:rsid w:val="00571883"/>
     <w:rsid w:val="005732F8"/>
     <w:rsid w:val="005733F9"/>
     <w:rsid w:val="005744D7"/>
+    <w:rsid w:val="00574D79"/>
+    <w:rsid w:val="00574F59"/>
     <w:rsid w:val="005768F2"/>
     <w:rsid w:val="00576C7D"/>
     <w:rsid w:val="00576FF2"/>
     <w:rsid w:val="00577D01"/>
     <w:rsid w:val="00580083"/>
     <w:rsid w:val="005800E5"/>
+    <w:rsid w:val="00580855"/>
     <w:rsid w:val="00580BEE"/>
     <w:rsid w:val="00581DD4"/>
     <w:rsid w:val="0058427A"/>
+    <w:rsid w:val="00584B0D"/>
     <w:rsid w:val="0058529D"/>
     <w:rsid w:val="00585D42"/>
     <w:rsid w:val="00587280"/>
     <w:rsid w:val="00590673"/>
     <w:rsid w:val="00590A38"/>
     <w:rsid w:val="00590B9E"/>
     <w:rsid w:val="00591587"/>
     <w:rsid w:val="00593079"/>
     <w:rsid w:val="00593A65"/>
     <w:rsid w:val="005951A3"/>
     <w:rsid w:val="0059548E"/>
     <w:rsid w:val="00595535"/>
     <w:rsid w:val="005958B7"/>
     <w:rsid w:val="00596223"/>
     <w:rsid w:val="0059633C"/>
     <w:rsid w:val="0059657D"/>
     <w:rsid w:val="00597AC2"/>
     <w:rsid w:val="00597BC8"/>
     <w:rsid w:val="005A1BFB"/>
     <w:rsid w:val="005A266C"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A2796"/>
     <w:rsid w:val="005A4F25"/>
     <w:rsid w:val="005A53C1"/>
     <w:rsid w:val="005A7CCE"/>
     <w:rsid w:val="005B0186"/>
     <w:rsid w:val="005B0923"/>
     <w:rsid w:val="005B2609"/>
     <w:rsid w:val="005B3A60"/>
+    <w:rsid w:val="005B4AE9"/>
     <w:rsid w:val="005C0A94"/>
     <w:rsid w:val="005C0C5C"/>
     <w:rsid w:val="005C3C74"/>
     <w:rsid w:val="005C3F40"/>
     <w:rsid w:val="005C44E8"/>
+    <w:rsid w:val="005C539C"/>
     <w:rsid w:val="005C5F1E"/>
     <w:rsid w:val="005C6144"/>
     <w:rsid w:val="005C6328"/>
     <w:rsid w:val="005D013C"/>
     <w:rsid w:val="005D04B6"/>
     <w:rsid w:val="005D05F6"/>
+    <w:rsid w:val="005D0A16"/>
     <w:rsid w:val="005D1013"/>
     <w:rsid w:val="005D23BA"/>
     <w:rsid w:val="005D39C0"/>
+    <w:rsid w:val="005D4D02"/>
+    <w:rsid w:val="005D4D83"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005D684E"/>
     <w:rsid w:val="005D72F0"/>
     <w:rsid w:val="005D79A1"/>
     <w:rsid w:val="005D7FEF"/>
     <w:rsid w:val="005E0A95"/>
     <w:rsid w:val="005E1136"/>
     <w:rsid w:val="005E127A"/>
     <w:rsid w:val="005E1314"/>
     <w:rsid w:val="005E2559"/>
     <w:rsid w:val="005E2E42"/>
+    <w:rsid w:val="005E34D8"/>
     <w:rsid w:val="005E37B0"/>
     <w:rsid w:val="005E3840"/>
     <w:rsid w:val="005E3F3E"/>
     <w:rsid w:val="005E40EB"/>
+    <w:rsid w:val="005E45AE"/>
     <w:rsid w:val="005E4FBC"/>
     <w:rsid w:val="005E527B"/>
+    <w:rsid w:val="005E7DB3"/>
     <w:rsid w:val="005E7E41"/>
     <w:rsid w:val="005F08FC"/>
     <w:rsid w:val="005F0EDE"/>
     <w:rsid w:val="005F2920"/>
     <w:rsid w:val="005F319C"/>
     <w:rsid w:val="005F331C"/>
     <w:rsid w:val="005F33D2"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="005F5213"/>
     <w:rsid w:val="005F5451"/>
     <w:rsid w:val="005F5B45"/>
     <w:rsid w:val="005F63C4"/>
     <w:rsid w:val="005F65D5"/>
+    <w:rsid w:val="005F674E"/>
     <w:rsid w:val="005F773F"/>
     <w:rsid w:val="005F78BC"/>
     <w:rsid w:val="00600242"/>
     <w:rsid w:val="00600A8D"/>
     <w:rsid w:val="00600F79"/>
     <w:rsid w:val="00601CF9"/>
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="00604326"/>
     <w:rsid w:val="0060449F"/>
     <w:rsid w:val="0060541F"/>
     <w:rsid w:val="0060577B"/>
     <w:rsid w:val="00605F76"/>
     <w:rsid w:val="00607AFD"/>
     <w:rsid w:val="00607D03"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="0061041E"/>
     <w:rsid w:val="00610514"/>
     <w:rsid w:val="00612717"/>
     <w:rsid w:val="00612904"/>
     <w:rsid w:val="00612A5F"/>
     <w:rsid w:val="006149BA"/>
+    <w:rsid w:val="00614EC9"/>
     <w:rsid w:val="006156AF"/>
     <w:rsid w:val="006160E7"/>
     <w:rsid w:val="00616211"/>
+    <w:rsid w:val="00617AA8"/>
     <w:rsid w:val="00620300"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00622DA5"/>
+    <w:rsid w:val="00631506"/>
     <w:rsid w:val="00632ABA"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="00634B7F"/>
     <w:rsid w:val="00634C82"/>
     <w:rsid w:val="00635167"/>
     <w:rsid w:val="00635B05"/>
     <w:rsid w:val="00635BA8"/>
     <w:rsid w:val="00636BBC"/>
     <w:rsid w:val="00636C38"/>
     <w:rsid w:val="006375DD"/>
     <w:rsid w:val="006401D9"/>
+    <w:rsid w:val="00640FC2"/>
     <w:rsid w:val="00641955"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="00644256"/>
+    <w:rsid w:val="00644F8F"/>
     <w:rsid w:val="0065001F"/>
     <w:rsid w:val="00650E96"/>
     <w:rsid w:val="006510F4"/>
     <w:rsid w:val="00652093"/>
+    <w:rsid w:val="00652E2F"/>
     <w:rsid w:val="00652F30"/>
     <w:rsid w:val="006530B0"/>
     <w:rsid w:val="006546E4"/>
     <w:rsid w:val="0065479B"/>
     <w:rsid w:val="00654BAD"/>
+    <w:rsid w:val="0065551F"/>
     <w:rsid w:val="006558FF"/>
     <w:rsid w:val="00656C6B"/>
     <w:rsid w:val="006571FC"/>
     <w:rsid w:val="00657479"/>
     <w:rsid w:val="0065750A"/>
     <w:rsid w:val="0065797F"/>
     <w:rsid w:val="006601AF"/>
     <w:rsid w:val="00662310"/>
     <w:rsid w:val="00662ED8"/>
     <w:rsid w:val="00663417"/>
     <w:rsid w:val="00665EE5"/>
     <w:rsid w:val="00666487"/>
     <w:rsid w:val="00666525"/>
     <w:rsid w:val="00667009"/>
+    <w:rsid w:val="0066733F"/>
     <w:rsid w:val="00667F35"/>
     <w:rsid w:val="00671013"/>
     <w:rsid w:val="00671B80"/>
     <w:rsid w:val="006720C0"/>
     <w:rsid w:val="006727B9"/>
     <w:rsid w:val="00673678"/>
     <w:rsid w:val="00674545"/>
     <w:rsid w:val="00674932"/>
     <w:rsid w:val="0067499C"/>
     <w:rsid w:val="00675B85"/>
     <w:rsid w:val="00677D57"/>
     <w:rsid w:val="00677E6A"/>
     <w:rsid w:val="00680782"/>
     <w:rsid w:val="00680B5A"/>
     <w:rsid w:val="00681B22"/>
     <w:rsid w:val="00682007"/>
     <w:rsid w:val="0068424F"/>
     <w:rsid w:val="0068486A"/>
     <w:rsid w:val="006860AE"/>
     <w:rsid w:val="0068642E"/>
     <w:rsid w:val="0068646B"/>
     <w:rsid w:val="006868A8"/>
     <w:rsid w:val="006871F6"/>
     <w:rsid w:val="00691BB8"/>
     <w:rsid w:val="00692E32"/>
+    <w:rsid w:val="00693999"/>
     <w:rsid w:val="00693B91"/>
+    <w:rsid w:val="00694CA5"/>
     <w:rsid w:val="006955A5"/>
     <w:rsid w:val="006960C2"/>
     <w:rsid w:val="006A07B8"/>
     <w:rsid w:val="006A189F"/>
     <w:rsid w:val="006A1906"/>
+    <w:rsid w:val="006A26F3"/>
     <w:rsid w:val="006A2DCC"/>
+    <w:rsid w:val="006A2E90"/>
     <w:rsid w:val="006A3187"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A5E59"/>
     <w:rsid w:val="006A7802"/>
+    <w:rsid w:val="006A79D1"/>
     <w:rsid w:val="006A7A4E"/>
     <w:rsid w:val="006A7C5F"/>
     <w:rsid w:val="006A7D11"/>
     <w:rsid w:val="006A7E96"/>
     <w:rsid w:val="006A7F2F"/>
     <w:rsid w:val="006B0030"/>
     <w:rsid w:val="006B017F"/>
     <w:rsid w:val="006B2806"/>
     <w:rsid w:val="006B3107"/>
+    <w:rsid w:val="006B3383"/>
     <w:rsid w:val="006B5765"/>
     <w:rsid w:val="006B5E52"/>
     <w:rsid w:val="006B6126"/>
     <w:rsid w:val="006B6A25"/>
     <w:rsid w:val="006B7FF4"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C189F"/>
     <w:rsid w:val="006C1F6C"/>
+    <w:rsid w:val="006C2C5C"/>
     <w:rsid w:val="006C3C3F"/>
     <w:rsid w:val="006C410D"/>
     <w:rsid w:val="006C477E"/>
     <w:rsid w:val="006C56CA"/>
     <w:rsid w:val="006C5760"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C6050"/>
     <w:rsid w:val="006C6364"/>
     <w:rsid w:val="006C673D"/>
     <w:rsid w:val="006D098D"/>
     <w:rsid w:val="006D44B9"/>
     <w:rsid w:val="006D545D"/>
     <w:rsid w:val="006D585D"/>
+    <w:rsid w:val="006D5F32"/>
     <w:rsid w:val="006D602D"/>
     <w:rsid w:val="006E08B5"/>
+    <w:rsid w:val="006E10EF"/>
     <w:rsid w:val="006E1D27"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E2518"/>
     <w:rsid w:val="006E2597"/>
     <w:rsid w:val="006E2B89"/>
     <w:rsid w:val="006E326F"/>
     <w:rsid w:val="006E3CA9"/>
     <w:rsid w:val="006E3F3F"/>
     <w:rsid w:val="006E4C7E"/>
     <w:rsid w:val="006E64FA"/>
+    <w:rsid w:val="006E6EE5"/>
     <w:rsid w:val="006E7EB7"/>
     <w:rsid w:val="006F0712"/>
     <w:rsid w:val="006F0D7D"/>
     <w:rsid w:val="006F192D"/>
     <w:rsid w:val="006F1B9F"/>
     <w:rsid w:val="006F1D30"/>
     <w:rsid w:val="006F218C"/>
     <w:rsid w:val="006F2D1E"/>
     <w:rsid w:val="006F4E28"/>
     <w:rsid w:val="006F58D0"/>
     <w:rsid w:val="006F5E7F"/>
     <w:rsid w:val="006F60B3"/>
     <w:rsid w:val="006F6293"/>
     <w:rsid w:val="006F6A94"/>
     <w:rsid w:val="006F71E2"/>
     <w:rsid w:val="00700926"/>
     <w:rsid w:val="00700B13"/>
     <w:rsid w:val="00701262"/>
     <w:rsid w:val="00701652"/>
     <w:rsid w:val="00702D68"/>
     <w:rsid w:val="007033B1"/>
     <w:rsid w:val="00703850"/>
     <w:rsid w:val="00703897"/>
     <w:rsid w:val="00704DCE"/>
     <w:rsid w:val="007056E9"/>
     <w:rsid w:val="0070574A"/>
     <w:rsid w:val="00705A5F"/>
     <w:rsid w:val="00705DDA"/>
     <w:rsid w:val="00705E72"/>
     <w:rsid w:val="00706E23"/>
     <w:rsid w:val="007076E9"/>
     <w:rsid w:val="007104C0"/>
     <w:rsid w:val="0071127B"/>
     <w:rsid w:val="00711810"/>
     <w:rsid w:val="0071225D"/>
     <w:rsid w:val="0071402E"/>
+    <w:rsid w:val="00716BA8"/>
     <w:rsid w:val="00716DE8"/>
     <w:rsid w:val="00717290"/>
     <w:rsid w:val="0072097B"/>
+    <w:rsid w:val="007229DA"/>
     <w:rsid w:val="007230E2"/>
     <w:rsid w:val="007240EA"/>
     <w:rsid w:val="00724109"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="00724E25"/>
     <w:rsid w:val="00726407"/>
     <w:rsid w:val="00726A8D"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="00730098"/>
     <w:rsid w:val="00730F91"/>
     <w:rsid w:val="00731FC2"/>
     <w:rsid w:val="007323C2"/>
     <w:rsid w:val="007328A1"/>
     <w:rsid w:val="0073377E"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="00733F69"/>
     <w:rsid w:val="00734761"/>
     <w:rsid w:val="00737729"/>
     <w:rsid w:val="00740014"/>
     <w:rsid w:val="007402FE"/>
     <w:rsid w:val="007431DE"/>
     <w:rsid w:val="0074372E"/>
     <w:rsid w:val="0074487A"/>
     <w:rsid w:val="00745031"/>
     <w:rsid w:val="00750113"/>
     <w:rsid w:val="0075187F"/>
     <w:rsid w:val="00752C1A"/>
     <w:rsid w:val="007544EE"/>
     <w:rsid w:val="007548DD"/>
     <w:rsid w:val="007554DC"/>
     <w:rsid w:val="00755F4F"/>
     <w:rsid w:val="00756B26"/>
     <w:rsid w:val="00756EE3"/>
     <w:rsid w:val="007570AF"/>
     <w:rsid w:val="00757619"/>
     <w:rsid w:val="00760394"/>
     <w:rsid w:val="007611A7"/>
     <w:rsid w:val="00761954"/>
     <w:rsid w:val="007623FC"/>
     <w:rsid w:val="00763791"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="0076543F"/>
     <w:rsid w:val="00766A9D"/>
+    <w:rsid w:val="0076772C"/>
     <w:rsid w:val="00767FAB"/>
+    <w:rsid w:val="00775203"/>
     <w:rsid w:val="0077644D"/>
     <w:rsid w:val="007765AD"/>
     <w:rsid w:val="00776770"/>
     <w:rsid w:val="007773D1"/>
     <w:rsid w:val="00777880"/>
     <w:rsid w:val="00777F12"/>
     <w:rsid w:val="00780A16"/>
     <w:rsid w:val="00780E23"/>
     <w:rsid w:val="007813EC"/>
     <w:rsid w:val="00782452"/>
     <w:rsid w:val="007829EF"/>
     <w:rsid w:val="00782E63"/>
     <w:rsid w:val="00782F9F"/>
     <w:rsid w:val="00782FFB"/>
     <w:rsid w:val="00784204"/>
     <w:rsid w:val="00784E0C"/>
     <w:rsid w:val="00785550"/>
     <w:rsid w:val="00786448"/>
     <w:rsid w:val="007866B4"/>
     <w:rsid w:val="00786E16"/>
     <w:rsid w:val="007871CB"/>
     <w:rsid w:val="00787460"/>
     <w:rsid w:val="00790E79"/>
     <w:rsid w:val="00791C49"/>
     <w:rsid w:val="007928D3"/>
     <w:rsid w:val="00793001"/>
     <w:rsid w:val="007938AB"/>
     <w:rsid w:val="007939F9"/>
     <w:rsid w:val="00793F45"/>
     <w:rsid w:val="00794067"/>
     <w:rsid w:val="007948FB"/>
     <w:rsid w:val="00794D86"/>
     <w:rsid w:val="00795966"/>
+    <w:rsid w:val="00796AF3"/>
     <w:rsid w:val="00796B91"/>
+    <w:rsid w:val="00797093"/>
+    <w:rsid w:val="00797F5E"/>
     <w:rsid w:val="007A2151"/>
     <w:rsid w:val="007A35E1"/>
+    <w:rsid w:val="007A4064"/>
     <w:rsid w:val="007A5CF0"/>
     <w:rsid w:val="007A5CF8"/>
+    <w:rsid w:val="007A6091"/>
     <w:rsid w:val="007A628C"/>
     <w:rsid w:val="007A78DA"/>
     <w:rsid w:val="007B04AF"/>
     <w:rsid w:val="007B09DE"/>
     <w:rsid w:val="007B0BD2"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B3720"/>
     <w:rsid w:val="007B3B5F"/>
+    <w:rsid w:val="007B4B88"/>
     <w:rsid w:val="007B4C88"/>
     <w:rsid w:val="007B4FB0"/>
     <w:rsid w:val="007B6EED"/>
     <w:rsid w:val="007C058E"/>
+    <w:rsid w:val="007C285B"/>
     <w:rsid w:val="007C2A27"/>
     <w:rsid w:val="007C2F64"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C3336"/>
     <w:rsid w:val="007C3BF7"/>
     <w:rsid w:val="007C4D3C"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007C72CC"/>
     <w:rsid w:val="007C7B9B"/>
     <w:rsid w:val="007C7D16"/>
     <w:rsid w:val="007D27A9"/>
     <w:rsid w:val="007D285B"/>
     <w:rsid w:val="007D28F4"/>
     <w:rsid w:val="007D2EC9"/>
     <w:rsid w:val="007D40F4"/>
     <w:rsid w:val="007D41BC"/>
     <w:rsid w:val="007D45B1"/>
     <w:rsid w:val="007D6963"/>
     <w:rsid w:val="007D7020"/>
     <w:rsid w:val="007D71BE"/>
     <w:rsid w:val="007D7217"/>
     <w:rsid w:val="007D7287"/>
     <w:rsid w:val="007D7858"/>
     <w:rsid w:val="007E01AE"/>
     <w:rsid w:val="007E1356"/>
     <w:rsid w:val="007E197F"/>
     <w:rsid w:val="007E2179"/>
+    <w:rsid w:val="007E2975"/>
     <w:rsid w:val="007E4113"/>
     <w:rsid w:val="007E5135"/>
     <w:rsid w:val="007E6920"/>
     <w:rsid w:val="007E6D91"/>
     <w:rsid w:val="007E6D95"/>
     <w:rsid w:val="007E728F"/>
     <w:rsid w:val="007F1BDE"/>
     <w:rsid w:val="007F2978"/>
     <w:rsid w:val="007F2AAA"/>
     <w:rsid w:val="007F2B41"/>
     <w:rsid w:val="007F32E8"/>
     <w:rsid w:val="007F3322"/>
     <w:rsid w:val="007F3777"/>
     <w:rsid w:val="007F3928"/>
     <w:rsid w:val="007F3B04"/>
     <w:rsid w:val="007F43A2"/>
     <w:rsid w:val="007F54D7"/>
     <w:rsid w:val="007F5839"/>
     <w:rsid w:val="007F5ED4"/>
     <w:rsid w:val="007F6306"/>
     <w:rsid w:val="007F6FCA"/>
     <w:rsid w:val="0080023C"/>
     <w:rsid w:val="008010C2"/>
     <w:rsid w:val="0080125A"/>
     <w:rsid w:val="00801EDE"/>
     <w:rsid w:val="00801FD2"/>
     <w:rsid w:val="0080269C"/>
     <w:rsid w:val="00802891"/>
     <w:rsid w:val="008032E5"/>
     <w:rsid w:val="00803407"/>
     <w:rsid w:val="00803C66"/>
     <w:rsid w:val="00804019"/>
     <w:rsid w:val="008052C5"/>
     <w:rsid w:val="00805956"/>
     <w:rsid w:val="00805E76"/>
     <w:rsid w:val="00807433"/>
     <w:rsid w:val="008104F0"/>
     <w:rsid w:val="00811424"/>
     <w:rsid w:val="008114C7"/>
     <w:rsid w:val="00812388"/>
     <w:rsid w:val="00813040"/>
     <w:rsid w:val="0081446E"/>
     <w:rsid w:val="00814BF6"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="008171DB"/>
     <w:rsid w:val="00817248"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="00817A71"/>
     <w:rsid w:val="008208C9"/>
+    <w:rsid w:val="00821780"/>
     <w:rsid w:val="00821C05"/>
     <w:rsid w:val="00821F13"/>
+    <w:rsid w:val="00822157"/>
     <w:rsid w:val="008242F4"/>
     <w:rsid w:val="0082659B"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00827B46"/>
     <w:rsid w:val="0083027C"/>
     <w:rsid w:val="00830EFD"/>
     <w:rsid w:val="00831409"/>
     <w:rsid w:val="00831685"/>
     <w:rsid w:val="00831738"/>
     <w:rsid w:val="00833A8B"/>
     <w:rsid w:val="0083502F"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="008362D7"/>
     <w:rsid w:val="008369ED"/>
     <w:rsid w:val="008374F0"/>
     <w:rsid w:val="00837934"/>
     <w:rsid w:val="0083796D"/>
     <w:rsid w:val="00840577"/>
     <w:rsid w:val="00842155"/>
     <w:rsid w:val="00843187"/>
     <w:rsid w:val="008438FE"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="008461F6"/>
     <w:rsid w:val="0084689D"/>
     <w:rsid w:val="00847926"/>
+    <w:rsid w:val="008501BB"/>
+    <w:rsid w:val="00850925"/>
     <w:rsid w:val="00850C6D"/>
     <w:rsid w:val="00852379"/>
     <w:rsid w:val="008529A6"/>
     <w:rsid w:val="008531DC"/>
     <w:rsid w:val="00854993"/>
     <w:rsid w:val="008550D8"/>
     <w:rsid w:val="008554CE"/>
     <w:rsid w:val="00860436"/>
     <w:rsid w:val="00862643"/>
     <w:rsid w:val="008634D8"/>
     <w:rsid w:val="00863A1D"/>
     <w:rsid w:val="00864439"/>
     <w:rsid w:val="0086457E"/>
+    <w:rsid w:val="00867290"/>
     <w:rsid w:val="008712D5"/>
     <w:rsid w:val="008712FD"/>
     <w:rsid w:val="00871714"/>
     <w:rsid w:val="008717F4"/>
     <w:rsid w:val="00873609"/>
     <w:rsid w:val="00873FD1"/>
     <w:rsid w:val="008748B2"/>
     <w:rsid w:val="008760A8"/>
     <w:rsid w:val="008771D5"/>
     <w:rsid w:val="0088018B"/>
     <w:rsid w:val="00880DD6"/>
     <w:rsid w:val="008815D9"/>
     <w:rsid w:val="00881666"/>
     <w:rsid w:val="00882AF1"/>
     <w:rsid w:val="00882DF0"/>
     <w:rsid w:val="0088514A"/>
     <w:rsid w:val="008851FC"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="00886784"/>
     <w:rsid w:val="008869F1"/>
     <w:rsid w:val="0088701C"/>
     <w:rsid w:val="00887889"/>
     <w:rsid w:val="00887E83"/>
     <w:rsid w:val="0089002D"/>
+    <w:rsid w:val="00890120"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00891EA2"/>
     <w:rsid w:val="00893752"/>
     <w:rsid w:val="008940FC"/>
+    <w:rsid w:val="00894915"/>
     <w:rsid w:val="00894D68"/>
     <w:rsid w:val="0089521F"/>
     <w:rsid w:val="00895CED"/>
     <w:rsid w:val="00895DB1"/>
     <w:rsid w:val="008A050C"/>
     <w:rsid w:val="008A0666"/>
     <w:rsid w:val="008A1219"/>
     <w:rsid w:val="008A2230"/>
+    <w:rsid w:val="008A287D"/>
+    <w:rsid w:val="008A39C4"/>
     <w:rsid w:val="008A3AF3"/>
     <w:rsid w:val="008A3C30"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008A51E8"/>
+    <w:rsid w:val="008A54D2"/>
     <w:rsid w:val="008A56CF"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B1A48"/>
     <w:rsid w:val="008B1D55"/>
     <w:rsid w:val="008B3378"/>
     <w:rsid w:val="008B434A"/>
+    <w:rsid w:val="008B6CD5"/>
     <w:rsid w:val="008B713E"/>
     <w:rsid w:val="008B74CC"/>
     <w:rsid w:val="008C283D"/>
+    <w:rsid w:val="008C2FD7"/>
+    <w:rsid w:val="008C353C"/>
     <w:rsid w:val="008C3BAF"/>
     <w:rsid w:val="008C44E2"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008C6F7B"/>
     <w:rsid w:val="008D02ED"/>
     <w:rsid w:val="008D090A"/>
+    <w:rsid w:val="008D0E69"/>
     <w:rsid w:val="008D0F02"/>
     <w:rsid w:val="008D0F14"/>
     <w:rsid w:val="008D1285"/>
     <w:rsid w:val="008D1960"/>
     <w:rsid w:val="008D2114"/>
     <w:rsid w:val="008D21A2"/>
+    <w:rsid w:val="008D23EF"/>
     <w:rsid w:val="008D3563"/>
     <w:rsid w:val="008D3C66"/>
     <w:rsid w:val="008D6EFA"/>
     <w:rsid w:val="008D6F84"/>
     <w:rsid w:val="008D6FD5"/>
     <w:rsid w:val="008E06F8"/>
     <w:rsid w:val="008E123E"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E2C83"/>
     <w:rsid w:val="008E3B70"/>
+    <w:rsid w:val="008E3E62"/>
     <w:rsid w:val="008E42E4"/>
     <w:rsid w:val="008E4410"/>
     <w:rsid w:val="008E5702"/>
     <w:rsid w:val="008E5CAE"/>
+    <w:rsid w:val="008E5E0B"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008E76CF"/>
+    <w:rsid w:val="008E7AFF"/>
     <w:rsid w:val="008F20DD"/>
     <w:rsid w:val="008F2C60"/>
     <w:rsid w:val="008F3F4A"/>
     <w:rsid w:val="008F436D"/>
     <w:rsid w:val="008F43A9"/>
     <w:rsid w:val="008F50EC"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F6BA7"/>
+    <w:rsid w:val="008F6C6D"/>
     <w:rsid w:val="009001D0"/>
     <w:rsid w:val="0090207F"/>
     <w:rsid w:val="00902AAC"/>
     <w:rsid w:val="00902CF8"/>
     <w:rsid w:val="00902FF1"/>
     <w:rsid w:val="00903F57"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="009074E2"/>
+    <w:rsid w:val="0091026E"/>
     <w:rsid w:val="00910D9C"/>
     <w:rsid w:val="00911506"/>
     <w:rsid w:val="009133E2"/>
+    <w:rsid w:val="009139AA"/>
     <w:rsid w:val="00913F49"/>
     <w:rsid w:val="009148C3"/>
     <w:rsid w:val="0091502E"/>
     <w:rsid w:val="00915904"/>
     <w:rsid w:val="00917100"/>
     <w:rsid w:val="00917188"/>
     <w:rsid w:val="00917433"/>
     <w:rsid w:val="00917C68"/>
     <w:rsid w:val="009203F3"/>
     <w:rsid w:val="00920D4D"/>
     <w:rsid w:val="00922286"/>
     <w:rsid w:val="0092230B"/>
     <w:rsid w:val="00923B3D"/>
+    <w:rsid w:val="009244D2"/>
     <w:rsid w:val="009245DE"/>
     <w:rsid w:val="00924854"/>
+    <w:rsid w:val="00925205"/>
     <w:rsid w:val="0092536E"/>
     <w:rsid w:val="0092549D"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="00925BAB"/>
     <w:rsid w:val="00926483"/>
     <w:rsid w:val="00927331"/>
+    <w:rsid w:val="009301F9"/>
+    <w:rsid w:val="0093069E"/>
     <w:rsid w:val="00930725"/>
     <w:rsid w:val="00930C87"/>
     <w:rsid w:val="00930CF2"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="00931392"/>
     <w:rsid w:val="0093221D"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="00933588"/>
     <w:rsid w:val="009338BD"/>
     <w:rsid w:val="00933C24"/>
     <w:rsid w:val="00934209"/>
     <w:rsid w:val="0093491D"/>
     <w:rsid w:val="0093510C"/>
     <w:rsid w:val="0093741A"/>
     <w:rsid w:val="00937EAF"/>
     <w:rsid w:val="009404F5"/>
     <w:rsid w:val="0094127A"/>
     <w:rsid w:val="009412D1"/>
     <w:rsid w:val="009424DD"/>
     <w:rsid w:val="009426BA"/>
+    <w:rsid w:val="00943B37"/>
     <w:rsid w:val="00943DE4"/>
     <w:rsid w:val="00945B67"/>
     <w:rsid w:val="00945BD5"/>
     <w:rsid w:val="00946D90"/>
     <w:rsid w:val="0094790F"/>
     <w:rsid w:val="00947A77"/>
     <w:rsid w:val="009504C5"/>
     <w:rsid w:val="00951615"/>
     <w:rsid w:val="00951CBD"/>
     <w:rsid w:val="00951EA2"/>
     <w:rsid w:val="009520D6"/>
     <w:rsid w:val="00952504"/>
     <w:rsid w:val="009534EB"/>
     <w:rsid w:val="0095423B"/>
     <w:rsid w:val="00954982"/>
     <w:rsid w:val="00954CC0"/>
     <w:rsid w:val="00954F8D"/>
     <w:rsid w:val="009550AD"/>
     <w:rsid w:val="00957955"/>
     <w:rsid w:val="00961C98"/>
     <w:rsid w:val="0096319D"/>
     <w:rsid w:val="009633DE"/>
     <w:rsid w:val="00965FA2"/>
     <w:rsid w:val="00967A80"/>
     <w:rsid w:val="0097103C"/>
     <w:rsid w:val="00971945"/>
+    <w:rsid w:val="00973723"/>
     <w:rsid w:val="009741F4"/>
     <w:rsid w:val="009745AE"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="00977234"/>
+    <w:rsid w:val="00977875"/>
+    <w:rsid w:val="0098000D"/>
     <w:rsid w:val="009801E4"/>
     <w:rsid w:val="00980837"/>
     <w:rsid w:val="009819C0"/>
     <w:rsid w:val="00981C75"/>
     <w:rsid w:val="0098348B"/>
+    <w:rsid w:val="009846D6"/>
     <w:rsid w:val="00984D89"/>
     <w:rsid w:val="00986801"/>
     <w:rsid w:val="00990C52"/>
     <w:rsid w:val="009936A8"/>
     <w:rsid w:val="009941F1"/>
     <w:rsid w:val="009942D9"/>
     <w:rsid w:val="00994F12"/>
     <w:rsid w:val="00995637"/>
     <w:rsid w:val="00995712"/>
     <w:rsid w:val="00995A30"/>
+    <w:rsid w:val="00995C64"/>
     <w:rsid w:val="00995E8C"/>
     <w:rsid w:val="0099632F"/>
     <w:rsid w:val="009969D9"/>
     <w:rsid w:val="00996F98"/>
     <w:rsid w:val="009975CB"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A2E06"/>
     <w:rsid w:val="009A2E7F"/>
     <w:rsid w:val="009A3561"/>
     <w:rsid w:val="009A4DED"/>
     <w:rsid w:val="009A5034"/>
     <w:rsid w:val="009A5576"/>
+    <w:rsid w:val="009A59EB"/>
     <w:rsid w:val="009A670A"/>
     <w:rsid w:val="009A7CA1"/>
     <w:rsid w:val="009B228F"/>
     <w:rsid w:val="009B3516"/>
     <w:rsid w:val="009B373E"/>
     <w:rsid w:val="009B4172"/>
     <w:rsid w:val="009B43FF"/>
     <w:rsid w:val="009B45C4"/>
     <w:rsid w:val="009B4C3C"/>
     <w:rsid w:val="009B6E05"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C16E9"/>
     <w:rsid w:val="009C17BF"/>
     <w:rsid w:val="009C30B4"/>
     <w:rsid w:val="009C50AC"/>
     <w:rsid w:val="009C52DE"/>
     <w:rsid w:val="009C5871"/>
     <w:rsid w:val="009C725E"/>
     <w:rsid w:val="009C77A1"/>
     <w:rsid w:val="009D0001"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D12CC"/>
     <w:rsid w:val="009D1ACB"/>
     <w:rsid w:val="009D2821"/>
     <w:rsid w:val="009D2C08"/>
     <w:rsid w:val="009D43CE"/>
+    <w:rsid w:val="009D45BE"/>
     <w:rsid w:val="009D4AE9"/>
     <w:rsid w:val="009D4D75"/>
     <w:rsid w:val="009D5656"/>
+    <w:rsid w:val="009D5F3B"/>
     <w:rsid w:val="009D677E"/>
     <w:rsid w:val="009D6DDE"/>
     <w:rsid w:val="009D6E9C"/>
     <w:rsid w:val="009D706D"/>
     <w:rsid w:val="009E0581"/>
     <w:rsid w:val="009E15B3"/>
     <w:rsid w:val="009E1798"/>
     <w:rsid w:val="009E1EC0"/>
     <w:rsid w:val="009E3B66"/>
     <w:rsid w:val="009E51F6"/>
     <w:rsid w:val="009E5CD7"/>
     <w:rsid w:val="009E6D0A"/>
     <w:rsid w:val="009F2019"/>
     <w:rsid w:val="009F26D2"/>
+    <w:rsid w:val="009F3F83"/>
     <w:rsid w:val="009F4496"/>
     <w:rsid w:val="009F4AAD"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F56AE"/>
     <w:rsid w:val="009F57CA"/>
     <w:rsid w:val="009F72C9"/>
     <w:rsid w:val="009F77A7"/>
     <w:rsid w:val="009F7824"/>
+    <w:rsid w:val="009F79B1"/>
     <w:rsid w:val="009F7D64"/>
     <w:rsid w:val="00A02CDF"/>
     <w:rsid w:val="00A0397F"/>
     <w:rsid w:val="00A03E57"/>
+    <w:rsid w:val="00A03E82"/>
     <w:rsid w:val="00A0466D"/>
     <w:rsid w:val="00A05115"/>
     <w:rsid w:val="00A05F99"/>
     <w:rsid w:val="00A06362"/>
     <w:rsid w:val="00A06E5B"/>
     <w:rsid w:val="00A07794"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A126E0"/>
     <w:rsid w:val="00A141FC"/>
     <w:rsid w:val="00A14548"/>
+    <w:rsid w:val="00A15C15"/>
     <w:rsid w:val="00A15C7C"/>
     <w:rsid w:val="00A16EC9"/>
     <w:rsid w:val="00A20017"/>
     <w:rsid w:val="00A21540"/>
     <w:rsid w:val="00A21E81"/>
     <w:rsid w:val="00A23C1D"/>
     <w:rsid w:val="00A26BD0"/>
     <w:rsid w:val="00A27B3E"/>
     <w:rsid w:val="00A31790"/>
     <w:rsid w:val="00A335B3"/>
     <w:rsid w:val="00A33CA2"/>
     <w:rsid w:val="00A34ED1"/>
     <w:rsid w:val="00A35BC4"/>
     <w:rsid w:val="00A35E2F"/>
     <w:rsid w:val="00A36101"/>
     <w:rsid w:val="00A362D7"/>
     <w:rsid w:val="00A36B2D"/>
     <w:rsid w:val="00A400EA"/>
+    <w:rsid w:val="00A419A6"/>
     <w:rsid w:val="00A41A11"/>
     <w:rsid w:val="00A43F39"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A451B3"/>
+    <w:rsid w:val="00A455A8"/>
     <w:rsid w:val="00A456DC"/>
     <w:rsid w:val="00A464D7"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A510E5"/>
     <w:rsid w:val="00A51454"/>
     <w:rsid w:val="00A51A41"/>
     <w:rsid w:val="00A51AE2"/>
     <w:rsid w:val="00A52163"/>
     <w:rsid w:val="00A52E34"/>
     <w:rsid w:val="00A52E3F"/>
     <w:rsid w:val="00A52E9D"/>
     <w:rsid w:val="00A539F8"/>
     <w:rsid w:val="00A54328"/>
     <w:rsid w:val="00A54C11"/>
     <w:rsid w:val="00A54F90"/>
+    <w:rsid w:val="00A55357"/>
     <w:rsid w:val="00A56074"/>
     <w:rsid w:val="00A56C3A"/>
     <w:rsid w:val="00A56D94"/>
     <w:rsid w:val="00A60C27"/>
     <w:rsid w:val="00A61566"/>
+    <w:rsid w:val="00A61F27"/>
     <w:rsid w:val="00A6239D"/>
     <w:rsid w:val="00A640EE"/>
     <w:rsid w:val="00A64E0F"/>
     <w:rsid w:val="00A64EE7"/>
     <w:rsid w:val="00A67408"/>
     <w:rsid w:val="00A676E3"/>
     <w:rsid w:val="00A70633"/>
     <w:rsid w:val="00A70D5E"/>
     <w:rsid w:val="00A7110B"/>
     <w:rsid w:val="00A71599"/>
     <w:rsid w:val="00A74390"/>
     <w:rsid w:val="00A75A66"/>
     <w:rsid w:val="00A77F86"/>
     <w:rsid w:val="00A800D3"/>
     <w:rsid w:val="00A8028F"/>
     <w:rsid w:val="00A81154"/>
     <w:rsid w:val="00A84368"/>
     <w:rsid w:val="00A8442F"/>
     <w:rsid w:val="00A848AB"/>
     <w:rsid w:val="00A85B78"/>
+    <w:rsid w:val="00A863D9"/>
     <w:rsid w:val="00A909D4"/>
     <w:rsid w:val="00A91CDB"/>
     <w:rsid w:val="00A92220"/>
     <w:rsid w:val="00A92649"/>
     <w:rsid w:val="00A94285"/>
     <w:rsid w:val="00A94366"/>
     <w:rsid w:val="00A965EE"/>
     <w:rsid w:val="00A97F0F"/>
     <w:rsid w:val="00AA03C2"/>
     <w:rsid w:val="00AA07AE"/>
     <w:rsid w:val="00AA0C29"/>
     <w:rsid w:val="00AA1D1A"/>
+    <w:rsid w:val="00AA1E38"/>
+    <w:rsid w:val="00AA2421"/>
     <w:rsid w:val="00AA2792"/>
     <w:rsid w:val="00AA3B77"/>
     <w:rsid w:val="00AA3D89"/>
     <w:rsid w:val="00AA3DC2"/>
     <w:rsid w:val="00AA4223"/>
     <w:rsid w:val="00AA42C3"/>
     <w:rsid w:val="00AA42EB"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AA75F5"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB0633"/>
     <w:rsid w:val="00AB1D66"/>
+    <w:rsid w:val="00AB2220"/>
     <w:rsid w:val="00AB269F"/>
     <w:rsid w:val="00AB28EB"/>
     <w:rsid w:val="00AB3C69"/>
     <w:rsid w:val="00AB449C"/>
     <w:rsid w:val="00AB4C9F"/>
     <w:rsid w:val="00AB513D"/>
     <w:rsid w:val="00AB5291"/>
     <w:rsid w:val="00AB53C6"/>
     <w:rsid w:val="00AB543E"/>
     <w:rsid w:val="00AB55E9"/>
     <w:rsid w:val="00AB56FE"/>
     <w:rsid w:val="00AB5717"/>
     <w:rsid w:val="00AB6410"/>
     <w:rsid w:val="00AB735E"/>
     <w:rsid w:val="00AC01BD"/>
     <w:rsid w:val="00AC1B77"/>
     <w:rsid w:val="00AC2144"/>
+    <w:rsid w:val="00AC24B6"/>
     <w:rsid w:val="00AC2F10"/>
     <w:rsid w:val="00AC35BB"/>
     <w:rsid w:val="00AC36D2"/>
+    <w:rsid w:val="00AC5FB9"/>
     <w:rsid w:val="00AC685D"/>
     <w:rsid w:val="00AC6E8A"/>
     <w:rsid w:val="00AC7148"/>
     <w:rsid w:val="00AC77F6"/>
     <w:rsid w:val="00AC7E2C"/>
     <w:rsid w:val="00AD02A4"/>
     <w:rsid w:val="00AD0CB5"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD3999"/>
     <w:rsid w:val="00AD42EE"/>
+    <w:rsid w:val="00AD530D"/>
     <w:rsid w:val="00AD6109"/>
     <w:rsid w:val="00AD649E"/>
     <w:rsid w:val="00AD6ABB"/>
     <w:rsid w:val="00AD7109"/>
     <w:rsid w:val="00AD734C"/>
     <w:rsid w:val="00AE06B1"/>
     <w:rsid w:val="00AE097E"/>
     <w:rsid w:val="00AE0DED"/>
     <w:rsid w:val="00AE22E3"/>
     <w:rsid w:val="00AE4143"/>
     <w:rsid w:val="00AE4932"/>
+    <w:rsid w:val="00AE527D"/>
     <w:rsid w:val="00AE5352"/>
     <w:rsid w:val="00AE5D51"/>
     <w:rsid w:val="00AE5F3A"/>
     <w:rsid w:val="00AE68DD"/>
     <w:rsid w:val="00AF0B12"/>
     <w:rsid w:val="00AF0C2D"/>
     <w:rsid w:val="00AF31CC"/>
     <w:rsid w:val="00AF3D6D"/>
     <w:rsid w:val="00AF4169"/>
     <w:rsid w:val="00AF45B6"/>
     <w:rsid w:val="00AF4D56"/>
     <w:rsid w:val="00AF5F77"/>
     <w:rsid w:val="00AF64D7"/>
     <w:rsid w:val="00B00087"/>
     <w:rsid w:val="00B00707"/>
     <w:rsid w:val="00B015A5"/>
     <w:rsid w:val="00B02201"/>
     <w:rsid w:val="00B02E85"/>
     <w:rsid w:val="00B056FE"/>
     <w:rsid w:val="00B05AF8"/>
     <w:rsid w:val="00B10CF4"/>
+    <w:rsid w:val="00B10F7C"/>
     <w:rsid w:val="00B114A7"/>
     <w:rsid w:val="00B12A8D"/>
     <w:rsid w:val="00B1337C"/>
     <w:rsid w:val="00B13F9D"/>
+    <w:rsid w:val="00B14720"/>
     <w:rsid w:val="00B1489C"/>
     <w:rsid w:val="00B14BEF"/>
+    <w:rsid w:val="00B14F7F"/>
     <w:rsid w:val="00B16D30"/>
     <w:rsid w:val="00B171AF"/>
     <w:rsid w:val="00B201CD"/>
     <w:rsid w:val="00B2052E"/>
     <w:rsid w:val="00B22F3D"/>
     <w:rsid w:val="00B23DBF"/>
+    <w:rsid w:val="00B247A6"/>
     <w:rsid w:val="00B25765"/>
     <w:rsid w:val="00B261FC"/>
     <w:rsid w:val="00B26B65"/>
+    <w:rsid w:val="00B26EEF"/>
     <w:rsid w:val="00B3166B"/>
     <w:rsid w:val="00B317C4"/>
     <w:rsid w:val="00B317DF"/>
     <w:rsid w:val="00B3395D"/>
     <w:rsid w:val="00B33B5E"/>
     <w:rsid w:val="00B35C89"/>
     <w:rsid w:val="00B36BFF"/>
     <w:rsid w:val="00B36EEE"/>
     <w:rsid w:val="00B4052B"/>
+    <w:rsid w:val="00B40E4B"/>
     <w:rsid w:val="00B40E96"/>
     <w:rsid w:val="00B42777"/>
     <w:rsid w:val="00B42C76"/>
+    <w:rsid w:val="00B436BD"/>
     <w:rsid w:val="00B4427C"/>
     <w:rsid w:val="00B44479"/>
     <w:rsid w:val="00B45921"/>
     <w:rsid w:val="00B501ED"/>
     <w:rsid w:val="00B52CFF"/>
     <w:rsid w:val="00B531D4"/>
     <w:rsid w:val="00B53B2D"/>
     <w:rsid w:val="00B542A6"/>
     <w:rsid w:val="00B54622"/>
     <w:rsid w:val="00B55042"/>
     <w:rsid w:val="00B55832"/>
+    <w:rsid w:val="00B56258"/>
+    <w:rsid w:val="00B57EA5"/>
     <w:rsid w:val="00B60192"/>
     <w:rsid w:val="00B6024C"/>
     <w:rsid w:val="00B60777"/>
     <w:rsid w:val="00B61C4B"/>
+    <w:rsid w:val="00B62275"/>
     <w:rsid w:val="00B6375F"/>
+    <w:rsid w:val="00B6379A"/>
     <w:rsid w:val="00B63815"/>
     <w:rsid w:val="00B63B65"/>
+    <w:rsid w:val="00B64D0F"/>
     <w:rsid w:val="00B70BA1"/>
     <w:rsid w:val="00B71A11"/>
     <w:rsid w:val="00B71D93"/>
     <w:rsid w:val="00B7204A"/>
     <w:rsid w:val="00B725EB"/>
     <w:rsid w:val="00B75097"/>
     <w:rsid w:val="00B75A28"/>
     <w:rsid w:val="00B75FED"/>
     <w:rsid w:val="00B774A4"/>
     <w:rsid w:val="00B77B05"/>
+    <w:rsid w:val="00B77FD6"/>
     <w:rsid w:val="00B80492"/>
     <w:rsid w:val="00B827A1"/>
     <w:rsid w:val="00B82E5D"/>
     <w:rsid w:val="00B832A4"/>
     <w:rsid w:val="00B83ADC"/>
     <w:rsid w:val="00B83E91"/>
     <w:rsid w:val="00B84CF9"/>
     <w:rsid w:val="00B84D9A"/>
     <w:rsid w:val="00B86908"/>
     <w:rsid w:val="00B87800"/>
     <w:rsid w:val="00B87F9A"/>
     <w:rsid w:val="00B91B98"/>
     <w:rsid w:val="00B920C8"/>
     <w:rsid w:val="00B92C68"/>
     <w:rsid w:val="00B92EC8"/>
     <w:rsid w:val="00B96ED5"/>
     <w:rsid w:val="00BA09F8"/>
     <w:rsid w:val="00BA16CD"/>
     <w:rsid w:val="00BA1E51"/>
     <w:rsid w:val="00BA1FEC"/>
     <w:rsid w:val="00BA279A"/>
+    <w:rsid w:val="00BA2C5F"/>
     <w:rsid w:val="00BA365B"/>
     <w:rsid w:val="00BA3AC1"/>
     <w:rsid w:val="00BA3D6B"/>
     <w:rsid w:val="00BA4D18"/>
     <w:rsid w:val="00BA6E7E"/>
     <w:rsid w:val="00BB07C8"/>
     <w:rsid w:val="00BB0DDE"/>
     <w:rsid w:val="00BB0EEF"/>
+    <w:rsid w:val="00BB104D"/>
     <w:rsid w:val="00BB1127"/>
     <w:rsid w:val="00BB196A"/>
     <w:rsid w:val="00BB1DC9"/>
     <w:rsid w:val="00BB1EBD"/>
     <w:rsid w:val="00BB3EA8"/>
     <w:rsid w:val="00BB409B"/>
     <w:rsid w:val="00BB46D7"/>
     <w:rsid w:val="00BB51DE"/>
     <w:rsid w:val="00BB5BCA"/>
     <w:rsid w:val="00BB7290"/>
     <w:rsid w:val="00BB797F"/>
+    <w:rsid w:val="00BC0325"/>
     <w:rsid w:val="00BC0346"/>
+    <w:rsid w:val="00BC08F7"/>
     <w:rsid w:val="00BC28A9"/>
     <w:rsid w:val="00BC2F99"/>
     <w:rsid w:val="00BC5139"/>
     <w:rsid w:val="00BC58FF"/>
     <w:rsid w:val="00BC7703"/>
     <w:rsid w:val="00BD01DA"/>
     <w:rsid w:val="00BD0323"/>
     <w:rsid w:val="00BD0348"/>
     <w:rsid w:val="00BD0C1E"/>
     <w:rsid w:val="00BD0D02"/>
     <w:rsid w:val="00BD0F13"/>
     <w:rsid w:val="00BD13D5"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD3329"/>
     <w:rsid w:val="00BD44BF"/>
     <w:rsid w:val="00BD5EC4"/>
     <w:rsid w:val="00BD5ED5"/>
     <w:rsid w:val="00BD63D8"/>
     <w:rsid w:val="00BD6452"/>
+    <w:rsid w:val="00BD7CFD"/>
     <w:rsid w:val="00BD7E19"/>
     <w:rsid w:val="00BE02EC"/>
     <w:rsid w:val="00BE1C11"/>
     <w:rsid w:val="00BE1C7A"/>
     <w:rsid w:val="00BE2CDC"/>
     <w:rsid w:val="00BE2F05"/>
     <w:rsid w:val="00BE352E"/>
     <w:rsid w:val="00BE3F9C"/>
     <w:rsid w:val="00BE655C"/>
     <w:rsid w:val="00BE7CCA"/>
     <w:rsid w:val="00BF04BF"/>
     <w:rsid w:val="00BF0547"/>
     <w:rsid w:val="00BF093A"/>
     <w:rsid w:val="00BF2405"/>
     <w:rsid w:val="00BF291B"/>
     <w:rsid w:val="00BF299C"/>
     <w:rsid w:val="00BF2A2B"/>
+    <w:rsid w:val="00BF2AD0"/>
     <w:rsid w:val="00BF2F73"/>
     <w:rsid w:val="00BF478F"/>
     <w:rsid w:val="00BF49EC"/>
+    <w:rsid w:val="00BF5447"/>
+    <w:rsid w:val="00BF5DED"/>
     <w:rsid w:val="00BF7E99"/>
     <w:rsid w:val="00C004CD"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06987"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C100C9"/>
     <w:rsid w:val="00C106AC"/>
     <w:rsid w:val="00C1079E"/>
     <w:rsid w:val="00C10938"/>
+    <w:rsid w:val="00C10FEE"/>
     <w:rsid w:val="00C111AD"/>
     <w:rsid w:val="00C11460"/>
+    <w:rsid w:val="00C11818"/>
     <w:rsid w:val="00C11E32"/>
     <w:rsid w:val="00C126C3"/>
     <w:rsid w:val="00C13A44"/>
+    <w:rsid w:val="00C14981"/>
+    <w:rsid w:val="00C153B7"/>
     <w:rsid w:val="00C15D8A"/>
     <w:rsid w:val="00C1633A"/>
     <w:rsid w:val="00C16A6B"/>
     <w:rsid w:val="00C219C8"/>
     <w:rsid w:val="00C235FA"/>
     <w:rsid w:val="00C23F8F"/>
     <w:rsid w:val="00C2419C"/>
     <w:rsid w:val="00C24204"/>
     <w:rsid w:val="00C252EA"/>
     <w:rsid w:val="00C25C99"/>
     <w:rsid w:val="00C262FE"/>
     <w:rsid w:val="00C270EE"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C30026"/>
     <w:rsid w:val="00C3122E"/>
     <w:rsid w:val="00C31C86"/>
+    <w:rsid w:val="00C31CEF"/>
     <w:rsid w:val="00C31EAD"/>
     <w:rsid w:val="00C32D53"/>
     <w:rsid w:val="00C331D0"/>
     <w:rsid w:val="00C33420"/>
     <w:rsid w:val="00C33595"/>
     <w:rsid w:val="00C33EC1"/>
     <w:rsid w:val="00C35891"/>
     <w:rsid w:val="00C3617B"/>
     <w:rsid w:val="00C364CA"/>
     <w:rsid w:val="00C365AB"/>
     <w:rsid w:val="00C371E3"/>
     <w:rsid w:val="00C4057A"/>
+    <w:rsid w:val="00C40CA6"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C41187"/>
     <w:rsid w:val="00C411BF"/>
+    <w:rsid w:val="00C415E8"/>
     <w:rsid w:val="00C41E9D"/>
     <w:rsid w:val="00C41F96"/>
+    <w:rsid w:val="00C42752"/>
     <w:rsid w:val="00C438A8"/>
     <w:rsid w:val="00C443FE"/>
     <w:rsid w:val="00C45F39"/>
     <w:rsid w:val="00C47609"/>
     <w:rsid w:val="00C50F42"/>
     <w:rsid w:val="00C532E5"/>
     <w:rsid w:val="00C53F5E"/>
     <w:rsid w:val="00C5417D"/>
     <w:rsid w:val="00C54F13"/>
     <w:rsid w:val="00C55101"/>
     <w:rsid w:val="00C551BC"/>
     <w:rsid w:val="00C5696A"/>
     <w:rsid w:val="00C57EBA"/>
     <w:rsid w:val="00C60930"/>
     <w:rsid w:val="00C62C5F"/>
     <w:rsid w:val="00C65B8F"/>
     <w:rsid w:val="00C65B96"/>
     <w:rsid w:val="00C65DAF"/>
     <w:rsid w:val="00C6675F"/>
     <w:rsid w:val="00C66C78"/>
     <w:rsid w:val="00C66E0B"/>
     <w:rsid w:val="00C67D05"/>
     <w:rsid w:val="00C71716"/>
     <w:rsid w:val="00C72563"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C73EF6"/>
     <w:rsid w:val="00C75083"/>
     <w:rsid w:val="00C75667"/>
     <w:rsid w:val="00C75AB2"/>
     <w:rsid w:val="00C81499"/>
+    <w:rsid w:val="00C81BD4"/>
     <w:rsid w:val="00C81C58"/>
     <w:rsid w:val="00C82CDE"/>
+    <w:rsid w:val="00C83E74"/>
+    <w:rsid w:val="00C847CA"/>
     <w:rsid w:val="00C84CC7"/>
     <w:rsid w:val="00C85CCA"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C9011A"/>
     <w:rsid w:val="00C90DA2"/>
+    <w:rsid w:val="00C93011"/>
     <w:rsid w:val="00C945F0"/>
+    <w:rsid w:val="00C961CE"/>
+    <w:rsid w:val="00C963EA"/>
     <w:rsid w:val="00CA15DF"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA3CC2"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CA443B"/>
+    <w:rsid w:val="00CA6233"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA670F"/>
     <w:rsid w:val="00CA7D3B"/>
+    <w:rsid w:val="00CB0B8F"/>
     <w:rsid w:val="00CB1117"/>
     <w:rsid w:val="00CB16E5"/>
     <w:rsid w:val="00CB1B11"/>
     <w:rsid w:val="00CB2581"/>
     <w:rsid w:val="00CB295B"/>
     <w:rsid w:val="00CB2A8B"/>
     <w:rsid w:val="00CB3475"/>
     <w:rsid w:val="00CB3CAC"/>
     <w:rsid w:val="00CB4432"/>
     <w:rsid w:val="00CB472D"/>
     <w:rsid w:val="00CB51E8"/>
     <w:rsid w:val="00CB5463"/>
     <w:rsid w:val="00CB7BA7"/>
     <w:rsid w:val="00CB7ED6"/>
     <w:rsid w:val="00CC1055"/>
     <w:rsid w:val="00CC1884"/>
     <w:rsid w:val="00CC1EF5"/>
     <w:rsid w:val="00CC2F8F"/>
     <w:rsid w:val="00CC3CC5"/>
     <w:rsid w:val="00CC41AA"/>
     <w:rsid w:val="00CC453A"/>
     <w:rsid w:val="00CC4D4F"/>
     <w:rsid w:val="00CC5ECD"/>
     <w:rsid w:val="00CC6F15"/>
     <w:rsid w:val="00CC769B"/>
     <w:rsid w:val="00CC7DAE"/>
     <w:rsid w:val="00CD0072"/>
     <w:rsid w:val="00CD3277"/>
     <w:rsid w:val="00CD3871"/>
+    <w:rsid w:val="00CD3D75"/>
     <w:rsid w:val="00CD4964"/>
     <w:rsid w:val="00CD657D"/>
     <w:rsid w:val="00CD6F4D"/>
     <w:rsid w:val="00CE0075"/>
     <w:rsid w:val="00CE11D6"/>
     <w:rsid w:val="00CE1445"/>
     <w:rsid w:val="00CE226C"/>
     <w:rsid w:val="00CE2A3D"/>
     <w:rsid w:val="00CE3823"/>
     <w:rsid w:val="00CE393F"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE4917"/>
     <w:rsid w:val="00CE70F6"/>
     <w:rsid w:val="00CE7143"/>
     <w:rsid w:val="00CE7D0D"/>
     <w:rsid w:val="00CE7D38"/>
     <w:rsid w:val="00CF0242"/>
     <w:rsid w:val="00CF079D"/>
+    <w:rsid w:val="00CF101D"/>
     <w:rsid w:val="00CF1272"/>
     <w:rsid w:val="00CF18F4"/>
     <w:rsid w:val="00CF2D2E"/>
     <w:rsid w:val="00CF31F4"/>
     <w:rsid w:val="00CF3C4B"/>
     <w:rsid w:val="00CF5230"/>
     <w:rsid w:val="00CF71A5"/>
     <w:rsid w:val="00D00B96"/>
     <w:rsid w:val="00D00EBC"/>
     <w:rsid w:val="00D01696"/>
     <w:rsid w:val="00D016E2"/>
     <w:rsid w:val="00D01DB2"/>
     <w:rsid w:val="00D01FE8"/>
     <w:rsid w:val="00D023E1"/>
     <w:rsid w:val="00D032D2"/>
     <w:rsid w:val="00D03A37"/>
+    <w:rsid w:val="00D03C44"/>
     <w:rsid w:val="00D04790"/>
     <w:rsid w:val="00D04D05"/>
     <w:rsid w:val="00D05B95"/>
     <w:rsid w:val="00D05FB1"/>
     <w:rsid w:val="00D07471"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D10FA1"/>
     <w:rsid w:val="00D111A0"/>
     <w:rsid w:val="00D114C9"/>
     <w:rsid w:val="00D11FBD"/>
     <w:rsid w:val="00D14563"/>
+    <w:rsid w:val="00D14A4F"/>
     <w:rsid w:val="00D14AAE"/>
     <w:rsid w:val="00D15150"/>
     <w:rsid w:val="00D21712"/>
     <w:rsid w:val="00D245A3"/>
     <w:rsid w:val="00D257B3"/>
     <w:rsid w:val="00D2627F"/>
+    <w:rsid w:val="00D272E1"/>
     <w:rsid w:val="00D279E9"/>
     <w:rsid w:val="00D27D01"/>
     <w:rsid w:val="00D30266"/>
     <w:rsid w:val="00D30911"/>
     <w:rsid w:val="00D30AB1"/>
     <w:rsid w:val="00D30F8D"/>
     <w:rsid w:val="00D31EBC"/>
     <w:rsid w:val="00D32A1A"/>
     <w:rsid w:val="00D32FE7"/>
     <w:rsid w:val="00D3314F"/>
     <w:rsid w:val="00D33388"/>
     <w:rsid w:val="00D33FA6"/>
     <w:rsid w:val="00D34208"/>
     <w:rsid w:val="00D3470B"/>
     <w:rsid w:val="00D34B52"/>
     <w:rsid w:val="00D34E6D"/>
+    <w:rsid w:val="00D3549C"/>
     <w:rsid w:val="00D358CC"/>
+    <w:rsid w:val="00D35BAC"/>
     <w:rsid w:val="00D36A82"/>
     <w:rsid w:val="00D36BC4"/>
     <w:rsid w:val="00D379EA"/>
+    <w:rsid w:val="00D407DF"/>
+    <w:rsid w:val="00D40D71"/>
     <w:rsid w:val="00D4108B"/>
+    <w:rsid w:val="00D4114E"/>
     <w:rsid w:val="00D41A1C"/>
     <w:rsid w:val="00D42C05"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D43814"/>
     <w:rsid w:val="00D440B5"/>
+    <w:rsid w:val="00D4580C"/>
+    <w:rsid w:val="00D47695"/>
     <w:rsid w:val="00D47BA4"/>
     <w:rsid w:val="00D50585"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D518C5"/>
     <w:rsid w:val="00D520D8"/>
     <w:rsid w:val="00D527EA"/>
     <w:rsid w:val="00D52FA6"/>
+    <w:rsid w:val="00D5439D"/>
+    <w:rsid w:val="00D5494D"/>
     <w:rsid w:val="00D55128"/>
     <w:rsid w:val="00D56A15"/>
     <w:rsid w:val="00D56AEC"/>
+    <w:rsid w:val="00D56BBC"/>
     <w:rsid w:val="00D5796E"/>
     <w:rsid w:val="00D57DB6"/>
     <w:rsid w:val="00D62BBF"/>
     <w:rsid w:val="00D63288"/>
+    <w:rsid w:val="00D646A3"/>
+    <w:rsid w:val="00D647A3"/>
+    <w:rsid w:val="00D64BCA"/>
     <w:rsid w:val="00D6546D"/>
     <w:rsid w:val="00D66647"/>
     <w:rsid w:val="00D6688F"/>
     <w:rsid w:val="00D67147"/>
     <w:rsid w:val="00D67713"/>
     <w:rsid w:val="00D7044A"/>
     <w:rsid w:val="00D722FC"/>
     <w:rsid w:val="00D72547"/>
     <w:rsid w:val="00D72D84"/>
     <w:rsid w:val="00D74A41"/>
     <w:rsid w:val="00D74FBD"/>
+    <w:rsid w:val="00D77B5F"/>
     <w:rsid w:val="00D801C7"/>
     <w:rsid w:val="00D80B9E"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D81CB4"/>
     <w:rsid w:val="00D82F28"/>
     <w:rsid w:val="00D842EB"/>
     <w:rsid w:val="00D85F1A"/>
     <w:rsid w:val="00D8631D"/>
     <w:rsid w:val="00D8697C"/>
     <w:rsid w:val="00D92EB0"/>
     <w:rsid w:val="00D94826"/>
     <w:rsid w:val="00D94E56"/>
     <w:rsid w:val="00DA0065"/>
     <w:rsid w:val="00DA22F1"/>
     <w:rsid w:val="00DA2652"/>
     <w:rsid w:val="00DA28FC"/>
     <w:rsid w:val="00DA35F6"/>
     <w:rsid w:val="00DA45AA"/>
     <w:rsid w:val="00DA4B18"/>
     <w:rsid w:val="00DA512C"/>
     <w:rsid w:val="00DA63C9"/>
     <w:rsid w:val="00DA69E5"/>
     <w:rsid w:val="00DB0892"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB2FF4"/>
     <w:rsid w:val="00DB39AD"/>
     <w:rsid w:val="00DB5413"/>
     <w:rsid w:val="00DB6306"/>
     <w:rsid w:val="00DC38A9"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DC450E"/>
     <w:rsid w:val="00DC4549"/>
+    <w:rsid w:val="00DC48D0"/>
     <w:rsid w:val="00DC48DF"/>
     <w:rsid w:val="00DC5581"/>
     <w:rsid w:val="00DC5EA7"/>
     <w:rsid w:val="00DC66CB"/>
     <w:rsid w:val="00DC6A85"/>
     <w:rsid w:val="00DC7ABE"/>
     <w:rsid w:val="00DD067D"/>
     <w:rsid w:val="00DD11DC"/>
     <w:rsid w:val="00DD1C69"/>
     <w:rsid w:val="00DD469C"/>
     <w:rsid w:val="00DD597F"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DD66FC"/>
     <w:rsid w:val="00DD7FD5"/>
     <w:rsid w:val="00DE11FC"/>
     <w:rsid w:val="00DE2DB9"/>
     <w:rsid w:val="00DE411F"/>
     <w:rsid w:val="00DE478B"/>
     <w:rsid w:val="00DE5581"/>
     <w:rsid w:val="00DE7245"/>
     <w:rsid w:val="00DE751B"/>
     <w:rsid w:val="00DF0097"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF13CB"/>
     <w:rsid w:val="00DF1786"/>
     <w:rsid w:val="00DF19F9"/>
     <w:rsid w:val="00DF2498"/>
     <w:rsid w:val="00DF45EA"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF4F89"/>
     <w:rsid w:val="00DF6531"/>
     <w:rsid w:val="00DF688D"/>
     <w:rsid w:val="00DF6C60"/>
     <w:rsid w:val="00E00C6B"/>
+    <w:rsid w:val="00E01486"/>
     <w:rsid w:val="00E01D76"/>
     <w:rsid w:val="00E01E25"/>
+    <w:rsid w:val="00E027E6"/>
     <w:rsid w:val="00E038E8"/>
     <w:rsid w:val="00E0576C"/>
     <w:rsid w:val="00E064C3"/>
     <w:rsid w:val="00E10B9C"/>
     <w:rsid w:val="00E116A2"/>
+    <w:rsid w:val="00E116AA"/>
     <w:rsid w:val="00E11BAC"/>
     <w:rsid w:val="00E11D7D"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E1252B"/>
     <w:rsid w:val="00E126FB"/>
     <w:rsid w:val="00E135EB"/>
     <w:rsid w:val="00E138D8"/>
+    <w:rsid w:val="00E15EF7"/>
     <w:rsid w:val="00E1654C"/>
     <w:rsid w:val="00E16C05"/>
+    <w:rsid w:val="00E171AA"/>
     <w:rsid w:val="00E17760"/>
     <w:rsid w:val="00E17A35"/>
     <w:rsid w:val="00E17C8B"/>
     <w:rsid w:val="00E17D6D"/>
     <w:rsid w:val="00E17FC2"/>
     <w:rsid w:val="00E20C14"/>
     <w:rsid w:val="00E210DA"/>
     <w:rsid w:val="00E222FF"/>
     <w:rsid w:val="00E23711"/>
     <w:rsid w:val="00E23F54"/>
+    <w:rsid w:val="00E24818"/>
     <w:rsid w:val="00E26093"/>
     <w:rsid w:val="00E261A9"/>
     <w:rsid w:val="00E27072"/>
     <w:rsid w:val="00E27B91"/>
+    <w:rsid w:val="00E30311"/>
     <w:rsid w:val="00E31003"/>
     <w:rsid w:val="00E31C6F"/>
     <w:rsid w:val="00E31CD9"/>
     <w:rsid w:val="00E320A2"/>
     <w:rsid w:val="00E344F2"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E34BE5"/>
+    <w:rsid w:val="00E35210"/>
     <w:rsid w:val="00E367EF"/>
     <w:rsid w:val="00E36B6D"/>
     <w:rsid w:val="00E40C48"/>
     <w:rsid w:val="00E4187E"/>
     <w:rsid w:val="00E42444"/>
     <w:rsid w:val="00E42C0B"/>
     <w:rsid w:val="00E43E1E"/>
     <w:rsid w:val="00E4568B"/>
     <w:rsid w:val="00E456C8"/>
     <w:rsid w:val="00E47243"/>
     <w:rsid w:val="00E472FD"/>
     <w:rsid w:val="00E50414"/>
     <w:rsid w:val="00E50E2B"/>
     <w:rsid w:val="00E54A86"/>
     <w:rsid w:val="00E57067"/>
     <w:rsid w:val="00E57387"/>
     <w:rsid w:val="00E6113D"/>
     <w:rsid w:val="00E61D53"/>
     <w:rsid w:val="00E625B9"/>
     <w:rsid w:val="00E62937"/>
     <w:rsid w:val="00E62BC2"/>
     <w:rsid w:val="00E631B4"/>
     <w:rsid w:val="00E6587E"/>
     <w:rsid w:val="00E67CD2"/>
     <w:rsid w:val="00E7071D"/>
     <w:rsid w:val="00E71ABA"/>
     <w:rsid w:val="00E71BAE"/>
+    <w:rsid w:val="00E720DE"/>
     <w:rsid w:val="00E73337"/>
     <w:rsid w:val="00E73817"/>
+    <w:rsid w:val="00E73B0F"/>
     <w:rsid w:val="00E74825"/>
     <w:rsid w:val="00E74B4D"/>
     <w:rsid w:val="00E7684C"/>
     <w:rsid w:val="00E76AAD"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E81181"/>
     <w:rsid w:val="00E81BD5"/>
     <w:rsid w:val="00E81E9A"/>
     <w:rsid w:val="00E841F4"/>
     <w:rsid w:val="00E84220"/>
     <w:rsid w:val="00E84CA5"/>
     <w:rsid w:val="00E8582D"/>
     <w:rsid w:val="00E85BF6"/>
     <w:rsid w:val="00E85D99"/>
     <w:rsid w:val="00E861DC"/>
+    <w:rsid w:val="00E86ED2"/>
     <w:rsid w:val="00E90ECD"/>
     <w:rsid w:val="00E90ED2"/>
+    <w:rsid w:val="00E92249"/>
     <w:rsid w:val="00E92BF5"/>
     <w:rsid w:val="00E93FF9"/>
     <w:rsid w:val="00E943A8"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00E962B0"/>
+    <w:rsid w:val="00E964AF"/>
+    <w:rsid w:val="00EA07BE"/>
     <w:rsid w:val="00EA1223"/>
     <w:rsid w:val="00EA1719"/>
     <w:rsid w:val="00EA19EC"/>
     <w:rsid w:val="00EA4E61"/>
     <w:rsid w:val="00EA4EAD"/>
     <w:rsid w:val="00EA5DB2"/>
     <w:rsid w:val="00EA5EED"/>
     <w:rsid w:val="00EA77AA"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EB0A89"/>
     <w:rsid w:val="00EB0ADC"/>
     <w:rsid w:val="00EB1C9C"/>
     <w:rsid w:val="00EB2764"/>
     <w:rsid w:val="00EB2A6E"/>
     <w:rsid w:val="00EB63F4"/>
     <w:rsid w:val="00EB6C11"/>
+    <w:rsid w:val="00EB6E60"/>
     <w:rsid w:val="00EB73C5"/>
     <w:rsid w:val="00EB7ECE"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
+    <w:rsid w:val="00EC0A4D"/>
     <w:rsid w:val="00EC0E20"/>
     <w:rsid w:val="00EC1784"/>
     <w:rsid w:val="00EC24A6"/>
     <w:rsid w:val="00EC311A"/>
     <w:rsid w:val="00EC31EC"/>
     <w:rsid w:val="00EC4867"/>
     <w:rsid w:val="00EC6B3A"/>
     <w:rsid w:val="00EC73FB"/>
     <w:rsid w:val="00EC7A8F"/>
     <w:rsid w:val="00ED0167"/>
     <w:rsid w:val="00ED03BF"/>
     <w:rsid w:val="00ED08F8"/>
     <w:rsid w:val="00ED19DD"/>
     <w:rsid w:val="00ED20ED"/>
+    <w:rsid w:val="00ED2FC3"/>
     <w:rsid w:val="00ED31B7"/>
     <w:rsid w:val="00ED3D7A"/>
     <w:rsid w:val="00ED3E08"/>
     <w:rsid w:val="00ED3ECF"/>
     <w:rsid w:val="00ED4A6F"/>
     <w:rsid w:val="00ED69D5"/>
     <w:rsid w:val="00ED7702"/>
+    <w:rsid w:val="00ED7DF8"/>
     <w:rsid w:val="00EE0B72"/>
     <w:rsid w:val="00EE1211"/>
     <w:rsid w:val="00EE19F2"/>
     <w:rsid w:val="00EE2715"/>
     <w:rsid w:val="00EE2B54"/>
     <w:rsid w:val="00EE39F9"/>
     <w:rsid w:val="00EE48AD"/>
     <w:rsid w:val="00EE4B45"/>
     <w:rsid w:val="00EE5220"/>
     <w:rsid w:val="00EE57AF"/>
     <w:rsid w:val="00EE739B"/>
     <w:rsid w:val="00EF0D0C"/>
     <w:rsid w:val="00EF1116"/>
     <w:rsid w:val="00EF1331"/>
     <w:rsid w:val="00EF1E08"/>
     <w:rsid w:val="00EF3B62"/>
+    <w:rsid w:val="00EF3E5A"/>
     <w:rsid w:val="00EF44C9"/>
     <w:rsid w:val="00EF458A"/>
     <w:rsid w:val="00EF4C6F"/>
     <w:rsid w:val="00EF539C"/>
     <w:rsid w:val="00EF5EFD"/>
+    <w:rsid w:val="00EF7D4F"/>
     <w:rsid w:val="00F020D1"/>
     <w:rsid w:val="00F02405"/>
     <w:rsid w:val="00F03CFC"/>
+    <w:rsid w:val="00F03D51"/>
     <w:rsid w:val="00F04828"/>
     <w:rsid w:val="00F04AA3"/>
     <w:rsid w:val="00F04C13"/>
     <w:rsid w:val="00F052C5"/>
     <w:rsid w:val="00F05CF1"/>
     <w:rsid w:val="00F05E9B"/>
     <w:rsid w:val="00F06152"/>
     <w:rsid w:val="00F07CE3"/>
     <w:rsid w:val="00F07EB2"/>
     <w:rsid w:val="00F07FA6"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F115DF"/>
     <w:rsid w:val="00F13A9E"/>
     <w:rsid w:val="00F13B2A"/>
     <w:rsid w:val="00F1433E"/>
     <w:rsid w:val="00F144E5"/>
     <w:rsid w:val="00F1451B"/>
     <w:rsid w:val="00F145ED"/>
     <w:rsid w:val="00F1471C"/>
     <w:rsid w:val="00F152D3"/>
     <w:rsid w:val="00F161A0"/>
     <w:rsid w:val="00F161A7"/>
     <w:rsid w:val="00F165B2"/>
     <w:rsid w:val="00F179F9"/>
+    <w:rsid w:val="00F17A22"/>
     <w:rsid w:val="00F2027E"/>
     <w:rsid w:val="00F21C4E"/>
+    <w:rsid w:val="00F21CA3"/>
     <w:rsid w:val="00F220E4"/>
     <w:rsid w:val="00F2264D"/>
     <w:rsid w:val="00F2306F"/>
     <w:rsid w:val="00F239DF"/>
     <w:rsid w:val="00F24C41"/>
     <w:rsid w:val="00F25910"/>
     <w:rsid w:val="00F269D6"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F278A8"/>
+    <w:rsid w:val="00F279D7"/>
     <w:rsid w:val="00F27B50"/>
     <w:rsid w:val="00F27F23"/>
     <w:rsid w:val="00F310D1"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F3271F"/>
+    <w:rsid w:val="00F32C0E"/>
     <w:rsid w:val="00F3522B"/>
     <w:rsid w:val="00F353EB"/>
     <w:rsid w:val="00F356BC"/>
     <w:rsid w:val="00F35CD0"/>
     <w:rsid w:val="00F36A6F"/>
     <w:rsid w:val="00F377EA"/>
     <w:rsid w:val="00F37C44"/>
     <w:rsid w:val="00F40449"/>
     <w:rsid w:val="00F41283"/>
     <w:rsid w:val="00F413AC"/>
     <w:rsid w:val="00F42489"/>
     <w:rsid w:val="00F4459D"/>
     <w:rsid w:val="00F44BB1"/>
     <w:rsid w:val="00F45441"/>
     <w:rsid w:val="00F4556C"/>
     <w:rsid w:val="00F47099"/>
     <w:rsid w:val="00F475E9"/>
     <w:rsid w:val="00F5039F"/>
     <w:rsid w:val="00F50D7B"/>
     <w:rsid w:val="00F525B4"/>
     <w:rsid w:val="00F52986"/>
     <w:rsid w:val="00F52EAD"/>
     <w:rsid w:val="00F54225"/>
     <w:rsid w:val="00F5529B"/>
+    <w:rsid w:val="00F5763F"/>
     <w:rsid w:val="00F57EB2"/>
     <w:rsid w:val="00F61234"/>
     <w:rsid w:val="00F61B97"/>
     <w:rsid w:val="00F62F36"/>
     <w:rsid w:val="00F63E00"/>
     <w:rsid w:val="00F67531"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F70BF8"/>
     <w:rsid w:val="00F714C4"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F72672"/>
     <w:rsid w:val="00F7331B"/>
     <w:rsid w:val="00F73CD2"/>
     <w:rsid w:val="00F743C9"/>
     <w:rsid w:val="00F7440B"/>
     <w:rsid w:val="00F74DCC"/>
+    <w:rsid w:val="00F74F37"/>
     <w:rsid w:val="00F753CE"/>
     <w:rsid w:val="00F75C12"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F76C01"/>
     <w:rsid w:val="00F76C23"/>
     <w:rsid w:val="00F77D5C"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F80852"/>
     <w:rsid w:val="00F80F4C"/>
     <w:rsid w:val="00F81038"/>
     <w:rsid w:val="00F810F1"/>
     <w:rsid w:val="00F82CAF"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F83228"/>
     <w:rsid w:val="00F83FEA"/>
     <w:rsid w:val="00F868F8"/>
     <w:rsid w:val="00F90579"/>
     <w:rsid w:val="00F91E46"/>
     <w:rsid w:val="00F927D6"/>
+    <w:rsid w:val="00F936F6"/>
     <w:rsid w:val="00F93E00"/>
     <w:rsid w:val="00F93E75"/>
     <w:rsid w:val="00F94571"/>
+    <w:rsid w:val="00F94FA0"/>
     <w:rsid w:val="00F96930"/>
     <w:rsid w:val="00F97FF4"/>
     <w:rsid w:val="00FA01D8"/>
+    <w:rsid w:val="00FA1636"/>
     <w:rsid w:val="00FA24A6"/>
     <w:rsid w:val="00FA3160"/>
     <w:rsid w:val="00FA3710"/>
+    <w:rsid w:val="00FA3796"/>
     <w:rsid w:val="00FA4649"/>
     <w:rsid w:val="00FA4C4E"/>
+    <w:rsid w:val="00FA5C1B"/>
     <w:rsid w:val="00FA5EF5"/>
     <w:rsid w:val="00FA61CD"/>
     <w:rsid w:val="00FA6901"/>
     <w:rsid w:val="00FA6BF7"/>
     <w:rsid w:val="00FA6CF4"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FB0522"/>
     <w:rsid w:val="00FB0EA3"/>
+    <w:rsid w:val="00FB137E"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB278D"/>
     <w:rsid w:val="00FB2A5F"/>
     <w:rsid w:val="00FB3451"/>
     <w:rsid w:val="00FB3E63"/>
+    <w:rsid w:val="00FB48FC"/>
+    <w:rsid w:val="00FB5DAB"/>
     <w:rsid w:val="00FB7BE5"/>
     <w:rsid w:val="00FC040C"/>
     <w:rsid w:val="00FC0A21"/>
+    <w:rsid w:val="00FC0BC4"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC0ECA"/>
     <w:rsid w:val="00FC1623"/>
     <w:rsid w:val="00FC16D7"/>
     <w:rsid w:val="00FC2058"/>
     <w:rsid w:val="00FC20CB"/>
+    <w:rsid w:val="00FC2FDF"/>
     <w:rsid w:val="00FC39AE"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC3E5E"/>
     <w:rsid w:val="00FC41F8"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FC6806"/>
     <w:rsid w:val="00FD076F"/>
     <w:rsid w:val="00FD1159"/>
     <w:rsid w:val="00FD208F"/>
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD3BE9"/>
     <w:rsid w:val="00FD3C34"/>
+    <w:rsid w:val="00FD47C1"/>
     <w:rsid w:val="00FD5227"/>
     <w:rsid w:val="00FD6631"/>
     <w:rsid w:val="00FD6AE6"/>
     <w:rsid w:val="00FD6CF0"/>
     <w:rsid w:val="00FD7C32"/>
     <w:rsid w:val="00FE0010"/>
     <w:rsid w:val="00FE03D4"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE1BA0"/>
     <w:rsid w:val="00FE1E25"/>
     <w:rsid w:val="00FE26E5"/>
     <w:rsid w:val="00FE2F68"/>
     <w:rsid w:val="00FE3186"/>
     <w:rsid w:val="00FE3AD2"/>
     <w:rsid w:val="00FE3EE4"/>
     <w:rsid w:val="00FE4FCC"/>
     <w:rsid w:val="00FE55E4"/>
     <w:rsid w:val="00FE65EB"/>
     <w:rsid w:val="00FE75D5"/>
     <w:rsid w:val="00FE7949"/>
     <w:rsid w:val="00FF00B0"/>
     <w:rsid w:val="00FF0E4E"/>
     <w:rsid w:val="00FF20AB"/>
     <w:rsid w:val="00FF2152"/>
     <w:rsid w:val="00FF273A"/>
     <w:rsid w:val="00FF2AA5"/>
+    <w:rsid w:val="00FF35C5"/>
     <w:rsid w:val="00FF3C5F"/>
     <w:rsid w:val="00FF47CE"/>
+    <w:rsid w:val="00FF4B2C"/>
     <w:rsid w:val="00FF4E35"/>
     <w:rsid w:val="00FF5438"/>
     <w:rsid w:val="00FF5602"/>
+    <w:rsid w:val="00FF580A"/>
+    <w:rsid w:val="00FF5F82"/>
     <w:rsid w:val="00FF62D6"/>
     <w:rsid w:val="00FF6517"/>
     <w:rsid w:val="00FF6658"/>
     <w:rsid w:val="00FF75AB"/>
+    <w:rsid w:val="00FF7D9A"/>
     <w:rsid w:val="014EAE70"/>
     <w:rsid w:val="03C25FC8"/>
     <w:rsid w:val="047E94DA"/>
     <w:rsid w:val="05F41A3F"/>
     <w:rsid w:val="0602B6E3"/>
     <w:rsid w:val="0606725C"/>
     <w:rsid w:val="0777B3EA"/>
     <w:rsid w:val="082B2EC6"/>
     <w:rsid w:val="09950743"/>
     <w:rsid w:val="0A06174E"/>
     <w:rsid w:val="0B0D58B1"/>
     <w:rsid w:val="0B39CD1A"/>
     <w:rsid w:val="0B7CE683"/>
     <w:rsid w:val="0BA9CBD8"/>
     <w:rsid w:val="0ED39D5B"/>
     <w:rsid w:val="10FABD5B"/>
     <w:rsid w:val="13F3DDD4"/>
     <w:rsid w:val="14CC864B"/>
     <w:rsid w:val="18522509"/>
     <w:rsid w:val="18C475AB"/>
     <w:rsid w:val="19D1A37B"/>
     <w:rsid w:val="1A53E757"/>
     <w:rsid w:val="1B07F51D"/>
     <w:rsid w:val="1F7776DC"/>
     <w:rsid w:val="20727C2B"/>
@@ -21791,65 +22507,68 @@
     <w:rsid w:val="2D778D35"/>
     <w:rsid w:val="2F2432B2"/>
     <w:rsid w:val="302E9E3B"/>
     <w:rsid w:val="3143548B"/>
     <w:rsid w:val="328D0566"/>
     <w:rsid w:val="39BDB359"/>
     <w:rsid w:val="3CF3F292"/>
     <w:rsid w:val="407BDDCF"/>
     <w:rsid w:val="414DEC60"/>
     <w:rsid w:val="414F9D18"/>
     <w:rsid w:val="435972C8"/>
     <w:rsid w:val="462DFDC1"/>
     <w:rsid w:val="4C59F262"/>
     <w:rsid w:val="4D10108E"/>
     <w:rsid w:val="4D8538BD"/>
     <w:rsid w:val="50618CE6"/>
     <w:rsid w:val="5214A755"/>
     <w:rsid w:val="523E90F0"/>
     <w:rsid w:val="527FE073"/>
     <w:rsid w:val="52F6E95F"/>
     <w:rsid w:val="546712F2"/>
     <w:rsid w:val="586F45C1"/>
     <w:rsid w:val="5908B993"/>
     <w:rsid w:val="5958452B"/>
     <w:rsid w:val="5D376179"/>
+    <w:rsid w:val="5D56A2DA"/>
     <w:rsid w:val="5D888D4C"/>
     <w:rsid w:val="5F1EDE80"/>
     <w:rsid w:val="616B7ADF"/>
     <w:rsid w:val="62CDE6AF"/>
     <w:rsid w:val="656BA82B"/>
     <w:rsid w:val="65DC5AB8"/>
     <w:rsid w:val="66807F04"/>
     <w:rsid w:val="680B1154"/>
     <w:rsid w:val="6856E1CF"/>
     <w:rsid w:val="68CD0E6B"/>
     <w:rsid w:val="6B0B5B71"/>
+    <w:rsid w:val="6C0B72A9"/>
     <w:rsid w:val="6C693BEB"/>
     <w:rsid w:val="6D946205"/>
     <w:rsid w:val="6F0AEE52"/>
     <w:rsid w:val="6FAE25B0"/>
+    <w:rsid w:val="6FEDF3DE"/>
     <w:rsid w:val="710EF6E0"/>
     <w:rsid w:val="71F271D7"/>
     <w:rsid w:val="724418BB"/>
     <w:rsid w:val="72E476AB"/>
     <w:rsid w:val="73DA9EC8"/>
     <w:rsid w:val="74FFB2C9"/>
     <w:rsid w:val="76492DFE"/>
     <w:rsid w:val="769746CF"/>
     <w:rsid w:val="77B89C8E"/>
     <w:rsid w:val="78856D7E"/>
     <w:rsid w:val="7996240E"/>
     <w:rsid w:val="7C758B8E"/>
     <w:rsid w:val="7EFEDF6C"/>
     <w:rsid w:val="7F83DFF3"/>
     <w:rsid w:val="7FFECEA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -22612,50 +23331,51 @@
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00521016"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="006C93" w:themeColor="accent3"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERbullets">
     <w:name w:val="CER bullets"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CERbulletsChar"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="004458B4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CERbulletsChar">
     <w:name w:val="CER bullets Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CERbullets"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="004458B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="CERTable">
     <w:name w:val="CER Table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004458B4"/>
     <w:pPr>
       <w:spacing w:before="120"/>
@@ -22884,51 +23604,50 @@
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002537CF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERcovertitle">
     <w:name w:val="CER cover title"/>
     <w:basedOn w:val="Title"/>
     <w:link w:val="CERcovertitleChar"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00521016"/>
     <w:pPr>
       <w:spacing w:before="2760"/>
       <w:ind w:right="5204"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
-      <w:noProof/>
       <w:spacing w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CERcoversubtitle">
     <w:name w:val="CER cover subtitle"/>
     <w:basedOn w:val="Subtitle"/>
     <w:link w:val="CERcoversubtitleChar"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00253FFC"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:right="5062"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CERcovertitleChar">
     <w:name w:val="CER cover title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -23545,51 +24264,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/methods-and-measurement-criteria-guideline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/national-greenhouse-accounts-factors" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/sites/default/files/2016-02/documents/measureprotocol.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcc-nggip.iges.or.jp/public/2006gl/index.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/guidance-aggregated-facility-reporting-percentage-estimates-and-incidental-emissions-and-energy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.au/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-fuel-combustion-guideline" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/national-greenhouse-accounts-factors" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-hydrofluorocarbons-and-sulphur-hexafluoride-gases-guideline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/text" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/national-greenhouse-accounts-factors" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/sites/default/files/2016-02/documents/measureprotocol.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments-to-national-greenhouse-and-energy-reporting-legislation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/national-greenhouse-accounts-factors" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C1960A00064/latest/text" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/guidance-aggregated-facility-reporting-percentage-estimates-and-incidental-emissions-and-energy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcc-nggip.iges.or.jp/public/2006gl/index.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/methods-and-measurement-criteria-guideline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cer-nger-reporting@cer.gov.au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/assess-your-obligations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.au/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcc-nggip.iges.or.jp/public/2006gl/pdf/3_Volume3/V3_2_Ch2_Mineral_Industry.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-hydrofluorocarbons-and-sulphur-hexafluoride-gases-guideline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcc-nggip.iges.or.jp/public/2006gl/pdf/3_Volume3/V3_2_Ch2_Mineral_Industry.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/estimating-emissions-and-energy-fuel-combustion-guideline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/text" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER-updated fonts and colours">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -23894,775 +24613,69 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9596AE58-2B19-4446-A79E-9E0D10F28999}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>7531</Words>
-  <Characters>42930</Characters>
+  <Words>8086</Words>
+  <Characters>43428</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>100</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>789</Lines>
+  <Paragraphs>455</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Estimating emissions and energy from industrial processes guidance</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50361</CharactersWithSpaces>
+  <CharactersWithSpaces>51059</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...704 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Estimating emissions and energy from industrial processes guidance</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>